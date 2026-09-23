--- v0 (2026-08-02)
+++ v1 (2026-09-23)
@@ -8,2005 +8,1194 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="696" uniqueCount="637">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="696" uniqueCount="363">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
     <t>23/06/2026</t>
   </si>
   <si>
     <t>BC1756ABC6</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto ai sensi dell’art. 50, comma 1, lett. b) del D.Lgs. 36/2023 con l’agenzia CAPVIAGGI - P.iva 02064790500 per l’organizzazione del trasporto autobus con autista per il viaggio di istruzione a Certosa di Calci del 13/05/2026</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC1756ABC6</t>
-[...2 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/d9b23b2c-c878-47f6-a8ba-2a2733a320ef</t>
+    <t>Link</t>
   </si>
   <si>
     <t>BC17600790</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto ai sensi dell’art. 50, comma 1, lett. b) del D.Lgs. 36/2023 con l’agenzia CAPVIAGGI - P.iva 02064790500 per l’organizzazione del trasporto autobus con autista per il viaggio di istruzione a Gorgona del 13/05/2026</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC17600790</t>
-[...4 lines deleted...]
-  <si>
     <t>22/06/2026</t>
   </si>
   <si>
     <t>BBEE047570</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto ai sensi dell’art. 50, comma 1, lett. b) del D.Lgs. 36/2023 con la Ditta AIESI HOSPITAL SERVICE - P.iva 06111530637 per l’acquisto di materiale di primo soccorso</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BBEE047570</t>
-[...4 lines deleted...]
-  <si>
     <t>BC176B6DBF</t>
   </si>
   <si>
     <t>Decisione a contrarre - INCARICO PER ATTIVITÀ DI FORMAZIONE IN MATERIA DI SALUTE E SICUREZZA SUL LAVORO ALL’ING. STEFANO RODA</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC176B6DBF</t>
-[...4 lines deleted...]
-  <si>
     <t>19/06/2026</t>
   </si>
   <si>
     <t>BB57EF96E4</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto ai sensi dell’art. 50, comma 1, lett. b) del D.Lgs. 36/2023 con MARIOTTINI ANDREA per il servizio di Guida Ambientale per l’uscita didattica del 08.06.2026 a Gorgona</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB57EF96E4</t>
-[...4 lines deleted...]
-  <si>
     <t>BB5807B56E</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto ai sensi dell’art. 50, comma 1, lett. b) del D.Lgs. 36/2023 con l’agenzia TOSCANA MINI CROCIERE SRL per l’organizzazione del trasporto marittimo da Livorno a Gorgona per l’uscita didattica del 08.06.2026</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB5807B56E</t>
-[...4 lines deleted...]
-  <si>
     <t>BB34439774</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto ai sensi dell’art. 50, comma 1, lett. b) del D.Lgs. 36/2023 con l’agenzia DUE RUOTE PER LA CITTA’ - TOP5VIAGGI per l’organizzazione e gestione dell’uscita didattica alla Tenuta di San Rossore per il giorno 5 maggio 2026</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/1bd540d9-b495-4dce-b4b1-fa3588642759</t>
   </si>
   <si>
     <t>16/06/2026</t>
   </si>
   <si>
     <t>BBD43B705D</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - affidamento diretto ai sensi dell’art. 50,
 comma 1, lett. b) del D.Lgs. 36/2023 con la ditta OMEGA SISTEMI per la fornitura di toner e caricatori per tablet</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BBD43B705D</t>
-[...4 lines deleted...]
-  <si>
     <t>BA44F8AFDA</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - affidamento diretto ai sensi dell’art. 50,
 comma 1, lett. b) del D.Lgs. 36/2023 con la ditta OMEGA SISTEMI per la fornitura di materiale elettrico</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BA44F8AFDA</t>
-[...4 lines deleted...]
-  <si>
     <t>10/06/2026</t>
   </si>
   <si>
     <t>BBD44E6A65</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto ai sensi dell’art. 50, comma 1, lett. b) del D.Lgs. 36/2023 con TRENITALIA SPA per l’acquisto di biglietti per il servizio di trasporto EMPOLI – PISA S. ROSSORE per l’uscita didattica del 09/06/2026</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BBD44E6A65</t>
-[...4 lines deleted...]
-  <si>
     <t>08/06/2026</t>
   </si>
   <si>
     <t>BBC9D72A9A</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto ai sensi dell’art. 50, comma 1, lett. b) del D.Lgs. 36/2023 con la ditta PANIFICIO ANDREA DI PALLADINO FILIPPO per la fornitura di un buffet di prodotti di pasticceria assortita in occasione dell’incontro con gli alunni francesi nell’a</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC9D72A9A</t>
-[...4 lines deleted...]
-  <si>
     <t>28/05/2026</t>
   </si>
   <si>
     <t>BB99B66423</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto ai sensi dell’art. 50, comma 1, lett. b) del D.Lgs. 36/2023 con l’agenzia COLLICHIARI RESORT SRL per l’organizzazione dell’uscita didattica all’Acquario di Livorno e tour in battello dei “Fossi Medicei” per il giorno 26.05.2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB99B66423</t>
-[...4 lines deleted...]
-  <si>
     <t>26/05/2026</t>
   </si>
   <si>
     <t>BBC9B49243</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto ai sensi dell’art. 50, comma 1, lett. b) del D.Lgs. 36/2023 a favore della Dott.ssa Francesca Gabellieri, Medico Competente, per l’effettuazione di visita medica nei confronti di dipendente collocato fuori ruolo, richiesta a seguito de</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC9B49243</t>
-[...4 lines deleted...]
-  <si>
     <t>20/05/2026</t>
   </si>
   <si>
     <t>BA78FC67EF</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto ai sensi dell’art. 50, comma 1, lett. b) del D.Lgs. 36/2023 con TRENITALIA SPA per l’acquisto di biglietti per il servizio di trasporto MONTELUPO – FIRENZE S.M. NOVELLA per l’uscita didattica del 11/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA78FC67EF</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2026</t>
   </si>
   <si>
     <t>BB34006058</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto ai sensi dell’art. 50, comma 1, lett. b) del D.Lgs. 36/2023 con la Ditta COLLECART di Bambi Antonio - p.iva 05943050483 - per l’acquisto di materiale di pulizia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34006058</t>
-[...4 lines deleted...]
-  <si>
     <t>BB996A68A8</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto ai sensi dell’art. 50, comma 1, lett. b) del D.Lgs. 36/2023 con l’agenzia TURANDOT SRL per il noleggio Autobus per l’uscita didattica a Rimini – Italia in Miniatura del 8 maggio 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB996A68A8</t>
-[...4 lines deleted...]
-  <si>
     <t>BB998FA47F</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto ai sensi dell’art. 50, comma 1, lett. b) del D.Lgs. 36/2023 con l’agenzia TURANDOT SRL per l’organizzazione dell’uscita didattica di a Ferrara e Pomposa del 8 maggio 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB998FA47F</t>
-[...4 lines deleted...]
-  <si>
     <t>12/05/2026</t>
   </si>
   <si>
     <t>BB34CE1C26</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto ai sensi dell’art. 50, comma 1, lett. b) del D.Lgs. 36/2023 con l’agenzia COSTA EDUTAINMENT SPA per l’organizzazione e gestione dell’uscita didattica all’ Italia in Miniatura per il giorno 8 maggio 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34CE1C26</t>
-[...4 lines deleted...]
-  <si>
     <t>23/04/2026</t>
   </si>
   <si>
     <t>BB0525454B</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto ai sensi dell’art. 50, comma 1, lett. b) del D.Lgs. 36/2023 con l’agenzia TURANDOT SRL per l’organizzazione dell’uscita didattica di 2 giorni a Verona del 23 e 24 aprile 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0525454B</t>
-[...4 lines deleted...]
-  <si>
     <t>22/04/2026</t>
   </si>
   <si>
     <t>BB57C95DD8</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto ai sensi dell’art. 50, comma 1, lett. b) del D.Lgs. 36/2023 con l’agenzia TURANDOT SRL per l’organizzazione dell’uscita didattica a La Spezia/Porto Venere del 17.04.2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB57C95DD8</t>
-[...4 lines deleted...]
-  <si>
     <t>14/04/2026</t>
   </si>
   <si>
     <t>BB3438A70A</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto ai sensi dell’art. 50, comma 1, lett. b) del D.Lgs. 36/2023 con il SACRO CONVENTO DI ASSISI per il noleggio Auricolari per l’uscita didattica alla Basilica di San Francesco ad Assisi per il giorno 17.04.2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3438A70A</t>
-[...4 lines deleted...]
-  <si>
     <t>10/04/2026</t>
   </si>
   <si>
     <t>BADBBD716D</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto ai sensi dell’art. 50, comma 1, lett. b) del D.Lgs. 36/2023 con TRENITALIA SPA per l’acquisto di biglietti per il servizio di trasporto per l’uscita didattica del 17.04.2026 ad Assisi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADBBD716D</t>
-[...4 lines deleted...]
-  <si>
     <t>B9FF6B6A25</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto ai sensi dell’art. 50, comma 1, lett. b) del D.Lgs. 36/2023 con l’agenzia CENTRO GUIDE UMBRIA per il servizio di personale di guida turistica per l’uscita didattica alla Basilica di San Francesco ad Assisi per il giorno 17.04.2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FF6B6A25</t>
-[...4 lines deleted...]
-  <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>BB09F06FC5</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto ai sensi dell’art. 50, comma 1, lett. b) del D.Lgs. 36/2023 con l’ISTITUTO LAMA TZONG KHAPA per l’uscita didattica e visita la Centro Buddista per il giorno 25/03/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB09F06FC5</t>
-[...4 lines deleted...]
-  <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>BB09836098</t>
   </si>
   <si>
     <t>Decisione a contrarre - l’affidamento diretto del servizio di trasporto autobus in favore della ditta “Autolinee Sequi S.r.l.”, in occasione dell’uscita didattica del 25/03/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB09836098</t>
-[...4 lines deleted...]
-  <si>
     <t>BA7853715B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Integrazione affidamento diretto del servizio di assicurazione per l’a.s. 2025/2026. Estensione della copertura assicurativa al personale scolastico ai sensi dell’art. 50, comma 1, lett. b) del D.Lgs. 36/2023 affidamento alla UNIPOL ASSICURAZIONI S.p.A.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7853715B</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2026</t>
   </si>
   <si>
     <t>BA291DA4DE</t>
   </si>
   <si>
     <t>Decisione a contrarre - NETSENSE SRL per il rinnovo del contratto di prestazioni di servizi per l’attuazione del regolamento UE 679/2016 (R.G.P.D) in materia di protezione dei dati personali e per il conferimento dell’incarico di RPD (Responsabile della Protezione dei Dati)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA291DA4DE</t>
-[...4 lines deleted...]
-  <si>
     <t>BA299847FS</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizi di telefonia fissa, mobile e connettività internet a favore di Fastweb S.p.A., quale società subentrante a Vodafone Italia S.p.A. a seguito di acquisizione societaria, per l’anno 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA299847FS</t>
-[...4 lines deleted...]
-  <si>
     <t>20/03/2026</t>
   </si>
   <si>
     <t>BAEA03CB8F</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto ai sensi dell’art. 50, comma 1, lett. b) del D.Lgs. 36/2023 alla ditta BRUNEAU ITLIA SRL per l'acquisto di materiale per ufficio e cancelleria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEA03CB8F</t>
-[...4 lines deleted...]
-  <si>
     <t>BA822E6142</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto ai sensi dell’art. 50, comma 1, lett. b) del D.Lgs. 36/2023 con COMUNE DI VINCI per l’acquisto di biglietti d’ingresso per Museo Leonardiano, uscita didattica del 23 marzo 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA822E6142</t>
-[...4 lines deleted...]
-  <si>
     <t>BAAEC28A95</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto ai sensi dell’art. 50, comma 1, lett. b) del D.Lgs. 36/2023 con la ditta PANIFICIO ANDREA DI PALLADINO FILIPPO per l’organizzazione di un piccolo buffet in occasione della visita del direttore regionale del settore scolastico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAEC28A95</t>
-[...4 lines deleted...]
-  <si>
     <t>BADB849278</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto ai sensi dell’art. 50, comma 1, lett. b) del D.Lgs. 36/2023 con l’agenzia DUE RUOTE PER LA CITTA’ - TOP5VIAGGI per l’organizzazione e gestione dell’uscita didattica alla Tenuta di San Rossore per il giorno 4 maggio 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADB849278</t>
-[...4 lines deleted...]
-  <si>
     <t>BAAEA23FEF</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto mediante O.D.A (Ordine diretto di acquisto) sul MEPA per il rinnovo del servizio di manutenzione di assistenza informatica di 6 mesi per l’anno 2026. Operatore economico: Berti Simone s.r.l. Unipersonale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAEA23FEF</t>
-[...4 lines deleted...]
-  <si>
     <t>06/03/2026</t>
   </si>
   <si>
     <t>BA44B10E25</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo del contratto di assistenza tecnica per l’impianto di rilevazione delle presenze ed il contratto Data Hosting per il salvataggio dei dati su spazio FTP.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA44B10E25</t>
-[...4 lines deleted...]
-  <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>BA78DE7CA5</t>
   </si>
   <si>
     <t>Decisione a contrarre - TRENITALIA SPA per l’acquisto di biglietti per il servizio di trasporto per l’uscita didattica del 02/03/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA78DE7CA5</t>
-[...4 lines deleted...]
-  <si>
     <t>19/02/2026</t>
   </si>
   <si>
     <t>BA735FADA1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto ai sensi dell’art. 50, comma 1, lett. b) del D.Lgs. 36/2023 alla ditta BORGIONE CENTRO DIDATTICO SRL per l'acquisto di materiale didattico relativo al progetto “Circuiti Magici”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA735FADA1</t>
-[...4 lines deleted...]
-  <si>
     <t>16/02/2026</t>
   </si>
   <si>
     <t>B9FF81E33C</t>
   </si>
   <si>
     <t>Decisione a contrarre - TRENITALIA SPA per l’acquisto di biglietti per il servizio di trasporto per l’uscita didattica del 19/02/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FF81E33C</t>
-[...4 lines deleted...]
-  <si>
     <t>BA44694ACA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Ditta PI GRECO SRL per l’acquisto di un corso di formazione per il personale amministrativo Modulo ARGO INVENTARIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA44694ACA</t>
-[...4 lines deleted...]
-  <si>
     <t>12/02/2026</t>
   </si>
   <si>
     <t>BA295467C3</t>
   </si>
   <si>
     <t>Decisione a contrarre - GIANIMILA SRL per l’acquisto di risme di carta A4 80 g/m²</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA295467C3</t>
-[...4 lines deleted...]
-  <si>
     <t>B9FF7B3AED</t>
   </si>
   <si>
     <t>Decisione a contrarre - TRENITALIA SPA per l’acquisto di biglietti per il servizio di trasporto per l’uscita didattica del 10/02/2026 per un importo pari ad € 66,91</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FF7B3AED</t>
-[...4 lines deleted...]
-  <si>
     <t>02/02/2026</t>
   </si>
   <si>
     <t>Z593A00DC3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Canone per i servizi di telefonia fissa, mobile e connettività internet a favore di Fastweb S.p.A., quale soggetto subentrante a Vodafone Italia S.p.A.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z593A00DC3</t>
-[...4 lines deleted...]
-  <si>
     <t>28/01/2026</t>
   </si>
   <si>
     <t>BA29BD5153</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di n. 1 lavatrice Indesit IM 760 MY TIME – 7 kg 1000 giri, Classe energetica A, comprensiva di installazione e contributo RAEE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA29BD5153</t>
-[...4 lines deleted...]
-  <si>
     <t>27/01/2026</t>
   </si>
   <si>
     <t>B99233B91F</t>
   </si>
   <si>
     <t>Decisione a contrarre - TRENITALIA SPA - acquisto di biglietti per il servizio di trasporto per l’uscita didattica del 21/01/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99233B91F</t>
-[...4 lines deleted...]
-  <si>
     <t>19/01/2026</t>
   </si>
   <si>
     <t>B9922636E0</t>
   </si>
   <si>
     <t>Acquisto di biglietti per il servizio di trasporto per l’uscita didattica del 09/01/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9922636E0</t>
-[...4 lines deleted...]
-  <si>
     <t>B9FECC993F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di biglietti d’ingresso per la visita a Palazzo Strozzi, uscita didattica del 21/01/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FECC993F</t>
-[...4 lines deleted...]
-  <si>
     <t>B9FEBBA99C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di biglietti d’ingresso per la visita a Palazzo Strozzi, uscita didattica del 09/01/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FEBBA99C</t>
-[...4 lines deleted...]
-  <si>
     <t>14/01/2026</t>
   </si>
   <si>
     <t>B9E42C4943</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di un servizio di Manutenzione e Assistenza informatica per ripristino funzionamento pc DSGA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E42C4943</t>
-[...4 lines deleted...]
-  <si>
     <t>B9E3FA3443</t>
   </si>
   <si>
     <t>Acquisto di un corso di formazione per il personale amministrativo. Modulo ARGO BILANCIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E3FA3443</t>
-[...4 lines deleted...]
-  <si>
     <t>B9E41AA08F</t>
   </si>
   <si>
     <t>Acquisto di una Lavatrice modello Beko 7kg 1200 giri Classe A e relativa installazione nel plesso “Corti”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E41AA08F</t>
-[...4 lines deleted...]
-  <si>
     <t>17/12/2025</t>
   </si>
   <si>
     <t>B9A172E951</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo Contratto Di Supporto, Manutenzione e Canone Annuale Software Argo Anno 2026.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A172E951</t>
-[...4 lines deleted...]
-  <si>
     <t>09/12/2025</t>
   </si>
   <si>
     <t>B93FB9DD95</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di trasporto autobus con la ditta “POGGIBUS SRL” per l’uscita didattica del 26.11.2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93FB9DD95</t>
-[...4 lines deleted...]
-  <si>
     <t>B93FA942E9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto dei biglietti del treno per l’uscita didattica del 01.12.2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93FA942E9</t>
-[...4 lines deleted...]
-  <si>
     <t>05/12/2025</t>
   </si>
   <si>
     <t>B966C3E360</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento Del Servizio Di Cassa Con “BANCA CAMBIANO 1884 SPA” Per il quadriennio 2026-2029 In Adesione all’accordo Quadro alla rete ABACO con la scuola Capofila “IIS Leonardo da Vinci” di Firenze</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B966C3E360</t>
-[...4 lines deleted...]
-  <si>
     <t>04/12/2025</t>
   </si>
   <si>
     <t>B967A3ADAC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di toner per stampanti, penne capacitive per lavagne smart e materiale elettrico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B967A3ADAC</t>
-[...4 lines deleted...]
-  <si>
     <t>B9671A262F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale per la sicurezza</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9671A262F</t>
-[...4 lines deleted...]
-  <si>
     <t>17/11/2025</t>
   </si>
   <si>
     <t>B88E8AF858</t>
   </si>
   <si>
     <t>Decisione a contrarre - Stipula del contratto di assicurazione con la compagnia UNIPOL ASSICURAZIONI S.P.A</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88E8AF858</t>
-[...4 lines deleted...]
-  <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>B90BAF4B90</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto e l’attivazione del software ARGO Emolumenti Web in sostituzione della versione WIN</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90BAF4B90</t>
-[...4 lines deleted...]
-  <si>
     <t>B8FBE89E46</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale di cancelleria vario</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FBE89E46</t>
-[...4 lines deleted...]
-  <si>
     <t>11/11/2025</t>
   </si>
   <si>
     <t>B8FBB5D035</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di toner per stampante e cavi hdmi</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/f6753ba2-815c-4611-9701-605db098bc0a</t>
   </si>
   <si>
     <t>B9014A4CBC</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Acquisto di 2 ore di Teleassistenza con la ditta
 TempoTempo Evolution SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9014A4CBC</t>
-[...4 lines deleted...]
-  <si>
     <t>07/11/2025</t>
   </si>
   <si>
     <t>B8E6249BB8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto del volume “Bergantini 2025”, strumento di aggiornamento normativo per la segreteria scolastica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E6249BB8</t>
-[...4 lines deleted...]
-  <si>
     <t>05/11/2025</t>
   </si>
   <si>
     <t>B85DDD1A82</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto dei biglietti del treno per l’uscita didattica del 09.10.2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85DDD1A82</t>
-[...4 lines deleted...]
-  <si>
     <t>B8E66325C7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale di pulizia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E66325C7</t>
-[...4 lines deleted...]
-  <si>
     <t>B8F085FAAF</t>
   </si>
   <si>
     <t>Acquisto di materiale vario di pronto soccorso</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/14fcfdcd-96f4-436d-804d-e74af32d1d61</t>
   </si>
   <si>
     <t>B85E1B5072</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Acquisto dei biglietti del treno per l’uscita didattica del
 17.10.2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85E1B5072</t>
-[...4 lines deleted...]
-  <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>B8D0A0748D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per l’acquisto di materiale di pulizia</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/b03a3e1e-0f6b-4426-8ec4-11b7eb4881be</t>
   </si>
   <si>
     <t>B8DBC0EE38</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Decisione a contrarre per l’approvvigionamento di servizi di assistenza e consulenza per
 la pubblicazione degli atti in amministrazione trasparente e per la generazione automatica dei
 link verso BDNCP</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DBC0EE38</t>
-[...4 lines deleted...]
-  <si>
     <t>20/06/2025</t>
   </si>
   <si>
     <t>B7D6F67C85</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per l’acquisto di un Terminale lettore di badges Prox 125 per rilevazione presenze e controllo accessi. Riparazione di un terminale e test di funzionamento.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D6F67C85</t>
-[...4 lines deleted...]
-  <si>
     <t>13/06/2025</t>
   </si>
   <si>
     <t>B7432A7872</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti treno viaggio a Torino del 06.06.2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7432A7872</t>
-[...4 lines deleted...]
-  <si>
     <t>11/06/2025</t>
   </si>
   <si>
     <t>B736086111</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo annuale Argoweb</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B736086111</t>
-[...4 lines deleted...]
-  <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>B722DB1C5E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti treno viaggio istruzione a Torino 03.06.2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B722DB1C5E</t>
-[...4 lines deleted...]
-  <si>
     <t>B7227A5EEA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Formazione e aggiornamento sicurezza sui luoghi di lavoro</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7227A5EEA</t>
-[...4 lines deleted...]
-  <si>
     <t>20/05/2025</t>
   </si>
   <si>
     <t>B6F03C914D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Ingresso e visita guidata Colosseo del 16.05.2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F03C914D</t>
-[...4 lines deleted...]
-  <si>
     <t>B6F02D7996</t>
   </si>
   <si>
     <t>Decisione a contrarre - Biglietti Frecciarossa viaggio d'istruzione a Roma del 16.05.2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F02D7996</t>
-[...4 lines deleted...]
-  <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>B6DFFC6FC2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale informatico postazione pc</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DFFC6FC2</t>
-[...4 lines deleted...]
-  <si>
     <t>12/05/2025</t>
   </si>
   <si>
     <t>B6D0FEC13E</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO D'ISTRUZIONE A BARATTI DEL  09.05.2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D0FEC13E</t>
-[...4 lines deleted...]
-  <si>
     <t>08/05/2025</t>
   </si>
   <si>
     <t>B6C029C2DA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti treno uscita didattica 16.05.2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C029C2DA</t>
-[...4 lines deleted...]
-  <si>
     <t>B6C0175F65</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio bus uscita didattica Calci (PI) del 05.05.2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C0175F65</t>
-[...4 lines deleted...]
-  <si>
     <t>B6C0057365</t>
   </si>
   <si>
     <t>Decisione a contrarre - Spese hotel e ristorante uscita didattica Recanati del 15 e 16 aprile 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C0057365</t>
-[...4 lines deleted...]
-  <si>
     <t>B6BFF2BBD1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio bus e visite guidate uscita didattica Recanati del 15 e 16 aprile 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BFF2BBD1</t>
-[...4 lines deleted...]
-  <si>
     <t>B6C1365CD6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio bus uscita didattica del 07.04.2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C1365CD6</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2025</t>
   </si>
   <si>
     <t>B6C0C3E5DB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto e manutenzione defibrillatori DAE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C0C3E5DB</t>
-[...4 lines deleted...]
-  <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>B695684AA5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale per formazione docenti D.M.66/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B695684AA5</t>
-[...4 lines deleted...]
-  <si>
     <t>15/04/2025</t>
   </si>
   <si>
     <t>B67D56E237</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto mascherine chirurgiche con visiera para schizzi e termometro clinico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67D56E237</t>
-[...4 lines deleted...]
-  <si>
     <t>B67D3D2E35</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale di pronto soccorso</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67D3D2E35</t>
-[...4 lines deleted...]
-  <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>B641BDEA9C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiali progetto STEAM - D.M66/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B641BDEA9C</t>
-[...4 lines deleted...]
-  <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>B6571BD993</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggio d'istruzione a Ravenna del 28/03/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6571BD993</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2025</t>
   </si>
   <si>
     <t>B61E0CC782</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti museo Egizio Torino 06.06.2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61E0CC782</t>
-[...4 lines deleted...]
-  <si>
     <t>B61DFF888F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita guidata 06.06.2025 Museo Egizio Torino</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61DFF888F</t>
-[...4 lines deleted...]
-  <si>
     <t>B613499D0F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita guidata del 03.06.2025 Museo Egizio Torino</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B613499D0F</t>
-[...4 lines deleted...]
-  <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>B613762973</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti Museo Egizio Torino 03.06.2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B613762973</t>
-[...4 lines deleted...]
-  <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>B612F662B2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto planimetrie piano di emergenza</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B612F662B2</t>
-[...4 lines deleted...]
-  <si>
     <t>13/03/2025</t>
   </si>
   <si>
     <t>B0603C2CB2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti Trenitalia uscita didattica del 24.03.2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0603C2CB2</t>
-[...4 lines deleted...]
-  <si>
     <t>B603E3BE0C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti Trenitalia uscita didattica del 01.04.2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B603E3BE0C</t>
-[...4 lines deleted...]
-  <si>
     <t>B603ED0903</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti Trenitalia uscita didattica 11.04.2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B603ED0903</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2025</t>
   </si>
   <si>
     <t>B5F80DE991</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio bus uscita didattica 28.02.2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F80DE991</t>
-[...4 lines deleted...]
-  <si>
     <t>B5F851974A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Incarico esperto esterno progetto Yoga a.s. 2024/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F851974A</t>
-[...4 lines deleted...]
-  <si>
     <t>04/03/2025</t>
   </si>
   <si>
     <t>B59ADA9455</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo servizio di assistenza impianto rilevazione presenze</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59ADA9455</t>
-[...4 lines deleted...]
-  <si>
     <t>B584074378</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita guidata del 28.02.2025 al Parco delle Biancane e Larderello (PI)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B584074378</t>
-[...4 lines deleted...]
-  <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>B59E70CFB7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti Trenitalia uscita didattica a Certaldo del 17.03.2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59E70CFB7</t>
-[...4 lines deleted...]
-  <si>
     <t>B59C9B7B19</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti Trenitalia uscita didattica a Firenze del 28.02.2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59C9B7B19</t>
-[...4 lines deleted...]
-  <si>
     <t>B59DA4111E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti Trenitalia uscita didattica a Certaldo del 13.03.2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59DA4111E</t>
-[...4 lines deleted...]
-  <si>
     <t>B59C8AF140</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti Trenitalia uscita didattica a Firenze del 25.02.2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59C8AF140</t>
-[...4 lines deleted...]
-  <si>
     <t>B59D1A0231</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti Trenitalia uscita didattica a Firenze del 04.03.2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59D1A0231</t>
-[...4 lines deleted...]
-  <si>
     <t>B5958E0CCA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti Trenitalia uscita didattica a Firenze del 21.02.2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5958E0CCA</t>
-[...4 lines deleted...]
-  <si>
     <t>B5A774A806</t>
   </si>
   <si>
     <t>Decisione a contrarre - Iscrizione agli esami lingua inglese A1 Movers Paper</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A774A806</t>
-[...4 lines deleted...]
-  <si>
     <t>B595A88AB0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio bus Autolinee Danti per uscita didattica del 05.02.2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B595A88AB0</t>
-[...4 lines deleted...]
-  <si>
     <t>24/02/2025</t>
   </si>
   <si>
     <t>B5C361086F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corso di formazione Argo per docenti Primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C361086F</t>
-[...4 lines deleted...]
-  <si>
     <t>11/02/2025</t>
   </si>
   <si>
     <t>B42A9F35F3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corso di formazione linguistica e CLIL - D.M. 65/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42A9F35F3</t>
-[...4 lines deleted...]
-  <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>B547831A8A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale laboratorio "Pioniere della scienza" - D.M. 66/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B547831A8A</t>
-[...4 lines deleted...]
-  <si>
     <t>B51C947E86</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti treno uscita didattica del 30.01.2025 a Firenze</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51C947E86</t>
-[...4 lines deleted...]
-  <si>
     <t>B557642414</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto telefono cordless plesso infanzia Limite</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B557642414</t>
-[...4 lines deleted...]
-  <si>
     <t>B58C2CD470</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale corsi Stem - D.M. 65/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58C2CD470</t>
-[...4 lines deleted...]
-  <si>
     <t>B58417ABAB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto manifesti per Fafer Internet Day 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58417ABAB</t>
-[...4 lines deleted...]
-  <si>
     <t>B5825EE030</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto scarpe antinfortunistiche</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5825EE030</t>
-[...4 lines deleted...]
-  <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>B57644E75F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo abilitazioni Eipass e acquisto Ei-cards - D.M.65/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57644E75F</t>
-[...4 lines deleted...]
-  <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t>B55D24631B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo contratto D.P.O.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55D24631B</t>
-[...4 lines deleted...]
-  <si>
     <t>B56113FA91</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale di cancelleria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56113FA91</t>
-[...4 lines deleted...]
-  <si>
     <t>03/02/2025</t>
   </si>
   <si>
     <t>B561DDB268</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto certificazioni Francese Delf A1 e A2 - D.M.65/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B561DDB268</t>
-[...4 lines deleted...]
-  <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>B45E6B6067</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale corsi Stem - CampuStore s.r.l.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45E6B6067</t>
-[...4 lines deleted...]
-  <si>
     <t>B48EDC9CED</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiali corso Stem - Ml Systems</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48EDC9CED</t>
-[...4 lines deleted...]
-  <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>B519489854</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo servizi Argo anno 2025</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/be442f73-5b88-4323-900a-2cf7a60d6efa</t>
   </si>
   <si>
     <t>B51A089F6A</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Acquisto biglietti treno uscita didattica Firenze del 21.01.
 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51A089F6A</t>
-[...4 lines deleted...]
-  <si>
     <t>28/01/2025</t>
   </si>
   <si>
     <t>J14D230059</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto esami British Institute of Florence - D.M. 65/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=J14D230059</t>
-[...4 lines deleted...]
-  <si>
     <t>24/01/2025</t>
   </si>
   <si>
     <t>B533BAC74C</t>
   </si>
   <si>
     <t>Decisione a contrarre - PROGETTI FUTURA PNRR D.M. 65/2023 - ACQUISTO MATERIALI MODULO MATEMATICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B533BAC74C</t>
-[...4 lines deleted...]
-  <si>
     <t>23/01/2025</t>
   </si>
   <si>
     <t>B533DC7419</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto libri per corso A1 Movers alla scuola Primaria - D.M.65/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B533DC7419</t>
-[...4 lines deleted...]
-  <si>
     <t>21/01/2025</t>
   </si>
   <si>
     <t>B543F78B6E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo servizio di manutenzione e assistenza informatica anno 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B543F78B6E</t>
-[...4 lines deleted...]
-  <si>
     <t>B541D77BD6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale per laboratorio "Circuiti creativi" - D.M.66/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B541D77BD6</t>
-[...4 lines deleted...]
-  <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>B4E8BE61B5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale di pulizia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E8BE61B5</t>
-[...4 lines deleted...]
-  <si>
     <t>02/12/2024</t>
   </si>
   <si>
     <t>B480CFB92B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Progetti FUTURA PNRR - Acquisto copie corso Stem D.M. 65/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B480CFB92B</t>
-[...4 lines deleted...]
-  <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>B4706F6F78</t>
   </si>
   <si>
     <t>Decisione a contrarre per acquisto materiale pronto soccorso</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4706F6F78</t>
-[...4 lines deleted...]
-  <si>
     <t>22/11/2024</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Determina affidamento incarico RSPP a.s. 2024/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>18/11/2024</t>
   </si>
   <si>
     <t>B450DEEBA4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Progetti Futura PNRR - Acquisto libri certificazione linguistica A2 - D.M.65/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B450DEEBA4</t>
-[...4 lines deleted...]
-  <si>
     <t>05/11/2024</t>
   </si>
   <si>
     <t>B425AFDCD2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento incarico medico competente a.s. 2024/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B425AFDCD2</t>
-[...4 lines deleted...]
-  <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>B3F5CE8BF4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto tenda per ufficio di presidenza</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F5CE8BF4</t>
-[...4 lines deleted...]
-  <si>
     <t>B3FAC405F4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale progetto Stem fornitore Opitec</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FAC405F4</t>
-[...4 lines deleted...]
-  <si>
     <t>24/10/2024</t>
   </si>
   <si>
     <t>B3F783EAE3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo servizi Amministrazione Trasparente</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F783EAE3</t>
-[...4 lines deleted...]
-  <si>
     <t>27/09/2024</t>
   </si>
   <si>
     <t>B3388991E7</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO EI-CARD EIPASS - Progetti FUTURA PNRR</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/e2e48908-d2b5-4979-8e21-0a929c70f1a5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -2304,2839 +1493,3120 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1756ABC6" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/d9b23b2c-c878-47f6-a8ba-2a2733a320ef" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC17600790" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/8cc28c0f-6ee3-41ce-847c-a48f8c3a8281" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBEE047570" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/d2300d15-89ba-436a-80ae-ffc03c22b59b" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC176B6DBF" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/203f1003-c3a0-41a3-a238-b05d990f5bc7" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB57EF96E4" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/c1e43760-e2cb-4a19-b637-4ffb245d0226" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB5807B56E" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/e90e3f36-ae2e-4100-b496-4389d9dc3d77" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB34439774" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/1bd540d9-b495-4dce-b4b1-fa3588642759" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBD43B705D" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/c5a66087-0130-438e-bdff-50831aaa1071" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA44F8AFDA" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/4da2a060-1e4b-4ef7-8d36-3895af94e156" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBD44E6A65" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/07492914-ec40-4dd7-98d6-4970cddbaa9a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC9D72A9A" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/6f163fb6-d3bd-4973-854c-ce09b8d76bd1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB99B66423" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/44aa2ca4-9dae-467d-b8f1-7d54894e80d3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC9B49243" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/56c06c22-1add-44db-ac39-4cf4a5b3ef60" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA78FC67EF" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/e15643a4-0ec6-47e0-b7ec-7b335f96fcbe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34006058" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/76496804-fb11-4b42-81eb-c41b2a6ebeee" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB996A68A8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/23d29c83-a0cf-40bb-919b-21e99eaa8a01" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB998FA47F" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/a802647c-5d29-4c92-84a8-f7361e6a6691" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34CE1C26" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/d2721d06-eb44-4f7d-a969-eaed3d91315c" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0525454B" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/52bfb774-e26f-4e31-9c02-99a397764aaa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB57C95DD8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/4a04bd6d-45b5-4b91-b5ef-90b459033030" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3438A70A" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/3cd19585-8a67-4bb7-9f5e-0e2b6432585e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADBBD716D" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/af4a97cf-0563-47cf-9cc9-07fb6f15fd24" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FF6B6A25" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/5b4c074c-e54d-4f9b-ab95-4984a690f37c" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB09F06FC5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/a36c4597-a420-4aba-b9f9-52967aa4f79e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB09836098" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/577a284b-8089-4748-bcf9-31ee5bc22537" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7853715B" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/2aaac968-68fb-49e0-8eec-82ae165fd60b" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA291DA4DE" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/dba59b9c-bf35-4924-ab95-639cdf321b2f" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA299847FS" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/b1c65fa1-106f-4112-a300-05223658fc4d" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEA03CB8F" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/153fa982-bb2a-47d4-aa7f-b21337f59922" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA822E6142" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/2db4fbb9-230e-46c8-8c80-acb719418170" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAEC28A95" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/badd5070-c432-479d-8693-8df895de2801" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADB849278" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/d11ee9df-58d3-485b-bb5a-28485607bc12" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAEA23FEF" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/4c5ff487-f933-4a0c-998c-af70d3f233dd" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA44B10E25" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/51e1da19-cec0-428a-90c2-5aae25cb14c4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA78DE7CA5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/d7d87c5e-5161-493b-a558-e386546abe6a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA735FADA1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/ff3f0b35-35cc-4612-a80d-c02e45277cdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FF81E33C" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/34f08524-6bbb-438a-a5ac-b8b310702f0a" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA44694ACA" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/c8a6153a-fe40-47df-b444-bb9f4dde4336" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA295467C3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/9beab227-1666-4b95-bbba-fc9f4d4ea513" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FF7B3AED" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/4c88c758-e237-4dd0-92b2-454f38ca7f1a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z593A00DC3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/c86dd821-dd9d-492d-bc89-c9448059304f" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA29BD5153" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/7b613ff1-6006-48f9-8a3e-9462a0802dfa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99233B91F" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/ceb14534-30ad-4075-a2bf-5efddb69675a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9922636E0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/d17de9bb-496e-4e8f-8d83-42f73a3cdc46" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FECC993F" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/f64d9f9e-c2ce-42cd-b7d3-a19958980fa4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FEBBA99C" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/3269f5e4-b09c-4dc9-ab78-f474b4eab1bf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E42C4943" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/1b1369ab-dfa3-4691-8186-cf8f2b443fe0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E3FA3443" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/9bfc69fb-4176-4422-860d-f68932613af4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E41AA08F" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/5ee879de-3348-44a1-8782-bed577a6e516" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A172E951" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/223da143-9cf4-4fb0-afbc-c1f8428ef563" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93FB9DD95" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/68001eb0-6704-4a78-b815-81890b41c318" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93FA942E9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/ae340ba5-02a8-4d9f-9bfd-09f9c54466e0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B966C3E360" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/e0c19b8e-083a-4ccd-836f-809af3e99841" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B967A3ADAC" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/ace29243-3a95-49db-b8b5-a5e700019e74" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9671A262F" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/6b30ecea-e7f5-42f7-ac02-000f9e8e0ceb" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88E8AF858" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/bc4e3c1d-576c-4ded-8797-415218f0daf8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90BAF4B90" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/79b7e11b-53eb-4f05-b4a2-a6ed17be0c95" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FBE89E46" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/348a686c-1905-44b2-868b-2a261b8261d4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FBB5D035" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/f6753ba2-815c-4611-9701-605db098bc0a" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9014A4CBC" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/3fb739f9-f6a7-4031-a4df-865fc1afe69d" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E6249BB8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/f5a41ec4-ba44-4db7-9e97-9ff504a4e2bb" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85DDD1A82" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/6a1e9ce6-8645-45ce-b3dc-49c9c1048233" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E66325C7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/0cd923c0-8fa6-4251-beb3-4e783f967da8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F085FAAF" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/14fcfdcd-96f4-436d-804d-e74af32d1d61" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85E1B5072" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/6cce643c-c1ea-483a-9ca9-f0c636dbcdc9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D0A0748D" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/b03a3e1e-0f6b-4426-8ec4-11b7eb4881be" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DBC0EE38" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/d6895829-6f75-4584-ba36-1ec0c833bf31" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D6F67C85" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/dfcb733b-eae7-49f6-a7ea-dd9000e0f47b" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7432A7872" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/69412b8f-c28e-440f-827a-51b075b9b4d4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B736086111" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/7091b858-d9c0-46a7-8e43-02d28dc7a7ac" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B722DB1C5E" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/6280d911-ae66-47c2-b885-065c81a02e59" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7227A5EEA" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/5a7d2b39-cabc-4442-90aa-775461017cc6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F03C914D" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/6e8a5f11-c1cb-4b91-baf3-15b737fb258f" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F02D7996" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/2be696cb-45b3-4f70-a714-994b2c6da0b2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DFFC6FC2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/26867810-5e80-4bde-9dd7-0f951dd060bc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D0FEC13E" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/47fe1317-55e4-460c-84a2-83567fdd02a2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C029C2DA" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/7049d7e6-5f8f-4d66-b57e-a566aed61ba2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C0175F65" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/5fcf0c01-b2a0-42ea-9c5b-2bac2900f675" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C0057365" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/7fb796ad-613b-4fec-bfd9-2e3ee1d5bbb8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BFF2BBD1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/d4397480-8e01-4a26-bdf3-11205b247945" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C1365CD6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/ab3c18aa-05fe-468b-9c3e-a262830846d3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C0C3E5DB" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/58a62d5f-01d6-4a5d-8123-9bf76bc05bbe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B695684AA5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/335f333b-d367-474b-a01c-fb4291e5c4da" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67D56E237" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/96b5a4b9-bfa3-4ed7-afe3-28985f38de2b" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67D3D2E35" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/7180ba14-a892-463f-9fed-fcf05286ee77" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B641BDEA9C" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/c1c94cd7-28c6-45e7-aa80-d2dd0c9298ad" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6571BD993" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/c8283dfa-22bd-4711-9ca3-339635182bec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61E0CC782" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/a0b5fc33-d6c1-4d30-8962-fedb8b00d2f2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61DFF888F" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/4a7bd718-bef6-4ce8-897b-1e841bf0c619" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B613499D0F" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/342f00ff-80b7-44b0-8234-4a2dc0e79a4f" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B613762973" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/1911e456-5c8a-4e64-b2fa-ed7a61961770" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B612F662B2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/6daa27a8-a00c-43ca-9345-0a111e9474e3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0603C2CB2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/15c47f3c-4f88-40df-bd8a-801f38f3011a" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B603E3BE0C" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/f0f248db-f893-4c7d-b8f8-7ec84f10e56f" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B603ED0903" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/11ea3a9a-300f-45a5-ab4f-cf5e558641e6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F80DE991" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/140a81dd-4cd1-4130-82f4-5b4ecf360a44" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F851974A" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/d2a5db3e-9ebe-49fa-a337-afd01bb5327d" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59ADA9455" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/a1a23373-ff04-4587-956f-0348063cd1bb" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B584074378" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/0c10d85a-6c6e-4dd9-b681-581019adb150" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59E70CFB7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/6ef57cc4-3c42-4c01-baa1-2feef62c51ed" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59C9B7B19" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/00486de9-0903-4c28-94dc-e292c2d8e88e" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59DA4111E" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/6afba443-58c4-4acf-90c7-34659d5d8700" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59C8AF140" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/847e9be1-531c-4df6-82e3-64c60b7cd033" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59D1A0231" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/ade41a31-aef5-4ef1-83aa-15e3032cf3e9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5958E0CCA" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/355aeb77-de3f-4683-9d0b-217a78d0b1ed" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A774A806" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/3b9ae6a2-56ec-4d61-8582-a6385c09bc1b" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B595A88AB0" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/2358288e-55d6-422c-9775-08c9dbf6679e" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C361086F" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/a42f66b8-583b-4718-998b-7cf80e279cf2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42A9F35F3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/72aa21df-d2c9-4ea4-bdb9-27a670b4435e" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B547831A8A" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/e74a2505-d7a8-455e-b7ad-d4986c2347fe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51C947E86" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/d04bc0ec-7e9b-4f37-89a0-0c7fa96bc896" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B557642414" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/5daeb909-e007-4f29-99bd-3d1b96492f17" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58C2CD470" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/655703bd-9179-4de6-a738-a51a461cf234" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58417ABAB" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/463a5223-f7af-4299-9951-9205321648ea" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5825EE030" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/21ee98b0-1ef0-4053-9df8-93c7b2361094" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57644E75F" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/4a95b75b-6924-4d1a-ab53-5f5e4841f8d1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55D24631B" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/134ef837-cb24-47c5-9f0a-bc37808b430c" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56113FA91" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/bf4d75ce-e7ac-4dcb-8718-0f50b208f75c" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B561DDB268" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/7d194310-820b-424d-9389-2cc57c3b44b6" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45E6B6067" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/12e776ac-3946-4fe1-8c71-1f812f947152" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48EDC9CED" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/0143b9bf-6eda-4a17-abad-ae09fb90eada" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B519489854" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/be442f73-5b88-4323-900a-2cf7a60d6efa" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51A089F6A" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/b5f03ee0-1462-48c7-b7ba-1a9d7f86dd8f" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=J14D230059" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/6171b32a-d61a-4154-980f-5a84615efbd7" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B533BAC74C" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/0bc2e0dd-5265-41a5-9aa8-cd6208dbf0c3" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B533DC7419" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/e92cbc35-adaf-4f55-a5c7-b4a8df642eca" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B543F78B6E" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/72fbe556-2976-4bec-abed-5645fc83a3da" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B541D77BD6" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/b9c36b58-9ce4-4bdf-bb46-ef2a6e9e4d9d" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E8BE61B5" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/0c910efe-0614-46a2-a1f6-ac6e92d0e3ce" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B480CFB92B" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/607da997-486c-42a2-bd07-f2cb6a24e5cc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4706F6F78" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/2f0a40a3-e9bb-41aa-b3b3-f1ed0f19cb6b" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B450DEEBA4" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/76129e84-8154-44e0-9176-6d7e074a0c0e" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B425AFDCD2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/ca630c4b-8f91-4f95-b403-a945c7f8a964" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F5CE8BF4" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/f75765c5-a266-4373-a247-e71082ba399e" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FAC405F4" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/6b72039f-3dba-4b52-b474-f46428325555" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F783EAE3" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/27254e51-1e73-4c85-851f-eabe02c353a0" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3388991E7" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC81000B/amministrazione-trasparente/atti-amministrazioni-enti/e2e48908-d2b5-4979-8e21-0a929c70f1a5" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F139"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
         <v>5778</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3">
         <v>5778</v>
       </c>
       <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>14</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B4">
         <v>5754</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>14</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B5">
         <v>5720</v>
       </c>
       <c r="C5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>23</v>
+        <v>16</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="B6">
         <v>5710</v>
       </c>
       <c r="C6" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>19</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="B7">
         <v>5709</v>
       </c>
       <c r="C7" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>30</v>
-[...5 lines deleted...]
-        <v>32</v>
+        <v>21</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="B8">
         <v>5708</v>
       </c>
       <c r="C8" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="D8" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-        <v>36</v>
+        <v>23</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="B9">
         <v>5496</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="D9" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>26</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="B10">
         <v>5495</v>
       </c>
       <c r="C10" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="D10" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-        <v>45</v>
+        <v>28</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="B11">
         <v>5256</v>
       </c>
       <c r="C11" t="s">
-        <v>47</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>48</v>
-[...5 lines deleted...]
-        <v>50</v>
+        <v>31</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>51</v>
+        <v>32</v>
       </c>
       <c r="B12">
         <v>5171</v>
       </c>
       <c r="C12" t="s">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-        <v>55</v>
+        <v>34</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>56</v>
+        <v>35</v>
       </c>
       <c r="B13">
         <v>4964</v>
       </c>
       <c r="C13" t="s">
-        <v>57</v>
+        <v>36</v>
       </c>
       <c r="D13" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>37</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="B14">
         <v>4860</v>
       </c>
       <c r="C14" t="s">
-        <v>62</v>
+        <v>39</v>
       </c>
       <c r="D14" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-        <v>65</v>
+        <v>40</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>66</v>
+        <v>41</v>
       </c>
       <c r="B15">
         <v>4275</v>
       </c>
       <c r="C15" t="s">
-        <v>67</v>
+        <v>42</v>
       </c>
       <c r="D15" t="s">
-        <v>68</v>
-[...5 lines deleted...]
-        <v>70</v>
+        <v>43</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>71</v>
+        <v>44</v>
       </c>
       <c r="B16">
         <v>3898</v>
       </c>
       <c r="C16" t="s">
-        <v>72</v>
+        <v>45</v>
       </c>
       <c r="D16" t="s">
-        <v>73</v>
-[...5 lines deleted...]
-        <v>75</v>
+        <v>46</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>71</v>
+        <v>44</v>
       </c>
       <c r="B17">
         <v>3897</v>
       </c>
       <c r="C17" t="s">
-        <v>76</v>
+        <v>47</v>
       </c>
       <c r="D17" t="s">
-        <v>77</v>
-[...5 lines deleted...]
-        <v>79</v>
+        <v>48</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>71</v>
+        <v>44</v>
       </c>
       <c r="B18">
         <v>3896</v>
       </c>
       <c r="C18" t="s">
-        <v>80</v>
+        <v>49</v>
       </c>
       <c r="D18" t="s">
-        <v>81</v>
-[...5 lines deleted...]
-        <v>83</v>
+        <v>50</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>84</v>
+        <v>51</v>
       </c>
       <c r="B19">
         <v>3873</v>
       </c>
       <c r="C19" t="s">
-        <v>85</v>
+        <v>52</v>
       </c>
       <c r="D19" t="s">
-        <v>86</v>
-[...5 lines deleted...]
-        <v>88</v>
+        <v>53</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>89</v>
+        <v>54</v>
       </c>
       <c r="B20">
         <v>3407</v>
       </c>
       <c r="C20" t="s">
-        <v>90</v>
+        <v>55</v>
       </c>
       <c r="D20" t="s">
-        <v>91</v>
-[...5 lines deleted...]
-        <v>93</v>
+        <v>56</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>94</v>
+        <v>57</v>
       </c>
       <c r="B21">
         <v>3368</v>
       </c>
       <c r="C21" t="s">
-        <v>95</v>
+        <v>58</v>
       </c>
       <c r="D21" t="s">
-        <v>96</v>
-[...5 lines deleted...]
-        <v>98</v>
+        <v>59</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>60</v>
       </c>
       <c r="B22">
         <v>3150</v>
       </c>
       <c r="C22" t="s">
-        <v>100</v>
+        <v>61</v>
       </c>
       <c r="D22" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-        <v>103</v>
+        <v>62</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>104</v>
+        <v>63</v>
       </c>
       <c r="B23">
         <v>3068</v>
       </c>
       <c r="C23" t="s">
-        <v>105</v>
+        <v>64</v>
       </c>
       <c r="D23" t="s">
-        <v>106</v>
-[...5 lines deleted...]
-        <v>108</v>
+        <v>65</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>104</v>
+        <v>63</v>
       </c>
       <c r="B24">
         <v>3067</v>
       </c>
       <c r="C24" t="s">
-        <v>109</v>
+        <v>66</v>
       </c>
       <c r="D24" t="s">
-        <v>110</v>
-[...5 lines deleted...]
-        <v>112</v>
+        <v>67</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>113</v>
+        <v>68</v>
       </c>
       <c r="B25">
         <v>2847</v>
       </c>
       <c r="C25" t="s">
-        <v>114</v>
+        <v>69</v>
       </c>
       <c r="D25" t="s">
-        <v>115</v>
-[...5 lines deleted...]
-        <v>117</v>
+        <v>70</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>118</v>
+        <v>71</v>
       </c>
       <c r="B26">
         <v>2818</v>
       </c>
       <c r="C26" t="s">
-        <v>119</v>
+        <v>72</v>
       </c>
       <c r="D26" t="s">
-        <v>120</v>
-[...5 lines deleted...]
-        <v>122</v>
+        <v>73</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>118</v>
+        <v>71</v>
       </c>
       <c r="B27">
         <v>2768</v>
       </c>
       <c r="C27" t="s">
-        <v>123</v>
+        <v>74</v>
       </c>
       <c r="D27" t="s">
-        <v>124</v>
-[...5 lines deleted...]
-        <v>126</v>
+        <v>75</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>127</v>
+        <v>76</v>
       </c>
       <c r="B28">
         <v>2639</v>
       </c>
       <c r="C28" t="s">
-        <v>128</v>
+        <v>77</v>
       </c>
       <c r="D28" t="s">
-        <v>129</v>
-[...5 lines deleted...]
-        <v>131</v>
+        <v>78</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>76</v>
       </c>
       <c r="B29">
         <v>2637</v>
       </c>
       <c r="C29" t="s">
-        <v>132</v>
+        <v>79</v>
       </c>
       <c r="D29" t="s">
-        <v>133</v>
-[...5 lines deleted...]
-        <v>135</v>
+        <v>80</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>136</v>
+        <v>81</v>
       </c>
       <c r="B30">
         <v>2380</v>
       </c>
       <c r="C30" t="s">
-        <v>137</v>
+        <v>82</v>
       </c>
       <c r="D30" t="s">
-        <v>138</v>
-[...5 lines deleted...]
-        <v>140</v>
+        <v>83</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>136</v>
+        <v>81</v>
       </c>
       <c r="B31">
         <v>2379</v>
       </c>
       <c r="C31" t="s">
-        <v>141</v>
+        <v>84</v>
       </c>
       <c r="D31" t="s">
-        <v>142</v>
-[...5 lines deleted...]
-        <v>144</v>
+        <v>85</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>136</v>
+        <v>81</v>
       </c>
       <c r="B32">
         <v>2345</v>
       </c>
       <c r="C32" t="s">
-        <v>145</v>
+        <v>86</v>
       </c>
       <c r="D32" t="s">
-        <v>146</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>87</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>136</v>
+        <v>81</v>
       </c>
       <c r="B33">
         <v>2343</v>
       </c>
       <c r="C33" t="s">
-        <v>149</v>
+        <v>88</v>
       </c>
       <c r="D33" t="s">
-        <v>150</v>
-[...5 lines deleted...]
-        <v>152</v>
+        <v>89</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>136</v>
+        <v>81</v>
       </c>
       <c r="B34">
         <v>2342</v>
       </c>
       <c r="C34" t="s">
-        <v>153</v>
+        <v>90</v>
       </c>
       <c r="D34" t="s">
-        <v>154</v>
-[...5 lines deleted...]
-        <v>156</v>
+        <v>91</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>157</v>
+        <v>92</v>
       </c>
       <c r="B35">
         <v>1928</v>
       </c>
       <c r="C35" t="s">
-        <v>158</v>
+        <v>93</v>
       </c>
       <c r="D35" t="s">
-        <v>159</v>
-[...5 lines deleted...]
-        <v>161</v>
+        <v>94</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>162</v>
+        <v>95</v>
       </c>
       <c r="B36">
         <v>1889</v>
       </c>
       <c r="C36" t="s">
-        <v>163</v>
+        <v>96</v>
       </c>
       <c r="D36" t="s">
-        <v>164</v>
-[...5 lines deleted...]
-        <v>166</v>
+        <v>97</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>167</v>
+        <v>98</v>
       </c>
       <c r="B37">
         <v>1471</v>
       </c>
       <c r="C37" t="s">
-        <v>168</v>
+        <v>99</v>
       </c>
       <c r="D37" t="s">
-        <v>169</v>
-[...5 lines deleted...]
-        <v>171</v>
+        <v>100</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>172</v>
+        <v>101</v>
       </c>
       <c r="B38">
         <v>1330</v>
       </c>
       <c r="C38" t="s">
-        <v>173</v>
+        <v>102</v>
       </c>
       <c r="D38" t="s">
-        <v>174</v>
-[...5 lines deleted...]
-        <v>176</v>
+        <v>103</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>172</v>
+        <v>101</v>
       </c>
       <c r="B39">
         <v>1329</v>
       </c>
       <c r="C39" t="s">
-        <v>177</v>
+        <v>104</v>
       </c>
       <c r="D39" t="s">
-        <v>178</v>
-[...5 lines deleted...]
-        <v>180</v>
+        <v>105</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>181</v>
+        <v>106</v>
       </c>
       <c r="B40">
         <v>1281</v>
       </c>
       <c r="C40" t="s">
-        <v>182</v>
+        <v>107</v>
       </c>
       <c r="D40" t="s">
-        <v>183</v>
-[...5 lines deleted...]
-        <v>185</v>
+        <v>108</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>181</v>
+        <v>106</v>
       </c>
       <c r="B41">
         <v>1272</v>
       </c>
       <c r="C41" t="s">
-        <v>186</v>
+        <v>109</v>
       </c>
       <c r="D41" t="s">
-        <v>187</v>
-[...5 lines deleted...]
-        <v>189</v>
+        <v>110</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>190</v>
+        <v>111</v>
       </c>
       <c r="B42">
         <v>969</v>
       </c>
       <c r="C42" t="s">
-        <v>191</v>
+        <v>112</v>
       </c>
       <c r="D42" t="s">
-        <v>192</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>113</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>195</v>
+        <v>114</v>
       </c>
       <c r="B43">
         <v>857</v>
       </c>
       <c r="C43" t="s">
-        <v>196</v>
+        <v>115</v>
       </c>
       <c r="D43" t="s">
-        <v>197</v>
-[...5 lines deleted...]
-        <v>199</v>
+        <v>116</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>200</v>
+        <v>117</v>
       </c>
       <c r="B44">
         <v>793</v>
       </c>
       <c r="C44" t="s">
-        <v>201</v>
+        <v>118</v>
       </c>
       <c r="D44" t="s">
-        <v>202</v>
-[...5 lines deleted...]
-        <v>204</v>
+        <v>119</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>205</v>
+        <v>120</v>
       </c>
       <c r="B45">
         <v>536</v>
       </c>
       <c r="C45" t="s">
-        <v>206</v>
+        <v>121</v>
       </c>
       <c r="D45" t="s">
-        <v>207</v>
-[...5 lines deleted...]
-        <v>209</v>
+        <v>122</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>205</v>
+        <v>120</v>
       </c>
       <c r="B46">
         <v>516</v>
       </c>
       <c r="C46" t="s">
-        <v>210</v>
+        <v>123</v>
       </c>
       <c r="D46" t="s">
-        <v>211</v>
-[...5 lines deleted...]
-        <v>213</v>
+        <v>124</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>205</v>
+        <v>120</v>
       </c>
       <c r="B47">
         <v>515</v>
       </c>
       <c r="C47" t="s">
-        <v>214</v>
+        <v>125</v>
       </c>
       <c r="D47" t="s">
-        <v>215</v>
-[...5 lines deleted...]
-        <v>217</v>
+        <v>126</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>218</v>
+        <v>127</v>
       </c>
       <c r="B48">
         <v>374</v>
       </c>
       <c r="C48" t="s">
-        <v>219</v>
+        <v>128</v>
       </c>
       <c r="D48" t="s">
-        <v>220</v>
-[...5 lines deleted...]
-        <v>222</v>
+        <v>129</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>218</v>
+        <v>127</v>
       </c>
       <c r="B49">
         <v>373</v>
       </c>
       <c r="C49" t="s">
-        <v>223</v>
+        <v>130</v>
       </c>
       <c r="D49" t="s">
-        <v>224</v>
-[...5 lines deleted...]
-        <v>226</v>
+        <v>131</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>218</v>
+        <v>127</v>
       </c>
       <c r="B50">
         <v>372</v>
       </c>
       <c r="C50" t="s">
-        <v>227</v>
+        <v>132</v>
       </c>
       <c r="D50" t="s">
-        <v>228</v>
-[...5 lines deleted...]
-        <v>230</v>
+        <v>133</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>231</v>
+        <v>134</v>
       </c>
       <c r="B51">
         <v>10928</v>
       </c>
       <c r="C51" t="s">
-        <v>232</v>
+        <v>135</v>
       </c>
       <c r="D51" t="s">
-        <v>233</v>
-[...5 lines deleted...]
-        <v>235</v>
+        <v>136</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>236</v>
+        <v>137</v>
       </c>
       <c r="B52">
         <v>10620</v>
       </c>
       <c r="C52" t="s">
-        <v>237</v>
+        <v>138</v>
       </c>
       <c r="D52" t="s">
-        <v>238</v>
-[...5 lines deleted...]
-        <v>240</v>
+        <v>139</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>236</v>
+        <v>137</v>
       </c>
       <c r="B53">
         <v>10611</v>
       </c>
       <c r="C53" t="s">
-        <v>241</v>
+        <v>140</v>
       </c>
       <c r="D53" t="s">
-        <v>242</v>
-[...5 lines deleted...]
-        <v>244</v>
+        <v>141</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>245</v>
+        <v>142</v>
       </c>
       <c r="B54">
         <v>10545</v>
       </c>
       <c r="C54" t="s">
-        <v>246</v>
+        <v>143</v>
       </c>
       <c r="D54" t="s">
-        <v>247</v>
-[...5 lines deleted...]
-        <v>249</v>
+        <v>144</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>250</v>
+        <v>145</v>
       </c>
       <c r="B55">
         <v>10495</v>
       </c>
       <c r="C55" t="s">
-        <v>251</v>
+        <v>146</v>
       </c>
       <c r="D55" t="s">
-        <v>252</v>
-[...5 lines deleted...]
-        <v>254</v>
+        <v>147</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>250</v>
+        <v>145</v>
       </c>
       <c r="B56">
         <v>10494</v>
       </c>
       <c r="C56" t="s">
-        <v>255</v>
+        <v>148</v>
       </c>
       <c r="D56" t="s">
-        <v>256</v>
-[...5 lines deleted...]
-        <v>258</v>
+        <v>149</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>259</v>
+        <v>150</v>
       </c>
       <c r="B57">
         <v>9894</v>
       </c>
       <c r="C57" t="s">
-        <v>260</v>
+        <v>151</v>
       </c>
       <c r="D57" t="s">
-        <v>261</v>
-[...5 lines deleted...]
-        <v>263</v>
+        <v>152</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>264</v>
+        <v>153</v>
       </c>
       <c r="B58">
         <v>9691</v>
       </c>
       <c r="C58" t="s">
-        <v>265</v>
+        <v>154</v>
       </c>
       <c r="D58" t="s">
-        <v>266</v>
-[...5 lines deleted...]
-        <v>268</v>
+        <v>155</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>264</v>
+        <v>153</v>
       </c>
       <c r="B59">
         <v>9690</v>
       </c>
       <c r="C59" t="s">
-        <v>269</v>
+        <v>156</v>
       </c>
       <c r="D59" t="s">
-        <v>270</v>
-[...5 lines deleted...]
-        <v>272</v>
+        <v>157</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>273</v>
+        <v>158</v>
       </c>
       <c r="B60">
         <v>9645</v>
       </c>
       <c r="C60" t="s">
-        <v>274</v>
+        <v>159</v>
       </c>
       <c r="D60" t="s">
-        <v>275</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>160</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>273</v>
+        <v>158</v>
       </c>
       <c r="B61">
         <v>9644</v>
       </c>
       <c r="C61" t="s">
-        <v>278</v>
+        <v>161</v>
       </c>
       <c r="D61" t="s">
-        <v>279</v>
-[...5 lines deleted...]
-        <v>281</v>
+        <v>162</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>282</v>
+        <v>163</v>
       </c>
       <c r="B62">
         <v>9498</v>
       </c>
       <c r="C62" t="s">
-        <v>283</v>
+        <v>164</v>
       </c>
       <c r="D62" t="s">
-        <v>284</v>
-[...5 lines deleted...]
-        <v>286</v>
+        <v>165</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>287</v>
+        <v>166</v>
       </c>
       <c r="B63">
         <v>9372</v>
       </c>
       <c r="C63" t="s">
-        <v>288</v>
+        <v>167</v>
       </c>
       <c r="D63" t="s">
-        <v>289</v>
-[...5 lines deleted...]
-        <v>291</v>
+        <v>168</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>287</v>
+        <v>166</v>
       </c>
       <c r="B64">
         <v>9371</v>
       </c>
       <c r="C64" t="s">
-        <v>292</v>
+        <v>169</v>
       </c>
       <c r="D64" t="s">
-        <v>293</v>
-[...5 lines deleted...]
-        <v>295</v>
+        <v>170</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>287</v>
+        <v>166</v>
       </c>
       <c r="B65">
         <v>9370</v>
       </c>
       <c r="C65" t="s">
-        <v>296</v>
+        <v>171</v>
       </c>
       <c r="D65" t="s">
-        <v>297</v>
-[...5 lines deleted...]
-        <v>299</v>
+        <v>172</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>287</v>
+        <v>166</v>
       </c>
       <c r="B66">
         <v>9369</v>
       </c>
       <c r="C66" t="s">
-        <v>300</v>
+        <v>173</v>
       </c>
       <c r="D66" t="s">
-        <v>301</v>
-[...5 lines deleted...]
-        <v>303</v>
+        <v>174</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>304</v>
+        <v>175</v>
       </c>
       <c r="B67">
         <v>9119</v>
       </c>
       <c r="C67" t="s">
-        <v>305</v>
+        <v>176</v>
       </c>
       <c r="D67" t="s">
-        <v>306</v>
-[...5 lines deleted...]
-        <v>308</v>
+        <v>177</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>304</v>
+        <v>175</v>
       </c>
       <c r="B68">
         <v>9118</v>
       </c>
       <c r="C68" t="s">
-        <v>309</v>
+        <v>178</v>
       </c>
       <c r="D68" t="s">
-        <v>310</v>
-[...5 lines deleted...]
-        <v>312</v>
+        <v>179</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>313</v>
+        <v>180</v>
       </c>
       <c r="B69">
         <v>5790</v>
       </c>
       <c r="C69" t="s">
-        <v>314</v>
+        <v>181</v>
       </c>
       <c r="D69" t="s">
-        <v>315</v>
-[...5 lines deleted...]
-        <v>317</v>
+        <v>182</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>318</v>
+        <v>183</v>
       </c>
       <c r="B70">
         <v>5342</v>
       </c>
       <c r="C70" t="s">
-        <v>319</v>
+        <v>184</v>
       </c>
       <c r="D70" t="s">
-        <v>320</v>
-[...5 lines deleted...]
-        <v>322</v>
+        <v>185</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>323</v>
+        <v>186</v>
       </c>
       <c r="B71">
         <v>5180</v>
       </c>
       <c r="C71" t="s">
-        <v>324</v>
+        <v>187</v>
       </c>
       <c r="D71" t="s">
-        <v>325</v>
-[...5 lines deleted...]
-        <v>327</v>
+        <v>188</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>328</v>
+        <v>189</v>
       </c>
       <c r="B72">
         <v>4839</v>
       </c>
       <c r="C72" t="s">
-        <v>329</v>
+        <v>190</v>
       </c>
       <c r="D72" t="s">
-        <v>330</v>
-[...5 lines deleted...]
-        <v>332</v>
+        <v>191</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>328</v>
+        <v>189</v>
       </c>
       <c r="B73">
         <v>4838</v>
       </c>
       <c r="C73" t="s">
-        <v>333</v>
+        <v>192</v>
       </c>
       <c r="D73" t="s">
-        <v>334</v>
-[...5 lines deleted...]
-        <v>336</v>
+        <v>193</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>337</v>
+        <v>194</v>
       </c>
       <c r="B74">
         <v>4389</v>
       </c>
       <c r="C74" t="s">
-        <v>338</v>
+        <v>195</v>
       </c>
       <c r="D74" t="s">
-        <v>339</v>
-[...5 lines deleted...]
-        <v>341</v>
+        <v>196</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>337</v>
+        <v>194</v>
       </c>
       <c r="B75">
         <v>4388</v>
       </c>
       <c r="C75" t="s">
-        <v>342</v>
+        <v>197</v>
       </c>
       <c r="D75" t="s">
-        <v>343</v>
-[...5 lines deleted...]
-        <v>345</v>
+        <v>198</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>346</v>
+        <v>199</v>
       </c>
       <c r="B76">
         <v>4274</v>
       </c>
       <c r="C76" t="s">
-        <v>347</v>
+        <v>200</v>
       </c>
       <c r="D76" t="s">
-        <v>348</v>
-[...5 lines deleted...]
-        <v>350</v>
+        <v>201</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>351</v>
+        <v>202</v>
       </c>
       <c r="B77">
         <v>4169</v>
       </c>
       <c r="C77" t="s">
-        <v>352</v>
+        <v>203</v>
       </c>
       <c r="D77" t="s">
-        <v>353</v>
-[...5 lines deleted...]
-        <v>355</v>
+        <v>204</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>356</v>
+        <v>205</v>
       </c>
       <c r="B78">
         <v>4080</v>
       </c>
       <c r="C78" t="s">
-        <v>357</v>
+        <v>206</v>
       </c>
       <c r="D78" t="s">
-        <v>358</v>
-[...5 lines deleted...]
-        <v>360</v>
+        <v>207</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>356</v>
+        <v>205</v>
       </c>
       <c r="B79">
         <v>4079</v>
       </c>
       <c r="C79" t="s">
-        <v>361</v>
+        <v>208</v>
       </c>
       <c r="D79" t="s">
-        <v>362</v>
-[...5 lines deleted...]
-        <v>364</v>
+        <v>209</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>356</v>
+        <v>205</v>
       </c>
       <c r="B80">
         <v>4077</v>
       </c>
       <c r="C80" t="s">
-        <v>365</v>
+        <v>210</v>
       </c>
       <c r="D80" t="s">
-        <v>366</v>
-[...5 lines deleted...]
-        <v>368</v>
+        <v>211</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>356</v>
+        <v>205</v>
       </c>
       <c r="B81">
         <v>4076</v>
       </c>
       <c r="C81" t="s">
-        <v>369</v>
+        <v>212</v>
       </c>
       <c r="D81" t="s">
-        <v>370</v>
-[...5 lines deleted...]
-        <v>372</v>
+        <v>213</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>356</v>
+        <v>205</v>
       </c>
       <c r="B82">
         <v>4072</v>
       </c>
       <c r="C82" t="s">
-        <v>373</v>
+        <v>214</v>
       </c>
       <c r="D82" t="s">
-        <v>374</v>
-[...5 lines deleted...]
-        <v>376</v>
+        <v>215</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>377</v>
+        <v>216</v>
       </c>
       <c r="B83">
         <v>4053</v>
       </c>
       <c r="C83" t="s">
-        <v>378</v>
+        <v>217</v>
       </c>
       <c r="D83" t="s">
-        <v>379</v>
-[...5 lines deleted...]
-        <v>381</v>
+        <v>218</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>382</v>
+        <v>219</v>
       </c>
       <c r="B84">
         <v>3671</v>
       </c>
       <c r="C84" t="s">
-        <v>383</v>
+        <v>220</v>
       </c>
       <c r="D84" t="s">
-        <v>384</v>
-[...5 lines deleted...]
-        <v>386</v>
+        <v>221</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>387</v>
+        <v>222</v>
       </c>
       <c r="B85">
         <v>3538</v>
       </c>
       <c r="C85" t="s">
-        <v>388</v>
+        <v>223</v>
       </c>
       <c r="D85" t="s">
-        <v>389</v>
-[...5 lines deleted...]
-        <v>391</v>
+        <v>224</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>387</v>
+        <v>222</v>
       </c>
       <c r="B86">
         <v>3537</v>
       </c>
       <c r="C86" t="s">
-        <v>392</v>
+        <v>225</v>
       </c>
       <c r="D86" t="s">
-        <v>393</v>
-[...5 lines deleted...]
-        <v>395</v>
+        <v>226</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>396</v>
+        <v>227</v>
       </c>
       <c r="B87">
         <v>3150</v>
       </c>
       <c r="C87" t="s">
-        <v>397</v>
+        <v>228</v>
       </c>
       <c r="D87" t="s">
-        <v>398</v>
-[...5 lines deleted...]
-        <v>400</v>
+        <v>229</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>401</v>
+        <v>230</v>
       </c>
       <c r="B88">
         <v>3019</v>
       </c>
       <c r="C88" t="s">
-        <v>402</v>
+        <v>231</v>
       </c>
       <c r="D88" t="s">
-        <v>403</v>
-[...5 lines deleted...]
-        <v>405</v>
+        <v>232</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>406</v>
+        <v>233</v>
       </c>
       <c r="B89">
         <v>2920</v>
       </c>
       <c r="C89" t="s">
-        <v>407</v>
+        <v>234</v>
       </c>
       <c r="D89" t="s">
-        <v>408</v>
-[...5 lines deleted...]
-        <v>410</v>
+        <v>235</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>406</v>
+        <v>233</v>
       </c>
       <c r="B90">
         <v>2918</v>
       </c>
       <c r="C90" t="s">
-        <v>411</v>
+        <v>236</v>
       </c>
       <c r="D90" t="s">
-        <v>412</v>
-[...5 lines deleted...]
-        <v>414</v>
+        <v>237</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>406</v>
+        <v>233</v>
       </c>
       <c r="B91">
         <v>2913</v>
       </c>
       <c r="C91" t="s">
-        <v>415</v>
+        <v>238</v>
       </c>
       <c r="D91" t="s">
-        <v>416</v>
-[...5 lines deleted...]
-        <v>418</v>
+        <v>239</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>419</v>
+        <v>240</v>
       </c>
       <c r="B92">
         <v>2746</v>
       </c>
       <c r="C92" t="s">
-        <v>420</v>
+        <v>241</v>
       </c>
       <c r="D92" t="s">
-        <v>421</v>
-[...5 lines deleted...]
-        <v>423</v>
+        <v>242</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>424</v>
+        <v>243</v>
       </c>
       <c r="B93">
         <v>2542</v>
       </c>
       <c r="C93" t="s">
-        <v>425</v>
+        <v>244</v>
       </c>
       <c r="D93" t="s">
-        <v>426</v>
-[...5 lines deleted...]
-        <v>428</v>
+        <v>245</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>429</v>
+        <v>246</v>
       </c>
       <c r="B94">
         <v>2479</v>
       </c>
       <c r="C94" t="s">
-        <v>430</v>
+        <v>247</v>
       </c>
       <c r="D94" t="s">
-        <v>431</v>
-[...5 lines deleted...]
-        <v>433</v>
+        <v>248</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>429</v>
+        <v>246</v>
       </c>
       <c r="B95">
         <v>2476</v>
       </c>
       <c r="C95" t="s">
-        <v>434</v>
+        <v>249</v>
       </c>
       <c r="D95" t="s">
-        <v>435</v>
-[...5 lines deleted...]
-        <v>437</v>
+        <v>250</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>429</v>
+        <v>246</v>
       </c>
       <c r="B96">
         <v>2471</v>
       </c>
       <c r="C96" t="s">
-        <v>438</v>
+        <v>251</v>
       </c>
       <c r="D96" t="s">
-        <v>439</v>
-[...5 lines deleted...]
-        <v>441</v>
+        <v>252</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>442</v>
+        <v>253</v>
       </c>
       <c r="B97">
         <v>2410</v>
       </c>
       <c r="C97" t="s">
-        <v>443</v>
+        <v>254</v>
       </c>
       <c r="D97" t="s">
-        <v>444</v>
-[...5 lines deleted...]
-        <v>446</v>
+        <v>255</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>442</v>
+        <v>253</v>
       </c>
       <c r="B98">
         <v>2409</v>
       </c>
       <c r="C98" t="s">
-        <v>447</v>
+        <v>256</v>
       </c>
       <c r="D98" t="s">
-        <v>448</v>
-[...5 lines deleted...]
-        <v>450</v>
+        <v>257</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>451</v>
+        <v>258</v>
       </c>
       <c r="B99">
         <v>2234</v>
       </c>
       <c r="C99" t="s">
-        <v>452</v>
+        <v>259</v>
       </c>
       <c r="D99" t="s">
-        <v>453</v>
-[...5 lines deleted...]
-        <v>455</v>
+        <v>260</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>451</v>
+        <v>258</v>
       </c>
       <c r="B100">
         <v>2225</v>
       </c>
       <c r="C100" t="s">
-        <v>456</v>
+        <v>261</v>
       </c>
       <c r="D100" t="s">
-        <v>457</v>
-[...5 lines deleted...]
-        <v>459</v>
+        <v>262</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>460</v>
+        <v>263</v>
       </c>
       <c r="B101">
         <v>2045</v>
       </c>
       <c r="C101" t="s">
-        <v>461</v>
+        <v>264</v>
       </c>
       <c r="D101" t="s">
-        <v>462</v>
-[...5 lines deleted...]
-        <v>464</v>
+        <v>265</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>460</v>
+        <v>263</v>
       </c>
       <c r="B102">
         <v>2044</v>
       </c>
       <c r="C102" t="s">
-        <v>465</v>
+        <v>266</v>
       </c>
       <c r="D102" t="s">
-        <v>466</v>
-[...5 lines deleted...]
-        <v>468</v>
+        <v>267</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>460</v>
+        <v>263</v>
       </c>
       <c r="B103">
         <v>2043</v>
       </c>
       <c r="C103" t="s">
-        <v>469</v>
+        <v>268</v>
       </c>
       <c r="D103" t="s">
-        <v>470</v>
-[...5 lines deleted...]
-        <v>472</v>
+        <v>269</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>460</v>
+        <v>263</v>
       </c>
       <c r="B104">
         <v>2042</v>
       </c>
       <c r="C104" t="s">
-        <v>473</v>
+        <v>270</v>
       </c>
       <c r="D104" t="s">
-        <v>474</v>
-[...5 lines deleted...]
-        <v>476</v>
+        <v>271</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>460</v>
+        <v>263</v>
       </c>
       <c r="B105">
         <v>2041</v>
       </c>
       <c r="C105" t="s">
-        <v>477</v>
+        <v>272</v>
       </c>
       <c r="D105" t="s">
-        <v>478</v>
-[...5 lines deleted...]
-        <v>480</v>
+        <v>273</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>460</v>
+        <v>263</v>
       </c>
       <c r="B106">
         <v>2040</v>
       </c>
       <c r="C106" t="s">
-        <v>481</v>
+        <v>274</v>
       </c>
       <c r="D106" t="s">
-        <v>482</v>
-[...5 lines deleted...]
-        <v>484</v>
+        <v>275</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>460</v>
+        <v>263</v>
       </c>
       <c r="B107">
         <v>2032</v>
       </c>
       <c r="C107" t="s">
-        <v>485</v>
+        <v>276</v>
       </c>
       <c r="D107" t="s">
-        <v>486</v>
-[...5 lines deleted...]
-        <v>488</v>
+        <v>277</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>460</v>
+        <v>263</v>
       </c>
       <c r="B108">
         <v>2018</v>
       </c>
       <c r="C108" t="s">
-        <v>489</v>
+        <v>278</v>
       </c>
       <c r="D108" t="s">
-        <v>490</v>
-[...5 lines deleted...]
-        <v>492</v>
+        <v>279</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>493</v>
+        <v>280</v>
       </c>
       <c r="B109">
         <v>1999</v>
       </c>
       <c r="C109" t="s">
-        <v>494</v>
+        <v>281</v>
       </c>
       <c r="D109" t="s">
-        <v>495</v>
-[...5 lines deleted...]
-        <v>497</v>
+        <v>282</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>498</v>
+        <v>283</v>
       </c>
       <c r="B110">
         <v>1503</v>
       </c>
       <c r="C110" t="s">
-        <v>499</v>
+        <v>284</v>
       </c>
       <c r="D110" t="s">
-        <v>500</v>
-[...5 lines deleted...]
-        <v>502</v>
+        <v>285</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>503</v>
+        <v>286</v>
       </c>
       <c r="B111">
         <v>1486</v>
       </c>
       <c r="C111" t="s">
-        <v>504</v>
+        <v>287</v>
       </c>
       <c r="D111" t="s">
-        <v>505</v>
-[...5 lines deleted...]
-        <v>507</v>
+        <v>288</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>503</v>
+        <v>286</v>
       </c>
       <c r="B112">
         <v>1482</v>
       </c>
       <c r="C112" t="s">
-        <v>508</v>
+        <v>289</v>
       </c>
       <c r="D112" t="s">
-        <v>509</v>
-[...5 lines deleted...]
-        <v>511</v>
+        <v>290</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>503</v>
+        <v>286</v>
       </c>
       <c r="B113">
         <v>1469</v>
       </c>
       <c r="C113" t="s">
-        <v>512</v>
+        <v>291</v>
       </c>
       <c r="D113" t="s">
-        <v>513</v>
-[...5 lines deleted...]
-        <v>515</v>
+        <v>292</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>503</v>
+        <v>286</v>
       </c>
       <c r="B114">
         <v>1465</v>
       </c>
       <c r="C114" t="s">
-        <v>516</v>
+        <v>293</v>
       </c>
       <c r="D114" t="s">
-        <v>517</v>
-[...5 lines deleted...]
-        <v>519</v>
+        <v>294</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>503</v>
+        <v>286</v>
       </c>
       <c r="B115">
         <v>1460</v>
       </c>
       <c r="C115" t="s">
-        <v>520</v>
+        <v>295</v>
       </c>
       <c r="D115" t="s">
-        <v>521</v>
-[...5 lines deleted...]
-        <v>523</v>
+        <v>296</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>503</v>
+        <v>286</v>
       </c>
       <c r="B116">
         <v>1455</v>
       </c>
       <c r="C116" t="s">
-        <v>524</v>
+        <v>297</v>
       </c>
       <c r="D116" t="s">
-        <v>525</v>
-[...5 lines deleted...]
-        <v>527</v>
+        <v>298</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>528</v>
+        <v>299</v>
       </c>
       <c r="B117">
         <v>1320</v>
       </c>
       <c r="C117" t="s">
-        <v>529</v>
+        <v>300</v>
       </c>
       <c r="D117" t="s">
-        <v>530</v>
-[...5 lines deleted...]
-        <v>532</v>
+        <v>301</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>533</v>
+        <v>302</v>
       </c>
       <c r="B118">
         <v>1273</v>
       </c>
       <c r="C118" t="s">
-        <v>534</v>
+        <v>303</v>
       </c>
       <c r="D118" t="s">
-        <v>535</v>
-[...5 lines deleted...]
-        <v>537</v>
+        <v>304</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>533</v>
+        <v>302</v>
       </c>
       <c r="B119">
         <v>1269</v>
       </c>
       <c r="C119" t="s">
-        <v>538</v>
+        <v>305</v>
       </c>
       <c r="D119" t="s">
-        <v>539</v>
-[...5 lines deleted...]
-        <v>541</v>
+        <v>306</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>542</v>
+        <v>307</v>
       </c>
       <c r="B120">
         <v>1242</v>
       </c>
       <c r="C120" t="s">
-        <v>543</v>
+        <v>308</v>
       </c>
       <c r="D120" t="s">
-        <v>544</v>
-[...5 lines deleted...]
-        <v>546</v>
+        <v>309</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>547</v>
+        <v>310</v>
       </c>
       <c r="B121">
         <v>1036</v>
       </c>
       <c r="C121" t="s">
-        <v>548</v>
+        <v>311</v>
       </c>
       <c r="D121" t="s">
-        <v>549</v>
-[...5 lines deleted...]
-        <v>551</v>
+        <v>312</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>547</v>
+        <v>310</v>
       </c>
       <c r="B122">
         <v>1029</v>
       </c>
       <c r="C122" t="s">
-        <v>552</v>
+        <v>313</v>
       </c>
       <c r="D122" t="s">
-        <v>553</v>
-[...5 lines deleted...]
-        <v>555</v>
+        <v>314</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>556</v>
+        <v>315</v>
       </c>
       <c r="B123">
         <v>1002</v>
       </c>
       <c r="C123" t="s">
-        <v>557</v>
+        <v>316</v>
       </c>
       <c r="D123" t="s">
-        <v>558</v>
-[...5 lines deleted...]
-        <v>560</v>
+        <v>317</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>556</v>
+        <v>315</v>
       </c>
       <c r="B124">
         <v>996</v>
       </c>
       <c r="C124" t="s">
-        <v>561</v>
+        <v>318</v>
       </c>
       <c r="D124" t="s">
-        <v>562</v>
-[...5 lines deleted...]
-        <v>564</v>
+        <v>319</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>565</v>
+        <v>320</v>
       </c>
       <c r="B125">
         <v>978</v>
       </c>
       <c r="C125" t="s">
-        <v>566</v>
+        <v>321</v>
       </c>
       <c r="D125" t="s">
-        <v>567</v>
-[...5 lines deleted...]
-        <v>569</v>
+        <v>322</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>570</v>
+        <v>323</v>
       </c>
       <c r="B126">
         <v>902</v>
       </c>
       <c r="C126" t="s">
-        <v>571</v>
+        <v>324</v>
       </c>
       <c r="D126" t="s">
-        <v>572</v>
-[...5 lines deleted...]
-        <v>574</v>
+        <v>325</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>575</v>
+        <v>326</v>
       </c>
       <c r="B127">
         <v>850</v>
       </c>
       <c r="C127" t="s">
-        <v>576</v>
+        <v>327</v>
       </c>
       <c r="D127" t="s">
-        <v>577</v>
-[...5 lines deleted...]
-        <v>579</v>
+        <v>328</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>580</v>
+        <v>329</v>
       </c>
       <c r="B128">
         <v>744</v>
       </c>
       <c r="C128" t="s">
-        <v>581</v>
+        <v>330</v>
       </c>
       <c r="D128" t="s">
-        <v>582</v>
-[...5 lines deleted...]
-        <v>584</v>
+        <v>331</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>580</v>
+        <v>329</v>
       </c>
       <c r="B129">
         <v>738</v>
       </c>
       <c r="C129" t="s">
-        <v>585</v>
+        <v>332</v>
       </c>
       <c r="D129" t="s">
-        <v>586</v>
-[...5 lines deleted...]
-        <v>588</v>
+        <v>333</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>589</v>
+        <v>334</v>
       </c>
       <c r="B130">
         <v>8732</v>
       </c>
       <c r="C130" t="s">
-        <v>590</v>
+        <v>335</v>
       </c>
       <c r="D130" t="s">
-        <v>591</v>
-[...5 lines deleted...]
-        <v>593</v>
+        <v>336</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>594</v>
+        <v>337</v>
       </c>
       <c r="B131">
         <v>7959</v>
       </c>
       <c r="C131" t="s">
-        <v>595</v>
+        <v>338</v>
       </c>
       <c r="D131" t="s">
-        <v>596</v>
-[...5 lines deleted...]
-        <v>598</v>
+        <v>339</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>599</v>
+        <v>340</v>
       </c>
       <c r="B132">
         <v>7797</v>
       </c>
       <c r="C132" t="s">
-        <v>600</v>
+        <v>341</v>
       </c>
       <c r="D132" t="s">
-        <v>601</v>
-[...5 lines deleted...]
-        <v>603</v>
+        <v>342</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>604</v>
+        <v>343</v>
       </c>
       <c r="B133">
         <v>7738</v>
       </c>
       <c r="C133" t="s">
-        <v>605</v>
+        <v>344</v>
       </c>
       <c r="D133" t="s">
-        <v>606</v>
+        <v>345</v>
       </c>
       <c r="E133" t="s">
-        <v>605</v>
-[...2 lines deleted...]
-        <v>607</v>
+        <v>344</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>608</v>
+        <v>346</v>
       </c>
       <c r="B134">
         <v>7456</v>
       </c>
       <c r="C134" t="s">
-        <v>609</v>
+        <v>347</v>
       </c>
       <c r="D134" t="s">
-        <v>610</v>
-[...5 lines deleted...]
-        <v>612</v>
+        <v>348</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>613</v>
+        <v>349</v>
       </c>
       <c r="B135">
         <v>6866</v>
       </c>
       <c r="C135" t="s">
-        <v>614</v>
+        <v>350</v>
       </c>
       <c r="D135" t="s">
-        <v>615</v>
-[...5 lines deleted...]
-        <v>617</v>
+        <v>351</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>618</v>
+        <v>352</v>
       </c>
       <c r="B136">
         <v>6641</v>
       </c>
       <c r="C136" t="s">
-        <v>619</v>
+        <v>353</v>
       </c>
       <c r="D136" t="s">
-        <v>620</v>
-[...5 lines deleted...]
-        <v>622</v>
+        <v>354</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>618</v>
+        <v>352</v>
       </c>
       <c r="B137">
         <v>6633</v>
       </c>
       <c r="C137" t="s">
-        <v>623</v>
+        <v>355</v>
       </c>
       <c r="D137" t="s">
-        <v>624</v>
-[...5 lines deleted...]
-        <v>626</v>
+        <v>356</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>627</v>
+        <v>357</v>
       </c>
       <c r="B138">
         <v>6598</v>
       </c>
       <c r="C138" t="s">
-        <v>628</v>
+        <v>358</v>
       </c>
       <c r="D138" t="s">
-        <v>629</v>
-[...5 lines deleted...]
-        <v>631</v>
+        <v>359</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>632</v>
+        <v>360</v>
       </c>
       <c r="B139">
         <v>5782</v>
       </c>
       <c r="C139" t="s">
-        <v>633</v>
+        <v>361</v>
       </c>
       <c r="D139" t="s">
-        <v>634</v>
-[...5 lines deleted...]
-        <v>636</v>
+        <v>362</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
+    <hyperlink ref="E16" r:id="rId29"/>
+    <hyperlink ref="F16" r:id="rId30"/>
+    <hyperlink ref="E17" r:id="rId31"/>
+    <hyperlink ref="F17" r:id="rId32"/>
+    <hyperlink ref="E18" r:id="rId33"/>
+    <hyperlink ref="F18" r:id="rId34"/>
+    <hyperlink ref="E19" r:id="rId35"/>
+    <hyperlink ref="F19" r:id="rId36"/>
+    <hyperlink ref="E20" r:id="rId37"/>
+    <hyperlink ref="F20" r:id="rId38"/>
+    <hyperlink ref="E21" r:id="rId39"/>
+    <hyperlink ref="F21" r:id="rId40"/>
+    <hyperlink ref="E22" r:id="rId41"/>
+    <hyperlink ref="F22" r:id="rId42"/>
+    <hyperlink ref="E23" r:id="rId43"/>
+    <hyperlink ref="F23" r:id="rId44"/>
+    <hyperlink ref="E24" r:id="rId45"/>
+    <hyperlink ref="F24" r:id="rId46"/>
+    <hyperlink ref="E25" r:id="rId47"/>
+    <hyperlink ref="F25" r:id="rId48"/>
+    <hyperlink ref="E26" r:id="rId49"/>
+    <hyperlink ref="F26" r:id="rId50"/>
+    <hyperlink ref="E27" r:id="rId51"/>
+    <hyperlink ref="F27" r:id="rId52"/>
+    <hyperlink ref="E28" r:id="rId53"/>
+    <hyperlink ref="F28" r:id="rId54"/>
+    <hyperlink ref="E29" r:id="rId55"/>
+    <hyperlink ref="F29" r:id="rId56"/>
+    <hyperlink ref="E30" r:id="rId57"/>
+    <hyperlink ref="F30" r:id="rId58"/>
+    <hyperlink ref="E31" r:id="rId59"/>
+    <hyperlink ref="F31" r:id="rId60"/>
+    <hyperlink ref="E32" r:id="rId61"/>
+    <hyperlink ref="F32" r:id="rId62"/>
+    <hyperlink ref="E33" r:id="rId63"/>
+    <hyperlink ref="F33" r:id="rId64"/>
+    <hyperlink ref="E34" r:id="rId65"/>
+    <hyperlink ref="F34" r:id="rId66"/>
+    <hyperlink ref="E35" r:id="rId67"/>
+    <hyperlink ref="F35" r:id="rId68"/>
+    <hyperlink ref="E36" r:id="rId69"/>
+    <hyperlink ref="F36" r:id="rId70"/>
+    <hyperlink ref="E37" r:id="rId71"/>
+    <hyperlink ref="F37" r:id="rId72"/>
+    <hyperlink ref="E38" r:id="rId73"/>
+    <hyperlink ref="F38" r:id="rId74"/>
+    <hyperlink ref="E39" r:id="rId75"/>
+    <hyperlink ref="F39" r:id="rId76"/>
+    <hyperlink ref="E40" r:id="rId77"/>
+    <hyperlink ref="F40" r:id="rId78"/>
+    <hyperlink ref="E41" r:id="rId79"/>
+    <hyperlink ref="F41" r:id="rId80"/>
+    <hyperlink ref="E42" r:id="rId81"/>
+    <hyperlink ref="F42" r:id="rId82"/>
+    <hyperlink ref="E43" r:id="rId83"/>
+    <hyperlink ref="F43" r:id="rId84"/>
+    <hyperlink ref="E44" r:id="rId85"/>
+    <hyperlink ref="F44" r:id="rId86"/>
+    <hyperlink ref="E45" r:id="rId87"/>
+    <hyperlink ref="F45" r:id="rId88"/>
+    <hyperlink ref="E46" r:id="rId89"/>
+    <hyperlink ref="F46" r:id="rId90"/>
+    <hyperlink ref="E47" r:id="rId91"/>
+    <hyperlink ref="F47" r:id="rId92"/>
+    <hyperlink ref="E48" r:id="rId93"/>
+    <hyperlink ref="F48" r:id="rId94"/>
+    <hyperlink ref="E49" r:id="rId95"/>
+    <hyperlink ref="F49" r:id="rId96"/>
+    <hyperlink ref="E50" r:id="rId97"/>
+    <hyperlink ref="F50" r:id="rId98"/>
+    <hyperlink ref="E51" r:id="rId99"/>
+    <hyperlink ref="F51" r:id="rId100"/>
+    <hyperlink ref="E52" r:id="rId101"/>
+    <hyperlink ref="F52" r:id="rId102"/>
+    <hyperlink ref="E53" r:id="rId103"/>
+    <hyperlink ref="F53" r:id="rId104"/>
+    <hyperlink ref="E54" r:id="rId105"/>
+    <hyperlink ref="F54" r:id="rId106"/>
+    <hyperlink ref="E55" r:id="rId107"/>
+    <hyperlink ref="F55" r:id="rId108"/>
+    <hyperlink ref="E56" r:id="rId109"/>
+    <hyperlink ref="F56" r:id="rId110"/>
+    <hyperlink ref="E57" r:id="rId111"/>
+    <hyperlink ref="F57" r:id="rId112"/>
+    <hyperlink ref="E58" r:id="rId113"/>
+    <hyperlink ref="F58" r:id="rId114"/>
+    <hyperlink ref="E59" r:id="rId115"/>
+    <hyperlink ref="F59" r:id="rId116"/>
+    <hyperlink ref="E60" r:id="rId117"/>
+    <hyperlink ref="F60" r:id="rId118"/>
+    <hyperlink ref="E61" r:id="rId119"/>
+    <hyperlink ref="F61" r:id="rId120"/>
+    <hyperlink ref="E62" r:id="rId121"/>
+    <hyperlink ref="F62" r:id="rId122"/>
+    <hyperlink ref="E63" r:id="rId123"/>
+    <hyperlink ref="F63" r:id="rId124"/>
+    <hyperlink ref="E64" r:id="rId125"/>
+    <hyperlink ref="F64" r:id="rId126"/>
+    <hyperlink ref="E65" r:id="rId127"/>
+    <hyperlink ref="F65" r:id="rId128"/>
+    <hyperlink ref="E66" r:id="rId129"/>
+    <hyperlink ref="F66" r:id="rId130"/>
+    <hyperlink ref="E67" r:id="rId131"/>
+    <hyperlink ref="F67" r:id="rId132"/>
+    <hyperlink ref="E68" r:id="rId133"/>
+    <hyperlink ref="F68" r:id="rId134"/>
+    <hyperlink ref="E69" r:id="rId135"/>
+    <hyperlink ref="F69" r:id="rId136"/>
+    <hyperlink ref="E70" r:id="rId137"/>
+    <hyperlink ref="F70" r:id="rId138"/>
+    <hyperlink ref="E71" r:id="rId139"/>
+    <hyperlink ref="F71" r:id="rId140"/>
+    <hyperlink ref="E72" r:id="rId141"/>
+    <hyperlink ref="F72" r:id="rId142"/>
+    <hyperlink ref="E73" r:id="rId143"/>
+    <hyperlink ref="F73" r:id="rId144"/>
+    <hyperlink ref="E74" r:id="rId145"/>
+    <hyperlink ref="F74" r:id="rId146"/>
+    <hyperlink ref="E75" r:id="rId147"/>
+    <hyperlink ref="F75" r:id="rId148"/>
+    <hyperlink ref="E76" r:id="rId149"/>
+    <hyperlink ref="F76" r:id="rId150"/>
+    <hyperlink ref="E77" r:id="rId151"/>
+    <hyperlink ref="F77" r:id="rId152"/>
+    <hyperlink ref="E78" r:id="rId153"/>
+    <hyperlink ref="F78" r:id="rId154"/>
+    <hyperlink ref="E79" r:id="rId155"/>
+    <hyperlink ref="F79" r:id="rId156"/>
+    <hyperlink ref="E80" r:id="rId157"/>
+    <hyperlink ref="F80" r:id="rId158"/>
+    <hyperlink ref="E81" r:id="rId159"/>
+    <hyperlink ref="F81" r:id="rId160"/>
+    <hyperlink ref="E82" r:id="rId161"/>
+    <hyperlink ref="F82" r:id="rId162"/>
+    <hyperlink ref="E83" r:id="rId163"/>
+    <hyperlink ref="F83" r:id="rId164"/>
+    <hyperlink ref="E84" r:id="rId165"/>
+    <hyperlink ref="F84" r:id="rId166"/>
+    <hyperlink ref="E85" r:id="rId167"/>
+    <hyperlink ref="F85" r:id="rId168"/>
+    <hyperlink ref="E86" r:id="rId169"/>
+    <hyperlink ref="F86" r:id="rId170"/>
+    <hyperlink ref="E87" r:id="rId171"/>
+    <hyperlink ref="F87" r:id="rId172"/>
+    <hyperlink ref="E88" r:id="rId173"/>
+    <hyperlink ref="F88" r:id="rId174"/>
+    <hyperlink ref="E89" r:id="rId175"/>
+    <hyperlink ref="F89" r:id="rId176"/>
+    <hyperlink ref="E90" r:id="rId177"/>
+    <hyperlink ref="F90" r:id="rId178"/>
+    <hyperlink ref="E91" r:id="rId179"/>
+    <hyperlink ref="F91" r:id="rId180"/>
+    <hyperlink ref="E92" r:id="rId181"/>
+    <hyperlink ref="F92" r:id="rId182"/>
+    <hyperlink ref="E93" r:id="rId183"/>
+    <hyperlink ref="F93" r:id="rId184"/>
+    <hyperlink ref="E94" r:id="rId185"/>
+    <hyperlink ref="F94" r:id="rId186"/>
+    <hyperlink ref="E95" r:id="rId187"/>
+    <hyperlink ref="F95" r:id="rId188"/>
+    <hyperlink ref="E96" r:id="rId189"/>
+    <hyperlink ref="F96" r:id="rId190"/>
+    <hyperlink ref="E97" r:id="rId191"/>
+    <hyperlink ref="F97" r:id="rId192"/>
+    <hyperlink ref="E98" r:id="rId193"/>
+    <hyperlink ref="F98" r:id="rId194"/>
+    <hyperlink ref="E99" r:id="rId195"/>
+    <hyperlink ref="F99" r:id="rId196"/>
+    <hyperlink ref="E100" r:id="rId197"/>
+    <hyperlink ref="F100" r:id="rId198"/>
+    <hyperlink ref="E101" r:id="rId199"/>
+    <hyperlink ref="F101" r:id="rId200"/>
+    <hyperlink ref="E102" r:id="rId201"/>
+    <hyperlink ref="F102" r:id="rId202"/>
+    <hyperlink ref="E103" r:id="rId203"/>
+    <hyperlink ref="F103" r:id="rId204"/>
+    <hyperlink ref="E104" r:id="rId205"/>
+    <hyperlink ref="F104" r:id="rId206"/>
+    <hyperlink ref="E105" r:id="rId207"/>
+    <hyperlink ref="F105" r:id="rId208"/>
+    <hyperlink ref="E106" r:id="rId209"/>
+    <hyperlink ref="F106" r:id="rId210"/>
+    <hyperlink ref="E107" r:id="rId211"/>
+    <hyperlink ref="F107" r:id="rId212"/>
+    <hyperlink ref="E108" r:id="rId213"/>
+    <hyperlink ref="F108" r:id="rId214"/>
+    <hyperlink ref="E109" r:id="rId215"/>
+    <hyperlink ref="F109" r:id="rId216"/>
+    <hyperlink ref="E110" r:id="rId217"/>
+    <hyperlink ref="F110" r:id="rId218"/>
+    <hyperlink ref="E111" r:id="rId219"/>
+    <hyperlink ref="F111" r:id="rId220"/>
+    <hyperlink ref="E112" r:id="rId221"/>
+    <hyperlink ref="F112" r:id="rId222"/>
+    <hyperlink ref="E113" r:id="rId223"/>
+    <hyperlink ref="F113" r:id="rId224"/>
+    <hyperlink ref="E114" r:id="rId225"/>
+    <hyperlink ref="F114" r:id="rId226"/>
+    <hyperlink ref="E115" r:id="rId227"/>
+    <hyperlink ref="F115" r:id="rId228"/>
+    <hyperlink ref="E116" r:id="rId229"/>
+    <hyperlink ref="F116" r:id="rId230"/>
+    <hyperlink ref="E117" r:id="rId231"/>
+    <hyperlink ref="F117" r:id="rId232"/>
+    <hyperlink ref="E118" r:id="rId233"/>
+    <hyperlink ref="F118" r:id="rId234"/>
+    <hyperlink ref="E119" r:id="rId235"/>
+    <hyperlink ref="F119" r:id="rId236"/>
+    <hyperlink ref="E120" r:id="rId237"/>
+    <hyperlink ref="F120" r:id="rId238"/>
+    <hyperlink ref="E121" r:id="rId239"/>
+    <hyperlink ref="F121" r:id="rId240"/>
+    <hyperlink ref="E122" r:id="rId241"/>
+    <hyperlink ref="F122" r:id="rId242"/>
+    <hyperlink ref="E123" r:id="rId243"/>
+    <hyperlink ref="F123" r:id="rId244"/>
+    <hyperlink ref="E124" r:id="rId245"/>
+    <hyperlink ref="F124" r:id="rId246"/>
+    <hyperlink ref="E125" r:id="rId247"/>
+    <hyperlink ref="F125" r:id="rId248"/>
+    <hyperlink ref="E126" r:id="rId249"/>
+    <hyperlink ref="F126" r:id="rId250"/>
+    <hyperlink ref="E127" r:id="rId251"/>
+    <hyperlink ref="F127" r:id="rId252"/>
+    <hyperlink ref="E128" r:id="rId253"/>
+    <hyperlink ref="F128" r:id="rId254"/>
+    <hyperlink ref="E129" r:id="rId255"/>
+    <hyperlink ref="F129" r:id="rId256"/>
+    <hyperlink ref="E130" r:id="rId257"/>
+    <hyperlink ref="F130" r:id="rId258"/>
+    <hyperlink ref="E131" r:id="rId259"/>
+    <hyperlink ref="F131" r:id="rId260"/>
+    <hyperlink ref="E132" r:id="rId261"/>
+    <hyperlink ref="F132" r:id="rId262"/>
+    <hyperlink ref="F133" r:id="rId263"/>
+    <hyperlink ref="E134" r:id="rId264"/>
+    <hyperlink ref="F134" r:id="rId265"/>
+    <hyperlink ref="E135" r:id="rId266"/>
+    <hyperlink ref="F135" r:id="rId267"/>
+    <hyperlink ref="E136" r:id="rId268"/>
+    <hyperlink ref="F136" r:id="rId269"/>
+    <hyperlink ref="E137" r:id="rId270"/>
+    <hyperlink ref="F137" r:id="rId271"/>
+    <hyperlink ref="E138" r:id="rId272"/>
+    <hyperlink ref="F138" r:id="rId273"/>
+    <hyperlink ref="E139" r:id="rId274"/>
+    <hyperlink ref="F139" r:id="rId275"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>