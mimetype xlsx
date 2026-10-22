--- v0 (2026-08-07)
+++ v1 (2026-10-22)
@@ -8,635 +8,620 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="376" uniqueCount="233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="531" uniqueCount="226">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>20/10/2026</t>
+  </si>
+  <si>
+    <t>BD6E677109</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO DI ATTREZZATURE DI RISTORAZIONE PER I LABORATORI PER LA SEDE DI CENTURIPE</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>BD62D2D940</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - NOLEGGIO AUTOBUS USCITA DEL 27.10.2026 A CATANIA ETNA NORD-CRATERI SARTORIUS</t>
+  </si>
+  <si>
+    <t>19/10/2026</t>
+  </si>
+  <si>
+    <t>BD62F80444</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO DI BENI ALIMENTARI PER LE ESERCITAZIONI T.P. PER LA SEDE DI CENTURIPE</t>
+  </si>
+  <si>
+    <t>BD62C5462E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - NOLEGGIO AUTOBUS USCITA DEL 09/11/2026 A CATANIA TEATRO METROPOLITAN_AUTOSERVIZI F.LLI GUARRERA</t>
+  </si>
+  <si>
+    <t>BD62EB2A43</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO DI MATERIALE DI FACILE CONSUMO PER ERASMUS SEDE DI REGALBUTO</t>
+  </si>
+  <si>
+    <t>BD62E17A5A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - LAVORI DI MANUTENZIONE ORDINARIA (PALESTRA) SEDI DI REGALBUTO</t>
+  </si>
+  <si>
+    <t>09/10/2026</t>
+  </si>
+  <si>
+    <t>BD4914C497</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER ACQUISTO MATERIALE SOSTEGNO  - SEDE LICEO SCIENZE UMANE</t>
+  </si>
+  <si>
+    <t>BD48EEAD31</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> AFFIDAMENTO DIRETTO PER LAVORI DI MANUTENZIONE ORDINARIA  - SEDE DI AGIRA LICEO SLINGUISTICO</t>
+  </si>
+  <si>
+    <t>BD49080C3C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER LAVORI DI MANUTENZIONE ORDINARIA  - SEDE DI GAGLIANO</t>
+  </si>
+  <si>
+    <t>BD48DF208D</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> AFFIDAMENTO DIRETTO PER LAVORI DI MANUTENZIONE ORDINARIA  - SEDE DI AGIRA LICEO SCIENZE UMANE </t>
+  </si>
+  <si>
+    <t>BD48D008D6</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER ACQUISTO CAFFE SEDE DI CENTURIPE</t>
+  </si>
+  <si>
+    <t>BD488C3977</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAENTO DIRETTO PER SOSTITUZIONE SCHEDA PORTE ASCENSORE SEDE DI CENTURIPE</t>
+  </si>
+  <si>
+    <t>06/10/2026</t>
+  </si>
+  <si>
+    <t>BD3F636975</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO PER ACQUISTO ARMADIETTI CASELLARIO 20 POSTI</t>
+  </si>
+  <si>
+    <t>BD3AE250DF</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO PER RINNOVO ABBONAMENTO MLOL ANNO 2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto di assegnazione degli incarichi</t>
+  </si>
+  <si>
+    <t>05/10/2026</t>
+  </si>
+  <si>
+    <t>BD1A252ADD</t>
+  </si>
+  <si>
+    <t>Determina - Fornitura materiale pubblicitario progetto POC Acquisto dispositivi digitali per comodato d'uso personale scolastico</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>BD3072D766</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - NOLEGGIO AUTOBUS USCITA DEL 06/10/2026 A CATANIA MONTE ETNA - DITTA CHINNICI VIAGGI</t>
+  </si>
+  <si>
+    <t>25/09/2026</t>
+  </si>
+  <si>
+    <t>BD1A1A3A73</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - LAVORI DI MANUTENZIONE ORDINARIA SEDE DI REGALBUTO</t>
+  </si>
+  <si>
+    <t>BD1A1F5E1D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO SCRIVANIA UFFICIO SEDE DI AGIRA LICEO SCIENZE UMANE</t>
+  </si>
+  <si>
+    <t>BD1A1111FA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO SEDIE ALUNNI PER TUTTE LE SEDI</t>
+  </si>
+  <si>
+    <t>17/09/2026</t>
+  </si>
+  <si>
+    <t>BD0368FB55</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - LAVORI DI MANUTENZIONE SEDE DI CENTURIPE</t>
+  </si>
+  <si>
+    <t>BD0356014D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO LAVORI DI MANUTENZIONE SEDE DI AGIRA LICEO DELLE SCIENZE UMANE</t>
+  </si>
+  <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t>BCEBDDAD00</t>
+  </si>
+  <si>
+    <t>Determina stipula fornitura - Fornitura dispositivi digitali per comodato d'uso Avviso Prot. 94540 del 24/04/2026</t>
+  </si>
+  <si>
+    <t>11/09/2026</t>
+  </si>
+  <si>
+    <t>BCF3205A67</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO PIATTI SEDE DI CENTURIPE</t>
+  </si>
+  <si>
+    <t>BCF2C6346F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO HARDWARE</t>
+  </si>
+  <si>
+    <t>BCEE5923E9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER LAVORI IDRAULICI SEDE DI CENTURIPE</t>
+  </si>
+  <si>
+    <t>10/09/2026</t>
+  </si>
+  <si>
+    <t>BD4B89825E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura laboratori Lotto 1 PN_2127 FESR</t>
+  </si>
+  <si>
+    <t>BCEE511973</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - LAVORI DI MANUTENZIONE ORDINARIA (LAVORI ELETTRICI) - SEDE DI CENTURIPE</t>
+  </si>
+  <si>
+    <t>BCEE247C3C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO BANDIERE E GHIACCIO IN BUSTA</t>
+  </si>
+  <si>
+    <t>BCEE1B53C3</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO SEDIE ALUNNI</t>
+  </si>
+  <si>
+    <t>22/07/2026</t>
+  </si>
+  <si>
+    <t>BC7F29D935</t>
+  </si>
+  <si>
+    <t>Determina OdA - Fornitura laboratori professionalizzanti progetto Labori...amo</t>
+  </si>
+  <si>
     <t>03/07/2026</t>
   </si>
   <si>
     <t>BAF9433F0D</t>
   </si>
   <si>
     <t>Determina riscatto noleggio attrezzature e dispositivi per progetto Educare alla Differenza CUP G82J25000370002</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BAF9433F0D</t>
-[...7 lines deleted...]
-  <si>
     <t>Decreto di nomina - supporto amministrativo-contabile DSGA Progetto PN Piano estate 2026-2027</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>Decreto di nomina - supporto amministrativo contabile DSGA progetto PN Formazione docenti</t>
   </si>
   <si>
     <t>24/06/2026</t>
   </si>
   <si>
     <t>BC2848B9E5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura frutta e verdura per esercitazioni IPSSEOA</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC2848B9E5</t>
-[...4 lines deleted...]
-  <si>
     <t>17/06/2026</t>
   </si>
   <si>
     <t>BC10A115BE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura attrezzature e materiale di consumo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC10A115BE</t>
-[...4 lines deleted...]
-  <si>
     <t>15/06/2026</t>
   </si>
   <si>
     <t>BC08B59369</t>
   </si>
   <si>
     <t>Decisione a contrarre - Lavori di riparazioni sede di Centuripe e Liceo Linguistico di Agira</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC08B59369</t>
-[...4 lines deleted...]
-  <si>
     <t>BC08DB128C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale e attrezzature varie</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC08DB128C</t>
-[...4 lines deleted...]
-  <si>
     <t>10/06/2026</t>
   </si>
   <si>
     <t>BBFC84CD62</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo abbonamento amministrare la scuola</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFC84CD62</t>
-[...4 lines deleted...]
-  <si>
     <t>BBFC6BA1A8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Avvio procedimento servizio certificazione B2 Cambridge</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFC6BA1A8</t>
-[...4 lines deleted...]
-  <si>
     <t>08/06/2026</t>
   </si>
   <si>
     <t>BBF071E2AA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura toner e attrezzature varie</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF071E2AA</t>
-[...4 lines deleted...]
-  <si>
     <t>BBF0557B2D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Riparazione access point</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF0557B2D</t>
-[...4 lines deleted...]
-  <si>
     <t>BBF1A8FDCD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Lavori di ripristino sede IPSEOA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF1A8FDCD</t>
-[...4 lines deleted...]
-  <si>
     <t>01/06/2026</t>
   </si>
   <si>
     <t>BBE0912D3F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di riparazione LIM</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE0912D3F</t>
-[...4 lines deleted...]
-  <si>
     <t>28/05/2026</t>
   </si>
   <si>
     <t>BBEFB3E5F9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura pubblicità progetto PNRR DM 88/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEFB3E5F9</t>
-[...4 lines deleted...]
-  <si>
     <t>19/05/2026</t>
   </si>
   <si>
     <t>BBB01478DF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di Assistenza Tecnica Informatica Sede IPSEOA di Centuripe a.s. 2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB01478DF</t>
-[...4 lines deleted...]
-  <si>
     <t>BBB49E9920</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura prodotti alimentari</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB49E9920</t>
-[...4 lines deleted...]
-  <si>
     <t>18/05/2026</t>
   </si>
   <si>
     <t>BBAC36DE3C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di attrezzature e materiale vario lab. di chimica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAC36DE3C</t>
-[...4 lines deleted...]
-  <si>
     <t>BBAB610725</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura pesce fresco</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAB610725</t>
-[...4 lines deleted...]
-  <si>
     <t>11/05/2026</t>
   </si>
   <si>
     <t>BB9665596F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Trasporto studenti sede di Regalbuto e Centuripe giorno 14 maggio 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9665596F</t>
-[...4 lines deleted...]
-  <si>
     <t>BB96661358</t>
   </si>
   <si>
     <t>Decisione a contrarre - Trasporto studenti sede di Gagliano giorno 14 maggio 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB96661358</t>
-[...4 lines deleted...]
-  <si>
     <t>20/04/2026</t>
   </si>
   <si>
     <t>BB52797A94</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di pesce fresco</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB52797A94</t>
-[...4 lines deleted...]
-  <si>
     <t>BB523E1A9D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di beni alimentari per esercitazioni T.P.O. di sala e cucina per la sede di CENTURIPE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB523E1A9D</t>
-[...4 lines deleted...]
-  <si>
     <t>14/04/2026</t>
   </si>
   <si>
     <t>BB404C4BAB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio autobus con conducente per trasporto studenti plesso R. L. Montalcini in data 15/04/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB404C4BAB</t>
-[...4 lines deleted...]
-  <si>
     <t>13/04/2026</t>
   </si>
   <si>
     <t>BB31FBCB03</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura PACCHETTO PRESTITI EBOOK + AUDIOLIBRI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB31FBCB03</t>
-[...4 lines deleted...]
-  <si>
     <t>BB31FC7419</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di magliette con stampa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB31FC7419</t>
-[...4 lines deleted...]
-  <si>
     <t>BB37415620</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura alloggio per studenti partecipanti gara di Robotica (CT)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB37415620</t>
-[...4 lines deleted...]
-  <si>
     <t>BB31FABCFB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio autobus con conducente uscita didattica dal 15 al 18 aprile 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB31FABCFB</t>
-[...4 lines deleted...]
-  <si>
     <t>BB31F9E244</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio autobus con conducente per studenti in SFL a Tropea dal 20 al 25 aprile 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB31F9E244</t>
-[...4 lines deleted...]
-  <si>
     <t>BB31F87F45</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio autobus con conducente per trasporto studenti in SFL Paola (CS)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB31F87F45</t>
-[...4 lines deleted...]
-  <si>
     <t>BB31F172DC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio autobus con conducente per uscita didattica studenti S. Citelli in data 16/04/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB31F172DC</t>
-[...4 lines deleted...]
-  <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>BB0CB4C8E4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di sanificazione  presso la sede IPSSEOA di Centuripe (EN)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0CB4C8E4</t>
-[...4 lines deleted...]
-  <si>
     <t>25/03/2026</t>
   </si>
   <si>
     <t>BAFCEAF25A</t>
   </si>
   <si>
     <t>Noleggio transfert progetto Erasmus per l'aeroporto di Catania 8 aprile e 15 aprile 2026 Gagliano_APT Catania e Ritorno</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFCEAF25A</t>
-[...4 lines deleted...]
-  <si>
     <t>23/03/2026</t>
   </si>
   <si>
     <t>BAF40F4CA9</t>
   </si>
   <si>
     <t>Decisione a contrarre - SICIL FOOD SRL MAR26_BEVERAGE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF40F4CA9</t>
-[...4 lines deleted...]
-  <si>
     <t>21/03/2026</t>
   </si>
   <si>
     <t>BAF2C7B7A8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale di pulizia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF2C7B7A8</t>
-[...4 lines deleted...]
-  <si>
     <t>BAF2C741E3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di pulizia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF2C741E3</t>
-[...4 lines deleted...]
-  <si>
     <t>BAF2C6BA73</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio di autobus con autista per l’uscita del 27 MARZO 2026 AGIRA-NICOSIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF2C6BA73</t>
-[...4 lines deleted...]
-  <si>
     <t>20/03/2026</t>
   </si>
   <si>
     <t>BAF032F35F</t>
   </si>
   <si>
     <t>Decisione a contrarre - _sigillo_DECISIONE A CONTRARRED.LGS 36-2023_SICIL FOOD SRL MAR26-signed</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF032F35F</t>
-[...4 lines deleted...]
-  <si>
     <t>17/03/2026</t>
   </si>
   <si>
     <t>BAE316B8B9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Lavori per messa in sicurezza  presso le sedi I.T. "S. Citelli" di Regalbuto (EN) e IPSSEOA "Don Pino Puglisi" di Centuripe (EN)</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/e6c562b3-6398-49d0-84ea-5466e1c38b25</t>
   </si>
   <si>
     <t>Decreto di nomina esperti e tutor progetto Educare alla Differenza - Circolare Assessorato istruzione nr. 8/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - esperto per il modulo L'anima del Citelli REV</t>
   </si>
   <si>
     <t>16/03/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto incarico esperto modulo "L'anima del Citelli" sede di Regalbuto - Progetto codice ESO4.6.A4.A-FSEPN-SI-2025-397 - Titolo “Competenze, inclusione e socialità 2”
 </t>
   </si>
   <si>
     <t>02/03/2026</t>
   </si>
   <si>
     <t>BAA6DC6F36</t>
   </si>
   <si>
     <t>Determina trattativa diretta - acquisto servizi per Campus Multidisciplinare “Uniti nello Sport 2026”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA6DC6F36</t>
-[...4 lines deleted...]
-  <si>
     <t>BAA6D04F1E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio viaggio di istruzione Marsala</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA6D04F1E</t>
-[...4 lines deleted...]
-  <si>
     <t>24/02/2026</t>
   </si>
   <si>
     <t>2° Decreto di conferimento incarico esperto nei percorsi DI  MENTORING  -  ANCHE  CON  IL COINVOLGIMENTO  DELLE  FAMIGLIE  -  E  PER  I  PERCORSI  DI  POTENZIAMENTO  DELLE COMPETENZE DI BASE (ITALIANO, MATEMATICA, INGLESE)</t>
   </si>
   <si>
     <t>20/02/2026</t>
   </si>
   <si>
     <t>BA7C75E88D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura pacchetto PCTO Tropea</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7C75E88D</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto conferimento incarichi esperti percorsi di mentoring e percorsi di potenziamento delle competenze di base progetto PNRR Agenda Sud DM 175/2025</t>
   </si>
   <si>
     <t>19/02/2026</t>
   </si>
   <si>
     <t>Lettera di nomina Prof. Bonadonna Diego Luigi Esperto progetto Innovazione con l'Intelligenza Artificiale - Circolare Regione Siciliana n. 12/2025</t>
   </si>
   <si>
     <t>Lettera di nomina Prof. La Rosa Corrado Esperto progetto Innovazione con l'Intelligenza Artificiale - Circolare Regione Siciliana n. 12/2025</t>
   </si>
   <si>
     <t>Lettera di nomina Prof. Meli Salvatore Tutor  progetto Innovazione con l'Intelligenza Artificiale - Circolare Regione Siciliana n. 12/2025</t>
   </si>
   <si>
     <t>Lettera di nomina Prof. Risiglione Alberto Giuseppe progetto Innovazione con l'Intelligenza Artificiale - Circolare Regione Siciliana n. 12/2025</t>
   </si>
   <si>
     <t>Lettera di nomina Prof. Scorciapino Angelo  progetto Innovazione con l'Intelligenza Artificiale - Circolare Regione Siciliana n. 12/2025</t>
   </si>
   <si>
     <t>18/02/2026</t>
   </si>
   <si>
     <t>Decreto incarichi esperti e tutor progetto Innovazione con l'Intelligenza Artificiale - Circolare Regione Siciliana n. 12/2025</t>
@@ -702,93 +687,98 @@
     <t>Lettera di incarico Prof.ssa Sirna Carmela componente Gruppo di tutoraggio personalizzato progetto PNRR Agenda Sud DM 175/2025</t>
   </si>
   <si>
     <t>22/01/2026</t>
   </si>
   <si>
     <t>Lettera di nomina docente accompagnatore Prof.ssa Giaggeri Giuseppa PCTO Madrid</t>
   </si>
   <si>
     <t>Lettera di nomina docente accompagnatore PCTO destinazione Madrid</t>
   </si>
   <si>
     <t>Lettera di nomina docente accompagnatore Prof. la Rosa Corrado PCTO Praga</t>
   </si>
   <si>
     <t>Lettera di nomina docente accompagnatore Prof.ssa Tedeschi Raffaella PCTO Praga</t>
   </si>
   <si>
     <t>09/01/2026</t>
   </si>
   <si>
     <t>B9E6807918</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura pacchetto agenzia all inclusive Progetto PNRR DM 88/2025</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/691d1951-2316-4fe8-886b-f1cc69dfa49a</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1086,1559 +1076,2360 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6E677109" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/179c7166-ee47-4d3a-bc87-43060fe6eca0" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD62D2D940" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/ec608451-600c-401a-ad99-dcac4f13cc44" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD62F80444" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/173c4ed9-ff67-4928-bcd0-049fa89d0222" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD62C5462E" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/3a2a51dd-da01-414d-9338-c52612b4e6be" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD62EB2A43" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/621693e0-80f3-4726-88aa-9efbc5ea5d92" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD62E17A5A" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/abe91e59-5d17-484c-850b-2469a8a6f975" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4914C497" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/d1a55f94-cb0c-4265-a297-e50a1eb6ed86" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD48EEAD31" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/9787a984-a028-4cd4-a2c8-3ed03581804a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD49080C3C" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/dfeac2c4-15a8-4e3a-a15d-b05b75e3a636" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD48DF208D" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/aa56b638-bfa6-4a52-bd54-6adb573ad558" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD48D008D6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/dc100423-58bf-4f83-b80f-d029f48cc004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD488C3977" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/c9c5df92-6d10-427d-8cfb-354ee4f52f02" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3F636975" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/10175480-ace3-42ed-83fe-2764835032f2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3AE250DF" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/23edb5be-b39b-4783-a62c-e79fe7f6e0ec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1A252ADD" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/f44cd6ba-ec54-40c2-bf62-8f62b62bcd9f" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3072D766" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/1ba77545-440b-4075-b0a9-16165d06f6ee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1A1A3A73" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/b35b1e34-e252-45c9-aaa3-e85e94f02281" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1A1F5E1D" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/5f7dcbd5-c7a2-46e4-a228-7b905f42ed78" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1A1111FA" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/e45af670-e3a0-4c48-8c45-94a6be840a52" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0368FB55" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/e0742c1e-a94c-4b72-b386-e6510e9b7dbe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0356014D" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/7726dd87-b843-45e8-86e1-7a845da46c96" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEBDDAD00" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/cdbd6d36-411c-44b7-a14e-305b7346b0a1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF3205A67" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/ce97d124-27cb-4b18-af37-a89e5e8aa415" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF2C6346F" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/a39bf2e7-ca92-4072-8fdd-1215b809fc1d" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEE5923E9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/8ff1e568-a353-4212-bae8-cfe1c5994c47" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4B89825E" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/09d94b93-fd21-40bd-8a63-89e2b39755ce" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEE511973" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/672598b8-0ef0-4531-af08-0f36405bd670" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEE247C3C" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/89cfdca7-8f39-42fe-8003-7611e2abf90a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEE1B53C3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/dc77828b-0ad8-497a-af15-93482a77aad8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7F29D935" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/5b58ef82-7eaf-4bbc-8ca0-200eadb36129" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAF9433F0D" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/5913400b-fc62-4409-bda0-f0b1028a5d5c" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2848B9E5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/06f705ce-57a0-4277-82bc-8ec9561745a7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC10A115BE" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/7d3c55ee-bb8c-4997-a99f-656cfded8ee4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC08B59369" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/cde9a646-a5d9-4953-9972-8403f6d4c0b9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC08DB128C" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/54c13040-112a-41d6-9b35-1104ee1e97af" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFC84CD62" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/83c687da-b111-4788-925c-447785520c1d" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFC6BA1A8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/7f3a7986-4200-4a0e-95dd-5d0862b389a6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF071E2AA" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/296da666-b522-4420-bff2-a380fae623cf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF0557B2D" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/a216264d-1717-45a7-b822-9d091c53b540" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF1A8FDCD" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/b199ba90-3902-4f54-a3eb-f6304eb45c50" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE0912D3F" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/722341fc-f0ba-4c08-ad66-94566dcf7393" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEFB3E5F9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/5929cfed-1b01-4c60-a26d-21d40f115232" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB01478DF" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/ad4898c2-4f85-4ced-b917-fa948c831aaf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB49E9920" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/082441f8-2114-4ef1-a459-9cea8582462d" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAC36DE3C" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/e1b1458c-5afa-4532-b30a-af0c88f94fe8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAB610725" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/e046a0f8-8fdb-46a2-a596-d275cdbeb958" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9665596F" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/e41fc76c-1687-4650-8752-6ff8375159cd" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB96661358" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/a7e9cd4b-3174-4219-8c8b-925ebeff841b" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB52797A94" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/fe356e6f-a930-48b9-a4de-4c61a5f0a0bb" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB523E1A9D" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/0ac12d51-6f9b-4333-94de-d28840072158" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB404C4BAB" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/59af910b-efe6-47a1-bb06-e5c58c660268" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB31FBCB03" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/d9e8cf77-37c2-4297-a4d0-b8b70b6e9549" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB31FC7419" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/2c939ba2-2152-4103-922b-f8240b6cceac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB37415620" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/4594442f-a0f1-49de-8a76-a525741ffd18" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB31FABCFB" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/c37b9c0b-345b-47e3-b4ed-5aa32f04abc7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB31F9E244" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/5fbdd850-638a-4b78-a659-1536ec2e85d2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB31F87F45" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/876bf3f5-1662-437f-aba0-9a79a062069a" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB31F172DC" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/d1f9a9f5-fef0-49c4-baa9-845f4bf4f3b1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0CB4C8E4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/a3480030-205b-4745-989b-56a3cc24eb37" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFCEAF25A" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/17dd0938-af45-43db-bb79-01c1920fc2bf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF40F4CA9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/ac6005f1-72de-48c7-9721-cb9639f490c0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF2C7B7A8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/5309a5a1-0777-475e-bb79-89346c6684a8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF2C741E3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/6fe95267-e4ef-451d-aa83-c603120b77db" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF2C6BA73" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/b04f07af-3349-4912-ba52-05cff69e269f" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF032F35F" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/a0154a45-20f0-4acf-9f2f-93fd122cd200" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE316B8B9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/e6c562b3-6398-49d0-84ea-5466e1c38b25" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA6DC6F36" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/80f38bf9-5150-4967-b13c-908af5748f2d" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA6D04F1E" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/4cb5e8a6-4b6f-433c-b797-20d612318421" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7C75E88D" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/0c3ee286-e1cf-4380-b110-7b80374d0396" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E6807918" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIS00800B/amministrazione-trasparente/atti-amministrazioni-enti/691d1951-2316-4fe8-886b-f1cc69dfa49a" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F75"/>
+  <dimension ref="A1:F106"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>7699</v>
+        <v>11318</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3">
-        <v>7697</v>
+        <v>11259</v>
       </c>
       <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="B4">
-        <v>7696</v>
+        <v>11224</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
-      <c r="E4" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5">
+        <v>11222</v>
+      </c>
+      <c r="C5" t="s">
         <v>15</v>
       </c>
-      <c r="B5">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
-[...6 lines deleted...]
-        <v>19</v>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="B6">
-        <v>7085</v>
+        <v>11218</v>
       </c>
       <c r="C6" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>18</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="B7">
-        <v>7014</v>
+        <v>11215</v>
       </c>
       <c r="C7" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="D7" t="s">
-        <v>27</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>20</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="B8">
-        <v>7012</v>
+        <v>10607</v>
       </c>
       <c r="C8" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="D8" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>23</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="B9">
-        <v>6729</v>
+        <v>10600</v>
       </c>
       <c r="C9" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>38</v>
+        <v>25</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="B10">
-        <v>6728</v>
+        <v>10596</v>
       </c>
       <c r="C10" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>27</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="B11">
-        <v>6549</v>
+        <v>10594</v>
       </c>
       <c r="C11" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="D11" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>29</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="B12">
-        <v>6540</v>
+        <v>10592</v>
       </c>
       <c r="C12" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="D12" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>31</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="B13">
-        <v>6535</v>
+        <v>10590</v>
       </c>
       <c r="C13" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="D13" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-        <v>55</v>
+        <v>33</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>56</v>
+        <v>34</v>
       </c>
       <c r="B14">
-        <v>6236</v>
+        <v>10405</v>
       </c>
       <c r="C14" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="D14" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>36</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>61</v>
+        <v>34</v>
       </c>
       <c r="B15">
-        <v>6178</v>
+        <v>10357</v>
       </c>
       <c r="C15" t="s">
-        <v>62</v>
+        <v>37</v>
       </c>
       <c r="D15" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-        <v>65</v>
+        <v>38</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>66</v>
+        <v>34</v>
       </c>
       <c r="B16">
-        <v>5781</v>
+        <v>10334</v>
       </c>
       <c r="C16" t="s">
-        <v>67</v>
+        <v>39</v>
       </c>
       <c r="D16" t="s">
-        <v>68</v>
+        <v>40</v>
       </c>
       <c r="E16" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>39</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>66</v>
+        <v>41</v>
       </c>
       <c r="B17">
-        <v>5757</v>
+        <v>10318</v>
       </c>
       <c r="C17" t="s">
-        <v>71</v>
+        <v>42</v>
       </c>
       <c r="D17" t="s">
-        <v>72</v>
-[...5 lines deleted...]
-        <v>74</v>
+        <v>43</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>75</v>
+        <v>44</v>
       </c>
       <c r="B18">
-        <v>5674</v>
+        <v>10141</v>
       </c>
       <c r="C18" t="s">
-        <v>76</v>
+        <v>45</v>
       </c>
       <c r="D18" t="s">
-        <v>77</v>
-[...5 lines deleted...]
-        <v>79</v>
+        <v>46</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>75</v>
+        <v>47</v>
       </c>
       <c r="B19">
-        <v>5668</v>
+        <v>9830</v>
       </c>
       <c r="C19" t="s">
-        <v>80</v>
+        <v>48</v>
       </c>
       <c r="D19" t="s">
-        <v>81</v>
-[...5 lines deleted...]
-        <v>83</v>
+        <v>49</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>84</v>
+        <v>47</v>
       </c>
       <c r="B20">
-        <v>5366</v>
+        <v>9828</v>
       </c>
       <c r="C20" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="D20" t="s">
-        <v>86</v>
-[...5 lines deleted...]
-        <v>88</v>
+        <v>51</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>84</v>
+        <v>47</v>
       </c>
       <c r="B21">
-        <v>5365</v>
+        <v>9826</v>
       </c>
       <c r="C21" t="s">
-        <v>89</v>
+        <v>52</v>
       </c>
       <c r="D21" t="s">
-        <v>90</v>
-[...5 lines deleted...]
-        <v>92</v>
+        <v>53</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>93</v>
+        <v>54</v>
       </c>
       <c r="B22">
-        <v>4548</v>
+        <v>9518</v>
       </c>
       <c r="C22" t="s">
-        <v>94</v>
+        <v>55</v>
       </c>
       <c r="D22" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>97</v>
+        <v>56</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>93</v>
+        <v>54</v>
       </c>
       <c r="B23">
-        <v>4542</v>
+        <v>9514</v>
       </c>
       <c r="C23" t="s">
-        <v>98</v>
+        <v>57</v>
       </c>
       <c r="D23" t="s">
-        <v>99</v>
-[...5 lines deleted...]
-        <v>101</v>
+        <v>58</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>102</v>
+        <v>59</v>
       </c>
       <c r="B24">
-        <v>4326</v>
+        <v>9401</v>
       </c>
       <c r="C24" t="s">
-        <v>103</v>
+        <v>60</v>
       </c>
       <c r="D24" t="s">
-        <v>104</v>
-[...5 lines deleted...]
-        <v>106</v>
+        <v>61</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>107</v>
+        <v>62</v>
       </c>
       <c r="B25">
-        <v>4272</v>
+        <v>9276</v>
       </c>
       <c r="C25" t="s">
-        <v>108</v>
+        <v>63</v>
       </c>
       <c r="D25" t="s">
-        <v>109</v>
-[...5 lines deleted...]
-        <v>111</v>
+        <v>64</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>107</v>
+        <v>62</v>
       </c>
       <c r="B26">
-        <v>4270</v>
+        <v>9272</v>
       </c>
       <c r="C26" t="s">
-        <v>112</v>
+        <v>65</v>
       </c>
       <c r="D26" t="s">
-        <v>113</v>
-[...5 lines deleted...]
-        <v>115</v>
+        <v>66</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>107</v>
+        <v>62</v>
       </c>
       <c r="B27">
-        <v>4261</v>
+        <v>9266</v>
       </c>
       <c r="C27" t="s">
-        <v>116</v>
+        <v>67</v>
       </c>
       <c r="D27" t="s">
-        <v>117</v>
-[...5 lines deleted...]
-        <v>119</v>
+        <v>68</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>107</v>
+        <v>69</v>
       </c>
       <c r="B28">
-        <v>4254</v>
+        <v>9212</v>
       </c>
       <c r="C28" t="s">
-        <v>120</v>
+        <v>70</v>
       </c>
       <c r="D28" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-        <v>123</v>
+        <v>71</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>107</v>
+        <v>69</v>
       </c>
       <c r="B29">
-        <v>4253</v>
+        <v>9206</v>
       </c>
       <c r="C29" t="s">
-        <v>124</v>
+        <v>72</v>
       </c>
       <c r="D29" t="s">
-        <v>125</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>73</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>107</v>
+        <v>69</v>
       </c>
       <c r="B30">
-        <v>4252</v>
+        <v>9205</v>
       </c>
       <c r="C30" t="s">
-        <v>128</v>
+        <v>74</v>
       </c>
       <c r="D30" t="s">
-        <v>129</v>
-[...5 lines deleted...]
-        <v>131</v>
+        <v>75</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>107</v>
+        <v>69</v>
       </c>
       <c r="B31">
-        <v>4251</v>
+        <v>9204</v>
       </c>
       <c r="C31" t="s">
-        <v>132</v>
+        <v>76</v>
       </c>
       <c r="D31" t="s">
-        <v>133</v>
-[...5 lines deleted...]
-        <v>135</v>
+        <v>77</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>136</v>
+        <v>78</v>
       </c>
       <c r="B32">
-        <v>3839</v>
+        <v>8154</v>
       </c>
       <c r="C32" t="s">
-        <v>137</v>
+        <v>79</v>
       </c>
       <c r="D32" t="s">
-        <v>138</v>
-[...5 lines deleted...]
-        <v>140</v>
+        <v>80</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>141</v>
+        <v>81</v>
       </c>
       <c r="B33">
-        <v>3702</v>
+        <v>7699</v>
       </c>
       <c r="C33" t="s">
-        <v>142</v>
+        <v>82</v>
       </c>
       <c r="D33" t="s">
-        <v>143</v>
-[...5 lines deleted...]
-        <v>145</v>
+        <v>83</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>146</v>
+        <v>81</v>
       </c>
       <c r="B34">
-        <v>3561</v>
+        <v>7697</v>
       </c>
       <c r="C34" t="s">
-        <v>147</v>
+        <v>39</v>
       </c>
       <c r="D34" t="s">
-        <v>148</v>
+        <v>84</v>
       </c>
       <c r="E34" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>39</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>151</v>
+        <v>81</v>
       </c>
       <c r="B35">
-        <v>3528</v>
+        <v>7696</v>
       </c>
       <c r="C35" t="s">
-        <v>152</v>
+        <v>39</v>
       </c>
       <c r="D35" t="s">
-        <v>153</v>
+        <v>85</v>
       </c>
       <c r="E35" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>39</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>151</v>
+        <v>86</v>
       </c>
       <c r="B36">
-        <v>3527</v>
+        <v>7448</v>
       </c>
       <c r="C36" t="s">
-        <v>156</v>
+        <v>87</v>
       </c>
       <c r="D36" t="s">
-        <v>157</v>
-[...5 lines deleted...]
-        <v>159</v>
+        <v>88</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>151</v>
+        <v>89</v>
       </c>
       <c r="B37">
-        <v>3525</v>
+        <v>7085</v>
       </c>
       <c r="C37" t="s">
-        <v>160</v>
+        <v>90</v>
       </c>
       <c r="D37" t="s">
-        <v>161</v>
-[...5 lines deleted...]
-        <v>163</v>
+        <v>91</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>164</v>
+        <v>92</v>
       </c>
       <c r="B38">
-        <v>3502</v>
+        <v>7014</v>
       </c>
       <c r="C38" t="s">
-        <v>165</v>
+        <v>93</v>
       </c>
       <c r="D38" t="s">
-        <v>166</v>
-[...5 lines deleted...]
-        <v>168</v>
+        <v>94</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>169</v>
+        <v>92</v>
       </c>
       <c r="B39">
-        <v>3360</v>
+        <v>7012</v>
       </c>
       <c r="C39" t="s">
-        <v>170</v>
+        <v>95</v>
       </c>
       <c r="D39" t="s">
-        <v>171</v>
-[...5 lines deleted...]
-        <v>173</v>
+        <v>96</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>169</v>
+        <v>97</v>
       </c>
       <c r="B40">
-        <v>3343</v>
+        <v>6729</v>
       </c>
       <c r="C40" t="s">
-        <v>11</v>
+        <v>98</v>
       </c>
       <c r="D40" t="s">
-        <v>174</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>99</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>169</v>
+        <v>97</v>
       </c>
       <c r="B41">
-        <v>3327</v>
+        <v>6728</v>
       </c>
       <c r="C41" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="D41" t="s">
-        <v>175</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>101</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>176</v>
+        <v>102</v>
       </c>
       <c r="B42">
-        <v>3221</v>
+        <v>6549</v>
       </c>
       <c r="C42" t="s">
-        <v>11</v>
+        <v>103</v>
       </c>
       <c r="D42" t="s">
-        <v>177</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>104</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>178</v>
+        <v>102</v>
       </c>
       <c r="B43">
-        <v>2512</v>
+        <v>6540</v>
       </c>
       <c r="C43" t="s">
-        <v>179</v>
+        <v>105</v>
       </c>
       <c r="D43" t="s">
-        <v>180</v>
-[...5 lines deleted...]
-        <v>182</v>
+        <v>106</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>178</v>
+        <v>102</v>
       </c>
       <c r="B44">
-        <v>2510</v>
+        <v>6535</v>
       </c>
       <c r="C44" t="s">
-        <v>183</v>
+        <v>107</v>
       </c>
       <c r="D44" t="s">
-        <v>184</v>
-[...5 lines deleted...]
-        <v>186</v>
+        <v>108</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>187</v>
+        <v>109</v>
       </c>
       <c r="B45">
-        <v>2207</v>
+        <v>6236</v>
       </c>
       <c r="C45" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
       <c r="D45" t="s">
-        <v>188</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>111</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>189</v>
+        <v>112</v>
       </c>
       <c r="B46">
-        <v>2024</v>
+        <v>6178</v>
       </c>
       <c r="C46" t="s">
-        <v>190</v>
+        <v>113</v>
       </c>
       <c r="D46" t="s">
-        <v>191</v>
-[...5 lines deleted...]
-        <v>193</v>
+        <v>114</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>189</v>
+        <v>115</v>
       </c>
       <c r="B47">
-        <v>2023</v>
+        <v>5781</v>
       </c>
       <c r="C47" t="s">
-        <v>11</v>
+        <v>116</v>
       </c>
       <c r="D47" t="s">
-        <v>194</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>117</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>195</v>
+        <v>115</v>
       </c>
       <c r="B48">
-        <v>1894</v>
+        <v>5757</v>
       </c>
       <c r="C48" t="s">
-        <v>11</v>
+        <v>118</v>
       </c>
       <c r="D48" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>119</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>195</v>
+        <v>120</v>
       </c>
       <c r="B49">
-        <v>1892</v>
+        <v>5674</v>
       </c>
       <c r="C49" t="s">
-        <v>11</v>
+        <v>121</v>
       </c>
       <c r="D49" t="s">
-        <v>197</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>122</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>195</v>
+        <v>120</v>
       </c>
       <c r="B50">
-        <v>1891</v>
+        <v>5668</v>
       </c>
       <c r="C50" t="s">
-        <v>11</v>
+        <v>123</v>
       </c>
       <c r="D50" t="s">
-        <v>198</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>124</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>195</v>
+        <v>125</v>
       </c>
       <c r="B51">
-        <v>1890</v>
+        <v>5366</v>
       </c>
       <c r="C51" t="s">
-        <v>11</v>
+        <v>126</v>
       </c>
       <c r="D51" t="s">
-        <v>199</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>127</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>195</v>
+        <v>125</v>
       </c>
       <c r="B52">
-        <v>1889</v>
+        <v>5365</v>
       </c>
       <c r="C52" t="s">
-        <v>11</v>
+        <v>128</v>
       </c>
       <c r="D52" t="s">
-        <v>200</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>129</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>201</v>
+        <v>130</v>
       </c>
       <c r="B53">
-        <v>1865</v>
+        <v>4548</v>
       </c>
       <c r="C53" t="s">
-        <v>11</v>
+        <v>131</v>
       </c>
       <c r="D53" t="s">
-        <v>202</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>132</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>203</v>
+        <v>130</v>
       </c>
       <c r="B54">
-        <v>1313</v>
+        <v>4542</v>
       </c>
       <c r="C54" t="s">
-        <v>11</v>
+        <v>133</v>
       </c>
       <c r="D54" t="s">
-        <v>204</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>134</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>203</v>
+        <v>135</v>
       </c>
       <c r="B55">
-        <v>1312</v>
+        <v>4326</v>
       </c>
       <c r="C55" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
       <c r="D55" t="s">
-        <v>205</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>137</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>203</v>
+        <v>138</v>
       </c>
       <c r="B56">
-        <v>1311</v>
+        <v>4272</v>
       </c>
       <c r="C56" t="s">
-        <v>11</v>
+        <v>139</v>
       </c>
       <c r="D56" t="s">
-        <v>206</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>140</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>203</v>
+        <v>138</v>
       </c>
       <c r="B57">
-        <v>1310</v>
+        <v>4270</v>
       </c>
       <c r="C57" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="D57" t="s">
-        <v>207</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>142</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>203</v>
+        <v>138</v>
       </c>
       <c r="B58">
-        <v>1308</v>
+        <v>4261</v>
       </c>
       <c r="C58" t="s">
-        <v>11</v>
+        <v>143</v>
       </c>
       <c r="D58" t="s">
-        <v>208</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>144</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>203</v>
+        <v>138</v>
       </c>
       <c r="B59">
-        <v>1303</v>
+        <v>4254</v>
       </c>
       <c r="C59" t="s">
-        <v>11</v>
+        <v>145</v>
       </c>
       <c r="D59" t="s">
-        <v>209</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>146</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>203</v>
+        <v>138</v>
       </c>
       <c r="B60">
-        <v>1302</v>
+        <v>4253</v>
       </c>
       <c r="C60" t="s">
-        <v>11</v>
+        <v>147</v>
       </c>
       <c r="D60" t="s">
-        <v>210</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>148</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>203</v>
+        <v>138</v>
       </c>
       <c r="B61">
-        <v>1301</v>
+        <v>4252</v>
       </c>
       <c r="C61" t="s">
-        <v>11</v>
+        <v>149</v>
       </c>
       <c r="D61" t="s">
-        <v>211</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>150</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>203</v>
+        <v>138</v>
       </c>
       <c r="B62">
-        <v>1300</v>
+        <v>4251</v>
       </c>
       <c r="C62" t="s">
-        <v>11</v>
+        <v>151</v>
       </c>
       <c r="D62" t="s">
-        <v>212</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>152</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>213</v>
+        <v>153</v>
       </c>
       <c r="B63">
-        <v>1253</v>
+        <v>3839</v>
       </c>
       <c r="C63" t="s">
-        <v>11</v>
+        <v>154</v>
       </c>
       <c r="D63" t="s">
-        <v>214</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>155</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>213</v>
+        <v>156</v>
       </c>
       <c r="B64">
-        <v>1245</v>
+        <v>3702</v>
       </c>
       <c r="C64" t="s">
-        <v>11</v>
+        <v>157</v>
       </c>
       <c r="D64" t="s">
-        <v>215</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>158</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>216</v>
+        <v>159</v>
       </c>
       <c r="B65">
-        <v>1216</v>
+        <v>3561</v>
       </c>
       <c r="C65" t="s">
-        <v>11</v>
+        <v>160</v>
       </c>
       <c r="D65" t="s">
-        <v>217</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>161</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>216</v>
+        <v>162</v>
       </c>
       <c r="B66">
-        <v>1215</v>
+        <v>3528</v>
       </c>
       <c r="C66" t="s">
-        <v>11</v>
+        <v>163</v>
       </c>
       <c r="D66" t="s">
-        <v>218</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>164</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>216</v>
+        <v>162</v>
       </c>
       <c r="B67">
-        <v>1214</v>
+        <v>3527</v>
       </c>
       <c r="C67" t="s">
-        <v>11</v>
+        <v>165</v>
       </c>
       <c r="D67" t="s">
-        <v>219</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>166</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>216</v>
+        <v>162</v>
       </c>
       <c r="B68">
-        <v>1213</v>
+        <v>3525</v>
       </c>
       <c r="C68" t="s">
-        <v>11</v>
+        <v>167</v>
       </c>
       <c r="D68" t="s">
-        <v>220</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>168</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>216</v>
+        <v>169</v>
       </c>
       <c r="B69">
-        <v>1212</v>
+        <v>3502</v>
       </c>
       <c r="C69" t="s">
-        <v>11</v>
+        <v>170</v>
       </c>
       <c r="D69" t="s">
-        <v>221</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>171</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>216</v>
+        <v>172</v>
       </c>
       <c r="B70">
-        <v>1211</v>
+        <v>3360</v>
       </c>
       <c r="C70" t="s">
-        <v>11</v>
+        <v>173</v>
       </c>
       <c r="D70" t="s">
-        <v>222</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>174</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>223</v>
+        <v>172</v>
       </c>
       <c r="B71">
-        <v>586</v>
+        <v>3343</v>
       </c>
       <c r="C71" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="D71" t="s">
-        <v>224</v>
+        <v>175</v>
       </c>
       <c r="E71" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>39</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>223</v>
+        <v>172</v>
       </c>
       <c r="B72">
-        <v>584</v>
+        <v>3327</v>
       </c>
       <c r="C72" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="D72" t="s">
-        <v>225</v>
+        <v>176</v>
       </c>
       <c r="E72" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>39</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>223</v>
+        <v>177</v>
       </c>
       <c r="B73">
-        <v>583</v>
+        <v>3221</v>
       </c>
       <c r="C73" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="D73" t="s">
-        <v>226</v>
+        <v>178</v>
       </c>
       <c r="E73" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>39</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>223</v>
+        <v>179</v>
       </c>
       <c r="B74">
-        <v>582</v>
+        <v>2512</v>
       </c>
       <c r="C74" t="s">
-        <v>11</v>
+        <v>180</v>
       </c>
       <c r="D74" t="s">
-        <v>227</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>181</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>228</v>
+        <v>179</v>
       </c>
       <c r="B75">
+        <v>2510</v>
+      </c>
+      <c r="C75" t="s">
+        <v>182</v>
+      </c>
+      <c r="D75" t="s">
+        <v>183</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>184</v>
+      </c>
+      <c r="B76">
+        <v>2207</v>
+      </c>
+      <c r="C76" t="s">
+        <v>39</v>
+      </c>
+      <c r="D76" t="s">
+        <v>185</v>
+      </c>
+      <c r="E76" t="s">
+        <v>39</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>186</v>
+      </c>
+      <c r="B77">
+        <v>2024</v>
+      </c>
+      <c r="C77" t="s">
+        <v>187</v>
+      </c>
+      <c r="D77" t="s">
+        <v>188</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>186</v>
+      </c>
+      <c r="B78">
+        <v>2023</v>
+      </c>
+      <c r="C78" t="s">
+        <v>39</v>
+      </c>
+      <c r="D78" t="s">
+        <v>189</v>
+      </c>
+      <c r="E78" t="s">
+        <v>39</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>190</v>
+      </c>
+      <c r="B79">
+        <v>1894</v>
+      </c>
+      <c r="C79" t="s">
+        <v>39</v>
+      </c>
+      <c r="D79" t="s">
+        <v>191</v>
+      </c>
+      <c r="E79" t="s">
+        <v>39</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>190</v>
+      </c>
+      <c r="B80">
+        <v>1892</v>
+      </c>
+      <c r="C80" t="s">
+        <v>39</v>
+      </c>
+      <c r="D80" t="s">
+        <v>192</v>
+      </c>
+      <c r="E80" t="s">
+        <v>39</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>190</v>
+      </c>
+      <c r="B81">
+        <v>1891</v>
+      </c>
+      <c r="C81" t="s">
+        <v>39</v>
+      </c>
+      <c r="D81" t="s">
+        <v>193</v>
+      </c>
+      <c r="E81" t="s">
+        <v>39</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>190</v>
+      </c>
+      <c r="B82">
+        <v>1890</v>
+      </c>
+      <c r="C82" t="s">
+        <v>39</v>
+      </c>
+      <c r="D82" t="s">
+        <v>194</v>
+      </c>
+      <c r="E82" t="s">
+        <v>39</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>190</v>
+      </c>
+      <c r="B83">
+        <v>1889</v>
+      </c>
+      <c r="C83" t="s">
+        <v>39</v>
+      </c>
+      <c r="D83" t="s">
+        <v>195</v>
+      </c>
+      <c r="E83" t="s">
+        <v>39</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>196</v>
+      </c>
+      <c r="B84">
+        <v>1865</v>
+      </c>
+      <c r="C84" t="s">
+        <v>39</v>
+      </c>
+      <c r="D84" t="s">
+        <v>197</v>
+      </c>
+      <c r="E84" t="s">
+        <v>39</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>198</v>
+      </c>
+      <c r="B85">
+        <v>1313</v>
+      </c>
+      <c r="C85" t="s">
+        <v>39</v>
+      </c>
+      <c r="D85" t="s">
+        <v>199</v>
+      </c>
+      <c r="E85" t="s">
+        <v>39</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>198</v>
+      </c>
+      <c r="B86">
+        <v>1312</v>
+      </c>
+      <c r="C86" t="s">
+        <v>39</v>
+      </c>
+      <c r="D86" t="s">
+        <v>200</v>
+      </c>
+      <c r="E86" t="s">
+        <v>39</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>198</v>
+      </c>
+      <c r="B87">
+        <v>1311</v>
+      </c>
+      <c r="C87" t="s">
+        <v>39</v>
+      </c>
+      <c r="D87" t="s">
+        <v>201</v>
+      </c>
+      <c r="E87" t="s">
+        <v>39</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>198</v>
+      </c>
+      <c r="B88">
+        <v>1310</v>
+      </c>
+      <c r="C88" t="s">
+        <v>39</v>
+      </c>
+      <c r="D88" t="s">
+        <v>202</v>
+      </c>
+      <c r="E88" t="s">
+        <v>39</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>198</v>
+      </c>
+      <c r="B89">
+        <v>1308</v>
+      </c>
+      <c r="C89" t="s">
+        <v>39</v>
+      </c>
+      <c r="D89" t="s">
+        <v>203</v>
+      </c>
+      <c r="E89" t="s">
+        <v>39</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>198</v>
+      </c>
+      <c r="B90">
+        <v>1303</v>
+      </c>
+      <c r="C90" t="s">
+        <v>39</v>
+      </c>
+      <c r="D90" t="s">
+        <v>204</v>
+      </c>
+      <c r="E90" t="s">
+        <v>39</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>198</v>
+      </c>
+      <c r="B91">
+        <v>1302</v>
+      </c>
+      <c r="C91" t="s">
+        <v>39</v>
+      </c>
+      <c r="D91" t="s">
+        <v>205</v>
+      </c>
+      <c r="E91" t="s">
+        <v>39</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>198</v>
+      </c>
+      <c r="B92">
+        <v>1301</v>
+      </c>
+      <c r="C92" t="s">
+        <v>39</v>
+      </c>
+      <c r="D92" t="s">
+        <v>206</v>
+      </c>
+      <c r="E92" t="s">
+        <v>39</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>198</v>
+      </c>
+      <c r="B93">
+        <v>1300</v>
+      </c>
+      <c r="C93" t="s">
+        <v>39</v>
+      </c>
+      <c r="D93" t="s">
+        <v>207</v>
+      </c>
+      <c r="E93" t="s">
+        <v>39</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>208</v>
+      </c>
+      <c r="B94">
+        <v>1253</v>
+      </c>
+      <c r="C94" t="s">
+        <v>39</v>
+      </c>
+      <c r="D94" t="s">
+        <v>209</v>
+      </c>
+      <c r="E94" t="s">
+        <v>39</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>208</v>
+      </c>
+      <c r="B95">
+        <v>1245</v>
+      </c>
+      <c r="C95" t="s">
+        <v>39</v>
+      </c>
+      <c r="D95" t="s">
+        <v>210</v>
+      </c>
+      <c r="E95" t="s">
+        <v>39</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>211</v>
+      </c>
+      <c r="B96">
+        <v>1216</v>
+      </c>
+      <c r="C96" t="s">
+        <v>39</v>
+      </c>
+      <c r="D96" t="s">
+        <v>212</v>
+      </c>
+      <c r="E96" t="s">
+        <v>39</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>211</v>
+      </c>
+      <c r="B97">
+        <v>1215</v>
+      </c>
+      <c r="C97" t="s">
+        <v>39</v>
+      </c>
+      <c r="D97" t="s">
+        <v>213</v>
+      </c>
+      <c r="E97" t="s">
+        <v>39</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>211</v>
+      </c>
+      <c r="B98">
+        <v>1214</v>
+      </c>
+      <c r="C98" t="s">
+        <v>39</v>
+      </c>
+      <c r="D98" t="s">
+        <v>214</v>
+      </c>
+      <c r="E98" t="s">
+        <v>39</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>211</v>
+      </c>
+      <c r="B99">
+        <v>1213</v>
+      </c>
+      <c r="C99" t="s">
+        <v>39</v>
+      </c>
+      <c r="D99" t="s">
+        <v>215</v>
+      </c>
+      <c r="E99" t="s">
+        <v>39</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>211</v>
+      </c>
+      <c r="B100">
+        <v>1212</v>
+      </c>
+      <c r="C100" t="s">
+        <v>39</v>
+      </c>
+      <c r="D100" t="s">
+        <v>216</v>
+      </c>
+      <c r="E100" t="s">
+        <v>39</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>211</v>
+      </c>
+      <c r="B101">
+        <v>1211</v>
+      </c>
+      <c r="C101" t="s">
+        <v>39</v>
+      </c>
+      <c r="D101" t="s">
+        <v>217</v>
+      </c>
+      <c r="E101" t="s">
+        <v>39</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>218</v>
+      </c>
+      <c r="B102">
+        <v>586</v>
+      </c>
+      <c r="C102" t="s">
+        <v>39</v>
+      </c>
+      <c r="D102" t="s">
+        <v>219</v>
+      </c>
+      <c r="E102" t="s">
+        <v>39</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
+        <v>218</v>
+      </c>
+      <c r="B103">
+        <v>584</v>
+      </c>
+      <c r="C103" t="s">
+        <v>39</v>
+      </c>
+      <c r="D103" t="s">
+        <v>220</v>
+      </c>
+      <c r="E103" t="s">
+        <v>39</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
+        <v>218</v>
+      </c>
+      <c r="B104">
+        <v>583</v>
+      </c>
+      <c r="C104" t="s">
+        <v>39</v>
+      </c>
+      <c r="D104" t="s">
+        <v>221</v>
+      </c>
+      <c r="E104" t="s">
+        <v>39</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>218</v>
+      </c>
+      <c r="B105">
+        <v>582</v>
+      </c>
+      <c r="C105" t="s">
+        <v>39</v>
+      </c>
+      <c r="D105" t="s">
+        <v>222</v>
+      </c>
+      <c r="E105" t="s">
+        <v>39</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
+        <v>223</v>
+      </c>
+      <c r="B106">
         <v>146</v>
       </c>
-      <c r="C75" t="s">
-[...9 lines deleted...]
-        <v>232</v>
+      <c r="C106" t="s">
+        <v>224</v>
+      </c>
+      <c r="D106" t="s">
+        <v>225</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
+    <hyperlink ref="F16" r:id="rId29"/>
+    <hyperlink ref="E17" r:id="rId30"/>
+    <hyperlink ref="F17" r:id="rId31"/>
+    <hyperlink ref="E18" r:id="rId32"/>
+    <hyperlink ref="F18" r:id="rId33"/>
+    <hyperlink ref="E19" r:id="rId34"/>
+    <hyperlink ref="F19" r:id="rId35"/>
+    <hyperlink ref="E20" r:id="rId36"/>
+    <hyperlink ref="F20" r:id="rId37"/>
+    <hyperlink ref="E21" r:id="rId38"/>
+    <hyperlink ref="F21" r:id="rId39"/>
+    <hyperlink ref="E22" r:id="rId40"/>
+    <hyperlink ref="F22" r:id="rId41"/>
+    <hyperlink ref="E23" r:id="rId42"/>
+    <hyperlink ref="F23" r:id="rId43"/>
+    <hyperlink ref="E24" r:id="rId44"/>
+    <hyperlink ref="F24" r:id="rId45"/>
+    <hyperlink ref="E25" r:id="rId46"/>
+    <hyperlink ref="F25" r:id="rId47"/>
+    <hyperlink ref="E26" r:id="rId48"/>
+    <hyperlink ref="F26" r:id="rId49"/>
+    <hyperlink ref="E27" r:id="rId50"/>
+    <hyperlink ref="F27" r:id="rId51"/>
+    <hyperlink ref="E28" r:id="rId52"/>
+    <hyperlink ref="F28" r:id="rId53"/>
+    <hyperlink ref="E29" r:id="rId54"/>
+    <hyperlink ref="F29" r:id="rId55"/>
+    <hyperlink ref="E30" r:id="rId56"/>
+    <hyperlink ref="F30" r:id="rId57"/>
+    <hyperlink ref="E31" r:id="rId58"/>
+    <hyperlink ref="F31" r:id="rId59"/>
+    <hyperlink ref="E32" r:id="rId60"/>
+    <hyperlink ref="F32" r:id="rId61"/>
+    <hyperlink ref="E33" r:id="rId62"/>
+    <hyperlink ref="F33" r:id="rId63"/>
+    <hyperlink ref="F34" r:id="rId64"/>
+    <hyperlink ref="F35" r:id="rId65"/>
+    <hyperlink ref="E36" r:id="rId66"/>
+    <hyperlink ref="F36" r:id="rId67"/>
+    <hyperlink ref="E37" r:id="rId68"/>
+    <hyperlink ref="F37" r:id="rId69"/>
+    <hyperlink ref="E38" r:id="rId70"/>
+    <hyperlink ref="F38" r:id="rId71"/>
+    <hyperlink ref="E39" r:id="rId72"/>
+    <hyperlink ref="F39" r:id="rId73"/>
+    <hyperlink ref="E40" r:id="rId74"/>
+    <hyperlink ref="F40" r:id="rId75"/>
+    <hyperlink ref="E41" r:id="rId76"/>
+    <hyperlink ref="F41" r:id="rId77"/>
+    <hyperlink ref="E42" r:id="rId78"/>
+    <hyperlink ref="F42" r:id="rId79"/>
+    <hyperlink ref="E43" r:id="rId80"/>
+    <hyperlink ref="F43" r:id="rId81"/>
+    <hyperlink ref="E44" r:id="rId82"/>
+    <hyperlink ref="F44" r:id="rId83"/>
+    <hyperlink ref="E45" r:id="rId84"/>
+    <hyperlink ref="F45" r:id="rId85"/>
+    <hyperlink ref="E46" r:id="rId86"/>
+    <hyperlink ref="F46" r:id="rId87"/>
+    <hyperlink ref="E47" r:id="rId88"/>
+    <hyperlink ref="F47" r:id="rId89"/>
+    <hyperlink ref="E48" r:id="rId90"/>
+    <hyperlink ref="F48" r:id="rId91"/>
+    <hyperlink ref="E49" r:id="rId92"/>
+    <hyperlink ref="F49" r:id="rId93"/>
+    <hyperlink ref="E50" r:id="rId94"/>
+    <hyperlink ref="F50" r:id="rId95"/>
+    <hyperlink ref="E51" r:id="rId96"/>
+    <hyperlink ref="F51" r:id="rId97"/>
+    <hyperlink ref="E52" r:id="rId98"/>
+    <hyperlink ref="F52" r:id="rId99"/>
+    <hyperlink ref="E53" r:id="rId100"/>
+    <hyperlink ref="F53" r:id="rId101"/>
+    <hyperlink ref="E54" r:id="rId102"/>
+    <hyperlink ref="F54" r:id="rId103"/>
+    <hyperlink ref="E55" r:id="rId104"/>
+    <hyperlink ref="F55" r:id="rId105"/>
+    <hyperlink ref="E56" r:id="rId106"/>
+    <hyperlink ref="F56" r:id="rId107"/>
+    <hyperlink ref="E57" r:id="rId108"/>
+    <hyperlink ref="F57" r:id="rId109"/>
+    <hyperlink ref="E58" r:id="rId110"/>
+    <hyperlink ref="F58" r:id="rId111"/>
+    <hyperlink ref="E59" r:id="rId112"/>
+    <hyperlink ref="F59" r:id="rId113"/>
+    <hyperlink ref="E60" r:id="rId114"/>
+    <hyperlink ref="F60" r:id="rId115"/>
+    <hyperlink ref="E61" r:id="rId116"/>
+    <hyperlink ref="F61" r:id="rId117"/>
+    <hyperlink ref="E62" r:id="rId118"/>
+    <hyperlink ref="F62" r:id="rId119"/>
+    <hyperlink ref="E63" r:id="rId120"/>
+    <hyperlink ref="F63" r:id="rId121"/>
+    <hyperlink ref="E64" r:id="rId122"/>
+    <hyperlink ref="F64" r:id="rId123"/>
+    <hyperlink ref="E65" r:id="rId124"/>
+    <hyperlink ref="F65" r:id="rId125"/>
+    <hyperlink ref="E66" r:id="rId126"/>
+    <hyperlink ref="F66" r:id="rId127"/>
+    <hyperlink ref="E67" r:id="rId128"/>
+    <hyperlink ref="F67" r:id="rId129"/>
+    <hyperlink ref="E68" r:id="rId130"/>
+    <hyperlink ref="F68" r:id="rId131"/>
+    <hyperlink ref="E69" r:id="rId132"/>
+    <hyperlink ref="F69" r:id="rId133"/>
+    <hyperlink ref="E70" r:id="rId134"/>
+    <hyperlink ref="F70" r:id="rId135"/>
+    <hyperlink ref="F71" r:id="rId136"/>
+    <hyperlink ref="F72" r:id="rId137"/>
+    <hyperlink ref="F73" r:id="rId138"/>
+    <hyperlink ref="E74" r:id="rId139"/>
+    <hyperlink ref="F74" r:id="rId140"/>
+    <hyperlink ref="E75" r:id="rId141"/>
+    <hyperlink ref="F75" r:id="rId142"/>
+    <hyperlink ref="F76" r:id="rId143"/>
+    <hyperlink ref="E77" r:id="rId144"/>
+    <hyperlink ref="F77" r:id="rId145"/>
+    <hyperlink ref="F78" r:id="rId146"/>
+    <hyperlink ref="F79" r:id="rId147"/>
+    <hyperlink ref="F80" r:id="rId148"/>
+    <hyperlink ref="F81" r:id="rId149"/>
+    <hyperlink ref="F82" r:id="rId150"/>
+    <hyperlink ref="F83" r:id="rId151"/>
+    <hyperlink ref="F84" r:id="rId152"/>
+    <hyperlink ref="F85" r:id="rId153"/>
+    <hyperlink ref="F86" r:id="rId154"/>
+    <hyperlink ref="F87" r:id="rId155"/>
+    <hyperlink ref="F88" r:id="rId156"/>
+    <hyperlink ref="F89" r:id="rId157"/>
+    <hyperlink ref="F90" r:id="rId158"/>
+    <hyperlink ref="F91" r:id="rId159"/>
+    <hyperlink ref="F92" r:id="rId160"/>
+    <hyperlink ref="F93" r:id="rId161"/>
+    <hyperlink ref="F94" r:id="rId162"/>
+    <hyperlink ref="F95" r:id="rId163"/>
+    <hyperlink ref="F96" r:id="rId164"/>
+    <hyperlink ref="F97" r:id="rId165"/>
+    <hyperlink ref="F98" r:id="rId166"/>
+    <hyperlink ref="F99" r:id="rId167"/>
+    <hyperlink ref="F100" r:id="rId168"/>
+    <hyperlink ref="F101" r:id="rId169"/>
+    <hyperlink ref="F102" r:id="rId170"/>
+    <hyperlink ref="F103" r:id="rId171"/>
+    <hyperlink ref="F104" r:id="rId172"/>
+    <hyperlink ref="F105" r:id="rId173"/>
+    <hyperlink ref="E106" r:id="rId174"/>
+    <hyperlink ref="F106" r:id="rId175"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>