--- v0 (2026-08-19)
+++ v1 (2026-10-27)
@@ -8,88 +8,130 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="127" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="83">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>ORIENTAMENTO NELLE SCUOLE SECONDARIE DI PRIMO GRADO</t>
+  </si>
+  <si>
+    <t>E14D25002080007</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>21/10/2026</t>
+  </si>
+  <si>
+    <t>Link ai contenuti</t>
+  </si>
+  <si>
+    <t>PERCORSI EDUCATIVI E FORMATIVI PER IL POTENZIAMENTO DELLE COMPETENZE, L’INCLUSIONE E LA SOCIALITÀ NEL PERIODO DI SOSPENSIONE ESTIVA DELLE LEZIONI” (C.D. PIANO ESTATE)</t>
+  </si>
+  <si>
+    <t>E14D25002680007</t>
+  </si>
+  <si>
+    <t>AGENDA SUD”. -UNA SKUOLACREATIVA PER CRESCERE</t>
+  </si>
+  <si>
+    <t>E54D25000400007</t>
+  </si>
+  <si>
+    <t>INSTALLAZIONE E LA MESSA IN FUNZIONE DI APPARECCHI E DISPOSITIVI PER IL RAFFRESCAMENTO E IL COMFORT MICROCLIMATICO DEGLI AMBIENTI E DELLE AULE DIDATTICHE – DECRETO DEL MINISTRO DELL’ISTRUZIONE E DEL MERITO 2 SETTEMBRE 2026, N. 179 – DECRETO DIRETTORIALE 1</t>
+  </si>
+  <si>
+    <t>E59I26001240001</t>
+  </si>
+  <si>
+    <t>€ 3.153,57</t>
+  </si>
+  <si>
+    <t>Ministero della Pubblica Istruzione</t>
+  </si>
+  <si>
+    <t>19/10/2026</t>
+  </si>
+  <si>
     <t>DISPOSITIVI DIGITALI</t>
   </si>
   <si>
     <t>E54D26002520007</t>
   </si>
   <si>
     <t>€ 18.084,00</t>
   </si>
   <si>
     <t>PON POC 2014/2020</t>
   </si>
   <si>
     <t>15/07/2026</t>
   </si>
   <si>
-    <t>Link ai contenuti</t>
-[...1 lines deleted...]
-  <si>
     <t>ESTATE IN GIOCO</t>
   </si>
   <si>
     <t>E54D26003590007</t>
   </si>
   <si>
     <t>€ 51.939,00</t>
   </si>
   <si>
     <t xml:space="preserve">Finanziamento a valere sul PN 2127 – Fondo Sociale Europeo plus (FSE+) </t>
   </si>
   <si>
     <t>29/06/2026</t>
   </si>
   <si>
     <t>LA SCUOLA CHE EMOZIONA</t>
   </si>
   <si>
     <t>E54D25008570007</t>
   </si>
   <si>
     <t>€ 121.938,00</t>
   </si>
   <si>
     <t>Missione 4 – Componente 1 – del Piano nazionale di ripresa e resilienza, finanziato dall’Unione europea – Next Generation EU e del Programma Nazionale “PN Scuola e competenze 2021-2027”</t>
@@ -215,74 +257,50 @@
     <t>G59I23001010002</t>
   </si>
   <si>
     <t>€ 12.000,00</t>
   </si>
   <si>
     <t>REGIONE SICILIANA</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
     <t>SCUOLA”VICINA” PNRR 1.4 D.M. 170</t>
   </si>
   <si>
     <t>E54D22003340006</t>
   </si>
   <si>
     <t>€ 102.582,21</t>
   </si>
   <si>
     <t xml:space="preserve">PNRR </t>
   </si>
   <si>
     <t>27/03/2023</t>
-  </si>
-[...22 lines deleted...]
-    <t>E54D25000400007</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <u/>
       <color rgb="0563C1"/>
     </font>
@@ -636,556 +654,613 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/progetto/a096cdc3-4a55-4f17-aafd-3e06f9b761fe" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/progetto/2914ba8a-e432-4768-b672-68779555dbf4" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/progetto/5858300b-1840-4de5-8163-c615284a9d37" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/progetto/62705a7c-0a0f-465f-92b9-55496ad8625b" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/progetto/f3b474a6-8c6d-4471-bbb5-d1f12741bc33" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/progetto/1d1c5847-fc52-4ca7-890e-e571a01f6822" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/progetto/89db6f1d-c03e-40c2-8e20-2fc4a0146fb7" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/progetto/bc2824c0-fb01-44e1-8217-bf774e23a55d" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/progetto/a307c8f9-4cce-4d10-90f5-0463a3712212" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/progetto/12db0930-cfaf-4bc5-937e-5732ea49ad1c" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/progetto/4e8b21de-b660-4555-920c-062857f43c21" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/progetto/9ac88a24-5b76-4850-94da-259472f8c00a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/progetto/11750ddd-1f6d-450a-afd4-820785a462c7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/progetto/097f39d0-3584-4da4-9fc0-a50ed3b90288" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/progetto/6298121e-432d-42dd-83ee-ed8f45fcf253" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/progetto/a7c296bc-56bb-4f0e-b9d1-9d85c3705feb" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/progetto/097f39d0-3584-4da4-9fc0-a50ed3b90288" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/progetto/6298121e-432d-42dd-83ee-ed8f45fcf253" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/progetto/a7c296bc-56bb-4f0e-b9d1-9d85c3705feb" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/progetto/09ccca38-7e11-4893-b5f7-b4ad8e681acb" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/progetto/a096cdc3-4a55-4f17-aafd-3e06f9b761fe" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/progetto/2914ba8a-e432-4768-b672-68779555dbf4" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/progetto/5858300b-1840-4de5-8163-c615284a9d37" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/progetto/62705a7c-0a0f-465f-92b9-55496ad8625b" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/progetto/f3b474a6-8c6d-4471-bbb5-d1f12741bc33" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/progetto/1d1c5847-fc52-4ca7-890e-e571a01f6822" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/progetto/89db6f1d-c03e-40c2-8e20-2fc4a0146fb7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/progetto/bc2824c0-fb01-44e1-8217-bf774e23a55d" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/progetto/a307c8f9-4cce-4d10-90f5-0463a3712212" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/progetto/12db0930-cfaf-4bc5-937e-5732ea49ad1c" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/progetto/4e8b21de-b660-4555-920c-062857f43c21" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/progetto/9ac88a24-5b76-4850-94da-259472f8c00a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/progetto/11750ddd-1f6d-450a-afd4-820785a462c7" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F30"/>
+  <dimension ref="A1:G28"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
-    <col min="1" max="6" width="25" customWidth="1"/>
+    <col min="1" max="7" width="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1">
         <v>2026</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
-    </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G1" s="1"/>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G2" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
-      <c r="F3" s="3" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F3" t="s">
+        <v>9</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F4" t="s">
+        <v>9</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
         <v>14</v>
       </c>
-      <c r="D4" t="s">
+      <c r="B5" t="s">
         <v>15</v>
       </c>
-      <c r="E4" t="s">
+      <c r="C5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" t="s">
+        <v>10</v>
+      </c>
+      <c r="F5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
         <v>16</v>
       </c>
-      <c r="F4" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A5" t="s">
+      <c r="B6" t="s">
         <v>17</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C6" t="s">
         <v>18</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D6" t="s">
         <v>19</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E6" t="s">
         <v>20</v>
       </c>
-      <c r="E5" t="s">
-[...7 lines deleted...]
-      <c r="A6" t="s">
+      <c r="F6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
         <v>21</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B7" t="s">
         <v>22</v>
       </c>
-      <c r="C6" t="s">
+      <c r="C7" t="s">
         <v>23</v>
       </c>
-      <c r="D6" t="s">
+      <c r="D7" t="s">
         <v>24</v>
       </c>
-      <c r="E6" t="s">
-[...7 lines deleted...]
-      <c r="A7" t="s">
+      <c r="E7" t="s">
         <v>25</v>
       </c>
-      <c r="B7" t="s">
+      <c r="F7" t="s">
+        <v>9</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
         <v>26</v>
       </c>
-      <c r="C7" t="s">
+      <c r="B8" t="s">
         <v>27</v>
       </c>
-      <c r="D7" t="s">
+      <c r="C8" t="s">
         <v>28</v>
       </c>
-      <c r="E7" t="s">
+      <c r="D8" t="s">
         <v>29</v>
       </c>
-      <c r="F7" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A9" s="1">
+      <c r="E8" t="s">
+        <v>30</v>
+      </c>
+      <c r="F8" t="s">
+        <v>9</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" t="s">
+        <v>32</v>
+      </c>
+      <c r="C9" t="s">
+        <v>33</v>
+      </c>
+      <c r="D9" t="s">
+        <v>34</v>
+      </c>
+      <c r="E9" t="s">
+        <v>30</v>
+      </c>
+      <c r="F9" t="s">
+        <v>9</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" t="s">
+        <v>36</v>
+      </c>
+      <c r="C10" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10" t="s">
+        <v>38</v>
+      </c>
+      <c r="E10" t="s">
+        <v>30</v>
+      </c>
+      <c r="F10" t="s">
+        <v>9</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" t="s">
+        <v>40</v>
+      </c>
+      <c r="C11" t="s">
+        <v>41</v>
+      </c>
+      <c r="D11" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" t="s">
+        <v>43</v>
+      </c>
+      <c r="F11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="1">
         <v>2025</v>
       </c>
-      <c r="B9" s="1"/>
-[...6 lines deleted...]
-      <c r="A10" s="2" t="s">
+      <c r="B13" s="1"/>
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1"/>
+      <c r="F13" s="1"/>
+      <c r="G13" s="1"/>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A14" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B10" s="2" t="s">
+      <c r="B14" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C10" s="2" t="s">
+      <c r="C14" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D10" s="2" t="s">
+      <c r="D14" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="E14" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F10" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-[...53 lines deleted...]
-      <c r="E13" t="s">
+      <c r="G14" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
         <v>44</v>
       </c>
-      <c r="F13" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A14" t="s">
+      <c r="B15" t="s">
         <v>45</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C15" t="s">
         <v>46</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D15" t="s">
         <v>47</v>
       </c>
-      <c r="D14" t="s">
+      <c r="E15" t="s">
         <v>48</v>
       </c>
-      <c r="E14" t="s">
+      <c r="F15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
         <v>49</v>
       </c>
-      <c r="F14" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A16" s="1">
+      <c r="B16" t="s">
+        <v>50</v>
+      </c>
+      <c r="C16" t="s">
+        <v>51</v>
+      </c>
+      <c r="D16" t="s">
+        <v>52</v>
+      </c>
+      <c r="E16" t="s">
+        <v>53</v>
+      </c>
+      <c r="F16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>54</v>
+      </c>
+      <c r="B17" t="s">
+        <v>55</v>
+      </c>
+      <c r="C17" t="s">
+        <v>56</v>
+      </c>
+      <c r="D17" t="s">
+        <v>57</v>
+      </c>
+      <c r="E17" t="s">
+        <v>58</v>
+      </c>
+      <c r="F17" t="s">
+        <v>9</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>59</v>
+      </c>
+      <c r="B18" t="s">
+        <v>60</v>
+      </c>
+      <c r="C18" t="s">
+        <v>61</v>
+      </c>
+      <c r="D18" t="s">
+        <v>62</v>
+      </c>
+      <c r="E18" t="s">
+        <v>63</v>
+      </c>
+      <c r="F18" t="s">
+        <v>9</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="1">
         <v>2024</v>
       </c>
-      <c r="B16" s="1"/>
-[...6 lines deleted...]
-      <c r="A17" s="2" t="s">
+      <c r="B20" s="1"/>
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1"/>
+      <c r="F20" s="1"/>
+      <c r="G20" s="1"/>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A21" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B17" s="2" t="s">
+      <c r="B21" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C17" s="2" t="s">
+      <c r="C21" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D17" s="2" t="s">
+      <c r="D21" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="E21" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F17" s="2" t="s">
+      <c r="F21" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-[...41 lines deleted...]
-      <c r="A21" s="1">
+      <c r="G21" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>64</v>
+      </c>
+      <c r="B22" t="s">
+        <v>65</v>
+      </c>
+      <c r="C22" t="s">
+        <v>28</v>
+      </c>
+      <c r="D22" t="s">
+        <v>66</v>
+      </c>
+      <c r="E22" t="s">
+        <v>67</v>
+      </c>
+      <c r="F22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>68</v>
+      </c>
+      <c r="B23" t="s">
+        <v>69</v>
+      </c>
+      <c r="C23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D23" t="s">
+        <v>71</v>
+      </c>
+      <c r="E23" t="s">
+        <v>72</v>
+      </c>
+      <c r="F23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="1">
         <v>2023</v>
       </c>
-      <c r="B21" s="1"/>
-[...6 lines deleted...]
-      <c r="A22" s="2" t="s">
+      <c r="B25" s="1"/>
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1"/>
+      <c r="F25" s="1"/>
+      <c r="G25" s="1"/>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A26" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B22" s="2" t="s">
+      <c r="B26" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C22" s="2" t="s">
+      <c r="C26" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D22" s="2" t="s">
+      <c r="D26" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E22" s="2" t="s">
+      <c r="E26" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F22" s="2" t="s">
+      <c r="F26" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-[...70 lines deleted...]
-    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G26" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>73</v>
+      </c>
+      <c r="B27" t="s">
+        <v>74</v>
+      </c>
+      <c r="C27" t="s">
+        <v>75</v>
+      </c>
+      <c r="D27" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" t="s">
+        <v>9</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="B28" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="C28" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="D28" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="E28" t="s">
-        <v>72</v>
-[...41 lines deleted...]
-      <c r="F30" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" t="s">
+        <v>9</v>
+      </c>
+      <c r="G28" s="3" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...4 lines deleted...]
-    <mergeCell ref="A26:F26"/>
+  <mergeCells count="4">
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A13:G13"/>
+    <mergeCell ref="A20:G20"/>
+    <mergeCell ref="A25:G25"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="F3" r:id="rId1"/>
-[...14 lines deleted...]
-    <hyperlink ref="F30" r:id="rId16"/>
+    <hyperlink ref="G3" r:id="rId1"/>
+    <hyperlink ref="G4" r:id="rId2"/>
+    <hyperlink ref="G5" r:id="rId3"/>
+    <hyperlink ref="G6" r:id="rId4"/>
+    <hyperlink ref="G7" r:id="rId5"/>
+    <hyperlink ref="G8" r:id="rId6"/>
+    <hyperlink ref="G9" r:id="rId7"/>
+    <hyperlink ref="G10" r:id="rId8"/>
+    <hyperlink ref="G11" r:id="rId9"/>
+    <hyperlink ref="G15" r:id="rId10"/>
+    <hyperlink ref="G16" r:id="rId11"/>
+    <hyperlink ref="G17" r:id="rId12"/>
+    <hyperlink ref="G18" r:id="rId13"/>
+    <hyperlink ref="G22" r:id="rId14"/>
+    <hyperlink ref="G23" r:id="rId15"/>
+    <hyperlink ref="G27" r:id="rId16"/>
+    <hyperlink ref="G28" r:id="rId17"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>