--- v0 (2026-08-19)
+++ v1 (2026-10-27)
@@ -8,89 +8,206 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="871" uniqueCount="421">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="986" uniqueCount="459">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
+  </si>
+  <si>
+    <t>21/10/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NOMINA RESPONSABILE TECNICO D’AULA PER L’ESPLETAMENTO DELLE PROCEDURE
+CONCORSUALI</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>19/10/2026</t>
+  </si>
+  <si>
+    <t>BD6A72A43E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - CIG: BD6A72A43E Acquisto materiale di cancelleria Uff. segretria</t>
+  </si>
+  <si>
+    <t>15/10/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto incarico personale Ata progetto Menti Connesse: viaggio nell'innovazione </t>
+  </si>
+  <si>
+    <t>BD5FD48329</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - BD5FD48329  trattativa diretta MEPA per acquisizione dei beni e dei servizi ai sensi dell’art.50 del D. Lgs. 36/2023 per l’approvvigionamento di servizi di mensa per docenti plessi Centuripe titolo progetto: Menti Connesse viaggio nell'innovazione</t>
+  </si>
+  <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>BD52AD4746</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - CIG: BD52AD4746  trattativa diretta MEPA per acquisizione dei beni e dei servizi ai sensi dell’art.50 del D. Lgs. 36/2023 per l’approvvigionamento  di servizi di mensa per i docenti plessi Catenanuova - TITOLO PROGETTO: Menti connesse: viaggio nell’innova</t>
+  </si>
+  <si>
+    <t>02/10/2026</t>
+  </si>
+  <si>
+    <t>LETTERA DI INCARICO TUTOR PN FORMAZIONE D.M.38 - BARBAGALLO L.P.C. FIRMATO</t>
+  </si>
+  <si>
+    <t>LETTERA DI INCARICO TUTOR PN FORMAZIONE D.M.38 - RUGGERI M.</t>
+  </si>
+  <si>
+    <t>LETTERA DI INCARICO PER PRESTAZIONE ATTIVITA’ AGGIUNTIVA AI SENSI DELL’ART. 45 del CCNL ovvero EX ART. 53 DEL CCNL DOCENTE ESPERTO PN FORMAZIONE D.M.38 - GULISANO M.M.N.-</t>
+  </si>
+  <si>
+    <t>LETTERA DI INCARICO PER PRESTAZIONE ATTIVITA’ AGGIUNTIVA AI SENSI DELL’ART. 45 del CCNL ovvero EX ART. 53 DEL CCNL DOCENTE ESPERTO PN FORMAZIONE D.M.38 - QUAGLIATA G.-</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - LETTERA DI INCARICO PER PRESTAZIONE ATTIVITA' AGGIUNTIVE  AI SENSI DELL'ART. 56 COMMA 4 DEL CCNL</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>LETTERA DI INCARICO PER PRESTAZIONE ATTIVITA’ AGGIUNTIVA AI SENSI DELL’ART. 45 del CCNL ovvero EX ART. 53 DEL CCNL DOCENTE TUTOR PN FORMAZIONE D.M.38 - TESTAI' ROSARIO S. -</t>
+  </si>
+  <si>
+    <t>LETTERA DI INCARICO PER PRESTAZIONE ATTIVITA’ AGGIUNTIVA AI SENSI DELL’ART. 45 del CCNL ovvero EX ART. 53 DEL CCNL DOCENTE ESPERTO PN FORMAZIONE D.M.38 - CUTRUFELLO F.-</t>
+  </si>
+  <si>
+    <t>VERBALE CONCLUSIVO DI VALITAZIONE AD OPERA DEL DIRIGENTE DELLE CANDIDATURE PER LA FIGURA DI ESPERTI E/O TUTOR RELATIVI AL PROGETTO PN FORMAZIONE D.M.38</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> DECRETO INCARICO FIGURE PROFESSIONALI DOCENTI NEL RUOLO DI ESPERTI E/O TUTOR INTERNI PER LA REALIZZAZIONE DEL PROGETTO RICADENTE NEI FONDI PN FORMAZIONE D.M.38</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LETTERA DI INCARICO DSGA PN FORMAZIONE D.M.38 </t>
+  </si>
+  <si>
+    <t>: DECRETO INCARICO DIREZIONE AMMINISTRATIVA DSGA PN FORMAZIONE D.M.38</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>LETTERA DI INCARICO PN FORMAZIONE D.M.38</t>
+  </si>
+  <si>
+    <t>DECRETO INCARICO DIREZIONE E COORDINAMENTO DS PN FORMAZIONE D.M.38</t>
+  </si>
+  <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t>BCF65325B2</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SPESE POSTALI ANNO 2026</t>
+  </si>
+  <si>
+    <t>25/08/2026</t>
+  </si>
+  <si>
+    <t>BCC37D2DCE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO MATERIALE PUBBLICITARIO PON POC 2014/20 D.M. 38 DISPOSITIVI DIGITALI</t>
+  </si>
+  <si>
+    <t>20/08/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LETTERA DI INCARICO
+PER PRESTAZIONE ATTIVITA’ AGGIUNTIVA AI SENSI DELL’EX ART. 53 DEL DLGS. 165/2001 PON POC DISPOSITIVI DIGITALI 2014-20
+</t>
+  </si>
+  <si>
+    <t>DECRETO DI ASSUNZIONE INCARICO VERIFICATORE DELLA CONFORMITA DS A TITOLO NON ONEROSO</t>
   </si>
   <si>
     <t>18/08/2026</t>
   </si>
   <si>
     <t>BCBA9012BA</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - AFFIDAMENTO DIRETTO SU MEPA TRAMITE TRATTATIVA
 DIRETTA INFERIORE AI 140.000 EURO AI SENSI DELL’ART. 17 COMMA 2 E DELL’ART. 50 COMMA 1 LETTERA B) DEL
 DLGS 36/2023 PER L’ACQUISTO DI DISPOSITIVI DIGITALI PER UN IMPORTO CONTRATTUALE PARI A € 13.340,00
 IVA ESC</t>
   </si>
   <si>
-    <t>Link</t>
-[...1 lines deleted...]
-  <si>
     <t>10/08/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>N/A</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - LETTERA  DI  INCARICO
 PER PRESTAZIONE ATTIVITA’ AGGIUNTIVA AI SENSI DELL’EX ART. 53 DEL DLGS. 165/2001
 </t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - LETTERA DI INCARICO
 PER PRESTAZIONE ATTIVITA’ AGGIUNTIVA AI SENSI DELL’ART. 56 COMMA 4 DEL CCNL - DSGA- PON POC DISPOSITIVI DIGITALI
 </t>
   </si>
   <si>
     <t>Decreto di nomina - DECRETO DI ASSUNZIONE INCARICO DIREZIONE E COORDINAMENTO</t>
   </si>
   <si>
     <t>Decreto di nomina - DECRETO CONFERIMENTO INCARICO DIREZIONE AMMINISTRATIVA DSGA PON POC DISPOSITIVI DIGITALI</t>
   </si>
   <si>
     <t>07/08/2026</t>
   </si>
   <si>
     <t>BCA78FE1DB</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE E CONFIGURAZIONE IMPIANTO DI VIDEOSORVEGLIANZA PLESSO FERMI</t>
@@ -1671,3849 +1788,4337 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCBA9012BA" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/deff9deb-35f2-434a-aad7-26bcc3d2ce40" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA78FE1DB" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/dc933170-2b2f-4ca4-bf51-c67fe3a05b12" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA76D1633" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/378356dc-24d5-4d21-8fc5-b3714aaa8203" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA7479710" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/580162d2-e566-48f3-92c1-328b8610b009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC64E808F7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/595feb37-9767-4e1c-9d85-6fa9532ff53f" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4936F7B2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/0333b3c9-d4a4-408b-a2c7-15274c9785bb" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3BC8D403" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/3bf1d156-c008-4053-9f53-4ea656db4e63" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0F0B0440" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/6ccbf0b5-da6d-4fe7-9876-79c16ac14412" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC898377A" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/affc0455-ea4f-4150-b18c-7b5986962c70" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBD647ECB" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/dd675de0-979a-41c3-9ff3-88f152a642fd" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBD3DE1A5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/2b74ad57-0f90-4540-a65a-d15a9166114d" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBD774732" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/773a2bac-f24f-44f3-810c-bb3f4fdac6cf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB15DF777" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/f1c2e0ff-22ad-48d9-afb1-5d866856a0d4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAE47D6F5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/4b3d4f6b-f1f9-49c4-b9b0-4debff08ab81" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9DF7D4A7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/92c24d82-9c2f-482d-95a1-fd43fd0072fe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9A80A292" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/19e45906-9d0a-4947-b7e5-8d09b3194a6c" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB94E1459C" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/ab62ab7c-a4a7-42ab-ad91-6c6bb95ea589" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8FB01786" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/09ec5a88-9403-4b8a-823a-69b6d7b806fe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB903891D3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/575b5f9b-408a-444b-984a-ee4bce0e3ff5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8B35C80D" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/84a1e9e8-c78a-4f54-8af0-0f32ee7a902f" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/35dc63b3-c42f-465d-9bbf-2ce32be90dc6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7D53EC0A" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/1c33e5a5-821e-4b2e-a6f7-a7276fb336c8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB714B48A6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/eb518401-bee4-4469-97c2-eda5c156b03c" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB679B5083" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/49fe181a-88a5-40c1-a802-cd2b7ec59b4a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6284D2CC" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/15cc245a-b05d-4585-a006-99e7345b86e1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB62E843BB" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/9a322c1e-ed0e-46dc-8f86-90765012bbbd" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB62BC3DEF" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/138c5c0f-ebad-47af-a9c8-6ae3a9c989d0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB63B37E87" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/5167315d-87f7-47a3-bf81-022c14679009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4D196196" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/c4b84b9f-56b1-4085-888f-40f0d828432d" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4D2856CF" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/1a4aff62-67e4-417f-a4d2-214f1ebaa20c" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4046C30F" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/747ea2ac-917e-4392-b97b-3415ee62a89e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4056615E" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/8bf15186-2289-4da3-b2e4-07c2ec6cded4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB46007B6D" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/366a6887-25c9-4a69-922a-71d1e3d29888" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB35F99EA1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/407a92d5-a611-4575-b5b0-8139a3679298" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE16D25C3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/7c443be0-c1b5-41a2-8a35-44376f04d160" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB2E6FC31" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/0b9bb7a8-6cdb-4413-8c64-9423f59c7738" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB3C71B74" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/f0c239d4-31ec-4220-8251-2af6a99c275f" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB3B70760" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/9c4a9c30-3831-45cc-ad5a-8fc96785b0af" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB33405B4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/715c36c5-8fa8-4ed3-b247-2976563e52c1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB3D95C6B" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/e77c0f09-7a4d-4e3a-8774-f3750486b4fd" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB709A6B4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/abf53774-c55f-438b-be99-4c7da53e74c6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAC4363D4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/d452734e-017c-42df-95ea-053fc42396d5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8062AAE2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/5208d48d-38f2-4b6c-a719-bf466185620d" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7BD3FE62" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/7aa2d315-437c-472a-9ea0-d102882927d9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA503591DA" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/2f1c9df7-83df-42f5-85ea-2aede6afd93e" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4C6044F9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/05ff5d07-d1ec-4b97-b459-94c73d585323" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4C66DB9D" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/eff47962-d850-430e-80af-16dec7dd92ea" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4C598BD7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/4ce6f284-1a40-43b1-ab5e-6c478e9e16d7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1BF8D92A" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/de21c0bd-c587-460f-90e4-a73954c6d0b1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA167529C8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/37e84e2a-6a1b-4e26-a480-7068649ba270" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAO8ED52EF" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/a1860d21-b2df-431d-838c-9479f75b5454" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FF35B548" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/6fe6ce6c-a156-4af6-8817-ca315deeae13" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FF13A389" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/8c8c56cf-917c-4618-811e-59f23ae9ea71" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DEFB0A5A" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/78e8ba14-1c30-4a00-afb3-555314960c18" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D48AC6FD" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/b25859d9-8550-4175-bee2-d0089e18f57e" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95DAC0301" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/a93eb2ad-0dac-47c2-9c48-81374ce5a2b6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95B672D57" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/a6e3c34f-011b-4eb3-9258-e26bc923558b" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95B4E9908" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/f8292ab2-6543-4c68-88a7-d497c44a5fc6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92A4DC421" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/b191da0d-4c19-4e5b-a755-384379705ea2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91D44D87A" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/19369f7d-a019-46f8-bbed-08ae03b0e36b" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9016400BE" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/3edbf5f9-dfbe-472d-a5b4-4b0d1baff09b" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FDBFBAD5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/681981bd-2188-4937-9687-383d7d33f5ae" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DC6861D7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/8bcc91de-6401-4c78-a514-f5ff4041a930" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D6FD144B" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/b68e875f-43ed-4f25-be46-5ffe953aa103" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D71BDA4C" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/295dad4b-abf7-4409-9e1b-24dca3fcbb5b" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A8F965CD" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/2b0daa3e-4498-4c6b-825e-e1aabade2d55" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88A2DDA40" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/6d1b32ee-8fe3-4637-95fa-3e4f3b9bfdfe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87E5FDCEA" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/92d9a4f9-ab58-46e1-bc5a-ee6c610a309b" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8755746BB" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/90b01e31-d943-466a-a054-b53b614a5d47" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B873C9B578" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/d4e661e6-950b-4b7c-b00c-062e692ef225" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7F0DCF71D" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/ee268174-b0ff-4eeb-9aa0-79246162a094" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7DC79F96E" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/2fd06cea-ebed-4537-bac1-bf0e62a52500" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BD44664E" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/c71ea17c-1bef-459c-8fc4-c1c34f0321e6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B34BBD96" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/f56026f6-2f68-46d3-9173-211154516b1b" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7AF5799E1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/5d0a1483-7ca2-48dd-9f11-52bd3a7c249b" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77F8943E3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/ccb7bbad-7a2f-4265-b839-492bd647b3ff" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B759452399" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/50f2db34-ff71-4fff-94fd-a92eebc24711" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70B972C72" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/cc08bf44-e3a5-4f63-8530-2b5952939073" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CFAOD4CC" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/87669446-3dc4-43f6-bcc0-7a7c119e6904" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CFC22CA2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/2b1e9808-0803-4eac-898b-e0521e774c3a" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CFDF2B8A" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/79b43136-4ab7-407e-a7a3-a1a42e94ae5f" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DO5B4273" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/aba93e82-d2eb-4dc4-abc3-3ed378e15d85" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DOEA4291" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/7f49c4e5-cd0f-4310-a091-97efd2ed0b0e" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DO9E257O" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/8701af4c-0f8a-44a7-a5a6-8cf80bddb9a4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B23F776F" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/1bb98c27-ea27-4a5e-967a-3144f90ce99c" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B66CF0B6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/7dc05461-e5d5-4daa-b366-76f52ea917b6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B23837B5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/848f04bb-282b-40d2-8057-cf888eb46491" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B247B45E" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/eea4d8cf-928d-4329-957c-78a4e2d16bc7" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A3D13DF6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/1ab89376-afca-4afa-acc5-846dc1727afb" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/5f159fd0-2c85-4a05-a245-405b98f77b84" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67EC3D4B5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/b91d4bc6-e243-4e8b-84f4-bbfea8c8f214" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67EB23BFC" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/bd60b6e0-6a5f-4f37-a5f7-221cf7566e97" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66267D272" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/cbe01ee1-a7f7-449d-a801-5b86b5cc2b3e" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66209A6D3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/926aae64-4e0e-466b-a06d-908986da9f06" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65BEA7249" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/9231a898-2174-4033-a95e-f67f93b0770a" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65B8EB6D9" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/72fe3aca-aaad-42a6-93a2-948f6af1bf58" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65BB4CD67" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/cbc51fa5-d6c0-4793-b206-97f3536e3784" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B649A60065" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/0d5f2717-db9e-44a7-b81a-141446c8da01" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63915AC17" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/ebac1410-4467-4003-9cce-d7a9042c6ed2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6392636C8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/d497aa48-59f8-484a-894a-9c0cb25901b7" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61BOE9311" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/18684dc0-af4a-474a-b2a3-0a8b09b507b7" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61AF7D6AE" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/680cd955-888e-412c-ae5d-695381c43193" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61B4782D9" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/0b6a25d5-6e26-4e18-808e-a717692d728c" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60E5F6870" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/37da1083-b541-4e45-890f-ad500b860fe5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F13CC79B" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/573a97a1-20a2-4090-bd68-7b6828cc3c42" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5ED932B8F" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/daaac818-9fee-4448-9cc0-5c863dd41164" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EEC1D822" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/dac46df5-3a04-480b-bfc8-278c9cc28b99" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EEE42D2D" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/137a4754-7cd1-4be7-8740-16196475a94c" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BBB36713" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/3a9e2e8c-4585-4a43-bafe-b8f6f0e1af3d" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D0404DA6" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/a8cd1030-e628-458d-8745-d5651274b079" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C534B79A" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/78bd23c1-fd0a-44ef-9146-2ffd0eae9725" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C4584907" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/d0423fff-2bf4-482e-b379-0721f510ff85" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C43264F2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/38c57e8e-d680-4f70-adf1-85792ffb9171" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BB8A04C7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/ab740b96-c3cd-4ce1-95d7-19c7ee5ed468" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BB9BE0CC" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/733559e3-d0a6-4ed7-8979-39510ec75089" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BB7499B8" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/6ad44fa6-4272-460b-8f7b-024aa5257f15" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56C2D5700" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/73507cff-5253-4500-89e9-ec3b81bb142f" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B561C11872" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/e6f1cdd6-3ac5-4375-8aa6-8ff3978ca27d" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5530279BD" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/a377daaf-6235-4aad-ad38-5a8b006eeab2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5033D375D" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/0e6a5129-a03b-477b-8b71-313bb1b84e83" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4FA44F88E" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/fc19870b-d0eb-45aa-b0d5-65581cb9a315" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F95FC674" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/39b00566-17b2-46c2-93d3-077aab120753" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4DE25644A" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/5932af78-8266-4b59-a855-0b618b666c56" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B2E42554" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/9b31ffd8-fea1-4211-a115-6c1b1cdf9599" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B2B625F6" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/8cc90fd0-6770-4f61-b88c-8ca40746b6e0" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49ACB068F" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/328a310e-291b-4c1f-b4e5-d97667ff088b" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49B38383A" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/76a06e05-a1e3-4657-ad4c-351ca6db34e8" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49B196166" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/6d26520b-6496-4a96-bffd-c7625ea66871" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49AF8198B" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/08044284-81b5-4f91-aeca-e40ba9b0afdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48CA78810" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/044776a5-5880-435c-87f1-9b25a9396ab9" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4813AE071" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/5d8c9db4-8202-4c7b-98ad-740387ee700a" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B481D3D354" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/9af606a6-11e3-46a4-b2c1-d5118fb9326e" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B481AA2D54" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/420e5163-4c74-4378-a3ef-21b216201f92" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6A72A43E" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/bff4d1e1-28a5-44a4-8e59-36994ee5796c" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5FD48329" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/c1594be5-d211-4988-93eb-08f865c9a8d8" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD52AD4746" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/e697eb75-42a5-4e54-b9ad-bb1d39fa9725" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF65325B2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/d4d91c00-ab0b-40e4-b7ce-4b1d913542fd" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC37D2DCE" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/22af70a1-c8de-4238-98bf-c9ac8a673d6b" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCBA9012BA" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/deff9deb-35f2-434a-aad7-26bcc3d2ce40" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA78FE1DB" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/dc933170-2b2f-4ca4-bf51-c67fe3a05b12" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA76D1633" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/378356dc-24d5-4d21-8fc5-b3714aaa8203" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA7479710" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/580162d2-e566-48f3-92c1-328b8610b009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC64E808F7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/595feb37-9767-4e1c-9d85-6fa9532ff53f" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4936F7B2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/0333b3c9-d4a4-408b-a2c7-15274c9785bb" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3BC8D403" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/3bf1d156-c008-4053-9f53-4ea656db4e63" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0F0B0440" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/6ccbf0b5-da6d-4fe7-9876-79c16ac14412" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC898377A" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/affc0455-ea4f-4150-b18c-7b5986962c70" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBD647ECB" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/dd675de0-979a-41c3-9ff3-88f152a642fd" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBD3DE1A5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/2b74ad57-0f90-4540-a65a-d15a9166114d" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBD774732" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/773a2bac-f24f-44f3-810c-bb3f4fdac6cf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB15DF777" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/f1c2e0ff-22ad-48d9-afb1-5d866856a0d4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAE47D6F5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/4b3d4f6b-f1f9-49c4-b9b0-4debff08ab81" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9DF7D4A7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/92c24d82-9c2f-482d-95a1-fd43fd0072fe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9A80A292" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/19e45906-9d0a-4947-b7e5-8d09b3194a6c" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB94E1459C" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/ab62ab7c-a4a7-42ab-ad91-6c6bb95ea589" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8FB01786" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/09ec5a88-9403-4b8a-823a-69b6d7b806fe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB903891D3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/575b5f9b-408a-444b-984a-ee4bce0e3ff5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8B35C80D" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/84a1e9e8-c78a-4f54-8af0-0f32ee7a902f" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/35dc63b3-c42f-465d-9bbf-2ce32be90dc6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7D53EC0A" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/1c33e5a5-821e-4b2e-a6f7-a7276fb336c8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB714B48A6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/eb518401-bee4-4469-97c2-eda5c156b03c" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB679B5083" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/49fe181a-88a5-40c1-a802-cd2b7ec59b4a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6284D2CC" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/15cc245a-b05d-4585-a006-99e7345b86e1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB62E843BB" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/9a322c1e-ed0e-46dc-8f86-90765012bbbd" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB62BC3DEF" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/138c5c0f-ebad-47af-a9c8-6ae3a9c989d0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB63B37E87" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/5167315d-87f7-47a3-bf81-022c14679009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4D196196" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/c4b84b9f-56b1-4085-888f-40f0d828432d" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4D2856CF" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/1a4aff62-67e4-417f-a4d2-214f1ebaa20c" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4046C30F" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/747ea2ac-917e-4392-b97b-3415ee62a89e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4056615E" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/8bf15186-2289-4da3-b2e4-07c2ec6cded4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB46007B6D" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/366a6887-25c9-4a69-922a-71d1e3d29888" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB35F99EA1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/407a92d5-a611-4575-b5b0-8139a3679298" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE16D25C3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/7c443be0-c1b5-41a2-8a35-44376f04d160" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB2E6FC31" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/0b9bb7a8-6cdb-4413-8c64-9423f59c7738" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB3C71B74" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/f0c239d4-31ec-4220-8251-2af6a99c275f" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB3B70760" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/9c4a9c30-3831-45cc-ad5a-8fc96785b0af" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB33405B4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/715c36c5-8fa8-4ed3-b247-2976563e52c1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB3D95C6B" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/e77c0f09-7a4d-4e3a-8774-f3750486b4fd" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB709A6B4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/abf53774-c55f-438b-be99-4c7da53e74c6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAC4363D4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/d452734e-017c-42df-95ea-053fc42396d5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8062AAE2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/5208d48d-38f2-4b6c-a719-bf466185620d" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7BD3FE62" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/7aa2d315-437c-472a-9ea0-d102882927d9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA503591DA" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/2f1c9df7-83df-42f5-85ea-2aede6afd93e" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4C6044F9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/05ff5d07-d1ec-4b97-b459-94c73d585323" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4C66DB9D" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/eff47962-d850-430e-80af-16dec7dd92ea" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4C598BD7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/4ce6f284-1a40-43b1-ab5e-6c478e9e16d7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1BF8D92A" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/de21c0bd-c587-460f-90e4-a73954c6d0b1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA167529C8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/37e84e2a-6a1b-4e26-a480-7068649ba270" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAO8ED52EF" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/a1860d21-b2df-431d-838c-9479f75b5454" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FF35B548" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/6fe6ce6c-a156-4af6-8817-ca315deeae13" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FF13A389" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/8c8c56cf-917c-4618-811e-59f23ae9ea71" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DEFB0A5A" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/78e8ba14-1c30-4a00-afb3-555314960c18" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D48AC6FD" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/b25859d9-8550-4175-bee2-d0089e18f57e" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95DAC0301" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/a93eb2ad-0dac-47c2-9c48-81374ce5a2b6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95B672D57" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/a6e3c34f-011b-4eb3-9258-e26bc923558b" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95B4E9908" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/f8292ab2-6543-4c68-88a7-d497c44a5fc6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92A4DC421" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/b191da0d-4c19-4e5b-a755-384379705ea2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91D44D87A" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/19369f7d-a019-46f8-bbed-08ae03b0e36b" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9016400BE" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/3edbf5f9-dfbe-472d-a5b4-4b0d1baff09b" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FDBFBAD5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/681981bd-2188-4937-9687-383d7d33f5ae" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DC6861D7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/8bcc91de-6401-4c78-a514-f5ff4041a930" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D6FD144B" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/b68e875f-43ed-4f25-be46-5ffe953aa103" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D71BDA4C" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/295dad4b-abf7-4409-9e1b-24dca3fcbb5b" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A8F965CD" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/2b0daa3e-4498-4c6b-825e-e1aabade2d55" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88A2DDA40" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/6d1b32ee-8fe3-4637-95fa-3e4f3b9bfdfe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87E5FDCEA" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/92d9a4f9-ab58-46e1-bc5a-ee6c610a309b" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8755746BB" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/90b01e31-d943-466a-a054-b53b614a5d47" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B873C9B578" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/d4e661e6-950b-4b7c-b00c-062e692ef225" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7F0DCF71D" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/ee268174-b0ff-4eeb-9aa0-79246162a094" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7DC79F96E" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/2fd06cea-ebed-4537-bac1-bf0e62a52500" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BD44664E" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/c71ea17c-1bef-459c-8fc4-c1c34f0321e6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B34BBD96" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/f56026f6-2f68-46d3-9173-211154516b1b" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7AF5799E1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/5d0a1483-7ca2-48dd-9f11-52bd3a7c249b" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77F8943E3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/ccb7bbad-7a2f-4265-b839-492bd647b3ff" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B759452399" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/50f2db34-ff71-4fff-94fd-a92eebc24711" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70B972C72" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/cc08bf44-e3a5-4f63-8530-2b5952939073" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CFAOD4CC" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/87669446-3dc4-43f6-bcc0-7a7c119e6904" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CFC22CA2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/2b1e9808-0803-4eac-898b-e0521e774c3a" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CFDF2B8A" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/79b43136-4ab7-407e-a7a3-a1a42e94ae5f" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DO5B4273" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/aba93e82-d2eb-4dc4-abc3-3ed378e15d85" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DOEA4291" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/7f49c4e5-cd0f-4310-a091-97efd2ed0b0e" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DO9E257O" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/8701af4c-0f8a-44a7-a5a6-8cf80bddb9a4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B23F776F" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/1bb98c27-ea27-4a5e-967a-3144f90ce99c" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B66CF0B6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/7dc05461-e5d5-4daa-b366-76f52ea917b6" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B23837B5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/848f04bb-282b-40d2-8057-cf888eb46491" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B247B45E" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/eea4d8cf-928d-4329-957c-78a4e2d16bc7" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A3D13DF6" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/1ab89376-afca-4afa-acc5-846dc1727afb" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/5f159fd0-2c85-4a05-a245-405b98f77b84" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67EC3D4B5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/b91d4bc6-e243-4e8b-84f4-bbfea8c8f214" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67EB23BFC" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/bd60b6e0-6a5f-4f37-a5f7-221cf7566e97" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66267D272" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/cbe01ee1-a7f7-449d-a801-5b86b5cc2b3e" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66209A6D3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/926aae64-4e0e-466b-a06d-908986da9f06" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65BEA7249" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/9231a898-2174-4033-a95e-f67f93b0770a" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65B8EB6D9" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/72fe3aca-aaad-42a6-93a2-948f6af1bf58" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65BB4CD67" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/cbc51fa5-d6c0-4793-b206-97f3536e3784" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B649A60065" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/0d5f2717-db9e-44a7-b81a-141446c8da01" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63915AC17" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/ebac1410-4467-4003-9cce-d7a9042c6ed2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6392636C8" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/d497aa48-59f8-484a-894a-9c0cb25901b7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61BOE9311" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/18684dc0-af4a-474a-b2a3-0a8b09b507b7" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61AF7D6AE" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/680cd955-888e-412c-ae5d-695381c43193" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61B4782D9" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/0b6a25d5-6e26-4e18-808e-a717692d728c" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60E5F6870" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/37da1083-b541-4e45-890f-ad500b860fe5" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F13CC79B" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/573a97a1-20a2-4090-bd68-7b6828cc3c42" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5ED932B8F" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/daaac818-9fee-4448-9cc0-5c863dd41164" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EEC1D822" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/dac46df5-3a04-480b-bfc8-278c9cc28b99" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EEE42D2D" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/137a4754-7cd1-4be7-8740-16196475a94c" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BBB36713" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/3a9e2e8c-4585-4a43-bafe-b8f6f0e1af3d" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D0404DA6" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/a8cd1030-e628-458d-8745-d5651274b079" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C534B79A" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/78bd23c1-fd0a-44ef-9146-2ffd0eae9725" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C4584907" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/d0423fff-2bf4-482e-b379-0721f510ff85" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C43264F2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/38c57e8e-d680-4f70-adf1-85792ffb9171" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BB8A04C7" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/ab740b96-c3cd-4ce1-95d7-19c7ee5ed468" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BB9BE0CC" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/733559e3-d0a6-4ed7-8979-39510ec75089" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BB7499B8" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/6ad44fa6-4272-460b-8f7b-024aa5257f15" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56C2D5700" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/73507cff-5253-4500-89e9-ec3b81bb142f" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B561C11872" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/e6f1cdd6-3ac5-4375-8aa6-8ff3978ca27d" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5530279BD" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/a377daaf-6235-4aad-ad38-5a8b006eeab2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5033D375D" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/0e6a5129-a03b-477b-8b71-313bb1b84e83" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4FA44F88E" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/fc19870b-d0eb-45aa-b0d5-65581cb9a315" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F95FC674" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/39b00566-17b2-46c2-93d3-077aab120753" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4DE25644A" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/5932af78-8266-4b59-a855-0b618b666c56" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B2E42554" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/9b31ffd8-fea1-4211-a115-6c1b1cdf9599" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B2B625F6" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/8cc90fd0-6770-4f61-b88c-8ca40746b6e0" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49ACB068F" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/328a310e-291b-4c1f-b4e5-d97667ff088b" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49B38383A" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/76a06e05-a1e3-4657-ad4c-351ca6db34e8" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49B196166" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/6d26520b-6496-4a96-bffd-c7625ea66871" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49AF8198B" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/08044284-81b5-4f91-aeca-e40ba9b0afdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48CA78810" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/044776a5-5880-435c-87f1-9b25a9396ab9" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4813AE071" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/5d8c9db4-8202-4c7b-98ad-740387ee700a" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B481D3D354" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/9af606a6-11e3-46a4-b2c1-d5118fb9326e" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B481AA2D54" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82800C/amministrazione-trasparente/atti-amministrazioni-enti/420e5163-4c74-4378-a3ef-21b216201f92" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F174"/>
+  <dimension ref="A1:F197"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>9624</v>
+        <v>12711</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" s="2" t="s">
-        <v>9</v>
+      <c r="E2" t="s">
+        <v>7</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B3">
-        <v>9564</v>
+        <v>12710</v>
       </c>
       <c r="C3" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D3" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4">
-        <v>9563</v>
+        <v>12551</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B5">
-        <v>9558</v>
+        <v>12404</v>
       </c>
       <c r="C5" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D5" t="s">
         <v>14</v>
       </c>
       <c r="E5" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B6">
-        <v>9550</v>
+        <v>12400</v>
       </c>
       <c r="C6" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>16</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B7">
-        <v>9532</v>
+        <v>12200</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B8">
-        <v>9531</v>
+        <v>11728</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="D8" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>21</v>
+      </c>
+      <c r="E8" t="s">
+        <v>7</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B9">
-        <v>9530</v>
+        <v>11727</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="D9" t="s">
         <v>22</v>
       </c>
-      <c r="E9" s="2" t="s">
-        <v>9</v>
+      <c r="E9" t="s">
+        <v>7</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
+        <v>20</v>
+      </c>
+      <c r="B10">
+        <v>11726</v>
+      </c>
+      <c r="C10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" t="s">
         <v>23</v>
       </c>
-      <c r="B10">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E10" t="s">
+        <v>7</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B11">
-        <v>9056</v>
+        <v>11725</v>
       </c>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="D11" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>24</v>
+      </c>
+      <c r="E11" t="s">
+        <v>7</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="B12">
-        <v>8698</v>
+        <v>11642</v>
       </c>
       <c r="C12" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="D12" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>26</v>
+      </c>
+      <c r="E12" t="s">
+        <v>7</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="B13">
-        <v>8271</v>
+        <v>11104</v>
       </c>
       <c r="C13" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="E13" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="B14">
-        <v>8191</v>
+        <v>11103</v>
       </c>
       <c r="C14" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D14" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="E14" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="B15">
-        <v>8038</v>
+        <v>11102</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>7</v>
       </c>
       <c r="D15" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>30</v>
+      </c>
+      <c r="E15" t="s">
+        <v>7</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="B16">
-        <v>8035</v>
+        <v>11102</v>
       </c>
       <c r="C16" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D16" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="E16" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="B17">
-        <v>7563</v>
+        <v>11101</v>
       </c>
       <c r="C17" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D17" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="E17" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="B18">
-        <v>7034</v>
+        <v>11069</v>
       </c>
       <c r="C18" t="s">
-        <v>43</v>
+        <v>7</v>
       </c>
       <c r="D18" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>33</v>
+      </c>
+      <c r="E18" t="s">
+        <v>7</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="B19">
-        <v>6911</v>
+        <v>10986</v>
       </c>
       <c r="C19" t="s">
-        <v>46</v>
+        <v>7</v>
       </c>
       <c r="D19" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>35</v>
+      </c>
+      <c r="E19" t="s">
+        <v>7</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="B20">
-        <v>6906</v>
+        <v>10984</v>
       </c>
       <c r="C20" t="s">
-        <v>48</v>
+        <v>7</v>
       </c>
       <c r="D20" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>36</v>
+      </c>
+      <c r="E20" t="s">
+        <v>7</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="B21">
-        <v>6904</v>
+        <v>10552</v>
       </c>
       <c r="C21" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="D21" t="s">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="B22">
-        <v>6774</v>
+        <v>9706</v>
       </c>
       <c r="C22" t="s">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="D22" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B23">
-        <v>6628</v>
+        <v>9645</v>
       </c>
       <c r="C23" t="s">
-        <v>56</v>
+        <v>7</v>
       </c>
       <c r="D23" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>44</v>
+      </c>
+      <c r="E23" t="s">
+        <v>7</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="B24">
-        <v>6534</v>
+        <v>9644</v>
       </c>
       <c r="C24" t="s">
-        <v>59</v>
+        <v>7</v>
       </c>
       <c r="D24" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>45</v>
+      </c>
+      <c r="E24" t="s">
+        <v>7</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="B25">
-        <v>6328</v>
+        <v>9624</v>
       </c>
       <c r="C25" t="s">
-        <v>62</v>
+        <v>47</v>
       </c>
       <c r="D25" t="s">
-        <v>63</v>
+        <v>48</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>64</v>
+        <v>49</v>
       </c>
       <c r="B26">
-        <v>6212</v>
+        <v>9564</v>
       </c>
       <c r="C26" t="s">
-        <v>65</v>
+        <v>7</v>
       </c>
       <c r="D26" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>50</v>
+      </c>
+      <c r="E26" t="s">
+        <v>7</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="B27">
-        <v>6150</v>
+        <v>9563</v>
       </c>
       <c r="C27" t="s">
-        <v>68</v>
+        <v>7</v>
       </c>
       <c r="D27" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>51</v>
+      </c>
+      <c r="E27" t="s">
+        <v>7</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="B28">
-        <v>6149</v>
+        <v>9558</v>
       </c>
       <c r="C28" t="s">
-        <v>70</v>
+        <v>7</v>
       </c>
       <c r="D28" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>52</v>
+      </c>
+      <c r="E28" t="s">
+        <v>7</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="B29">
-        <v>6129</v>
+        <v>9550</v>
       </c>
       <c r="C29" t="s">
-        <v>72</v>
+        <v>7</v>
       </c>
       <c r="D29" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>53</v>
+      </c>
+      <c r="E29" t="s">
+        <v>7</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>74</v>
+        <v>54</v>
       </c>
       <c r="B30">
-        <v>6099</v>
+        <v>9532</v>
       </c>
       <c r="C30" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="D30" t="s">
-        <v>76</v>
+        <v>56</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>77</v>
+        <v>54</v>
       </c>
       <c r="B31">
-        <v>5832</v>
+        <v>9531</v>
       </c>
       <c r="C31" t="s">
-        <v>78</v>
+        <v>57</v>
       </c>
       <c r="D31" t="s">
-        <v>79</v>
+        <v>58</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>80</v>
+        <v>54</v>
       </c>
       <c r="B32">
-        <v>5695</v>
+        <v>9530</v>
       </c>
       <c r="C32" t="s">
-        <v>81</v>
+        <v>59</v>
       </c>
       <c r="D32" t="s">
-        <v>82</v>
+        <v>60</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>83</v>
+        <v>61</v>
       </c>
       <c r="B33">
-        <v>5613</v>
+        <v>9255</v>
       </c>
       <c r="C33" t="s">
-        <v>84</v>
+        <v>62</v>
       </c>
       <c r="D33" t="s">
-        <v>85</v>
+        <v>63</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>86</v>
+        <v>64</v>
       </c>
       <c r="B34">
-        <v>5551</v>
+        <v>9056</v>
       </c>
       <c r="C34" t="s">
-        <v>87</v>
+        <v>65</v>
       </c>
       <c r="D34" t="s">
-        <v>88</v>
+        <v>66</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>86</v>
+        <v>67</v>
       </c>
       <c r="B35">
-        <v>5537</v>
+        <v>8698</v>
       </c>
       <c r="C35" t="s">
-        <v>89</v>
+        <v>68</v>
       </c>
       <c r="D35" t="s">
-        <v>90</v>
+        <v>69</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>86</v>
+        <v>70</v>
       </c>
       <c r="B36">
-        <v>5522</v>
+        <v>8271</v>
       </c>
       <c r="C36" t="s">
-        <v>91</v>
+        <v>7</v>
       </c>
       <c r="D36" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>71</v>
+      </c>
+      <c r="E36" t="s">
+        <v>7</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>86</v>
+        <v>72</v>
       </c>
       <c r="B37">
-        <v>5518</v>
+        <v>8191</v>
       </c>
       <c r="C37" t="s">
-        <v>93</v>
+        <v>7</v>
       </c>
       <c r="D37" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>73</v>
+      </c>
+      <c r="E37" t="s">
+        <v>7</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>95</v>
+        <v>74</v>
       </c>
       <c r="B38">
-        <v>5271</v>
+        <v>8038</v>
       </c>
       <c r="C38" t="s">
-        <v>96</v>
+        <v>75</v>
       </c>
       <c r="D38" t="s">
-        <v>97</v>
+        <v>76</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>95</v>
+        <v>74</v>
       </c>
       <c r="B39">
-        <v>5269</v>
+        <v>8035</v>
       </c>
       <c r="C39" t="s">
-        <v>98</v>
+        <v>7</v>
       </c>
       <c r="D39" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>77</v>
+      </c>
+      <c r="E39" t="s">
+        <v>7</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>100</v>
+        <v>78</v>
       </c>
       <c r="B40">
-        <v>5213</v>
+        <v>7563</v>
       </c>
       <c r="C40" t="s">
-        <v>101</v>
+        <v>7</v>
       </c>
       <c r="D40" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>79</v>
+      </c>
+      <c r="E40" t="s">
+        <v>7</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="B41">
-        <v>5208</v>
+        <v>7034</v>
       </c>
       <c r="C41" t="s">
-        <v>103</v>
+        <v>81</v>
       </c>
       <c r="D41" t="s">
-        <v>104</v>
+        <v>82</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>105</v>
+        <v>83</v>
       </c>
       <c r="B42">
-        <v>5156</v>
+        <v>6911</v>
       </c>
       <c r="C42" t="s">
-        <v>106</v>
+        <v>84</v>
       </c>
       <c r="D42" t="s">
-        <v>107</v>
+        <v>85</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>108</v>
+        <v>83</v>
       </c>
       <c r="B43">
-        <v>4923</v>
+        <v>6906</v>
       </c>
       <c r="C43" t="s">
-        <v>109</v>
+        <v>86</v>
       </c>
       <c r="D43" t="s">
-        <v>110</v>
+        <v>87</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>111</v>
+        <v>83</v>
       </c>
       <c r="B44">
-        <v>4059</v>
+        <v>6904</v>
       </c>
       <c r="C44" t="s">
-        <v>11</v>
+        <v>88</v>
       </c>
       <c r="D44" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>89</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>113</v>
+        <v>90</v>
       </c>
       <c r="B45">
-        <v>3789</v>
+        <v>6774</v>
       </c>
       <c r="C45" t="s">
-        <v>114</v>
+        <v>91</v>
       </c>
       <c r="D45" t="s">
-        <v>115</v>
+        <v>92</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>116</v>
+        <v>93</v>
       </c>
       <c r="B46">
-        <v>3222</v>
+        <v>6628</v>
       </c>
       <c r="C46" t="s">
-        <v>117</v>
+        <v>94</v>
       </c>
       <c r="D46" t="s">
-        <v>118</v>
+        <v>95</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>116</v>
+        <v>96</v>
       </c>
       <c r="B47">
-        <v>3221</v>
+        <v>6534</v>
       </c>
       <c r="C47" t="s">
-        <v>119</v>
+        <v>97</v>
       </c>
       <c r="D47" t="s">
-        <v>120</v>
+        <v>98</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>116</v>
+        <v>99</v>
       </c>
       <c r="B48">
-        <v>3220</v>
+        <v>6328</v>
       </c>
       <c r="C48" t="s">
-        <v>121</v>
+        <v>100</v>
       </c>
       <c r="D48" t="s">
-        <v>122</v>
+        <v>101</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>116</v>
+        <v>102</v>
       </c>
       <c r="B49">
-        <v>3214</v>
+        <v>6212</v>
       </c>
       <c r="C49" t="s">
-        <v>123</v>
+        <v>103</v>
       </c>
       <c r="D49" t="s">
-        <v>124</v>
+        <v>104</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>116</v>
+        <v>105</v>
       </c>
       <c r="B50">
-        <v>3210</v>
+        <v>6150</v>
       </c>
       <c r="C50" t="s">
-        <v>125</v>
+        <v>106</v>
       </c>
       <c r="D50" t="s">
-        <v>126</v>
+        <v>107</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>116</v>
+        <v>105</v>
       </c>
       <c r="B51">
-        <v>3207</v>
+        <v>6149</v>
       </c>
       <c r="C51" t="s">
-        <v>127</v>
+        <v>108</v>
       </c>
       <c r="D51" t="s">
-        <v>128</v>
+        <v>109</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>129</v>
+        <v>105</v>
       </c>
       <c r="B52">
-        <v>3084</v>
+        <v>6129</v>
       </c>
       <c r="C52" t="s">
-        <v>130</v>
+        <v>110</v>
       </c>
       <c r="D52" t="s">
-        <v>131</v>
+        <v>111</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>132</v>
+        <v>112</v>
       </c>
       <c r="B53">
-        <v>2755</v>
+        <v>6099</v>
       </c>
       <c r="C53" t="s">
-        <v>133</v>
+        <v>113</v>
       </c>
       <c r="D53" t="s">
-        <v>134</v>
+        <v>114</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>135</v>
+        <v>115</v>
       </c>
       <c r="B54">
-        <v>2434</v>
+        <v>5832</v>
       </c>
       <c r="C54" t="s">
-        <v>136</v>
+        <v>116</v>
       </c>
       <c r="D54" t="s">
-        <v>137</v>
+        <v>117</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>138</v>
+        <v>118</v>
       </c>
       <c r="B55">
-        <v>2382</v>
+        <v>5695</v>
       </c>
       <c r="C55" t="s">
-        <v>11</v>
+        <v>119</v>
       </c>
       <c r="D55" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>120</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>140</v>
+        <v>121</v>
       </c>
       <c r="B56">
-        <v>2170</v>
+        <v>5613</v>
       </c>
       <c r="C56" t="s">
-        <v>11</v>
+        <v>122</v>
       </c>
       <c r="D56" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>123</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>140</v>
+        <v>124</v>
       </c>
       <c r="B57">
-        <v>2169</v>
+        <v>5551</v>
       </c>
       <c r="C57" t="s">
-        <v>11</v>
+        <v>125</v>
       </c>
       <c r="D57" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>126</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>143</v>
+        <v>124</v>
       </c>
       <c r="B58">
-        <v>2049</v>
+        <v>5537</v>
       </c>
       <c r="C58" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="D58" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>128</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>143</v>
+        <v>124</v>
       </c>
       <c r="B59">
-        <v>2048</v>
+        <v>5522</v>
       </c>
       <c r="C59" t="s">
-        <v>11</v>
+        <v>129</v>
       </c>
       <c r="D59" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>130</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>143</v>
+        <v>124</v>
       </c>
       <c r="B60">
-        <v>2047</v>
+        <v>5518</v>
       </c>
       <c r="C60" t="s">
-        <v>11</v>
+        <v>131</v>
       </c>
       <c r="D60" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>132</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>143</v>
+        <v>133</v>
       </c>
       <c r="B61">
-        <v>2046</v>
+        <v>5271</v>
       </c>
       <c r="C61" t="s">
-        <v>11</v>
+        <v>134</v>
       </c>
       <c r="D61" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>135</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>148</v>
+        <v>133</v>
       </c>
       <c r="B62">
-        <v>1834</v>
+        <v>5269</v>
       </c>
       <c r="C62" t="s">
-        <v>149</v>
+        <v>136</v>
       </c>
       <c r="D62" t="s">
-        <v>150</v>
+        <v>137</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>148</v>
+        <v>138</v>
       </c>
       <c r="B63">
-        <v>1833</v>
+        <v>5213</v>
       </c>
       <c r="C63" t="s">
-        <v>151</v>
+        <v>139</v>
       </c>
       <c r="D63" t="s">
-        <v>152</v>
+        <v>140</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>148</v>
+        <v>138</v>
       </c>
       <c r="B64">
-        <v>1832</v>
+        <v>5208</v>
       </c>
       <c r="C64" t="s">
-        <v>153</v>
+        <v>141</v>
       </c>
       <c r="D64" t="s">
-        <v>154</v>
+        <v>142</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="B65">
-        <v>1831</v>
+        <v>5156</v>
       </c>
       <c r="C65" t="s">
-        <v>155</v>
+        <v>144</v>
       </c>
       <c r="D65" t="s">
-        <v>156</v>
+        <v>145</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>157</v>
+        <v>146</v>
       </c>
       <c r="B66">
-        <v>806</v>
+        <v>4923</v>
       </c>
       <c r="C66" t="s">
-        <v>158</v>
+        <v>147</v>
       </c>
       <c r="D66" t="s">
-        <v>159</v>
+        <v>148</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>160</v>
+        <v>149</v>
       </c>
       <c r="B67">
-        <v>717</v>
+        <v>4059</v>
       </c>
       <c r="C67" t="s">
-        <v>161</v>
+        <v>7</v>
       </c>
       <c r="D67" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>150</v>
+      </c>
+      <c r="E67" t="s">
+        <v>7</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>160</v>
+        <v>151</v>
       </c>
       <c r="B68">
-        <v>707</v>
+        <v>3789</v>
       </c>
       <c r="C68" t="s">
-        <v>11</v>
+        <v>152</v>
       </c>
       <c r="D68" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>153</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="B69">
-        <v>706</v>
+        <v>3222</v>
       </c>
       <c r="C69" t="s">
-        <v>11</v>
+        <v>155</v>
       </c>
       <c r="D69" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>156</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>165</v>
+        <v>154</v>
       </c>
       <c r="B70">
-        <v>545</v>
+        <v>3221</v>
       </c>
       <c r="C70" t="s">
-        <v>11</v>
+        <v>157</v>
       </c>
       <c r="D70" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>158</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>165</v>
+        <v>154</v>
       </c>
       <c r="B71">
-        <v>543</v>
+        <v>3220</v>
       </c>
       <c r="C71" t="s">
-        <v>11</v>
+        <v>159</v>
       </c>
       <c r="D71" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>160</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>168</v>
+        <v>154</v>
       </c>
       <c r="B72">
-        <v>534</v>
+        <v>3214</v>
       </c>
       <c r="C72" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="D72" t="s">
-        <v>170</v>
+        <v>162</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>171</v>
+        <v>154</v>
       </c>
       <c r="B73">
-        <v>523</v>
+        <v>3210</v>
       </c>
       <c r="C73" t="s">
-        <v>11</v>
+        <v>163</v>
       </c>
       <c r="D73" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>164</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>171</v>
+        <v>154</v>
       </c>
       <c r="B74">
-        <v>522</v>
+        <v>3207</v>
       </c>
       <c r="C74" t="s">
-        <v>11</v>
+        <v>165</v>
       </c>
       <c r="D74" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>166</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>174</v>
+        <v>167</v>
       </c>
       <c r="B75">
-        <v>513</v>
+        <v>3084</v>
       </c>
       <c r="C75" t="s">
-        <v>175</v>
+        <v>168</v>
       </c>
       <c r="D75" t="s">
-        <v>176</v>
+        <v>169</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="B76">
-        <v>508</v>
+        <v>2755</v>
       </c>
       <c r="C76" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="D76" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="B77">
-        <v>44</v>
+        <v>2434</v>
       </c>
       <c r="C77" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="D77" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="B78">
-        <v>13831</v>
+        <v>2382</v>
       </c>
       <c r="C78" t="s">
-        <v>183</v>
+        <v>7</v>
       </c>
       <c r="D78" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>177</v>
+      </c>
+      <c r="E78" t="s">
+        <v>7</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>185</v>
+        <v>178</v>
       </c>
       <c r="B79">
-        <v>13084</v>
+        <v>2170</v>
       </c>
       <c r="C79" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D79" t="s">
-        <v>186</v>
+        <v>179</v>
       </c>
       <c r="E79" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>185</v>
+        <v>178</v>
       </c>
       <c r="B80">
-        <v>13082</v>
+        <v>2169</v>
       </c>
       <c r="C80" t="s">
-        <v>187</v>
+        <v>7</v>
       </c>
       <c r="D80" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>180</v>
+      </c>
+      <c r="E80" t="s">
+        <v>7</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="B81">
-        <v>12996</v>
+        <v>2049</v>
       </c>
       <c r="C81" t="s">
-        <v>190</v>
+        <v>7</v>
       </c>
       <c r="D81" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>182</v>
+      </c>
+      <c r="E81" t="s">
+        <v>7</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="B82">
-        <v>12974</v>
+        <v>2048</v>
       </c>
       <c r="C82" t="s">
-        <v>192</v>
+        <v>7</v>
       </c>
       <c r="D82" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>183</v>
+      </c>
+      <c r="E82" t="s">
+        <v>7</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>194</v>
+        <v>181</v>
       </c>
       <c r="B83">
-        <v>12403</v>
+        <v>2047</v>
       </c>
       <c r="C83" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D83" t="s">
-        <v>195</v>
+        <v>184</v>
       </c>
       <c r="E83" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>196</v>
+        <v>181</v>
       </c>
       <c r="B84">
-        <v>12277</v>
+        <v>2046</v>
       </c>
       <c r="C84" t="s">
-        <v>197</v>
+        <v>7</v>
       </c>
       <c r="D84" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>185</v>
+      </c>
+      <c r="E84" t="s">
+        <v>7</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>199</v>
+        <v>186</v>
       </c>
       <c r="B85">
-        <v>12137</v>
+        <v>1834</v>
       </c>
       <c r="C85" t="s">
-        <v>200</v>
+        <v>187</v>
       </c>
       <c r="D85" t="s">
-        <v>201</v>
+        <v>188</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>202</v>
+        <v>186</v>
       </c>
       <c r="B86">
-        <v>11753</v>
+        <v>1833</v>
       </c>
       <c r="C86" t="s">
-        <v>203</v>
+        <v>189</v>
       </c>
       <c r="D86" t="s">
-        <v>204</v>
+        <v>190</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>202</v>
+        <v>186</v>
       </c>
       <c r="B87">
-        <v>11741</v>
+        <v>1832</v>
       </c>
       <c r="C87" t="s">
-        <v>205</v>
+        <v>191</v>
       </c>
       <c r="D87" t="s">
-        <v>206</v>
+        <v>192</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>207</v>
+        <v>186</v>
       </c>
       <c r="B88">
-        <v>11283</v>
+        <v>1831</v>
       </c>
       <c r="C88" t="s">
-        <v>208</v>
+        <v>193</v>
       </c>
       <c r="D88" t="s">
-        <v>209</v>
+        <v>194</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>207</v>
+        <v>195</v>
       </c>
       <c r="B89">
-        <v>11219</v>
+        <v>806</v>
       </c>
       <c r="C89" t="s">
-        <v>210</v>
+        <v>196</v>
       </c>
       <c r="D89" t="s">
-        <v>211</v>
+        <v>197</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>207</v>
+        <v>198</v>
       </c>
       <c r="B90">
-        <v>11217</v>
+        <v>717</v>
       </c>
       <c r="C90" t="s">
-        <v>212</v>
+        <v>199</v>
       </c>
       <c r="D90" t="s">
-        <v>213</v>
+        <v>200</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>214</v>
+        <v>198</v>
       </c>
       <c r="B91">
-        <v>10693</v>
+        <v>707</v>
       </c>
       <c r="C91" t="s">
-        <v>215</v>
+        <v>7</v>
       </c>
       <c r="D91" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>201</v>
+      </c>
+      <c r="E91" t="s">
+        <v>7</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>217</v>
+        <v>198</v>
       </c>
       <c r="B92">
-        <v>10217</v>
+        <v>706</v>
       </c>
       <c r="C92" t="s">
-        <v>218</v>
+        <v>7</v>
       </c>
       <c r="D92" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>202</v>
+      </c>
+      <c r="E92" t="s">
+        <v>7</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>220</v>
+        <v>203</v>
       </c>
       <c r="B93">
-        <v>9932</v>
+        <v>545</v>
       </c>
       <c r="C93" t="s">
-        <v>221</v>
+        <v>7</v>
       </c>
       <c r="D93" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>204</v>
+      </c>
+      <c r="E93" t="s">
+        <v>7</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>223</v>
+        <v>203</v>
       </c>
       <c r="B94">
-        <v>9846</v>
+        <v>543</v>
       </c>
       <c r="C94" t="s">
-        <v>224</v>
+        <v>7</v>
       </c>
       <c r="D94" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>205</v>
+      </c>
+      <c r="E94" t="s">
+        <v>7</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>223</v>
+        <v>206</v>
       </c>
       <c r="B95">
-        <v>9836</v>
+        <v>534</v>
       </c>
       <c r="C95" t="s">
-        <v>226</v>
+        <v>207</v>
       </c>
       <c r="D95" t="s">
-        <v>227</v>
+        <v>208</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>228</v>
+        <v>209</v>
       </c>
       <c r="B96">
-        <v>8234</v>
+        <v>523</v>
       </c>
       <c r="C96" t="s">
-        <v>229</v>
+        <v>7</v>
       </c>
       <c r="D96" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>210</v>
+      </c>
+      <c r="E96" t="s">
+        <v>7</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>231</v>
+        <v>209</v>
       </c>
       <c r="B97">
-        <v>8174</v>
+        <v>522</v>
       </c>
       <c r="C97" t="s">
-        <v>232</v>
+        <v>7</v>
       </c>
       <c r="D97" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>211</v>
+      </c>
+      <c r="E97" t="s">
+        <v>7</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>234</v>
+        <v>212</v>
       </c>
       <c r="B98">
-        <v>8072</v>
+        <v>513</v>
       </c>
       <c r="C98" t="s">
-        <v>235</v>
+        <v>213</v>
       </c>
       <c r="D98" t="s">
-        <v>236</v>
+        <v>214</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>237</v>
+        <v>212</v>
       </c>
       <c r="B99">
-        <v>8032</v>
+        <v>508</v>
       </c>
       <c r="C99" t="s">
-        <v>238</v>
+        <v>215</v>
       </c>
       <c r="D99" t="s">
-        <v>239</v>
+        <v>216</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>237</v>
+        <v>217</v>
       </c>
       <c r="B100">
-        <v>8028</v>
+        <v>44</v>
       </c>
       <c r="C100" t="s">
-        <v>240</v>
+        <v>218</v>
       </c>
       <c r="D100" t="s">
-        <v>241</v>
+        <v>219</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>242</v>
+        <v>220</v>
       </c>
       <c r="B101">
-        <v>7714</v>
+        <v>13831</v>
       </c>
       <c r="C101" t="s">
-        <v>243</v>
+        <v>221</v>
       </c>
       <c r="D101" t="s">
-        <v>244</v>
+        <v>222</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>245</v>
+        <v>223</v>
       </c>
       <c r="B102">
-        <v>7170</v>
+        <v>13084</v>
       </c>
       <c r="C102" t="s">
-        <v>246</v>
+        <v>7</v>
       </c>
       <c r="D102" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>224</v>
+      </c>
+      <c r="E102" t="s">
+        <v>7</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>248</v>
+        <v>223</v>
       </c>
       <c r="B103">
-        <v>6092</v>
+        <v>13082</v>
       </c>
       <c r="C103" t="s">
-        <v>249</v>
+        <v>225</v>
       </c>
       <c r="D103" t="s">
-        <v>250</v>
+        <v>226</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>251</v>
+        <v>227</v>
       </c>
       <c r="B104">
-        <v>5726</v>
+        <v>12996</v>
       </c>
       <c r="C104" t="s">
-        <v>252</v>
+        <v>228</v>
       </c>
       <c r="D104" t="s">
-        <v>253</v>
+        <v>229</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>251</v>
+        <v>227</v>
       </c>
       <c r="B105">
-        <v>5707</v>
+        <v>12974</v>
       </c>
       <c r="C105" t="s">
-        <v>254</v>
+        <v>230</v>
       </c>
       <c r="D105" t="s">
-        <v>255</v>
+        <v>231</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>256</v>
+        <v>232</v>
       </c>
       <c r="B106">
-        <v>5616</v>
+        <v>12403</v>
       </c>
       <c r="C106" t="s">
-        <v>257</v>
+        <v>7</v>
       </c>
       <c r="D106" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>233</v>
+      </c>
+      <c r="E106" t="s">
+        <v>7</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>256</v>
+        <v>234</v>
       </c>
       <c r="B107">
-        <v>5609</v>
+        <v>12277</v>
       </c>
       <c r="C107" t="s">
-        <v>259</v>
+        <v>235</v>
       </c>
       <c r="D107" t="s">
-        <v>260</v>
+        <v>236</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>261</v>
+        <v>237</v>
       </c>
       <c r="B108">
-        <v>5552</v>
+        <v>12137</v>
       </c>
       <c r="C108" t="s">
-        <v>262</v>
+        <v>238</v>
       </c>
       <c r="D108" t="s">
-        <v>263</v>
+        <v>239</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>261</v>
+        <v>240</v>
       </c>
       <c r="B109">
-        <v>5546</v>
+        <v>11753</v>
       </c>
       <c r="C109" t="s">
-        <v>264</v>
+        <v>241</v>
       </c>
       <c r="D109" t="s">
-        <v>265</v>
+        <v>242</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>266</v>
+        <v>240</v>
       </c>
       <c r="B110">
-        <v>5453</v>
+        <v>11741</v>
       </c>
       <c r="C110" t="s">
-        <v>11</v>
+        <v>243</v>
       </c>
       <c r="D110" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>244</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>268</v>
+        <v>245</v>
       </c>
       <c r="B111">
-        <v>5252</v>
+        <v>11283</v>
       </c>
       <c r="C111" t="s">
-        <v>269</v>
+        <v>246</v>
       </c>
       <c r="D111" t="s">
-        <v>270</v>
+        <v>247</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>271</v>
+        <v>245</v>
       </c>
       <c r="B112">
-        <v>5160</v>
+        <v>11219</v>
       </c>
       <c r="C112" t="s">
-        <v>272</v>
+        <v>248</v>
       </c>
       <c r="D112" t="s">
-        <v>273</v>
+        <v>249</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>271</v>
+        <v>245</v>
       </c>
       <c r="B113">
-        <v>5158</v>
+        <v>11217</v>
       </c>
       <c r="C113" t="s">
-        <v>274</v>
+        <v>250</v>
       </c>
       <c r="D113" t="s">
-        <v>275</v>
+        <v>251</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>276</v>
+        <v>252</v>
       </c>
       <c r="B114">
-        <v>5086</v>
+        <v>10693</v>
       </c>
       <c r="C114" t="s">
-        <v>277</v>
+        <v>253</v>
       </c>
       <c r="D114" t="s">
-        <v>278</v>
+        <v>254</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>279</v>
+        <v>255</v>
       </c>
       <c r="B115">
-        <v>4976</v>
+        <v>10217</v>
       </c>
       <c r="C115" t="s">
-        <v>280</v>
+        <v>256</v>
       </c>
       <c r="D115" t="s">
-        <v>281</v>
+        <v>257</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>282</v>
+        <v>258</v>
       </c>
       <c r="B116">
-        <v>4826</v>
+        <v>9932</v>
       </c>
       <c r="C116" t="s">
-        <v>283</v>
+        <v>259</v>
       </c>
       <c r="D116" t="s">
-        <v>284</v>
+        <v>260</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>285</v>
+        <v>261</v>
       </c>
       <c r="B117">
-        <v>4726</v>
+        <v>9846</v>
       </c>
       <c r="C117" t="s">
-        <v>286</v>
+        <v>262</v>
       </c>
       <c r="D117" t="s">
-        <v>287</v>
+        <v>263</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>285</v>
+        <v>261</v>
       </c>
       <c r="B118">
-        <v>4724</v>
+        <v>9836</v>
       </c>
       <c r="C118" t="s">
-        <v>288</v>
+        <v>264</v>
       </c>
       <c r="D118" t="s">
-        <v>289</v>
+        <v>265</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>290</v>
+        <v>266</v>
       </c>
       <c r="B119">
-        <v>4393</v>
+        <v>8234</v>
       </c>
       <c r="C119" t="s">
-        <v>291</v>
+        <v>267</v>
       </c>
       <c r="D119" t="s">
-        <v>292</v>
+        <v>268</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>290</v>
+        <v>269</v>
       </c>
       <c r="B120">
-        <v>4388</v>
+        <v>8174</v>
       </c>
       <c r="C120" t="s">
-        <v>293</v>
+        <v>270</v>
       </c>
       <c r="D120" t="s">
-        <v>294</v>
+        <v>271</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>290</v>
+        <v>272</v>
       </c>
       <c r="B121">
-        <v>4315</v>
+        <v>8072</v>
       </c>
       <c r="C121" t="s">
-        <v>295</v>
+        <v>273</v>
       </c>
       <c r="D121" t="s">
-        <v>296</v>
+        <v>274</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>290</v>
+        <v>275</v>
       </c>
       <c r="B122">
-        <v>4288</v>
+        <v>8032</v>
       </c>
       <c r="C122" t="s">
-        <v>297</v>
+        <v>276</v>
       </c>
       <c r="D122" t="s">
-        <v>298</v>
+        <v>277</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>290</v>
+        <v>275</v>
       </c>
       <c r="B123">
-        <v>4287</v>
+        <v>8028</v>
       </c>
       <c r="C123" t="s">
-        <v>299</v>
+        <v>278</v>
       </c>
       <c r="D123" t="s">
-        <v>300</v>
+        <v>279</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>301</v>
+        <v>280</v>
       </c>
       <c r="B124">
-        <v>4000</v>
+        <v>7714</v>
       </c>
       <c r="C124" t="s">
-        <v>302</v>
+        <v>281</v>
       </c>
       <c r="D124" t="s">
-        <v>303</v>
+        <v>282</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>304</v>
+        <v>283</v>
       </c>
       <c r="B125">
-        <v>3628</v>
+        <v>7170</v>
       </c>
       <c r="C125" t="s">
-        <v>11</v>
+        <v>284</v>
       </c>
       <c r="D125" t="s">
-        <v>305</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>285</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>306</v>
+        <v>286</v>
       </c>
       <c r="B126">
-        <v>3707</v>
+        <v>6092</v>
       </c>
       <c r="C126" t="s">
-        <v>307</v>
+        <v>287</v>
       </c>
       <c r="D126" t="s">
-        <v>308</v>
+        <v>288</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>306</v>
+        <v>289</v>
       </c>
       <c r="B127">
-        <v>3701</v>
+        <v>5726</v>
       </c>
       <c r="C127" t="s">
-        <v>309</v>
+        <v>290</v>
       </c>
       <c r="D127" t="s">
-        <v>310</v>
+        <v>291</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>311</v>
+        <v>289</v>
       </c>
       <c r="B128">
-        <v>3345</v>
+        <v>5707</v>
       </c>
       <c r="C128" t="s">
-        <v>312</v>
+        <v>292</v>
       </c>
       <c r="D128" t="s">
-        <v>313</v>
+        <v>293</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>311</v>
+        <v>294</v>
       </c>
       <c r="B129">
-        <v>3331</v>
+        <v>5616</v>
       </c>
       <c r="C129" t="s">
-        <v>314</v>
+        <v>295</v>
       </c>
       <c r="D129" t="s">
-        <v>315</v>
+        <v>296</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>316</v>
+        <v>294</v>
       </c>
       <c r="B130">
-        <v>3281</v>
+        <v>5609</v>
       </c>
       <c r="C130" t="s">
-        <v>317</v>
+        <v>297</v>
       </c>
       <c r="D130" t="s">
-        <v>318</v>
+        <v>298</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>319</v>
+        <v>299</v>
       </c>
       <c r="B131">
-        <v>3078</v>
+        <v>5552</v>
       </c>
       <c r="C131" t="s">
-        <v>320</v>
+        <v>300</v>
       </c>
       <c r="D131" t="s">
-        <v>321</v>
+        <v>301</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>322</v>
+        <v>299</v>
       </c>
       <c r="B132">
-        <v>2646</v>
+        <v>5546</v>
       </c>
       <c r="C132" t="s">
-        <v>323</v>
+        <v>302</v>
       </c>
       <c r="D132" t="s">
-        <v>324</v>
+        <v>303</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>322</v>
+        <v>304</v>
       </c>
       <c r="B133">
-        <v>2636</v>
+        <v>5453</v>
       </c>
       <c r="C133" t="s">
-        <v>325</v>
+        <v>7</v>
       </c>
       <c r="D133" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>305</v>
+      </c>
+      <c r="E133" t="s">
+        <v>7</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>322</v>
+        <v>306</v>
       </c>
       <c r="B134">
-        <v>2635</v>
+        <v>5252</v>
       </c>
       <c r="C134" t="s">
-        <v>327</v>
+        <v>307</v>
       </c>
       <c r="D134" t="s">
-        <v>328</v>
+        <v>308</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>322</v>
+        <v>309</v>
       </c>
       <c r="B135">
-        <v>2634</v>
+        <v>5160</v>
       </c>
       <c r="C135" t="s">
-        <v>329</v>
+        <v>310</v>
       </c>
       <c r="D135" t="s">
-        <v>330</v>
+        <v>311</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>331</v>
+        <v>309</v>
       </c>
       <c r="B136">
-        <v>2430</v>
+        <v>5158</v>
       </c>
       <c r="C136" t="s">
-        <v>332</v>
+        <v>312</v>
       </c>
       <c r="D136" t="s">
-        <v>333</v>
+        <v>313</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>334</v>
+        <v>314</v>
       </c>
       <c r="B137">
-        <v>2280</v>
+        <v>5086</v>
       </c>
       <c r="C137" t="s">
-        <v>335</v>
+        <v>315</v>
       </c>
       <c r="D137" t="s">
-        <v>336</v>
+        <v>316</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>337</v>
+        <v>317</v>
       </c>
       <c r="B138">
-        <v>2233</v>
+        <v>4976</v>
       </c>
       <c r="C138" t="s">
-        <v>338</v>
+        <v>318</v>
       </c>
       <c r="D138" t="s">
-        <v>339</v>
+        <v>319</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>340</v>
+        <v>320</v>
       </c>
       <c r="B139">
-        <v>2128</v>
+        <v>4826</v>
       </c>
       <c r="C139" t="s">
-        <v>341</v>
+        <v>321</v>
       </c>
       <c r="D139" t="s">
-        <v>342</v>
+        <v>322</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>340</v>
+        <v>323</v>
       </c>
       <c r="B140">
-        <v>2126</v>
+        <v>4726</v>
       </c>
       <c r="C140" t="s">
-        <v>343</v>
+        <v>324</v>
       </c>
       <c r="D140" t="s">
-        <v>344</v>
+        <v>325</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>345</v>
+        <v>323</v>
       </c>
       <c r="B141">
-        <v>2055</v>
+        <v>4724</v>
       </c>
       <c r="C141" t="s">
-        <v>11</v>
+        <v>326</v>
       </c>
       <c r="D141" t="s">
-        <v>346</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>327</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>347</v>
+        <v>328</v>
       </c>
       <c r="B142">
-        <v>2016</v>
+        <v>4393</v>
       </c>
       <c r="C142" t="s">
-        <v>348</v>
+        <v>329</v>
       </c>
       <c r="D142" t="s">
-        <v>349</v>
+        <v>330</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>350</v>
+        <v>328</v>
       </c>
       <c r="B143">
-        <v>2011</v>
+        <v>4388</v>
       </c>
       <c r="C143" t="s">
-        <v>351</v>
+        <v>331</v>
       </c>
       <c r="D143" t="s">
-        <v>352</v>
+        <v>332</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>350</v>
+        <v>328</v>
       </c>
       <c r="B144">
-        <v>2010</v>
+        <v>4315</v>
       </c>
       <c r="C144" t="s">
-        <v>353</v>
+        <v>333</v>
       </c>
       <c r="D144" t="s">
-        <v>354</v>
+        <v>334</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>355</v>
+        <v>328</v>
       </c>
       <c r="B145">
-        <v>1207</v>
+        <v>4288</v>
       </c>
       <c r="C145" t="s">
-        <v>11</v>
+        <v>335</v>
       </c>
       <c r="D145" t="s">
-        <v>356</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>336</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>357</v>
+        <v>328</v>
       </c>
       <c r="B146">
-        <v>1095</v>
+        <v>4287</v>
       </c>
       <c r="C146" t="s">
-        <v>11</v>
+        <v>337</v>
       </c>
       <c r="D146" t="s">
-        <v>358</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>338</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>357</v>
+        <v>339</v>
       </c>
       <c r="B147">
-        <v>1084</v>
+        <v>4000</v>
       </c>
       <c r="C147" t="s">
-        <v>359</v>
+        <v>340</v>
       </c>
       <c r="D147" t="s">
-        <v>360</v>
+        <v>341</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>361</v>
+        <v>342</v>
       </c>
       <c r="B148">
-        <v>992</v>
+        <v>3628</v>
       </c>
       <c r="C148" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D148" t="s">
-        <v>362</v>
+        <v>343</v>
       </c>
       <c r="E148" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>361</v>
+        <v>344</v>
       </c>
       <c r="B149">
-        <v>991</v>
+        <v>3707</v>
       </c>
       <c r="C149" t="s">
-        <v>11</v>
+        <v>345</v>
       </c>
       <c r="D149" t="s">
-        <v>363</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>346</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>361</v>
+        <v>344</v>
       </c>
       <c r="B150">
-        <v>990</v>
+        <v>3701</v>
       </c>
       <c r="C150" t="s">
-        <v>11</v>
+        <v>347</v>
       </c>
       <c r="D150" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>348</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>361</v>
+        <v>349</v>
       </c>
       <c r="B151">
-        <v>981</v>
+        <v>3345</v>
       </c>
       <c r="C151" t="s">
-        <v>365</v>
+        <v>350</v>
       </c>
       <c r="D151" t="s">
-        <v>366</v>
+        <v>351</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>367</v>
+        <v>349</v>
       </c>
       <c r="B152">
-        <v>876</v>
+        <v>3331</v>
       </c>
       <c r="C152" t="s">
-        <v>11</v>
+        <v>352</v>
       </c>
       <c r="D152" t="s">
-        <v>368</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>353</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>369</v>
+        <v>354</v>
       </c>
       <c r="B153">
-        <v>825</v>
+        <v>3281</v>
       </c>
       <c r="C153" t="s">
-        <v>370</v>
+        <v>355</v>
       </c>
       <c r="D153" t="s">
-        <v>371</v>
+        <v>356</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>372</v>
+        <v>357</v>
       </c>
       <c r="B154">
-        <v>736</v>
+        <v>3078</v>
       </c>
       <c r="C154" t="s">
-        <v>11</v>
+        <v>358</v>
       </c>
       <c r="D154" t="s">
-        <v>373</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>359</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>372</v>
+        <v>360</v>
       </c>
       <c r="B155">
-        <v>735</v>
+        <v>2646</v>
       </c>
       <c r="C155" t="s">
-        <v>11</v>
+        <v>361</v>
       </c>
       <c r="D155" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>362</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>372</v>
+        <v>360</v>
       </c>
       <c r="B156">
-        <v>704</v>
+        <v>2636</v>
       </c>
       <c r="C156" t="s">
-        <v>11</v>
+        <v>363</v>
       </c>
       <c r="D156" t="s">
-        <v>375</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>364</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>372</v>
+        <v>360</v>
       </c>
       <c r="B157">
-        <v>703</v>
+        <v>2635</v>
       </c>
       <c r="C157" t="s">
-        <v>11</v>
+        <v>365</v>
       </c>
       <c r="D157" t="s">
-        <v>376</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>366</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>377</v>
+        <v>360</v>
       </c>
       <c r="B158">
-        <v>520</v>
+        <v>2634</v>
       </c>
       <c r="C158" t="s">
-        <v>11</v>
+        <v>367</v>
       </c>
       <c r="D158" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>368</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>379</v>
+        <v>369</v>
       </c>
       <c r="B159">
-        <v>483</v>
+        <v>2430</v>
       </c>
       <c r="C159" t="s">
-        <v>11</v>
+        <v>370</v>
       </c>
       <c r="D159" t="s">
-        <v>380</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>371</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
       <c r="B160">
-        <v>290</v>
+        <v>2280</v>
       </c>
       <c r="C160" t="s">
-        <v>11</v>
+        <v>373</v>
       </c>
       <c r="D160" t="s">
-        <v>382</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>374</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>383</v>
+        <v>375</v>
       </c>
       <c r="B161">
-        <v>15258</v>
+        <v>2233</v>
       </c>
       <c r="C161" t="s">
-        <v>384</v>
+        <v>376</v>
       </c>
       <c r="D161" t="s">
-        <v>385</v>
+        <v>377</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>386</v>
+        <v>378</v>
       </c>
       <c r="B162">
-        <v>15234</v>
+        <v>2128</v>
       </c>
       <c r="C162" t="s">
-        <v>387</v>
+        <v>379</v>
       </c>
       <c r="D162" t="s">
-        <v>388</v>
+        <v>380</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>386</v>
+        <v>378</v>
       </c>
       <c r="B163">
-        <v>15233</v>
+        <v>2126</v>
       </c>
       <c r="C163" t="s">
-        <v>389</v>
+        <v>381</v>
       </c>
       <c r="D163" t="s">
-        <v>390</v>
+        <v>382</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>391</v>
+        <v>383</v>
       </c>
       <c r="B164">
-        <v>15124</v>
+        <v>2055</v>
       </c>
       <c r="C164" t="s">
-        <v>392</v>
+        <v>7</v>
       </c>
       <c r="D164" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>384</v>
+      </c>
+      <c r="E164" t="s">
+        <v>7</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>394</v>
+        <v>385</v>
       </c>
       <c r="B165">
-        <v>14812</v>
+        <v>2016</v>
       </c>
       <c r="C165" t="s">
-        <v>395</v>
+        <v>386</v>
       </c>
       <c r="D165" t="s">
-        <v>396</v>
+        <v>387</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>397</v>
+        <v>388</v>
       </c>
       <c r="B166">
-        <v>14747</v>
+        <v>2011</v>
       </c>
       <c r="C166" t="s">
-        <v>398</v>
+        <v>389</v>
       </c>
       <c r="D166" t="s">
-        <v>399</v>
+        <v>390</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>400</v>
+        <v>388</v>
       </c>
       <c r="B167">
-        <v>14634</v>
+        <v>2010</v>
       </c>
       <c r="C167" t="s">
-        <v>401</v>
+        <v>391</v>
       </c>
       <c r="D167" t="s">
-        <v>402</v>
+        <v>392</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>403</v>
+        <v>393</v>
       </c>
       <c r="B168">
-        <v>14538</v>
+        <v>1207</v>
       </c>
       <c r="C168" t="s">
-        <v>404</v>
+        <v>7</v>
       </c>
       <c r="D168" t="s">
-        <v>405</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>394</v>
+      </c>
+      <c r="E168" t="s">
+        <v>7</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>403</v>
+        <v>395</v>
       </c>
       <c r="B169">
-        <v>14535</v>
+        <v>1095</v>
       </c>
       <c r="C169" t="s">
-        <v>406</v>
+        <v>7</v>
       </c>
       <c r="D169" t="s">
-        <v>407</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>396</v>
+      </c>
+      <c r="E169" t="s">
+        <v>7</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>403</v>
+        <v>395</v>
       </c>
       <c r="B170">
-        <v>14533</v>
+        <v>1084</v>
       </c>
       <c r="C170" t="s">
-        <v>408</v>
+        <v>397</v>
       </c>
       <c r="D170" t="s">
-        <v>409</v>
+        <v>398</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>410</v>
+        <v>399</v>
       </c>
       <c r="B171">
-        <v>14375</v>
+        <v>992</v>
       </c>
       <c r="C171" t="s">
-        <v>411</v>
+        <v>7</v>
       </c>
       <c r="D171" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>400</v>
+      </c>
+      <c r="E171" t="s">
+        <v>7</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>413</v>
+        <v>399</v>
       </c>
       <c r="B172">
-        <v>14282</v>
+        <v>991</v>
       </c>
       <c r="C172" t="s">
-        <v>414</v>
+        <v>7</v>
       </c>
       <c r="D172" t="s">
-        <v>415</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>401</v>
+      </c>
+      <c r="E172" t="s">
+        <v>7</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>413</v>
+        <v>399</v>
       </c>
       <c r="B173">
-        <v>14278</v>
+        <v>990</v>
       </c>
       <c r="C173" t="s">
-        <v>416</v>
+        <v>7</v>
       </c>
       <c r="D173" t="s">
-        <v>417</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>402</v>
+      </c>
+      <c r="E173" t="s">
+        <v>7</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
+        <v>399</v>
+      </c>
+      <c r="B174">
+        <v>981</v>
+      </c>
+      <c r="C174" t="s">
+        <v>403</v>
+      </c>
+      <c r="D174" t="s">
+        <v>404</v>
+      </c>
+      <c r="E174" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F174" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A175" t="s">
+        <v>405</v>
+      </c>
+      <c r="B175">
+        <v>876</v>
+      </c>
+      <c r="C175" t="s">
+        <v>7</v>
+      </c>
+      <c r="D175" t="s">
+        <v>406</v>
+      </c>
+      <c r="E175" t="s">
+        <v>7</v>
+      </c>
+      <c r="F175" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="176" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A176" t="s">
+        <v>407</v>
+      </c>
+      <c r="B176">
+        <v>825</v>
+      </c>
+      <c r="C176" t="s">
+        <v>408</v>
+      </c>
+      <c r="D176" t="s">
+        <v>409</v>
+      </c>
+      <c r="E176" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F176" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="177" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A177" t="s">
+        <v>410</v>
+      </c>
+      <c r="B177">
+        <v>736</v>
+      </c>
+      <c r="C177" t="s">
+        <v>7</v>
+      </c>
+      <c r="D177" t="s">
+        <v>411</v>
+      </c>
+      <c r="E177" t="s">
+        <v>7</v>
+      </c>
+      <c r="F177" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="178" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A178" t="s">
+        <v>410</v>
+      </c>
+      <c r="B178">
+        <v>735</v>
+      </c>
+      <c r="C178" t="s">
+        <v>7</v>
+      </c>
+      <c r="D178" t="s">
+        <v>412</v>
+      </c>
+      <c r="E178" t="s">
+        <v>7</v>
+      </c>
+      <c r="F178" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="179" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A179" t="s">
+        <v>410</v>
+      </c>
+      <c r="B179">
+        <v>704</v>
+      </c>
+      <c r="C179" t="s">
+        <v>7</v>
+      </c>
+      <c r="D179" t="s">
+        <v>413</v>
+      </c>
+      <c r="E179" t="s">
+        <v>7</v>
+      </c>
+      <c r="F179" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="180" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A180" t="s">
+        <v>410</v>
+      </c>
+      <c r="B180">
+        <v>703</v>
+      </c>
+      <c r="C180" t="s">
+        <v>7</v>
+      </c>
+      <c r="D180" t="s">
+        <v>414</v>
+      </c>
+      <c r="E180" t="s">
+        <v>7</v>
+      </c>
+      <c r="F180" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="181" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A181" t="s">
+        <v>415</v>
+      </c>
+      <c r="B181">
+        <v>520</v>
+      </c>
+      <c r="C181" t="s">
+        <v>7</v>
+      </c>
+      <c r="D181" t="s">
+        <v>416</v>
+      </c>
+      <c r="E181" t="s">
+        <v>7</v>
+      </c>
+      <c r="F181" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A182" t="s">
+        <v>417</v>
+      </c>
+      <c r="B182">
+        <v>483</v>
+      </c>
+      <c r="C182" t="s">
+        <v>7</v>
+      </c>
+      <c r="D182" t="s">
         <v>418</v>
       </c>
-      <c r="B174">
+      <c r="E182" t="s">
+        <v>7</v>
+      </c>
+      <c r="F182" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="183" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A183" t="s">
+        <v>419</v>
+      </c>
+      <c r="B183">
+        <v>290</v>
+      </c>
+      <c r="C183" t="s">
+        <v>7</v>
+      </c>
+      <c r="D183" t="s">
+        <v>420</v>
+      </c>
+      <c r="E183" t="s">
+        <v>7</v>
+      </c>
+      <c r="F183" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A184" t="s">
+        <v>421</v>
+      </c>
+      <c r="B184">
+        <v>15258</v>
+      </c>
+      <c r="C184" t="s">
+        <v>422</v>
+      </c>
+      <c r="D184" t="s">
+        <v>423</v>
+      </c>
+      <c r="E184" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F184" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="185" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A185" t="s">
+        <v>424</v>
+      </c>
+      <c r="B185">
+        <v>15234</v>
+      </c>
+      <c r="C185" t="s">
+        <v>425</v>
+      </c>
+      <c r="D185" t="s">
+        <v>426</v>
+      </c>
+      <c r="E185" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F185" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A186" t="s">
+        <v>424</v>
+      </c>
+      <c r="B186">
+        <v>15233</v>
+      </c>
+      <c r="C186" t="s">
+        <v>427</v>
+      </c>
+      <c r="D186" t="s">
+        <v>428</v>
+      </c>
+      <c r="E186" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F186" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="187" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A187" t="s">
+        <v>429</v>
+      </c>
+      <c r="B187">
+        <v>15124</v>
+      </c>
+      <c r="C187" t="s">
+        <v>430</v>
+      </c>
+      <c r="D187" t="s">
+        <v>431</v>
+      </c>
+      <c r="E187" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F187" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A188" t="s">
+        <v>432</v>
+      </c>
+      <c r="B188">
+        <v>14812</v>
+      </c>
+      <c r="C188" t="s">
+        <v>433</v>
+      </c>
+      <c r="D188" t="s">
+        <v>434</v>
+      </c>
+      <c r="E188" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F188" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A189" t="s">
+        <v>435</v>
+      </c>
+      <c r="B189">
+        <v>14747</v>
+      </c>
+      <c r="C189" t="s">
+        <v>436</v>
+      </c>
+      <c r="D189" t="s">
+        <v>437</v>
+      </c>
+      <c r="E189" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F189" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A190" t="s">
+        <v>438</v>
+      </c>
+      <c r="B190">
+        <v>14634</v>
+      </c>
+      <c r="C190" t="s">
+        <v>439</v>
+      </c>
+      <c r="D190" t="s">
+        <v>440</v>
+      </c>
+      <c r="E190" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F190" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="191" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A191" t="s">
+        <v>441</v>
+      </c>
+      <c r="B191">
+        <v>14538</v>
+      </c>
+      <c r="C191" t="s">
+        <v>442</v>
+      </c>
+      <c r="D191" t="s">
+        <v>443</v>
+      </c>
+      <c r="E191" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F191" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="192" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A192" t="s">
+        <v>441</v>
+      </c>
+      <c r="B192">
+        <v>14535</v>
+      </c>
+      <c r="C192" t="s">
+        <v>444</v>
+      </c>
+      <c r="D192" t="s">
+        <v>445</v>
+      </c>
+      <c r="E192" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F192" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="193" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A193" t="s">
+        <v>441</v>
+      </c>
+      <c r="B193">
+        <v>14533</v>
+      </c>
+      <c r="C193" t="s">
+        <v>446</v>
+      </c>
+      <c r="D193" t="s">
+        <v>447</v>
+      </c>
+      <c r="E193" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F193" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="194" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A194" t="s">
+        <v>448</v>
+      </c>
+      <c r="B194">
+        <v>14375</v>
+      </c>
+      <c r="C194" t="s">
+        <v>449</v>
+      </c>
+      <c r="D194" t="s">
+        <v>450</v>
+      </c>
+      <c r="E194" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F194" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="195" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A195" t="s">
+        <v>451</v>
+      </c>
+      <c r="B195">
+        <v>14282</v>
+      </c>
+      <c r="C195" t="s">
+        <v>452</v>
+      </c>
+      <c r="D195" t="s">
+        <v>453</v>
+      </c>
+      <c r="E195" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F195" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="196" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A196" t="s">
+        <v>451</v>
+      </c>
+      <c r="B196">
+        <v>14278</v>
+      </c>
+      <c r="C196" t="s">
+        <v>454</v>
+      </c>
+      <c r="D196" t="s">
+        <v>455</v>
+      </c>
+      <c r="E196" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F196" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="197" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A197" t="s">
+        <v>456</v>
+      </c>
+      <c r="B197">
         <v>14258</v>
       </c>
-      <c r="C174" t="s">
-[...8 lines deleted...]
-      <c r="F174" s="2" t="s">
+      <c r="C197" t="s">
+        <v>457</v>
+      </c>
+      <c r="D197" t="s">
+        <v>458</v>
+      </c>
+      <c r="E197" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F197" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId1"/>
-[...1 lines deleted...]
-    <hyperlink ref="F3" r:id="rId3"/>
+    <hyperlink ref="F2" r:id="rId1"/>
+    <hyperlink ref="F3" r:id="rId2"/>
+    <hyperlink ref="E4" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
-    <hyperlink ref="F6" r:id="rId6"/>
-[...2 lines deleted...]
-    <hyperlink ref="E8" r:id="rId9"/>
+    <hyperlink ref="E6" r:id="rId6"/>
+    <hyperlink ref="F6" r:id="rId7"/>
+    <hyperlink ref="E7" r:id="rId8"/>
+    <hyperlink ref="F7" r:id="rId9"/>
     <hyperlink ref="F8" r:id="rId10"/>
-    <hyperlink ref="E9" r:id="rId11"/>
-[...294 lines deleted...]
-    <hyperlink ref="F174" r:id="rId306"/>
+    <hyperlink ref="F9" r:id="rId11"/>
+    <hyperlink ref="F10" r:id="rId12"/>
+    <hyperlink ref="F11" r:id="rId13"/>
+    <hyperlink ref="F12" r:id="rId14"/>
+    <hyperlink ref="F13" r:id="rId15"/>
+    <hyperlink ref="F14" r:id="rId16"/>
+    <hyperlink ref="F15" r:id="rId17"/>
+    <hyperlink ref="F16" r:id="rId18"/>
+    <hyperlink ref="F17" r:id="rId19"/>
+    <hyperlink ref="F18" r:id="rId20"/>
+    <hyperlink ref="F19" r:id="rId21"/>
+    <hyperlink ref="F20" r:id="rId22"/>
+    <hyperlink ref="E21" r:id="rId23"/>
+    <hyperlink ref="F21" r:id="rId24"/>
+    <hyperlink ref="E22" r:id="rId25"/>
+    <hyperlink ref="F22" r:id="rId26"/>
+    <hyperlink ref="F23" r:id="rId27"/>
+    <hyperlink ref="F24" r:id="rId28"/>
+    <hyperlink ref="E25" r:id="rId29"/>
+    <hyperlink ref="F25" r:id="rId30"/>
+    <hyperlink ref="F26" r:id="rId31"/>
+    <hyperlink ref="F27" r:id="rId32"/>
+    <hyperlink ref="F28" r:id="rId33"/>
+    <hyperlink ref="F29" r:id="rId34"/>
+    <hyperlink ref="E30" r:id="rId35"/>
+    <hyperlink ref="F30" r:id="rId36"/>
+    <hyperlink ref="E31" r:id="rId37"/>
+    <hyperlink ref="F31" r:id="rId38"/>
+    <hyperlink ref="E32" r:id="rId39"/>
+    <hyperlink ref="F32" r:id="rId40"/>
+    <hyperlink ref="E33" r:id="rId41"/>
+    <hyperlink ref="F33" r:id="rId42"/>
+    <hyperlink ref="E34" r:id="rId43"/>
+    <hyperlink ref="F34" r:id="rId44"/>
+    <hyperlink ref="E35" r:id="rId45"/>
+    <hyperlink ref="F35" r:id="rId46"/>
+    <hyperlink ref="F36" r:id="rId47"/>
+    <hyperlink ref="F37" r:id="rId48"/>
+    <hyperlink ref="E38" r:id="rId49"/>
+    <hyperlink ref="F38" r:id="rId50"/>
+    <hyperlink ref="F39" r:id="rId51"/>
+    <hyperlink ref="F40" r:id="rId52"/>
+    <hyperlink ref="E41" r:id="rId53"/>
+    <hyperlink ref="F41" r:id="rId54"/>
+    <hyperlink ref="E42" r:id="rId55"/>
+    <hyperlink ref="F42" r:id="rId56"/>
+    <hyperlink ref="E43" r:id="rId57"/>
+    <hyperlink ref="F43" r:id="rId58"/>
+    <hyperlink ref="E44" r:id="rId59"/>
+    <hyperlink ref="F44" r:id="rId60"/>
+    <hyperlink ref="E45" r:id="rId61"/>
+    <hyperlink ref="F45" r:id="rId62"/>
+    <hyperlink ref="E46" r:id="rId63"/>
+    <hyperlink ref="F46" r:id="rId64"/>
+    <hyperlink ref="E47" r:id="rId65"/>
+    <hyperlink ref="F47" r:id="rId66"/>
+    <hyperlink ref="E48" r:id="rId67"/>
+    <hyperlink ref="F48" r:id="rId68"/>
+    <hyperlink ref="E49" r:id="rId69"/>
+    <hyperlink ref="F49" r:id="rId70"/>
+    <hyperlink ref="E50" r:id="rId71"/>
+    <hyperlink ref="F50" r:id="rId72"/>
+    <hyperlink ref="E51" r:id="rId73"/>
+    <hyperlink ref="F51" r:id="rId74"/>
+    <hyperlink ref="E52" r:id="rId75"/>
+    <hyperlink ref="F52" r:id="rId76"/>
+    <hyperlink ref="E53" r:id="rId77"/>
+    <hyperlink ref="F53" r:id="rId78"/>
+    <hyperlink ref="E54" r:id="rId79"/>
+    <hyperlink ref="F54" r:id="rId80"/>
+    <hyperlink ref="E55" r:id="rId81"/>
+    <hyperlink ref="F55" r:id="rId82"/>
+    <hyperlink ref="E56" r:id="rId83"/>
+    <hyperlink ref="F56" r:id="rId84"/>
+    <hyperlink ref="E57" r:id="rId85"/>
+    <hyperlink ref="F57" r:id="rId86"/>
+    <hyperlink ref="E58" r:id="rId87"/>
+    <hyperlink ref="F58" r:id="rId88"/>
+    <hyperlink ref="E59" r:id="rId89"/>
+    <hyperlink ref="F59" r:id="rId90"/>
+    <hyperlink ref="E60" r:id="rId91"/>
+    <hyperlink ref="F60" r:id="rId92"/>
+    <hyperlink ref="E61" r:id="rId93"/>
+    <hyperlink ref="F61" r:id="rId94"/>
+    <hyperlink ref="E62" r:id="rId95"/>
+    <hyperlink ref="F62" r:id="rId96"/>
+    <hyperlink ref="E63" r:id="rId97"/>
+    <hyperlink ref="F63" r:id="rId98"/>
+    <hyperlink ref="E64" r:id="rId99"/>
+    <hyperlink ref="F64" r:id="rId100"/>
+    <hyperlink ref="E65" r:id="rId101"/>
+    <hyperlink ref="F65" r:id="rId102"/>
+    <hyperlink ref="E66" r:id="rId103"/>
+    <hyperlink ref="F66" r:id="rId104"/>
+    <hyperlink ref="F67" r:id="rId105"/>
+    <hyperlink ref="E68" r:id="rId106"/>
+    <hyperlink ref="F68" r:id="rId107"/>
+    <hyperlink ref="E69" r:id="rId108"/>
+    <hyperlink ref="F69" r:id="rId109"/>
+    <hyperlink ref="E70" r:id="rId110"/>
+    <hyperlink ref="F70" r:id="rId111"/>
+    <hyperlink ref="E71" r:id="rId112"/>
+    <hyperlink ref="F71" r:id="rId113"/>
+    <hyperlink ref="E72" r:id="rId114"/>
+    <hyperlink ref="F72" r:id="rId115"/>
+    <hyperlink ref="E73" r:id="rId116"/>
+    <hyperlink ref="F73" r:id="rId117"/>
+    <hyperlink ref="E74" r:id="rId118"/>
+    <hyperlink ref="F74" r:id="rId119"/>
+    <hyperlink ref="E75" r:id="rId120"/>
+    <hyperlink ref="F75" r:id="rId121"/>
+    <hyperlink ref="E76" r:id="rId122"/>
+    <hyperlink ref="F76" r:id="rId123"/>
+    <hyperlink ref="E77" r:id="rId124"/>
+    <hyperlink ref="F77" r:id="rId125"/>
+    <hyperlink ref="F78" r:id="rId126"/>
+    <hyperlink ref="F79" r:id="rId127"/>
+    <hyperlink ref="F80" r:id="rId128"/>
+    <hyperlink ref="F81" r:id="rId129"/>
+    <hyperlink ref="F82" r:id="rId130"/>
+    <hyperlink ref="F83" r:id="rId131"/>
+    <hyperlink ref="F84" r:id="rId132"/>
+    <hyperlink ref="E85" r:id="rId133"/>
+    <hyperlink ref="F85" r:id="rId134"/>
+    <hyperlink ref="E86" r:id="rId135"/>
+    <hyperlink ref="F86" r:id="rId136"/>
+    <hyperlink ref="E87" r:id="rId137"/>
+    <hyperlink ref="F87" r:id="rId138"/>
+    <hyperlink ref="E88" r:id="rId139"/>
+    <hyperlink ref="F88" r:id="rId140"/>
+    <hyperlink ref="E89" r:id="rId141"/>
+    <hyperlink ref="F89" r:id="rId142"/>
+    <hyperlink ref="E90" r:id="rId143"/>
+    <hyperlink ref="F90" r:id="rId144"/>
+    <hyperlink ref="F91" r:id="rId145"/>
+    <hyperlink ref="F92" r:id="rId146"/>
+    <hyperlink ref="F93" r:id="rId147"/>
+    <hyperlink ref="F94" r:id="rId148"/>
+    <hyperlink ref="E95" r:id="rId149"/>
+    <hyperlink ref="F95" r:id="rId150"/>
+    <hyperlink ref="F96" r:id="rId151"/>
+    <hyperlink ref="F97" r:id="rId152"/>
+    <hyperlink ref="E98" r:id="rId153"/>
+    <hyperlink ref="F98" r:id="rId154"/>
+    <hyperlink ref="E99" r:id="rId155"/>
+    <hyperlink ref="F99" r:id="rId156"/>
+    <hyperlink ref="E100" r:id="rId157"/>
+    <hyperlink ref="F100" r:id="rId158"/>
+    <hyperlink ref="E101" r:id="rId159"/>
+    <hyperlink ref="F101" r:id="rId160"/>
+    <hyperlink ref="F102" r:id="rId161"/>
+    <hyperlink ref="E103" r:id="rId162"/>
+    <hyperlink ref="F103" r:id="rId163"/>
+    <hyperlink ref="E104" r:id="rId164"/>
+    <hyperlink ref="F104" r:id="rId165"/>
+    <hyperlink ref="E105" r:id="rId166"/>
+    <hyperlink ref="F105" r:id="rId167"/>
+    <hyperlink ref="F106" r:id="rId168"/>
+    <hyperlink ref="E107" r:id="rId169"/>
+    <hyperlink ref="F107" r:id="rId170"/>
+    <hyperlink ref="E108" r:id="rId171"/>
+    <hyperlink ref="F108" r:id="rId172"/>
+    <hyperlink ref="E109" r:id="rId173"/>
+    <hyperlink ref="F109" r:id="rId174"/>
+    <hyperlink ref="E110" r:id="rId175"/>
+    <hyperlink ref="F110" r:id="rId176"/>
+    <hyperlink ref="E111" r:id="rId177"/>
+    <hyperlink ref="F111" r:id="rId178"/>
+    <hyperlink ref="E112" r:id="rId179"/>
+    <hyperlink ref="F112" r:id="rId180"/>
+    <hyperlink ref="E113" r:id="rId181"/>
+    <hyperlink ref="F113" r:id="rId182"/>
+    <hyperlink ref="E114" r:id="rId183"/>
+    <hyperlink ref="F114" r:id="rId184"/>
+    <hyperlink ref="E115" r:id="rId185"/>
+    <hyperlink ref="F115" r:id="rId186"/>
+    <hyperlink ref="E116" r:id="rId187"/>
+    <hyperlink ref="F116" r:id="rId188"/>
+    <hyperlink ref="E117" r:id="rId189"/>
+    <hyperlink ref="F117" r:id="rId190"/>
+    <hyperlink ref="E118" r:id="rId191"/>
+    <hyperlink ref="F118" r:id="rId192"/>
+    <hyperlink ref="E119" r:id="rId193"/>
+    <hyperlink ref="F119" r:id="rId194"/>
+    <hyperlink ref="E120" r:id="rId195"/>
+    <hyperlink ref="F120" r:id="rId196"/>
+    <hyperlink ref="E121" r:id="rId197"/>
+    <hyperlink ref="F121" r:id="rId198"/>
+    <hyperlink ref="E122" r:id="rId199"/>
+    <hyperlink ref="F122" r:id="rId200"/>
+    <hyperlink ref="E123" r:id="rId201"/>
+    <hyperlink ref="F123" r:id="rId202"/>
+    <hyperlink ref="E124" r:id="rId203"/>
+    <hyperlink ref="F124" r:id="rId204"/>
+    <hyperlink ref="E125" r:id="rId205"/>
+    <hyperlink ref="F125" r:id="rId206"/>
+    <hyperlink ref="E126" r:id="rId207"/>
+    <hyperlink ref="F126" r:id="rId208"/>
+    <hyperlink ref="E127" r:id="rId209"/>
+    <hyperlink ref="F127" r:id="rId210"/>
+    <hyperlink ref="E128" r:id="rId211"/>
+    <hyperlink ref="F128" r:id="rId212"/>
+    <hyperlink ref="E129" r:id="rId213"/>
+    <hyperlink ref="F129" r:id="rId214"/>
+    <hyperlink ref="E130" r:id="rId215"/>
+    <hyperlink ref="F130" r:id="rId216"/>
+    <hyperlink ref="E131" r:id="rId217"/>
+    <hyperlink ref="F131" r:id="rId218"/>
+    <hyperlink ref="E132" r:id="rId219"/>
+    <hyperlink ref="F132" r:id="rId220"/>
+    <hyperlink ref="F133" r:id="rId221"/>
+    <hyperlink ref="E134" r:id="rId222"/>
+    <hyperlink ref="F134" r:id="rId223"/>
+    <hyperlink ref="E135" r:id="rId224"/>
+    <hyperlink ref="F135" r:id="rId225"/>
+    <hyperlink ref="E136" r:id="rId226"/>
+    <hyperlink ref="F136" r:id="rId227"/>
+    <hyperlink ref="E137" r:id="rId228"/>
+    <hyperlink ref="F137" r:id="rId229"/>
+    <hyperlink ref="E138" r:id="rId230"/>
+    <hyperlink ref="F138" r:id="rId231"/>
+    <hyperlink ref="E139" r:id="rId232"/>
+    <hyperlink ref="F139" r:id="rId233"/>
+    <hyperlink ref="E140" r:id="rId234"/>
+    <hyperlink ref="F140" r:id="rId235"/>
+    <hyperlink ref="E141" r:id="rId236"/>
+    <hyperlink ref="F141" r:id="rId237"/>
+    <hyperlink ref="E142" r:id="rId238"/>
+    <hyperlink ref="F142" r:id="rId239"/>
+    <hyperlink ref="E143" r:id="rId240"/>
+    <hyperlink ref="F143" r:id="rId241"/>
+    <hyperlink ref="E144" r:id="rId242"/>
+    <hyperlink ref="F144" r:id="rId243"/>
+    <hyperlink ref="E145" r:id="rId244"/>
+    <hyperlink ref="F145" r:id="rId245"/>
+    <hyperlink ref="E146" r:id="rId246"/>
+    <hyperlink ref="F146" r:id="rId247"/>
+    <hyperlink ref="E147" r:id="rId248"/>
+    <hyperlink ref="F147" r:id="rId249"/>
+    <hyperlink ref="F148" r:id="rId250"/>
+    <hyperlink ref="E149" r:id="rId251"/>
+    <hyperlink ref="F149" r:id="rId252"/>
+    <hyperlink ref="E150" r:id="rId253"/>
+    <hyperlink ref="F150" r:id="rId254"/>
+    <hyperlink ref="E151" r:id="rId255"/>
+    <hyperlink ref="F151" r:id="rId256"/>
+    <hyperlink ref="E152" r:id="rId257"/>
+    <hyperlink ref="F152" r:id="rId258"/>
+    <hyperlink ref="E153" r:id="rId259"/>
+    <hyperlink ref="F153" r:id="rId260"/>
+    <hyperlink ref="E154" r:id="rId261"/>
+    <hyperlink ref="F154" r:id="rId262"/>
+    <hyperlink ref="E155" r:id="rId263"/>
+    <hyperlink ref="F155" r:id="rId264"/>
+    <hyperlink ref="E156" r:id="rId265"/>
+    <hyperlink ref="F156" r:id="rId266"/>
+    <hyperlink ref="E157" r:id="rId267"/>
+    <hyperlink ref="F157" r:id="rId268"/>
+    <hyperlink ref="E158" r:id="rId269"/>
+    <hyperlink ref="F158" r:id="rId270"/>
+    <hyperlink ref="E159" r:id="rId271"/>
+    <hyperlink ref="F159" r:id="rId272"/>
+    <hyperlink ref="E160" r:id="rId273"/>
+    <hyperlink ref="F160" r:id="rId274"/>
+    <hyperlink ref="E161" r:id="rId275"/>
+    <hyperlink ref="F161" r:id="rId276"/>
+    <hyperlink ref="E162" r:id="rId277"/>
+    <hyperlink ref="F162" r:id="rId278"/>
+    <hyperlink ref="E163" r:id="rId279"/>
+    <hyperlink ref="F163" r:id="rId280"/>
+    <hyperlink ref="F164" r:id="rId281"/>
+    <hyperlink ref="E165" r:id="rId282"/>
+    <hyperlink ref="F165" r:id="rId283"/>
+    <hyperlink ref="E166" r:id="rId284"/>
+    <hyperlink ref="F166" r:id="rId285"/>
+    <hyperlink ref="E167" r:id="rId286"/>
+    <hyperlink ref="F167" r:id="rId287"/>
+    <hyperlink ref="F168" r:id="rId288"/>
+    <hyperlink ref="F169" r:id="rId289"/>
+    <hyperlink ref="E170" r:id="rId290"/>
+    <hyperlink ref="F170" r:id="rId291"/>
+    <hyperlink ref="F171" r:id="rId292"/>
+    <hyperlink ref="F172" r:id="rId293"/>
+    <hyperlink ref="F173" r:id="rId294"/>
+    <hyperlink ref="E174" r:id="rId295"/>
+    <hyperlink ref="F174" r:id="rId296"/>
+    <hyperlink ref="F175" r:id="rId297"/>
+    <hyperlink ref="E176" r:id="rId298"/>
+    <hyperlink ref="F176" r:id="rId299"/>
+    <hyperlink ref="F177" r:id="rId300"/>
+    <hyperlink ref="F178" r:id="rId301"/>
+    <hyperlink ref="F179" r:id="rId302"/>
+    <hyperlink ref="F180" r:id="rId303"/>
+    <hyperlink ref="F181" r:id="rId304"/>
+    <hyperlink ref="F182" r:id="rId305"/>
+    <hyperlink ref="F183" r:id="rId306"/>
+    <hyperlink ref="E184" r:id="rId307"/>
+    <hyperlink ref="F184" r:id="rId308"/>
+    <hyperlink ref="E185" r:id="rId309"/>
+    <hyperlink ref="F185" r:id="rId310"/>
+    <hyperlink ref="E186" r:id="rId311"/>
+    <hyperlink ref="F186" r:id="rId312"/>
+    <hyperlink ref="E187" r:id="rId313"/>
+    <hyperlink ref="F187" r:id="rId314"/>
+    <hyperlink ref="E188" r:id="rId315"/>
+    <hyperlink ref="F188" r:id="rId316"/>
+    <hyperlink ref="E189" r:id="rId317"/>
+    <hyperlink ref="F189" r:id="rId318"/>
+    <hyperlink ref="E190" r:id="rId319"/>
+    <hyperlink ref="F190" r:id="rId320"/>
+    <hyperlink ref="E191" r:id="rId321"/>
+    <hyperlink ref="F191" r:id="rId322"/>
+    <hyperlink ref="E192" r:id="rId323"/>
+    <hyperlink ref="F192" r:id="rId324"/>
+    <hyperlink ref="E193" r:id="rId325"/>
+    <hyperlink ref="F193" r:id="rId326"/>
+    <hyperlink ref="E194" r:id="rId327"/>
+    <hyperlink ref="F194" r:id="rId328"/>
+    <hyperlink ref="E195" r:id="rId329"/>
+    <hyperlink ref="F195" r:id="rId330"/>
+    <hyperlink ref="E196" r:id="rId331"/>
+    <hyperlink ref="F196" r:id="rId332"/>
+    <hyperlink ref="E197" r:id="rId333"/>
+    <hyperlink ref="F197" r:id="rId334"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>