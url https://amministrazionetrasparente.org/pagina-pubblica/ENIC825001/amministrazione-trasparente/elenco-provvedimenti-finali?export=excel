--- v0 (2026-09-01)
+++ v1 (2026-10-17)
@@ -8,82 +8,157 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="331" uniqueCount="182">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="376" uniqueCount="206">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>26/09/2026</t>
+  </si>
+  <si>
+    <t>BD1FFE74D0</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di mensa per n.  15 docenti - Corso di formazione Approccio Snoezelen_PN 21 27_DM 38</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>18/09/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - DIREZIONE AMMINISTRATIVA DSGA _PN 21_27_Docenti in Form...Azione_DM 38 2026</t>
+  </si>
+  <si>
+    <t>17/09/2026</t>
+  </si>
+  <si>
+    <t>BD0547DE36</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura Corsi di Formazione per Docenti_DM 38/2026</t>
+  </si>
+  <si>
+    <t>16/09/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina -  INCARICO FIGURE PROFESSIONALI DOCENTI INTERNI TUTOR_PN 21_27_Docenti in Form...Azione_DM 38 2026</t>
+  </si>
+  <si>
+    <t>14/09/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - DIREZIONE E COORDINAMENTO DS_PN 21_27_Docenti in Form...Azione_DM 38 2026</t>
+  </si>
+  <si>
+    <t>09/09/2026</t>
+  </si>
+  <si>
+    <t>BCEC1648A9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura noleggio pullman con autista da Piazza Armerina a  Aeroporto di Catania a/r _Concorso MIM Da uno sguardo</t>
+  </si>
+  <si>
+    <t>05/09/2026</t>
+  </si>
+  <si>
+    <t>BCE04F1548</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura servizi di trasporto con conducente Progetto PN 21 27_T_ESTATE la vostra curiosità e Manif_ESTATE i vostri talenti</t>
+  </si>
+  <si>
+    <t>04/09/2026</t>
+  </si>
+  <si>
+    <t>BCE02FE97D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura servizi di soggiorno in pensione completa per n. 12 alunni-Saint George Hotel-Progetto PN 21 27-T_ESTATE la vostra curiosità e Manif_ESTATE i vostri talenti</t>
+  </si>
+  <si>
+    <t>02/09/2026</t>
+  </si>
+  <si>
+    <t>BCD96C7C3F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura Arredi Plesso Roncalli_Progetto Pianeta Scuola_PNRR DM 106_2025_CUP E34D25006260006_VETRI S.R.L.</t>
+  </si>
+  <si>
     <t>25/08/2026</t>
   </si>
   <si>
     <t>BCC56264DF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura lavori di sgombero e pulizia straordinaria Plesso Roncalli</t>
   </si>
   <si>
-    <t>Link</t>
-[...1 lines deleted...]
-  <si>
     <t>31/07/2026</t>
   </si>
   <si>
     <t>BC84086459</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura  di  materiale  di  cancelleria</t>
   </si>
   <si>
     <t>23/07/2026</t>
   </si>
   <si>
     <t>BC806A50FA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura volo e soggiorno a Venezia dal 10 al 12 sett. 2026 per partecipazione alunna concorso nazionale "Da un sguardo: film di studentesse e studenti sulla violenza contro le donne"</t>
   </si>
   <si>
     <t>16/07/2026</t>
   </si>
   <si>
     <t>BC6BD16B1D</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura materiale di pulizia e piccola manutenzione_Ditta Romano Vincenzo</t>
@@ -281,53 +356,50 @@
     <t>BB4C0B107C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura e sostituzione porte per ambienti scolastici</t>
   </si>
   <si>
     <t>14/04/2026</t>
   </si>
   <si>
     <t>BB3ECFDC84</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura  servizio di noleggio service per saggio musicale 2025</t>
   </si>
   <si>
     <t>10/04/2026</t>
   </si>
   <si>
     <t>BB3349F780</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio di noleggio fotocopiatrici, manutenzione e materiali di consumo per stampanti in uso alla scuola anno 2026</t>
   </si>
   <si>
     <t>30/03/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>N/A</t>
   </si>
   <si>
     <t>Provvedimento di Rettifica del DECRETO ASSEGNAZIONE INCARICHI ESPERTI E TUTOR INTERNI_ DM 106_2025_PIANETA SCUOLA</t>
   </si>
   <si>
     <t>27/03/2026</t>
   </si>
   <si>
     <t>BB09566E6A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura beni giocattoli Scuola Infanzia</t>
   </si>
   <si>
     <t>BB08F36345</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio di noleggio pullman con conducente per viaggio di istruzione a Agrigento, Siracusa e Viagrande del 28 aprile 2026- Ditta Salvo Tour - CIG: BB08F36345</t>
   </si>
   <si>
     <t>BB0845BDF4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio di noleggio pullman con conducente, viaggio di istruzione a Riesi - Mazzarino, Fattoria didattica Terra e Sole aprile 2026 - Ditta Sa.Da. Tours - CIG: BB0845BDF4</t>
   </si>
@@ -946,1512 +1018,1707 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC56264DF" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/97875147-4a76-461c-a30f-362fa7ef893c" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC84086459" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/c6c827ed-3df3-4011-b259-ce2b2a005b1e" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC806A50FA" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/5a760ca1-9aa6-4f0f-bdab-8110127ca84f" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6BD16B1D" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/7b908593-4a8e-49b6-858d-203bf410ae7a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6B93CD70" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/ef1c9a78-6ef4-4dd6-b948-a85c4e61a6e3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/XXXXXXXXXX" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/71be08e8-b5c6-4e5b-80c0-e5b2296ff757" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC251F6C0A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/8b4b0bd5-351d-499b-b264-7d82f8abcaee" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC20B358B9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/24201f27-2c5c-40ea-91f4-88bf4e701863" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1D3B3A42" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/79fbdcff-8f74-4784-aea9-6e3cb4ef162d" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1D347125" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/2116bd55-6cfd-4c49-ab36-9d2cb2a1768e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1BED51E9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/03369f34-a579-44e7-bd66-be5722ac0e64" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1BBCAF0B" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/5b2cdca4-2e73-4a7c-a2bb-a443e4ad10fd" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC001D14D9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/bc03655c-e024-4721-b10a-f6cb88ff3c34" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFFE1A40F" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/f9b4d158-45ca-4594-95db-ce0b63cd85c7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD84BFAB7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/b4129aa4-3dfa-4829-97fc-43099c636224" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCE51F0B0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/aa59bcb8-5a75-411d-9f35-440c3ec9c9a0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB1913C25" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/fc2dce23-a444-408d-8df9-c8290634623e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB13FA73B" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/339a2219-df40-4487-baf3-80979f6d9ded" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAF8A7AC5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/5f202c37-059b-43ae-b0e6-e43c422a1b18" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAF8907CB" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/6b1e3014-30b3-4a73-90d1-fb1e7a9d6296" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9C964858" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/f2185914-6c8e-4860-9eb7-a20630fb3854" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB82700408" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/37469693-b284-448f-b024-f3c7118e228d" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8253E0AF" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/98fb24cd-3be0-43c4-a4c3-19d4e5aca2e9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7349467F" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/807b98bd-8ecc-482d-b60f-370d6589af5a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6DFFC766" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/d5f0b352-6e0d-47ea-a7a7-aec974d1e070" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB56C2C315" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/53de0b4c-03f7-4a14-8802-3706fb39d124" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4C3E9876" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/042615f2-0efe-4f66-8f0e-225b46cab8f9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4C0B107C" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/b8044e4e-5244-497e-8572-0165bd609435" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3ECFDC84" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/9c7a7720-e9d6-4009-ae77-78526f0371e0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3349F780" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/7df9357f-abf6-4e9d-96a8-75d2a3207632" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB09566E6A" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/fe16252c-07e8-4db5-a85b-b37d8456cfbb" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB08F36345" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/c44468f2-90d9-4fe4-b8eb-bdd1e98106d0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0845BDF4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/3ad69171-4d3a-47cb-a7d3-cfd9fa7ec169" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0016E2DD" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/75dab925-9150-4148-acf4-ed3656e4128c" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFB05EDC2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/5eaecb89-50f4-40d2-be90-b97ee30951f9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF7977F34" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/056ac6b8-6933-41b6-a6f9-81c93085ef36" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD35B61A3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/e00a44c8-6cb5-4724-8ddf-1d42041f1115" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA9AC1E45" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/61760aaf-90df-4ee0-b1a4-210ab493eaac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABA72F198" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/36d592aa-26d9-4774-80ad-c95f80529a2f" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8BA83EBE" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/8ce556e6-8f33-4364-83cb-700a368b7f32" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA62723C94" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/99234235-8aa9-48bc-b8a2-22421d4b435c" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA47B99B95" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/a828ba01-ed28-4917-a430-3f09f9b5ecd0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3BAECB4E" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/e913ca25-bc0b-4870-bb94-5693eb26a61d" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3BA80231" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/2f2dcd48-8914-46a4-9f36-3a5450e0dc6f" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2DEB2EB4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/d9579503-c584-46d3-8da5-83b870126b75" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA19BD929B" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/1f3c911a-52d1-4750-a045-8a693d5bf305" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F077490C" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/1530fea8-32ef-47ef-9be6-c043c197c926" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F7791DDB" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/871917b0-df76-4e10-a3f9-95db9ce1995b" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E776EEF4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/183d8dc0-1819-4766-9d99-946071abb78e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B974535EE5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/19eda9f8-6977-4f72-a348-636cfe52aefd" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B975990B27" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/8a256790-840f-4ba1-b8ee-57e471928e4d" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96D4A0710" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/6feca1df-c27a-4e6a-b979-b144a2a79ad5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B974632FAD" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/fe62f197-ddc1-4526-815c-d580cc47d4f7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95C5DB4DE" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/ed9b81a1-cf26-430d-a043-69de842d31ea" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93BD0BB1D" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/3e77da57-3c42-4ee9-9345-f42a46ae99cf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95C197FB5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/11a4600a-ac5f-4936-9999-1121bf1a2098" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95B30F1E2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/12d4d201-6499-4bd4-8773-3b77fd903014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94D6480EE" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/0c027b5a-fe4a-488d-b4d9-f62f64361dc1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B954BA6BA9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/d02d3212-ede9-47a7-b655-5a1c613ec9d7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93AB41D08" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/6648bccd-5202-4f4e-bc3b-491cf3f4211b" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B952A32070" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/8cffd501-edd3-4e08-be59-a77864b5596a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B902F26CB8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/747cf715-b257-43f7-821c-c34528fc8dc6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B902DAF744" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/ea29e3bd-1e9c-4bff-bcd5-ad923b1a155a" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1FFE74D0" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/409cdd56-b9de-4150-a669-a231506ac0a0" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0547DE36" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/e890c598-ab1b-48bf-84ac-d1c51686c351" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEC1648A9" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/968c892b-c229-490d-9436-9bccc41da9cf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE04F1548" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/16a7ffb5-be2f-4b09-a24f-f6b3b362a989" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE02FE97D" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/1be31c4a-3db2-4ecd-bef5-07337e25982f" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD96C7C3F" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/c01b00c1-d1e1-4b5c-a942-c8527bc069ec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC56264DF" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/97875147-4a76-461c-a30f-362fa7ef893c" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC84086459" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/c6c827ed-3df3-4011-b259-ce2b2a005b1e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC806A50FA" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/5a760ca1-9aa6-4f0f-bdab-8110127ca84f" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6BD16B1D" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/7b908593-4a8e-49b6-858d-203bf410ae7a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6B93CD70" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/ef1c9a78-6ef4-4dd6-b948-a85c4e61a6e3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/XXXXXXXXXX" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/71be08e8-b5c6-4e5b-80c0-e5b2296ff757" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC251F6C0A" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/8b4b0bd5-351d-499b-b264-7d82f8abcaee" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC20B358B9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/24201f27-2c5c-40ea-91f4-88bf4e701863" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1D3B3A42" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/79fbdcff-8f74-4784-aea9-6e3cb4ef162d" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1D347125" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/2116bd55-6cfd-4c49-ab36-9d2cb2a1768e" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1BED51E9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/03369f34-a579-44e7-bd66-be5722ac0e64" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1BBCAF0B" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/5b2cdca4-2e73-4a7c-a2bb-a443e4ad10fd" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC001D14D9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/bc03655c-e024-4721-b10a-f6cb88ff3c34" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFFE1A40F" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/f9b4d158-45ca-4594-95db-ce0b63cd85c7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD84BFAB7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/b4129aa4-3dfa-4829-97fc-43099c636224" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCE51F0B0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/aa59bcb8-5a75-411d-9f35-440c3ec9c9a0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB1913C25" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/fc2dce23-a444-408d-8df9-c8290634623e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB13FA73B" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/339a2219-df40-4487-baf3-80979f6d9ded" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAF8A7AC5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/5f202c37-059b-43ae-b0e6-e43c422a1b18" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAF8907CB" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/6b1e3014-30b3-4a73-90d1-fb1e7a9d6296" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9C964858" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/f2185914-6c8e-4860-9eb7-a20630fb3854" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB82700408" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/37469693-b284-448f-b024-f3c7118e228d" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8253E0AF" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/98fb24cd-3be0-43c4-a4c3-19d4e5aca2e9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7349467F" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/807b98bd-8ecc-482d-b60f-370d6589af5a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6DFFC766" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/d5f0b352-6e0d-47ea-a7a7-aec974d1e070" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB56C2C315" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/53de0b4c-03f7-4a14-8802-3706fb39d124" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4C3E9876" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/042615f2-0efe-4f66-8f0e-225b46cab8f9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4C0B107C" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/b8044e4e-5244-497e-8572-0165bd609435" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3ECFDC84" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/9c7a7720-e9d6-4009-ae77-78526f0371e0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3349F780" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/7df9357f-abf6-4e9d-96a8-75d2a3207632" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB09566E6A" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/fe16252c-07e8-4db5-a85b-b37d8456cfbb" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB08F36345" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/c44468f2-90d9-4fe4-b8eb-bdd1e98106d0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0845BDF4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/3ad69171-4d3a-47cb-a7d3-cfd9fa7ec169" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0016E2DD" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/75dab925-9150-4148-acf4-ed3656e4128c" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFB05EDC2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/5eaecb89-50f4-40d2-be90-b97ee30951f9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF7977F34" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/056ac6b8-6933-41b6-a6f9-81c93085ef36" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD35B61A3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/e00a44c8-6cb5-4724-8ddf-1d42041f1115" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA9AC1E45" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/61760aaf-90df-4ee0-b1a4-210ab493eaac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABA72F198" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/36d592aa-26d9-4774-80ad-c95f80529a2f" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8BA83EBE" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/8ce556e6-8f33-4364-83cb-700a368b7f32" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA62723C94" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/99234235-8aa9-48bc-b8a2-22421d4b435c" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA47B99B95" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/a828ba01-ed28-4917-a430-3f09f9b5ecd0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3BAECB4E" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/e913ca25-bc0b-4870-bb94-5693eb26a61d" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3BA80231" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/2f2dcd48-8914-46a4-9f36-3a5450e0dc6f" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2DEB2EB4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/d9579503-c584-46d3-8da5-83b870126b75" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA19BD929B" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/1f3c911a-52d1-4750-a045-8a693d5bf305" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F077490C" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/1530fea8-32ef-47ef-9be6-c043c197c926" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F7791DDB" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/871917b0-df76-4e10-a3f9-95db9ce1995b" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E776EEF4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/183d8dc0-1819-4766-9d99-946071abb78e" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B974535EE5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/19eda9f8-6977-4f72-a348-636cfe52aefd" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B975990B27" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/8a256790-840f-4ba1-b8ee-57e471928e4d" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96D4A0710" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/6feca1df-c27a-4e6a-b979-b144a2a79ad5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B974632FAD" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/fe62f197-ddc1-4526-815c-d580cc47d4f7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95C5DB4DE" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/ed9b81a1-cf26-430d-a043-69de842d31ea" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93BD0BB1D" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/3e77da57-3c42-4ee9-9345-f42a46ae99cf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95C197FB5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/11a4600a-ac5f-4936-9999-1121bf1a2098" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95B30F1E2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/12d4d201-6499-4bd4-8773-3b77fd903014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94D6480EE" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/0c027b5a-fe4a-488d-b4d9-f62f64361dc1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B954BA6BA9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/d02d3212-ede9-47a7-b655-5a1c613ec9d7" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93AB41D08" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/6648bccd-5202-4f4e-bc3b-491cf3f4211b" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B952A32070" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/8cffd501-edd3-4e08-be59-a77864b5596a" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B902F26CB8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/747cf715-b257-43f7-821c-c34528fc8dc6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B902DAF744" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC825001/amministrazione-trasparente/atti-amministrazioni-enti/ea29e3bd-1e9c-4bff-bcd5-ad923b1a155a" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F66"/>
+  <dimension ref="A1:F75"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>7331</v>
+        <v>8731</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>7135</v>
+        <v>8333</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="E3" s="2" t="s">
-        <v>9</v>
+      <c r="E3" t="s">
+        <v>11</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4">
-        <v>7065</v>
+        <v>8329</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5">
-        <v>7005</v>
+        <v>8259</v>
       </c>
       <c r="C5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" t="s">
         <v>17</v>
       </c>
-      <c r="D5" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E5" t="s">
+        <v>11</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B6">
-        <v>7004</v>
+        <v>8071</v>
       </c>
       <c r="C6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" t="s">
         <v>19</v>
       </c>
-      <c r="D6" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E6" t="s">
+        <v>11</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7">
+        <v>7917</v>
+      </c>
+      <c r="C7" t="s">
         <v>21</v>
       </c>
-      <c r="B7">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8">
+        <v>7704</v>
+      </c>
+      <c r="C8" t="s">
         <v>24</v>
       </c>
-      <c r="B8">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9">
+        <v>7702</v>
+      </c>
+      <c r="C9" t="s">
         <v>27</v>
       </c>
-      <c r="B9">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10">
+        <v>7567</v>
+      </c>
+      <c r="C10" t="s">
         <v>30</v>
       </c>
-      <c r="B10">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B11">
-        <v>6572</v>
+        <v>7331</v>
       </c>
       <c r="C11" t="s">
         <v>33</v>
       </c>
       <c r="D11" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>35</v>
       </c>
       <c r="B12">
-        <v>6573</v>
+        <v>7135</v>
       </c>
       <c r="C12" t="s">
         <v>36</v>
       </c>
       <c r="D12" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B13">
-        <v>6567</v>
+        <v>7065</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B14">
-        <v>6246</v>
+        <v>7005</v>
       </c>
       <c r="C14" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D14" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B15">
-        <v>6243</v>
+        <v>7004</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B16">
-        <v>5722</v>
+        <v>6893</v>
       </c>
       <c r="C16" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D16" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B17">
-        <v>5602</v>
+        <v>6713</v>
       </c>
       <c r="C17" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B18">
-        <v>5406</v>
+        <v>6639</v>
       </c>
       <c r="C18" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D18" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B19">
-        <v>5365</v>
+        <v>6575</v>
       </c>
       <c r="C19" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D19" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B20">
-        <v>5311</v>
+        <v>6572</v>
       </c>
       <c r="C20" t="s">
         <v>58</v>
       </c>
       <c r="D20" t="s">
         <v>59</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B21">
-        <v>5310</v>
+        <v>6573</v>
       </c>
       <c r="C21" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D21" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B22">
-        <v>5136</v>
+        <v>6567</v>
       </c>
       <c r="C22" t="s">
         <v>63</v>
       </c>
       <c r="D22" t="s">
         <v>64</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>65</v>
       </c>
       <c r="B23">
-        <v>4769</v>
+        <v>6246</v>
       </c>
       <c r="C23" t="s">
         <v>66</v>
       </c>
       <c r="D23" t="s">
         <v>67</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>65</v>
       </c>
       <c r="B24">
-        <v>4765</v>
+        <v>6243</v>
       </c>
       <c r="C24" t="s">
         <v>68</v>
       </c>
       <c r="D24" t="s">
         <v>69</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>70</v>
       </c>
       <c r="B25">
-        <v>4676</v>
+        <v>5722</v>
       </c>
       <c r="C25" t="s">
         <v>71</v>
       </c>
       <c r="D25" t="s">
         <v>72</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>73</v>
       </c>
       <c r="B26">
-        <v>4601</v>
+        <v>5602</v>
       </c>
       <c r="C26" t="s">
         <v>74</v>
       </c>
       <c r="D26" t="s">
         <v>75</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>76</v>
       </c>
       <c r="B27">
-        <v>4403</v>
+        <v>5406</v>
       </c>
       <c r="C27" t="s">
         <v>77</v>
       </c>
       <c r="D27" t="s">
         <v>78</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>79</v>
       </c>
       <c r="B28">
-        <v>4275</v>
+        <v>5365</v>
       </c>
       <c r="C28" t="s">
         <v>80</v>
       </c>
       <c r="D28" t="s">
         <v>81</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B29">
-        <v>4272</v>
+        <v>5311</v>
       </c>
       <c r="C29" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D29" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B30">
-        <v>4128</v>
+        <v>5310</v>
       </c>
       <c r="C30" t="s">
         <v>85</v>
       </c>
       <c r="D30" t="s">
         <v>86</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>87</v>
       </c>
       <c r="B31">
-        <v>3977</v>
+        <v>5136</v>
       </c>
       <c r="C31" t="s">
         <v>88</v>
       </c>
       <c r="D31" t="s">
         <v>89</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>90</v>
       </c>
       <c r="B32">
-        <v>3527</v>
+        <v>4769</v>
       </c>
       <c r="C32" t="s">
         <v>91</v>
       </c>
       <c r="D32" t="s">
         <v>92</v>
       </c>
-      <c r="E32" t="s">
-        <v>91</v>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
+        <v>90</v>
+      </c>
+      <c r="B33">
+        <v>4765</v>
+      </c>
+      <c r="C33" t="s">
         <v>93</v>
       </c>
-      <c r="B33">
-[...2 lines deleted...]
-      <c r="C33" t="s">
+      <c r="D33" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B34">
-        <v>3486</v>
+        <v>4676</v>
       </c>
       <c r="C34" t="s">
         <v>96</v>
       </c>
       <c r="D34" t="s">
         <v>97</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="B35">
-        <v>3478</v>
+        <v>4601</v>
       </c>
       <c r="C35" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D35" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B36">
-        <v>3365</v>
+        <v>4403</v>
       </c>
       <c r="C36" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D36" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B37">
-        <v>3280</v>
+        <v>4275</v>
       </c>
       <c r="C37" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D37" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B38">
-        <v>3265</v>
+        <v>4272</v>
       </c>
       <c r="C38" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D38" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B39">
-        <v>2755</v>
+        <v>4128</v>
       </c>
       <c r="C39" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D39" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B40">
-        <v>2676</v>
+        <v>3977</v>
       </c>
       <c r="C40" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D40" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B41">
-        <v>2635</v>
+        <v>3527</v>
       </c>
       <c r="C41" t="s">
-        <v>115</v>
+        <v>11</v>
       </c>
       <c r="D41" t="s">
         <v>116</v>
       </c>
-      <c r="E41" s="2" t="s">
-        <v>9</v>
+      <c r="E41" t="s">
+        <v>11</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
         <v>117</v>
       </c>
       <c r="B42">
-        <v>1852</v>
+        <v>3499</v>
       </c>
       <c r="C42" t="s">
         <v>118</v>
       </c>
       <c r="D42" t="s">
         <v>119</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
+        <v>117</v>
+      </c>
+      <c r="B43">
+        <v>3486</v>
+      </c>
+      <c r="C43" t="s">
         <v>120</v>
       </c>
-      <c r="B43">
-[...2 lines deleted...]
-      <c r="C43" t="s">
+      <c r="D43" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
+        <v>117</v>
+      </c>
+      <c r="B44">
+        <v>3478</v>
+      </c>
+      <c r="C44" t="s">
+        <v>122</v>
+      </c>
+      <c r="D44" t="s">
         <v>123</v>
-      </c>
-[...7 lines deleted...]
-        <v>125</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
+        <v>124</v>
+      </c>
+      <c r="B45">
+        <v>3365</v>
+      </c>
+      <c r="C45" t="s">
+        <v>125</v>
+      </c>
+      <c r="D45" t="s">
         <v>126</v>
-      </c>
-[...7 lines deleted...]
-        <v>128</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
+        <v>127</v>
+      </c>
+      <c r="B46">
+        <v>3280</v>
+      </c>
+      <c r="C46" t="s">
+        <v>128</v>
+      </c>
+      <c r="D46" t="s">
         <v>129</v>
-      </c>
-[...7 lines deleted...]
-        <v>131</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="B47">
-        <v>909</v>
+        <v>3265</v>
       </c>
       <c r="C47" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="D47" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="B48">
-        <v>630</v>
+        <v>2755</v>
       </c>
       <c r="C48" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="D48" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
         <v>135</v>
       </c>
       <c r="B49">
-        <v>630</v>
+        <v>2676</v>
       </c>
       <c r="C49" t="s">
         <v>136</v>
       </c>
       <c r="D49" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
         <v>138</v>
       </c>
       <c r="B50">
-        <v>565</v>
+        <v>2635</v>
       </c>
       <c r="C50" t="s">
         <v>139</v>
       </c>
       <c r="D50" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
         <v>141</v>
       </c>
       <c r="B51">
-        <v>380</v>
+        <v>1852</v>
       </c>
       <c r="C51" t="s">
         <v>142</v>
       </c>
       <c r="D51" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
         <v>144</v>
       </c>
       <c r="B52">
-        <v>185</v>
+        <v>1433</v>
       </c>
       <c r="C52" t="s">
         <v>145</v>
       </c>
       <c r="D52" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
         <v>147</v>
       </c>
       <c r="B53">
-        <v>11855</v>
+        <v>1203</v>
       </c>
       <c r="C53" t="s">
         <v>148</v>
       </c>
       <c r="D53" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B54">
-        <v>11854</v>
+        <v>1061</v>
       </c>
       <c r="C54" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D54" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="B55">
-        <v>11849</v>
+        <v>1059</v>
       </c>
       <c r="C55" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="D55" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>147</v>
+        <v>156</v>
       </c>
       <c r="B56">
-        <v>11842</v>
+        <v>909</v>
       </c>
       <c r="C56" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="D56" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B57">
-        <v>11717</v>
+        <v>630</v>
       </c>
       <c r="C57" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="D57" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B58">
-        <v>11715</v>
+        <v>630</v>
       </c>
       <c r="C58" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D58" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B59">
-        <v>11638</v>
+        <v>565</v>
       </c>
       <c r="C59" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D59" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="B60">
-        <v>11621</v>
+        <v>380</v>
       </c>
       <c r="C60" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="D60" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B61">
-        <v>11572</v>
+        <v>185</v>
       </c>
       <c r="C61" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="D61" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="B62">
-        <v>11560</v>
+        <v>11855</v>
       </c>
       <c r="C62" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="D62" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="B63">
-        <v>11553</v>
+        <v>11854</v>
       </c>
       <c r="C63" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="D63" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="B64">
-        <v>11507</v>
+        <v>11849</v>
       </c>
       <c r="C64" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="D64" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="B65">
-        <v>10559</v>
+        <v>11842</v>
       </c>
       <c r="C65" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D65" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B66">
+        <v>11717</v>
+      </c>
+      <c r="C66" t="s">
+        <v>181</v>
+      </c>
+      <c r="D66" t="s">
+        <v>182</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>180</v>
+      </c>
+      <c r="B67">
+        <v>11715</v>
+      </c>
+      <c r="C67" t="s">
+        <v>183</v>
+      </c>
+      <c r="D67" t="s">
+        <v>184</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>185</v>
+      </c>
+      <c r="B68">
+        <v>11638</v>
+      </c>
+      <c r="C68" t="s">
+        <v>186</v>
+      </c>
+      <c r="D68" t="s">
+        <v>187</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>185</v>
+      </c>
+      <c r="B69">
+        <v>11621</v>
+      </c>
+      <c r="C69" t="s">
+        <v>188</v>
+      </c>
+      <c r="D69" t="s">
+        <v>189</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>190</v>
+      </c>
+      <c r="B70">
+        <v>11572</v>
+      </c>
+      <c r="C70" t="s">
+        <v>191</v>
+      </c>
+      <c r="D70" t="s">
+        <v>192</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>190</v>
+      </c>
+      <c r="B71">
+        <v>11560</v>
+      </c>
+      <c r="C71" t="s">
+        <v>193</v>
+      </c>
+      <c r="D71" t="s">
+        <v>194</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>190</v>
+      </c>
+      <c r="B72">
+        <v>11553</v>
+      </c>
+      <c r="C72" t="s">
+        <v>195</v>
+      </c>
+      <c r="D72" t="s">
+        <v>196</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>197</v>
+      </c>
+      <c r="B73">
+        <v>11507</v>
+      </c>
+      <c r="C73" t="s">
+        <v>198</v>
+      </c>
+      <c r="D73" t="s">
+        <v>199</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>200</v>
+      </c>
+      <c r="B74">
+        <v>10559</v>
+      </c>
+      <c r="C74" t="s">
+        <v>201</v>
+      </c>
+      <c r="D74" t="s">
+        <v>202</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>203</v>
+      </c>
+      <c r="B75">
         <v>10555</v>
       </c>
-      <c r="C66" t="s">
-[...8 lines deleted...]
-      <c r="F66" s="2" t="s">
+      <c r="C75" t="s">
+        <v>204</v>
+      </c>
+      <c r="D75" t="s">
+        <v>205</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
-    <hyperlink ref="E3" r:id="rId3"/>
-[...125 lines deleted...]
-    <hyperlink ref="F66" r:id="rId129"/>
+    <hyperlink ref="F3" r:id="rId3"/>
+    <hyperlink ref="E4" r:id="rId4"/>
+    <hyperlink ref="F4" r:id="rId5"/>
+    <hyperlink ref="F5" r:id="rId6"/>
+    <hyperlink ref="F6" r:id="rId7"/>
+    <hyperlink ref="E7" r:id="rId8"/>
+    <hyperlink ref="F7" r:id="rId9"/>
+    <hyperlink ref="E8" r:id="rId10"/>
+    <hyperlink ref="F8" r:id="rId11"/>
+    <hyperlink ref="E9" r:id="rId12"/>
+    <hyperlink ref="F9" r:id="rId13"/>
+    <hyperlink ref="E10" r:id="rId14"/>
+    <hyperlink ref="F10" r:id="rId15"/>
+    <hyperlink ref="E11" r:id="rId16"/>
+    <hyperlink ref="F11" r:id="rId17"/>
+    <hyperlink ref="E12" r:id="rId18"/>
+    <hyperlink ref="F12" r:id="rId19"/>
+    <hyperlink ref="E13" r:id="rId20"/>
+    <hyperlink ref="F13" r:id="rId21"/>
+    <hyperlink ref="E14" r:id="rId22"/>
+    <hyperlink ref="F14" r:id="rId23"/>
+    <hyperlink ref="E15" r:id="rId24"/>
+    <hyperlink ref="F15" r:id="rId25"/>
+    <hyperlink ref="E16" r:id="rId26"/>
+    <hyperlink ref="F16" r:id="rId27"/>
+    <hyperlink ref="E17" r:id="rId28"/>
+    <hyperlink ref="F17" r:id="rId29"/>
+    <hyperlink ref="E18" r:id="rId30"/>
+    <hyperlink ref="F18" r:id="rId31"/>
+    <hyperlink ref="E19" r:id="rId32"/>
+    <hyperlink ref="F19" r:id="rId33"/>
+    <hyperlink ref="E20" r:id="rId34"/>
+    <hyperlink ref="F20" r:id="rId35"/>
+    <hyperlink ref="E21" r:id="rId36"/>
+    <hyperlink ref="F21" r:id="rId37"/>
+    <hyperlink ref="E22" r:id="rId38"/>
+    <hyperlink ref="F22" r:id="rId39"/>
+    <hyperlink ref="E23" r:id="rId40"/>
+    <hyperlink ref="F23" r:id="rId41"/>
+    <hyperlink ref="E24" r:id="rId42"/>
+    <hyperlink ref="F24" r:id="rId43"/>
+    <hyperlink ref="E25" r:id="rId44"/>
+    <hyperlink ref="F25" r:id="rId45"/>
+    <hyperlink ref="E26" r:id="rId46"/>
+    <hyperlink ref="F26" r:id="rId47"/>
+    <hyperlink ref="E27" r:id="rId48"/>
+    <hyperlink ref="F27" r:id="rId49"/>
+    <hyperlink ref="E28" r:id="rId50"/>
+    <hyperlink ref="F28" r:id="rId51"/>
+    <hyperlink ref="E29" r:id="rId52"/>
+    <hyperlink ref="F29" r:id="rId53"/>
+    <hyperlink ref="E30" r:id="rId54"/>
+    <hyperlink ref="F30" r:id="rId55"/>
+    <hyperlink ref="E31" r:id="rId56"/>
+    <hyperlink ref="F31" r:id="rId57"/>
+    <hyperlink ref="E32" r:id="rId58"/>
+    <hyperlink ref="F32" r:id="rId59"/>
+    <hyperlink ref="E33" r:id="rId60"/>
+    <hyperlink ref="F33" r:id="rId61"/>
+    <hyperlink ref="E34" r:id="rId62"/>
+    <hyperlink ref="F34" r:id="rId63"/>
+    <hyperlink ref="E35" r:id="rId64"/>
+    <hyperlink ref="F35" r:id="rId65"/>
+    <hyperlink ref="E36" r:id="rId66"/>
+    <hyperlink ref="F36" r:id="rId67"/>
+    <hyperlink ref="E37" r:id="rId68"/>
+    <hyperlink ref="F37" r:id="rId69"/>
+    <hyperlink ref="E38" r:id="rId70"/>
+    <hyperlink ref="F38" r:id="rId71"/>
+    <hyperlink ref="E39" r:id="rId72"/>
+    <hyperlink ref="F39" r:id="rId73"/>
+    <hyperlink ref="E40" r:id="rId74"/>
+    <hyperlink ref="F40" r:id="rId75"/>
+    <hyperlink ref="F41" r:id="rId76"/>
+    <hyperlink ref="E42" r:id="rId77"/>
+    <hyperlink ref="F42" r:id="rId78"/>
+    <hyperlink ref="E43" r:id="rId79"/>
+    <hyperlink ref="F43" r:id="rId80"/>
+    <hyperlink ref="E44" r:id="rId81"/>
+    <hyperlink ref="F44" r:id="rId82"/>
+    <hyperlink ref="E45" r:id="rId83"/>
+    <hyperlink ref="F45" r:id="rId84"/>
+    <hyperlink ref="E46" r:id="rId85"/>
+    <hyperlink ref="F46" r:id="rId86"/>
+    <hyperlink ref="E47" r:id="rId87"/>
+    <hyperlink ref="F47" r:id="rId88"/>
+    <hyperlink ref="E48" r:id="rId89"/>
+    <hyperlink ref="F48" r:id="rId90"/>
+    <hyperlink ref="E49" r:id="rId91"/>
+    <hyperlink ref="F49" r:id="rId92"/>
+    <hyperlink ref="E50" r:id="rId93"/>
+    <hyperlink ref="F50" r:id="rId94"/>
+    <hyperlink ref="E51" r:id="rId95"/>
+    <hyperlink ref="F51" r:id="rId96"/>
+    <hyperlink ref="E52" r:id="rId97"/>
+    <hyperlink ref="F52" r:id="rId98"/>
+    <hyperlink ref="E53" r:id="rId99"/>
+    <hyperlink ref="F53" r:id="rId100"/>
+    <hyperlink ref="E54" r:id="rId101"/>
+    <hyperlink ref="F54" r:id="rId102"/>
+    <hyperlink ref="E55" r:id="rId103"/>
+    <hyperlink ref="F55" r:id="rId104"/>
+    <hyperlink ref="E56" r:id="rId105"/>
+    <hyperlink ref="F56" r:id="rId106"/>
+    <hyperlink ref="E57" r:id="rId107"/>
+    <hyperlink ref="F57" r:id="rId108"/>
+    <hyperlink ref="E58" r:id="rId109"/>
+    <hyperlink ref="F58" r:id="rId110"/>
+    <hyperlink ref="E59" r:id="rId111"/>
+    <hyperlink ref="F59" r:id="rId112"/>
+    <hyperlink ref="E60" r:id="rId113"/>
+    <hyperlink ref="F60" r:id="rId114"/>
+    <hyperlink ref="E61" r:id="rId115"/>
+    <hyperlink ref="F61" r:id="rId116"/>
+    <hyperlink ref="E62" r:id="rId117"/>
+    <hyperlink ref="F62" r:id="rId118"/>
+    <hyperlink ref="E63" r:id="rId119"/>
+    <hyperlink ref="F63" r:id="rId120"/>
+    <hyperlink ref="E64" r:id="rId121"/>
+    <hyperlink ref="F64" r:id="rId122"/>
+    <hyperlink ref="E65" r:id="rId123"/>
+    <hyperlink ref="F65" r:id="rId124"/>
+    <hyperlink ref="E66" r:id="rId125"/>
+    <hyperlink ref="F66" r:id="rId126"/>
+    <hyperlink ref="E67" r:id="rId127"/>
+    <hyperlink ref="F67" r:id="rId128"/>
+    <hyperlink ref="E68" r:id="rId129"/>
+    <hyperlink ref="F68" r:id="rId130"/>
+    <hyperlink ref="E69" r:id="rId131"/>
+    <hyperlink ref="F69" r:id="rId132"/>
+    <hyperlink ref="E70" r:id="rId133"/>
+    <hyperlink ref="F70" r:id="rId134"/>
+    <hyperlink ref="E71" r:id="rId135"/>
+    <hyperlink ref="F71" r:id="rId136"/>
+    <hyperlink ref="E72" r:id="rId137"/>
+    <hyperlink ref="F72" r:id="rId138"/>
+    <hyperlink ref="E73" r:id="rId139"/>
+    <hyperlink ref="F73" r:id="rId140"/>
+    <hyperlink ref="E74" r:id="rId141"/>
+    <hyperlink ref="F74" r:id="rId142"/>
+    <hyperlink ref="E75" r:id="rId143"/>
+    <hyperlink ref="F75" r:id="rId144"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>