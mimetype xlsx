--- v0 (2026-08-26)
+++ v1 (2026-10-24)
@@ -8,134 +8,307 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="711" uniqueCount="340">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="846" uniqueCount="396">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>22/10/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>DECRETO DI ASSEGNAZIONE INCARICO DIREZIONE AMMINISTRATIVA “Gibellina Capitale Italiana dell'Arte Contemporanea 2026" –II EDIZIONE- Contributi per le Istituzioni Scolastiche della Sicilia – Esempio applicativo del D.Lgs. 60/2017 in materia di promozione della cultura e dell'arte nelle scuole. Cap. 372555 del Bilancio della Regione Siciliana, es. fin. 2026 e 2027 – a.s. 2026/2027</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>DECRETO DI ASSEGNAZIONE INCARICHI DI COORDINAMENTO DELLA PROGETTAZIONE DIDATTICA E DELLE ATTIVITÀ PER LA REALIZZAZIONE DEL PROGETTO: “Gibellina Capitale Italiana dell'Arte Contemporanea 2026" –II EDIZIONE- Contributi per le Istituzioni Scolastiche della Sicilia – Esempio applicativo del D.Lgs. 60/2017 in materia di promozione della cultura e dell'arte nelle scuole. Cap. 372555 del Bilancio della Regione Siciliana, es. fin. 2026 e 2027 – a.s. 2026/2027</t>
+  </si>
+  <si>
+    <t>DECRETO DI ASSEGNAZIONE INCARICO PERSONALE DI PROGETTO-DOCENTE INTERNO ESPERTO IN DIDATTICA TEATRALE E REGIA DDS N. 3740 del 17/09/2026. Progetto “UN CAPOLUOGO DI PROVINCIA, CENTO STORIE. Cento anni di comunità. ENNA 1926-2026”- D.A. n.1/Gab del 19/01/2026</t>
+  </si>
+  <si>
+    <t>DECRETO DI ASSEGNAZIONE INCARICO PERSONALE DI PROGETTO-DOCENTE INTERNO ESPERTO IN SCENOGRAFIA E COSTUMISTICA DDS N. 3740 del 17/09/2026. Progetto “UN CAPOLUOGO DI PROVINCIA, CENTO STORIE. Cento anni di comunità. ENNA 1926-2026”- D.A. n.1/Gab del 19/01/2026</t>
+  </si>
+  <si>
+    <t>20/10/2026</t>
+  </si>
+  <si>
+    <t>DECRETO DI ASSEGNAZIONE INCARICO DIREZIONE AMMINISTRATIVA DDS N. 3740 del 17/09/2026. Progetto “UN CAPOLUOGO DI PROVINCIA, CENTO STORIE. Cento anni di comunità. ENNA 1926-2026”- D.A. n.1/Gab del 19/01/2026</t>
+  </si>
+  <si>
+    <t>09/10/2026</t>
+  </si>
+  <si>
+    <t>BD4B6D7FD3</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Interventi tecnici e manutenzione</t>
+  </si>
+  <si>
+    <t>07/10/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DECRETO DI APPROVAZIONE DELLA GRADUATORIA E INDIVIDUAZIONE DELL’ESPERTO NUTRIZIONISTA
+L.R. 5 gennaio 2026, n. 1, art. 17, comma 2, lett. d)-Progetto “Promozione di corretti stili alimentari e prevenzione dei disturbi del comportamento alimentare”</t>
+  </si>
+  <si>
+    <t>06/10/2026</t>
+  </si>
+  <si>
+    <t>BD3F1FDD62</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto di n. 5 TECNOWARE Era Plus 800 800VA/560W, n.1 DRUM COMPATIBILE BROTHER DR2300 e n.1 TONER COMPATIBILE BROTHER TN2320</t>
+  </si>
+  <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DECRETO DI APPROVAZIONE DELLA GRADUATORIA E INDIVIDUAZIONE DELL’ESPERTO NUTRIZIONISTA
+L.R. 5 gennaio 2026, n. 1, art. 17, comma 2, lett. d)
+Progetto “Promozione di corretti stili alimentari e prevenzione dei disturbi del comportamento alimentare”
+</t>
+  </si>
+  <si>
+    <t>19/09/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto di individuazione dei Tutor per i moduli formativi e disposizione di conferimento degli incarichi Programma Nazionale “Scuola e competenze” 2021-2027 – Fondo Sociale Europeo Plus (FSE+) – Obiettivo specifico ESO4.5 – Azione ESO4.5.A2 – Sottoazione ESO4.5.A2.B – Avviso pubblico prot. AOOGABMI n. 95165 del 24 aprile 2026 – “Formazione docenti” – D.M. n. 38 del 6 marzo 2026. Progetto: "Innovare per insegnare: formazione per la scuola del futuro" Codice progetto: ESO4.5.A2.B-FSEPN-SI-2026-276 </t>
+  </si>
+  <si>
+    <t>Decreto di individuazione degli Esperti per i moduli formativi e disposizione di conferimento degli incarichi Programma Nazionale “Scuola e competenze” 2021-2027 – Fondo Sociale Europeo Plus (FSE+) – Obiettivo specifico ESO4.5 – Azione ESO4.5.A2 – Sottoazione ESO4.5.A2.B – Avviso pubblico prot. AOOGABMI n. 95165 del 24 aprile 2026 – “Formazione docenti” – D.M. n. 38 del 6 marzo 2026. Progetto: "Innovare per insegnare: formazione per la scuola del futuro" Codice progetto: ESO4.5.A2.B-FSEPN-SI-2026-276</t>
+  </si>
+  <si>
+    <t>BD02FE7D25</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Tinteggiatura pareti e zoccolatura aule, corridoi e scale – Ditta Valenti &amp; Color Srls</t>
+  </si>
+  <si>
+    <t>BD031F0B17</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura e posa in opera di controfodera in cartongesso e di battiscopa in pvc – Ditta Edil Work Srls</t>
+  </si>
+  <si>
+    <t>BD03FE7149</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto materiale di pulizia – Ditta Nasta &amp; C. S.p.A.</t>
+  </si>
+  <si>
+    <t>BD02D22412</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto Rotoloni carta mani e carta igienica– Ditta Camforniture srl,</t>
+  </si>
+  <si>
+    <t>10/09/2026</t>
+  </si>
+  <si>
+    <t>Decreto di incarico direzione amministrativa D.S.G.A. D.M. 38 Formazione docenti</t>
+  </si>
+  <si>
+    <t>Decreto di conferimento incarico di direzione e coordinamento D.M. 38 Formazione docenti-Dirigente scolastico MAdamo Maria Sebastiana</t>
+  </si>
+  <si>
+    <t>07/09/2026</t>
+  </si>
+  <si>
+    <t>BCDB874687</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto bandiere e materiale di cancelleria – Ditta Vetri SRL</t>
+  </si>
+  <si>
+    <t>BCDBE3DCAE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre n. 206 - Servizio di conferimento di rifiuti ingombranti, legno, imballaggi in carta e cartone e RAEE e smaltimento tramite trasporto</t>
+  </si>
+  <si>
+    <t>04/09/2026</t>
+  </si>
+  <si>
+    <t>BCDB78D7E6</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento Diretto ai sensi dell’art. 50 comma 1 lettera b) del Dlgs 36/2023, in conformità con il D.I. 129/2018, del servizio di autonoleggio di pullman con autista per il trasporto degli alunni presso la Diga Nicoletti, nell’ambito del Modulo “IN CANOA</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto di conferimento di n. 2 incarichi individuali a docenti interni per lo svolgimento delle attività di supporto operativo e gestionale nell’ambito del Programma Nazionale “Scuola e competenze” 2021-2027 – Priorità 01 – Scuola e competenze – Fondo Sociale Europeo Plus (FSE+) – Obiettivo Specifico ESO4.5 – Azione ESO4.5.A2 – Sottoazione ESO4.5.A2.B – interventi di cui al Decreto del Ministro dell’Istruzione e del Merito n. 38 del 6 marzo 2026 – Avviso pubblico prot. AOOGABMI n. 95165 del 24 aprile 2026 – Formazione docenti. Titolo del progetto: Innovare per insegnare: formazione per la scuola del futuro Codice progetto: ESO4.5.A2.B-FSEPN-SI-2026-276 </t>
+  </si>
+  <si>
+    <t>27/08/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DECRETO DI CONFERIMENTO INCARICO ALLA DOCENTE INTERNA TRIMARCHI LOREDANA, IN QUALITÀ DI TUTOR DEL MODULO “IN CANOA VERSO LA NATURA”
+Fondi Strutturali Europei – Programma Nazionale “Scuola e competenze” 2021-2027 – Priorità 01 – Scuola e Competenze – Fondo Sociale Europeo Plus (FSE+) – Obiettivo Specifico ESO4.6 – Azione ESO4.6.A4 – Sottoazione ESO4.6.A4.A – Interventi di cui ai decreti del Ministro dell’Istruzione e del Merito dell’11/04/2024, n. 72 e del 22/05/2025, n. 96 – Avviso prot. n. 81652 del 23/05/2025, “Piano Estate”.</t>
+  </si>
+  <si>
+    <t>12/08/2026</t>
+  </si>
+  <si>
+    <t>BCB4747D35</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento Diretto ai sensi dell’art. 50 comma 1 lettera b) del Dlgs 36/2023, in conformità con il D.I. 129/2018, per l’acquisto di un pacchetto viaggio completo per Istanbul/Antalya dal 12 al 18 ottobre 2026 - Progetto ERASMUS + KA210-SCH – 2025</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>BC2C221C68</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - Affidamento Diretto ai sensi dell’art. 50 comma 1 lettera b) del Dlgs 36/2023, in conformità con il D.I. 129/2018 “La Sicilia che Racconta: storie, luoghi e scrittori per nuovi lettori. Interventi per la promozione della lettura e della scrittura tra gli </t>
+  </si>
+  <si>
+    <t>19/06/2026</t>
+  </si>
+  <si>
+    <t>BC170C241D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento Diretto ai sensi dell’art. 50 comma 1 lettera b) del Dlgs 36/2023, in conformità con il D.I. 129/2018, per il trasloco armadio rack di rete, creazione connessione con hotspot, ampliamento copertura di rete e fornitura di n. 11 licenze antiviru</t>
+  </si>
+  <si>
+    <t>BC16BEB5A8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento Diretto ai sensi dell’art. 50 comma 1 lettera b) del Dlgs 36/2023, in conformità con il D.I. 129/2018, Ampliamento del sistema di sicurezza/antifurto plesso Garibaldi</t>
+  </si>
+  <si>
+    <t>BC168F21AA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento Diretto ai sensi dell’art. 50 comma 1 lettera b) del Dlgs 36/2023, in conformità con il D.I. 129/2018, Acquisto materiale vario per la piccola manutenzione</t>
+  </si>
+  <si>
     <t>05/06/2026</t>
   </si>
   <si>
     <t>BBEE89E74B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento Diretto ai sensi dell’art. 50 comma 1 lettera b) del Dlgs 36/2023, in conformità con il D.I. 129/2018, servizio di noleggio di service-audio, luci e video comprensivo di prove e allestimento, per l’organizzazione degli eventi di fine anno al T</t>
   </si>
   <si>
-    <t>Link</t>
-[...1 lines deleted...]
-  <si>
     <t>BBEE441D82</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento Diretto ai sensi dell’art. 50 comma 1 lettera b) del Dlgs 36/2023, in conformità con il D.I. 129/2018, per la fornitura di testi coerenti con gli obiettivi del progetto e funzionali alle attività programmate e da implementare nell’ambito del p</t>
   </si>
   <si>
     <t>BBEE14570B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento Diretto ai sensi dell’art. 50 comma 1 lettera b) del Dlgs 36/2023, in conformità con il D.I. 129/2018, per la fornitura di materiale di cancelleria a valere sul progetto “Circolare Regione Sicilia n. 20 del 23/10/2025 “La Sicilia che Racconta:</t>
   </si>
   <si>
     <t>BBEE64AB74</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Affidamento Diretto ai sensi dell’art. 50 comma 1 lettera b) del Dlgs 36/2023, in conformità con il D.I. 129/2018, del servizio di noleggio di service-audio, luci e video comprensivo di prove e allestimento, per l’organizzazione dello spettacolo teatrale </t>
   </si>
   <si>
     <t>19/05/2026</t>
   </si>
   <si>
     <t>BBB32D3C09</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Affidamento Diretto ai sensi dell’art. 50 comma 1 lettera b) del Dlgs 36/2023, in conformità con il D.I. 129/2018, del servizio di noleggio di service-audio, luci e video comprensivo di prove e allestimento, per l’organizzazione dell’evento conclusivo al </t>
   </si>
   <si>
     <t>18/05/2026</t>
   </si>
   <si>
     <t>BBADA72D4B</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di trasporto alunni e docenti da Piazza Armerina, Barrafranca, Valguarnera a Enna e viceversa per la partecipazione all’evento conclusivo al Teatro Neglia di Enna del 20/05/2026 -Agenzia SA.DA. Tours Srl Via Papa Montini n. 21-94015 Piazza Armeri</t>
   </si>
   <si>
     <t>05/05/2026</t>
   </si>
   <si>
     <t>BB85906BDE</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Affidamento diretto su MEPA tramite Trattativa Diretta inferiore ai 140.000 euro ai sensi dell’art. 50 comma 1 lettera b) del Dlgs 36/2023 ad Agenzia di viaggio "Eurovilla" di Beccaria Leonardo per l’acquisto di un pacchetto viaggi completo per un’uscita </t>
   </si>
   <si>
     <t>BB85340830</t>
   </si>
   <si>
     <t>27/04/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>N/A</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO INCARICO PERSONALE ATA
 Fondi Strutturali Europei – Programma Nazionale “Scuola e Competenze” 2021-2027, Priorità 01 – Scuola e
 Competenze – Fondo Sociale Europeo Plus (FSE+), Obiettivo Specifico ESO4.6, Azione ESO4.6.A1, Sotto-azione
 ESO4.6.A1.B – Interventi di cui al Decreto del Ministro dell’Istruzione e del Merito n. 176 del 30/08/2023 –
 Avviso Prot. 9507 del 22/01/2025, “Agenda SUD”.</t>
   </si>
   <si>
     <t>24/04/2026</t>
   </si>
   <si>
     <t>BB6808E720</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di autonoleggio pullman con autista per un’uscita didattica a Noto, il 04/05/2026 – Agenzia AUTOSERVIZI F.LLI GUARRERA DI GUARRERA F.P. &amp; C. S.N.C. con sede in Assoro (EN) per un importo contrattuale di € 3250,00 IVA al 10% inclusa prevista nell’</t>
   </si>
   <si>
     <t>17/04/2026</t>
   </si>
   <si>
     <t>BB4F075B56</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Affidamento diretto su MEPA tramite Trattativa diretta inferiore ai 140.000 euro ai sensi dell’art. 17 comma
@@ -1501,3144 +1674,3725 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEE89E74B" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/199e7cc4-d399-4a3b-b88a-df830b94bdd8" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEE441D82" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/3ca7fc52-be20-430c-a23d-a43ce7a0ccec" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEE14570B" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/1a58d4b1-f433-48cc-bb01-371b319e62b7" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEE64AB74" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/69318f01-e1ec-409f-b85b-4f4036a6b277" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB32D3C09" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/d7d23368-7e8d-4513-85b4-ab366b1304a0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBADA72D4B" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/8cc6ff29-368a-4b91-b91f-0a79127d10bd" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB85906BDE" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/984ebbbc-6ad1-46fb-8482-8c6f8aebcf9b" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB85340830" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/ec8a6836-3186-4f84-a6aa-be488c18abec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6808E720" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/cdf20329-59f8-4132-b6c1-ad1ad9a3f725" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4F075B56" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/da0bbda9-b7b6-4f07-98c2-1c3891b79760" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3A23CC2A" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/682e9774-b75a-4145-8e71-6d7e88bca964" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2EE68610" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/4302f6a1-5a59-463a-8fb3-bf9e3a3f6493" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2DCC9B76" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/f2edd154-3b72-4253-a305-a4bee1c6f6f6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0F46D9B2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/190f3fec-4db9-41bf-a513-2a1d3a71ae94" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0008D92E" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/17df9784-1b92-4726-85b9-9d49ffaa5db1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFF227766" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/1de43cf5-ffce-4557-80da-453c6b2c5f19" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFED99530" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/612be5e9-65aa-46a3-a326-643ee4cbb46e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB522B95D" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/8ccdc240-f506-46f3-9836-113de30c0a7e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA0076A17" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/b0136bf0-f063-498b-97e3-c2e59e1f7c1e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9FD8E421" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/96b66cc2-76e6-4b25-b280-aafc8032cdd7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9FC1C2CC" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/5e255d3a-7c1e-420b-978b-bc4fb6ead99a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA94AD35E8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/d11eb045-2b0a-4aba-b214-8f91128200bc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA947915AB" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/79edd217-f2cb-49dc-b130-420dfa3bb49c" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8CF2FDD7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/7757a0a3-576f-40f7-8125-c764f41f6ad6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA87373A3C" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/3fe8eb16-3916-4694-a317-5fb24107c790" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA79FA1D85" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/b0d496f5-21eb-438e-9e6d-e797ca8d2574" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA74685479" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/181f2e1e-9c1b-441b-870a-d12199b94fe0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA740CBAAF" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/92e8fcbe-b4c6-4092-9e58-36f35c3d35ad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA07B8857D" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/edd87981-9641-4b87-90f8-8c62507e295e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EC2D9B99" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/5fcf5502-d0f1-4cce-8e8a-4259cea7479b" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B811C5D2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/60462148-83c2-497f-9495-35eba8f487ef" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A6080ACF" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/30d37234-a204-41ee-8c5d-8d4d5adff127" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99FC0B47A" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/989840b6-88b6-43ac-96bb-145a61b47fa0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A0007E32" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/198a9734-0ea7-445d-8237-6639cf996c2f" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B729F79191" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/416cef89-efb6-423b-b27c-9f57ec15fea3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B968D8BE6A" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/e1b2a4f1-0e21-46e5-83a7-dd6f644556fe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96979EEAC" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/20d5851d-ec3c-4eb7-b412-87ee818454fc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9688A31F2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/6156e199-deba-4cdb-86cc-4a8a7a6ecb99" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B948EC8FF9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/093bcb1d-c70d-4644-901e-8c45e83470e9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9015D8AE8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/b72ac9f6-c30e-4e24-b3bb-7f7a9366317b" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F5534211" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/6a8cc906-81fc-4360-bda1-2d3e69979051" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DC4671BE" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/523edb76-915f-4f6f-a4c1-6d9fcbf2f332" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B899003DB9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/057c49c2-adf6-4cfd-9e82-c72d609f074d" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88ED7DF5D" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/03b534c2-17da-4047-9970-034bccb810f9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88A0C1CA0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/59399d1c-e9d2-4a22-9082-36433f4e327c" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B880061427" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/28f1d950-233d-4336-aa68-8c5ce4dcf665" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86B37BCB9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/b5993063-29c4-4559-bf18-afcf85f5ca77" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86B087CDA" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/4b61e60c-d135-41e8-815a-c0a73fa1b39b" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B871AC053C" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/5c83094d-d6cd-47c4-9b90-c65347eb2693" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84BFA0E50" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/f159a71c-8c7b-446d-abc8-020ea15b1407" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86ADAB0CD" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/2d66e5e1-61e0-44ec-a4ac-13926da1908e" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86AF3DC87" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/6bac3c6c-68e5-421b-8fc2-542a70d6ab4f" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85F1BFCCF" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/0665c28e-4f77-478b-8795-00015a16a301" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8509E9BA4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/4a8c7b82-5795-4ee6-ad22-df6e39aabd2d" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B849F9F53F" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/1f1b125f-546f-4b06-8d99-ada4b2a1d1a4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80D0A843D" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/8312427c-fc57-4c99-b7f7-0178d0db9a0f" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D8AC306B" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/ab5d41ae-40de-455d-b939-f2eb025f6626" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7CE32B2EA" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/f6de453e-9a3f-45a0-9717-965f021559e2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7CE5B5B4D" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/a9287c9f-dfde-4222-a750-64233dc2489a" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7CE15A32F" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/627e0aa5-3638-4e76-b907-2403d374a8d4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7CE00274D" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/978955fa-9eaf-4ecc-888e-c1e24464fc35" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7684229DF" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/421c8157-b5df-4861-8fd0-9e293dcc2c99" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7685EC3D5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/9cb50b01-c5d8-4200-9b5e-960e7c6de45a" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B768A2D680" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/47e3db14-3e27-45fe-8f49-a873679ef729" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75CD7BF1E" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/76f94e5a-5bff-4787-b26c-d0d8e9b8e836" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B727DDE624" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/9c286538-d378-428f-80dd-1035c59e2481" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E9FAA1EE" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/b0dc119c-01dc-4f92-bfe2-ee6a4a837110" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EA148791" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/199f0497-0633-4529-a7cf-d1c51cf5ad81" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DBA58434" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/4718403a-5ded-4599-bc5d-f51eef85ecf0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BB391865" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/03c4b014-fc18-4ddb-ba78-e2392ba66313" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68E21BA15" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/abe6a36a-56f1-47eb-bf30-a74cde5d6221" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B683212546" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/de879a07-e577-453e-9ad4-bdfd70a9facd" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63E4E9084" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/a465861c-3615-4146-9fca-cf6d24b3d889" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63E38176D" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/acfaa258-3ad4-49b9-910d-ee88dab14267" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63E583F95" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/bfbaea0b-a72c-4bec-9cd6-f69e9e759237" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6330C36BB" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/ddd45838-75a4-4c20-8cd5-d74d26a6891b" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62610CD53" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/b23d4abf-f804-4ae3-a9fc-d830da62924f" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B627057C16" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/5e5db970-fa0d-47e6-9667-5d57f48e6e56" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B612BB7880" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/8fe2920f-4b4c-4dd9-83f8-27f5a0f9bc37" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6093F8EEF" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/15877943-cade-454c-850a-70f3f3fa4158" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6077EDAA4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/d287e100-d9e4-44aa-8c3c-0b70dade2d4e" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60075D6EE" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/8ac37247-49e6-47d0-b23d-e53b4c1a55b0" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6005A295A" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/c94cdde5-a781-4642-8a86-6b747453584a" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E996879F" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/c893ba6d-d62e-4269-b82b-4e40b97ecdb3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E86D6480" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/e33fb420-df73-447a-81d4-3910232e1929" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E9420BE9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/bfd25024-7887-4068-a128-146ee99e40e3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D515073B" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/5e1a6010-487e-4027-90e9-9beb3a0bb96f" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DED1A6E6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/9259f45e-002b-4551-b6dd-b891c81a8f71" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D55034B9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/a8fd1779-c9df-478e-9d90-ed7a0a1462f3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59D25FFCB" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/9a70570f-0aa8-4b40-8573-17e31b51a939" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59CDF7CF1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/7fb53349-1825-41d3-a62c-faf6c456a39d" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5972F747C" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/34b565fe-f5a7-4d95-b41e-0d901fcbf372" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B596426A65" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/407a37e0-f864-49ca-beff-bfda0c2c85e0" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58805498F" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/67047473-4624-4792-9813-972fbf843401" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B582C09A01" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/81b4dd3f-d811-4f68-babb-4f31380cd1ef" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B582B2C3A3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/2fce02ae-d8d0-4c6e-b7ab-d52cfcfc1fd6" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B533D1A555" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/41ad3c20-63c5-4436-a148-7d598750e748" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5338F1677" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/f9a08518-6934-41ef-849e-a8b12e7e8480" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52DF62E7F" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/3a9da8dc-120e-4014-b619-f611c9787e49" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41F02F97E" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/42d2d63d-32a2-463e-ba61-0fd7e5b2eb50" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4B6D7FD3" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/5b1f98c8-c2bc-49db-86f0-8eb48277e3b1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3F1FDD62" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/0ec0cd07-e0df-42d4-b751-fb57c45fb3fa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD02FE7D25" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/42f6cee9-985f-4c45-b986-60ca030f1091" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD031F0B17" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/231214d9-7bbc-46c0-9dbf-72eec9094bf8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD03FE7149" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/74415cd7-eac6-4519-a9e9-6e64ae730b84" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD02D22412" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/0cf83d99-a569-4f88-82ac-471adc594487" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDB874687" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/85abc97d-9c2c-4ec7-ad7f-826305e8bbfa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDBE3DCAE" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/b46cdedd-3e42-4a64-b3b9-5f91af119170" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDB78D7E6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/09726286-eeb8-4a01-8378-7948ee26cf3c" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCB4747D35" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/92d99779-6cba-4f3a-80de-c9a9f92317ee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2C221C68" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/51af7e87-da44-41df-b626-c12fc96ed28e" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC170C241D" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/0214acbb-e3f1-426c-bc6b-2a59d856cb80" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC16BEB5A8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/8b16d10c-82bd-42b7-a9a1-a61c744dff17" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC168F21AA" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/63b3bcfe-126d-4908-b2b4-32979da4612f" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEE89E74B" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/199e7cc4-d399-4a3b-b88a-df830b94bdd8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEE441D82" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/3ca7fc52-be20-430c-a23d-a43ce7a0ccec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEE14570B" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/1a58d4b1-f433-48cc-bb01-371b319e62b7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEE64AB74" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/69318f01-e1ec-409f-b85b-4f4036a6b277" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB32D3C09" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/d7d23368-7e8d-4513-85b4-ab366b1304a0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBADA72D4B" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/8cc6ff29-368a-4b91-b91f-0a79127d10bd" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB85906BDE" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/984ebbbc-6ad1-46fb-8482-8c6f8aebcf9b" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB85340830" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/ec8a6836-3186-4f84-a6aa-be488c18abec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6808E720" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/cdf20329-59f8-4132-b6c1-ad1ad9a3f725" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4F075B56" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/da0bbda9-b7b6-4f07-98c2-1c3891b79760" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3A23CC2A" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/682e9774-b75a-4145-8e71-6d7e88bca964" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2EE68610" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/4302f6a1-5a59-463a-8fb3-bf9e3a3f6493" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2DCC9B76" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/f2edd154-3b72-4253-a305-a4bee1c6f6f6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0F46D9B2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/190f3fec-4db9-41bf-a513-2a1d3a71ae94" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0008D92E" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/17df9784-1b92-4726-85b9-9d49ffaa5db1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFF227766" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/1de43cf5-ffce-4557-80da-453c6b2c5f19" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFED99530" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/612be5e9-65aa-46a3-a326-643ee4cbb46e" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB522B95D" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/8ccdc240-f506-46f3-9836-113de30c0a7e" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA0076A17" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/b0136bf0-f063-498b-97e3-c2e59e1f7c1e" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9FD8E421" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/96b66cc2-76e6-4b25-b280-aafc8032cdd7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9FC1C2CC" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/5e255d3a-7c1e-420b-978b-bc4fb6ead99a" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA94AD35E8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/d11eb045-2b0a-4aba-b214-8f91128200bc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA947915AB" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/79edd217-f2cb-49dc-b130-420dfa3bb49c" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8CF2FDD7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/7757a0a3-576f-40f7-8125-c764f41f6ad6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA87373A3C" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/3fe8eb16-3916-4694-a317-5fb24107c790" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA79FA1D85" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/b0d496f5-21eb-438e-9e6d-e797ca8d2574" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA74685479" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/181f2e1e-9c1b-441b-870a-d12199b94fe0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA740CBAAF" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/92e8fcbe-b4c6-4092-9e58-36f35c3d35ad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA07B8857D" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/edd87981-9641-4b87-90f8-8c62507e295e" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EC2D9B99" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/5fcf5502-d0f1-4cce-8e8a-4259cea7479b" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B811C5D2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/60462148-83c2-497f-9495-35eba8f487ef" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A6080ACF" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/30d37234-a204-41ee-8c5d-8d4d5adff127" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99FC0B47A" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/989840b6-88b6-43ac-96bb-145a61b47fa0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A0007E32" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/198a9734-0ea7-445d-8237-6639cf996c2f" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B729F79191" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/416cef89-efb6-423b-b27c-9f57ec15fea3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B968D8BE6A" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/e1b2a4f1-0e21-46e5-83a7-dd6f644556fe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96979EEAC" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/20d5851d-ec3c-4eb7-b412-87ee818454fc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9688A31F2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/6156e199-deba-4cdb-86cc-4a8a7a6ecb99" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B948EC8FF9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/093bcb1d-c70d-4644-901e-8c45e83470e9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9015D8AE8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/b72ac9f6-c30e-4e24-b3bb-7f7a9366317b" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F5534211" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/6a8cc906-81fc-4360-bda1-2d3e69979051" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DC4671BE" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/523edb76-915f-4f6f-a4c1-6d9fcbf2f332" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B899003DB9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/057c49c2-adf6-4cfd-9e82-c72d609f074d" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88ED7DF5D" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/03b534c2-17da-4047-9970-034bccb810f9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88A0C1CA0" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/59399d1c-e9d2-4a22-9082-36433f4e327c" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B880061427" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/28f1d950-233d-4336-aa68-8c5ce4dcf665" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86B37BCB9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/b5993063-29c4-4559-bf18-afcf85f5ca77" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86B087CDA" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/4b61e60c-d135-41e8-815a-c0a73fa1b39b" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B871AC053C" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/5c83094d-d6cd-47c4-9b90-c65347eb2693" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84BFA0E50" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/f159a71c-8c7b-446d-abc8-020ea15b1407" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86ADAB0CD" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/2d66e5e1-61e0-44ec-a4ac-13926da1908e" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86AF3DC87" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/6bac3c6c-68e5-421b-8fc2-542a70d6ab4f" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85F1BFCCF" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/0665c28e-4f77-478b-8795-00015a16a301" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8509E9BA4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/4a8c7b82-5795-4ee6-ad22-df6e39aabd2d" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B849F9F53F" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/1f1b125f-546f-4b06-8d99-ada4b2a1d1a4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80D0A843D" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/8312427c-fc57-4c99-b7f7-0178d0db9a0f" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D8AC306B" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/ab5d41ae-40de-455d-b939-f2eb025f6626" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7CE32B2EA" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/f6de453e-9a3f-45a0-9717-965f021559e2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7CE5B5B4D" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/a9287c9f-dfde-4222-a750-64233dc2489a" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7CE15A32F" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/627e0aa5-3638-4e76-b907-2403d374a8d4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7CE00274D" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/978955fa-9eaf-4ecc-888e-c1e24464fc35" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7684229DF" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/421c8157-b5df-4861-8fd0-9e293dcc2c99" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7685EC3D5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/9cb50b01-c5d8-4200-9b5e-960e7c6de45a" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B768A2D680" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/47e3db14-3e27-45fe-8f49-a873679ef729" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75CD7BF1E" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/76f94e5a-5bff-4787-b26c-d0d8e9b8e836" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B727DDE624" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/9c286538-d378-428f-80dd-1035c59e2481" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E9FAA1EE" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/b0dc119c-01dc-4f92-bfe2-ee6a4a837110" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EA148791" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/199f0497-0633-4529-a7cf-d1c51cf5ad81" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DBA58434" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/4718403a-5ded-4599-bc5d-f51eef85ecf0" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BB391865" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/03c4b014-fc18-4ddb-ba78-e2392ba66313" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68E21BA15" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/abe6a36a-56f1-47eb-bf30-a74cde5d6221" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B683212546" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/de879a07-e577-453e-9ad4-bdfd70a9facd" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63E4E9084" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/a465861c-3615-4146-9fca-cf6d24b3d889" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63E38176D" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/acfaa258-3ad4-49b9-910d-ee88dab14267" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63E583F95" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/bfbaea0b-a72c-4bec-9cd6-f69e9e759237" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6330C36BB" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/ddd45838-75a4-4c20-8cd5-d74d26a6891b" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62610CD53" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/b23d4abf-f804-4ae3-a9fc-d830da62924f" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B627057C16" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/5e5db970-fa0d-47e6-9667-5d57f48e6e56" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B612BB7880" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/8fe2920f-4b4c-4dd9-83f8-27f5a0f9bc37" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6093F8EEF" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/15877943-cade-454c-850a-70f3f3fa4158" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6077EDAA4" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/d287e100-d9e4-44aa-8c3c-0b70dade2d4e" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60075D6EE" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/8ac37247-49e6-47d0-b23d-e53b4c1a55b0" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6005A295A" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/c94cdde5-a781-4642-8a86-6b747453584a" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E996879F" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/c893ba6d-d62e-4269-b82b-4e40b97ecdb3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E86D6480" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/e33fb420-df73-447a-81d4-3910232e1929" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E9420BE9" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/bfd25024-7887-4068-a128-146ee99e40e3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D515073B" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/5e1a6010-487e-4027-90e9-9beb3a0bb96f" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DED1A6E6" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/9259f45e-002b-4551-b6dd-b891c81a8f71" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D55034B9" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/a8fd1779-c9df-478e-9d90-ed7a0a1462f3" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59D25FFCB" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/9a70570f-0aa8-4b40-8573-17e31b51a939" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59CDF7CF1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/7fb53349-1825-41d3-a62c-faf6c456a39d" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5972F747C" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/34b565fe-f5a7-4d95-b41e-0d901fcbf372" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B596426A65" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/407a37e0-f864-49ca-beff-bfda0c2c85e0" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58805498F" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/67047473-4624-4792-9813-972fbf843401" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B582C09A01" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/81b4dd3f-d811-4f68-babb-4f31380cd1ef" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B582B2C3A3" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/2fce02ae-d8d0-4c6e-b7ab-d52cfcfc1fd6" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B533D1A555" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/41ad3c20-63c5-4436-a148-7d598750e748" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5338F1677" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/f9a08518-6934-41ef-849e-a8b12e7e8480" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52DF62E7F" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/3a9da8dc-120e-4014-b619-f611c9787e49" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41F02F97E" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/atti-amministrazioni-enti/42d2d63d-32a2-463e-ba61-0fd7e5b2eb50" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F142"/>
+  <dimension ref="A1:F169"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>5833</v>
+        <v>10284</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" s="2" t="s">
-        <v>9</v>
+      <c r="E2" t="s">
+        <v>7</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3">
-        <v>5832</v>
+        <v>10283</v>
       </c>
       <c r="C3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" t="s">
         <v>10</v>
       </c>
-      <c r="D3" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E3" t="s">
+        <v>7</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4">
-        <v>5828</v>
+        <v>10250</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>7</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5">
-        <v>5827</v>
+        <v>10249</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>12</v>
+      </c>
+      <c r="E5" t="s">
+        <v>7</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B6">
-        <v>5200</v>
+        <v>10087</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>14</v>
+      </c>
+      <c r="E6" t="s">
+        <v>7</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B7">
-        <v>5107</v>
+        <v>9730</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B8">
-        <v>4643</v>
+        <v>9631</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="D8" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>19</v>
+      </c>
+      <c r="E8" t="s">
+        <v>7</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9">
+        <v>9549</v>
+      </c>
+      <c r="C9" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" t="s">
         <v>22</v>
-      </c>
-[...7 lines deleted...]
-        <v>24</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="B10">
-        <v>4384</v>
+        <v>9007</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="D10" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="B11">
-        <v>4326</v>
+        <v>8768</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>26</v>
+      </c>
+      <c r="E11" t="s">
+        <v>7</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="B12">
-        <v>4050</v>
+        <v>8767</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>7</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>27</v>
+      </c>
+      <c r="E12" t="s">
+        <v>7</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="B13">
-        <v>3891</v>
+        <v>8759</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="D13" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="B14">
-        <v>3875</v>
+        <v>8758</v>
       </c>
       <c r="C14" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D14" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>31</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="B15">
-        <v>3741</v>
+        <v>8756</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="D15" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="B16">
-        <v>3725</v>
+        <v>8755</v>
       </c>
       <c r="C16" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="D16" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="B17">
-        <v>3480</v>
+        <v>8305</v>
       </c>
       <c r="C17" t="s">
-        <v>45</v>
+        <v>7</v>
       </c>
       <c r="D17" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>37</v>
+      </c>
+      <c r="E17" t="s">
+        <v>7</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="B18">
-        <v>3478</v>
+        <v>8290</v>
       </c>
       <c r="C18" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="D18" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>38</v>
+      </c>
+      <c r="E18" t="s">
+        <v>7</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="B19">
-        <v>3314</v>
+        <v>8122</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="D19" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>52</v>
+        <v>39</v>
       </c>
       <c r="B20">
-        <v>3200</v>
+        <v>8121</v>
       </c>
       <c r="C20" t="s">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="D20" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="B21">
-        <v>2553</v>
+        <v>8001</v>
       </c>
       <c r="C21" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="D21" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>46</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="B22">
-        <v>2487</v>
+        <v>7826</v>
       </c>
       <c r="C22" t="s">
-        <v>58</v>
+        <v>7</v>
       </c>
       <c r="D22" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>48</v>
+      </c>
+      <c r="E22" t="s">
+        <v>7</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="B23">
-        <v>2423</v>
+        <v>7724</v>
       </c>
       <c r="C23" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="D23" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="E23" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="B24">
-        <v>2413</v>
+        <v>7516</v>
       </c>
       <c r="C24" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="D24" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="B25">
-        <v>2409</v>
+        <v>6844</v>
       </c>
       <c r="C25" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="D25" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="B26">
-        <v>2347</v>
+        <v>6488</v>
       </c>
       <c r="C26" t="s">
-        <v>27</v>
+        <v>58</v>
       </c>
       <c r="D26" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>59</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="B27">
-        <v>2235</v>
+        <v>6487</v>
       </c>
       <c r="C27" t="s">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="D27" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="B28">
-        <v>2189</v>
+        <v>6486</v>
       </c>
       <c r="C28" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="D28" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="B29">
-        <v>2140</v>
+        <v>5833</v>
       </c>
       <c r="C29" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="D29" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
       <c r="B30">
-        <v>2085</v>
+        <v>5832</v>
       </c>
       <c r="C30" t="s">
-        <v>78</v>
+        <v>67</v>
       </c>
       <c r="D30" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>80</v>
+        <v>64</v>
       </c>
       <c r="B31">
-        <v>2003</v>
+        <v>5828</v>
       </c>
       <c r="C31" t="s">
-        <v>81</v>
+        <v>69</v>
       </c>
       <c r="D31" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>83</v>
+        <v>64</v>
       </c>
       <c r="B32">
-        <v>1866</v>
+        <v>5827</v>
       </c>
       <c r="C32" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
       <c r="D32" t="s">
-        <v>85</v>
+        <v>72</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>83</v>
+        <v>73</v>
       </c>
       <c r="B33">
-        <v>1798</v>
+        <v>5200</v>
       </c>
       <c r="C33" t="s">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="D33" t="s">
-        <v>87</v>
+        <v>75</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="B34">
-        <v>1797</v>
+        <v>5107</v>
       </c>
       <c r="C34" t="s">
-        <v>88</v>
+        <v>77</v>
       </c>
       <c r="D34" t="s">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
       <c r="B35">
-        <v>920</v>
+        <v>4643</v>
       </c>
       <c r="C35" t="s">
-        <v>27</v>
+        <v>80</v>
       </c>
       <c r="D35" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>81</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
       <c r="B36">
-        <v>903</v>
+        <v>4639</v>
       </c>
       <c r="C36" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
       <c r="D36" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>81</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="B37">
-        <v>532</v>
+        <v>4384</v>
       </c>
       <c r="C37" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="D37" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>84</v>
+      </c>
+      <c r="E37" t="s">
+        <v>7</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="B38">
-        <v>261</v>
+        <v>4326</v>
       </c>
       <c r="C38" t="s">
-        <v>97</v>
+        <v>86</v>
       </c>
       <c r="D38" t="s">
-        <v>98</v>
+        <v>87</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>99</v>
+        <v>88</v>
       </c>
       <c r="B39">
-        <v>12486</v>
+        <v>4050</v>
       </c>
       <c r="C39" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
       <c r="D39" t="s">
-        <v>101</v>
+        <v>90</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>102</v>
+        <v>91</v>
       </c>
       <c r="B40">
-        <v>12407</v>
+        <v>3891</v>
       </c>
       <c r="C40" t="s">
-        <v>103</v>
+        <v>92</v>
       </c>
       <c r="D40" t="s">
-        <v>104</v>
+        <v>93</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>105</v>
+        <v>91</v>
       </c>
       <c r="B41">
-        <v>12357</v>
+        <v>3875</v>
       </c>
       <c r="C41" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="D41" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>94</v>
+      </c>
+      <c r="E41" t="s">
+        <v>7</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>105</v>
+        <v>95</v>
       </c>
       <c r="B42">
-        <v>12355</v>
+        <v>3741</v>
       </c>
       <c r="C42" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="D42" t="s">
-        <v>109</v>
+        <v>97</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>110</v>
+        <v>95</v>
       </c>
       <c r="B43">
-        <v>12250</v>
+        <v>3725</v>
       </c>
       <c r="C43" t="s">
-        <v>111</v>
+        <v>98</v>
       </c>
       <c r="D43" t="s">
-        <v>112</v>
+        <v>99</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>113</v>
+        <v>100</v>
       </c>
       <c r="B44">
-        <v>11974</v>
+        <v>3480</v>
       </c>
       <c r="C44" t="s">
-        <v>114</v>
+        <v>101</v>
       </c>
       <c r="D44" t="s">
-        <v>115</v>
+        <v>102</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>116</v>
+        <v>100</v>
       </c>
       <c r="B45">
-        <v>11946</v>
+        <v>3478</v>
       </c>
       <c r="C45" t="s">
-        <v>117</v>
+        <v>103</v>
       </c>
       <c r="D45" t="s">
-        <v>118</v>
+        <v>104</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>116</v>
+        <v>105</v>
       </c>
       <c r="B46">
-        <v>11945</v>
+        <v>3314</v>
       </c>
       <c r="C46" t="s">
-        <v>119</v>
+        <v>106</v>
       </c>
       <c r="D46" t="s">
-        <v>120</v>
+        <v>107</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>121</v>
+        <v>108</v>
       </c>
       <c r="B47">
-        <v>11703</v>
+        <v>3200</v>
       </c>
       <c r="C47" t="s">
-        <v>122</v>
+        <v>109</v>
       </c>
       <c r="D47" t="s">
-        <v>123</v>
+        <v>110</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>124</v>
+        <v>111</v>
       </c>
       <c r="B48">
-        <v>11229</v>
+        <v>2553</v>
       </c>
       <c r="C48" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="D48" t="s">
-        <v>125</v>
+        <v>112</v>
       </c>
       <c r="E48" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>126</v>
+        <v>113</v>
       </c>
       <c r="B49">
-        <v>10861</v>
+        <v>2487</v>
       </c>
       <c r="C49" t="s">
-        <v>27</v>
+        <v>114</v>
       </c>
       <c r="D49" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>115</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>126</v>
+        <v>116</v>
       </c>
       <c r="B50">
-        <v>10855</v>
+        <v>2423</v>
       </c>
       <c r="C50" t="s">
-        <v>128</v>
+        <v>7</v>
       </c>
       <c r="D50" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>117</v>
+      </c>
+      <c r="E50" t="s">
+        <v>7</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>130</v>
+        <v>116</v>
       </c>
       <c r="B51">
-        <v>10721</v>
+        <v>2413</v>
       </c>
       <c r="C51" t="s">
-        <v>131</v>
+        <v>118</v>
       </c>
       <c r="D51" t="s">
-        <v>132</v>
+        <v>119</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="B52">
-        <v>10508</v>
+        <v>2409</v>
       </c>
       <c r="C52" t="s">
-        <v>27</v>
+        <v>120</v>
       </c>
       <c r="D52" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>121</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>133</v>
+        <v>122</v>
       </c>
       <c r="B53">
-        <v>10499</v>
+        <v>2347</v>
       </c>
       <c r="C53" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="D53" t="s">
-        <v>135</v>
+        <v>123</v>
       </c>
       <c r="E53" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="B54">
-        <v>10498</v>
+        <v>2235</v>
       </c>
       <c r="C54" t="s">
-        <v>27</v>
+        <v>125</v>
       </c>
       <c r="D54" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>126</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="B55">
-        <v>10497</v>
+        <v>2189</v>
       </c>
       <c r="C55" t="s">
-        <v>27</v>
+        <v>128</v>
       </c>
       <c r="D55" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>129</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>138</v>
+        <v>130</v>
       </c>
       <c r="B56">
-        <v>10415</v>
+        <v>2140</v>
       </c>
       <c r="C56" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="D56" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>132</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="B57">
-        <v>10400</v>
+        <v>2085</v>
       </c>
       <c r="C57" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="D57" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="B58">
-        <v>10318</v>
+        <v>2003</v>
       </c>
       <c r="C58" t="s">
-        <v>27</v>
+        <v>137</v>
       </c>
       <c r="D58" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>138</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="B59">
-        <v>9664</v>
+        <v>1866</v>
       </c>
       <c r="C59" t="s">
-        <v>27</v>
+        <v>140</v>
       </c>
       <c r="D59" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>141</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="B60">
-        <v>9663</v>
+        <v>1798</v>
       </c>
       <c r="C60" t="s">
-        <v>27</v>
+        <v>142</v>
       </c>
       <c r="D60" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>143</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
+        <v>139</v>
+      </c>
+      <c r="B61">
+        <v>1797</v>
+      </c>
+      <c r="C61" t="s">
         <v>144</v>
       </c>
-      <c r="B61">
-[...4 lines deleted...]
-      </c>
       <c r="D61" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>145</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="B62">
-        <v>9481</v>
+        <v>920</v>
       </c>
       <c r="C62" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="D62" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="E62" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
+        <v>146</v>
+      </c>
+      <c r="B63">
+        <v>903</v>
+      </c>
+      <c r="C63" t="s">
+        <v>7</v>
+      </c>
+      <c r="D63" t="s">
         <v>148</v>
       </c>
-      <c r="B63">
-[...7 lines deleted...]
-      </c>
       <c r="E63" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B64">
-        <v>9471</v>
+        <v>532</v>
       </c>
       <c r="C64" t="s">
+        <v>150</v>
+      </c>
+      <c r="D64" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
+        <v>152</v>
+      </c>
+      <c r="B65">
+        <v>261</v>
+      </c>
+      <c r="C65" t="s">
         <v>153</v>
       </c>
-      <c r="B65">
-[...2 lines deleted...]
-      <c r="C65" t="s">
+      <c r="D65" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
+        <v>155</v>
+      </c>
+      <c r="B66">
+        <v>12486</v>
+      </c>
+      <c r="C66" t="s">
         <v>156</v>
       </c>
-      <c r="B66">
-[...2 lines deleted...]
-      <c r="C66" t="s">
+      <c r="D66" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
+        <v>158</v>
+      </c>
+      <c r="B67">
+        <v>12407</v>
+      </c>
+      <c r="C67" t="s">
         <v>159</v>
       </c>
-      <c r="B67">
-[...2 lines deleted...]
-      <c r="C67" t="s">
+      <c r="D67" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
+        <v>161</v>
+      </c>
+      <c r="B68">
+        <v>12357</v>
+      </c>
+      <c r="C68" t="s">
         <v>162</v>
       </c>
-      <c r="B68">
-[...2 lines deleted...]
-      <c r="C68" t="s">
+      <c r="D68" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="B69">
-        <v>9008</v>
+        <v>12355</v>
       </c>
       <c r="C69" t="s">
+        <v>164</v>
+      </c>
+      <c r="D69" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="B70">
-        <v>9007</v>
+        <v>12250</v>
       </c>
       <c r="C70" t="s">
         <v>167</v>
       </c>
       <c r="D70" t="s">
         <v>168</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
         <v>169</v>
       </c>
       <c r="B71">
-        <v>8934</v>
+        <v>11974</v>
       </c>
       <c r="C71" t="s">
         <v>170</v>
       </c>
       <c r="D71" t="s">
         <v>171</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
         <v>172</v>
       </c>
       <c r="B72">
-        <v>8844</v>
+        <v>11946</v>
       </c>
       <c r="C72" t="s">
         <v>173</v>
       </c>
       <c r="D72" t="s">
         <v>174</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
         <v>172</v>
       </c>
       <c r="B73">
-        <v>8842</v>
+        <v>11945</v>
       </c>
       <c r="C73" t="s">
         <v>175</v>
       </c>
       <c r="D73" t="s">
         <v>176</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="B74">
-        <v>8830</v>
+        <v>11703</v>
       </c>
       <c r="C74" t="s">
-        <v>27</v>
+        <v>178</v>
       </c>
       <c r="D74" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>179</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B75">
-        <v>8706</v>
+        <v>11229</v>
       </c>
       <c r="C75" t="s">
-        <v>179</v>
+        <v>7</v>
       </c>
       <c r="D75" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>181</v>
+      </c>
+      <c r="E75" t="s">
+        <v>7</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B76">
-        <v>8526</v>
+        <v>10861</v>
       </c>
       <c r="C76" t="s">
-        <v>182</v>
+        <v>7</v>
       </c>
       <c r="D76" t="s">
         <v>183</v>
       </c>
-      <c r="E76" s="2" t="s">
-        <v>9</v>
+      <c r="E76" t="s">
+        <v>7</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
+        <v>182</v>
+      </c>
+      <c r="B77">
+        <v>10855</v>
+      </c>
+      <c r="C77" t="s">
         <v>184</v>
       </c>
-      <c r="B77">
-[...2 lines deleted...]
-      <c r="C77" t="s">
+      <c r="D77" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
+        <v>186</v>
+      </c>
+      <c r="B78">
+        <v>10721</v>
+      </c>
+      <c r="C78" t="s">
         <v>187</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="D78" t="s">
         <v>188</v>
       </c>
-      <c r="E78" t="s">
-        <v>27</v>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
         <v>189</v>
       </c>
       <c r="B79">
-        <v>7578</v>
+        <v>10508</v>
       </c>
       <c r="C79" t="s">
+        <v>7</v>
+      </c>
+      <c r="D79" t="s">
         <v>190</v>
       </c>
-      <c r="D79" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E79" t="s">
+        <v>7</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="B80">
-        <v>7558</v>
+        <v>10499</v>
       </c>
       <c r="C80" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="D80" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="E80" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="B81">
-        <v>7517</v>
+        <v>10498</v>
       </c>
       <c r="C81" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="D81" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="E81" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>196</v>
+        <v>189</v>
       </c>
       <c r="B82">
-        <v>7458</v>
+        <v>10497</v>
       </c>
       <c r="C82" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="D82" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="E82" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="B83">
-        <v>7292</v>
+        <v>10415</v>
       </c>
       <c r="C83" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="D83" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="E83" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="B84">
-        <v>7291</v>
+        <v>10400</v>
       </c>
       <c r="C84" t="s">
-        <v>27</v>
+        <v>196</v>
       </c>
       <c r="D84" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>197</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="B85">
-        <v>7284</v>
+        <v>10318</v>
       </c>
       <c r="C85" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="D85" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="E85" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="B86">
-        <v>7268</v>
+        <v>9664</v>
       </c>
       <c r="C86" t="s">
-        <v>204</v>
+        <v>7</v>
       </c>
       <c r="D86" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>201</v>
+      </c>
+      <c r="E86" t="s">
+        <v>7</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="B87">
-        <v>7228</v>
+        <v>9663</v>
       </c>
       <c r="C87" t="s">
-        <v>207</v>
+        <v>7</v>
       </c>
       <c r="D87" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>202</v>
+      </c>
+      <c r="E87" t="s">
+        <v>7</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="B88">
-        <v>7227</v>
+        <v>9621</v>
       </c>
       <c r="C88" t="s">
-        <v>209</v>
+        <v>7</v>
       </c>
       <c r="D88" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>203</v>
+      </c>
+      <c r="E88" t="s">
+        <v>7</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B89">
-        <v>7226</v>
+        <v>9481</v>
       </c>
       <c r="C89" t="s">
-        <v>211</v>
+        <v>7</v>
       </c>
       <c r="D89" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>205</v>
+      </c>
+      <c r="E89" t="s">
+        <v>7</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
+        <v>204</v>
+      </c>
+      <c r="B90">
+        <v>9481</v>
+      </c>
+      <c r="C90" t="s">
+        <v>7</v>
+      </c>
+      <c r="D90" t="s">
         <v>206</v>
       </c>
-      <c r="B90">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E90" t="s">
+        <v>7</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>215</v>
+        <v>204</v>
       </c>
       <c r="B91">
-        <v>7178</v>
+        <v>9471</v>
       </c>
       <c r="C91" t="s">
-        <v>27</v>
+        <v>207</v>
       </c>
       <c r="D91" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>208</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>217</v>
+        <v>209</v>
       </c>
       <c r="B92">
-        <v>7159</v>
+        <v>9389</v>
       </c>
       <c r="C92" t="s">
-        <v>27</v>
+        <v>210</v>
       </c>
       <c r="D92" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>211</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>219</v>
+        <v>212</v>
       </c>
       <c r="B93">
-        <v>6772</v>
+        <v>9316</v>
       </c>
       <c r="C93" t="s">
-        <v>220</v>
+        <v>213</v>
       </c>
       <c r="D93" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="B94">
-        <v>6769</v>
+        <v>9196</v>
       </c>
       <c r="C94" t="s">
-        <v>222</v>
+        <v>216</v>
       </c>
       <c r="D94" t="s">
-        <v>223</v>
+        <v>217</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
+        <v>218</v>
+      </c>
+      <c r="B95">
+        <v>9009</v>
+      </c>
+      <c r="C95" t="s">
         <v>219</v>
       </c>
-      <c r="B95">
-[...4 lines deleted...]
-      </c>
       <c r="D95" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="B96">
-        <v>6723</v>
+        <v>9008</v>
       </c>
       <c r="C96" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="D96" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>228</v>
+        <v>218</v>
       </c>
       <c r="B97">
-        <v>5897</v>
+        <v>9007</v>
       </c>
       <c r="C97" t="s">
-        <v>229</v>
+        <v>223</v>
       </c>
       <c r="D97" t="s">
-        <v>230</v>
+        <v>224</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>231</v>
+        <v>225</v>
       </c>
       <c r="B98">
-        <v>5287</v>
+        <v>8934</v>
       </c>
       <c r="C98" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="D98" t="s">
-        <v>233</v>
+        <v>227</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="B99">
-        <v>5286</v>
+        <v>8844</v>
       </c>
       <c r="C99" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="D99" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>236</v>
+        <v>228</v>
       </c>
       <c r="B100">
-        <v>5174</v>
+        <v>8842</v>
       </c>
       <c r="C100" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="D100" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>239</v>
+        <v>228</v>
       </c>
       <c r="B101">
-        <v>4765</v>
+        <v>8830</v>
       </c>
       <c r="C101" t="s">
-        <v>240</v>
+        <v>7</v>
       </c>
       <c r="D101" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>233</v>
+      </c>
+      <c r="E101" t="s">
+        <v>7</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>242</v>
+        <v>234</v>
       </c>
       <c r="B102">
-        <v>4396</v>
+        <v>8706</v>
       </c>
       <c r="C102" t="s">
-        <v>243</v>
+        <v>235</v>
       </c>
       <c r="D102" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>245</v>
+        <v>237</v>
       </c>
       <c r="B103">
-        <v>4343</v>
+        <v>8526</v>
       </c>
       <c r="C103" t="s">
-        <v>246</v>
+        <v>238</v>
       </c>
       <c r="D103" t="s">
-        <v>247</v>
+        <v>239</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>248</v>
+        <v>240</v>
       </c>
       <c r="B104">
-        <v>3791</v>
+        <v>8356</v>
       </c>
       <c r="C104" t="s">
-        <v>249</v>
+        <v>241</v>
       </c>
       <c r="D104" t="s">
-        <v>250</v>
+        <v>242</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>251</v>
+        <v>243</v>
       </c>
       <c r="B105">
-        <v>3730</v>
+        <v>7605</v>
       </c>
       <c r="C105" t="s">
-        <v>252</v>
+        <v>7</v>
       </c>
       <c r="D105" t="s">
-        <v>253</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>244</v>
+      </c>
+      <c r="E105" t="s">
+        <v>7</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="B106">
-        <v>3729</v>
+        <v>7578</v>
       </c>
       <c r="C106" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="D106" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>256</v>
+        <v>248</v>
       </c>
       <c r="B107">
-        <v>3590</v>
+        <v>7558</v>
       </c>
       <c r="C107" t="s">
-        <v>257</v>
+        <v>7</v>
       </c>
       <c r="D107" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>249</v>
+      </c>
+      <c r="E107" t="s">
+        <v>7</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>259</v>
+        <v>250</v>
       </c>
       <c r="B108">
-        <v>3471</v>
+        <v>7517</v>
       </c>
       <c r="C108" t="s">
-        <v>260</v>
+        <v>7</v>
       </c>
       <c r="D108" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>251</v>
+      </c>
+      <c r="E108" t="s">
+        <v>7</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>262</v>
+        <v>252</v>
       </c>
       <c r="B109">
-        <v>3406</v>
+        <v>7458</v>
       </c>
       <c r="C109" t="s">
-        <v>263</v>
+        <v>7</v>
       </c>
       <c r="D109" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>253</v>
+      </c>
+      <c r="E109" t="s">
+        <v>7</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>265</v>
+        <v>254</v>
       </c>
       <c r="B110">
-        <v>3063</v>
+        <v>7292</v>
       </c>
       <c r="C110" t="s">
-        <v>266</v>
+        <v>7</v>
       </c>
       <c r="D110" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>255</v>
+      </c>
+      <c r="E110" t="s">
+        <v>7</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>268</v>
+        <v>254</v>
       </c>
       <c r="B111">
-        <v>2957</v>
+        <v>7291</v>
       </c>
       <c r="C111" t="s">
-        <v>269</v>
+        <v>7</v>
       </c>
       <c r="D111" t="s">
-        <v>270</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>256</v>
+      </c>
+      <c r="E111" t="s">
+        <v>7</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>268</v>
+        <v>257</v>
       </c>
       <c r="B112">
-        <v>2940</v>
+        <v>7284</v>
       </c>
       <c r="C112" t="s">
-        <v>271</v>
+        <v>7</v>
       </c>
       <c r="D112" t="s">
-        <v>272</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>258</v>
+      </c>
+      <c r="E112" t="s">
+        <v>7</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>273</v>
+        <v>259</v>
       </c>
       <c r="B113">
-        <v>2890</v>
+        <v>7268</v>
       </c>
       <c r="C113" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="D113" t="s">
-        <v>275</v>
+        <v>261</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>273</v>
+        <v>262</v>
       </c>
       <c r="B114">
-        <v>2889</v>
+        <v>7228</v>
       </c>
       <c r="C114" t="s">
-        <v>276</v>
+        <v>263</v>
       </c>
       <c r="D114" t="s">
-        <v>277</v>
+        <v>264</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>273</v>
+        <v>262</v>
       </c>
       <c r="B115">
-        <v>2888</v>
+        <v>7227</v>
       </c>
       <c r="C115" t="s">
-        <v>27</v>
+        <v>265</v>
       </c>
       <c r="D115" t="s">
-        <v>278</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>266</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>279</v>
+        <v>262</v>
       </c>
       <c r="B116">
-        <v>2706</v>
+        <v>7226</v>
       </c>
       <c r="C116" t="s">
-        <v>280</v>
+        <v>267</v>
       </c>
       <c r="D116" t="s">
-        <v>281</v>
+        <v>268</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>282</v>
+        <v>262</v>
       </c>
       <c r="B117">
-        <v>2639</v>
+        <v>7225</v>
       </c>
       <c r="C117" t="s">
-        <v>283</v>
+        <v>269</v>
       </c>
       <c r="D117" t="s">
-        <v>284</v>
+        <v>270</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>282</v>
+        <v>271</v>
       </c>
       <c r="B118">
-        <v>2638</v>
+        <v>7178</v>
       </c>
       <c r="C118" t="s">
-        <v>285</v>
+        <v>7</v>
       </c>
       <c r="D118" t="s">
-        <v>286</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>272</v>
+      </c>
+      <c r="E118" t="s">
+        <v>7</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>287</v>
+        <v>273</v>
       </c>
       <c r="B119">
-        <v>2588</v>
+        <v>7159</v>
       </c>
       <c r="C119" t="s">
-        <v>288</v>
+        <v>7</v>
       </c>
       <c r="D119" t="s">
-        <v>289</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>274</v>
+      </c>
+      <c r="E119" t="s">
+        <v>7</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>290</v>
+        <v>275</v>
       </c>
       <c r="B120">
-        <v>2553</v>
+        <v>6772</v>
       </c>
       <c r="C120" t="s">
-        <v>291</v>
+        <v>276</v>
       </c>
       <c r="D120" t="s">
-        <v>292</v>
+        <v>277</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>293</v>
+        <v>275</v>
       </c>
       <c r="B121">
-        <v>2437</v>
+        <v>6769</v>
       </c>
       <c r="C121" t="s">
-        <v>294</v>
+        <v>278</v>
       </c>
       <c r="D121" t="s">
-        <v>295</v>
+        <v>279</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>296</v>
+        <v>275</v>
       </c>
       <c r="B122">
-        <v>1867</v>
+        <v>6768</v>
       </c>
       <c r="C122" t="s">
-        <v>297</v>
+        <v>280</v>
       </c>
       <c r="D122" t="s">
-        <v>298</v>
+        <v>281</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>296</v>
+        <v>275</v>
       </c>
       <c r="B123">
-        <v>1866</v>
+        <v>6723</v>
       </c>
       <c r="C123" t="s">
-        <v>299</v>
+        <v>282</v>
       </c>
       <c r="D123" t="s">
-        <v>300</v>
+        <v>283</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>301</v>
+        <v>284</v>
       </c>
       <c r="B124">
-        <v>1800</v>
+        <v>5897</v>
       </c>
       <c r="C124" t="s">
-        <v>302</v>
+        <v>285</v>
       </c>
       <c r="D124" t="s">
-        <v>303</v>
+        <v>286</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>301</v>
+        <v>287</v>
       </c>
       <c r="B125">
-        <v>1744</v>
+        <v>5287</v>
       </c>
       <c r="C125" t="s">
-        <v>304</v>
+        <v>288</v>
       </c>
       <c r="D125" t="s">
-        <v>305</v>
+        <v>289</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>306</v>
+        <v>287</v>
       </c>
       <c r="B126">
-        <v>1580</v>
+        <v>5286</v>
       </c>
       <c r="C126" t="s">
-        <v>307</v>
+        <v>290</v>
       </c>
       <c r="D126" t="s">
-        <v>308</v>
+        <v>291</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>309</v>
+        <v>292</v>
       </c>
       <c r="B127">
-        <v>1521</v>
+        <v>5174</v>
       </c>
       <c r="C127" t="s">
-        <v>310</v>
+        <v>293</v>
       </c>
       <c r="D127" t="s">
-        <v>311</v>
+        <v>294</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>309</v>
+        <v>295</v>
       </c>
       <c r="B128">
-        <v>1515</v>
+        <v>4765</v>
       </c>
       <c r="C128" t="s">
-        <v>312</v>
+        <v>296</v>
       </c>
       <c r="D128" t="s">
-        <v>313</v>
+        <v>297</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>314</v>
+        <v>298</v>
       </c>
       <c r="B129">
-        <v>791</v>
+        <v>4396</v>
       </c>
       <c r="C129" t="s">
-        <v>27</v>
+        <v>299</v>
       </c>
       <c r="D129" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>300</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>314</v>
+        <v>301</v>
       </c>
       <c r="B130">
-        <v>790</v>
+        <v>4343</v>
       </c>
       <c r="C130" t="s">
-        <v>27</v>
+        <v>302</v>
       </c>
       <c r="D130" t="s">
-        <v>316</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>303</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>314</v>
+        <v>304</v>
       </c>
       <c r="B131">
-        <v>789</v>
+        <v>3791</v>
       </c>
       <c r="C131" t="s">
-        <v>27</v>
+        <v>305</v>
       </c>
       <c r="D131" t="s">
-        <v>317</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>306</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>314</v>
+        <v>307</v>
       </c>
       <c r="B132">
-        <v>788</v>
+        <v>3730</v>
       </c>
       <c r="C132" t="s">
-        <v>27</v>
+        <v>308</v>
       </c>
       <c r="D132" t="s">
-        <v>318</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>309</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>314</v>
+        <v>307</v>
       </c>
       <c r="B133">
-        <v>786</v>
+        <v>3729</v>
       </c>
       <c r="C133" t="s">
-        <v>27</v>
+        <v>310</v>
       </c>
       <c r="D133" t="s">
-        <v>319</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>311</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
+        <v>312</v>
+      </c>
+      <c r="B134">
+        <v>3590</v>
+      </c>
+      <c r="C134" t="s">
+        <v>313</v>
+      </c>
+      <c r="D134" t="s">
         <v>314</v>
       </c>
-      <c r="B134">
-[...9 lines deleted...]
-        <v>27</v>
+      <c r="E134" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>321</v>
+        <v>315</v>
       </c>
       <c r="B135">
-        <v>604</v>
+        <v>3471</v>
       </c>
       <c r="C135" t="s">
-        <v>27</v>
+        <v>316</v>
       </c>
       <c r="D135" t="s">
-        <v>322</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>317</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="B136">
-        <v>516</v>
+        <v>3406</v>
       </c>
       <c r="C136" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="D136" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
+        <v>321</v>
+      </c>
+      <c r="B137">
+        <v>3063</v>
+      </c>
+      <c r="C137" t="s">
+        <v>322</v>
+      </c>
+      <c r="D137" t="s">
         <v>323</v>
-      </c>
-[...7 lines deleted...]
-        <v>327</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="B138">
-        <v>418</v>
+        <v>2957</v>
       </c>
       <c r="C138" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="D138" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>331</v>
+        <v>324</v>
       </c>
       <c r="B139">
-        <v>12274</v>
+        <v>2940</v>
       </c>
       <c r="C139" t="s">
-        <v>27</v>
+        <v>327</v>
       </c>
       <c r="D139" t="s">
-        <v>332</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>328</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="B140">
-        <v>12000</v>
+        <v>2890</v>
       </c>
       <c r="C140" t="s">
-        <v>27</v>
+        <v>330</v>
       </c>
       <c r="D140" t="s">
-        <v>334</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>331</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
       <c r="B141">
-        <v>10622</v>
+        <v>2889</v>
       </c>
       <c r="C141" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="D141" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
+        <v>329</v>
+      </c>
+      <c r="B142">
+        <v>2888</v>
+      </c>
+      <c r="C142" t="s">
+        <v>7</v>
+      </c>
+      <c r="D142" t="s">
+        <v>334</v>
+      </c>
+      <c r="E142" t="s">
+        <v>7</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A143" t="s">
+        <v>335</v>
+      </c>
+      <c r="B143">
+        <v>2706</v>
+      </c>
+      <c r="C143" t="s">
+        <v>336</v>
+      </c>
+      <c r="D143" t="s">
+        <v>337</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A144" t="s">
         <v>338</v>
       </c>
-      <c r="B142">
+      <c r="B144">
+        <v>2639</v>
+      </c>
+      <c r="C144" t="s">
+        <v>339</v>
+      </c>
+      <c r="D144" t="s">
+        <v>340</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="145" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A145" t="s">
+        <v>338</v>
+      </c>
+      <c r="B145">
+        <v>2638</v>
+      </c>
+      <c r="C145" t="s">
+        <v>341</v>
+      </c>
+      <c r="D145" t="s">
+        <v>342</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A146" t="s">
+        <v>343</v>
+      </c>
+      <c r="B146">
+        <v>2588</v>
+      </c>
+      <c r="C146" t="s">
+        <v>344</v>
+      </c>
+      <c r="D146" t="s">
+        <v>345</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A147" t="s">
+        <v>346</v>
+      </c>
+      <c r="B147">
+        <v>2553</v>
+      </c>
+      <c r="C147" t="s">
+        <v>347</v>
+      </c>
+      <c r="D147" t="s">
+        <v>348</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A148" t="s">
+        <v>349</v>
+      </c>
+      <c r="B148">
+        <v>2437</v>
+      </c>
+      <c r="C148" t="s">
+        <v>350</v>
+      </c>
+      <c r="D148" t="s">
+        <v>351</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A149" t="s">
+        <v>352</v>
+      </c>
+      <c r="B149">
+        <v>1867</v>
+      </c>
+      <c r="C149" t="s">
+        <v>353</v>
+      </c>
+      <c r="D149" t="s">
+        <v>354</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A150" t="s">
+        <v>352</v>
+      </c>
+      <c r="B150">
+        <v>1866</v>
+      </c>
+      <c r="C150" t="s">
+        <v>355</v>
+      </c>
+      <c r="D150" t="s">
+        <v>356</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A151" t="s">
+        <v>357</v>
+      </c>
+      <c r="B151">
+        <v>1800</v>
+      </c>
+      <c r="C151" t="s">
+        <v>358</v>
+      </c>
+      <c r="D151" t="s">
+        <v>359</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A152" t="s">
+        <v>357</v>
+      </c>
+      <c r="B152">
+        <v>1744</v>
+      </c>
+      <c r="C152" t="s">
+        <v>360</v>
+      </c>
+      <c r="D152" t="s">
+        <v>361</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A153" t="s">
+        <v>362</v>
+      </c>
+      <c r="B153">
+        <v>1580</v>
+      </c>
+      <c r="C153" t="s">
+        <v>363</v>
+      </c>
+      <c r="D153" t="s">
+        <v>364</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A154" t="s">
+        <v>365</v>
+      </c>
+      <c r="B154">
+        <v>1521</v>
+      </c>
+      <c r="C154" t="s">
+        <v>366</v>
+      </c>
+      <c r="D154" t="s">
+        <v>367</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A155" t="s">
+        <v>365</v>
+      </c>
+      <c r="B155">
+        <v>1515</v>
+      </c>
+      <c r="C155" t="s">
+        <v>368</v>
+      </c>
+      <c r="D155" t="s">
+        <v>369</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A156" t="s">
+        <v>370</v>
+      </c>
+      <c r="B156">
+        <v>791</v>
+      </c>
+      <c r="C156" t="s">
+        <v>7</v>
+      </c>
+      <c r="D156" t="s">
+        <v>371</v>
+      </c>
+      <c r="E156" t="s">
+        <v>7</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A157" t="s">
+        <v>370</v>
+      </c>
+      <c r="B157">
+        <v>790</v>
+      </c>
+      <c r="C157" t="s">
+        <v>7</v>
+      </c>
+      <c r="D157" t="s">
+        <v>372</v>
+      </c>
+      <c r="E157" t="s">
+        <v>7</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A158" t="s">
+        <v>370</v>
+      </c>
+      <c r="B158">
+        <v>789</v>
+      </c>
+      <c r="C158" t="s">
+        <v>7</v>
+      </c>
+      <c r="D158" t="s">
+        <v>373</v>
+      </c>
+      <c r="E158" t="s">
+        <v>7</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A159" t="s">
+        <v>370</v>
+      </c>
+      <c r="B159">
+        <v>788</v>
+      </c>
+      <c r="C159" t="s">
+        <v>7</v>
+      </c>
+      <c r="D159" t="s">
+        <v>374</v>
+      </c>
+      <c r="E159" t="s">
+        <v>7</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A160" t="s">
+        <v>370</v>
+      </c>
+      <c r="B160">
+        <v>786</v>
+      </c>
+      <c r="C160" t="s">
+        <v>7</v>
+      </c>
+      <c r="D160" t="s">
+        <v>375</v>
+      </c>
+      <c r="E160" t="s">
+        <v>7</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A161" t="s">
+        <v>370</v>
+      </c>
+      <c r="B161">
+        <v>785</v>
+      </c>
+      <c r="C161" t="s">
+        <v>7</v>
+      </c>
+      <c r="D161" t="s">
+        <v>376</v>
+      </c>
+      <c r="E161" t="s">
+        <v>7</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A162" t="s">
+        <v>377</v>
+      </c>
+      <c r="B162">
+        <v>604</v>
+      </c>
+      <c r="C162" t="s">
+        <v>7</v>
+      </c>
+      <c r="D162" t="s">
+        <v>378</v>
+      </c>
+      <c r="E162" t="s">
+        <v>7</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A163" t="s">
+        <v>379</v>
+      </c>
+      <c r="B163">
+        <v>516</v>
+      </c>
+      <c r="C163" t="s">
+        <v>380</v>
+      </c>
+      <c r="D163" t="s">
+        <v>381</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A164" t="s">
+        <v>379</v>
+      </c>
+      <c r="B164">
+        <v>515</v>
+      </c>
+      <c r="C164" t="s">
+        <v>382</v>
+      </c>
+      <c r="D164" t="s">
+        <v>383</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A165" t="s">
+        <v>384</v>
+      </c>
+      <c r="B165">
+        <v>418</v>
+      </c>
+      <c r="C165" t="s">
+        <v>385</v>
+      </c>
+      <c r="D165" t="s">
+        <v>386</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A166" t="s">
+        <v>387</v>
+      </c>
+      <c r="B166">
+        <v>12274</v>
+      </c>
+      <c r="C166" t="s">
+        <v>7</v>
+      </c>
+      <c r="D166" t="s">
+        <v>388</v>
+      </c>
+      <c r="E166" t="s">
+        <v>7</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A167" t="s">
+        <v>389</v>
+      </c>
+      <c r="B167">
+        <v>12000</v>
+      </c>
+      <c r="C167" t="s">
+        <v>7</v>
+      </c>
+      <c r="D167" t="s">
+        <v>390</v>
+      </c>
+      <c r="E167" t="s">
+        <v>7</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A168" t="s">
+        <v>391</v>
+      </c>
+      <c r="B168">
+        <v>10622</v>
+      </c>
+      <c r="C168" t="s">
+        <v>392</v>
+      </c>
+      <c r="D168" t="s">
+        <v>393</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A169" t="s">
+        <v>394</v>
+      </c>
+      <c r="B169">
         <v>9766</v>
       </c>
-      <c r="C142" t="s">
-[...8 lines deleted...]
-      <c r="F142" s="2" t="s">
+      <c r="C169" t="s">
+        <v>7</v>
+      </c>
+      <c r="D169" t="s">
+        <v>395</v>
+      </c>
+      <c r="E169" t="s">
+        <v>7</v>
+      </c>
+      <c r="F169" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId1"/>
-[...99 lines deleted...]
-    <hyperlink ref="F60" r:id="rId101"/>
+    <hyperlink ref="F2" r:id="rId1"/>
+    <hyperlink ref="F3" r:id="rId2"/>
+    <hyperlink ref="F4" r:id="rId3"/>
+    <hyperlink ref="F5" r:id="rId4"/>
+    <hyperlink ref="F6" r:id="rId5"/>
+    <hyperlink ref="E7" r:id="rId6"/>
+    <hyperlink ref="F7" r:id="rId7"/>
+    <hyperlink ref="F8" r:id="rId8"/>
+    <hyperlink ref="E9" r:id="rId9"/>
+    <hyperlink ref="F9" r:id="rId10"/>
+    <hyperlink ref="F10" r:id="rId11"/>
+    <hyperlink ref="F11" r:id="rId12"/>
+    <hyperlink ref="F12" r:id="rId13"/>
+    <hyperlink ref="E13" r:id="rId14"/>
+    <hyperlink ref="F13" r:id="rId15"/>
+    <hyperlink ref="E14" r:id="rId16"/>
+    <hyperlink ref="F14" r:id="rId17"/>
+    <hyperlink ref="E15" r:id="rId18"/>
+    <hyperlink ref="F15" r:id="rId19"/>
+    <hyperlink ref="E16" r:id="rId20"/>
+    <hyperlink ref="F16" r:id="rId21"/>
+    <hyperlink ref="F17" r:id="rId22"/>
+    <hyperlink ref="F18" r:id="rId23"/>
+    <hyperlink ref="E19" r:id="rId24"/>
+    <hyperlink ref="F19" r:id="rId25"/>
+    <hyperlink ref="E20" r:id="rId26"/>
+    <hyperlink ref="F20" r:id="rId27"/>
+    <hyperlink ref="E21" r:id="rId28"/>
+    <hyperlink ref="F21" r:id="rId29"/>
+    <hyperlink ref="F22" r:id="rId30"/>
+    <hyperlink ref="F23" r:id="rId31"/>
+    <hyperlink ref="E24" r:id="rId32"/>
+    <hyperlink ref="F24" r:id="rId33"/>
+    <hyperlink ref="E25" r:id="rId34"/>
+    <hyperlink ref="F25" r:id="rId35"/>
+    <hyperlink ref="E26" r:id="rId36"/>
+    <hyperlink ref="F26" r:id="rId37"/>
+    <hyperlink ref="E27" r:id="rId38"/>
+    <hyperlink ref="F27" r:id="rId39"/>
+    <hyperlink ref="E28" r:id="rId40"/>
+    <hyperlink ref="F28" r:id="rId41"/>
+    <hyperlink ref="E29" r:id="rId42"/>
+    <hyperlink ref="F29" r:id="rId43"/>
+    <hyperlink ref="E30" r:id="rId44"/>
+    <hyperlink ref="F30" r:id="rId45"/>
+    <hyperlink ref="E31" r:id="rId46"/>
+    <hyperlink ref="F31" r:id="rId47"/>
+    <hyperlink ref="E32" r:id="rId48"/>
+    <hyperlink ref="F32" r:id="rId49"/>
+    <hyperlink ref="E33" r:id="rId50"/>
+    <hyperlink ref="F33" r:id="rId51"/>
+    <hyperlink ref="E34" r:id="rId52"/>
+    <hyperlink ref="F34" r:id="rId53"/>
+    <hyperlink ref="E35" r:id="rId54"/>
+    <hyperlink ref="F35" r:id="rId55"/>
+    <hyperlink ref="E36" r:id="rId56"/>
+    <hyperlink ref="F36" r:id="rId57"/>
+    <hyperlink ref="F37" r:id="rId58"/>
+    <hyperlink ref="E38" r:id="rId59"/>
+    <hyperlink ref="F38" r:id="rId60"/>
+    <hyperlink ref="E39" r:id="rId61"/>
+    <hyperlink ref="F39" r:id="rId62"/>
+    <hyperlink ref="E40" r:id="rId63"/>
+    <hyperlink ref="F40" r:id="rId64"/>
+    <hyperlink ref="F41" r:id="rId65"/>
+    <hyperlink ref="E42" r:id="rId66"/>
+    <hyperlink ref="F42" r:id="rId67"/>
+    <hyperlink ref="E43" r:id="rId68"/>
+    <hyperlink ref="F43" r:id="rId69"/>
+    <hyperlink ref="E44" r:id="rId70"/>
+    <hyperlink ref="F44" r:id="rId71"/>
+    <hyperlink ref="E45" r:id="rId72"/>
+    <hyperlink ref="F45" r:id="rId73"/>
+    <hyperlink ref="E46" r:id="rId74"/>
+    <hyperlink ref="F46" r:id="rId75"/>
+    <hyperlink ref="E47" r:id="rId76"/>
+    <hyperlink ref="F47" r:id="rId77"/>
+    <hyperlink ref="F48" r:id="rId78"/>
+    <hyperlink ref="E49" r:id="rId79"/>
+    <hyperlink ref="F49" r:id="rId80"/>
+    <hyperlink ref="F50" r:id="rId81"/>
+    <hyperlink ref="E51" r:id="rId82"/>
+    <hyperlink ref="F51" r:id="rId83"/>
+    <hyperlink ref="E52" r:id="rId84"/>
+    <hyperlink ref="F52" r:id="rId85"/>
+    <hyperlink ref="F53" r:id="rId86"/>
+    <hyperlink ref="E54" r:id="rId87"/>
+    <hyperlink ref="F54" r:id="rId88"/>
+    <hyperlink ref="E55" r:id="rId89"/>
+    <hyperlink ref="F55" r:id="rId90"/>
+    <hyperlink ref="E56" r:id="rId91"/>
+    <hyperlink ref="F56" r:id="rId92"/>
+    <hyperlink ref="E57" r:id="rId93"/>
+    <hyperlink ref="F57" r:id="rId94"/>
+    <hyperlink ref="E58" r:id="rId95"/>
+    <hyperlink ref="F58" r:id="rId96"/>
+    <hyperlink ref="E59" r:id="rId97"/>
+    <hyperlink ref="F59" r:id="rId98"/>
+    <hyperlink ref="E60" r:id="rId99"/>
+    <hyperlink ref="F60" r:id="rId100"/>
+    <hyperlink ref="E61" r:id="rId101"/>
     <hyperlink ref="F61" r:id="rId102"/>
     <hyperlink ref="F62" r:id="rId103"/>
     <hyperlink ref="F63" r:id="rId104"/>
     <hyperlink ref="E64" r:id="rId105"/>
     <hyperlink ref="F64" r:id="rId106"/>
     <hyperlink ref="E65" r:id="rId107"/>
     <hyperlink ref="F65" r:id="rId108"/>
     <hyperlink ref="E66" r:id="rId109"/>
     <hyperlink ref="F66" r:id="rId110"/>
     <hyperlink ref="E67" r:id="rId111"/>
     <hyperlink ref="F67" r:id="rId112"/>
     <hyperlink ref="E68" r:id="rId113"/>
     <hyperlink ref="F68" r:id="rId114"/>
     <hyperlink ref="E69" r:id="rId115"/>
     <hyperlink ref="F69" r:id="rId116"/>
     <hyperlink ref="E70" r:id="rId117"/>
     <hyperlink ref="F70" r:id="rId118"/>
     <hyperlink ref="E71" r:id="rId119"/>
     <hyperlink ref="F71" r:id="rId120"/>
     <hyperlink ref="E72" r:id="rId121"/>
     <hyperlink ref="F72" r:id="rId122"/>
     <hyperlink ref="E73" r:id="rId123"/>
     <hyperlink ref="F73" r:id="rId124"/>
-    <hyperlink ref="F74" r:id="rId125"/>
-    <hyperlink ref="E75" r:id="rId126"/>
+    <hyperlink ref="E74" r:id="rId125"/>
+    <hyperlink ref="F74" r:id="rId126"/>
     <hyperlink ref="F75" r:id="rId127"/>
-    <hyperlink ref="E76" r:id="rId128"/>
-[...2 lines deleted...]
-    <hyperlink ref="F77" r:id="rId131"/>
+    <hyperlink ref="F76" r:id="rId128"/>
+    <hyperlink ref="E77" r:id="rId129"/>
+    <hyperlink ref="F77" r:id="rId130"/>
+    <hyperlink ref="E78" r:id="rId131"/>
     <hyperlink ref="F78" r:id="rId132"/>
-    <hyperlink ref="E79" r:id="rId133"/>
-[...4 lines deleted...]
-    <hyperlink ref="F83" r:id="rId138"/>
+    <hyperlink ref="F79" r:id="rId133"/>
+    <hyperlink ref="F80" r:id="rId134"/>
+    <hyperlink ref="F81" r:id="rId135"/>
+    <hyperlink ref="F82" r:id="rId136"/>
+    <hyperlink ref="F83" r:id="rId137"/>
+    <hyperlink ref="E84" r:id="rId138"/>
     <hyperlink ref="F84" r:id="rId139"/>
     <hyperlink ref="F85" r:id="rId140"/>
-    <hyperlink ref="E86" r:id="rId141"/>
-[...99 lines deleted...]
-    <hyperlink ref="F142" r:id="rId241"/>
+    <hyperlink ref="F86" r:id="rId141"/>
+    <hyperlink ref="F87" r:id="rId142"/>
+    <hyperlink ref="F88" r:id="rId143"/>
+    <hyperlink ref="F89" r:id="rId144"/>
+    <hyperlink ref="F90" r:id="rId145"/>
+    <hyperlink ref="E91" r:id="rId146"/>
+    <hyperlink ref="F91" r:id="rId147"/>
+    <hyperlink ref="E92" r:id="rId148"/>
+    <hyperlink ref="F92" r:id="rId149"/>
+    <hyperlink ref="E93" r:id="rId150"/>
+    <hyperlink ref="F93" r:id="rId151"/>
+    <hyperlink ref="E94" r:id="rId152"/>
+    <hyperlink ref="F94" r:id="rId153"/>
+    <hyperlink ref="E95" r:id="rId154"/>
+    <hyperlink ref="F95" r:id="rId155"/>
+    <hyperlink ref="E96" r:id="rId156"/>
+    <hyperlink ref="F96" r:id="rId157"/>
+    <hyperlink ref="E97" r:id="rId158"/>
+    <hyperlink ref="F97" r:id="rId159"/>
+    <hyperlink ref="E98" r:id="rId160"/>
+    <hyperlink ref="F98" r:id="rId161"/>
+    <hyperlink ref="E99" r:id="rId162"/>
+    <hyperlink ref="F99" r:id="rId163"/>
+    <hyperlink ref="E100" r:id="rId164"/>
+    <hyperlink ref="F100" r:id="rId165"/>
+    <hyperlink ref="F101" r:id="rId166"/>
+    <hyperlink ref="E102" r:id="rId167"/>
+    <hyperlink ref="F102" r:id="rId168"/>
+    <hyperlink ref="E103" r:id="rId169"/>
+    <hyperlink ref="F103" r:id="rId170"/>
+    <hyperlink ref="E104" r:id="rId171"/>
+    <hyperlink ref="F104" r:id="rId172"/>
+    <hyperlink ref="F105" r:id="rId173"/>
+    <hyperlink ref="E106" r:id="rId174"/>
+    <hyperlink ref="F106" r:id="rId175"/>
+    <hyperlink ref="F107" r:id="rId176"/>
+    <hyperlink ref="F108" r:id="rId177"/>
+    <hyperlink ref="F109" r:id="rId178"/>
+    <hyperlink ref="F110" r:id="rId179"/>
+    <hyperlink ref="F111" r:id="rId180"/>
+    <hyperlink ref="F112" r:id="rId181"/>
+    <hyperlink ref="E113" r:id="rId182"/>
+    <hyperlink ref="F113" r:id="rId183"/>
+    <hyperlink ref="E114" r:id="rId184"/>
+    <hyperlink ref="F114" r:id="rId185"/>
+    <hyperlink ref="E115" r:id="rId186"/>
+    <hyperlink ref="F115" r:id="rId187"/>
+    <hyperlink ref="E116" r:id="rId188"/>
+    <hyperlink ref="F116" r:id="rId189"/>
+    <hyperlink ref="E117" r:id="rId190"/>
+    <hyperlink ref="F117" r:id="rId191"/>
+    <hyperlink ref="F118" r:id="rId192"/>
+    <hyperlink ref="F119" r:id="rId193"/>
+    <hyperlink ref="E120" r:id="rId194"/>
+    <hyperlink ref="F120" r:id="rId195"/>
+    <hyperlink ref="E121" r:id="rId196"/>
+    <hyperlink ref="F121" r:id="rId197"/>
+    <hyperlink ref="E122" r:id="rId198"/>
+    <hyperlink ref="F122" r:id="rId199"/>
+    <hyperlink ref="E123" r:id="rId200"/>
+    <hyperlink ref="F123" r:id="rId201"/>
+    <hyperlink ref="E124" r:id="rId202"/>
+    <hyperlink ref="F124" r:id="rId203"/>
+    <hyperlink ref="E125" r:id="rId204"/>
+    <hyperlink ref="F125" r:id="rId205"/>
+    <hyperlink ref="E126" r:id="rId206"/>
+    <hyperlink ref="F126" r:id="rId207"/>
+    <hyperlink ref="E127" r:id="rId208"/>
+    <hyperlink ref="F127" r:id="rId209"/>
+    <hyperlink ref="E128" r:id="rId210"/>
+    <hyperlink ref="F128" r:id="rId211"/>
+    <hyperlink ref="E129" r:id="rId212"/>
+    <hyperlink ref="F129" r:id="rId213"/>
+    <hyperlink ref="E130" r:id="rId214"/>
+    <hyperlink ref="F130" r:id="rId215"/>
+    <hyperlink ref="E131" r:id="rId216"/>
+    <hyperlink ref="F131" r:id="rId217"/>
+    <hyperlink ref="E132" r:id="rId218"/>
+    <hyperlink ref="F132" r:id="rId219"/>
+    <hyperlink ref="E133" r:id="rId220"/>
+    <hyperlink ref="F133" r:id="rId221"/>
+    <hyperlink ref="E134" r:id="rId222"/>
+    <hyperlink ref="F134" r:id="rId223"/>
+    <hyperlink ref="E135" r:id="rId224"/>
+    <hyperlink ref="F135" r:id="rId225"/>
+    <hyperlink ref="E136" r:id="rId226"/>
+    <hyperlink ref="F136" r:id="rId227"/>
+    <hyperlink ref="E137" r:id="rId228"/>
+    <hyperlink ref="F137" r:id="rId229"/>
+    <hyperlink ref="E138" r:id="rId230"/>
+    <hyperlink ref="F138" r:id="rId231"/>
+    <hyperlink ref="E139" r:id="rId232"/>
+    <hyperlink ref="F139" r:id="rId233"/>
+    <hyperlink ref="E140" r:id="rId234"/>
+    <hyperlink ref="F140" r:id="rId235"/>
+    <hyperlink ref="E141" r:id="rId236"/>
+    <hyperlink ref="F141" r:id="rId237"/>
+    <hyperlink ref="F142" r:id="rId238"/>
+    <hyperlink ref="E143" r:id="rId239"/>
+    <hyperlink ref="F143" r:id="rId240"/>
+    <hyperlink ref="E144" r:id="rId241"/>
+    <hyperlink ref="F144" r:id="rId242"/>
+    <hyperlink ref="E145" r:id="rId243"/>
+    <hyperlink ref="F145" r:id="rId244"/>
+    <hyperlink ref="E146" r:id="rId245"/>
+    <hyperlink ref="F146" r:id="rId246"/>
+    <hyperlink ref="E147" r:id="rId247"/>
+    <hyperlink ref="F147" r:id="rId248"/>
+    <hyperlink ref="E148" r:id="rId249"/>
+    <hyperlink ref="F148" r:id="rId250"/>
+    <hyperlink ref="E149" r:id="rId251"/>
+    <hyperlink ref="F149" r:id="rId252"/>
+    <hyperlink ref="E150" r:id="rId253"/>
+    <hyperlink ref="F150" r:id="rId254"/>
+    <hyperlink ref="E151" r:id="rId255"/>
+    <hyperlink ref="F151" r:id="rId256"/>
+    <hyperlink ref="E152" r:id="rId257"/>
+    <hyperlink ref="F152" r:id="rId258"/>
+    <hyperlink ref="E153" r:id="rId259"/>
+    <hyperlink ref="F153" r:id="rId260"/>
+    <hyperlink ref="E154" r:id="rId261"/>
+    <hyperlink ref="F154" r:id="rId262"/>
+    <hyperlink ref="E155" r:id="rId263"/>
+    <hyperlink ref="F155" r:id="rId264"/>
+    <hyperlink ref="F156" r:id="rId265"/>
+    <hyperlink ref="F157" r:id="rId266"/>
+    <hyperlink ref="F158" r:id="rId267"/>
+    <hyperlink ref="F159" r:id="rId268"/>
+    <hyperlink ref="F160" r:id="rId269"/>
+    <hyperlink ref="F161" r:id="rId270"/>
+    <hyperlink ref="F162" r:id="rId271"/>
+    <hyperlink ref="E163" r:id="rId272"/>
+    <hyperlink ref="F163" r:id="rId273"/>
+    <hyperlink ref="E164" r:id="rId274"/>
+    <hyperlink ref="F164" r:id="rId275"/>
+    <hyperlink ref="E165" r:id="rId276"/>
+    <hyperlink ref="F165" r:id="rId277"/>
+    <hyperlink ref="F166" r:id="rId278"/>
+    <hyperlink ref="F167" r:id="rId279"/>
+    <hyperlink ref="E168" r:id="rId280"/>
+    <hyperlink ref="F168" r:id="rId281"/>
+    <hyperlink ref="F169" r:id="rId282"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>