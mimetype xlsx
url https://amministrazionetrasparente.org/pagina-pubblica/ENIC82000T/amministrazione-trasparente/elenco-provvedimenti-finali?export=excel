--- v0 (2026-08-26)
+++ v1 (2026-10-21)
@@ -8,80 +8,128 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="581" uniqueCount="305">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="611" uniqueCount="321">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>BD2E63C844</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto materiale progetto Tinkering - mepa</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t>BCFA58390A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Riparazioni varie plessi Santa Lucia</t>
+  </si>
+  <si>
+    <t>BCFA735F2E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Automazione cancello e videocitofono  plesso Santa Lucia</t>
+  </si>
+  <si>
+    <t>BCFA230AC5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Richiesta Log Argo</t>
+  </si>
+  <si>
+    <t>07/09/2026</t>
+  </si>
+  <si>
+    <t>BCE3DF73EF</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Istallazione di un sistema antifurto e videosorveglianza plesso primaria Pergusa</t>
+  </si>
+  <si>
+    <t>06/09/2026</t>
+  </si>
+  <si>
+    <t>BCDF16DA71</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto materiale di consumo_ 3A Libri</t>
+  </si>
+  <si>
     <t>23/07/2026</t>
   </si>
   <si>
     <t>BC7FA066AA</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto Argo Web Evolution</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>07/07/2026</t>
   </si>
   <si>
     <t>BB84C81706</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita guidata presso Agriturismo Borgo Deoadato</t>
   </si>
   <si>
     <t>26/06/2026</t>
   </si>
   <si>
     <t>BB84521101</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto targa in plexiglass - B-side</t>
   </si>
   <si>
     <t>03/06/2026</t>
   </si>
   <si>
     <t>BB6D4CBB1F</t>
   </si>
@@ -1317,2411 +1365,2531 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7FA066AA" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/e8bd22e6-4901-45d1-b481-c9ce84fe5860" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB84C81706" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/85171bd1-a336-4dca-8ecc-d8487051416b" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB84521101" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/23cd402f-810a-41d0-9715-2885c13ff64d" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6D4CBB1F" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/f47fd3d7-cf92-4e56-999d-6248acd9acf0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDA309985" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/8d5aec33-98b3-4a59-ab75-c9f7f317cb4f" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB16D41A7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/8458af4d-5cd3-4318-a778-62c2d47f366c" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8462DE26" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/bb395e16-9773-4eb9-8e49-50c0b0b6daa5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5EC1D7B5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/ccffb27d-36a1-4797-8e3a-62c0afadaa1b" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5D213ABF" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/3a200234-9a8b-4849-965b-5bd75bded6f9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB39E12C79" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/ebbfda1d-aefe-432b-8ec6-1fbea546c24e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADE853718" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/52212599-e0e2-4c3c-991b-859b76803a25" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACC06A5BE" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/7f511974-e19f-4b7d-a66d-f8dfce075d47" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9A967249" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/6c03fdfc-a029-4ddc-a30e-694df5d15f98" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9A84D990" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/a762e1b8-85b1-4b18-9ddb-b5d35fc28393" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9A680D21" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/fa2b6567-bbc5-49b3-bf31-b519cb055f9f" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA958CBF82" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/0ec1e815-7119-414b-b260-c4a1351ed3af" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B984658112" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/c4ba9bff-7814-4fab-a9a0-6f2e40e38221" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95E7CC741" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/79262259-84e9-4d2a-bff7-39076a97a593" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B922C1E065" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/8a81f37e-aaab-4634-bef1-2dc1c38910a1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B922AB99C7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/da65dc11-4619-448e-93f7-f7adc9441539" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B928D154FA" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/4c40c2be-d4ed-41bd-9909-1764d7b893ed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B928E04A33" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/edc60b28-f1b5-42ec-8dac-1cb405aaa38c" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BA779E11" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/1705af36-e012-4e75-a1e6-b55e7b784bef" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BA4ED408" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/5db4e845-acce-453d-bcff-6c38b6f704f1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CB69EF7C" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/ca88655e-a290-4206-94b2-1823a08f808c" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7ADC3C619" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/1488a5d6-8c6f-4265-b71d-4bfba5650700" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7QADD6071" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/bfd24233-086a-449a-a390-0ab7397d5ee6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78824DAE0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/4e39e5db-eea7-4a3e-b41a-0f0abf77d11d" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75CE072AA" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/d8a83350-7ac5-4d73-83ec-edb856510eac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F4FBCE28" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/b1cf5f28-2eb4-4184-a3e7-9df3ab39fe53" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70FBF4EBE" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/f76cd3d7-44db-4088-a016-2df9d35bde09" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CB9CCEA4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/57a76818-bb32-47ac-8ab6-5e1265dd8f2f" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C18CC223" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/d0d8e17e-993a-4ff5-a0e4-b039d6b1dbcc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C17A3D08" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/484d3276-b51c-4a48-b896-f07fd73a44cc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BB82C557" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/b8a11ea4-c8d5-4217-8e45-d166f3beddd1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B695E7DEED" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/5a9649e9-b88f-40d7-a4b1-bd6c0bf4d9bf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68E252779" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/300a009d-f5fc-4c2e-b5bb-d6fcf3cff69a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68AEA95DC" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/0d52c05e-7435-4962-b8a4-c1193366775e" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B682D68BF2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/0bacdaa0-d5f4-4b59-a5bc-396d87a58b94" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62269A24E" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/351dcaff-4023-4b11-9e7b-1ffe651549cd" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6229FDDC3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/fffb1686-c4e7-4750-aa65-183b3229ede7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FB84FA00" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/e92d1c93-c790-4f09-bd99-f733d1b38da3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4DDA7C994" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/ffa35e2d-4880-40e1-a4dd-cb5a76c903e1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4DAA3B790" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/706ec74d-b5a7-4f37-9c36-a93cc16ac84c" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4ACCF48F1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/11cb6745-7309-41d0-9ad3-778cce952f14" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B490EED627" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/a0d0bcac-072e-4fc5-b197-f671c875c52d" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4469C6459" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/5b7df899-72db-4847-989c-44f3167e0d80" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B413530918" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/b519ac8e-b7eb-469d-91cc-f569e228f526" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35C2047EE" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/9a68212e-99e7-4ceb-a17e-cfedad151ec7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B354BBBB41" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/b0cf2c21-f7af-44ef-8f47-f3f2e32f18d4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B33C9EEBCC" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/b00eb846-c808-428b-80f9-da3cbce9fb84" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2AB877010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/434c4637-b540-4a03-8c80-5e8abf55eb49" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B28288D909" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/c18f42b7-fc17-4be4-be2e-4504ced2ee38" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2797368D9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/55430d4c-f3a4-4014-9f4f-97a11e446f36" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B26834C7D4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/e07b61ad-aaac-4083-90ed-fa7406123e42" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B25CBCB92E" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/c71c749a-fca8-4353-9d22-7039a5aa37b8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B253FB3D44" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/ab2b9ae9-44a9-47da-ad11-cae468f12a26" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1A405A0E5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/c9e743dd-7245-4fb3-a5e0-d813f5bb5575" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1A3D4669C" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/216a6f0b-ff13-40ac-8fa7-d65bdcb5871b" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B21F3F888F" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/49e80a47-f8ca-41b1-b4e2-c16fbe18a023" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B21F3F888F" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/49e80a47-f8ca-41b1-b4e2-c16fbe18a023" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B21F52A515" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/189ed305-2e4a-4b42-914f-bd00dac03e49" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1FD961337" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/fcf5e96a-d404-44f5-a877-94ba70e04a5f" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1FC66F0DF" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/d9e6f6c6-6b84-48ce-b667-1a6700909d2a" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1F81166A0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/48afbee3-bc9a-418f-be50-97c501f00102" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1F6C36C9C" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/7bec9597-53b9-4ffb-ad78-871b458300a2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1D7E4E707" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/baa7412c-b2e5-44aa-9a5d-9a33193ee56e" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1C5345180" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/61a9a953-cf1e-49c8-88bd-c8b30eac226f" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1BE1E62F6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/fcc649a2-1cc3-40e1-a07b-2c51cd841d04" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1BA08B41A" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/5f56442a-582e-4ae8-8d21-f9ac0750928f" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1B84FC621" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/26413aa4-1d23-4e23-8d5e-571b747cc8d9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1A3371983" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/4ba6037e-6a18-4969-9bc8-cb312262d5c5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1974C4FBE" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/14c025fd-04dc-4494-9842-4225515b9d3e" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B19735728D" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/fd933106-e19b-4249-be6f-bac0454d71be" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B197264A03" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/32e3a6ba-cf17-4ccb-bef5-a4dc2679fb99" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B18547FC89" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/227b5184-6dab-4552-90cf-f5c85c6f683d" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B172D7B82A" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/8982f231-4cd2-47f2-936c-dc8cdfa8cb14" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1654D81F5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/62f2721c-7b27-4c02-885e-a35e8eaced51" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1657878E1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/83fb6fb1-9872-42ec-95fd-7b3c43ffdf1a" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14004FB31" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/df6c4ecc-e016-44ca-971e-20e6407f5668" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B137827F1B" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/c9389a95-3802-414a-ab1c-d8cf9cbbb459" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1379579FB" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/e444b2fc-6efe-4594-9fca-e5535e4ba4be" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B135F08417" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/d437c30b-5a7f-4bfc-9ba6-b41fc22f4937" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B12A04F06E" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/541cb501-32ba-4532-881e-bd48cc48cb10" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B130B27C00" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/912f7fee-237c-4427-be4a-7ebe8e427bef" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B12F1DFF22" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/276ef340-1ebd-4c65-bdd0-0c6eda5c26b5" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0EB4920CE" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/e1b36cfa-53f4-49f8-8b37-d506926b8803" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0EB2FF43C" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/9a830851-2d3a-4ccf-9d88-6cf16a8da365" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0E6A79B14" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/581abd20-75ed-440a-a76d-50055ce1b4fa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0E6E5F2AA" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/6edf9314-deac-4da8-ba83-3ddcb3f75131" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0E08C9DD2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/2373d087-76b7-45d9-91b0-722072681c7f" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0E063907D" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/b4be56ee-5fda-4a89-b30b-93ca685a7503" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BODD0ACF72" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/fef36b3a-bb74-4e55-bd9d-13602bd930a3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0B6F7847F" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/8de7bfd5-aa1a-4f98-9d16-113b8a0633cd" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0B755F36A" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/3a6f08e1-e3bb-42b9-8233-fc0a75fd30e7" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0B84D3402" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/4079e574-aaad-4cc2-9c94-dd42a29cff24" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0AFE20BBA" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/e4e5f385-c3d9-45fb-9040-e39954c84e0a" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B066F1CE79" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/622b6556-0260-4df0-9b54-80c96dc18f91" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B066B53ED4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/bb003d0e-5293-43c7-8dbc-589dbb742d04" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B066814115" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/a74821c2-b680-4ac6-9573-a53835fc8759" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B06650E25B" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/0fe2b609-94d5-473b-802d-2fbee8c8d2ca" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0661E56BE" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/311ceacd-8a8c-40d9-8a5e-2b2dc69fae86" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B05A791376" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/f9fba071-e1f2-4426-81f9-5fb4a16dd6fc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0579F4F48" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/5d089b60-e3c4-4c37-822f-45bf29a58920" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B050308C1A" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/3d1c7811-a8f8-4a77-8a34-683a14b4558e" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03EBCBCD0" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/4daab385-397c-4ffb-8ae0-83fc3a643fdb" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03E300B3B" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/5e97cbac-d088-4589-a981-5ba990ff5758" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B00EC601BB" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/b26aeeaa-8687-4191-a3d1-6bf30d260c0b" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=A0377AA6D9" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/938ae487-dafc-47dd-aa9a-e10676541119" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2E63C844" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/0e17af9d-3234-4882-99a2-5fe0997f3022" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFA58390A" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/7ccf31b8-ce00-4128-8235-60511cdea4ff" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFA735F2E" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/212c5c21-d4a0-4b7e-9c4d-0f2091720452" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFA230AC5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/668e9d8f-f1c3-4108-bc04-f575e36b0f46" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE3DF73EF" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/325aaf39-bd4b-4538-adf0-61d718b44256" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDF16DA71" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/ba2d6a73-9c1b-49df-ac1c-63654e5f51ba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7FA066AA" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/e8bd22e6-4901-45d1-b481-c9ce84fe5860" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB84C81706" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/85171bd1-a336-4dca-8ecc-d8487051416b" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB84521101" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/23cd402f-810a-41d0-9715-2885c13ff64d" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6D4CBB1F" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/f47fd3d7-cf92-4e56-999d-6248acd9acf0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDA309985" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/8d5aec33-98b3-4a59-ab75-c9f7f317cb4f" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB16D41A7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/8458af4d-5cd3-4318-a778-62c2d47f366c" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8462DE26" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/bb395e16-9773-4eb9-8e49-50c0b0b6daa5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5EC1D7B5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/ccffb27d-36a1-4797-8e3a-62c0afadaa1b" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5D213ABF" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/3a200234-9a8b-4849-965b-5bd75bded6f9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB39E12C79" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/ebbfda1d-aefe-432b-8ec6-1fbea546c24e" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADE853718" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/52212599-e0e2-4c3c-991b-859b76803a25" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACC06A5BE" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/7f511974-e19f-4b7d-a66d-f8dfce075d47" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9A967249" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/6c03fdfc-a029-4ddc-a30e-694df5d15f98" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9A84D990" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/a762e1b8-85b1-4b18-9ddb-b5d35fc28393" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9A680D21" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/fa2b6567-bbc5-49b3-bf31-b519cb055f9f" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA958CBF82" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/0ec1e815-7119-414b-b260-c4a1351ed3af" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B984658112" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/c4ba9bff-7814-4fab-a9a0-6f2e40e38221" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95E7CC741" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/79262259-84e9-4d2a-bff7-39076a97a593" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B922C1E065" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/8a81f37e-aaab-4634-bef1-2dc1c38910a1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B922AB99C7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/da65dc11-4619-448e-93f7-f7adc9441539" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B928D154FA" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/4c40c2be-d4ed-41bd-9909-1764d7b893ed" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B928E04A33" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/edc60b28-f1b5-42ec-8dac-1cb405aaa38c" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BA779E11" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/1705af36-e012-4e75-a1e6-b55e7b784bef" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BA4ED408" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/5db4e845-acce-453d-bcff-6c38b6f704f1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CB69EF7C" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/ca88655e-a290-4206-94b2-1823a08f808c" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7ADC3C619" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/1488a5d6-8c6f-4265-b71d-4bfba5650700" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7QADD6071" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/bfd24233-086a-449a-a390-0ab7397d5ee6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78824DAE0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/4e39e5db-eea7-4a3e-b41a-0f0abf77d11d" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75CE072AA" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/d8a83350-7ac5-4d73-83ec-edb856510eac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F4FBCE28" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/b1cf5f28-2eb4-4184-a3e7-9df3ab39fe53" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70FBF4EBE" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/f76cd3d7-44db-4088-a016-2df9d35bde09" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CB9CCEA4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/57a76818-bb32-47ac-8ab6-5e1265dd8f2f" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C18CC223" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/d0d8e17e-993a-4ff5-a0e4-b039d6b1dbcc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C17A3D08" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/484d3276-b51c-4a48-b896-f07fd73a44cc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BB82C557" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/b8a11ea4-c8d5-4217-8e45-d166f3beddd1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B695E7DEED" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/5a9649e9-b88f-40d7-a4b1-bd6c0bf4d9bf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68E252779" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/300a009d-f5fc-4c2e-b5bb-d6fcf3cff69a" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68AEA95DC" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/0d52c05e-7435-4962-b8a4-c1193366775e" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B682D68BF2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/0bacdaa0-d5f4-4b59-a5bc-396d87a58b94" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62269A24E" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/351dcaff-4023-4b11-9e7b-1ffe651549cd" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6229FDDC3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/fffb1686-c4e7-4750-aa65-183b3229ede7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FB84FA00" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/e92d1c93-c790-4f09-bd99-f733d1b38da3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4DDA7C994" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/ffa35e2d-4880-40e1-a4dd-cb5a76c903e1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4DAA3B790" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/706ec74d-b5a7-4f37-9c36-a93cc16ac84c" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4ACCF48F1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/11cb6745-7309-41d0-9ad3-778cce952f14" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B490EED627" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/a0d0bcac-072e-4fc5-b197-f671c875c52d" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4469C6459" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/5b7df899-72db-4847-989c-44f3167e0d80" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B413530918" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/b519ac8e-b7eb-469d-91cc-f569e228f526" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35C2047EE" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/9a68212e-99e7-4ceb-a17e-cfedad151ec7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B354BBBB41" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/b0cf2c21-f7af-44ef-8f47-f3f2e32f18d4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B33C9EEBCC" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/b00eb846-c808-428b-80f9-da3cbce9fb84" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2AB877010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/434c4637-b540-4a03-8c80-5e8abf55eb49" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B28288D909" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/c18f42b7-fc17-4be4-be2e-4504ced2ee38" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2797368D9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/55430d4c-f3a4-4014-9f4f-97a11e446f36" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B26834C7D4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/e07b61ad-aaac-4083-90ed-fa7406123e42" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B25CBCB92E" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/c71c749a-fca8-4353-9d22-7039a5aa37b8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B253FB3D44" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/ab2b9ae9-44a9-47da-ad11-cae468f12a26" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1A405A0E5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/c9e743dd-7245-4fb3-a5e0-d813f5bb5575" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1A3D4669C" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/216a6f0b-ff13-40ac-8fa7-d65bdcb5871b" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B21F3F888F" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/49e80a47-f8ca-41b1-b4e2-c16fbe18a023" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B21F3F888F" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/49e80a47-f8ca-41b1-b4e2-c16fbe18a023" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B21F52A515" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/189ed305-2e4a-4b42-914f-bd00dac03e49" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1FD961337" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/fcf5e96a-d404-44f5-a877-94ba70e04a5f" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1FC66F0DF" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/d9e6f6c6-6b84-48ce-b667-1a6700909d2a" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1F81166A0" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/48afbee3-bc9a-418f-be50-97c501f00102" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1F6C36C9C" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/7bec9597-53b9-4ffb-ad78-871b458300a2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1D7E4E707" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/baa7412c-b2e5-44aa-9a5d-9a33193ee56e" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1C5345180" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/61a9a953-cf1e-49c8-88bd-c8b30eac226f" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1BE1E62F6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/fcc649a2-1cc3-40e1-a07b-2c51cd841d04" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1BA08B41A" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/5f56442a-582e-4ae8-8d21-f9ac0750928f" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1B84FC621" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/26413aa4-1d23-4e23-8d5e-571b747cc8d9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1A3371983" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/4ba6037e-6a18-4969-9bc8-cb312262d5c5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1974C4FBE" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/14c025fd-04dc-4494-9842-4225515b9d3e" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B19735728D" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/fd933106-e19b-4249-be6f-bac0454d71be" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B197264A03" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/32e3a6ba-cf17-4ccb-bef5-a4dc2679fb99" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B18547FC89" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/227b5184-6dab-4552-90cf-f5c85c6f683d" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B172D7B82A" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/8982f231-4cd2-47f2-936c-dc8cdfa8cb14" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1654D81F5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/62f2721c-7b27-4c02-885e-a35e8eaced51" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1657878E1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/83fb6fb1-9872-42ec-95fd-7b3c43ffdf1a" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14004FB31" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/df6c4ecc-e016-44ca-971e-20e6407f5668" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B137827F1B" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/c9389a95-3802-414a-ab1c-d8cf9cbbb459" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1379579FB" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/e444b2fc-6efe-4594-9fca-e5535e4ba4be" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B135F08417" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/d437c30b-5a7f-4bfc-9ba6-b41fc22f4937" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B12A04F06E" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/541cb501-32ba-4532-881e-bd48cc48cb10" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B130B27C00" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/912f7fee-237c-4427-be4a-7ebe8e427bef" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B12F1DFF22" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/276ef340-1ebd-4c65-bdd0-0c6eda5c26b5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0EB4920CE" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/e1b36cfa-53f4-49f8-8b37-d506926b8803" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0EB2FF43C" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/9a830851-2d3a-4ccf-9d88-6cf16a8da365" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0E6A79B14" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/581abd20-75ed-440a-a76d-50055ce1b4fa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0E6E5F2AA" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/6edf9314-deac-4da8-ba83-3ddcb3f75131" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0E08C9DD2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/2373d087-76b7-45d9-91b0-722072681c7f" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0E063907D" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/b4be56ee-5fda-4a89-b30b-93ca685a7503" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BODD0ACF72" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/fef36b3a-bb74-4e55-bd9d-13602bd930a3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0B6F7847F" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/8de7bfd5-aa1a-4f98-9d16-113b8a0633cd" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0B755F36A" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/3a6f08e1-e3bb-42b9-8233-fc0a75fd30e7" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0B84D3402" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/4079e574-aaad-4cc2-9c94-dd42a29cff24" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0AFE20BBA" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/e4e5f385-c3d9-45fb-9040-e39954c84e0a" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B066F1CE79" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/622b6556-0260-4df0-9b54-80c96dc18f91" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B066B53ED4" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/bb003d0e-5293-43c7-8dbc-589dbb742d04" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B066814115" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/a74821c2-b680-4ac6-9573-a53835fc8759" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B06650E25B" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/0fe2b609-94d5-473b-802d-2fbee8c8d2ca" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0661E56BE" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/311ceacd-8a8c-40d9-8a5e-2b2dc69fae86" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B05A791376" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/f9fba071-e1f2-4426-81f9-5fb4a16dd6fc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0579F4F48" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/5d089b60-e3c4-4c37-822f-45bf29a58920" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B050308C1A" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/3d1c7811-a8f8-4a77-8a34-683a14b4558e" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03EBCBCD0" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/4daab385-397c-4ffb-8ae0-83fc3a643fdb" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03E300B3B" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/5e97cbac-d088-4589-a981-5ba990ff5758" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B00EC601BB" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/b26aeeaa-8687-4191-a3d1-6bf30d260c0b" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=A0377AA6D9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC82000T/amministrazione-trasparente/atti-amministrazioni-enti/938ae487-dafc-47dd-aa9a-e10676541119" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F116"/>
+  <dimension ref="A1:F122"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>7896</v>
+        <v>9733</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>7596</v>
+        <v>8946</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4">
-        <v>7596</v>
+        <v>8945</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B5">
-        <v>7191</v>
+        <v>8933</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B6">
-        <v>6127</v>
+        <v>8509</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7">
-        <v>6085</v>
+        <v>8402</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B8">
-        <v>5488</v>
+        <v>7896</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B9">
-        <v>9414</v>
+        <v>7596</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10">
+        <v>7596</v>
+      </c>
+      <c r="C10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D10" t="s">
         <v>28</v>
       </c>
-      <c r="B10">
-[...9 lines deleted...]
-        <v>29</v>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11">
+        <v>7191</v>
+      </c>
+      <c r="C11" t="s">
+        <v>30</v>
+      </c>
+      <c r="D11" t="s">
         <v>31</v>
-      </c>
-[...7 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B12">
-        <v>4332</v>
+        <v>6127</v>
       </c>
       <c r="C12" t="s">
+        <v>33</v>
+      </c>
+      <c r="D12" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13">
+        <v>6085</v>
+      </c>
+      <c r="C13" t="s">
         <v>36</v>
       </c>
-      <c r="B13">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
+        <v>38</v>
+      </c>
+      <c r="B14">
+        <v>5488</v>
+      </c>
+      <c r="C14" t="s">
         <v>39</v>
       </c>
-      <c r="B14">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
+        <v>41</v>
+      </c>
+      <c r="B15">
+        <v>9414</v>
+      </c>
+      <c r="C15" t="s">
         <v>42</v>
       </c>
-      <c r="B15">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
+        <v>44</v>
+      </c>
+      <c r="B16">
+        <v>4831</v>
+      </c>
+      <c r="C16" t="s">
         <v>45</v>
       </c>
-      <c r="B16">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>46</v>
       </c>
-      <c r="D16" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E16" t="s">
+        <v>45</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B17">
-        <v>2058</v>
+        <v>4340</v>
       </c>
       <c r="C17" t="s">
         <v>48</v>
       </c>
       <c r="D17" t="s">
         <v>49</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
+        <v>47</v>
+      </c>
+      <c r="B18">
+        <v>4332</v>
+      </c>
+      <c r="C18" t="s">
         <v>50</v>
       </c>
-      <c r="B18">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="D18" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B19">
-        <v>2040</v>
+        <v>3924</v>
       </c>
       <c r="C19" t="s">
         <v>53</v>
       </c>
       <c r="D19" t="s">
         <v>54</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>55</v>
       </c>
       <c r="B20">
-        <v>11146</v>
+        <v>2907</v>
       </c>
       <c r="C20" t="s">
         <v>56</v>
       </c>
       <c r="D20" t="s">
         <v>57</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>58</v>
       </c>
       <c r="B21">
-        <v>11083</v>
+        <v>2675</v>
       </c>
       <c r="C21" t="s">
         <v>59</v>
       </c>
       <c r="D21" t="s">
         <v>60</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>61</v>
       </c>
       <c r="B22">
-        <v>10372</v>
+        <v>2064</v>
       </c>
       <c r="C22" t="s">
         <v>62</v>
       </c>
       <c r="D22" t="s">
         <v>63</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>61</v>
       </c>
       <c r="B23">
-        <v>10369</v>
+        <v>2058</v>
       </c>
       <c r="C23" t="s">
         <v>64</v>
       </c>
       <c r="D23" t="s">
         <v>65</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="B24">
-        <v>10278</v>
+        <v>2057</v>
       </c>
       <c r="C24" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D24" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="B25">
-        <v>10278</v>
+        <v>2040</v>
       </c>
       <c r="C25" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D25" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B26">
-        <v>9103</v>
+        <v>11146</v>
       </c>
       <c r="C26" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D26" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B27">
-        <v>8637</v>
+        <v>11083</v>
       </c>
       <c r="C27" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D27" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B28">
-        <v>7408</v>
+        <v>10372</v>
       </c>
       <c r="C28" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D28" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B29">
-        <v>6507</v>
+        <v>10369</v>
       </c>
       <c r="C29" t="s">
         <v>80</v>
       </c>
       <c r="D29" t="s">
         <v>81</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B30">
-        <v>6495</v>
+        <v>10278</v>
       </c>
       <c r="C30" t="s">
         <v>82</v>
       </c>
       <c r="D30" t="s">
         <v>83</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
+        <v>77</v>
+      </c>
+      <c r="B31">
+        <v>10278</v>
+      </c>
+      <c r="C31" t="s">
         <v>84</v>
       </c>
-      <c r="B31">
-[...2 lines deleted...]
-      <c r="C31" t="s">
+      <c r="D31" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
+        <v>86</v>
+      </c>
+      <c r="B32">
+        <v>9103</v>
+      </c>
+      <c r="C32" t="s">
         <v>87</v>
       </c>
-      <c r="B32">
-[...2 lines deleted...]
-      <c r="C32" t="s">
+      <c r="D32" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
+        <v>89</v>
+      </c>
+      <c r="B33">
+        <v>8637</v>
+      </c>
+      <c r="C33" t="s">
         <v>90</v>
       </c>
-      <c r="B33">
-[...2 lines deleted...]
-      <c r="C33" t="s">
+      <c r="D33" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
+        <v>92</v>
+      </c>
+      <c r="B34">
+        <v>7408</v>
+      </c>
+      <c r="C34" t="s">
         <v>93</v>
       </c>
-      <c r="B34">
-[...2 lines deleted...]
-      <c r="C34" t="s">
+      <c r="D34" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
+        <v>95</v>
+      </c>
+      <c r="B35">
+        <v>6507</v>
+      </c>
+      <c r="C35" t="s">
         <v>96</v>
       </c>
-      <c r="B35">
-[...2 lines deleted...]
-      <c r="C35" t="s">
+      <c r="D35" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
+        <v>95</v>
+      </c>
+      <c r="B36">
+        <v>6495</v>
+      </c>
+      <c r="C36" t="s">
+        <v>98</v>
+      </c>
+      <c r="D36" t="s">
         <v>99</v>
-      </c>
-[...7 lines deleted...]
-        <v>101</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
+        <v>100</v>
+      </c>
+      <c r="B37">
+        <v>6270</v>
+      </c>
+      <c r="C37" t="s">
+        <v>101</v>
+      </c>
+      <c r="D37" t="s">
         <v>102</v>
-      </c>
-[...7 lines deleted...]
-        <v>104</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
+        <v>103</v>
+      </c>
+      <c r="B38">
+        <v>5907</v>
+      </c>
+      <c r="C38" t="s">
+        <v>104</v>
+      </c>
+      <c r="D38" t="s">
         <v>105</v>
-      </c>
-[...7 lines deleted...]
-        <v>107</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
+        <v>106</v>
+      </c>
+      <c r="B39">
+        <v>5072</v>
+      </c>
+      <c r="C39" t="s">
+        <v>107</v>
+      </c>
+      <c r="D39" t="s">
         <v>108</v>
-      </c>
-[...7 lines deleted...]
-        <v>110</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
+        <v>109</v>
+      </c>
+      <c r="B40">
+        <v>4978</v>
+      </c>
+      <c r="C40" t="s">
+        <v>110</v>
+      </c>
+      <c r="D40" t="s">
         <v>111</v>
-      </c>
-[...7 lines deleted...]
-        <v>113</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B41">
-        <v>3795</v>
+        <v>4521</v>
       </c>
       <c r="C41" t="s">
+        <v>113</v>
+      </c>
+      <c r="D41" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
+        <v>115</v>
+      </c>
+      <c r="B42">
+        <v>4376</v>
+      </c>
+      <c r="C42" t="s">
         <v>116</v>
       </c>
-      <c r="B42">
-[...2 lines deleted...]
-      <c r="C42" t="s">
+      <c r="D42" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
+        <v>118</v>
+      </c>
+      <c r="B43">
+        <v>4284</v>
+      </c>
+      <c r="C43" t="s">
         <v>119</v>
       </c>
-      <c r="B43">
-[...2 lines deleted...]
-      <c r="C43" t="s">
+      <c r="D43" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B44">
-        <v>2862</v>
+        <v>4233</v>
       </c>
       <c r="C44" t="s">
         <v>122</v>
       </c>
       <c r="D44" t="s">
         <v>123</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
         <v>124</v>
       </c>
       <c r="B45">
-        <v>2546</v>
+        <v>3827</v>
       </c>
       <c r="C45" t="s">
         <v>125</v>
       </c>
       <c r="D45" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
         <v>127</v>
       </c>
       <c r="B46">
-        <v>2007</v>
+        <v>3809</v>
       </c>
       <c r="C46" t="s">
-        <v>29</v>
+        <v>128</v>
       </c>
       <c r="D46" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>129</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
         <v>127</v>
       </c>
       <c r="B47">
-        <v>2006</v>
+        <v>3795</v>
       </c>
       <c r="C47" t="s">
-        <v>29</v>
+        <v>130</v>
       </c>
       <c r="D47" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>131</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B48">
-        <v>415</v>
+        <v>3777</v>
       </c>
       <c r="C48" t="s">
-        <v>29</v>
+        <v>133</v>
       </c>
       <c r="D48" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>134</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="B49">
-        <v>412</v>
+        <v>2864</v>
       </c>
       <c r="C49" t="s">
-        <v>29</v>
+        <v>136</v>
       </c>
       <c r="D49" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>137</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B50">
-        <v>10139</v>
+        <v>2862</v>
       </c>
       <c r="C50" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="D50" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="B51">
-        <v>10115</v>
+        <v>2546</v>
       </c>
       <c r="C51" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="D51" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B52">
-        <v>9888</v>
+        <v>2007</v>
       </c>
       <c r="C52" t="s">
-        <v>139</v>
+        <v>45</v>
       </c>
       <c r="D52" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>144</v>
+      </c>
+      <c r="E52" t="s">
+        <v>45</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B53">
-        <v>9694</v>
+        <v>2006</v>
       </c>
       <c r="C53" t="s">
-        <v>142</v>
+        <v>45</v>
       </c>
       <c r="D53" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>145</v>
+      </c>
+      <c r="E53" t="s">
+        <v>45</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B54">
-        <v>8985</v>
+        <v>415</v>
       </c>
       <c r="C54" t="s">
-        <v>145</v>
+        <v>45</v>
       </c>
       <c r="D54" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>147</v>
+      </c>
+      <c r="E54" t="s">
+        <v>45</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="B55">
-        <v>8364</v>
+        <v>412</v>
       </c>
       <c r="C55" t="s">
+        <v>45</v>
+      </c>
+      <c r="D55" t="s">
         <v>148</v>
       </c>
-      <c r="D55" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E55" t="s">
+        <v>45</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
+        <v>149</v>
+      </c>
+      <c r="B56">
+        <v>10139</v>
+      </c>
+      <c r="C56" t="s">
         <v>150</v>
       </c>
-      <c r="B56">
-[...2 lines deleted...]
-      <c r="C56" t="s">
+      <c r="D56" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B57">
-        <v>7567</v>
+        <v>10115</v>
       </c>
       <c r="C57" t="s">
+        <v>152</v>
+      </c>
+      <c r="D57" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
+        <v>154</v>
+      </c>
+      <c r="B58">
+        <v>9888</v>
+      </c>
+      <c r="C58" t="s">
         <v>155</v>
       </c>
-      <c r="B58">
-[...2 lines deleted...]
-      <c r="C58" t="s">
+      <c r="D58" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
+        <v>157</v>
+      </c>
+      <c r="B59">
+        <v>9694</v>
+      </c>
+      <c r="C59" t="s">
         <v>158</v>
       </c>
-      <c r="B59">
-[...2 lines deleted...]
-      <c r="C59" t="s">
+      <c r="D59" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
+        <v>160</v>
+      </c>
+      <c r="B60">
+        <v>8985</v>
+      </c>
+      <c r="C60" t="s">
         <v>161</v>
       </c>
-      <c r="B60">
-[...2 lines deleted...]
-      <c r="C60" t="s">
+      <c r="D60" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
+        <v>163</v>
+      </c>
+      <c r="B61">
+        <v>8364</v>
+      </c>
+      <c r="C61" t="s">
         <v>164</v>
       </c>
-      <c r="B61">
-[...2 lines deleted...]
-      <c r="C61" t="s">
+      <c r="D61" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
+        <v>166</v>
+      </c>
+      <c r="B62">
+        <v>7579</v>
+      </c>
+      <c r="C62" t="s">
         <v>167</v>
       </c>
-      <c r="B62">
-[...2 lines deleted...]
-      <c r="C62" t="s">
+      <c r="D62" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
+        <v>166</v>
+      </c>
+      <c r="B63">
+        <v>7567</v>
+      </c>
+      <c r="C63" t="s">
+        <v>169</v>
+      </c>
+      <c r="D63" t="s">
         <v>170</v>
-      </c>
-[...7 lines deleted...]
-        <v>172</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B64">
-        <v>5393</v>
+        <v>7150</v>
       </c>
       <c r="C64" t="s">
+        <v>172</v>
+      </c>
+      <c r="D64" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
+        <v>174</v>
+      </c>
+      <c r="B65">
+        <v>5690</v>
+      </c>
+      <c r="C65" t="s">
         <v>175</v>
       </c>
-      <c r="B65">
-[...2 lines deleted...]
-      <c r="C65" t="s">
+      <c r="D65" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B66">
-        <v>4940</v>
+        <v>5565</v>
       </c>
       <c r="C66" t="s">
         <v>178</v>
       </c>
       <c r="D66" t="s">
         <v>179</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="B67">
-        <v>4939</v>
+        <v>5540</v>
       </c>
       <c r="C67" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D67" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>175</v>
+        <v>183</v>
       </c>
       <c r="B68">
-        <v>4922</v>
+        <v>5444</v>
       </c>
       <c r="C68" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="D68" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B69">
-        <v>4889</v>
+        <v>5394</v>
       </c>
       <c r="C69" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="D69" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
         <v>186</v>
       </c>
       <c r="B70">
-        <v>4645</v>
+        <v>5393</v>
       </c>
       <c r="C70" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="D70" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B71">
-        <v>4603</v>
+        <v>4955</v>
       </c>
       <c r="C71" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="D71" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="B72">
-        <v>4579</v>
+        <v>4940</v>
       </c>
       <c r="C72" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D72" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="B73">
-        <v>4573</v>
+        <v>4939</v>
       </c>
       <c r="C73" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D73" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="B74">
-        <v>4377</v>
+        <v>4922</v>
       </c>
       <c r="C74" t="s">
+        <v>196</v>
+      </c>
+      <c r="D74" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
+        <v>199</v>
+      </c>
+      <c r="B75">
+        <v>4889</v>
+      </c>
+      <c r="C75" t="s">
         <v>200</v>
       </c>
-      <c r="B75">
-[...2 lines deleted...]
-      <c r="C75" t="s">
+      <c r="D75" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
+        <v>202</v>
+      </c>
+      <c r="B76">
+        <v>4645</v>
+      </c>
+      <c r="C76" t="s">
         <v>203</v>
       </c>
-      <c r="B76">
-[...2 lines deleted...]
-      <c r="C76" t="s">
+      <c r="D76" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B77">
-        <v>4138</v>
+        <v>4603</v>
       </c>
       <c r="C77" t="s">
         <v>206</v>
       </c>
       <c r="D77" t="s">
         <v>207</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
         <v>208</v>
       </c>
       <c r="B78">
-        <v>4103</v>
+        <v>4579</v>
       </c>
       <c r="C78" t="s">
         <v>209</v>
       </c>
       <c r="D78" t="s">
         <v>210</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
+        <v>208</v>
+      </c>
+      <c r="B79">
+        <v>4573</v>
+      </c>
+      <c r="C79" t="s">
         <v>211</v>
       </c>
-      <c r="B79">
-[...2 lines deleted...]
-      <c r="C79" t="s">
+      <c r="D79" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
+        <v>213</v>
+      </c>
+      <c r="B80">
+        <v>4377</v>
+      </c>
+      <c r="C80" t="s">
         <v>214</v>
       </c>
-      <c r="B80">
-[...2 lines deleted...]
-      <c r="C80" t="s">
+      <c r="D80" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B81">
-        <v>3855</v>
+        <v>4219</v>
       </c>
       <c r="C81" t="s">
         <v>217</v>
       </c>
       <c r="D81" t="s">
         <v>218</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="B82">
-        <v>3853</v>
+        <v>4152</v>
       </c>
       <c r="C82" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D82" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="B83">
-        <v>3772</v>
+        <v>4138</v>
       </c>
       <c r="C83" t="s">
         <v>222</v>
       </c>
       <c r="D83" t="s">
         <v>223</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="B84">
-        <v>3770</v>
+        <v>4103</v>
       </c>
       <c r="C84" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D84" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B85">
-        <v>3537</v>
+        <v>3958</v>
       </c>
       <c r="C85" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D85" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="B86">
-        <v>3535</v>
+        <v>3857</v>
       </c>
       <c r="C86" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D86" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B87">
-        <v>3147</v>
+        <v>3855</v>
       </c>
       <c r="C87" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D87" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="B88">
-        <v>3046</v>
+        <v>3853</v>
       </c>
       <c r="C88" t="s">
         <v>235</v>
       </c>
       <c r="D88" t="s">
         <v>236</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="B89">
-        <v>3045</v>
+        <v>3772</v>
       </c>
       <c r="C89" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D89" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="B90">
-        <v>3042</v>
+        <v>3770</v>
       </c>
       <c r="C90" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D90" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>234</v>
+        <v>242</v>
       </c>
       <c r="B91">
-        <v>3028</v>
+        <v>3537</v>
       </c>
       <c r="C91" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="D91" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>234</v>
+        <v>242</v>
       </c>
       <c r="B92">
-        <v>3004</v>
+        <v>3535</v>
       </c>
       <c r="C92" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="D92" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="B93">
-        <v>2975</v>
+        <v>3147</v>
       </c>
       <c r="C93" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="D93" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B94">
-        <v>2500</v>
+        <v>3046</v>
       </c>
       <c r="C94" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="D94" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B95">
-        <v>2495</v>
+        <v>3045</v>
       </c>
       <c r="C95" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="D95" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B96">
-        <v>2481</v>
+        <v>3042</v>
       </c>
       <c r="C96" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="D96" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="B97">
-        <v>2458</v>
+        <v>3028</v>
       </c>
       <c r="C97" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D97" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>258</v>
+        <v>250</v>
       </c>
       <c r="B98">
-        <v>2410</v>
+        <v>3004</v>
       </c>
       <c r="C98" t="s">
         <v>259</v>
       </c>
       <c r="D98" t="s">
         <v>260</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="B99">
-        <v>2409</v>
+        <v>2975</v>
       </c>
       <c r="C99" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D99" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="B100">
-        <v>2407</v>
+        <v>2500</v>
       </c>
       <c r="C100" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D100" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="B101">
-        <v>2406</v>
+        <v>2495</v>
       </c>
       <c r="C101" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="D101" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="B102">
-        <v>2403</v>
+        <v>2481</v>
       </c>
       <c r="C102" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="D102" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="B103">
-        <v>2019</v>
+        <v>2458</v>
       </c>
       <c r="C103" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="D103" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="B104">
-        <v>1950</v>
+        <v>2410</v>
       </c>
       <c r="C104" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="D104" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="B105">
-        <v>1327</v>
+        <v>2409</v>
       </c>
       <c r="C105" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D105" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="B106">
-        <v>1326</v>
+        <v>2407</v>
       </c>
       <c r="C106" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="D106" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="B107">
-        <v>1325</v>
+        <v>2406</v>
       </c>
       <c r="C107" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D107" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="B108">
-        <v>1324</v>
+        <v>2403</v>
       </c>
       <c r="C108" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="D108" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>275</v>
+        <v>285</v>
       </c>
       <c r="B109">
-        <v>1323</v>
+        <v>2019</v>
       </c>
       <c r="C109" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="D109" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="B110">
-        <v>1245</v>
+        <v>1950</v>
       </c>
       <c r="C110" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="D110" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="B111">
-        <v>1243</v>
+        <v>1327</v>
       </c>
       <c r="C111" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="D111" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
         <v>291</v>
       </c>
       <c r="B112">
-        <v>1095</v>
+        <v>1326</v>
       </c>
       <c r="C112" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="D112" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="B113">
-        <v>981</v>
+        <v>1325</v>
       </c>
       <c r="C113" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D113" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="B114">
-        <v>979</v>
+        <v>1324</v>
       </c>
       <c r="C114" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="D114" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>299</v>
+        <v>291</v>
       </c>
       <c r="B115">
-        <v>572</v>
+        <v>1323</v>
       </c>
       <c r="C115" t="s">
         <v>300</v>
       </c>
       <c r="D115" t="s">
         <v>301</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
         <v>302</v>
       </c>
       <c r="B116">
-        <v>139</v>
+        <v>1245</v>
       </c>
       <c r="C116" t="s">
         <v>303</v>
       </c>
       <c r="D116" t="s">
         <v>304</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>302</v>
+      </c>
+      <c r="B117">
+        <v>1243</v>
+      </c>
+      <c r="C117" t="s">
+        <v>305</v>
+      </c>
+      <c r="D117" t="s">
+        <v>306</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>307</v>
+      </c>
+      <c r="B118">
+        <v>1095</v>
+      </c>
+      <c r="C118" t="s">
+        <v>308</v>
+      </c>
+      <c r="D118" t="s">
+        <v>309</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>310</v>
+      </c>
+      <c r="B119">
+        <v>981</v>
+      </c>
+      <c r="C119" t="s">
+        <v>311</v>
+      </c>
+      <c r="D119" t="s">
+        <v>312</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>310</v>
+      </c>
+      <c r="B120">
+        <v>979</v>
+      </c>
+      <c r="C120" t="s">
+        <v>313</v>
+      </c>
+      <c r="D120" t="s">
+        <v>314</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>315</v>
+      </c>
+      <c r="B121">
+        <v>572</v>
+      </c>
+      <c r="C121" t="s">
+        <v>316</v>
+      </c>
+      <c r="D121" t="s">
+        <v>317</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>318</v>
+      </c>
+      <c r="B122">
+        <v>139</v>
+      </c>
+      <c r="C122" t="s">
+        <v>319</v>
+      </c>
+      <c r="D122" t="s">
+        <v>320</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
     <hyperlink ref="E6" r:id="rId9"/>
     <hyperlink ref="F6" r:id="rId10"/>
     <hyperlink ref="E7" r:id="rId11"/>
     <hyperlink ref="F7" r:id="rId12"/>
     <hyperlink ref="E8" r:id="rId13"/>
     <hyperlink ref="F8" r:id="rId14"/>
     <hyperlink ref="E9" r:id="rId15"/>
     <hyperlink ref="F9" r:id="rId16"/>
-    <hyperlink ref="F10" r:id="rId17"/>
-[...10 lines deleted...]
-    <hyperlink ref="E16" r:id="rId28"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
     <hyperlink ref="F16" r:id="rId29"/>
     <hyperlink ref="E17" r:id="rId30"/>
     <hyperlink ref="F17" r:id="rId31"/>
     <hyperlink ref="E18" r:id="rId32"/>
     <hyperlink ref="F18" r:id="rId33"/>
     <hyperlink ref="E19" r:id="rId34"/>
     <hyperlink ref="F19" r:id="rId35"/>
     <hyperlink ref="E20" r:id="rId36"/>
     <hyperlink ref="F20" r:id="rId37"/>
     <hyperlink ref="E21" r:id="rId38"/>
     <hyperlink ref="F21" r:id="rId39"/>
     <hyperlink ref="E22" r:id="rId40"/>
     <hyperlink ref="F22" r:id="rId41"/>
     <hyperlink ref="E23" r:id="rId42"/>
     <hyperlink ref="F23" r:id="rId43"/>
     <hyperlink ref="E24" r:id="rId44"/>
     <hyperlink ref="F24" r:id="rId45"/>
     <hyperlink ref="E25" r:id="rId46"/>
     <hyperlink ref="F25" r:id="rId47"/>
     <hyperlink ref="E26" r:id="rId48"/>
     <hyperlink ref="F26" r:id="rId49"/>
     <hyperlink ref="E27" r:id="rId50"/>
     <hyperlink ref="F27" r:id="rId51"/>
     <hyperlink ref="E28" r:id="rId52"/>
     <hyperlink ref="F28" r:id="rId53"/>
@@ -3737,65 +3905,65 @@
     <hyperlink ref="F33" r:id="rId63"/>
     <hyperlink ref="E34" r:id="rId64"/>
     <hyperlink ref="F34" r:id="rId65"/>
     <hyperlink ref="E35" r:id="rId66"/>
     <hyperlink ref="F35" r:id="rId67"/>
     <hyperlink ref="E36" r:id="rId68"/>
     <hyperlink ref="F36" r:id="rId69"/>
     <hyperlink ref="E37" r:id="rId70"/>
     <hyperlink ref="F37" r:id="rId71"/>
     <hyperlink ref="E38" r:id="rId72"/>
     <hyperlink ref="F38" r:id="rId73"/>
     <hyperlink ref="E39" r:id="rId74"/>
     <hyperlink ref="F39" r:id="rId75"/>
     <hyperlink ref="E40" r:id="rId76"/>
     <hyperlink ref="F40" r:id="rId77"/>
     <hyperlink ref="E41" r:id="rId78"/>
     <hyperlink ref="F41" r:id="rId79"/>
     <hyperlink ref="E42" r:id="rId80"/>
     <hyperlink ref="F42" r:id="rId81"/>
     <hyperlink ref="E43" r:id="rId82"/>
     <hyperlink ref="F43" r:id="rId83"/>
     <hyperlink ref="E44" r:id="rId84"/>
     <hyperlink ref="F44" r:id="rId85"/>
     <hyperlink ref="E45" r:id="rId86"/>
     <hyperlink ref="F45" r:id="rId87"/>
-    <hyperlink ref="F46" r:id="rId88"/>
-[...13 lines deleted...]
-    <hyperlink ref="E55" r:id="rId102"/>
+    <hyperlink ref="E46" r:id="rId88"/>
+    <hyperlink ref="F46" r:id="rId89"/>
+    <hyperlink ref="E47" r:id="rId90"/>
+    <hyperlink ref="F47" r:id="rId91"/>
+    <hyperlink ref="E48" r:id="rId92"/>
+    <hyperlink ref="F48" r:id="rId93"/>
+    <hyperlink ref="E49" r:id="rId94"/>
+    <hyperlink ref="F49" r:id="rId95"/>
+    <hyperlink ref="E50" r:id="rId96"/>
+    <hyperlink ref="F50" r:id="rId97"/>
+    <hyperlink ref="E51" r:id="rId98"/>
+    <hyperlink ref="F51" r:id="rId99"/>
+    <hyperlink ref="F52" r:id="rId100"/>
+    <hyperlink ref="F53" r:id="rId101"/>
+    <hyperlink ref="F54" r:id="rId102"/>
     <hyperlink ref="F55" r:id="rId103"/>
     <hyperlink ref="E56" r:id="rId104"/>
     <hyperlink ref="F56" r:id="rId105"/>
     <hyperlink ref="E57" r:id="rId106"/>
     <hyperlink ref="F57" r:id="rId107"/>
     <hyperlink ref="E58" r:id="rId108"/>
     <hyperlink ref="F58" r:id="rId109"/>
     <hyperlink ref="E59" r:id="rId110"/>
     <hyperlink ref="F59" r:id="rId111"/>
     <hyperlink ref="E60" r:id="rId112"/>
     <hyperlink ref="F60" r:id="rId113"/>
     <hyperlink ref="E61" r:id="rId114"/>
     <hyperlink ref="F61" r:id="rId115"/>
     <hyperlink ref="E62" r:id="rId116"/>
     <hyperlink ref="F62" r:id="rId117"/>
     <hyperlink ref="E63" r:id="rId118"/>
     <hyperlink ref="F63" r:id="rId119"/>
     <hyperlink ref="E64" r:id="rId120"/>
     <hyperlink ref="F64" r:id="rId121"/>
     <hyperlink ref="E65" r:id="rId122"/>
     <hyperlink ref="F65" r:id="rId123"/>
     <hyperlink ref="E66" r:id="rId124"/>
     <hyperlink ref="F66" r:id="rId125"/>
     <hyperlink ref="E67" r:id="rId126"/>
     <hyperlink ref="F67" r:id="rId127"/>
@@ -3875,50 +4043,62 @@
     <hyperlink ref="F104" r:id="rId201"/>
     <hyperlink ref="E105" r:id="rId202"/>
     <hyperlink ref="F105" r:id="rId203"/>
     <hyperlink ref="E106" r:id="rId204"/>
     <hyperlink ref="F106" r:id="rId205"/>
     <hyperlink ref="E107" r:id="rId206"/>
     <hyperlink ref="F107" r:id="rId207"/>
     <hyperlink ref="E108" r:id="rId208"/>
     <hyperlink ref="F108" r:id="rId209"/>
     <hyperlink ref="E109" r:id="rId210"/>
     <hyperlink ref="F109" r:id="rId211"/>
     <hyperlink ref="E110" r:id="rId212"/>
     <hyperlink ref="F110" r:id="rId213"/>
     <hyperlink ref="E111" r:id="rId214"/>
     <hyperlink ref="F111" r:id="rId215"/>
     <hyperlink ref="E112" r:id="rId216"/>
     <hyperlink ref="F112" r:id="rId217"/>
     <hyperlink ref="E113" r:id="rId218"/>
     <hyperlink ref="F113" r:id="rId219"/>
     <hyperlink ref="E114" r:id="rId220"/>
     <hyperlink ref="F114" r:id="rId221"/>
     <hyperlink ref="E115" r:id="rId222"/>
     <hyperlink ref="F115" r:id="rId223"/>
     <hyperlink ref="E116" r:id="rId224"/>
     <hyperlink ref="F116" r:id="rId225"/>
+    <hyperlink ref="E117" r:id="rId226"/>
+    <hyperlink ref="F117" r:id="rId227"/>
+    <hyperlink ref="E118" r:id="rId228"/>
+    <hyperlink ref="F118" r:id="rId229"/>
+    <hyperlink ref="E119" r:id="rId230"/>
+    <hyperlink ref="F119" r:id="rId231"/>
+    <hyperlink ref="E120" r:id="rId232"/>
+    <hyperlink ref="F120" r:id="rId233"/>
+    <hyperlink ref="E121" r:id="rId234"/>
+    <hyperlink ref="F121" r:id="rId235"/>
+    <hyperlink ref="E122" r:id="rId236"/>
+    <hyperlink ref="F122" r:id="rId237"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>