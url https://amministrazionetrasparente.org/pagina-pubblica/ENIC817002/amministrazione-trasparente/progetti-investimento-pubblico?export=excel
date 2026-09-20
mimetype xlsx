--- v0 (2026-08-05)
+++ v1 (2026-09-20)
@@ -8,420 +8,402 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="99">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
     <t>(POC) “PER LA SCUOLA” 2014-2020. AVVISO PROT. 94540 DEL 24/04/2026 DISPOSITIVI DIGITALI.</t>
   </si>
   <si>
     <t>E84D26001410007</t>
   </si>
   <si>
     <t>€ 14.385,00</t>
   </si>
   <si>
     <t>Avviso Prot. 95450 del 24/04/2026</t>
   </si>
   <si>
     <t>16/07/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/progetto/6bd345f6-8069-4975-825c-abc62ea5b0be</t>
+    <t>Link ai contenuti</t>
   </si>
   <si>
     <t>PIANO SCUOLA ESTATE 2026/2027 - SCUOLA IN VIAGGIO</t>
   </si>
   <si>
     <t>E84D26003990007</t>
   </si>
   <si>
     <t>€ 51.939,00</t>
   </si>
   <si>
     <t>Avviso prot. n. 112894 dell’11/05/2026 – c.d. Piano Estate 2026-2027, emanato nell’ambito dell’Obiettivo ESO4.6 del Programma Nazionale “Scuola e competenze” 2021-2027;</t>
   </si>
   <si>
     <t>23/06/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/progetto/50eff982-50a1-4e65-955a-b7caacffc244</t>
-[...1 lines deleted...]
-  <si>
     <t>L.R. 1/2026 - ATTREZZATURE TECNICHE E SUSSIDI DIDATTICI PER ALUNNI CON DISABILITÀ. D.D.G. N. 1332 DEL 25 MARZO 2026 DELLA REGIONE SICILIA.</t>
   </si>
   <si>
     <t>G82J26000210002</t>
   </si>
   <si>
     <t>€ 1.644,93</t>
   </si>
   <si>
     <t xml:space="preserve"> D.D.G. n. 1332 del 25 Marzo 2026 della Regione Sicilia.</t>
   </si>
   <si>
     <t>19/06/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/progetto/4aa11f43-d92e-4554-8ee2-d822360bbece</t>
-[...1 lines deleted...]
-  <si>
     <t>PON FSE+. AVVISO PROT. N. 95165 DEL 24-04-2026 FORMAZIONE DOCENTI.</t>
   </si>
   <si>
     <t>E84D26003100007</t>
   </si>
   <si>
     <t>€ 18.180,00</t>
   </si>
   <si>
     <t>Avviso 95165 del 24/04/2026</t>
   </si>
   <si>
     <t>11/06/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/progetto/72ae3a42-4d49-4dd9-854a-f2291f609a50</t>
-[...1 lines deleted...]
-  <si>
     <t>AGENDA SUD A.S. 2025-2026 E 2026-2027 (D.M. 175/2025). AVVISO 53338 DEL 09/03/2026.</t>
   </si>
   <si>
     <t>E84D25005380007</t>
   </si>
   <si>
     <t>€ 101.949,00</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto  del  Ministro  dell’istruzione e del merito n. 175 del 9 settembre 2025, Avviso 53338 del 09/03/2026 </t>
   </si>
   <si>
     <t>08/05/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/progetto/51ffcb2e-16ce-4340-86c6-5f59d38202d6</t>
-[...1 lines deleted...]
-  <si>
     <t>PNRR SNODI FORMATIVI PER LA TRANSIZIONE DIGITALE SULL’UTILIZZO DELL’INTELLIGENZA ARTIFICIALE NELLA SCUOLA.- (D.M. N. 219/2025).</t>
   </si>
   <si>
     <t>E84D25005850006</t>
   </si>
   <si>
     <t>€ 49.982,80</t>
   </si>
   <si>
     <t>Snodi formativi per la transizione digitale sull’utilizzo dell’intelligenza artificiale nella scuola.-  (D.M. n. 219/2025).</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/progetto/bd044475-b116-44c2-b3b0-bc1140745c74</t>
-[...1 lines deleted...]
-  <si>
     <t>PROGETTO @LAB_SCHOOL. AZIONI A  CONTRASTO E PREVENZIONE DALLA  DIPENDENZA. II ANNUALITÀ</t>
   </si>
   <si>
     <t>G75E25000570002</t>
   </si>
   <si>
     <t>€ 55.308,90</t>
   </si>
   <si>
     <t xml:space="preserve">DDG n.3055 del 12/12/2025 </t>
   </si>
   <si>
     <t>12/03/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/progetto/588616ce-3b8d-49d5-bda2-4cee438536bd</t>
-[...1 lines deleted...]
-  <si>
     <t>PIANO SCUOLA ESTATE - IMPARIAMO DIVERTENDOCI</t>
   </si>
   <si>
     <t>E44D25002120007</t>
   </si>
   <si>
     <t xml:space="preserve"> Decreto del Ministro dell’istruzione e del merito 11 aprile 2024, n. 72 e Decreto del Ministro dell’istruzione  e del merito 22 maggio 2025, n. 96. </t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/progetto/e5cf8f0f-69c5-438c-9481-76dd798229ee</t>
-[...1 lines deleted...]
-  <si>
     <t>UNA BUSSOLA PER IL FUTURO - PERCORSI DI ORIENTAMENTO NELLE SCUOLE SECONDARIE DI PRIMO GRADO PN 21/27</t>
   </si>
   <si>
     <t>E44D25001270007</t>
   </si>
   <si>
     <t>€ 37.384,00</t>
   </si>
   <si>
     <t>FSE - PN 21/27</t>
   </si>
   <si>
     <t>19/06/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/progetto/7151fb8b-ad6c-4454-aa87-e4c67acfed31</t>
-[...1 lines deleted...]
-  <si>
     <t>INDIRE - PROGRAMMA ERASMUS+ 2021-2027- INVESTIMENTO 3.1</t>
   </si>
   <si>
     <t>B56E23004900006</t>
   </si>
   <si>
     <t>€ 41.885,00</t>
   </si>
   <si>
     <t>Programma Erasmus+ 2021-2027</t>
   </si>
   <si>
     <t>12/05/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/progetto/a1fd379e-72d7-4828-9cb8-f516852fe10d</t>
-[...1 lines deleted...]
-  <si>
     <t>INSIEME PER CRESCERE - AGENDA SUD_PN 21/27</t>
   </si>
   <si>
     <t>E84D25000400007</t>
   </si>
   <si>
     <t>€ 49.950,00</t>
   </si>
   <si>
     <t>FSE - PN 21/27 Agenda Sud</t>
   </si>
   <si>
     <t>14/04/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/progetto/6f5c19f7-ea1c-4b53-ab24-e301c5e0bc3c</t>
-[...1 lines deleted...]
-  <si>
     <t>@LAB_SCHOOL AZIONI A CONTRASTO E PREVENZIONE DALLE DIPENDENZE</t>
   </si>
   <si>
     <t>G71I24000340002</t>
   </si>
   <si>
     <t>€ 40.152,19</t>
   </si>
   <si>
     <t>Regione Sicilia – Rete Regionale di Scuole SALUS – Scuole SHE Sicilia</t>
   </si>
   <si>
     <t>24/03/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/progetto/84e83ed9-7952-4033-8a97-6f8815a37163</t>
-[...1 lines deleted...]
-  <si>
     <t>DIDATTICA IMMERSIVA</t>
   </si>
   <si>
     <t>G89I24001980002</t>
   </si>
   <si>
     <t>€ 54.595,33</t>
   </si>
   <si>
     <t>REGIONE SICILIA</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/progetto/29eed9e6-5cf3-4749-ae6b-90641eb31128</t>
-[...1 lines deleted...]
-  <si>
     <t>TALENTO AL CENTRO - PLUS - PNRR D.M. 19/2024</t>
   </si>
   <si>
     <t>E84D21000780006</t>
   </si>
   <si>
     <t>€ 89.890,27</t>
   </si>
   <si>
     <t>PNRR 1.4 D.M. 19/2024</t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/progetto/7d5ecea0-c29d-43aa-af8c-3c0236b1e1fd</t>
-[...1 lines deleted...]
-  <si>
     <t>E…STATE CON NOI - PIANO SCUOLA ESTATE PN 2021/27</t>
   </si>
   <si>
     <t>E84D24001750007</t>
   </si>
   <si>
     <t>€ 51.480,00</t>
   </si>
   <si>
     <t>FSE _ PN 2021-2027</t>
   </si>
   <si>
     <t>20/06/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/progetto/fb15a792-8cd8-416d-a606-7e7efcbfc70d</t>
-[...1 lines deleted...]
-  <si>
     <t>DIGITAL OPEN - PNRR D.M. 66/2023</t>
   </si>
   <si>
     <t>E84D23006250006</t>
   </si>
   <si>
     <t>€ 0,00</t>
   </si>
   <si>
     <t>PNRR 2.1 D.M. 66/2023</t>
   </si>
   <si>
     <t>03/03/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/progetto/850d19d5-98da-400d-86c2-3c99a86513d8</t>
-[...1 lines deleted...]
-  <si>
     <t>INSIEME - PNRR D.M. 65/2023</t>
   </si>
   <si>
     <t>E84D23003580006</t>
   </si>
   <si>
     <t>PNRR 3.1 D.M. 65/2023</t>
   </si>
   <si>
     <t>08/01/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/progetto/a628654b-5a76-44e9-b72b-6839d5ef266c</t>
-[...1 lines deleted...]
-  <si>
     <t>PNRR PIANO SCUOLA 4.0- NEXT GENERATION- CLASSROOM</t>
   </si>
   <si>
     <t>E84D22005510006</t>
   </si>
   <si>
     <t>€ 133.848,68</t>
   </si>
   <si>
     <t>PNRR Scuola 4.0</t>
   </si>
   <si>
     <t>17/03/2023</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/progetto/e4dedd74-9cde-40d1-95ed-94ef27e352c5</t>
+    <t>PNRR M1C1-1.4.1 MITD - ESPERIENZA DEL CITTADINO NEI SERVIIZI PUBBLICI  SCUOLE APRILE 2022</t>
+  </si>
+  <si>
+    <t>E81F22000370006</t>
+  </si>
+  <si>
+    <t>€ 7.301,00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UNIONE EUROPEA - NEXGENRATIONEU </t>
+  </si>
+  <si>
+    <t>26/05/2022</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -719,439 +701,621 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/progetto/6bd345f6-8069-4975-825c-abc62ea5b0be" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/progetto/50eff982-50a1-4e65-955a-b7caacffc244" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/progetto/4aa11f43-d92e-4554-8ee2-d822360bbece" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/progetto/72ae3a42-4d49-4dd9-854a-f2291f609a50" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/progetto/51ffcb2e-16ce-4340-86c6-5f59d38202d6" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/progetto/bd044475-b116-44c2-b3b0-bc1140745c74" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/progetto/588616ce-3b8d-49d5-bda2-4cee438536bd" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/progetto/e5cf8f0f-69c5-438c-9481-76dd798229ee" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/progetto/7151fb8b-ad6c-4454-aa87-e4c67acfed31" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/progetto/a1fd379e-72d7-4828-9cb8-f516852fe10d" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/progetto/6f5c19f7-ea1c-4b53-ab24-e301c5e0bc3c" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/progetto/84e83ed9-7952-4033-8a97-6f8815a37163" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/progetto/29eed9e6-5cf3-4749-ae6b-90641eb31128" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/progetto/7d5ecea0-c29d-43aa-af8c-3c0236b1e1fd" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/progetto/fb15a792-8cd8-416d-a606-7e7efcbfc70d" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/progetto/850d19d5-98da-400d-86c2-3c99a86513d8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/progetto/a628654b-5a76-44e9-b72b-6839d5ef266c" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/progetto/e4dedd74-9cde-40d1-95ed-94ef27e352c5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/progetto/9b7fd2e3-20a8-4b97-a5ce-84339efca055" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F19"/>
+  <dimension ref="A1:F33"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+    <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="1">
+        <v>2026</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F2" s="2" t="s">
         <v>5</v>
-      </c>
-[...18 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B3" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C3" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D3" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E3" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>10</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B4" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="C4" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="E4" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>16</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="B5" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="D5" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="E5" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>21</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="B6" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="C6" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="D6" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>26</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="B7" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="D7" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="E7" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>31</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="B8" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="C8" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="D8" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="E8" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>31</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="C9" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="D9" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="E9" t="s">
-        <v>50</v>
-[...43 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B11" s="1"/>
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1"/>
+      <c r="F11" s="1"/>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A12" t="s">
-[...15 lines deleted...]
-        <v>69</v>
+      <c r="A12" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>70</v>
+        <v>41</v>
       </c>
       <c r="B13" t="s">
-        <v>71</v>
+        <v>42</v>
       </c>
       <c r="C13" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="D13" t="s">
-        <v>73</v>
+        <v>43</v>
       </c>
       <c r="E13" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>44</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>76</v>
+        <v>45</v>
       </c>
       <c r="B14" t="s">
-        <v>77</v>
+        <v>46</v>
       </c>
       <c r="C14" t="s">
-        <v>78</v>
+        <v>47</v>
       </c>
       <c r="D14" t="s">
-        <v>79</v>
+        <v>48</v>
       </c>
       <c r="E14" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>49</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>82</v>
+        <v>50</v>
       </c>
       <c r="B15" t="s">
-        <v>83</v>
+        <v>51</v>
       </c>
       <c r="C15" t="s">
-        <v>84</v>
+        <v>52</v>
       </c>
       <c r="D15" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="E15" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>54</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>88</v>
+        <v>55</v>
       </c>
       <c r="B16" t="s">
-        <v>89</v>
+        <v>56</v>
       </c>
       <c r="C16" t="s">
-        <v>90</v>
+        <v>57</v>
       </c>
       <c r="D16" t="s">
-        <v>91</v>
+        <v>58</v>
       </c>
       <c r="E16" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>59</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>94</v>
+        <v>60</v>
       </c>
       <c r="B17" t="s">
-        <v>95</v>
+        <v>61</v>
       </c>
       <c r="C17" t="s">
-        <v>96</v>
+        <v>62</v>
       </c>
       <c r="D17" t="s">
-        <v>97</v>
+        <v>63</v>
       </c>
       <c r="E17" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>64</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="B18" t="s">
-        <v>101</v>
+        <v>66</v>
       </c>
       <c r="C18" t="s">
+        <v>67</v>
+      </c>
+      <c r="D18" t="s">
+        <v>68</v>
+      </c>
+      <c r="E18" t="s">
+        <v>69</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B20" s="1"/>
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1"/>
+      <c r="F20" s="1"/>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>70</v>
+      </c>
+      <c r="B22" t="s">
+        <v>71</v>
+      </c>
+      <c r="C22" t="s">
+        <v>72</v>
+      </c>
+      <c r="D22" t="s">
+        <v>73</v>
+      </c>
+      <c r="E22" t="s">
+        <v>74</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>75</v>
+      </c>
+      <c r="B23" t="s">
+        <v>76</v>
+      </c>
+      <c r="C23" t="s">
+        <v>77</v>
+      </c>
+      <c r="D23" t="s">
+        <v>78</v>
+      </c>
+      <c r="E23" t="s">
+        <v>79</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>80</v>
+      </c>
+      <c r="B24" t="s">
+        <v>81</v>
+      </c>
+      <c r="C24" t="s">
+        <v>82</v>
+      </c>
+      <c r="D24" t="s">
+        <v>83</v>
+      </c>
+      <c r="E24" t="s">
+        <v>84</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>85</v>
+      </c>
+      <c r="B25" t="s">
+        <v>86</v>
+      </c>
+      <c r="C25" t="s">
+        <v>82</v>
+      </c>
+      <c r="D25" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" t="s">
+        <v>88</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B27" s="1"/>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1"/>
+      <c r="F27" s="1"/>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>89</v>
+      </c>
+      <c r="B29" t="s">
+        <v>90</v>
+      </c>
+      <c r="C29" t="s">
+        <v>91</v>
+      </c>
+      <c r="D29" t="s">
+        <v>92</v>
+      </c>
+      <c r="E29" t="s">
+        <v>93</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B31" s="1"/>
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1"/>
+      <c r="F31" s="1"/>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>94</v>
+      </c>
+      <c r="B33" t="s">
+        <v>95</v>
+      </c>
+      <c r="C33" t="s">
         <v>96</v>
       </c>
-      <c r="D18" t="s">
-[...26 lines deleted...]
-        <v>110</v>
+      <c r="D33" t="s">
+        <v>97</v>
+      </c>
+      <c r="E33" t="s">
+        <v>98</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A11:F11"/>
+    <mergeCell ref="A20:F20"/>
+    <mergeCell ref="A27:F27"/>
+    <mergeCell ref="A31:F31"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="F3" r:id="rId1"/>
+    <hyperlink ref="F4" r:id="rId2"/>
+    <hyperlink ref="F5" r:id="rId3"/>
+    <hyperlink ref="F6" r:id="rId4"/>
+    <hyperlink ref="F7" r:id="rId5"/>
+    <hyperlink ref="F8" r:id="rId6"/>
+    <hyperlink ref="F9" r:id="rId7"/>
+    <hyperlink ref="F13" r:id="rId8"/>
+    <hyperlink ref="F14" r:id="rId9"/>
+    <hyperlink ref="F15" r:id="rId10"/>
+    <hyperlink ref="F16" r:id="rId11"/>
+    <hyperlink ref="F17" r:id="rId12"/>
+    <hyperlink ref="F18" r:id="rId13"/>
+    <hyperlink ref="F22" r:id="rId14"/>
+    <hyperlink ref="F23" r:id="rId15"/>
+    <hyperlink ref="F24" r:id="rId16"/>
+    <hyperlink ref="F25" r:id="rId17"/>
+    <hyperlink ref="F29" r:id="rId18"/>
+    <hyperlink ref="F33" r:id="rId19"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>