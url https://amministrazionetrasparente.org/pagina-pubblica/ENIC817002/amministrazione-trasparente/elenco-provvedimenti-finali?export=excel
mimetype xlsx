--- v0 (2026-08-05)
+++ v1 (2026-09-20)
@@ -8,1695 +8,1142 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="696" uniqueCount="536">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="746" uniqueCount="348">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>17/09/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Lettera di Incarico DSGA - Agenda Sud PN 21-27 (D.M. 175-2025) - DI NOTO GIUSEPPA</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>DECRETO DI ASSEGNAZIONE INCARICO ATA- Agenda sud (D.M. 175-2025) PN 21-27</t>
+  </si>
+  <si>
+    <t>12/09/2026</t>
+  </si>
+  <si>
+    <t>DECRETO DI ASSEGNAZIONE INCARICO DIREZIONE AMMINISTRATIVA- Agenda sud (D.M. 175-2025) PN 21-27- DI NOTO GIUSEPPA</t>
+  </si>
+  <si>
+    <t>08/09/2026</t>
+  </si>
+  <si>
+    <t>BCE6138B97</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Materiale necessario per la realizzazione del modulo “MUSICA COME LINGUAGGIO: DAL SUONO AL SEGNO”,</t>
+  </si>
+  <si>
+    <t>31/08/2026</t>
+  </si>
+  <si>
+    <t>Lettera incarico DS Direzione e coordinamento- Agenda Sud (D.M. 175-2025) PN 21-27</t>
+  </si>
+  <si>
+    <t>DECRETO DI ASSUNZIONE INCARICO DS DIREZIONE E COORDINAMENTO- Agenda sud (D.M. 175-2025) PN 21-27</t>
+  </si>
+  <si>
+    <t>27/08/2026</t>
+  </si>
+  <si>
+    <t>Lettera incarico docente interno tutor snodi formativi IA (DM 219/2025)-Costanzo Isabella</t>
+  </si>
+  <si>
+    <t>Lettera incarico docente interno tutor snodi formativi IA (DM 219/2025)-Giarrizzo Silvia Maria</t>
+  </si>
+  <si>
+    <t>26/08/2026</t>
+  </si>
+  <si>
+    <t>Lettera incarico docente interno tutor snodi formativi IA (DM 219/2025)- D'Angelo Filippa</t>
+  </si>
+  <si>
+    <t>25/08/2026</t>
+  </si>
+  <si>
+    <t>Decreto  di incarico selezione tutor interni -formazione e approfondimento  sull'IA nell'organizzazione e nella didattica</t>
+  </si>
+  <si>
     <t>30/07/2026</t>
   </si>
   <si>
-    <t>N/A</t>
-[...1 lines deleted...]
-  <si>
     <t>Lettera di incarico verificatore della conformità a titolo non oneroso</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>Decreto di assunzione incarico verificatore della conformità a titolo non oneroso</t>
   </si>
   <si>
     <t>29/07/2026</t>
   </si>
   <si>
     <t>BC8ED813D6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggi di istruzione a.s. 2025/26 – quota integrativa, a seguito di un aumento del numero dei partecipanti</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC8ED813D6</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto di nomina - LETTERA INCARICO D.S. POC</t>
   </si>
   <si>
     <t>Decreto di nomina - lettera incarico _DSGA-  Dispositivi digitali POC (D.M. 38-2026)</t>
   </si>
   <si>
     <t>DECRETO DI ASSUNZIONE INCARICO DIREZIONE TECNICA E COORDINAMENTO  A  TITOLO  ONEROSO  NELLA  GESTIONE  DEL  PROGETTO DS</t>
   </si>
   <si>
     <t>DECRETO  CONFERIMENTO  INCARICO  DIREZIONE  AMMINISTRATIVA DSGA ANICETO ANGELICA</t>
   </si>
   <si>
     <t>23/07/2026</t>
   </si>
   <si>
     <t>Lettera di incarico Tutor e dichiarazione Mangione - Formazione Docenti- D.M. 38/2026</t>
   </si>
   <si>
     <t>BC7F1D4358</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale pubblicitario</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC7F1D4358</t>
-[...4 lines deleted...]
-  <si>
     <t>BC7F4E397D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto dispositivi digitali</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC7F4E397D</t>
-[...4 lines deleted...]
-  <si>
     <t>Lettera di incarico e dichiarazione Monaco- Formazione Docenti- D.M. 38/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Lettera di incarico e dichiarazione Speciale - Formazione Docenti- D.M. 38/2026 </t>
   </si>
   <si>
     <t>Lettera di incarico e dichiarazione Campione- Formazione Docenti- D.M. 38/2026</t>
   </si>
   <si>
     <t>Lettera di incarico e dichiarazione Oglialoro - Formazione Docenti- D.M. 38/2026</t>
   </si>
   <si>
     <t>21/07/2026</t>
   </si>
   <si>
     <t>lettera di incarico personale ATA - Di Noto - Formazione docenti PN 2021-27</t>
   </si>
   <si>
     <t xml:space="preserve"> DECRETO INCARICO FIGURE PROFESSIONALI ESPERTI E TUTOR  INTERNI-Formazione docenti PN 2021-27</t>
   </si>
   <si>
     <t>BC76963B03</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura sussidi didattici L.R. 1/2026</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC76963B03</t>
-[...4 lines deleted...]
-  <si>
     <t>16/07/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - LETTERA DI INCARICO PER PRESTAZIONE ATTIVITÀ AGGIUNTIVA DSGA ANICETO ANGELICA</t>
   </si>
   <si>
     <t>15/07/2026</t>
   </si>
   <si>
     <t>Decreto di nomina -DECRETO INCARICO PERSONALE ATA</t>
   </si>
   <si>
     <t>Decreto di nomina - LETTERA DI INCARICO PER PRESTAZIONE DI ATTIVITÀ AGGIUNTIVA AI SENSI DELL’EX ART. 53 DEL DLGS. 165/2001 - DS</t>
   </si>
   <si>
     <t>Decreto di nomina - DECRETO DI ASSUNZIONE INCARICO DIREZIONE E COORDINAMENTO A TITOLO ONEROSO NELLA GESTIONE DEL PROGETTO</t>
   </si>
   <si>
     <t>07/07/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - DECRETO di Incarico DSGA- DIREZIONE AMMINISTRATIVA -  formazione personale docente- PN 21-27 (D.M. 38/2026)</t>
   </si>
   <si>
     <t>01/07/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - Lettera di incarico per prestazione attivita' aggiuntiva ai sensi dell'ex art. 45 del CCNL-PNRR Snodi Formativi (D.M. 219-2025) Tutor Sardella Valeria</t>
   </si>
   <si>
     <t>Decreto di nomina - Lettera di incarico per prestazione attivita' aggiuntiva ai sensi dell'ex art. 45 del CCNL-PNRR Snodi Formativi (D.M. 219-2025) Tutor Costanzo Isabella</t>
   </si>
   <si>
     <t>30/06/2026</t>
   </si>
   <si>
     <t>Decreto di incarico SELEZIONE TUTOR INTERNI - PNRR Snodi formativi AI- (D.M. 219-2025)</t>
   </si>
   <si>
     <t>29/06/2026</t>
   </si>
   <si>
     <t>BC366AF7E3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura giochi per infanzia a.s.2026-2027</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC366AF7E3</t>
-[...4 lines deleted...]
-  <si>
     <t>BC3659A34E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale facile consumo a.s.2026-2027</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC3659A34E</t>
-[...4 lines deleted...]
-  <si>
     <t>26/06/2026</t>
   </si>
   <si>
     <t>BC325D537D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura access point wireless</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC325D537D</t>
-[...4 lines deleted...]
-  <si>
     <t>25/06/2026</t>
   </si>
   <si>
     <t>BC2DEE7B06</t>
   </si>
   <si>
     <t>Decisione a contrarre - Materiale pubblicitario</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC2DEE7B06</t>
-[...4 lines deleted...]
-  <si>
     <t>24/06/2026</t>
   </si>
   <si>
     <t>BC28B3166F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale per piccola manutenzione a.s. 2025/2026</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC28B3166F</t>
-[...4 lines deleted...]
-  <si>
     <t>22/06/2026</t>
   </si>
   <si>
     <t>BC1BF7CBB6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura percorsi di formazione e laboratori immersivi</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC1BF7CBB6</t>
-[...4 lines deleted...]
-  <si>
     <t>16/06/2026</t>
   </si>
   <si>
     <t>BC0DD37280</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale igienico - sanitario</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0DD37280</t>
-[...4 lines deleted...]
-  <si>
     <t>12/06/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Lettera di incarico -  PNRR Snodi Formativi AI (D.M.219-25) Monaco Claudio </t>
   </si>
   <si>
     <t xml:space="preserve">Lettera di incarico  -  PNRR Snodi Formativi AI (D.M.219-25) Dragà Vincenzo </t>
   </si>
   <si>
     <t xml:space="preserve">Lettera di incarico  -  PNRR Snodi Formativi AI (D.M.219-25) Mazzagatti Giuseppe </t>
   </si>
   <si>
     <t xml:space="preserve">Lettera di incarico  -  PNRR Snodi Formativi AI (D.M.219-25) Piscitello Antonino Francesco </t>
   </si>
   <si>
     <t xml:space="preserve">Lettera di incarico -  PNRR Snodi Formativi AI (D.M.219-25) Oglialoro Giovanni </t>
   </si>
   <si>
     <t xml:space="preserve">Lettera di incarico -  PNRR Snodi Formativi AI (D.M.219-25) Speciale Salvatore </t>
   </si>
   <si>
     <t xml:space="preserve">Lettera di incarico - PNRR Snodi Formativi AI (D.M.219-25) Arena Giovanni </t>
   </si>
   <si>
     <t>09/06/2026</t>
   </si>
   <si>
     <t>BBF79B2033</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura per manutenzione e riparazione macchine lavapavimenti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF79B2033</t>
-[...4 lines deleted...]
-  <si>
     <t>08/06/2026</t>
   </si>
   <si>
     <t xml:space="preserve"> Lettera di incarico - PNRR Snodi formativi (DM 219-2025)-Di Noto Giuseppa </t>
   </si>
   <si>
     <t>BAE639F688</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura del servizio di Certificazione esterna in lingua inglese Cambridge “PRE A1 – Starters PB ISP FCT”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE639F688</t>
-[...4 lines deleted...]
-  <si>
     <t>BAE618066F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura del servizio di Certificazione esterna in lingua inglese Cambridge “A2 – Key for Schools PB ISP FCT”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE618066F</t>
-[...4 lines deleted...]
-  <si>
     <t>BAE6504D21</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura del servizio di Certificazione esterna in lingua inglese Cambridge “A1 – Movers PB ISP FCT”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE6504D21</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Lettera di incarico - PNRR Snodi formativi AI (D.M. 219-25) DS Grazia Lo Presti </t>
   </si>
   <si>
     <t>05/06/2026</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO ASSUNZIONE INCARICO DIREZIONE E COORDINAMENTO AI-Sapiens: Evoluzione Digitale e Didattica Inclusiva </t>
   </si>
   <si>
     <t>04/06/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - Personale ATA</t>
   </si>
   <si>
     <t>28/05/2026</t>
   </si>
   <si>
     <t>BBD53EBF62</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale da cucito - Piano Scuola Estate 2025-26 PN 21-27</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD53EBF62</t>
-[...4 lines deleted...]
-  <si>
     <t>26/05/2026</t>
   </si>
   <si>
     <t>PNRR Snodi formativi per la transizione digitale sull’utilizzo dell’intelligenza artificiale nella scuola (D.M. n. 219/2025). Lettera di incarico Direzione Amministrativa DSGA</t>
   </si>
   <si>
     <t>BBCED1E9EA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura ricarica gas pompa di calore guasta</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCED1E9EA</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto di nomina - Incarico di Direzione Amministrativa</t>
   </si>
   <si>
     <t>22/05/2026</t>
   </si>
   <si>
     <t>BBC6C05107</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materia facile consumo - Piano Scuola Estate 2025-26 - PN 21-27</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC6C05107</t>
-[...4 lines deleted...]
-  <si>
     <t>BBC4BCFC33</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto macchina da cucire per uso didattico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC4BCFC33</t>
-[...4 lines deleted...]
-  <si>
     <t>15/05/2026</t>
   </si>
   <si>
     <t>BBAC2C1050</t>
   </si>
   <si>
     <t>Decisione a contrarre - Revisione n.4 pompe di calore</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAC2C1050</t>
-[...4 lines deleted...]
-  <si>
     <t>14/05/2026</t>
   </si>
   <si>
     <t>BBA855E7E0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggi di istruzione scuola primaria e secondaria a.s. 2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA855E7E0</t>
-[...4 lines deleted...]
-  <si>
     <t>12/05/2026</t>
   </si>
   <si>
     <t>BB9ED3EE43</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita Medica ed Esecuzione Esami Screening a.s. del D.Lgs 81/08, per l’a.s. 2025/26.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9ED3EE43</t>
-[...4 lines deleted...]
-  <si>
     <t>BB9EA24F08</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio noleggio pullman con conducente -Uscita didattica Parco Tematico “Sicilia in miniatura”- Zafferana Etnea (CT) Alunni S.Infanzia 01/06/2026.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9EA24F08</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2026</t>
   </si>
   <si>
     <t>BB8DEA1D13</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo Certificato Firma Digitale DS remota OTP Aruba scadenza triennale.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8DEA1D13</t>
-[...4 lines deleted...]
-  <si>
     <t>06/05/2026</t>
   </si>
   <si>
     <t>BB85A4FB5E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura toner compatibili per stampante.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB85A4FB5E</t>
-[...4 lines deleted...]
-  <si>
     <t>BB8ACF4EAC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto spettacolo teatrale “La Cicala e la Formica” - Alunni Scuola Infanzia 8 Maggio 2026.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8ACF4EAC</t>
-[...4 lines deleted...]
-  <si>
     <t>30/04/2026</t>
   </si>
   <si>
     <t>BB7B1E93E1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggi di istruzione a.s. 2024/25 e relativa quota integrativa a seguito di un aumento del numero dei partecipanti.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7B1E93E1</t>
-[...4 lines deleted...]
-  <si>
     <t>23/04/2026</t>
   </si>
   <si>
     <t>BB6147B798</t>
   </si>
   <si>
     <t>Decisione a contrarre - Progetto “Finalmente un gemellaggio” – II Edizione. Buffet per serata conclusiva del 24/04/2026.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6147B798</t>
-[...4 lines deleted...]
-  <si>
     <t>22/04/2026</t>
   </si>
   <si>
     <t>BB5DC8CF2C</t>
   </si>
   <si>
     <t>Decisione a contrarre - PROGETTO @LAB_SCHOOL. Spettacolo teatrale “Anime dal fondo” di giorno 11 maggio 2026, presso il teatro comunale “F.P. Neglia” di Enna. Servizio antincendio.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5DC8CF2C</t>
-[...4 lines deleted...]
-  <si>
     <t>20/04/2026</t>
   </si>
   <si>
     <t>BB50FDA3B0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Progetto Finalmente un gemellaggio II Edizione. Noleggio pullman con conducente per trasferimento allievi di giorno 21/4/2026 e 24/04/2026.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB50FDA3B0</t>
-[...4 lines deleted...]
-  <si>
     <t>17/04/2026</t>
   </si>
   <si>
     <t>BB4E8A69B6</t>
   </si>
   <si>
     <t>Decisione a contrarre - PROGETTO @LAB_SCHOOL. Spettacolo teatrale Anime dal fondo di giorno 11 maggio 2026, presso il teatro comunale F.P. Neglia di Enna. SCARDILLA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4E8A69B6</t>
-[...4 lines deleted...]
-  <si>
     <t>BB4EA1DF2A</t>
   </si>
   <si>
     <t>Decisione a contrarre - PROGETTO @LAB_SCHOOL. Spettacolo teatrale Anime dal fondo di giorno 11 maggio 2026, presso il teatro comunale F.P. Neglia di Enna. GUARRERA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4EA1DF2A</t>
-[...4 lines deleted...]
-  <si>
     <t>BB4E72D29C</t>
   </si>
   <si>
     <t>Decisione a contrarre - PROGETTO @LAB_SCHOOL. Spettacolo teatrale Anime dal fondo di giorno 11 maggio 2026, presso il teatro comunale F.P. Neglia di Enna.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4E72D29C</t>
-[...4 lines deleted...]
-  <si>
     <t>BB44E2BE7D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura pernottamento con colazione 21 - 25 Aprile 2026 - Progetto Finalmente un gemellaggio.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB44E2BE7D</t>
-[...4 lines deleted...]
-  <si>
     <t>BB4B8CEE56</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale pubblicitario arredo Gallery nell’ambito del progetto Erasmus.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4B8CEE56</t>
-[...4 lines deleted...]
-  <si>
     <t>15/04/2026</t>
   </si>
   <si>
     <t>BB42D8F583</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di assistenza e consulenza per la pubblicazione degli atti in amministrazione trasparente.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB42D8F583</t>
-[...4 lines deleted...]
-  <si>
     <t>10/04/2026</t>
   </si>
   <si>
     <t>BB34DD98CF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura bandiere istituzionali per esterno.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34DD98CF</t>
-[...4 lines deleted...]
-  <si>
     <t>09/04/2026</t>
   </si>
   <si>
     <t>BB2AEDF7C2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visite guidate e viaggi d'istruzione a.s. 2025/2026. Palermo/Cefalù, Trapani/Erice, Campania. Megatron incoming sas.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2AEDF7C2</t>
-[...4 lines deleted...]
-  <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>BB0A3D2529</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura n.32 Medaglie in ferro con soggetto vittoria e nastrino tricolore.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0A3D2529</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2026</t>
   </si>
   <si>
     <t>BB03E063C5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio noleggio pullman con conducente e guida autorizzata - Uscita didattica Siracusa - Ortigia - Arenella 23.04.2026.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB03E063C5</t>
-[...4 lines deleted...]
-  <si>
     <t>25/03/2026</t>
   </si>
   <si>
     <t>BAFED5D3AD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura e Abbonamento rivista "Notizie della scuola" a.s. 2024-2025 - 2025-2026.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFED5D3AD</t>
-[...4 lines deleted...]
-  <si>
     <t>BAFFAF5B74</t>
   </si>
   <si>
     <t>Decisione a contrarre - Medico competente a.s. 2025/26.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFFAF5B74</t>
-[...4 lines deleted...]
-  <si>
     <t>20/03/2026</t>
   </si>
   <si>
     <t>BAEA977992</t>
   </si>
   <si>
     <t>Decisione a contrarre - Progetto @Lab_School. Acquisto N° 15 tavolette grafiche e N° 15 penne.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEA977992</t>
-[...4 lines deleted...]
-  <si>
     <t>13/03/2026</t>
   </si>
   <si>
     <t>BAFF2CD065</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di servizio pranzo Progetto San Giuseppe - Un ponte di accoglienza e tradizione.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFF2CD065</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>BACB5F6570</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio di noleggio pullman con conducente giorno 19/03/2026 - Progetto San Giuseppe.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACB5F6570</t>
-[...4 lines deleted...]
-  <si>
     <t>27/02/2026</t>
   </si>
   <si>
     <t>BA9F2CC375</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura Licenza Office 365.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9F2CC375</t>
-[...4 lines deleted...]
-  <si>
     <t>BA9FB77AA0</t>
   </si>
   <si>
     <t>Decisione a contrarre - PNRR 1.4.1. Acquisto Inventario web.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9FB77AA0</t>
-[...4 lines deleted...]
-  <si>
     <t>BA9F8EE310</t>
   </si>
   <si>
     <t>Decisione a contrarre - Matematica e realtà. Viaggio a Perugia.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9F8EE310</t>
-[...4 lines deleted...]
-  <si>
     <t>18/02/2026</t>
   </si>
   <si>
     <t>BA787420F3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto spettacolo didattico in lingua inglese Little Red plesso scolastico Pavone giorno 19.02.2026.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA787420F3</t>
-[...4 lines deleted...]
-  <si>
     <t>15/12/2025</t>
   </si>
   <si>
     <t>B99AF86F1C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale per piccola manutenzione "Di tutto un po'".</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99AF86F1C</t>
-[...4 lines deleted...]
-  <si>
     <t>B99AC4608A</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI N° 2 TARGHE CONTEST FINALE - PROGETTO @LAB_School.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99AC4608A</t>
-[...4 lines deleted...]
-  <si>
     <t>12/12/2025</t>
   </si>
   <si>
     <t>B9935E60E3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Convenzione di cassa per la durata di mesi 48.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9935E60E3</t>
-[...4 lines deleted...]
-  <si>
     <t>B95O37BD9B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Attivazione laboratorio di sperimentazione STEM+IA ed iscrizione di n° 10 studenti alla Gara di Modellizzazione Matematica.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95O37BD9B</t>
-[...4 lines deleted...]
-  <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>B98A38A94E</t>
   </si>
   <si>
     <t>Decisione a contrarre - PROGETTO@LAB_SCHOOL. Noleggio Pullman con conducente da Nicosia a Palermo e da Piazza Armerina, Valguarnera e Enna a Palermo per Contest Regionale del 16/12/2025.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98A38A94E</t>
-[...4 lines deleted...]
-  <si>
     <t>B98A53F1F0</t>
   </si>
   <si>
     <t>Decisione a contrarre - PROGETTO@LAB_SCHOOL. Noleggio Pullman con conducente da Catenanuova a Palermo per Contest Regionale del 16/12/2025.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98A53F1F0</t>
-[...4 lines deleted...]
-  <si>
     <t>04/12/2025</t>
   </si>
   <si>
     <t>B98A818B84</t>
   </si>
   <si>
     <t>Decisione a contrarre - Materiale di pulizia.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98A818B84</t>
-[...4 lines deleted...]
-  <si>
     <t>B96A87B92E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di facile consumo per attività amministrative e didattiche dell’a.s. 2025/26.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96A87B92E</t>
-[...4 lines deleted...]
-  <si>
     <t>B96A4A814B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di condizionatore, scaldacqua e frigorifero.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96A4A814B</t>
-[...4 lines deleted...]
-  <si>
     <t>B96A2685F5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscita didattica del 10/12/2025 presso il teatro ABC di Catania. Percorso didattico in francese.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96A2685F5</t>
-[...4 lines deleted...]
-  <si>
     <t>27/11/2025</t>
   </si>
   <si>
     <t>B945E90565</t>
   </si>
   <si>
     <t>Decisione a contrarre - Piano Scuola Estate 2025/26 "Impariamo Divertendoci". Modulo "Caccia al tesoro". Ingresso e attività presso la fattoria didattica per il giorno 29/11/2025.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B945E90565</t>
-[...4 lines deleted...]
-  <si>
     <t>26/11/2025</t>
   </si>
   <si>
     <t>B93C64DEE5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscita didattica del 10/12/2025 presso i teatro ABC di Catania. Noleggio bus con conducente.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93C64DEE5</t>
-[...4 lines deleted...]
-  <si>
     <t>B93C5C2C31</t>
   </si>
   <si>
     <t>Decisione a contrarre - Piano Scuola Estate 2025/26 "Impariamo Divertendoci". Modulo "Sport nella natura". Ingresso e attività per le giornate del 6/12/2025 e del 13/12/2025.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93C5C2C31</t>
-[...4 lines deleted...]
-  <si>
     <t>24/11/2025</t>
   </si>
   <si>
     <t>//////////</t>
   </si>
   <si>
     <t>Decisione a contrarre - Erasmus Avignone. Pasti mensa.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=//////////</t>
-[...4 lines deleted...]
-  <si>
     <t>20/11/2025</t>
   </si>
   <si>
     <t>8914FA9C30</t>
   </si>
   <si>
     <t>Decisione a contrarre - Piano Scuola Estate 2025/26 "Impariamo Divertendoci". Preventivo per noleggio bus con conducente moduli Caccia al tesoro e Sport Equitazione.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=8914FA9C30</t>
-[...4 lines deleted...]
-  <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>B96A9D892F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Abbonamento alla rivista “Amministrare la scuola” per l’anno solare 2025.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96A9D892F</t>
-[...4 lines deleted...]
-  <si>
     <t>B90FC9C9F7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura del materiale di facile consumo necessaria per le attività amministrative e didattiche dell’a.s. 2025/26.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90FC9C9F7</t>
-[...4 lines deleted...]
-  <si>
     <t>05/11/2025</t>
   </si>
   <si>
     <t>B8F480943A</t>
   </si>
   <si>
     <t>Decisione a contrarre - PNRR (D.M. 61/2023) ERASMUS. Acquisto materiale pubblicitario.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F480943A</t>
-[...4 lines deleted...]
-  <si>
     <t>B8F43D9F92</t>
   </si>
   <si>
     <t>Decisione a contrarre - PROGETTO @LAB_SCHOOL. Fornitura di n° 200 attestati e n° 4 targhe.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F43D9F92</t>
-[...4 lines deleted...]
-  <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>B8E6CA5839</t>
   </si>
   <si>
     <t>Decisione a contrarre - PROGETTO@LAB_SCHOOL. Servizio antincendio A.N.V.A.S.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E6CA5839</t>
-[...4 lines deleted...]
-  <si>
     <t>28/10/2025</t>
   </si>
   <si>
     <t>B8D5202AFC</t>
   </si>
   <si>
     <t>Decisione a contrarre - ERASMUS. Mobilità breve gruppo alunni e docenti presso Lubiana (Solvenia) Periodo 10/14 Novembre 2025.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D5202AFC</t>
-[...4 lines deleted...]
-  <si>
     <t>27/10/2025</t>
   </si>
   <si>
     <t>B8CEE45C7C</t>
   </si>
   <si>
     <t>Decisione a contrarre - PROGETTO@LAB_SCHOOL. Service per performance 300 grammi del 6/11/25.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CEE45C7C</t>
-[...4 lines deleted...]
-  <si>
     <t>16/10/2025</t>
   </si>
   <si>
     <t>B8AADE9C06</t>
   </si>
   <si>
     <t>Decisione a contrarre - “FINALMENTE UN GEMELLAGGIO” Gemellaggio Valguarnera – Kusel. Viaggio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AADE9C06</t>
-[...4 lines deleted...]
-  <si>
     <t>13/10/2025</t>
   </si>
   <si>
     <t>B89D3FA3D8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio apparecchiature multifunzione per la durata contrattuale di 24 mesi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89D3FA3D8</t>
-[...4 lines deleted...]
-  <si>
     <t>08/10/2025</t>
   </si>
   <si>
     <t>B88E2371C7</t>
   </si>
   <si>
     <t>Decisione a contrarre - PROGETTO@LAB_SCHOOL. Trasporto N° 3 tele da Piazza Armerina a Nicosia e Valguarnera e da Enna a Valguarnera</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88E2371C7</t>
-[...4 lines deleted...]
-  <si>
     <t>B889B2E30A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura del servizio di assistenza e consulenza informatica per l’a.s. 2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B889B2E30A</t>
-[...4 lines deleted...]
-  <si>
     <t>25/09/2025</t>
   </si>
   <si>
     <t>B858E2E2A2</t>
   </si>
   <si>
     <t>Decisione a contrarre - PROGETTO@LAB_SCHOOL. Laboratorio Artistico Street Art e Performance artistico musicale 300 grammi.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B858E2E2A2</t>
-[...4 lines deleted...]
-  <si>
     <t>17/09/2025</t>
   </si>
   <si>
     <t>B84733B361</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale igienico-sanitario.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84733B361</t>
-[...4 lines deleted...]
-  <si>
     <t>B8469AE1B4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento tramite ordine diretto d’acquisto su MEPA per la fornitura di n° 3 tele di cotone. Progetto @Lab_School</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8469AE1B4</t>
-[...4 lines deleted...]
-  <si>
     <t>20/06/2025</t>
   </si>
   <si>
     <t>B74FB78801</t>
   </si>
   <si>
     <t>Decisione a contrarre - Parco avventura Etna - Piano Scuola estate PN 21/27</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74FB78801</t>
-[...4 lines deleted...]
-  <si>
     <t>B75D022F72</t>
   </si>
   <si>
     <t>Decisione a contrarre - Piano Scuola estate PN 21/27</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75D022F72</t>
-[...4 lines deleted...]
-  <si>
     <t>B75CF94A45</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio pullman con conducente - Piano Scuola estate PN 21/27</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75CF94A45</t>
-[...4 lines deleted...]
-  <si>
     <t>28/05/2025</t>
   </si>
   <si>
     <t>B7099351DE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale piccola manutenzione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7099351DE</t>
-[...4 lines deleted...]
-  <si>
     <t>B709BF7878</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale igienico-sanitario</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B709BF7878</t>
-[...4 lines deleted...]
-  <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>B6E4D2375F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggio di Istruzione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E4D2375F</t>
-[...4 lines deleted...]
-  <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>B6D8A68507</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio software per la generazione automatica dei contenuti tabellari di AT</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D8A68507</t>
-[...4 lines deleted...]
-  <si>
     <t>12/05/2025</t>
   </si>
   <si>
     <t>B6CE7BE8F5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale - PNRR 1.4 (D.M. 19-2024)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CE7BE8F5</t>
-[...4 lines deleted...]
-  <si>
     <t>09/05/2025</t>
   </si>
   <si>
     <t>B6CB017BF5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggi di Istruzione Catania a.s. 2024/25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CB017BF5</t>
-[...4 lines deleted...]
-  <si>
     <t>07/04/2025</t>
   </si>
   <si>
     <t>B65DC6E4FB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rappresentazione teatrale Ass. Cult.Nave Argo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65DC6E4FB</t>
-[...4 lines deleted...]
-  <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>B64E8E5C40</t>
   </si>
   <si>
     <t>Decisione a contrarre - Lab. Coloriamo la nostra scuola - PNRR 1.4 (D.M. 19-2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64E8E5C40</t>
-[...4 lines deleted...]
-  <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>B648486812</t>
   </si>
   <si>
     <t>Decisione a contrarre - Soggiorno Perugia - Progetto Matematica e realtà</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B648486812</t>
-[...4 lines deleted...]
-  <si>
     <t>29/03/2025</t>
   </si>
   <si>
     <t>B643FC9E8F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggi di Istuzione Palermo, Ragusa, Siracusa, Catania a.s. 2024/25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B643FC9E8F</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2025</t>
   </si>
   <si>
     <t>B65DB53B6F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Organizzazione serata conclusiva progetto gemellaggio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65DB53B6F</t>
-[...4 lines deleted...]
-  <si>
     <t>24/03/2025</t>
   </si>
   <si>
     <t>B6286DBOB4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggio Agrigento - Progetto gemellaggio a.s. 2024/25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6286DBOB4</t>
-[...4 lines deleted...]
-  <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>B620F17B42</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio pullman con conducente - PNRR 3.1 Nuove competenze e nuovi linguaggi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B620F17B42</t>
-[...4 lines deleted...]
-  <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>B61BF883E3</t>
   </si>
   <si>
     <t>Decisione a contrarre - DIDATTICA IMMERSIVA - Circ. n. 24 31.10.2024 Regione Sicilia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61BF883E3</t>
-[...4 lines deleted...]
-  <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>B5CBA6087E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale igienico sanitario</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CBA6087E</t>
-[...4 lines deleted...]
-  <si>
     <t>B5CB948170</t>
   </si>
   <si>
     <t>Decisione a contrarre - Reintegro cassette di primo intervento</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CB948170</t>
-[...4 lines deleted...]
-  <si>
     <t>17/02/2025</t>
   </si>
   <si>
     <t>B5A92BAC68</t>
   </si>
   <si>
     <t>Decisione a contrarre - Partecipazione al concorso "Matematica e realtà" _Viaggio a Perugia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A92BAC68</t>
-[...4 lines deleted...]
-  <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>B58FEC72F6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rappresentazioni teatrali in inglese</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58FEC72F6</t>
-[...4 lines deleted...]
-  <si>
     <t>B5902837DF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di materiale didattico_Progetto contrasto fenomeno bullismo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5902837DF</t>
-[...4 lines deleted...]
-  <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>B584A77685</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio pullman con conducente - PNRR 3.1</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B584A77685</t>
-[...4 lines deleted...]
-  <si>
     <t>27/01/2025</t>
   </si>
   <si>
     <t>B55DBBF447</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio software ARGO EMOLUMENTI WEB E.F. 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55DBBF447</t>
-[...4 lines deleted...]
-  <si>
     <t>14/01/2025</t>
   </si>
   <si>
     <t>B52AFA054B</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto servizi di formazione - Lab.sul campo PNRR 2.1</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/6406f89c-d0a4-4aad-98df-95bbdb4399b8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1994,2839 +1441,3297 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE6138B97" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/1b04dd23-de12-4ff6-a902-522974e869c0" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8ED813D6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/403f9c21-4d14-4e5c-bca6-1267e5ef3c95" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7F1D4358" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/1ad42d42-929c-4672-9257-45d9519fe98c" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7F4E397D" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/ac326485-917d-43d7-8c2f-7c6a647bed41" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC76963B03" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/c6d6934f-29dc-4d88-8fe9-dc14d01d90bb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC366AF7E3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/4bd37ac6-8f03-4365-9a1b-a34c8a975935" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3659A34E" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/8949d26f-1828-4641-a7a3-88d6ea61c69a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC325D537D" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/ffc3ce7b-01d6-4372-afe2-9fe9e82695ff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2DEE7B06" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/e88c5c02-769d-43d8-a4ec-d5a5a8552cc6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC28B3166F" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/f42eee5f-6992-4fb7-9a79-dfdc3ecf6420" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1BF7CBB6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/8e0c8603-ba2d-4aa4-901d-0a46dd42c394" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0DD37280" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/90b232b6-231a-409e-b861-f68b32e3c42c" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF79B2033" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/79625478-563a-4345-88f7-2237ba219f9e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE639F688" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/2bf89c91-aebb-4289-86fb-414374bda743" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE618066F" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/0292eafb-95f4-428b-a55b-0288011ecc97" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE6504D21" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/0eb620ab-6588-4eda-9277-83baa0365ed6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD53EBF62" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/7d43ae42-db0c-4c44-a9af-66b064e3cbaf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCED1E9EA" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/aa57fad5-8e7b-405a-8588-2519ade7e661" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC6C05107" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/3da5082e-2745-4948-a116-a27d0140c10d" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC4BCFC33" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/97f22144-8af2-42d3-95ce-58742c4dd5cf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAC2C1050" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/6d1748b7-3224-4b70-b586-b052e0a4f05a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA855E7E0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/2c24b09b-9486-4ff3-98c1-3bcfd8f4fb4d" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9ED3EE43" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/11e68f56-3c3a-4226-8f9e-2549b6acaea1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9EA24F08" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/340a5e25-cf0a-47d8-a0a2-4e60c38275f2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8DEA1D13" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/9991ea64-79ef-4148-9862-a40ee41c4112" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB85A4FB5E" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/71fddcba-6a29-449a-8bbc-806f0f9fb62c" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8ACF4EAC" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/77ec4fca-9c18-4745-aeca-8cde3a79a50f" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7B1E93E1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/4345228d-d4d1-4d9a-90db-2ca925361850" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6147B798" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/0b44e23a-1174-4ca5-bd02-fa4985f927a8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5DC8CF2C" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/7537d0ae-327e-4c68-9949-596d23771bce" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB50FDA3B0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/57e4992b-81be-4f55-b76c-ce2abd9e8d8c" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4E8A69B6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/eaf7a9c7-6ca9-4166-aed4-dfd038b4e32c" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4EA1DF2A" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/55c67667-e289-4bb9-9073-924483ebfdbd" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4E72D29C" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/2193dc6a-5370-465f-b157-a9ff9aea706d" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB44E2BE7D" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/edd51198-5e93-481f-a561-1b6fd15c204a" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4B8CEE56" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/c9e34827-d6bd-4733-9fa3-82853523438c" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB42D8F583" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/189d24c7-2e66-401f-bcff-84d58df902a6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34DD98CF" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/0783e003-9749-4878-b395-5d2ddfe34531" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2AEDF7C2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/d117b595-d47b-4cf4-9b56-c39e8c58f117" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0A3D2529" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/e8d0f9b3-121a-4127-b29c-5431037073e3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB03E063C5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/d5103693-45c6-4a81-aa82-f40763ba7c0c" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFED5D3AD" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/369e8295-c1d0-493a-9346-99537f5d2116" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFFAF5B74" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/d7922ef4-f1bd-4d3e-b015-fd27505217fe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEA977992" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/c89450f8-b36d-4331-b76b-8584b553469a" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFF2CD065" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/2cd5c233-db29-49d2-9d27-fb8fa550bb05" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACB5F6570" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/35109412-0975-4f1f-8a9a-e2bddc234082" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9F2CC375" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/0ce109bd-4d75-4b3e-bf54-a8c1f1df7fae" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9FB77AA0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/b2c1f8dc-db27-4d2d-b27f-c4847888f131" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9F8EE310" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/f575f719-8b1a-4de1-9ead-3dfb641a8e83" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA787420F3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/7c80e689-29cd-48f3-9215-c63aa3e5e494" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99AF86F1C" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/5cc23a7b-a5fb-4029-9451-b8c328019050" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99AC4608A" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/4cc99f50-fc77-429d-a204-1b6bc8a6f866" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9935E60E3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/a7306df1-1979-4c8a-925e-27f1e4dc50d8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95O37BD9B" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/15a04a26-45f8-4f5a-b6cd-adbcccfbbcfa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98A38A94E" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/8419d683-3c64-4dc9-9614-e20fe016de48" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98A53F1F0" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/80ebaced-a127-43ff-bc93-acbbcc510572" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98A818B84" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/6e3ba67d-438c-4ae4-a3a6-c4f3fce4955e" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96A87B92E" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/63865492-46cf-42f7-89a5-6126e0c57022" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96A4A814B" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/7677c975-4bdb-4b7d-954d-728076d63b15" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96A2685F5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/e283679d-1b54-4b49-b924-010005f2b574" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B945E90565" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/9697c37d-0a36-4845-861a-dd89b6bb3b4c" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93C64DEE5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/d19a5c67-45d8-48e7-a2cb-196fd5d78820" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93C5C2C31" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/1bebf41a-4bb3-4fa8-86e0-23a02a069567" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=//////////" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/8f53c811-53fd-4fe1-b074-4657a28aa71a" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=8914FA9C30" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/255d65e7-d53d-4ebb-a9dd-f3967c2de118" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96A9D892F" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/f7598637-6722-41fd-9e1f-b4c6e225591b" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90FC9C9F7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/3511c993-999a-4035-8747-df968ebe84b6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F480943A" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/7175c913-88fc-4ee4-b22e-2973c3b0905c" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F43D9F92" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/b1072acb-9e74-4282-ab8e-1754a4b3086f" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E6CA5839" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/2344bf0e-4982-4ce2-9287-f138de8e06fc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D5202AFC" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/0c05d550-c5a6-4480-9dc5-bcdb2083429f" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CEE45C7C" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/7960a047-353d-42e9-9464-7113d713d042" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AADE9C06" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/fbded804-9a8e-4728-a01f-bce5a626db2d" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89D3FA3D8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/e51c18b9-9ec1-47ce-9fc2-98f8ede13150" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88E2371C7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/b0b15eef-8177-441f-8f8a-be069d0b99d2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B889B2E30A" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/c76f8bde-7811-48e5-b80b-9ecb23a3e196" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B858E2E2A2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/723fc458-1df2-4458-8017-5b90e15caada" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84733B361" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/e4c0bb53-cecd-41c7-a2d4-c406e5418c98" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8469AE1B4" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/320b1095-8689-418e-b831-41556db78513" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74FB78801" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/c6a8676e-7aba-4e4c-80a5-30c2eb9fe3aa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75D022F72" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/d721ce5a-2982-496e-a676-e5d29679d422" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75CF94A45" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/a728839a-84d1-406e-a6cb-cab5fc8a3f83" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7099351DE" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/5fa08a87-c208-451d-8955-a6af674fde0e" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B709BF7878" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/6ae02bd5-b57a-4668-919f-5e5e735f5965" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E4D2375F" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/08445075-8a20-43aa-96a5-31718144b628" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D8A68507" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/092623c8-6d43-4d63-8c75-9b4fdc752c97" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CE7BE8F5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/2f0ac54e-015b-44ba-a131-1e106694ca19" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CB017BF5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/53fa020b-a192-4986-a158-dc3b9b157087" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65DC6E4FB" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/922ccc44-eb09-4d65-84ca-6c1d9ab8ba9d" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64E8E5C40" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/f2606255-8f66-449c-a9ac-11cecf317126" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B648486812" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/e8718ea7-7977-49fb-b735-1990e5f71c7b" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B643FC9E8F" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/3d882615-7463-46af-baa7-e5317f16c4a7" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65DB53B6F" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/51015b83-0d66-4b6b-9139-0ab634aae513" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6286DBOB4" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/1e126134-2571-4e60-b466-cebc5dd626a9" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B620F17B42" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/9474633c-33d9-4457-8351-dfe2e09517e7" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61BF883E3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/e5eeb28e-950c-41d0-81ea-7fcb6cc4e3d8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CBA6087E" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/7fd74f61-65cc-4065-bb54-0e5bb9be233e" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CB948170" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/82035c03-bee5-4189-b486-8f40eaca72cd" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A92BAC68" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/fbb19fa3-d08a-444c-a0f9-1cc14f6c1960" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58FEC72F6" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/26f4632b-1b43-44cd-b4af-e1156a0461e7" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5902837DF" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/9494c426-1843-4060-b214-fc226cda46fa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B584A77685" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/d3120f62-a077-435c-8112-12e99dcc0b4c" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55DBBF447" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/df94d648-1262-45e0-9aca-978b16be3873" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52AFA054B" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC817002/amministrazione-trasparente/atti-amministrazioni-enti/6406f89c-d0a4-4aad-98df-95bbdb4399b8" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F139"/>
+  <dimension ref="A1:F149"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>6171</v>
+        <v>7053</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
-      <c r="F2" t="s">
+      <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3">
-        <v>6170</v>
+        <v>7045</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
-      <c r="F3" t="s">
+      <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4">
-        <v>6161</v>
+        <v>6849</v>
       </c>
       <c r="C4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" t="s">
         <v>12</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>7</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B5">
-        <v>6160</v>
+        <v>6692</v>
       </c>
       <c r="C5" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-      <c r="F5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="B6">
-        <v>6159</v>
+        <v>6407</v>
       </c>
       <c r="C6" t="s">
         <v>7</v>
       </c>
       <c r="D6" t="s">
         <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
-      <c r="F6" t="s">
+      <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="B7">
-        <v>6158</v>
+        <v>6404</v>
       </c>
       <c r="C7" t="s">
         <v>7</v>
       </c>
       <c r="D7" t="s">
         <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
-      <c r="F7" t="s">
+      <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="B8">
-        <v>6155</v>
+        <v>6365</v>
       </c>
       <c r="C8" t="s">
         <v>7</v>
       </c>
       <c r="D8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
-      <c r="F8" t="s">
+      <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B9">
-        <v>6109</v>
+        <v>6360</v>
       </c>
       <c r="C9" t="s">
         <v>7</v>
       </c>
       <c r="D9" t="s">
         <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
-      <c r="F9" t="s">
+      <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B10">
-        <v>6106</v>
+        <v>6356</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="D10" t="s">
         <v>23</v>
       </c>
       <c r="E10" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>7</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="B11">
-        <v>6105</v>
+        <v>6322</v>
       </c>
       <c r="C11" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="D11" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="E11" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>7</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="B12">
-        <v>6103</v>
+        <v>6171</v>
       </c>
       <c r="C12" t="s">
         <v>7</v>
       </c>
       <c r="D12" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
-      <c r="F12" t="s">
+      <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="B13">
-        <v>6102</v>
+        <v>6170</v>
       </c>
       <c r="C13" t="s">
         <v>7</v>
       </c>
       <c r="D13" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
-      <c r="F13" t="s">
+      <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="B14">
-        <v>6101</v>
+        <v>6161</v>
       </c>
       <c r="C14" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="D14" t="s">
-        <v>32</v>
-[...4 lines deleted...]
-      <c r="F14" t="s">
+        <v>31</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="B15">
-        <v>6100</v>
+        <v>6160</v>
       </c>
       <c r="C15" t="s">
         <v>7</v>
       </c>
       <c r="D15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
-      <c r="F15" t="s">
+      <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="B16">
-        <v>6099</v>
+        <v>6159</v>
       </c>
       <c r="C16" t="s">
         <v>7</v>
       </c>
       <c r="D16" t="s">
         <v>33</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
-      <c r="F16" t="s">
+      <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
+        <v>29</v>
+      </c>
+      <c r="B17">
+        <v>6158</v>
+      </c>
+      <c r="C17" t="s">
+        <v>7</v>
+      </c>
+      <c r="D17" t="s">
         <v>34</v>
       </c>
-      <c r="B17">
-[...7 lines deleted...]
-      </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
-      <c r="F17" t="s">
+      <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="B18">
-        <v>6076</v>
+        <v>6155</v>
       </c>
       <c r="C18" t="s">
         <v>7</v>
       </c>
       <c r="D18" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
-      <c r="F18" t="s">
+      <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B19">
-        <v>6072</v>
+        <v>6109</v>
       </c>
       <c r="C19" t="s">
+        <v>7</v>
+      </c>
+      <c r="D19" t="s">
         <v>37</v>
       </c>
-      <c r="D19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>7</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="B20">
-        <v>6049</v>
+        <v>6106</v>
       </c>
       <c r="C20" t="s">
-        <v>7</v>
+        <v>38</v>
       </c>
       <c r="D20" t="s">
-        <v>42</v>
-[...4 lines deleted...]
-      <c r="F20" t="s">
+        <v>39</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="B21">
-        <v>6036</v>
+        <v>6105</v>
       </c>
       <c r="C21" t="s">
-        <v>7</v>
+        <v>40</v>
       </c>
       <c r="D21" t="s">
-        <v>44</v>
-[...4 lines deleted...]
-      <c r="F21" t="s">
+        <v>41</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="B22">
-        <v>6032</v>
+        <v>6103</v>
       </c>
       <c r="C22" t="s">
         <v>7</v>
       </c>
       <c r="D22" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
-      <c r="F22" t="s">
+      <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
+        <v>36</v>
+      </c>
+      <c r="B23">
+        <v>6102</v>
+      </c>
+      <c r="C23" t="s">
+        <v>7</v>
+      </c>
+      <c r="D23" t="s">
         <v>43</v>
       </c>
-      <c r="B23">
-[...7 lines deleted...]
-      </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
-      <c r="F23" t="s">
+      <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="B24">
-        <v>5966</v>
+        <v>6101</v>
       </c>
       <c r="C24" t="s">
         <v>7</v>
       </c>
       <c r="D24" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
-      <c r="F24" t="s">
+      <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="B25">
-        <v>5897</v>
+        <v>6100</v>
       </c>
       <c r="C25" t="s">
         <v>7</v>
       </c>
       <c r="D25" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
-      <c r="F25" t="s">
+      <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="B26">
-        <v>5896</v>
+        <v>6099</v>
       </c>
       <c r="C26" t="s">
         <v>7</v>
       </c>
       <c r="D26" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
-      <c r="F26" t="s">
+      <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="B27">
-        <v>5867</v>
+        <v>6082</v>
       </c>
       <c r="C27" t="s">
         <v>7</v>
       </c>
       <c r="D27" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
-      <c r="F27" t="s">
+      <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="B28">
-        <v>5855</v>
+        <v>6076</v>
       </c>
       <c r="C28" t="s">
-        <v>55</v>
+        <v>7</v>
       </c>
       <c r="D28" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="E28" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>7</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="B29">
-        <v>5849</v>
+        <v>6072</v>
       </c>
       <c r="C29" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="D29" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-        <v>62</v>
+        <v>50</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>63</v>
+        <v>51</v>
       </c>
       <c r="B30">
-        <v>5812</v>
+        <v>6049</v>
       </c>
       <c r="C30" t="s">
-        <v>64</v>
+        <v>7</v>
       </c>
       <c r="D30" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="E30" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>7</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>68</v>
+        <v>53</v>
       </c>
       <c r="B31">
-        <v>5779</v>
+        <v>6036</v>
       </c>
       <c r="C31" t="s">
-        <v>69</v>
+        <v>7</v>
       </c>
       <c r="D31" t="s">
-        <v>70</v>
+        <v>54</v>
       </c>
       <c r="E31" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>7</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>73</v>
+        <v>53</v>
       </c>
       <c r="B32">
-        <v>5736</v>
+        <v>6032</v>
       </c>
       <c r="C32" t="s">
-        <v>74</v>
+        <v>7</v>
       </c>
       <c r="D32" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="E32" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>7</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>78</v>
+        <v>53</v>
       </c>
       <c r="B33">
-        <v>5557</v>
+        <v>6031</v>
       </c>
       <c r="C33" t="s">
-        <v>79</v>
+        <v>7</v>
       </c>
       <c r="D33" t="s">
-        <v>80</v>
+        <v>56</v>
       </c>
       <c r="E33" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>7</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>83</v>
+        <v>57</v>
       </c>
       <c r="B34">
-        <v>5194</v>
+        <v>5966</v>
       </c>
       <c r="C34" t="s">
-        <v>84</v>
+        <v>7</v>
       </c>
       <c r="D34" t="s">
-        <v>85</v>
+        <v>58</v>
       </c>
       <c r="E34" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>7</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>88</v>
+        <v>59</v>
       </c>
       <c r="B35">
-        <v>5008</v>
+        <v>5897</v>
       </c>
       <c r="C35" t="s">
         <v>7</v>
       </c>
       <c r="D35" t="s">
-        <v>89</v>
+        <v>60</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
-      <c r="F35" t="s">
+      <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>88</v>
+        <v>59</v>
       </c>
       <c r="B36">
-        <v>5007</v>
+        <v>5896</v>
       </c>
       <c r="C36" t="s">
         <v>7</v>
       </c>
       <c r="D36" t="s">
-        <v>90</v>
+        <v>61</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
-      <c r="F36" t="s">
+      <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>88</v>
+        <v>62</v>
       </c>
       <c r="B37">
-        <v>5006</v>
+        <v>5867</v>
       </c>
       <c r="C37" t="s">
         <v>7</v>
       </c>
       <c r="D37" t="s">
-        <v>91</v>
+        <v>63</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
-      <c r="F37" t="s">
+      <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>88</v>
+        <v>64</v>
       </c>
       <c r="B38">
-        <v>5005</v>
+        <v>5855</v>
       </c>
       <c r="C38" t="s">
-        <v>7</v>
+        <v>65</v>
       </c>
       <c r="D38" t="s">
-        <v>92</v>
-[...4 lines deleted...]
-      <c r="F38" t="s">
+        <v>66</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>88</v>
+        <v>64</v>
       </c>
       <c r="B39">
-        <v>5004</v>
+        <v>5849</v>
       </c>
       <c r="C39" t="s">
-        <v>7</v>
+        <v>67</v>
       </c>
       <c r="D39" t="s">
-        <v>93</v>
-[...4 lines deleted...]
-      <c r="F39" t="s">
+        <v>68</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>88</v>
+        <v>69</v>
       </c>
       <c r="B40">
-        <v>5003</v>
+        <v>5812</v>
       </c>
       <c r="C40" t="s">
-        <v>7</v>
+        <v>70</v>
       </c>
       <c r="D40" t="s">
-        <v>94</v>
-[...4 lines deleted...]
-      <c r="F40" t="s">
+        <v>71</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>88</v>
+        <v>72</v>
       </c>
       <c r="B41">
-        <v>5002</v>
+        <v>5779</v>
       </c>
       <c r="C41" t="s">
-        <v>7</v>
+        <v>73</v>
       </c>
       <c r="D41" t="s">
-        <v>95</v>
-[...4 lines deleted...]
-      <c r="F41" t="s">
+        <v>74</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>96</v>
+        <v>75</v>
       </c>
       <c r="B42">
-        <v>4823</v>
+        <v>5736</v>
       </c>
       <c r="C42" t="s">
-        <v>97</v>
+        <v>76</v>
       </c>
       <c r="D42" t="s">
-        <v>98</v>
-[...5 lines deleted...]
-        <v>100</v>
+        <v>77</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>101</v>
+        <v>78</v>
       </c>
       <c r="B43">
-        <v>4762</v>
+        <v>5557</v>
       </c>
       <c r="C43" t="s">
-        <v>7</v>
+        <v>79</v>
       </c>
       <c r="D43" t="s">
-        <v>102</v>
-[...4 lines deleted...]
-      <c r="F43" t="s">
+        <v>80</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>101</v>
+        <v>81</v>
       </c>
       <c r="B44">
-        <v>4758</v>
+        <v>5194</v>
       </c>
       <c r="C44" t="s">
-        <v>103</v>
+        <v>82</v>
       </c>
       <c r="D44" t="s">
-        <v>104</v>
-[...5 lines deleted...]
-        <v>106</v>
+        <v>83</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>101</v>
+        <v>84</v>
       </c>
       <c r="B45">
-        <v>4757</v>
+        <v>5008</v>
       </c>
       <c r="C45" t="s">
-        <v>107</v>
+        <v>7</v>
       </c>
       <c r="D45" t="s">
-        <v>108</v>
+        <v>85</v>
       </c>
       <c r="E45" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>7</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>101</v>
+        <v>84</v>
       </c>
       <c r="B46">
-        <v>4756</v>
+        <v>5007</v>
       </c>
       <c r="C46" t="s">
-        <v>111</v>
+        <v>7</v>
       </c>
       <c r="D46" t="s">
-        <v>112</v>
+        <v>86</v>
       </c>
       <c r="E46" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>7</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>101</v>
+        <v>84</v>
       </c>
       <c r="B47">
-        <v>4720</v>
+        <v>5006</v>
       </c>
       <c r="C47" t="s">
         <v>7</v>
       </c>
       <c r="D47" t="s">
-        <v>115</v>
+        <v>87</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
-      <c r="F47" t="s">
+      <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>116</v>
+        <v>84</v>
       </c>
       <c r="B48">
-        <v>4673</v>
+        <v>5005</v>
       </c>
       <c r="C48" t="s">
         <v>7</v>
       </c>
       <c r="D48" t="s">
-        <v>117</v>
+        <v>88</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
-      <c r="F48" t="s">
+      <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>118</v>
+        <v>84</v>
       </c>
       <c r="B49">
-        <v>4633</v>
+        <v>5004</v>
       </c>
       <c r="C49" t="s">
         <v>7</v>
       </c>
       <c r="D49" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
-      <c r="F49" t="s">
+      <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>120</v>
+        <v>84</v>
       </c>
       <c r="B50">
-        <v>4485</v>
+        <v>5003</v>
       </c>
       <c r="C50" t="s">
-        <v>121</v>
+        <v>7</v>
       </c>
       <c r="D50" t="s">
-        <v>122</v>
+        <v>90</v>
       </c>
       <c r="E50" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>7</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
       <c r="B51">
-        <v>4420</v>
+        <v>5002</v>
       </c>
       <c r="C51" t="s">
         <v>7</v>
       </c>
       <c r="D51" t="s">
-        <v>126</v>
+        <v>91</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
-      <c r="F51" t="s">
+      <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>125</v>
+        <v>92</v>
       </c>
       <c r="B52">
-        <v>4417</v>
+        <v>4823</v>
       </c>
       <c r="C52" t="s">
-        <v>127</v>
+        <v>93</v>
       </c>
       <c r="D52" t="s">
-        <v>128</v>
-[...5 lines deleted...]
-        <v>130</v>
+        <v>94</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>125</v>
+        <v>95</v>
       </c>
       <c r="B53">
-        <v>4416</v>
+        <v>4762</v>
       </c>
       <c r="C53" t="s">
         <v>7</v>
       </c>
       <c r="D53" t="s">
-        <v>131</v>
+        <v>96</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
-      <c r="F53" t="s">
+      <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>132</v>
+        <v>95</v>
       </c>
       <c r="B54">
-        <v>4378</v>
+        <v>4758</v>
       </c>
       <c r="C54" t="s">
-        <v>133</v>
+        <v>97</v>
       </c>
       <c r="D54" t="s">
-        <v>134</v>
-[...5 lines deleted...]
-        <v>136</v>
+        <v>98</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>132</v>
+        <v>95</v>
       </c>
       <c r="B55">
-        <v>4359</v>
+        <v>4757</v>
       </c>
       <c r="C55" t="s">
-        <v>137</v>
+        <v>99</v>
       </c>
       <c r="D55" t="s">
-        <v>138</v>
-[...5 lines deleted...]
-        <v>140</v>
+        <v>100</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>141</v>
+        <v>95</v>
       </c>
       <c r="B56">
-        <v>4129</v>
+        <v>4756</v>
       </c>
       <c r="C56" t="s">
-        <v>142</v>
+        <v>101</v>
       </c>
       <c r="D56" t="s">
-        <v>143</v>
-[...5 lines deleted...]
-        <v>145</v>
+        <v>102</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="B57">
-        <v>4053</v>
+        <v>4720</v>
       </c>
       <c r="C57" t="s">
-        <v>147</v>
+        <v>7</v>
       </c>
       <c r="D57" t="s">
-        <v>148</v>
+        <v>103</v>
       </c>
       <c r="E57" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>7</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>151</v>
+        <v>104</v>
       </c>
       <c r="B58">
-        <v>3942</v>
+        <v>4673</v>
       </c>
       <c r="C58" t="s">
-        <v>152</v>
+        <v>7</v>
       </c>
       <c r="D58" t="s">
-        <v>153</v>
+        <v>105</v>
       </c>
       <c r="E58" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>7</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>151</v>
+        <v>106</v>
       </c>
       <c r="B59">
-        <v>3940</v>
+        <v>4633</v>
       </c>
       <c r="C59" t="s">
-        <v>156</v>
+        <v>7</v>
       </c>
       <c r="D59" t="s">
-        <v>157</v>
+        <v>107</v>
       </c>
       <c r="E59" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>7</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>160</v>
+        <v>108</v>
       </c>
       <c r="B60">
-        <v>3827</v>
+        <v>4485</v>
       </c>
       <c r="C60" t="s">
-        <v>161</v>
+        <v>109</v>
       </c>
       <c r="D60" t="s">
-        <v>162</v>
-[...5 lines deleted...]
-        <v>164</v>
+        <v>110</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>165</v>
+        <v>111</v>
       </c>
       <c r="B61">
-        <v>3763</v>
+        <v>4420</v>
       </c>
       <c r="C61" t="s">
-        <v>166</v>
+        <v>7</v>
       </c>
       <c r="D61" t="s">
-        <v>167</v>
+        <v>112</v>
       </c>
       <c r="E61" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>7</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>165</v>
+        <v>111</v>
       </c>
       <c r="B62">
-        <v>3761</v>
+        <v>4417</v>
       </c>
       <c r="C62" t="s">
-        <v>170</v>
+        <v>113</v>
       </c>
       <c r="D62" t="s">
-        <v>171</v>
-[...5 lines deleted...]
-        <v>173</v>
+        <v>114</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>174</v>
+        <v>111</v>
       </c>
       <c r="B63">
-        <v>3509</v>
+        <v>4416</v>
       </c>
       <c r="C63" t="s">
-        <v>175</v>
+        <v>7</v>
       </c>
       <c r="D63" t="s">
-        <v>176</v>
+        <v>115</v>
       </c>
       <c r="E63" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>7</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>179</v>
+        <v>116</v>
       </c>
       <c r="B64">
-        <v>3291</v>
+        <v>4378</v>
       </c>
       <c r="C64" t="s">
-        <v>180</v>
+        <v>117</v>
       </c>
       <c r="D64" t="s">
-        <v>181</v>
-[...5 lines deleted...]
-        <v>183</v>
+        <v>118</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>184</v>
+        <v>116</v>
       </c>
       <c r="B65">
-        <v>3260</v>
+        <v>4359</v>
       </c>
       <c r="C65" t="s">
-        <v>185</v>
+        <v>119</v>
       </c>
       <c r="D65" t="s">
-        <v>186</v>
-[...5 lines deleted...]
-        <v>188</v>
+        <v>120</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>189</v>
+        <v>121</v>
       </c>
       <c r="B66">
-        <v>3181</v>
+        <v>4129</v>
       </c>
       <c r="C66" t="s">
-        <v>190</v>
+        <v>122</v>
       </c>
       <c r="D66" t="s">
-        <v>191</v>
-[...5 lines deleted...]
-        <v>193</v>
+        <v>123</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>194</v>
+        <v>124</v>
       </c>
       <c r="B67">
-        <v>3125</v>
+        <v>4053</v>
       </c>
       <c r="C67" t="s">
-        <v>195</v>
+        <v>125</v>
       </c>
       <c r="D67" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>198</v>
+        <v>126</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>194</v>
+        <v>127</v>
       </c>
       <c r="B68">
-        <v>3124</v>
+        <v>3942</v>
       </c>
       <c r="C68" t="s">
-        <v>199</v>
+        <v>128</v>
       </c>
       <c r="D68" t="s">
-        <v>200</v>
-[...5 lines deleted...]
-        <v>202</v>
+        <v>129</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>194</v>
+        <v>127</v>
       </c>
       <c r="B69">
-        <v>3123</v>
+        <v>3940</v>
       </c>
       <c r="C69" t="s">
-        <v>203</v>
+        <v>130</v>
       </c>
       <c r="D69" t="s">
-        <v>204</v>
-[...5 lines deleted...]
-        <v>206</v>
+        <v>131</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>194</v>
+        <v>132</v>
       </c>
       <c r="B70">
-        <v>3111</v>
+        <v>3827</v>
       </c>
       <c r="C70" t="s">
-        <v>207</v>
+        <v>133</v>
       </c>
       <c r="D70" t="s">
-        <v>208</v>
-[...5 lines deleted...]
-        <v>210</v>
+        <v>134</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>194</v>
+        <v>135</v>
       </c>
       <c r="B71">
-        <v>3109</v>
+        <v>3763</v>
       </c>
       <c r="C71" t="s">
-        <v>211</v>
+        <v>136</v>
       </c>
       <c r="D71" t="s">
-        <v>212</v>
-[...5 lines deleted...]
-        <v>214</v>
+        <v>137</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>215</v>
+        <v>135</v>
       </c>
       <c r="B72">
-        <v>3055</v>
+        <v>3761</v>
       </c>
       <c r="C72" t="s">
-        <v>216</v>
+        <v>138</v>
       </c>
       <c r="D72" t="s">
-        <v>217</v>
-[...5 lines deleted...]
-        <v>219</v>
+        <v>139</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>220</v>
+        <v>140</v>
       </c>
       <c r="B73">
-        <v>2946</v>
+        <v>3509</v>
       </c>
       <c r="C73" t="s">
-        <v>221</v>
+        <v>141</v>
       </c>
       <c r="D73" t="s">
-        <v>222</v>
-[...5 lines deleted...]
-        <v>224</v>
+        <v>142</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>225</v>
+        <v>143</v>
       </c>
       <c r="B74">
-        <v>2885</v>
+        <v>3291</v>
       </c>
       <c r="C74" t="s">
-        <v>226</v>
+        <v>144</v>
       </c>
       <c r="D74" t="s">
-        <v>227</v>
-[...5 lines deleted...]
-        <v>229</v>
+        <v>145</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>230</v>
+        <v>146</v>
       </c>
       <c r="B75">
-        <v>2623</v>
+        <v>3260</v>
       </c>
       <c r="C75" t="s">
-        <v>231</v>
+        <v>147</v>
       </c>
       <c r="D75" t="s">
-        <v>232</v>
-[...5 lines deleted...]
-        <v>234</v>
+        <v>148</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>235</v>
+        <v>149</v>
       </c>
       <c r="B76">
-        <v>2421</v>
+        <v>3181</v>
       </c>
       <c r="C76" t="s">
-        <v>236</v>
+        <v>150</v>
       </c>
       <c r="D76" t="s">
-        <v>237</v>
-[...5 lines deleted...]
-        <v>239</v>
+        <v>151</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>240</v>
+        <v>152</v>
       </c>
       <c r="B77">
-        <v>2436</v>
+        <v>3125</v>
       </c>
       <c r="C77" t="s">
-        <v>241</v>
+        <v>153</v>
       </c>
       <c r="D77" t="s">
-        <v>242</v>
-[...5 lines deleted...]
-        <v>244</v>
+        <v>154</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>240</v>
+        <v>152</v>
       </c>
       <c r="B78">
-        <v>2429</v>
+        <v>3124</v>
       </c>
       <c r="C78" t="s">
-        <v>245</v>
+        <v>155</v>
       </c>
       <c r="D78" t="s">
-        <v>246</v>
-[...5 lines deleted...]
-        <v>248</v>
+        <v>156</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>249</v>
+        <v>152</v>
       </c>
       <c r="B79">
-        <v>2272</v>
+        <v>3123</v>
       </c>
       <c r="C79" t="s">
-        <v>250</v>
+        <v>157</v>
       </c>
       <c r="D79" t="s">
-        <v>251</v>
-[...5 lines deleted...]
-        <v>253</v>
+        <v>158</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>254</v>
+        <v>152</v>
       </c>
       <c r="B80">
-        <v>2122</v>
+        <v>3111</v>
       </c>
       <c r="C80" t="s">
-        <v>255</v>
+        <v>159</v>
       </c>
       <c r="D80" t="s">
-        <v>256</v>
-[...5 lines deleted...]
-        <v>258</v>
+        <v>160</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>259</v>
+        <v>152</v>
       </c>
       <c r="B81">
-        <v>2074</v>
+        <v>3109</v>
       </c>
       <c r="C81" t="s">
-        <v>260</v>
+        <v>161</v>
       </c>
       <c r="D81" t="s">
-        <v>261</v>
-[...5 lines deleted...]
-        <v>263</v>
+        <v>162</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>264</v>
+        <v>163</v>
       </c>
       <c r="B82">
-        <v>1689</v>
+        <v>3055</v>
       </c>
       <c r="C82" t="s">
-        <v>265</v>
+        <v>164</v>
       </c>
       <c r="D82" t="s">
-        <v>266</v>
-[...5 lines deleted...]
-        <v>268</v>
+        <v>165</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>264</v>
+        <v>166</v>
       </c>
       <c r="B83">
-        <v>1687</v>
+        <v>2946</v>
       </c>
       <c r="C83" t="s">
-        <v>269</v>
+        <v>167</v>
       </c>
       <c r="D83" t="s">
-        <v>270</v>
-[...5 lines deleted...]
-        <v>272</v>
+        <v>168</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>264</v>
+        <v>169</v>
       </c>
       <c r="B84">
-        <v>1686</v>
+        <v>2885</v>
       </c>
       <c r="C84" t="s">
-        <v>273</v>
+        <v>170</v>
       </c>
       <c r="D84" t="s">
-        <v>274</v>
-[...5 lines deleted...]
-        <v>276</v>
+        <v>171</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>277</v>
+        <v>172</v>
       </c>
       <c r="B85">
-        <v>1382</v>
+        <v>2623</v>
       </c>
       <c r="C85" t="s">
-        <v>278</v>
+        <v>173</v>
       </c>
       <c r="D85" t="s">
-        <v>279</v>
-[...5 lines deleted...]
-        <v>281</v>
+        <v>174</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>282</v>
+        <v>175</v>
       </c>
       <c r="B86">
-        <v>10385</v>
+        <v>2421</v>
       </c>
       <c r="C86" t="s">
-        <v>283</v>
+        <v>176</v>
       </c>
       <c r="D86" t="s">
-        <v>284</v>
-[...5 lines deleted...]
-        <v>286</v>
+        <v>177</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>282</v>
+        <v>178</v>
       </c>
       <c r="B87">
-        <v>10383</v>
+        <v>2436</v>
       </c>
       <c r="C87" t="s">
-        <v>287</v>
+        <v>179</v>
       </c>
       <c r="D87" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-        <v>290</v>
+        <v>180</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>291</v>
+        <v>178</v>
       </c>
       <c r="B88">
-        <v>10291</v>
+        <v>2429</v>
       </c>
       <c r="C88" t="s">
-        <v>292</v>
+        <v>181</v>
       </c>
       <c r="D88" t="s">
-        <v>293</v>
-[...5 lines deleted...]
-        <v>295</v>
+        <v>182</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>291</v>
+        <v>183</v>
       </c>
       <c r="B89">
-        <v>10288</v>
+        <v>2272</v>
       </c>
       <c r="C89" t="s">
-        <v>296</v>
+        <v>184</v>
       </c>
       <c r="D89" t="s">
-        <v>297</v>
-[...5 lines deleted...]
-        <v>299</v>
+        <v>185</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>300</v>
+        <v>186</v>
       </c>
       <c r="B90">
-        <v>10259</v>
+        <v>2122</v>
       </c>
       <c r="C90" t="s">
-        <v>301</v>
+        <v>187</v>
       </c>
       <c r="D90" t="s">
-        <v>302</v>
-[...5 lines deleted...]
-        <v>304</v>
+        <v>188</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>300</v>
+        <v>189</v>
       </c>
       <c r="B91">
-        <v>10257</v>
+        <v>2074</v>
       </c>
       <c r="C91" t="s">
-        <v>305</v>
+        <v>190</v>
       </c>
       <c r="D91" t="s">
-        <v>306</v>
-[...5 lines deleted...]
-        <v>308</v>
+        <v>191</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>309</v>
+        <v>192</v>
       </c>
       <c r="B92">
-        <v>10040</v>
+        <v>1689</v>
       </c>
       <c r="C92" t="s">
-        <v>310</v>
+        <v>193</v>
       </c>
       <c r="D92" t="s">
-        <v>311</v>
-[...5 lines deleted...]
-        <v>313</v>
+        <v>194</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>309</v>
+        <v>192</v>
       </c>
       <c r="B93">
-        <v>10039</v>
+        <v>1687</v>
       </c>
       <c r="C93" t="s">
-        <v>314</v>
+        <v>195</v>
       </c>
       <c r="D93" t="s">
-        <v>315</v>
-[...5 lines deleted...]
-        <v>317</v>
+        <v>196</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>309</v>
+        <v>192</v>
       </c>
       <c r="B94">
-        <v>10035</v>
+        <v>1686</v>
       </c>
       <c r="C94" t="s">
-        <v>318</v>
+        <v>197</v>
       </c>
       <c r="D94" t="s">
-        <v>319</v>
-[...5 lines deleted...]
-        <v>321</v>
+        <v>198</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>309</v>
+        <v>199</v>
       </c>
       <c r="B95">
-        <v>10028</v>
+        <v>1382</v>
       </c>
       <c r="C95" t="s">
-        <v>322</v>
+        <v>200</v>
       </c>
       <c r="D95" t="s">
-        <v>323</v>
-[...5 lines deleted...]
-        <v>325</v>
+        <v>201</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>326</v>
+        <v>202</v>
       </c>
       <c r="B96">
-        <v>9817</v>
+        <v>10385</v>
       </c>
       <c r="C96" t="s">
-        <v>327</v>
+        <v>203</v>
       </c>
       <c r="D96" t="s">
-        <v>328</v>
-[...5 lines deleted...]
-        <v>330</v>
+        <v>204</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>331</v>
+        <v>202</v>
       </c>
       <c r="B97">
-        <v>9785</v>
+        <v>10383</v>
       </c>
       <c r="C97" t="s">
-        <v>332</v>
+        <v>205</v>
       </c>
       <c r="D97" t="s">
-        <v>333</v>
-[...5 lines deleted...]
-        <v>335</v>
+        <v>206</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>331</v>
+        <v>207</v>
       </c>
       <c r="B98">
-        <v>9781</v>
+        <v>10291</v>
       </c>
       <c r="C98" t="s">
-        <v>336</v>
+        <v>208</v>
       </c>
       <c r="D98" t="s">
-        <v>337</v>
-[...5 lines deleted...]
-        <v>339</v>
+        <v>209</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>340</v>
+        <v>207</v>
       </c>
       <c r="B99">
-        <v>9628</v>
+        <v>10288</v>
       </c>
       <c r="C99" t="s">
-        <v>341</v>
+        <v>210</v>
       </c>
       <c r="D99" t="s">
-        <v>342</v>
-[...5 lines deleted...]
-        <v>344</v>
+        <v>211</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>345</v>
+        <v>212</v>
       </c>
       <c r="B100">
-        <v>9509</v>
+        <v>10259</v>
       </c>
       <c r="C100" t="s">
-        <v>346</v>
+        <v>213</v>
       </c>
       <c r="D100" t="s">
-        <v>347</v>
-[...5 lines deleted...]
-        <v>349</v>
+        <v>214</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>350</v>
+        <v>212</v>
       </c>
       <c r="B101">
-        <v>9260</v>
+        <v>10257</v>
       </c>
       <c r="C101" t="s">
-        <v>351</v>
+        <v>215</v>
       </c>
       <c r="D101" t="s">
-        <v>352</v>
-[...5 lines deleted...]
-        <v>354</v>
+        <v>216</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>350</v>
+        <v>217</v>
       </c>
       <c r="B102">
-        <v>9254</v>
+        <v>10040</v>
       </c>
       <c r="C102" t="s">
-        <v>355</v>
+        <v>218</v>
       </c>
       <c r="D102" t="s">
-        <v>356</v>
-[...5 lines deleted...]
-        <v>358</v>
+        <v>219</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>359</v>
+        <v>217</v>
       </c>
       <c r="B103">
-        <v>8978</v>
+        <v>10039</v>
       </c>
       <c r="C103" t="s">
-        <v>360</v>
+        <v>220</v>
       </c>
       <c r="D103" t="s">
-        <v>361</v>
-[...5 lines deleted...]
-        <v>363</v>
+        <v>221</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>359</v>
+        <v>217</v>
       </c>
       <c r="B104">
-        <v>8975</v>
+        <v>10035</v>
       </c>
       <c r="C104" t="s">
-        <v>364</v>
+        <v>222</v>
       </c>
       <c r="D104" t="s">
-        <v>365</v>
-[...5 lines deleted...]
-        <v>367</v>
+        <v>223</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>368</v>
+        <v>217</v>
       </c>
       <c r="B105">
-        <v>8800</v>
+        <v>10028</v>
       </c>
       <c r="C105" t="s">
-        <v>369</v>
+        <v>224</v>
       </c>
       <c r="D105" t="s">
-        <v>370</v>
-[...5 lines deleted...]
-        <v>372</v>
+        <v>225</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>373</v>
+        <v>226</v>
       </c>
       <c r="B106">
-        <v>8664</v>
+        <v>9817</v>
       </c>
       <c r="C106" t="s">
-        <v>374</v>
+        <v>227</v>
       </c>
       <c r="D106" t="s">
-        <v>375</v>
-[...5 lines deleted...]
-        <v>377</v>
+        <v>228</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>378</v>
+        <v>229</v>
       </c>
       <c r="B107">
-        <v>8608</v>
+        <v>9785</v>
       </c>
       <c r="C107" t="s">
-        <v>379</v>
+        <v>230</v>
       </c>
       <c r="D107" t="s">
-        <v>380</v>
-[...5 lines deleted...]
-        <v>382</v>
+        <v>231</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>383</v>
+        <v>229</v>
       </c>
       <c r="B108">
-        <v>8214</v>
+        <v>9781</v>
       </c>
       <c r="C108" t="s">
-        <v>384</v>
+        <v>232</v>
       </c>
       <c r="D108" t="s">
-        <v>385</v>
-[...5 lines deleted...]
-        <v>387</v>
+        <v>233</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>388</v>
+        <v>234</v>
       </c>
       <c r="B109">
-        <v>8069</v>
+        <v>9628</v>
       </c>
       <c r="C109" t="s">
-        <v>389</v>
+        <v>235</v>
       </c>
       <c r="D109" t="s">
-        <v>390</v>
-[...5 lines deleted...]
-        <v>392</v>
+        <v>236</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>393</v>
+        <v>237</v>
       </c>
       <c r="B110">
-        <v>7901</v>
+        <v>9509</v>
       </c>
       <c r="C110" t="s">
-        <v>394</v>
+        <v>238</v>
       </c>
       <c r="D110" t="s">
-        <v>395</v>
-[...5 lines deleted...]
-        <v>397</v>
+        <v>239</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>393</v>
+        <v>240</v>
       </c>
       <c r="B111">
-        <v>7898</v>
+        <v>9260</v>
       </c>
       <c r="C111" t="s">
-        <v>398</v>
+        <v>241</v>
       </c>
       <c r="D111" t="s">
-        <v>399</v>
-[...5 lines deleted...]
-        <v>401</v>
+        <v>242</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>402</v>
+        <v>240</v>
       </c>
       <c r="B112">
-        <v>7388</v>
+        <v>9254</v>
       </c>
       <c r="C112" t="s">
-        <v>403</v>
+        <v>243</v>
       </c>
       <c r="D112" t="s">
-        <v>404</v>
-[...5 lines deleted...]
-        <v>406</v>
+        <v>244</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>407</v>
+        <v>245</v>
       </c>
       <c r="B113">
-        <v>7127</v>
+        <v>8978</v>
       </c>
       <c r="C113" t="s">
-        <v>408</v>
+        <v>246</v>
       </c>
       <c r="D113" t="s">
-        <v>409</v>
-[...5 lines deleted...]
-        <v>411</v>
+        <v>247</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>407</v>
+        <v>245</v>
       </c>
       <c r="B114">
-        <v>7114</v>
+        <v>8975</v>
       </c>
       <c r="C114" t="s">
-        <v>412</v>
+        <v>248</v>
       </c>
       <c r="D114" t="s">
-        <v>413</v>
-[...5 lines deleted...]
-        <v>415</v>
+        <v>249</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>416</v>
+        <v>250</v>
       </c>
       <c r="B115">
-        <v>5509</v>
+        <v>8800</v>
       </c>
       <c r="C115" t="s">
-        <v>417</v>
+        <v>251</v>
       </c>
       <c r="D115" t="s">
-        <v>418</v>
-[...5 lines deleted...]
-        <v>420</v>
+        <v>252</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>416</v>
+        <v>253</v>
       </c>
       <c r="B116">
-        <v>5508</v>
+        <v>8664</v>
       </c>
       <c r="C116" t="s">
-        <v>421</v>
+        <v>254</v>
       </c>
       <c r="D116" t="s">
-        <v>422</v>
-[...5 lines deleted...]
-        <v>424</v>
+        <v>255</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>416</v>
+        <v>256</v>
       </c>
       <c r="B117">
-        <v>5507</v>
+        <v>8608</v>
       </c>
       <c r="C117" t="s">
-        <v>425</v>
+        <v>257</v>
       </c>
       <c r="D117" t="s">
-        <v>426</v>
-[...5 lines deleted...]
-        <v>428</v>
+        <v>258</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>429</v>
+        <v>259</v>
       </c>
       <c r="B118">
-        <v>4619</v>
+        <v>8214</v>
       </c>
       <c r="C118" t="s">
-        <v>430</v>
+        <v>260</v>
       </c>
       <c r="D118" t="s">
-        <v>431</v>
-[...5 lines deleted...]
-        <v>433</v>
+        <v>261</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>429</v>
+        <v>262</v>
       </c>
       <c r="B119">
-        <v>4616</v>
+        <v>8069</v>
       </c>
       <c r="C119" t="s">
-        <v>434</v>
+        <v>263</v>
       </c>
       <c r="D119" t="s">
-        <v>435</v>
-[...5 lines deleted...]
-        <v>437</v>
+        <v>264</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>438</v>
+        <v>265</v>
       </c>
       <c r="B120">
-        <v>4308</v>
+        <v>7901</v>
       </c>
       <c r="C120" t="s">
-        <v>439</v>
+        <v>266</v>
       </c>
       <c r="D120" t="s">
-        <v>440</v>
-[...5 lines deleted...]
-        <v>442</v>
+        <v>267</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>443</v>
+        <v>265</v>
       </c>
       <c r="B121">
-        <v>4213</v>
+        <v>7898</v>
       </c>
       <c r="C121" t="s">
-        <v>444</v>
+        <v>268</v>
       </c>
       <c r="D121" t="s">
-        <v>445</v>
-[...5 lines deleted...]
-        <v>447</v>
+        <v>269</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>448</v>
+        <v>270</v>
       </c>
       <c r="B122">
-        <v>4102</v>
+        <v>7388</v>
       </c>
       <c r="C122" t="s">
-        <v>449</v>
+        <v>271</v>
       </c>
       <c r="D122" t="s">
-        <v>450</v>
-[...5 lines deleted...]
-        <v>452</v>
+        <v>272</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>453</v>
+        <v>273</v>
       </c>
       <c r="B123">
-        <v>4059</v>
+        <v>7127</v>
       </c>
       <c r="C123" t="s">
-        <v>454</v>
+        <v>274</v>
       </c>
       <c r="D123" t="s">
-        <v>455</v>
-[...5 lines deleted...]
-        <v>457</v>
+        <v>275</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>458</v>
+        <v>273</v>
       </c>
       <c r="B124">
-        <v>3181</v>
+        <v>7114</v>
       </c>
       <c r="C124" t="s">
-        <v>459</v>
+        <v>276</v>
       </c>
       <c r="D124" t="s">
-        <v>460</v>
-[...5 lines deleted...]
-        <v>462</v>
+        <v>277</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>463</v>
+        <v>278</v>
       </c>
       <c r="B125">
-        <v>3086</v>
+        <v>5509</v>
       </c>
       <c r="C125" t="s">
-        <v>464</v>
+        <v>279</v>
       </c>
       <c r="D125" t="s">
-        <v>465</v>
-[...5 lines deleted...]
-        <v>467</v>
+        <v>280</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>468</v>
+        <v>278</v>
       </c>
       <c r="B126">
-        <v>2967</v>
+        <v>5508</v>
       </c>
       <c r="C126" t="s">
-        <v>469</v>
+        <v>281</v>
       </c>
       <c r="D126" t="s">
-        <v>470</v>
-[...5 lines deleted...]
-        <v>472</v>
+        <v>282</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>473</v>
+        <v>278</v>
       </c>
       <c r="B127">
-        <v>2902</v>
+        <v>5507</v>
       </c>
       <c r="C127" t="s">
-        <v>474</v>
+        <v>283</v>
       </c>
       <c r="D127" t="s">
-        <v>475</v>
-[...5 lines deleted...]
-        <v>477</v>
+        <v>284</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>478</v>
+        <v>285</v>
       </c>
       <c r="B128">
-        <v>2808</v>
+        <v>4619</v>
       </c>
       <c r="C128" t="s">
-        <v>479</v>
+        <v>286</v>
       </c>
       <c r="D128" t="s">
-        <v>480</v>
-[...5 lines deleted...]
-        <v>482</v>
+        <v>287</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>483</v>
+        <v>285</v>
       </c>
       <c r="B129">
-        <v>2695</v>
+        <v>4616</v>
       </c>
       <c r="C129" t="s">
-        <v>484</v>
+        <v>288</v>
       </c>
       <c r="D129" t="s">
-        <v>485</v>
-[...5 lines deleted...]
-        <v>487</v>
+        <v>289</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>488</v>
+        <v>290</v>
       </c>
       <c r="B130">
-        <v>2561</v>
+        <v>4308</v>
       </c>
       <c r="C130" t="s">
-        <v>489</v>
+        <v>291</v>
       </c>
       <c r="D130" t="s">
-        <v>490</v>
-[...5 lines deleted...]
-        <v>492</v>
+        <v>292</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>493</v>
+        <v>293</v>
       </c>
       <c r="B131">
-        <v>2539</v>
+        <v>4213</v>
       </c>
       <c r="C131" t="s">
-        <v>494</v>
+        <v>294</v>
       </c>
       <c r="D131" t="s">
-        <v>495</v>
-[...5 lines deleted...]
-        <v>497</v>
+        <v>295</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>498</v>
+        <v>296</v>
       </c>
       <c r="B132">
-        <v>1813</v>
+        <v>4102</v>
       </c>
       <c r="C132" t="s">
-        <v>499</v>
+        <v>297</v>
       </c>
       <c r="D132" t="s">
-        <v>500</v>
-[...5 lines deleted...]
-        <v>502</v>
+        <v>298</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>498</v>
+        <v>299</v>
       </c>
       <c r="B133">
-        <v>1805</v>
+        <v>4059</v>
       </c>
       <c r="C133" t="s">
-        <v>503</v>
+        <v>300</v>
       </c>
       <c r="D133" t="s">
-        <v>504</v>
-[...5 lines deleted...]
-        <v>506</v>
+        <v>301</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>507</v>
+        <v>302</v>
       </c>
       <c r="B134">
-        <v>1472</v>
+        <v>3181</v>
       </c>
       <c r="C134" t="s">
-        <v>508</v>
+        <v>303</v>
       </c>
       <c r="D134" t="s">
-        <v>509</v>
-[...5 lines deleted...]
-        <v>511</v>
+        <v>304</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>512</v>
+        <v>305</v>
       </c>
       <c r="B135">
-        <v>1262</v>
+        <v>3086</v>
       </c>
       <c r="C135" t="s">
-        <v>513</v>
+        <v>306</v>
       </c>
       <c r="D135" t="s">
-        <v>514</v>
-[...5 lines deleted...]
-        <v>516</v>
+        <v>307</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>512</v>
+        <v>308</v>
       </c>
       <c r="B136">
-        <v>1258</v>
+        <v>2967</v>
       </c>
       <c r="C136" t="s">
-        <v>517</v>
+        <v>309</v>
       </c>
       <c r="D136" t="s">
-        <v>518</v>
-[...5 lines deleted...]
-        <v>520</v>
+        <v>310</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>521</v>
+        <v>311</v>
       </c>
       <c r="B137">
-        <v>1131</v>
+        <v>2902</v>
       </c>
       <c r="C137" t="s">
-        <v>522</v>
+        <v>312</v>
       </c>
       <c r="D137" t="s">
-        <v>523</v>
-[...5 lines deleted...]
-        <v>525</v>
+        <v>313</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>526</v>
+        <v>314</v>
       </c>
       <c r="B138">
-        <v>762</v>
+        <v>2808</v>
       </c>
       <c r="C138" t="s">
-        <v>527</v>
+        <v>315</v>
       </c>
       <c r="D138" t="s">
-        <v>528</v>
-[...5 lines deleted...]
-        <v>530</v>
+        <v>316</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>531</v>
+        <v>317</v>
       </c>
       <c r="B139">
+        <v>2695</v>
+      </c>
+      <c r="C139" t="s">
+        <v>318</v>
+      </c>
+      <c r="D139" t="s">
+        <v>319</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A140" t="s">
+        <v>320</v>
+      </c>
+      <c r="B140">
+        <v>2561</v>
+      </c>
+      <c r="C140" t="s">
+        <v>321</v>
+      </c>
+      <c r="D140" t="s">
+        <v>322</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A141" t="s">
+        <v>323</v>
+      </c>
+      <c r="B141">
+        <v>2539</v>
+      </c>
+      <c r="C141" t="s">
+        <v>324</v>
+      </c>
+      <c r="D141" t="s">
+        <v>325</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A142" t="s">
+        <v>326</v>
+      </c>
+      <c r="B142">
+        <v>1813</v>
+      </c>
+      <c r="C142" t="s">
+        <v>327</v>
+      </c>
+      <c r="D142" t="s">
+        <v>328</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A143" t="s">
+        <v>326</v>
+      </c>
+      <c r="B143">
+        <v>1805</v>
+      </c>
+      <c r="C143" t="s">
+        <v>329</v>
+      </c>
+      <c r="D143" t="s">
         <v>330</v>
       </c>
-      <c r="C139" t="s">
-[...9 lines deleted...]
-        <v>535</v>
+      <c r="E143" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A144" t="s">
+        <v>331</v>
+      </c>
+      <c r="B144">
+        <v>1472</v>
+      </c>
+      <c r="C144" t="s">
+        <v>332</v>
+      </c>
+      <c r="D144" t="s">
+        <v>333</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="145" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A145" t="s">
+        <v>334</v>
+      </c>
+      <c r="B145">
+        <v>1262</v>
+      </c>
+      <c r="C145" t="s">
+        <v>335</v>
+      </c>
+      <c r="D145" t="s">
+        <v>336</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A146" t="s">
+        <v>334</v>
+      </c>
+      <c r="B146">
+        <v>1258</v>
+      </c>
+      <c r="C146" t="s">
+        <v>337</v>
+      </c>
+      <c r="D146" t="s">
+        <v>338</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A147" t="s">
+        <v>339</v>
+      </c>
+      <c r="B147">
+        <v>1131</v>
+      </c>
+      <c r="C147" t="s">
+        <v>340</v>
+      </c>
+      <c r="D147" t="s">
+        <v>341</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A148" t="s">
+        <v>342</v>
+      </c>
+      <c r="B148">
+        <v>762</v>
+      </c>
+      <c r="C148" t="s">
+        <v>343</v>
+      </c>
+      <c r="D148" t="s">
+        <v>344</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A149" t="s">
+        <v>345</v>
+      </c>
+      <c r="B149">
+        <v>330</v>
+      </c>
+      <c r="C149" t="s">
+        <v>346</v>
+      </c>
+      <c r="D149" t="s">
+        <v>347</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="F2" r:id="rId1"/>
+    <hyperlink ref="F3" r:id="rId2"/>
+    <hyperlink ref="F4" r:id="rId3"/>
+    <hyperlink ref="E5" r:id="rId4"/>
+    <hyperlink ref="F5" r:id="rId5"/>
+    <hyperlink ref="F6" r:id="rId6"/>
+    <hyperlink ref="F7" r:id="rId7"/>
+    <hyperlink ref="F8" r:id="rId8"/>
+    <hyperlink ref="F9" r:id="rId9"/>
+    <hyperlink ref="F10" r:id="rId10"/>
+    <hyperlink ref="F11" r:id="rId11"/>
+    <hyperlink ref="F12" r:id="rId12"/>
+    <hyperlink ref="F13" r:id="rId13"/>
+    <hyperlink ref="E14" r:id="rId14"/>
+    <hyperlink ref="F14" r:id="rId15"/>
+    <hyperlink ref="F15" r:id="rId16"/>
+    <hyperlink ref="F16" r:id="rId17"/>
+    <hyperlink ref="F17" r:id="rId18"/>
+    <hyperlink ref="F18" r:id="rId19"/>
+    <hyperlink ref="F19" r:id="rId20"/>
+    <hyperlink ref="E20" r:id="rId21"/>
+    <hyperlink ref="F20" r:id="rId22"/>
+    <hyperlink ref="E21" r:id="rId23"/>
+    <hyperlink ref="F21" r:id="rId24"/>
+    <hyperlink ref="F22" r:id="rId25"/>
+    <hyperlink ref="F23" r:id="rId26"/>
+    <hyperlink ref="F24" r:id="rId27"/>
+    <hyperlink ref="F25" r:id="rId28"/>
+    <hyperlink ref="F26" r:id="rId29"/>
+    <hyperlink ref="F27" r:id="rId30"/>
+    <hyperlink ref="F28" r:id="rId31"/>
+    <hyperlink ref="E29" r:id="rId32"/>
+    <hyperlink ref="F29" r:id="rId33"/>
+    <hyperlink ref="F30" r:id="rId34"/>
+    <hyperlink ref="F31" r:id="rId35"/>
+    <hyperlink ref="F32" r:id="rId36"/>
+    <hyperlink ref="F33" r:id="rId37"/>
+    <hyperlink ref="F34" r:id="rId38"/>
+    <hyperlink ref="F35" r:id="rId39"/>
+    <hyperlink ref="F36" r:id="rId40"/>
+    <hyperlink ref="F37" r:id="rId41"/>
+    <hyperlink ref="E38" r:id="rId42"/>
+    <hyperlink ref="F38" r:id="rId43"/>
+    <hyperlink ref="E39" r:id="rId44"/>
+    <hyperlink ref="F39" r:id="rId45"/>
+    <hyperlink ref="E40" r:id="rId46"/>
+    <hyperlink ref="F40" r:id="rId47"/>
+    <hyperlink ref="E41" r:id="rId48"/>
+    <hyperlink ref="F41" r:id="rId49"/>
+    <hyperlink ref="E42" r:id="rId50"/>
+    <hyperlink ref="F42" r:id="rId51"/>
+    <hyperlink ref="E43" r:id="rId52"/>
+    <hyperlink ref="F43" r:id="rId53"/>
+    <hyperlink ref="E44" r:id="rId54"/>
+    <hyperlink ref="F44" r:id="rId55"/>
+    <hyperlink ref="F45" r:id="rId56"/>
+    <hyperlink ref="F46" r:id="rId57"/>
+    <hyperlink ref="F47" r:id="rId58"/>
+    <hyperlink ref="F48" r:id="rId59"/>
+    <hyperlink ref="F49" r:id="rId60"/>
+    <hyperlink ref="F50" r:id="rId61"/>
+    <hyperlink ref="F51" r:id="rId62"/>
+    <hyperlink ref="E52" r:id="rId63"/>
+    <hyperlink ref="F52" r:id="rId64"/>
+    <hyperlink ref="F53" r:id="rId65"/>
+    <hyperlink ref="E54" r:id="rId66"/>
+    <hyperlink ref="F54" r:id="rId67"/>
+    <hyperlink ref="E55" r:id="rId68"/>
+    <hyperlink ref="F55" r:id="rId69"/>
+    <hyperlink ref="E56" r:id="rId70"/>
+    <hyperlink ref="F56" r:id="rId71"/>
+    <hyperlink ref="F57" r:id="rId72"/>
+    <hyperlink ref="F58" r:id="rId73"/>
+    <hyperlink ref="F59" r:id="rId74"/>
+    <hyperlink ref="E60" r:id="rId75"/>
+    <hyperlink ref="F60" r:id="rId76"/>
+    <hyperlink ref="F61" r:id="rId77"/>
+    <hyperlink ref="E62" r:id="rId78"/>
+    <hyperlink ref="F62" r:id="rId79"/>
+    <hyperlink ref="F63" r:id="rId80"/>
+    <hyperlink ref="E64" r:id="rId81"/>
+    <hyperlink ref="F64" r:id="rId82"/>
+    <hyperlink ref="E65" r:id="rId83"/>
+    <hyperlink ref="F65" r:id="rId84"/>
+    <hyperlink ref="E66" r:id="rId85"/>
+    <hyperlink ref="F66" r:id="rId86"/>
+    <hyperlink ref="E67" r:id="rId87"/>
+    <hyperlink ref="F67" r:id="rId88"/>
+    <hyperlink ref="E68" r:id="rId89"/>
+    <hyperlink ref="F68" r:id="rId90"/>
+    <hyperlink ref="E69" r:id="rId91"/>
+    <hyperlink ref="F69" r:id="rId92"/>
+    <hyperlink ref="E70" r:id="rId93"/>
+    <hyperlink ref="F70" r:id="rId94"/>
+    <hyperlink ref="E71" r:id="rId95"/>
+    <hyperlink ref="F71" r:id="rId96"/>
+    <hyperlink ref="E72" r:id="rId97"/>
+    <hyperlink ref="F72" r:id="rId98"/>
+    <hyperlink ref="E73" r:id="rId99"/>
+    <hyperlink ref="F73" r:id="rId100"/>
+    <hyperlink ref="E74" r:id="rId101"/>
+    <hyperlink ref="F74" r:id="rId102"/>
+    <hyperlink ref="E75" r:id="rId103"/>
+    <hyperlink ref="F75" r:id="rId104"/>
+    <hyperlink ref="E76" r:id="rId105"/>
+    <hyperlink ref="F76" r:id="rId106"/>
+    <hyperlink ref="E77" r:id="rId107"/>
+    <hyperlink ref="F77" r:id="rId108"/>
+    <hyperlink ref="E78" r:id="rId109"/>
+    <hyperlink ref="F78" r:id="rId110"/>
+    <hyperlink ref="E79" r:id="rId111"/>
+    <hyperlink ref="F79" r:id="rId112"/>
+    <hyperlink ref="E80" r:id="rId113"/>
+    <hyperlink ref="F80" r:id="rId114"/>
+    <hyperlink ref="E81" r:id="rId115"/>
+    <hyperlink ref="F81" r:id="rId116"/>
+    <hyperlink ref="E82" r:id="rId117"/>
+    <hyperlink ref="F82" r:id="rId118"/>
+    <hyperlink ref="E83" r:id="rId119"/>
+    <hyperlink ref="F83" r:id="rId120"/>
+    <hyperlink ref="E84" r:id="rId121"/>
+    <hyperlink ref="F84" r:id="rId122"/>
+    <hyperlink ref="E85" r:id="rId123"/>
+    <hyperlink ref="F85" r:id="rId124"/>
+    <hyperlink ref="E86" r:id="rId125"/>
+    <hyperlink ref="F86" r:id="rId126"/>
+    <hyperlink ref="E87" r:id="rId127"/>
+    <hyperlink ref="F87" r:id="rId128"/>
+    <hyperlink ref="E88" r:id="rId129"/>
+    <hyperlink ref="F88" r:id="rId130"/>
+    <hyperlink ref="E89" r:id="rId131"/>
+    <hyperlink ref="F89" r:id="rId132"/>
+    <hyperlink ref="E90" r:id="rId133"/>
+    <hyperlink ref="F90" r:id="rId134"/>
+    <hyperlink ref="E91" r:id="rId135"/>
+    <hyperlink ref="F91" r:id="rId136"/>
+    <hyperlink ref="E92" r:id="rId137"/>
+    <hyperlink ref="F92" r:id="rId138"/>
+    <hyperlink ref="E93" r:id="rId139"/>
+    <hyperlink ref="F93" r:id="rId140"/>
+    <hyperlink ref="E94" r:id="rId141"/>
+    <hyperlink ref="F94" r:id="rId142"/>
+    <hyperlink ref="E95" r:id="rId143"/>
+    <hyperlink ref="F95" r:id="rId144"/>
+    <hyperlink ref="E96" r:id="rId145"/>
+    <hyperlink ref="F96" r:id="rId146"/>
+    <hyperlink ref="E97" r:id="rId147"/>
+    <hyperlink ref="F97" r:id="rId148"/>
+    <hyperlink ref="E98" r:id="rId149"/>
+    <hyperlink ref="F98" r:id="rId150"/>
+    <hyperlink ref="E99" r:id="rId151"/>
+    <hyperlink ref="F99" r:id="rId152"/>
+    <hyperlink ref="E100" r:id="rId153"/>
+    <hyperlink ref="F100" r:id="rId154"/>
+    <hyperlink ref="E101" r:id="rId155"/>
+    <hyperlink ref="F101" r:id="rId156"/>
+    <hyperlink ref="E102" r:id="rId157"/>
+    <hyperlink ref="F102" r:id="rId158"/>
+    <hyperlink ref="E103" r:id="rId159"/>
+    <hyperlink ref="F103" r:id="rId160"/>
+    <hyperlink ref="E104" r:id="rId161"/>
+    <hyperlink ref="F104" r:id="rId162"/>
+    <hyperlink ref="E105" r:id="rId163"/>
+    <hyperlink ref="F105" r:id="rId164"/>
+    <hyperlink ref="E106" r:id="rId165"/>
+    <hyperlink ref="F106" r:id="rId166"/>
+    <hyperlink ref="E107" r:id="rId167"/>
+    <hyperlink ref="F107" r:id="rId168"/>
+    <hyperlink ref="E108" r:id="rId169"/>
+    <hyperlink ref="F108" r:id="rId170"/>
+    <hyperlink ref="E109" r:id="rId171"/>
+    <hyperlink ref="F109" r:id="rId172"/>
+    <hyperlink ref="E110" r:id="rId173"/>
+    <hyperlink ref="F110" r:id="rId174"/>
+    <hyperlink ref="E111" r:id="rId175"/>
+    <hyperlink ref="F111" r:id="rId176"/>
+    <hyperlink ref="E112" r:id="rId177"/>
+    <hyperlink ref="F112" r:id="rId178"/>
+    <hyperlink ref="E113" r:id="rId179"/>
+    <hyperlink ref="F113" r:id="rId180"/>
+    <hyperlink ref="E114" r:id="rId181"/>
+    <hyperlink ref="F114" r:id="rId182"/>
+    <hyperlink ref="E115" r:id="rId183"/>
+    <hyperlink ref="F115" r:id="rId184"/>
+    <hyperlink ref="E116" r:id="rId185"/>
+    <hyperlink ref="F116" r:id="rId186"/>
+    <hyperlink ref="E117" r:id="rId187"/>
+    <hyperlink ref="F117" r:id="rId188"/>
+    <hyperlink ref="E118" r:id="rId189"/>
+    <hyperlink ref="F118" r:id="rId190"/>
+    <hyperlink ref="E119" r:id="rId191"/>
+    <hyperlink ref="F119" r:id="rId192"/>
+    <hyperlink ref="E120" r:id="rId193"/>
+    <hyperlink ref="F120" r:id="rId194"/>
+    <hyperlink ref="E121" r:id="rId195"/>
+    <hyperlink ref="F121" r:id="rId196"/>
+    <hyperlink ref="E122" r:id="rId197"/>
+    <hyperlink ref="F122" r:id="rId198"/>
+    <hyperlink ref="E123" r:id="rId199"/>
+    <hyperlink ref="F123" r:id="rId200"/>
+    <hyperlink ref="E124" r:id="rId201"/>
+    <hyperlink ref="F124" r:id="rId202"/>
+    <hyperlink ref="E125" r:id="rId203"/>
+    <hyperlink ref="F125" r:id="rId204"/>
+    <hyperlink ref="E126" r:id="rId205"/>
+    <hyperlink ref="F126" r:id="rId206"/>
+    <hyperlink ref="E127" r:id="rId207"/>
+    <hyperlink ref="F127" r:id="rId208"/>
+    <hyperlink ref="E128" r:id="rId209"/>
+    <hyperlink ref="F128" r:id="rId210"/>
+    <hyperlink ref="E129" r:id="rId211"/>
+    <hyperlink ref="F129" r:id="rId212"/>
+    <hyperlink ref="E130" r:id="rId213"/>
+    <hyperlink ref="F130" r:id="rId214"/>
+    <hyperlink ref="E131" r:id="rId215"/>
+    <hyperlink ref="F131" r:id="rId216"/>
+    <hyperlink ref="E132" r:id="rId217"/>
+    <hyperlink ref="F132" r:id="rId218"/>
+    <hyperlink ref="E133" r:id="rId219"/>
+    <hyperlink ref="F133" r:id="rId220"/>
+    <hyperlink ref="E134" r:id="rId221"/>
+    <hyperlink ref="F134" r:id="rId222"/>
+    <hyperlink ref="E135" r:id="rId223"/>
+    <hyperlink ref="F135" r:id="rId224"/>
+    <hyperlink ref="E136" r:id="rId225"/>
+    <hyperlink ref="F136" r:id="rId226"/>
+    <hyperlink ref="E137" r:id="rId227"/>
+    <hyperlink ref="F137" r:id="rId228"/>
+    <hyperlink ref="E138" r:id="rId229"/>
+    <hyperlink ref="F138" r:id="rId230"/>
+    <hyperlink ref="E139" r:id="rId231"/>
+    <hyperlink ref="F139" r:id="rId232"/>
+    <hyperlink ref="E140" r:id="rId233"/>
+    <hyperlink ref="F140" r:id="rId234"/>
+    <hyperlink ref="E141" r:id="rId235"/>
+    <hyperlink ref="F141" r:id="rId236"/>
+    <hyperlink ref="E142" r:id="rId237"/>
+    <hyperlink ref="F142" r:id="rId238"/>
+    <hyperlink ref="E143" r:id="rId239"/>
+    <hyperlink ref="F143" r:id="rId240"/>
+    <hyperlink ref="E144" r:id="rId241"/>
+    <hyperlink ref="F144" r:id="rId242"/>
+    <hyperlink ref="E145" r:id="rId243"/>
+    <hyperlink ref="F145" r:id="rId244"/>
+    <hyperlink ref="E146" r:id="rId245"/>
+    <hyperlink ref="F146" r:id="rId246"/>
+    <hyperlink ref="E147" r:id="rId247"/>
+    <hyperlink ref="F147" r:id="rId248"/>
+    <hyperlink ref="E148" r:id="rId249"/>
+    <hyperlink ref="F148" r:id="rId250"/>
+    <hyperlink ref="E149" r:id="rId251"/>
+    <hyperlink ref="F149" r:id="rId252"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>