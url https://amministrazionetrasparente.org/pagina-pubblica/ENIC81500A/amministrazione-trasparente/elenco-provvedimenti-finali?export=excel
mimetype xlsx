--- v0 (2026-09-23)
+++ v1 (2026-11-07)
@@ -8,80 +8,806 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="461" uniqueCount="252">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>05/11/2026</t>
+  </si>
+  <si>
+    <t>BD98881D16</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre per l’affidamento diretto tramite ODA sul Mepa fornitura DPI, equipaggiamenti ed attrezzature per la sicurezza e la difesa Plessi Umberto I° e Cicirello</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>27/10/2026</t>
+  </si>
+  <si>
+    <t>BD841EEDB5</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Decisione a contrarre per l’affidamento diretto tramite ODA sul Mepa fornitura strumenti musicali</t>
+  </si>
+  <si>
+    <t>22/10/2026</t>
+  </si>
+  <si>
+    <t>BD73598DA0</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto aspirapolvere</t>
+  </si>
+  <si>
+    <t>20/10/2026</t>
+  </si>
+  <si>
+    <t>BD6DC4EE9B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Rinnovo servizio firma digitale DS</t>
+  </si>
+  <si>
+    <t>02/10/2026</t>
+  </si>
+  <si>
+    <t>BD27BC749C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto carta A4 e A3</t>
+  </si>
+  <si>
+    <t>BD26DD6D24</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura materiale di pulizia</t>
+  </si>
+  <si>
+    <t>BD25F4DE79</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura materiale per punti acqua plessi Pascoli e Santa Chiara</t>
+  </si>
+  <si>
+    <t>BD2645CB25</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura e messa in opera campane e videocitofono plesso Santa Chiara</t>
+  </si>
+  <si>
+    <t>29/09/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto di conferimento n.2 incarichi collaboratori scolastici A VALERE SUL PROGETTO “PN Scuola e competenze 2021-2027” - Azioni rivolte alla formazione del personale docente ed educativo al fine di potenziare le competenze professionali</t>
+  </si>
+  <si>
+    <t>Decreto di conferimento n.6 incarichi personale amministrativo A VALERE SUL PROGETTO “PN Scuola e competenze 2021-2027” - Azioni rivolte alla formazione del personale docente ed educativo al fine di potenziare le competenze professionali</t>
+  </si>
+  <si>
+    <t>Conferimento incarico di referente per la valutazione Pon Agenda Sud II° annualità</t>
+  </si>
+  <si>
     <t>22/09/2026</t>
   </si>
   <si>
     <t>BD0B1B4A96</t>
   </si>
   <si>
     <t>Decisione a contrarre per l’affidamento diretto tramite trattativa diretta sul Mepa fornitura n. 40 penne personalizzate</t>
   </si>
   <si>
-    <t>Link</t>
+    <t>07/09/2026</t>
+  </si>
+  <si>
+    <t>BCE0EDF701</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre per l’affidamento diretto tramite ODA su Mepa servizio di noleggio operativo software per la generazione automatica dei contenuti tabellari diAmministrazione Trasparente</t>
+  </si>
+  <si>
+    <t>01/06/2026</t>
+  </si>
+  <si>
+    <t>BBE096A5E0</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre per l’affidamento diretto tramite trattativa diretta sul Mepa fornitura n.10 cavi spina per video e n.10 tappetini mouse</t>
+  </si>
+  <si>
+    <t>28/05/2026</t>
+  </si>
+  <si>
+    <t>BBD7543387</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre per l’affidamento diretto tramite trattativa diretta sul Mepa servizio noleggio service per spettacoli</t>
+  </si>
+  <si>
+    <t>BBD7EF7563</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre per l’affidamento diretto tramite trattativa diretta sul Mepa fornitura n.5 locandine, n.300 biglietti per spettacolo e n.5 targhe</t>
+  </si>
+  <si>
+    <t>22/05/2026</t>
+  </si>
+  <si>
+    <t>BBC06A6993</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre per l’affidamento diretto tramite trattativa diretta sul Mepa fornitura n.3 armadi con chiusura</t>
+  </si>
+  <si>
+    <t>18/05/2026</t>
+  </si>
+  <si>
+    <t>BBAC725FD9</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Decisione a contrarre per l’affidamento diretto tramite trattativa diretta sul Mepa del servizio di organizzazione esami Cambridge</t>
+  </si>
+  <si>
+    <t>14/05/2026</t>
+  </si>
+  <si>
+    <t>BBA6E1B5A8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre per l’affidamento diretto tramite ODA sul Mepa fornitura installazione hardware e software</t>
+  </si>
+  <si>
+    <t>19/03/2026</t>
+  </si>
+  <si>
+    <t>BAE925EA02</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre per l’affidamento diretto tramite trattativa diretta sul Mepa fornitura materiale didattico classi infanzia</t>
+  </si>
+  <si>
+    <t>17/03/2026</t>
+  </si>
+  <si>
+    <t>BAD982D31C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre per l’affidamento diretto tramite ODA sul Mepa fornitura carta per stampanti</t>
+  </si>
+  <si>
+    <t>BADB776458</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre per l’affidamento diretto tramite ODA sul Mepa fornitura materiale didattico</t>
+  </si>
+  <si>
+    <t>BAD8A44879</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre per l’affidamento diretto tramite trattativa diretta sul Mepa servizio teleassistenza software “Axios”</t>
+  </si>
+  <si>
+    <t>13/03/2026</t>
+  </si>
+  <si>
+    <t>BACF93320F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre per l’affidamento diretto tramite ODA sul Mepa fornitura materiale di cancelleria e toner per stampanti</t>
+  </si>
+  <si>
+    <t>BACF19BDCE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre per l’affidamento diretto tramite ODA sul Mepa fornitura materiale didattico Plesso “Cicirello”</t>
+  </si>
+  <si>
+    <t>10/03/2026</t>
+  </si>
+  <si>
+    <t>BABE6D362C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre per l’affidamento diretto tramite trattativa diretta sul Mepa fornitura materiale didattico classi primaria plesso “S. Onofrio”</t>
+  </si>
+  <si>
+    <t>09/03/2026</t>
+  </si>
+  <si>
+    <t>BAB9CCF1CB</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura materiale didattico classi IV plessi “S. Onofrio” e “Umberto I”</t>
+  </si>
+  <si>
+    <t>24/02/2026</t>
+  </si>
+  <si>
+    <t>BA8C78BFB2</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre per l’affidamento diretto tramite trattativa diretta sul Mepa fornitura materiale di pulizia</t>
+  </si>
+  <si>
+    <t>17/02/2026</t>
+  </si>
+  <si>
+    <t>BA6F7E84CC</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura n.10 gruppi di continuità per PC</t>
+  </si>
+  <si>
+    <t>BA6DB9229C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre per l’affidamento diretto tramite trattativa diretta sul Mepa lavori messa in opera impianto elettrico per aule musical</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>BA5FAC92F9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre per l’affidamento diretto tramite trattativa diretta sul Mepa fornitura n.50 locandine per Openday</t>
+  </si>
+  <si>
+    <t>09/02/2026</t>
+  </si>
+  <si>
+    <t>BA4F587A31</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre per l’affidamento diretto tramite ODA sul Mepa fornitura n.1 lampada per Lim</t>
+  </si>
+  <si>
+    <t>BA4EC8B02F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre per l’affidamento diretto tramite trattativa diretta sul Mepa fornitura n.1 box smaltimento toner esausti</t>
+  </si>
+  <si>
+    <t>03/02/2026</t>
+  </si>
+  <si>
+    <t>BA3FD407A6</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre per l’affidamento diretto tramite ODA su Mepa fornitura n.4 Personal Computer e n.6 licenze Office</t>
+  </si>
+  <si>
+    <t>BA38B2C3C0</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre per l’affidamento diretto tramite ODA su Mepa fornitura n.7 lettori smart card</t>
+  </si>
+  <si>
+    <t>15/12/2025</t>
+  </si>
+  <si>
+    <t>B9938E4900</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre per l’affidamento diretto tramite trattativa diretta sul Mepa del servizio software Axios Diamond 2026</t>
+  </si>
+  <si>
+    <t>12/12/2025</t>
+  </si>
+  <si>
+    <t>B98C4F6DEF</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - servizio di incarico di Responsabile del servizio di prevenzione protezione - ex D. Lgs. 81/2008 (R.S.P.P.) per due anni</t>
+  </si>
+  <si>
+    <t>B98D334EB5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre per l’affidamento diretto tramite trattativa diretta sul Mepa noleggio service audio per spettacoli di Natale</t>
+  </si>
+  <si>
+    <t>05/12/2025</t>
+  </si>
+  <si>
+    <t>B967A58670</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre per l’affidamento diretto tramite trattativa diretta sul Mepa fornitura di n. 376 stampe a colori</t>
+  </si>
+  <si>
+    <t>04/12/2025</t>
+  </si>
+  <si>
+    <t>B959A079D3</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre per l’affidamento diretto tramite trattativa diretta sul Mepa servizio noleggio pullman viaggio a Catania</t>
+  </si>
+  <si>
+    <t>02/12/2025</t>
+  </si>
+  <si>
+    <t>B95978EF73</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre per l’affidamento diretto tramite trattativa diretta sul Mepa fornitura di targhe in plexiglass</t>
+  </si>
+  <si>
+    <t>B95922DF1D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre per l’affidamento diretto tramite trattativa diretta sul Mepa della fornitura materiale di pulizia</t>
+  </si>
+  <si>
+    <t>B94E1AF9C1</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre per l’affidamento diretto tramite trattativa diretta sul Mepa del servizio di teleassistenza per problematiche software</t>
+  </si>
+  <si>
+    <t>08/04/2025</t>
+  </si>
+  <si>
+    <t>B66039FC77</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - servizio di organizzazione esami Cambridge anno 2025</t>
+  </si>
+  <si>
+    <t>12/12/2024</t>
+  </si>
+  <si>
+    <t>B4C928EBD8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura di toner per fotocopiatrici</t>
+  </si>
+  <si>
+    <t>B4C92BEBD8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - servizio service audio/video manifestazioni natalizie</t>
+  </si>
+  <si>
+    <t>B4C4BACD4A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura di attrezzatura di primo soccorso  pacco reintegro per cassette di pronto soccorso</t>
+  </si>
+  <si>
+    <t>B4353FB664</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura di materiale didattico Pon “Agenda Sud”</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>B43129701D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - servizio di organizzazione stage linguistico Malta</t>
+  </si>
+  <si>
+    <t>18/11/2024</t>
+  </si>
+  <si>
+    <t>B44685215E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura di n.7 sedie per ufficio</t>
+  </si>
+  <si>
+    <t>B44608E8CF</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura di n.1 defibrillatore</t>
+  </si>
+  <si>
+    <t>12/11/2024</t>
+  </si>
+  <si>
+    <t>B431A26CE9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - servizio noleggio pullman per Palermo</t>
+  </si>
+  <si>
+    <t>24/10/2024</t>
+  </si>
+  <si>
+    <t>B3F58D1BF1</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre per l’affidamento diretto di fornitura cuscini per auditorium</t>
+  </si>
+  <si>
+    <t>10/10/2024</t>
+  </si>
+  <si>
+    <t>B361B3B745</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura di materiale informatico e manutenzione pc</t>
+  </si>
+  <si>
+    <t>09/10/2024</t>
+  </si>
+  <si>
+    <t>B355F698BF</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura di materiale di pulizia</t>
+  </si>
+  <si>
+    <t>08/10/2024</t>
+  </si>
+  <si>
+    <t>B34BC7E70B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre per l’affidamento diretto di fornitura di carta per stampanti</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>B33D7852C5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisizione delle coperture assicurative Infortuni e Responsabilità Civile per anni tre</t>
+  </si>
+  <si>
+    <t>26/09/2024</t>
+  </si>
+  <si>
+    <t>B3311DF7F9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura e posa in opera finestra bagno e piastra porta ingresso</t>
+  </si>
+  <si>
+    <t>24/09/2024</t>
+  </si>
+  <si>
+    <t>B323A2A62A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - rinnovo servizio di firma digitale</t>
+  </si>
+  <si>
+    <t>23/09/2024</t>
+  </si>
+  <si>
+    <t>B3220B1C17</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura di toner per stampanti</t>
+  </si>
+  <si>
+    <t>17/09/2024</t>
+  </si>
+  <si>
+    <t>B3122A39CE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura n 21 pezzi di alveolare</t>
+  </si>
+  <si>
+    <t>07/08/2024</t>
+  </si>
+  <si>
+    <t>B2D1BF1B4B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - servizio di pulizia straordinaria plesso Valverde</t>
+  </si>
+  <si>
+    <t>23/07/2024</t>
+  </si>
+  <si>
+    <t>B27AB2A01D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura USP Raptor 800 VA Line e toner per stampante</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>B1E30C6DF3</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura di materiali di pulizia</t>
+  </si>
+  <si>
+    <t>06/06/2024</t>
+  </si>
+  <si>
+    <t>B2F1DC2F0E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura sostituzione cilindretti e maniglione antipanico plesso Valverde</t>
+  </si>
+  <si>
+    <t>04/06/2024</t>
+  </si>
+  <si>
+    <t>B1DE0F936B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - servizio di intervento assistenza notebook</t>
+  </si>
+  <si>
+    <t>B1DD91B569</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - intervento riparativo stampante Plesso Pascoli</t>
+  </si>
+  <si>
+    <t>23/05/2024</t>
+  </si>
+  <si>
+    <t>B1BBA864AE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - servizio noleggio trasporto strumenti musicali</t>
+  </si>
+  <si>
+    <t>22/05/2024</t>
+  </si>
+  <si>
+    <t>B1BBC09408</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura e stampa di biglietti per spettacolo</t>
+  </si>
+  <si>
+    <t>09/05/2024</t>
+  </si>
+  <si>
+    <t>B1985C68C9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura di carta igienica</t>
+  </si>
+  <si>
+    <t>B197BF2C83</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - abbonamento annuale rivista “Dirigere la scuola + “Amministrare la scuola”</t>
+  </si>
+  <si>
+    <t>B165D412AB</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura di materiale di cancelleria per esami di stato</t>
+  </si>
+  <si>
+    <t>08/05/2024</t>
+  </si>
+  <si>
+    <t>B17281C97A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - esami certificazione Cambridge</t>
+  </si>
+  <si>
+    <t>07/05/2024</t>
+  </si>
+  <si>
+    <t>B1658E59B5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura materiale igienico sanitario</t>
+  </si>
+  <si>
+    <t>22/04/2024</t>
+  </si>
+  <si>
+    <t>B13BBF85DE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - intervento riparativo stampante Samsung</t>
+  </si>
+  <si>
+    <t>10/04/2024</t>
+  </si>
+  <si>
+    <t>B112E4311C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - servizio service audio/video manifestazione fine anno</t>
+  </si>
+  <si>
+    <t>22/03/2024</t>
+  </si>
+  <si>
+    <t>B0DA715D44</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura di materiale didattico Plessi Santa Chiara, Mulino a vento, Umberto I</t>
+  </si>
+  <si>
+    <t>21/03/2024</t>
+  </si>
+  <si>
+    <t>B0DAB7F1C9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura di materiale didattico Plessi infanzia</t>
+  </si>
+  <si>
+    <t>18/03/2024</t>
+  </si>
+  <si>
+    <t>B0C37F5739</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura di materiale didattico classi Umberto I°</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>B0D5265A5E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura di materiale didattico alunni H</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>B0BF4E4EE8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura materiale didattico infanzia Plesso Umberto I</t>
+  </si>
+  <si>
+    <t>B0B87C3095</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura materiale didattico Plesso Umberto I</t>
+  </si>
+  <si>
+    <t>B0BB91FFBE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura materiale didattico alunno H</t>
+  </si>
+  <si>
+    <t>06/03/2024</t>
+  </si>
+  <si>
+    <t>BOA8FFE94E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - servizio di noleggio bus uscita didattica “Tricolore Vivo” Enna – Palermo A/R</t>
+  </si>
+  <si>
+    <t>BOA78CB44B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - organizzazione del viaggio d’istruzione in Friuli Venezia Giulia “Sappada SKI – Neve all inclusive”</t>
+  </si>
+  <si>
+    <t>28/02/2024</t>
+  </si>
+  <si>
+    <t>B0943CF8E7</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - servizio di teleassistenza software segreteria digitale Axios</t>
+  </si>
+  <si>
+    <t>22/02/2024</t>
+  </si>
+  <si>
+    <t>B080B1896D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre per l’affidamento diretto di fornitura kit sicurezza </t>
+  </si>
+  <si>
+    <t>B07FBFE31C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - servizio triennale di Amministratore di sistema</t>
+  </si>
+  <si>
+    <t>20/02/2024</t>
+  </si>
+  <si>
+    <t>B073426889</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura di registri firme personale docente</t>
+  </si>
+  <si>
+    <t>15/02/2024</t>
+  </si>
+  <si>
+    <t>B06441E40C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura di materiale di toner per stampanti</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>B04F7A5693</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura di materiale di pulizia e cancelleria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <u/>
       <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -428,105 +1154,2082 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0B1B4A96" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/c595179b-f654-4a53-896c-2b13aeb1f05d" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD98881D16" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/aecdd174-523f-4f42-a492-1b5436df98a1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD841EEDB5" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/ce0d7b37-7ce1-49bf-aba9-7f1524379973" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD73598DA0" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/6fc3377e-a77e-4a13-82de-e251e3d9f23f" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6DC4EE9B" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/8c3a4499-a7ad-4757-beef-854a8be02aec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD27BC749C" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/e4eec91e-8b4f-434e-ab61-78b16cca45a3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD26DD6D24" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/427b7048-faef-4c27-bc5b-db268fcdf907" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD25F4DE79" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/291425a6-e0a1-42b5-9676-056e22bfcf19" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2645CB25" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/7d86359f-5cf4-47e2-8242-b6ab7c14c093" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0B1B4A96" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/c595179b-f654-4a53-896c-2b13aeb1f05d" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE0EDF701" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/6550b8c6-4b91-462e-972c-851492d68fbf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBE096A5E0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/5d869bf4-799d-47a9-a977-f7a46c5891d0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBD7543387" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/b052e501-0d72-4a53-a2ce-5279e760b950" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBD7EF7563" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/fa987acc-8954-42f5-956f-f34beae7cc90" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBC06A6993" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/986c4f26-f2a2-4ec5-8776-f04b0456e85d" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBAC725FD9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/2e9015eb-f965-4bda-9e33-723644bef9c6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBA6E1B5A8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/8f3bf6a9-0056-480a-9a66-511c0950375a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAE925EA02" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/b7a63f3e-24d1-4286-8d29-711c76a8ca4e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAD982D31C" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/e15d9937-654e-486b-95dd-45ab7142fe36" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BADB776458" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/7b4c66ca-6b6c-4c12-8d6c-2bd7a2f07959" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAD8A44879" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/5688a8b3-eb81-49b4-a3bc-c8e3e101aeac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BACF93320F" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/bbb81f9d-8cd7-4575-9144-7d75dc38dbef" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BACF19BDCE" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/c5d04e4d-a08c-4eb2-915b-c1aa6b0549be" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BABE6D362C" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/785ab9aa-e7e0-432d-b73a-b2bf092877b3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAB9CCF1CB" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/dbb15e24-c1eb-4e0a-b6c3-0400d1546cd0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA8C78BFB2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/6122be32-6179-4e15-89ff-1293afe739c7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA6F7E84CC" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/a44e6da6-62ea-4499-b46e-f51994b17859" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA6DB9229C" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/7d3c880b-7115-45e0-8d69-5f1e3f407161" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA5FAC92F9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/bd5ec180-9795-4ab8-9480-b01532e8f888" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA4F587A31" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/7bca54c0-75c8-4051-abd0-192407abde53" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA4EC8B02F" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/6f80fb0a-42c0-4da6-ba88-d91722a9ff17" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA3FD407A6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/e5bf23cf-6cb7-4d9f-b67b-52fdfb831e6d" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA38B2C3C0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/f4bc1156-a36f-43f4-b2e9-3043a67e5e85" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9938E4900" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/3ba50022-d413-4ec7-91d5-cb0375eb640a" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B98C4F6DEF" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/ca61bf5a-0157-4a4a-bda5-ea5fffac9b31" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B98D334EB5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/aff473ba-9e2c-4576-9db2-c478da388be5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B967A58670" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/dc54baf8-c9fc-462f-92a3-df23bba2f7c7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B959A079D3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/a989ef7d-52fd-4da7-9318-3375d59ca4b8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B95978EF73" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/07f7aa52-d861-4f7a-b312-c63bf96966c7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B95922DF1D" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/d85705d9-7397-4b59-8f8f-bab123cb52d9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B94E1AF9C1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/da2bc691-8e87-4aac-bf9f-56fa8161ce73" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B66039FC77" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/79530412-d20a-4012-a5f0-0092da2e6552" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B4C928EBD8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/5cf2d4b8-3a3b-4394-b174-d45ec424a12e" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B4C92BEBD8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/e64a01c9-e1b8-43d9-85fb-ee4f96c0e4fb" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B4C4BACD4A" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/b881da82-40ef-493c-98ec-c435ccd98c90" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B4353FB664" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/e8454502-f1d0-4c7a-a009-bee8b5396219" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B43129701D" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/53710aac-fb98-4fa0-88d2-d1066fa6990e" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B44685215E" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/a8946fda-1085-461b-a682-e5f69d26b77c" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B44608E8CF" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/9dfb6c9b-928d-424f-b9c4-d2a800f8127b" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B431A26CE9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/60d3aa3a-2785-4dd2-86dc-fc304c23c1a1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B3F58D1BF1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/01c67dda-c652-4b9c-b071-7f3087b2677e" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B361B3B745" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/50663334-de53-44ed-a884-3556632cb906" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B355F698BF" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/5221441c-8374-4bfe-b200-675aa57f57c2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B34BC7E70B" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/3e5c5486-75da-477d-9c8a-0032dfd5958e" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B33D7852C5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/f215c11c-958e-4d16-b082-9133dae71daa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B3311DF7F9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/adbdab44-c047-4430-bdca-f1e3a67bbbba" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B323A2A62A" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/962fc846-4d97-438d-9e18-5ccc85db114a" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B3220B1C17" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/a65cc7b4-8ffb-44d0-869b-b04d13d1f003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B3122A39CE" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/84ca14b1-99d9-4054-8c37-bf661f7fb164" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B2D1BF1B4B" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/131fb0b6-5b71-42cb-a4bf-08f326c54e2d" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B27AB2A01D" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/e85e7d88-aade-4918-b811-a3b55e3ac65d" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B1E30C6DF3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/45628954-b8c7-4eb0-a25b-9ce36f94d113" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B2F1DC2F0E" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/77f21939-618f-4edd-bd8d-4a180c3cad87" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B1DE0F936B" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/88c5f9c6-99fe-409d-8ee3-1f34f36794de" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B1DD91B569" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/f3bcb0e2-bf0d-429b-9dad-3530a5078ab6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B1BBA864AE" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/4ced8fad-6362-4642-a26f-2a262c1f0829" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B1BBC09408" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/bfcca835-5f9d-4798-800b-167973caa179" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B1985C68C9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/1d79fc9b-09aa-4d0b-8480-20d4d23beabd" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B197BF2C83" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/e5eea08e-d46b-4ca1-aaa5-5d16ac2a8fc6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B165D412AB" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/9ce50d25-a2ba-4459-b3af-e36d22e5978e" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B17281C97A" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/576ecfc7-174b-48c5-b17f-ef86de0d8e2a" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B1658E59B5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/64a57c62-2e1f-44a8-9dbc-91d4a78c00ea" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B13BBF85DE" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/ffb0596a-fd81-451f-9f8e-fd98ffdadb68" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B112E4311C" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/a2012fa6-fec6-4a12-9a3b-6f27426ffc10" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B0DA715D44" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/e918cdeb-87b6-4955-881e-1fe87d0bab34" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B0DAB7F1C9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/f442bcd0-525c-4afe-9b16-93b8dfc1a1eb" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B0C37F5739" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/247c33b7-0416-4cb1-a6a5-b533b238dab6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B0D5265A5E" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/0152580c-639c-4ba5-9ab3-cbe9eba5172e" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B0BF4E4EE8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/68984848-1308-4df8-b05f-33485b4808fe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B0B87C3095" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/e6a7ffc2-37bc-4e26-9f80-06e93089436e" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B0BB91FFBE" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/1a500138-2e0d-422b-a60d-a77bcc68ba1e" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BOA8FFE94E" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/cca66dd1-9fe1-4058-98df-0e70af88aa4b" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BOA78CB44B" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/de96f511-c68a-4b11-b741-0c9fd02f5aef" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B0943CF8E7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/7fa93136-9484-4f15-a74b-fe28a36700a9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B080B1896D" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/0d397f64-c9b3-4559-85c0-86699c9f82c6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B07FBFE31C" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/a7124cf0-4554-42b7-9cdb-40ef352e2986" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B073426889" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/106bce57-9fb0-44e4-8c1f-91ae0c494248" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B06441E40C" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/0e41f1c0-27a2-4c2c-90c1-e1799666cb36" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B04F7A5693" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/ENIC81500A/amministrazione-trasparente/atti-amministrazioni-enti/2807fdee-f2ed-45ba-91ae-8464b5b0c8be" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F2"/>
+  <dimension ref="A1:F92"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>6122</v>
+        <v>7452</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3">
+        <v>7164</v>
+      </c>
+      <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4">
+        <v>7006</v>
+      </c>
+      <c r="C4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>16</v>
+      </c>
+      <c r="B5">
+        <v>6958</v>
+      </c>
+      <c r="C5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6">
+        <v>6476</v>
+      </c>
+      <c r="C6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7">
+        <v>6472</v>
+      </c>
+      <c r="C7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" t="s">
+        <v>23</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8">
+        <v>6471</v>
+      </c>
+      <c r="C8" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" t="s">
+        <v>25</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9">
+        <v>6470</v>
+      </c>
+      <c r="C9" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10">
+        <v>6382</v>
+      </c>
+      <c r="C10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D10" t="s">
+        <v>30</v>
+      </c>
+      <c r="E10" t="s">
+        <v>29</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11">
+        <v>6379</v>
+      </c>
+      <c r="C11" t="s">
+        <v>29</v>
+      </c>
+      <c r="D11" t="s">
+        <v>31</v>
+      </c>
+      <c r="E11" t="s">
+        <v>29</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12">
+        <v>6368</v>
+      </c>
+      <c r="C12" t="s">
+        <v>29</v>
+      </c>
+      <c r="D12" t="s">
+        <v>32</v>
+      </c>
+      <c r="E12" t="s">
+        <v>29</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13">
+        <v>6122</v>
+      </c>
+      <c r="C13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" t="s">
+        <v>35</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14">
+        <v>5620</v>
+      </c>
+      <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" t="s">
+        <v>38</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B15">
+        <v>3999</v>
+      </c>
+      <c r="C15" t="s">
+        <v>40</v>
+      </c>
+      <c r="D15" t="s">
+        <v>41</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>42</v>
+      </c>
+      <c r="B16">
+        <v>3937</v>
+      </c>
+      <c r="C16" t="s">
+        <v>43</v>
+      </c>
+      <c r="D16" t="s">
+        <v>44</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17">
+        <v>3935</v>
+      </c>
+      <c r="C17" t="s">
+        <v>45</v>
+      </c>
+      <c r="D17" t="s">
+        <v>46</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>47</v>
+      </c>
+      <c r="B18">
+        <v>3773</v>
+      </c>
+      <c r="C18" t="s">
+        <v>48</v>
+      </c>
+      <c r="D18" t="s">
+        <v>49</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>50</v>
+      </c>
+      <c r="B19">
+        <v>3665</v>
+      </c>
+      <c r="C19" t="s">
+        <v>51</v>
+      </c>
+      <c r="D19" t="s">
+        <v>52</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>53</v>
+      </c>
+      <c r="B20">
+        <v>3592</v>
+      </c>
+      <c r="C20" t="s">
+        <v>54</v>
+      </c>
+      <c r="D20" t="s">
+        <v>55</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>56</v>
+      </c>
+      <c r="B21">
+        <v>2265</v>
+      </c>
+      <c r="C21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D21" t="s">
+        <v>58</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>59</v>
+      </c>
+      <c r="B22">
+        <v>2186</v>
+      </c>
+      <c r="C22" t="s">
+        <v>60</v>
+      </c>
+      <c r="D22" t="s">
+        <v>61</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>59</v>
+      </c>
+      <c r="B23">
+        <v>2185</v>
+      </c>
+      <c r="C23" t="s">
+        <v>62</v>
+      </c>
+      <c r="D23" t="s">
+        <v>63</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>59</v>
+      </c>
+      <c r="B24">
+        <v>2183</v>
+      </c>
+      <c r="C24" t="s">
+        <v>64</v>
+      </c>
+      <c r="D24" t="s">
+        <v>65</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>66</v>
+      </c>
+      <c r="B25">
+        <v>2099</v>
+      </c>
+      <c r="C25" t="s">
+        <v>67</v>
+      </c>
+      <c r="D25" t="s">
+        <v>68</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>66</v>
+      </c>
+      <c r="B26">
+        <v>2097</v>
+      </c>
+      <c r="C26" t="s">
+        <v>69</v>
+      </c>
+      <c r="D26" t="s">
+        <v>70</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>71</v>
+      </c>
+      <c r="B27">
+        <v>1977</v>
+      </c>
+      <c r="C27" t="s">
+        <v>72</v>
+      </c>
+      <c r="D27" t="s">
+        <v>73</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>74</v>
+      </c>
+      <c r="B28">
+        <v>1917</v>
+      </c>
+      <c r="C28" t="s">
+        <v>75</v>
+      </c>
+      <c r="D28" t="s">
+        <v>76</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>77</v>
+      </c>
+      <c r="B29">
+        <v>1536</v>
+      </c>
+      <c r="C29" t="s">
+        <v>78</v>
+      </c>
+      <c r="D29" t="s">
+        <v>79</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>80</v>
+      </c>
+      <c r="B30">
+        <v>1296</v>
+      </c>
+      <c r="C30" t="s">
+        <v>81</v>
+      </c>
+      <c r="D30" t="s">
+        <v>82</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>80</v>
+      </c>
+      <c r="B31">
+        <v>1294</v>
+      </c>
+      <c r="C31" t="s">
+        <v>83</v>
+      </c>
+      <c r="D31" t="s">
+        <v>84</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>85</v>
+      </c>
+      <c r="B32">
+        <v>1130</v>
+      </c>
+      <c r="C32" t="s">
+        <v>86</v>
+      </c>
+      <c r="D32" t="s">
+        <v>87</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>88</v>
+      </c>
+      <c r="B33">
+        <v>988</v>
+      </c>
+      <c r="C33" t="s">
+        <v>89</v>
+      </c>
+      <c r="D33" t="s">
+        <v>90</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>88</v>
+      </c>
+      <c r="B34">
+        <v>985</v>
+      </c>
+      <c r="C34" t="s">
+        <v>91</v>
+      </c>
+      <c r="D34" t="s">
+        <v>92</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>93</v>
+      </c>
+      <c r="B35">
+        <v>778</v>
+      </c>
+      <c r="C35" t="s">
+        <v>94</v>
+      </c>
+      <c r="D35" t="s">
+        <v>95</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>93</v>
+      </c>
+      <c r="B36">
+        <v>723</v>
+      </c>
+      <c r="C36" t="s">
+        <v>96</v>
+      </c>
+      <c r="D36" t="s">
+        <v>97</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>98</v>
+      </c>
+      <c r="B37">
+        <v>7707</v>
+      </c>
+      <c r="C37" t="s">
+        <v>99</v>
+      </c>
+      <c r="D37" t="s">
+        <v>100</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>101</v>
+      </c>
+      <c r="B38">
+        <v>7657</v>
+      </c>
+      <c r="C38" t="s">
+        <v>102</v>
+      </c>
+      <c r="D38" t="s">
+        <v>103</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>101</v>
+      </c>
+      <c r="B39">
+        <v>7655</v>
+      </c>
+      <c r="C39" t="s">
+        <v>104</v>
+      </c>
+      <c r="D39" t="s">
+        <v>105</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>106</v>
+      </c>
+      <c r="B40">
+        <v>7441</v>
+      </c>
+      <c r="C40" t="s">
+        <v>107</v>
+      </c>
+      <c r="D40" t="s">
+        <v>108</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>109</v>
+      </c>
+      <c r="B41">
+        <v>7418</v>
+      </c>
+      <c r="C41" t="s">
+        <v>110</v>
+      </c>
+      <c r="D41" t="s">
+        <v>111</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>112</v>
+      </c>
+      <c r="B42">
+        <v>7346</v>
+      </c>
+      <c r="C42" t="s">
+        <v>113</v>
+      </c>
+      <c r="D42" t="s">
+        <v>114</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>112</v>
+      </c>
+      <c r="B43">
+        <v>7345</v>
+      </c>
+      <c r="C43" t="s">
+        <v>115</v>
+      </c>
+      <c r="D43" t="s">
+        <v>116</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>112</v>
+      </c>
+      <c r="B44">
+        <v>7344</v>
+      </c>
+      <c r="C44" t="s">
+        <v>117</v>
+      </c>
+      <c r="D44" t="s">
+        <v>118</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>119</v>
+      </c>
+      <c r="B45">
+        <v>2540</v>
+      </c>
+      <c r="C45" t="s">
+        <v>120</v>
+      </c>
+      <c r="D45" t="s">
+        <v>121</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>122</v>
+      </c>
+      <c r="B46">
+        <v>7451</v>
+      </c>
+      <c r="C46" t="s">
+        <v>123</v>
+      </c>
+      <c r="D46" t="s">
+        <v>124</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>122</v>
+      </c>
+      <c r="B47">
+        <v>7450</v>
+      </c>
+      <c r="C47" t="s">
+        <v>125</v>
+      </c>
+      <c r="D47" t="s">
+        <v>126</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>122</v>
+      </c>
+      <c r="B48">
+        <v>7445</v>
+      </c>
+      <c r="C48" t="s">
+        <v>127</v>
+      </c>
+      <c r="D48" t="s">
+        <v>128</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>122</v>
+      </c>
+      <c r="B49">
+        <v>6658</v>
+      </c>
+      <c r="C49" t="s">
+        <v>129</v>
+      </c>
+      <c r="D49" t="s">
+        <v>130</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>131</v>
+      </c>
+      <c r="B50">
+        <v>6803</v>
+      </c>
+      <c r="C50" t="s">
+        <v>132</v>
+      </c>
+      <c r="D50" t="s">
+        <v>133</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>134</v>
+      </c>
+      <c r="B51">
+        <v>6769</v>
+      </c>
+      <c r="C51" t="s">
+        <v>135</v>
+      </c>
+      <c r="D51" t="s">
+        <v>136</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>134</v>
+      </c>
+      <c r="B52">
+        <v>6761</v>
+      </c>
+      <c r="C52" t="s">
+        <v>137</v>
+      </c>
+      <c r="D52" t="s">
+        <v>138</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>139</v>
+      </c>
+      <c r="B53">
+        <v>6660</v>
+      </c>
+      <c r="C53" t="s">
+        <v>140</v>
+      </c>
+      <c r="D53" t="s">
+        <v>141</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>142</v>
+      </c>
+      <c r="B54">
+        <v>6197</v>
+      </c>
+      <c r="C54" t="s">
+        <v>143</v>
+      </c>
+      <c r="D54" t="s">
+        <v>144</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>145</v>
+      </c>
+      <c r="B55">
+        <v>5867</v>
+      </c>
+      <c r="C55" t="s">
+        <v>146</v>
+      </c>
+      <c r="D55" t="s">
+        <v>147</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>148</v>
+      </c>
+      <c r="B56">
+        <v>5832</v>
+      </c>
+      <c r="C56" t="s">
+        <v>149</v>
+      </c>
+      <c r="D56" t="s">
+        <v>150</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>151</v>
+      </c>
+      <c r="B57">
+        <v>5782</v>
+      </c>
+      <c r="C57" t="s">
+        <v>152</v>
+      </c>
+      <c r="D57" t="s">
+        <v>153</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>154</v>
+      </c>
+      <c r="B58">
+        <v>5654</v>
+      </c>
+      <c r="C58" t="s">
+        <v>155</v>
+      </c>
+      <c r="D58" t="s">
+        <v>156</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>157</v>
+      </c>
+      <c r="B59">
+        <v>5545</v>
+      </c>
+      <c r="C59" t="s">
+        <v>158</v>
+      </c>
+      <c r="D59" t="s">
+        <v>159</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>160</v>
+      </c>
+      <c r="B60">
+        <v>5478</v>
+      </c>
+      <c r="C60" t="s">
+        <v>161</v>
+      </c>
+      <c r="D60" t="s">
+        <v>162</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>163</v>
+      </c>
+      <c r="B61">
+        <v>5442</v>
+      </c>
+      <c r="C61" t="s">
+        <v>164</v>
+      </c>
+      <c r="D61" t="s">
+        <v>165</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>166</v>
+      </c>
+      <c r="B62">
+        <v>5338</v>
+      </c>
+      <c r="C62" t="s">
+        <v>167</v>
+      </c>
+      <c r="D62" t="s">
+        <v>168</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>169</v>
+      </c>
+      <c r="B63">
+        <v>4745</v>
+      </c>
+      <c r="C63" t="s">
+        <v>170</v>
+      </c>
+      <c r="D63" t="s">
+        <v>171</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>172</v>
+      </c>
+      <c r="B64">
+        <v>4662</v>
+      </c>
+      <c r="C64" t="s">
+        <v>173</v>
+      </c>
+      <c r="D64" t="s">
+        <v>174</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>175</v>
+      </c>
+      <c r="B65">
+        <v>4021</v>
+      </c>
+      <c r="C65" t="s">
+        <v>176</v>
+      </c>
+      <c r="D65" t="s">
+        <v>177</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>178</v>
+      </c>
+      <c r="B66">
+        <v>5053</v>
+      </c>
+      <c r="C66" t="s">
+        <v>179</v>
+      </c>
+      <c r="D66" t="s">
+        <v>180</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>181</v>
+      </c>
+      <c r="B67">
+        <v>3950</v>
+      </c>
+      <c r="C67" t="s">
+        <v>182</v>
+      </c>
+      <c r="D67" t="s">
+        <v>183</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>181</v>
+      </c>
+      <c r="B68">
+        <v>3949</v>
+      </c>
+      <c r="C68" t="s">
+        <v>184</v>
+      </c>
+      <c r="D68" t="s">
+        <v>185</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>186</v>
+      </c>
+      <c r="B69">
+        <v>3728</v>
+      </c>
+      <c r="C69" t="s">
+        <v>187</v>
+      </c>
+      <c r="D69" t="s">
+        <v>188</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>189</v>
+      </c>
+      <c r="B70">
+        <v>3690</v>
+      </c>
+      <c r="C70" t="s">
+        <v>190</v>
+      </c>
+      <c r="D70" t="s">
+        <v>191</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>192</v>
+      </c>
+      <c r="B71">
+        <v>3337</v>
+      </c>
+      <c r="C71" t="s">
+        <v>193</v>
+      </c>
+      <c r="D71" t="s">
+        <v>194</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>192</v>
+      </c>
+      <c r="B72">
+        <v>3334</v>
+      </c>
+      <c r="C72" t="s">
+        <v>195</v>
+      </c>
+      <c r="D72" t="s">
+        <v>196</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>192</v>
+      </c>
+      <c r="B73">
+        <v>3296</v>
+      </c>
+      <c r="C73" t="s">
+        <v>197</v>
+      </c>
+      <c r="D73" t="s">
+        <v>198</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>199</v>
+      </c>
+      <c r="B74">
+        <v>3268</v>
+      </c>
+      <c r="C74" t="s">
+        <v>200</v>
+      </c>
+      <c r="D74" t="s">
+        <v>201</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>202</v>
+      </c>
+      <c r="B75">
+        <v>3253</v>
+      </c>
+      <c r="C75" t="s">
+        <v>203</v>
+      </c>
+      <c r="D75" t="s">
+        <v>204</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>205</v>
+      </c>
+      <c r="B76">
+        <v>2933</v>
+      </c>
+      <c r="C76" t="s">
+        <v>206</v>
+      </c>
+      <c r="D76" t="s">
+        <v>207</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>208</v>
+      </c>
+      <c r="B77">
+        <v>2657</v>
+      </c>
+      <c r="C77" t="s">
+        <v>209</v>
+      </c>
+      <c r="D77" t="s">
+        <v>210</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>211</v>
+      </c>
+      <c r="B78">
+        <v>2237</v>
+      </c>
+      <c r="C78" t="s">
+        <v>212</v>
+      </c>
+      <c r="D78" t="s">
+        <v>213</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>214</v>
+      </c>
+      <c r="B79">
+        <v>2203</v>
+      </c>
+      <c r="C79" t="s">
+        <v>215</v>
+      </c>
+      <c r="D79" t="s">
+        <v>216</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>217</v>
+      </c>
+      <c r="B80">
+        <v>2094</v>
+      </c>
+      <c r="C80" t="s">
+        <v>218</v>
+      </c>
+      <c r="D80" t="s">
+        <v>219</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>220</v>
+      </c>
+      <c r="B81">
+        <v>2058</v>
+      </c>
+      <c r="C81" t="s">
+        <v>221</v>
+      </c>
+      <c r="D81" t="s">
+        <v>222</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>223</v>
+      </c>
+      <c r="B82">
+        <v>1958</v>
+      </c>
+      <c r="C82" t="s">
+        <v>224</v>
+      </c>
+      <c r="D82" t="s">
+        <v>225</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>223</v>
+      </c>
+      <c r="B83">
+        <v>1957</v>
+      </c>
+      <c r="C83" t="s">
+        <v>226</v>
+      </c>
+      <c r="D83" t="s">
+        <v>227</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>223</v>
+      </c>
+      <c r="B84">
+        <v>1956</v>
+      </c>
+      <c r="C84" t="s">
+        <v>228</v>
+      </c>
+      <c r="D84" t="s">
+        <v>229</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>230</v>
+      </c>
+      <c r="B85">
+        <v>1812</v>
+      </c>
+      <c r="C85" t="s">
+        <v>231</v>
+      </c>
+      <c r="D85" t="s">
+        <v>232</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>230</v>
+      </c>
+      <c r="B86">
+        <v>1809</v>
+      </c>
+      <c r="C86" t="s">
+        <v>233</v>
+      </c>
+      <c r="D86" t="s">
+        <v>234</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>235</v>
+      </c>
+      <c r="B87">
+        <v>1575</v>
+      </c>
+      <c r="C87" t="s">
+        <v>236</v>
+      </c>
+      <c r="D87" t="s">
+        <v>237</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>238</v>
+      </c>
+      <c r="B88">
+        <v>1413</v>
+      </c>
+      <c r="C88" t="s">
+        <v>239</v>
+      </c>
+      <c r="D88" t="s">
+        <v>240</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>238</v>
+      </c>
+      <c r="B89">
+        <v>1412</v>
+      </c>
+      <c r="C89" t="s">
+        <v>241</v>
+      </c>
+      <c r="D89" t="s">
+        <v>242</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>243</v>
+      </c>
+      <c r="B90">
+        <v>1329</v>
+      </c>
+      <c r="C90" t="s">
+        <v>244</v>
+      </c>
+      <c r="D90" t="s">
+        <v>245</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>246</v>
+      </c>
+      <c r="B91">
+        <v>1186</v>
+      </c>
+      <c r="C91" t="s">
+        <v>247</v>
+      </c>
+      <c r="D91" t="s">
+        <v>248</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>249</v>
+      </c>
+      <c r="B92">
+        <v>902</v>
+      </c>
+      <c r="C92" t="s">
+        <v>250</v>
+      </c>
+      <c r="D92" t="s">
+        <v>251</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="F10" r:id="rId17"/>
+    <hyperlink ref="F11" r:id="rId18"/>
+    <hyperlink ref="F12" r:id="rId19"/>
+    <hyperlink ref="E13" r:id="rId20"/>
+    <hyperlink ref="F13" r:id="rId21"/>
+    <hyperlink ref="E14" r:id="rId22"/>
+    <hyperlink ref="F14" r:id="rId23"/>
+    <hyperlink ref="E15" r:id="rId24"/>
+    <hyperlink ref="F15" r:id="rId25"/>
+    <hyperlink ref="E16" r:id="rId26"/>
+    <hyperlink ref="F16" r:id="rId27"/>
+    <hyperlink ref="E17" r:id="rId28"/>
+    <hyperlink ref="F17" r:id="rId29"/>
+    <hyperlink ref="E18" r:id="rId30"/>
+    <hyperlink ref="F18" r:id="rId31"/>
+    <hyperlink ref="E19" r:id="rId32"/>
+    <hyperlink ref="F19" r:id="rId33"/>
+    <hyperlink ref="E20" r:id="rId34"/>
+    <hyperlink ref="F20" r:id="rId35"/>
+    <hyperlink ref="E21" r:id="rId36"/>
+    <hyperlink ref="F21" r:id="rId37"/>
+    <hyperlink ref="E22" r:id="rId38"/>
+    <hyperlink ref="F22" r:id="rId39"/>
+    <hyperlink ref="E23" r:id="rId40"/>
+    <hyperlink ref="F23" r:id="rId41"/>
+    <hyperlink ref="E24" r:id="rId42"/>
+    <hyperlink ref="F24" r:id="rId43"/>
+    <hyperlink ref="E25" r:id="rId44"/>
+    <hyperlink ref="F25" r:id="rId45"/>
+    <hyperlink ref="E26" r:id="rId46"/>
+    <hyperlink ref="F26" r:id="rId47"/>
+    <hyperlink ref="E27" r:id="rId48"/>
+    <hyperlink ref="F27" r:id="rId49"/>
+    <hyperlink ref="E28" r:id="rId50"/>
+    <hyperlink ref="F28" r:id="rId51"/>
+    <hyperlink ref="E29" r:id="rId52"/>
+    <hyperlink ref="F29" r:id="rId53"/>
+    <hyperlink ref="E30" r:id="rId54"/>
+    <hyperlink ref="F30" r:id="rId55"/>
+    <hyperlink ref="E31" r:id="rId56"/>
+    <hyperlink ref="F31" r:id="rId57"/>
+    <hyperlink ref="E32" r:id="rId58"/>
+    <hyperlink ref="F32" r:id="rId59"/>
+    <hyperlink ref="E33" r:id="rId60"/>
+    <hyperlink ref="F33" r:id="rId61"/>
+    <hyperlink ref="E34" r:id="rId62"/>
+    <hyperlink ref="F34" r:id="rId63"/>
+    <hyperlink ref="E35" r:id="rId64"/>
+    <hyperlink ref="F35" r:id="rId65"/>
+    <hyperlink ref="E36" r:id="rId66"/>
+    <hyperlink ref="F36" r:id="rId67"/>
+    <hyperlink ref="E37" r:id="rId68"/>
+    <hyperlink ref="F37" r:id="rId69"/>
+    <hyperlink ref="E38" r:id="rId70"/>
+    <hyperlink ref="F38" r:id="rId71"/>
+    <hyperlink ref="E39" r:id="rId72"/>
+    <hyperlink ref="F39" r:id="rId73"/>
+    <hyperlink ref="E40" r:id="rId74"/>
+    <hyperlink ref="F40" r:id="rId75"/>
+    <hyperlink ref="E41" r:id="rId76"/>
+    <hyperlink ref="F41" r:id="rId77"/>
+    <hyperlink ref="E42" r:id="rId78"/>
+    <hyperlink ref="F42" r:id="rId79"/>
+    <hyperlink ref="E43" r:id="rId80"/>
+    <hyperlink ref="F43" r:id="rId81"/>
+    <hyperlink ref="E44" r:id="rId82"/>
+    <hyperlink ref="F44" r:id="rId83"/>
+    <hyperlink ref="E45" r:id="rId84"/>
+    <hyperlink ref="F45" r:id="rId85"/>
+    <hyperlink ref="E46" r:id="rId86"/>
+    <hyperlink ref="F46" r:id="rId87"/>
+    <hyperlink ref="E47" r:id="rId88"/>
+    <hyperlink ref="F47" r:id="rId89"/>
+    <hyperlink ref="E48" r:id="rId90"/>
+    <hyperlink ref="F48" r:id="rId91"/>
+    <hyperlink ref="E49" r:id="rId92"/>
+    <hyperlink ref="F49" r:id="rId93"/>
+    <hyperlink ref="E50" r:id="rId94"/>
+    <hyperlink ref="F50" r:id="rId95"/>
+    <hyperlink ref="E51" r:id="rId96"/>
+    <hyperlink ref="F51" r:id="rId97"/>
+    <hyperlink ref="E52" r:id="rId98"/>
+    <hyperlink ref="F52" r:id="rId99"/>
+    <hyperlink ref="E53" r:id="rId100"/>
+    <hyperlink ref="F53" r:id="rId101"/>
+    <hyperlink ref="E54" r:id="rId102"/>
+    <hyperlink ref="F54" r:id="rId103"/>
+    <hyperlink ref="E55" r:id="rId104"/>
+    <hyperlink ref="F55" r:id="rId105"/>
+    <hyperlink ref="E56" r:id="rId106"/>
+    <hyperlink ref="F56" r:id="rId107"/>
+    <hyperlink ref="E57" r:id="rId108"/>
+    <hyperlink ref="F57" r:id="rId109"/>
+    <hyperlink ref="E58" r:id="rId110"/>
+    <hyperlink ref="F58" r:id="rId111"/>
+    <hyperlink ref="E59" r:id="rId112"/>
+    <hyperlink ref="F59" r:id="rId113"/>
+    <hyperlink ref="E60" r:id="rId114"/>
+    <hyperlink ref="F60" r:id="rId115"/>
+    <hyperlink ref="E61" r:id="rId116"/>
+    <hyperlink ref="F61" r:id="rId117"/>
+    <hyperlink ref="E62" r:id="rId118"/>
+    <hyperlink ref="F62" r:id="rId119"/>
+    <hyperlink ref="E63" r:id="rId120"/>
+    <hyperlink ref="F63" r:id="rId121"/>
+    <hyperlink ref="E64" r:id="rId122"/>
+    <hyperlink ref="F64" r:id="rId123"/>
+    <hyperlink ref="E65" r:id="rId124"/>
+    <hyperlink ref="F65" r:id="rId125"/>
+    <hyperlink ref="E66" r:id="rId126"/>
+    <hyperlink ref="F66" r:id="rId127"/>
+    <hyperlink ref="E67" r:id="rId128"/>
+    <hyperlink ref="F67" r:id="rId129"/>
+    <hyperlink ref="E68" r:id="rId130"/>
+    <hyperlink ref="F68" r:id="rId131"/>
+    <hyperlink ref="E69" r:id="rId132"/>
+    <hyperlink ref="F69" r:id="rId133"/>
+    <hyperlink ref="E70" r:id="rId134"/>
+    <hyperlink ref="F70" r:id="rId135"/>
+    <hyperlink ref="E71" r:id="rId136"/>
+    <hyperlink ref="F71" r:id="rId137"/>
+    <hyperlink ref="E72" r:id="rId138"/>
+    <hyperlink ref="F72" r:id="rId139"/>
+    <hyperlink ref="E73" r:id="rId140"/>
+    <hyperlink ref="F73" r:id="rId141"/>
+    <hyperlink ref="E74" r:id="rId142"/>
+    <hyperlink ref="F74" r:id="rId143"/>
+    <hyperlink ref="E75" r:id="rId144"/>
+    <hyperlink ref="F75" r:id="rId145"/>
+    <hyperlink ref="E76" r:id="rId146"/>
+    <hyperlink ref="F76" r:id="rId147"/>
+    <hyperlink ref="E77" r:id="rId148"/>
+    <hyperlink ref="F77" r:id="rId149"/>
+    <hyperlink ref="E78" r:id="rId150"/>
+    <hyperlink ref="F78" r:id="rId151"/>
+    <hyperlink ref="E79" r:id="rId152"/>
+    <hyperlink ref="F79" r:id="rId153"/>
+    <hyperlink ref="E80" r:id="rId154"/>
+    <hyperlink ref="F80" r:id="rId155"/>
+    <hyperlink ref="E81" r:id="rId156"/>
+    <hyperlink ref="F81" r:id="rId157"/>
+    <hyperlink ref="E82" r:id="rId158"/>
+    <hyperlink ref="F82" r:id="rId159"/>
+    <hyperlink ref="E83" r:id="rId160"/>
+    <hyperlink ref="F83" r:id="rId161"/>
+    <hyperlink ref="E84" r:id="rId162"/>
+    <hyperlink ref="F84" r:id="rId163"/>
+    <hyperlink ref="E85" r:id="rId164"/>
+    <hyperlink ref="F85" r:id="rId165"/>
+    <hyperlink ref="E86" r:id="rId166"/>
+    <hyperlink ref="F86" r:id="rId167"/>
+    <hyperlink ref="E87" r:id="rId168"/>
+    <hyperlink ref="F87" r:id="rId169"/>
+    <hyperlink ref="E88" r:id="rId170"/>
+    <hyperlink ref="F88" r:id="rId171"/>
+    <hyperlink ref="E89" r:id="rId172"/>
+    <hyperlink ref="F89" r:id="rId173"/>
+    <hyperlink ref="E90" r:id="rId174"/>
+    <hyperlink ref="F90" r:id="rId175"/>
+    <hyperlink ref="E91" r:id="rId176"/>
+    <hyperlink ref="F91" r:id="rId177"/>
+    <hyperlink ref="E92" r:id="rId178"/>
+    <hyperlink ref="F92" r:id="rId179"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>