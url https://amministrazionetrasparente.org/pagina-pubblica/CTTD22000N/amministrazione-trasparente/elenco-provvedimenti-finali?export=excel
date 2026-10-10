--- v0 (2026-07-26)
+++ v1 (2026-10-10)
@@ -8,2477 +8,1597 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="881" uniqueCount="795">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="966" uniqueCount="498">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>07/10/2026</t>
+  </si>
+  <si>
+    <t>BCE1EF6E1A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO FORNITURE LABORATORIO DI ARTE LOTTO 2 CAMPUSTORE</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>BD3C245C6C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO LOTTO 6 -PAM COSTRUZIONI</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>BD3153077C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO STAMPANTI CIG BD3153077C</t>
+  </si>
+  <si>
+    <t>29/09/2026</t>
+  </si>
+  <si>
+    <t>BD2803BB22</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO SCANNER</t>
+  </si>
+  <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t>BD13511220</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto Sacche in tessuto con stampa pubblicitaria progetto CUP: G54D26002490007 CNP: 10.8.6A-FDRPOC-SI-2026-242 CIG: BD13511220</t>
+  </si>
+  <si>
+    <t>23/09/2026</t>
+  </si>
+  <si>
+    <t>BD139FF38F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto n. 160 sacche leggere in tessuto con logo della scuola CIG: BD139FF38F</t>
+  </si>
+  <si>
+    <t>BD136D78C5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto materiale cartoleria facile consumo CIG: BD136D78C5</t>
+  </si>
+  <si>
+    <t>BD137C19DF</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto schede ricaricabili fotocopiatrici + ricariche CIG: BD137C19DF</t>
+  </si>
+  <si>
+    <t>BD1365C346</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto materiale di cartoleria CIG: BD1365C346</t>
+  </si>
+  <si>
+    <t>BD135D64B1</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto materiale di merceria CIG: BD135D64B1</t>
+  </si>
+  <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t>BCF9585691</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO TAPPETINI MOUSE PROGETTO 10.8.6A-FDRPOC-SI-2026-242 - CUP G54D26002490007</t>
+  </si>
+  <si>
+    <t>BCF6369C8F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Trattativa diretta MEPA per acquisizione dei beni e dei servizi ai sensi dell’art.50 del D. Lgs. 36/2023 per l’approvvigionamento di INCARICO PROFESSIONALE RESPONSABILE DEL SERVIZIO PREVENZIONE E PROTEZIONE 2026_2027</t>
+  </si>
+  <si>
+    <t>BCF88C4036</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - trattativa diretta MEPA per acquisizione dei beni e dei servizi ai sensi dell’art.50 del D. Lgs. 36/2023, l’Affidamento del servizio formativo per corso su GESTIONE DELLA CLASSE E COMPORTAMENTI PROBLEMATICI</t>
+  </si>
+  <si>
+    <t>10/09/2026</t>
+  </si>
+  <si>
+    <t>BCEEC7FB07</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO STAMPANTI PROGETTO 242</t>
+  </si>
+  <si>
+    <t>BCDBCC4594</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO DOPO TRATTATIVA DIRETTA UNILAB LOTT 1 PN 21 27 - LABORATORI</t>
+  </si>
+  <si>
+    <t>09/09/2026</t>
+  </si>
+  <si>
+    <t>BCE881F606</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO NOTEBOOK PROGETTO 242</t>
+  </si>
+  <si>
+    <t>04/09/2026</t>
+  </si>
+  <si>
+    <t>BCDDCADAD8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO MIGLIORAMENTO CENTRALINO</t>
+  </si>
+  <si>
     <t>14/07/2026</t>
   </si>
   <si>
     <t>BC64A92AC9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisti attrezzature e ausili per alunni disabili</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC64A92AC9</t>
-[...4 lines deleted...]
-  <si>
     <t>01/07/2026</t>
   </si>
   <si>
     <t>BC3D5B5677</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto e installazione climatizzatori_CIG: BC3D5B5677</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC3D5B5677</t>
-[...4 lines deleted...]
-  <si>
     <t>29/06/2026</t>
   </si>
   <si>
     <t>BAA9DF6337</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PERCORSO FORMATIVO FSL - "CYBER SECURITY"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA9DF6337</t>
-[...4 lines deleted...]
-  <si>
     <t>BA834B96C2</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PERCORSI FORMATIVI FSL - "VALORIZZAZIONE TERRITORIO E GESTIONE SOSTENIBILE RISORSE NATURALI"/"ORGANIZZAZIONE E GESTIONE DEL CANTIERE EDILIZIO"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA834B96C2</t>
-[...4 lines deleted...]
-  <si>
     <t>BA5DF06A15</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO N 2 PERCORSI FORMATIVI - TERRITORI DA GUSTARE: ENOLOGIA E CULTURA DEL VINO 1 E 2- PON 133</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5DF06A15</t>
-[...4 lines deleted...]
-  <si>
     <t>BA54B43A41</t>
   </si>
   <si>
     <t>Decisione a contrarre - Percorso Formativo Esperti del territorio. Introduzione Guida turistica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA54B43A41</t>
-[...4 lines deleted...]
-  <si>
     <t>BA429DE961</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura Percorsi Formativi FSL - "Dentro lo studio: contabilità e organizzazione professionale"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA429DE961</t>
-[...4 lines deleted...]
-  <si>
     <t>BA42AF3DF6</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PERCORSI FORMATIVI FSL - "DAL TESSUTO AL TALENTO: CREARE E VESTIRE"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA42AF3DF6</t>
-[...4 lines deleted...]
-  <si>
     <t>BA427F9925</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura Percorsi Formativi FSL - "Dentro una Software House"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA427F9925</t>
-[...4 lines deleted...]
-  <si>
     <t>BBA19A7445</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio pulman</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA19A7445</t>
-[...4 lines deleted...]
-  <si>
     <t>BA42CD8E32</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PERCORSI FORMATIVI FSL  - "DESIGN IN MOVIMENTO"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA42CD8E32</t>
-[...4 lines deleted...]
-  <si>
     <t>BB57CD637F</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZIO NOLEGGIO PULLMAN CON CONDUCENTE - CIG: BB57CD67F</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB57CD637F</t>
-[...4 lines deleted...]
-  <si>
     <t>BAC3CA36BD</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO NOLEGGIO BUS 19.03.26 - CIG: BAC3CA36BD</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC3CA36BD</t>
-[...4 lines deleted...]
-  <si>
     <t>BA5A5F525D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto libri di testo Spagnolo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5A5F525D</t>
-[...4 lines deleted...]
-  <si>
     <t>26/06/2026</t>
   </si>
   <si>
     <t>BC01A2150E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto insegne - CIG: BC01A2150E</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC01A2150E</t>
-[...4 lines deleted...]
-  <si>
     <t>BC30514BF5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto corsi di formazione “IA” - ORDINE DIRETTO SU MEPA</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC30514BF5</t>
-[...4 lines deleted...]
-  <si>
     <t>10/06/2026</t>
   </si>
   <si>
     <t>BBF32D883D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale cartoleria facile consumo e libri di testo - CIG: BBF32D883D</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF32D883D</t>
-[...4 lines deleted...]
-  <si>
     <t>04/06/2026</t>
   </si>
   <si>
     <t>BBE9CD19C7</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE PULIZIA- CIG: BBE9CD19C7</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE9CD19C7</t>
-[...4 lines deleted...]
-  <si>
     <t>BBE9C06244</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto locandine corso serale- CIG: BBE9C06244</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE9C06244</t>
-[...4 lines deleted...]
-  <si>
     <t>29/05/2026</t>
   </si>
   <si>
     <t>BBDEF6B200</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto alloggio B&amp;B - CIG: BBDEF6B200</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/73d4ca64-dce4-40f2-8f02-3e350a0e0005</t>
   </si>
   <si>
     <t>BBDE6EDFF1</t>
   </si>
   <si>
     <t xml:space="preserve">Aggiudicazione di trattativa diretta MEPA per acquisizione dei beni e dei servizi ai sensi
 dell’art.50 del D. Lgs. 36/2023 per l’approvvigionamento di Fornitura e assistenza tecnica fotocopiatrici a noleggio
 full Service con macchine fotocopiatrici multifunzione A3</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDE6EDFF1</t>
-[...4 lines deleted...]
-  <si>
     <t>27/05/2026</t>
   </si>
   <si>
     <t>BBD483448B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto attraverso OdA MEPA per l’approvvigionamento di ESAMI ICDL - CIG: BBD483448B</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD483448B</t>
-[...4 lines deleted...]
-  <si>
     <t>BBD476D054</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto OdA MEPA approvvigionamento di Certif. Linguistica Oxford Test of English - C1 - CIG: BBD476D054</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD476D054</t>
-[...4 lines deleted...]
-  <si>
     <t>19/05/2026</t>
   </si>
   <si>
     <t>BBB7C71C3F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto attraverso OdA MEPA per l’approvvigionamento di Abbonamento Italia Scuola.it - CIG: BBB7C71C3F</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB7C71C3F</t>
-[...4 lines deleted...]
-  <si>
     <t>BBB6FF1B86</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscita didattica “Progetto natura” la fattoria di Mr. White - CIG: BBB6FF1B86</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB6FF1B86</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2026</t>
   </si>
   <si>
     <t>BB947CF91E</t>
   </si>
   <si>
     <t>Decisione a contrarre - R......ESTIAMO ASCUOLA 2 EDIZIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB947CF91E</t>
-[...4 lines deleted...]
-  <si>
     <t>05/05/2026</t>
   </si>
   <si>
     <t>BB85E99579</t>
   </si>
   <si>
     <t>Decisione a contrarre - Trattativa diretta MEPA per acquisizione dei beni e dei servizi ai sensi dell’art.50 del D. Lgs. 36/2023 per l’approvvigionamento di Affidamento del servizio certificazione DELF</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB85E99579</t>
-[...4 lines deleted...]
-  <si>
     <t>23/04/2026</t>
   </si>
   <si>
     <t>BB63BA8BC8</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE SETTORE MODA - CIG:BB63BA8BC8</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB63BA8BC8</t>
-[...4 lines deleted...]
-  <si>
     <t>16/04/2026</t>
   </si>
   <si>
     <t>BB488007F8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti cinema - CIG: BB488007F8</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB488007F8</t>
-[...4 lines deleted...]
-  <si>
     <t>13/04/2026</t>
   </si>
   <si>
     <t>BB323BD8DF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto accessori e servizio manutenzione estintori - CIG:BB323BD8DF</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB323BD8DF</t>
-[...4 lines deleted...]
-  <si>
     <t>BB324696DO</t>
   </si>
   <si>
     <t>Decisione a contrarre - PROGETTO DIDATTICO BEWOWEDU “INSIEME”-CIG: BB324696DO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB324696DO</t>
-[...4 lines deleted...]
-  <si>
     <t>08/04/2026</t>
   </si>
   <si>
     <t>BB27CA442E</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO STRISCIONE - CIG: BB27CA442E</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB27CA442E</t>
-[...4 lines deleted...]
-  <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>BB0A7FA334</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TARGA FORMATO A3 - CIG: BB0A7FA334</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0A7FA334</t>
-[...4 lines deleted...]
-  <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>BB0A6B9A4C</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO BUS CON CONDUCENTE - CIG: BB0A6B9A4C</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0A6B9A4C</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2026</t>
   </si>
   <si>
     <t>BAF5BB2E28</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TONER - CIG: BAF5BB2E28</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF5BB2E28</t>
-[...4 lines deleted...]
-  <si>
     <t>BAF5B7AFF1</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE CORSO ARTE - CIG: BAF5B7AFF1</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF5B7AFF1</t>
-[...4 lines deleted...]
-  <si>
     <t>17/03/2026</t>
   </si>
   <si>
     <t>BADE16E692</t>
   </si>
   <si>
     <t>Decisione a contrarre - TRATTATIVA DIRETTA MEPA - ACQUISTO PERCORSO FORMATIVO RLS - CIG: BADE16E692</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADE16E692</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>BAC98F996E</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TESSUTI - MATERIALE MODA - CIG: BAC98F996E</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC98F996E</t>
-[...4 lines deleted...]
-  <si>
     <t>10/03/2026</t>
   </si>
   <si>
     <t>BAC651464E</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO MEPA DIRSCUOLA SERVIZIO Corso di formazione Didattica per Competenze</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC651464E</t>
-[...4 lines deleted...]
-  <si>
     <t>BAC3DA0785</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO NOLEGGIO BUS 14.03.26 - CIG: BAC3DA0785</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC3DA0785</t>
-[...4 lines deleted...]
-  <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>BAB6991878</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SOGGIORNO - CIG: BAB6991878</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB6991878</t>
-[...4 lines deleted...]
-  <si>
     <t>03/03/2026</t>
   </si>
   <si>
     <t>BAA9064062</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PROGETTO SCUOLA - “UNA MATTINATA AL FRENZ”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA9064062</t>
-[...4 lines deleted...]
-  <si>
     <t>BAA8C1E993</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE SETTORE MODA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA8C1E993</t>
-[...4 lines deleted...]
-  <si>
     <t>BAA8730824</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CARICA BATTERIA FOTOCAMERA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA8730824</t>
-[...4 lines deleted...]
-  <si>
     <t>BAA81903D2</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE CARTOLERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA81903D2</t>
-[...4 lines deleted...]
-  <si>
     <t>BAA837FC4C</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TAPPI AURICOLARI MONOUSO CON CORDINO - ORDINE DIRETTO SU MEPA</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/48ed21d4-5b1c-43d1-b29f-7594d4cb4055</t>
   </si>
   <si>
     <t>20/02/2026</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - DECRETO INCARICO CO MPONENTI DEL GRUPPO DI TUTORAGGIO E ACCOMPAGNAMENTO PERSONALIZZATO
 DECRETO INCARICO CO MPONENTI DEL GRUPPO DI TUTORAGGIO E ACCOMPAGNAMENTO PERSONALIZZATO
 </t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>BA5A3EA2C5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura Materiale Pulizia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5A3EA2C5</t>
-[...4 lines deleted...]
-  <si>
     <t>30/01/2026</t>
   </si>
   <si>
     <t>BA3266ADDB</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BATTERIA DEFIBRILLATORE - CIG: BA3266ADDB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3266ADDB</t>
-[...4 lines deleted...]
-  <si>
     <t>26/01/2026</t>
   </si>
   <si>
     <t>BA1E609B4A</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO N. 2 CORSI DI LINGUE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1E609B4A</t>
-[...4 lines deleted...]
-  <si>
     <t>22/01/2026</t>
   </si>
   <si>
     <t>BA1263B30C</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO APPLICATIVI ARGO SOFTWARE - CIG: BA1263B30C</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1263B30C</t>
-[...4 lines deleted...]
-  <si>
     <t>16/01/2026</t>
   </si>
   <si>
     <t>B9FA44A5E1</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO ACQUISTO PLACCHE, ELETTRODI, TECHE E CARTELLI DEFIBRILLATORI - CIG: B9FA44A5E1</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FA44A5E1</t>
-[...4 lines deleted...]
-  <si>
     <t>15/01/2026</t>
   </si>
   <si>
     <t>B9FA28F84D</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO ACQUISTO SPAZIO PUBBLICITARIO - CIG: B9FA28F84D</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FA28F84D</t>
-[...4 lines deleted...]
-  <si>
     <t>22/12/2025</t>
   </si>
   <si>
     <t>B9AFA45FD4</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO ACQUISTO E SOSTITUZIONE TELI ROLL UP - CIG: B9AFA45FD4</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AFA45FD4</t>
-[...4 lines deleted...]
-  <si>
     <t>18/12/2025</t>
   </si>
   <si>
     <t>B9B2DC3DF6</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO ACQUISTO CAMPAGNA PUBBLICITARIA IN ESTERNA - CIG: B9B2DC3DF6</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B2DC3DF6</t>
-[...4 lines deleted...]
-  <si>
     <t>B9B0A74ABF</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO ACQUISTO FIRMA DIGITALE REMOTA DS- CIG: B9B0A74ABF</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B0A74ABF</t>
-[...4 lines deleted...]
-  <si>
     <t>B9AF038489</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO ACQUISTO MATERIALE DI FERRAMENTA- CIG: B9AF038489</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AF038489</t>
-[...4 lines deleted...]
-  <si>
     <t>01/12/2025</t>
   </si>
   <si>
     <t>B953C5364E</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SOFTWARE PER SOSTITUZIONI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B953C5364E</t>
-[...4 lines deleted...]
-  <si>
     <t>06/11/2025</t>
   </si>
   <si>
     <t>B8F07D7A74</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE CON AFFIDAMENTO DIRETTO ACQUISTO SCHEDE LIBRO - CIG: B8F07D7A74</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F07D7A74</t>
-[...4 lines deleted...]
-  <si>
     <t>05/11/2025</t>
   </si>
   <si>
     <t>B8F067BB46</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE CON AFFIDAMENTO DIRETTO REVISIONE MACCHINE DA CUCIRE - CIG: B8F067BB46</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F067BB46</t>
-[...4 lines deleted...]
-  <si>
     <t>B8F05CCADC</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE CON AFFIDAMENTO DIRETTO ACQUISTO FELPE E MAGLIETTE POLO - CIG: B8F05CCADC</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F05CCADC</t>
-[...4 lines deleted...]
-  <si>
     <t>B8F04CE941</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE CON AFFIDAMENTO DIRETTO ACQUISTO MATERIALE PITTORICO - CIG: B8F04CE941</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F04CE941</t>
-[...4 lines deleted...]
-  <si>
     <t>B8F03400D3</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE CON AFFIDAMENTO DIRETTO ACQUISTO SWITCH - CIG: B8F03400D3</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F03400D3</t>
-[...4 lines deleted...]
-  <si>
     <t>B8F0267DBC</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE CON AFFIDAMENTO DIRETTO ACQUISTO BROCHURE E VOLANTINI - CIG: B8F0267DBC</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F0267DBC</t>
-[...4 lines deleted...]
-  <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>B8E6332BFF</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE CON AFFIDAMENTO DIRETTO SU MEPA -  ACQUISTO CORSI SICUREZZA E-LEARNING - CIG: B8E6332BFF</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/499f5216-d4c4-4839-aef8-e8b8ef583494</t>
   </si>
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>B8E0EF03E1</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Acquisto Registri di Classe – ORDINE DIRETTO MEPA
 CIG: B8E0EF03E1</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E0EF03E1</t>
-[...4 lines deleted...]
-  <si>
     <t>B8E119A6AE</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE CON AFFIDAMENTO DIRETTO SU MEPA -  ACQUISTO MACCHINA DEL GHIACCIO - CIG: B8E119A6AE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E119A6AE</t>
-[...4 lines deleted...]
-  <si>
     <t>13/10/2025</t>
   </si>
   <si>
     <t>B893632F4C</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE CON AFFIDAMENTO DIRETTO MANUTENZIONE STRAORDINARIA AREE A VERDE - CIG: B893632F4C</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B893632F4C</t>
-[...4 lines deleted...]
-  <si>
     <t>10/10/2025</t>
   </si>
   <si>
     <t>B8935CCB21</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE CON AFFIDAMENTO DIRETTO INTERVENTO DI DERATTIZZAZIONE E DISINFEZIONE - CIG:B8935CCB21</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8935CCB21</t>
-[...4 lines deleted...]
-  <si>
     <t>08/10/2025</t>
   </si>
   <si>
     <t>B88DEA6059</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE ACQUISTO STAMPANTI LASER MULTIFUNZIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88DEA6059</t>
-[...4 lines deleted...]
-  <si>
     <t>03/10/2025</t>
   </si>
   <si>
     <t>B86BFD1ACA</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE CON AFFIDAMENTO DIRETTO PER SMALTIMENTO SOSTENZE CHIMICHE E TONER ESAUSTI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86BFD1ACA</t>
-[...4 lines deleted...]
-  <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>B86C3DD1BC</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER ACQUISTO TERMINALI RADIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86C3DD1BC</t>
-[...4 lines deleted...]
-  <si>
     <t>30/09/2025</t>
   </si>
   <si>
     <t>B86BEC3BFA</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO MANUTENZIONE STRAORDINARIA AREE A VERDE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86BEC3BFA</t>
-[...4 lines deleted...]
-  <si>
     <t>B86C0A059E</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO ACQUISTO E MANUTENZIONE ESTINTORI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86C0A059E</t>
-[...4 lines deleted...]
-  <si>
     <t>29/09/2025</t>
   </si>
   <si>
     <t>B86C1BD0D0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto servizio HOTEL (check-in 01/10/2025 check-out 03/10/2025) Convegno Moda 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86C1BD0D0</t>
-[...4 lines deleted...]
-  <si>
     <t>30/07/2025</t>
   </si>
   <si>
     <t>B7D2A7EEB4</t>
   </si>
   <si>
     <t>Decisione a contrarre - ESAMI DELE livello A2/B1 per n. 14 alunni</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D2A7EEB4</t>
-[...4 lines deleted...]
-  <si>
     <t>16/07/2025</t>
   </si>
   <si>
     <t>B7A9DD78C2</t>
   </si>
   <si>
     <t>Decisione a contrarre - ABBONAMENTO ITALIA SCUOLA ORO 10 QUESITI PER IL PERSONALE SCOLASTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A9DD78C2</t>
-[...4 lines deleted...]
-  <si>
     <t>08/07/2025</t>
   </si>
   <si>
     <t>B784861E6B</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI SMALTIMENTO SOSTANZE CHIMICHE CON ANALISI E TORNER STAMPA ESAUSTI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B784861E6B</t>
-[...4 lines deleted...]
-  <si>
     <t>03/07/2025</t>
   </si>
   <si>
     <t>B7847DD181</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale di ferramenta</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7847DD181</t>
-[...4 lines deleted...]
-  <si>
     <t>03/06/2025</t>
   </si>
   <si>
     <t>B704E52574</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale didattico e di facile consumo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B704E52574</t>
-[...4 lines deleted...]
-  <si>
     <t>28/05/2025</t>
   </si>
   <si>
     <t>B704A841B0</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE INFORMATICO (Dr.Soft S.a.s.)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B704A841B0</t>
-[...4 lines deleted...]
-  <si>
     <t>B7048DC3CA</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI PULIZIA (Detersud Professional srl)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7048DC3CA</t>
-[...4 lines deleted...]
-  <si>
     <t>B70499E3E2</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO N. 10 MOUS OTTICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70499E3E2</t>
-[...4 lines deleted...]
-  <si>
     <t>27/05/2025</t>
   </si>
   <si>
     <t>B70480C823</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO IMPIANTI PER SPAZI PUBBLICITARI - WAVE SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70480C823</t>
-[...4 lines deleted...]
-  <si>
     <t>B704B580A3</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI SORVEGLIANZA SANITARIA - CONFOTEC SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B704B580A3</t>
-[...4 lines deleted...]
-  <si>
     <t>B709E7CCBC</t>
   </si>
   <si>
     <t>Decisione a contrarre - adesione Convenzione ENERGIA ELETTRICA 16 / LOTTO 16 - SICILIA – per fornitura energia a prezzo fisso e servizi connessi – A2A Energia S.p.A.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B709E7CCBC</t>
-[...4 lines deleted...]
-  <si>
     <t>21/05/2025</t>
   </si>
   <si>
     <t>B6D4B6CB13</t>
   </si>
   <si>
     <t>Decisione a contrarre - MANUTENZIONE ESTINTORI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D4B6CB13</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>B6D4C89645</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO N. 2 PULLMAN CON CONDUCENTE PER SIBEG SRL (CT)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D4C89645</t>
-[...4 lines deleted...]
-  <si>
     <t>12/05/2025</t>
   </si>
   <si>
     <t>B6CB430D9E</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CERTIFICAZIONI OXFORD TEST OF ENGLISH</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CB430D9E</t>
-[...4 lines deleted...]
-  <si>
     <t>B6CA7A53D4</t>
   </si>
   <si>
     <t>Decisione a contrarre - FIRMA DIGITALE DIRETTORE DEI SERVIZI GENERALE E AMMINISTRATIVI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CA7A53D4</t>
-[...4 lines deleted...]
-  <si>
     <t>09/05/2025</t>
   </si>
   <si>
     <t>B6CC3735C9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Ordine toner e cartucce (versione compatibile)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CC3735C9</t>
-[...4 lines deleted...]
-  <si>
     <t>02/05/2025</t>
   </si>
   <si>
     <t xml:space="preserve"> DECRETO AFFIDAMENTO INCARICO Docente Esperto e Tutor modulo Fare Impresa</t>
   </si>
   <si>
     <t>11/04/2025</t>
   </si>
   <si>
     <t>B63EBE5404</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER LAVORI DI MANUTENZIONE E INSTALLAZIONE LAMPADE ERMERGENZA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63EBE5404</t>
-[...4 lines deleted...]
-  <si>
     <t>08/04/2025</t>
   </si>
   <si>
     <t>B662A4F982</t>
   </si>
   <si>
     <t>Decisione a contrarre - Approvvigionamento di servizi di consulenza per Amministrazione Trasparente e noleggio utenza nel portale “amministrazionetrasparente.org”, certificato AGID/ACN per la generazione automatica dei contenuti di AT</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B662A4F982</t>
-[...4 lines deleted...]
-  <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>B63EC4EAA8</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE CON AFFIDAMENTO DIRETTO PER LAVORI DI MONTAGGIO E SMALTIMENTO VETRI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63EC4EAA8</t>
-[...4 lines deleted...]
-  <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>B641DAA638</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE PER AFFIDAMENTO DIRETTO ACQUISTO SERVIZIO HOTEL (check-in 05/05/2025 mattina check-out 07/05/2025)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B641DAA638</t>
-[...4 lines deleted...]
-  <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>B63EAB7ACA</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE CON AFFIDAMENTO DIRETTO PER SERVIZIO HOTEL (check-in 08/04/2025 check-out 09/04/2025)  Gara interregionale “Olimpiadi della Topografia”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63EAB7ACA</t>
-[...4 lines deleted...]
-  <si>
     <t>27/03/2025</t>
   </si>
   <si>
     <t>B63EB1EFC8</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE CON AFFIDAMENTO DIRETTO PER ACQUISTO N. 2 ESTINTORI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63EB1EFC8</t>
-[...4 lines deleted...]
-  <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>B62414EB8A</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE CON AFFIDAMENTO DIRETTO PER NOLEGGIO SERVIZIO PULLMAN - 24/23/2025 MELILLI (SR)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62414EB8A</t>
-[...4 lines deleted...]
-  <si>
     <t>13/03/2025</t>
   </si>
   <si>
     <t>B5D8D942D3</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE CON AFFIDAMENTO DIRETTO PER MATERIALE PRESIDI DI PRONTO SOCCORSO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D8D942D3</t>
-[...4 lines deleted...]
-  <si>
     <t>04/03/2025</t>
   </si>
   <si>
     <t>B5E57AB7EA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto lavori di manutenzione bagni</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E57AB7EA</t>
-[...4 lines deleted...]
-  <si>
     <t>03/03/2025</t>
   </si>
   <si>
     <t>B5DF052EE0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto carta per fotocopie A4 e A3 ORDINE DIRETTO SU MEPA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DF052EE0</t>
-[...4 lines deleted...]
-  <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>B5D8CE0E45</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE CON AFFIDAMENTO DIRETTO PER NOLEGGIO PULLMAN  - RG E CASTELLO DI DONNA FUGATA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D8CE0E45</t>
-[...4 lines deleted...]
-  <si>
     <t>B5D8C0F1D0</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DIDATTICO PIANO ESTATE - PROGETTO “Disegna i tuoi pensieri”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D8C0F1D0</t>
-[...4 lines deleted...]
-  <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>Decreto individuazione esperto esterno modulo Parole in scena Consoli Nunzio Daniele</t>
   </si>
   <si>
     <t>24/02/2025</t>
   </si>
   <si>
     <t>B5C4DE5325</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE CON AFFIDAMENTO DIRETTO - PCTO ALL'ESTERO NIZZA_MALTA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C4DE5325</t>
-[...4 lines deleted...]
-  <si>
     <t>21/02/2025</t>
   </si>
   <si>
     <t>B5BE6B7D9C</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMINA A CONTRARRE Rinnovo APPLICATIVI ARGO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BE6B7D9C</t>
-[...4 lines deleted...]
-  <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>B586D21195</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZIO MANUTENZIONE E SOSTITUZIONE PLAFONIERE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B586D21195</t>
-[...4 lines deleted...]
-  <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>B50371579A</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE Acquisto progetto didattico DUATHLON CON NUOTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50371579A</t>
-[...4 lines deleted...]
-  <si>
     <t>28/01/2025</t>
   </si>
   <si>
     <t>B560DCC1E7</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO SERVIZIO DI DERATTIZZAZIONE/DISINFESTAZIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B560DCC1E7</t>
-[...4 lines deleted...]
-  <si>
     <t>B5603CE2F9</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO LIBRI SCOLASTICI PER COMODATO D'USO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5603CE2F9</t>
-[...4 lines deleted...]
-  <si>
     <t>27/01/2025</t>
   </si>
   <si>
     <t>B55BA572F2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di n. 3 corsi di lingue straniere da 60 ore ciascuno (francese – spagnolo – inglese) tenuti da esperti madrelingua</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55BA572F2</t>
-[...4 lines deleted...]
-  <si>
     <t>24/01/2025</t>
   </si>
   <si>
     <t>B558F0EA9B</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZI PERCORSO PCTO ESTERO SIVIGLIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B558F0EA9B</t>
-[...4 lines deleted...]
-  <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>B4A3231251</t>
   </si>
   <si>
     <t>Decisione a contrarre - REALIZZAZIONE SPAZIO PUBBLICITARIO NEWS SICILIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A3231251</t>
-[...4 lines deleted...]
-  <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>B4808F78D6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto rinnovo software sostituzioni docenti della società AGAV</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4808F78D6</t>
-[...4 lines deleted...]
-  <si>
     <t>06/11/2024</t>
   </si>
   <si>
     <t>B42C7AFF8F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Adesione Convenzione ENERGIA ELETTRICA 16 / LOTTO 16 - SICILIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42C7AFF8F</t>
-[...4 lines deleted...]
-  <si>
     <t>B425E759A0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto campagna pubblicitaria PNNR DIVARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B425E759A0</t>
-[...4 lines deleted...]
-  <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>B4055CE1B9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Ordine diretto corsi PNRR Divari</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4055CE1B9</t>
-[...4 lines deleted...]
-  <si>
     <t>22/10/2024</t>
   </si>
   <si>
     <t>B39F64D5A8</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BATTERIA DEFIBRILLATORE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B39F64D5A8</t>
-[...4 lines deleted...]
-  <si>
     <t>15/10/2024</t>
   </si>
   <si>
     <t>B35CB49E2F</t>
   </si>
   <si>
     <t>Decisione a contrarre - INSTALLAZIONE E CONFIGURAZIONE DI 14 AP RUCKUS R320 DITTA: SOLTECH S.R.L.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35CB49E2F</t>
-[...4 lines deleted...]
-  <si>
     <t>B371A40A27</t>
   </si>
   <si>
     <t>Decisione a contrarre - INSTALLAZIONE E CONFIGURAZIONE 14 AP RUCKUS R 320</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B371A40A27</t>
-[...4 lines deleted...]
-  <si>
     <t>09/10/2024</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE SPORTIVO SCIENZE MOTORIE</t>
   </si>
   <si>
     <t>27/09/2024</t>
   </si>
   <si>
     <t>B331B4162B</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ARGO PERSONALE SIDI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B331B4162B</t>
-[...4 lines deleted...]
-  <si>
     <t>B3327158F3</t>
   </si>
   <si>
     <t>"Decisione a contrarre - PULLMAN PER ENTE FIERA PRESSO AUTONOLEGGI ""D'AMICO"""</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3327158F3</t>
-[...4 lines deleted...]
-  <si>
     <t>B3323D6B2F</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SPIANALE BIANCO PRESSO LEGOLEGNO DI QUATTROCCHI S.R.L. TREMESTIERI E. (CT)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3323D6B2F</t>
-[...4 lines deleted...]
-  <si>
     <t>B3327DEED0</t>
   </si>
   <si>
     <t>"Decisione a contrarre - RIPARAZIONE CLIMATIZZATORE PRESSO ""ENERGY CLIMA"" MASCALUCIA"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3327DEED0</t>
-[...4 lines deleted...]
-  <si>
     <t>B3324C93B9</t>
   </si>
   <si>
     <t>"Decisione a contrarre - FORNITURA TESSUTI PRESSO ""ZUCCARELLO TESSUTI"" CATANIA"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3324C93B9</t>
-[...4 lines deleted...]
-  <si>
     <t>B3322A6054</t>
   </si>
   <si>
     <t>"Decisione a contrarre - FORNITURA E RIPARAZIONE VETRI PRESSO ""MODE E MODI"" PEDARA (CT)"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3322A6054</t>
-[...4 lines deleted...]
-  <si>
     <t>B3321DFC18</t>
   </si>
   <si>
     <t>"Decisione a contrarre - CONTROLLO ESTINTORI PRESSO "" FEAB ANTINCENDIO"" MISTERBIANCO"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3321DFC18</t>
-[...4 lines deleted...]
-  <si>
     <t>B331C775FD</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA VOLANTINI E DEPLIANT OPEN DAY</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B331C775FD</t>
-[...4 lines deleted...]
-  <si>
     <t>13/09/2024</t>
   </si>
   <si>
     <t>B2F16FFA98</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE CANCELLERIA PRESSO CARTOLIBRERIA IL BOSCO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2F16FFA98</t>
-[...4 lines deleted...]
-  <si>
     <t>B2F1638661</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SACCHI GRANDI N.U. PRESSO DETERSUD</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2F1638661</t>
-[...4 lines deleted...]
-  <si>
     <t>B2F1569B8D</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMINA PER RIPARAZIONE LAVASCIUGA PRESSO DETERSUD</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2F1569B8D</t>
-[...4 lines deleted...]
-  <si>
     <t>29/07/2024</t>
   </si>
   <si>
     <t>B29EEBA541</t>
   </si>
   <si>
     <t>Decisione a contrarre ODA - AFFIDAMENTO DIRETTO RELATIVO A PON PCTO RELATIVO ALL'ESTERO TRAMITE MEPA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B29EEBA541</t>
-[...4 lines deleted...]
-  <si>
     <t>20/06/2024</t>
   </si>
   <si>
     <t>B223D0946B</t>
   </si>
   <si>
     <t>DETERMINA PER ACQUISTO PANNELLO IN FOREX</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B223D0946B</t>
-[...4 lines deleted...]
-  <si>
     <t>B223D9DE8A</t>
   </si>
   <si>
     <t>DETERMINA PER AQCUISTO DI ACQUA PER ESAMI DI STATO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B223D9DE8A</t>
-[...4 lines deleted...]
-  <si>
     <t>B223B89787</t>
   </si>
   <si>
     <t>DETERMINA PER ACQUISTO CANCELLERIA PER ERASMUS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B223B89787</t>
-[...4 lines deleted...]
-  <si>
     <t>11/06/2024</t>
   </si>
   <si>
     <t>B20D630306</t>
   </si>
   <si>
     <t>"DETERMINA ACQUISTO LIBRI PRESSO ""GP SCUOLA EDUCATION"" PER PROGETTO LINGUA INGLESE"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B20D630306</t>
-[...4 lines deleted...]
-  <si>
     <t>31/05/2024</t>
   </si>
   <si>
     <t>B1EACOEA17</t>
   </si>
   <si>
     <t>DETERMINA PER ACQUISTO TENDAGGI CON ACCESSORI PRESSO DITTA GIUSEPPE ZUCCARELLO CATANIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1EACOEA17</t>
-[...4 lines deleted...]
-  <si>
     <t>30/05/2024</t>
   </si>
   <si>
     <t>B1EACEE2F3</t>
   </si>
   <si>
     <t>"CONVENZIONE PROGETTO SCUOLA ""UNA MATTINATA AL BOWLING"" PRESSO FRENZ BOWLING DITTA STEVAG"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1EACEE2F3</t>
-[...4 lines deleted...]
-  <si>
     <t>23/05/2024</t>
   </si>
   <si>
     <t>B1CD58C39D</t>
   </si>
   <si>
     <t>ACQUISTO ARMADI CHEMISAFE 60 CON FILTRO DI RICAMBIO PRESSO DITTA UNILAB SCIENTIFICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1CD58C39D</t>
-[...4 lines deleted...]
-  <si>
     <t>B1CD536CA2</t>
   </si>
   <si>
     <t>ACQUISTO BANDIERE ISTITUZIONALI PRESSO ATELIER SICULO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1CD536CA2</t>
-[...4 lines deleted...]
-  <si>
     <t>17/05/2024</t>
   </si>
   <si>
     <t>B1B78E9F58</t>
   </si>
   <si>
     <t>INSTALLAZIONE E GESTIONE DI DISTRIBUTORI AUTOMATICI SU MEPA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1B78E9F58</t>
-[...4 lines deleted...]
-  <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>B14FBE58B5</t>
   </si>
   <si>
     <t>ACQUISTO CAVI PER AUDITORIUM</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14FBE58B5</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>B1759C763B</t>
   </si>
   <si>
     <t>DETERMINA ATTIVAZIONE E CANONE PRODOTTI WEB ADOZIONE TESTI SCOLASTICI DITTA SI.MI. SIGNORELLI CARMELO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1759C763B</t>
-[...4 lines deleted...]
-  <si>
     <t>23/04/2024</t>
   </si>
   <si>
     <t>B15003361C</t>
   </si>
   <si>
     <t>ACQUISTO MATERIALE PULIZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B15003361C</t>
-[...4 lines deleted...]
-  <si>
     <t>B14FFCF397</t>
   </si>
   <si>
     <t>ACQUISTO MATERIALE DI PULIZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14FFCF397</t>
-[...4 lines deleted...]
-  <si>
     <t>B14FECAC32</t>
   </si>
   <si>
     <t>RIPARAZIONE PORTA PALESTRA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14FECAC32</t>
-[...4 lines deleted...]
-  <si>
     <t>22/04/2024</t>
   </si>
   <si>
     <t>B14FE35140</t>
   </si>
   <si>
     <t>PULLMAN GITA D'ISTRUZIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14FE35140</t>
-[...4 lines deleted...]
-  <si>
     <t>B14FD3914B</t>
   </si>
   <si>
     <t>PULLMAN PER SIFI PCTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14FD3914B</t>
-[...4 lines deleted...]
-  <si>
     <t>18/04/2024</t>
   </si>
   <si>
     <t>B14FDD8480</t>
   </si>
   <si>
     <t>RIPARAZIONI PRESE LABORATORIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14FDD8480</t>
-[...4 lines deleted...]
-  <si>
     <t>B14FC2F5C7</t>
   </si>
   <si>
     <t>ACQUISTO MATERIALE MUSICALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14FC2F5C7</t>
-[...4 lines deleted...]
-  <si>
     <t>29/03/2024</t>
   </si>
   <si>
     <t>B107787507</t>
   </si>
   <si>
     <t>PCTO BRONTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B107787507</t>
-[...4 lines deleted...]
-  <si>
     <t>B107709D0A</t>
   </si>
   <si>
     <t>PCTO SAN MARCO D'ALUNZIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B107709D0A</t>
-[...4 lines deleted...]
-  <si>
     <t>B10765F0C4</t>
   </si>
   <si>
     <t>MANUTENZIONE ESTINTORI FEAB ANTINCENDIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B10765F0C4</t>
-[...4 lines deleted...]
-  <si>
     <t>B10757D642</t>
   </si>
   <si>
     <t>GITA D'ISTRUZIONE RANDAZZO - CASTIGLIONE DI SICILIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B10757D642</t>
-[...4 lines deleted...]
-  <si>
     <t>B1074573A5</t>
   </si>
   <si>
     <t>GITA D'ISTRUZIONE BRONTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1074573A5</t>
-[...4 lines deleted...]
-  <si>
     <t>B1073C4A54</t>
   </si>
   <si>
     <t>PULLMAN DITTA D'AMICO PER PCTO PRESSO ESEC</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1073C4A54</t>
-[...4 lines deleted...]
-  <si>
     <t>B1072EE9BB</t>
   </si>
   <si>
     <t>PULLMAN D'AMICO SAS PER ERASMUS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1072EE9BB</t>
-[...4 lines deleted...]
-  <si>
     <t>B107236IE6</t>
   </si>
   <si>
     <t>GITA D'ISTRUZIONE MESSINA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B107236IE6</t>
-[...4 lines deleted...]
-  <si>
     <t>B107176ACO</t>
   </si>
   <si>
     <t>DETERMINA SEA BUS PER PCTO SIFI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B107176ACO</t>
-[...4 lines deleted...]
-  <si>
     <t>B10705DB8E</t>
   </si>
   <si>
     <t>INSTALLAZIONE ALLARME</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B10705DB8E</t>
-[...4 lines deleted...]
-  <si>
     <t>18/03/2024</t>
   </si>
   <si>
     <t>B0D8268939</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per acquisto strumenti musicali presso Ditta “Cappellani ”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D8268939</t>
-[...4 lines deleted...]
-  <si>
     <t>B0D82F5D93</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per acquisto cuffie per prove invalsi presso Ditta “Pc Tech ”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D82F5D93</t>
-[...4 lines deleted...]
-  <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>B0BE939DF5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per acquisto servizi presso Ditta “ Progetto Verde”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0BE939DF5</t>
-[...4 lines deleted...]
-  <si>
     <t>B0BF96DCFF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per corsi di formazione sulla sicurezza presso la la Società “ Pegasus”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0BF96DCFF</t>
-[...4 lines deleted...]
-  <si>
     <t>B0BED956EB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per acquisto servizi presso Ditta “ Zanichelli”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0BED956EB</t>
-[...4 lines deleted...]
-  <si>
     <t>B0BF0777EF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per abbonamento presso “ Italiascuola”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0BF0777EF</t>
-[...4 lines deleted...]
-  <si>
     <t>B0748BB4A8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per sostituzione vetri presso Ditta “Mode e Modi dei fratelli Pappalardo”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0748BB4A8</t>
-[...4 lines deleted...]
-  <si>
     <t>22/02/2024</t>
   </si>
   <si>
     <t>B02B1F2E05</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per acquisto servizi presso Ditta “ Feab antincendio”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B02B1F2E05</t>
-[...4 lines deleted...]
-  <si>
     <t>B074D3565D</t>
   </si>
   <si>
     <t>Ddecisione a contrarre - Affidamento diretto per acquisto servizi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B074D3565D</t>
-[...4 lines deleted...]
-  <si>
     <t>B06C206ABA</t>
   </si>
   <si>
     <t>PULLMAN D'AMICO SAS VISITE DIDATTICHE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B06C206ABA</t>
-[...4 lines deleted...]
-  <si>
     <t>Decisione a contrarre - Affidamento diretto per viaggi presso autonoleggio</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
     <t>B02B1F2F05</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per acquisto materiale per il Triennio a.s. 2023/2026 presso la Cartolibreria “ Il Bosco”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B02B1F2F05</t>
-[...4 lines deleted...]
-  <si>
     <t>01/12/2023</t>
   </si>
   <si>
     <t>ZAC3D8FE36</t>
   </si>
   <si>
     <t>Affidamento diretto Progetto scuola Una mattinata al FRENZ Bowlin</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/1d8f3830-819d-4676-b49e-cf5b7842915b</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -2776,3579 +1896,4306 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE1EF6E1A" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/e1130395-5734-4695-b972-4afaa5eb1f41" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3C245C6C" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/61bb56ee-3de7-45c2-be33-8cdc9d2f93e4" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3153077C" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/e4c6a4bb-6139-4767-a09d-6163af4cbbed" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2803BB22" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/9fa5c048-0be5-4832-87db-698b83a5b12b" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD13511220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/f881e5e6-1432-4532-90d2-a7a0764959f2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD139FF38F" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/7dd3386c-6a7d-4a62-952d-273b29e8e569" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD136D78C5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/2b8f4d62-a1ea-48a1-baed-7801971092ad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD137C19DF" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/6c6f7179-6251-4f11-8ab8-ae04edb616e1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1365C346" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/b403ab22-36ba-4856-bdb8-a72f13785a2a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD135D64B1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/c7c59350-4f8d-46bd-9939-cffbccfdc4d5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF9585691" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/2601bcea-5edf-4bb4-a2be-b9cb83ed4d9c" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF6369C8F" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/3ddb3b35-f1c8-4f2d-9ec8-d606243b9829" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF88C4036" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/1f971f9d-4acd-4d36-933e-931525c44d56" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEEC7FB07" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/a208a7f6-68fc-4597-878d-e767ac3b0ba0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDBCC4594" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/e7a45400-c94e-49b4-b8ef-25591b665d38" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE881F606" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/df4e4212-5b77-4127-a543-bbc9c3f18ba0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDDCADAD8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/72d5fda0-9fa8-423a-a7bb-b3b8f36883d2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC64A92AC9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/964b5326-e766-4c16-a0b6-70822ba3948f" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3D5B5677" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/ab99c24e-ddcd-463d-a6f8-5525cca47f39" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA9DF6337" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/be58ca01-5fa0-4e6a-8a22-e340f3be7037" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA834B96C2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/6f4eb90f-1947-4933-8c9d-7f5bac53a389" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5DF06A15" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/0bf01651-5d29-4956-a9f0-b9bdc1d182ba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA54B43A41" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/d476c34e-96b3-4513-b0b6-d2c08525509b" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA429DE961" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/8cfee09e-85d4-4066-a73e-b28dcd9217e8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA42AF3DF6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/bc9dd5e9-1c46-410d-a370-717f8763ee4c" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA427F9925" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/5292865c-2f60-4beb-97c4-b97f0228aa9f" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA19A7445" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/7d982ca0-d933-41d7-8534-2ffa20e0e39c" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA42CD8E32" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/0f32ed98-d11d-4a6b-b051-d77a689e969f" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB57CD637F" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/e5beab46-9534-4532-b209-a422dfc874fe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC3CA36BD" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/5d1b8ad3-8cd4-46cc-a358-e0b890f43ec8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5A5F525D" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/14b4fc03-ee0f-4c7b-b82c-f805a74a5177" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC01A2150E" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/8ef661c0-49b5-4701-9d3c-37fc9db27913" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC30514BF5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/b67b1cdf-afda-4dd4-a608-b41125a35201" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF32D883D" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/7ed2aacc-e260-4222-8239-9d2a7e3fe594" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE9CD19C7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/cbb98cd2-d7e2-4bbb-9c9d-9dcbeb8efe82" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE9C06244" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/368b1664-5f14-487d-a464-37eb69a8ba12" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDEF6B200" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/73d4ca64-dce4-40f2-8f02-3e350a0e0005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDE6EDFF1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/5d97f419-4d69-4bfa-9ab9-f6cd377fa698" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD483448B" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/7c7bab0e-9928-45d1-8605-7759a06b6dfc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD476D054" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/15f5100f-b4b2-4b27-ab93-2e21f5b840b7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB7C71C3F" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/014c72e0-5825-41f8-a58d-1e01da3b17ba" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB6FF1B86" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/10e6fd45-1008-4cc9-9bcb-8751ab49c860" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB947CF91E" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/46a22212-8161-42ea-8936-a0f9dc9fe5d9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB85E99579" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/413607db-1481-4d26-9eb7-84f331e31d15" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB63BA8BC8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/8eec5c0a-a676-4b24-80f3-9abfdb993d86" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB488007F8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/21555048-1e88-42cd-ad6a-3a00f1637509" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB323BD8DF" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/ebc50159-a0f7-4fdc-b691-fa4340cae117" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB324696DO" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/214e1707-c7f6-44f5-8f4d-45fee919079d" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB27CA442E" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/c8b3091a-659d-4fd2-9354-b7e7eb3ca15d" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0A7FA334" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/405b15aa-fb3d-463f-b203-8fb8228041a0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0A6B9A4C" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/00a6c428-6544-4566-a1e7-8799a2b86bae" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF5BB2E28" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/e9373a74-f300-4f69-bec5-a780be72fc71" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF5B7AFF1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/cb688323-5c22-44de-9e9b-66ec8a516db4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADE16E692" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/4bfef614-d965-4f63-94f0-cb8ca3049a9c" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC98F996E" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/139986b0-0e57-4eca-9859-fa24e411c99a" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC651464E" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/6f335fdb-3614-41c9-b35e-a9aec5e17c9e" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC3DA0785" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/15397527-f428-449c-9789-39fdac65640f" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB6991878" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/b437ba08-5488-4659-bb43-199938e13e2f" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA9064062" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/faade494-6c5a-4ab7-b314-3b16532a49ed" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA8C1E993" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/2bb4cade-77a0-4932-b5d6-8af31dec062d" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA8730824" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/53fc2738-0789-4d03-aac3-30291ec796e0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA81903D2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/074eac4c-1976-486f-b3d5-67de1c41729c" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA837FC4C" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/48ed21d4-5b1c-43d1-b29f-7594d4cb4055" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5A3EA2C5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/cd179cd7-c4ad-4596-b61a-dad896f1ecb7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3266ADDB" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/609e2b9b-6ec8-4a4f-a93c-f83130aa4b54" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1E609B4A" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/646e3824-7879-441f-b3f3-b2de5f15ac5a" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1263B30C" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/5b989f84-d890-4a84-bb4f-1c8fdce3c0f0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FA44A5E1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/da922c84-9c16-46fa-9bd0-846bbc8b6fd4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FA28F84D" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/e800931a-9657-4024-b6ef-ea8dc3159563" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AFA45FD4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/b9a8f891-7a4d-45f2-a3ec-b03112c7e8b9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B2DC3DF6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/8849c482-8f9f-4805-a48e-5d735b38f7b0" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B0A74ABF" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/819d7277-0774-4cba-961f-edec99842bbe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AF038489" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/b69ca85d-4ed0-47e9-a85d-72a4f40cabfa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B953C5364E" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/664d9aa8-1034-428b-b999-1d444f334069" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F07D7A74" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/e6e38c55-189a-44ed-88ba-64ec037546ab" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F067BB46" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/99a73422-15b2-4d3f-8378-dd0fd4fbc705" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F05CCADC" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/7504e45b-562f-486c-afa3-634667f1489e" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F04CE941" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/5e612cdf-1f27-464f-bc15-e275c2119a65" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F03400D3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/983923ce-ef0f-463b-a559-21babbcf671d" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F0267DBC" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/93c18c9b-aa79-4ccc-b891-6ca866f39f1a" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E6332BFF" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/499f5216-d4c4-4839-aef8-e8b8ef583494" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E0EF03E1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/f8849fbb-a707-408c-bbf0-09eac432b377" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E119A6AE" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/5771fd77-04a7-4a21-b1a2-062c67866370" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B893632F4C" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/8b7aba31-e790-40aa-a556-51346aa39ca1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8935CCB21" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/1bbe4ee1-ea4a-4819-ac3c-133be21510a0" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88DEA6059" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/02543e82-4716-4d50-aeef-16f93645132c" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86BFD1ACA" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/b72e1fb3-bb73-4c8c-8a21-695cb2f72234" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86C3DD1BC" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/915260e2-8543-448e-b64e-54d05df60c47" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86BEC3BFA" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/175662fd-4fd7-4d32-b249-f78368f70579" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86C0A059E" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/86caae31-4d46-4528-997d-ea85a10d39d2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86C1BD0D0" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/2a722f1c-773e-4b9e-9197-b377101abe11" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D2A7EEB4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/97760702-23a4-4dec-9a9f-d63649d737d8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A9DD78C2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/5c5a966e-2b45-4802-b4f5-207e6831ff81" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B784861E6B" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/06891584-a6de-4db8-8125-4bb08ad65004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7847DD181" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/950af65a-145a-41a3-9879-c5f7f912ea78" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B704E52574" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/66ffffbd-f163-426a-87dc-277025f9a913" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B704A841B0" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/86f4ffb5-6343-415a-afad-63e2fa62902b" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7048DC3CA" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/0f9e5334-8c52-49c9-a56d-348818ad532e" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70499E3E2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/3000879a-bd7d-4d96-a6f6-db8ca2a3388b" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70480C823" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/c49a1352-2fe4-4814-87fa-3af1751874ea" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B704B580A3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/c00a0c47-792b-421d-8c47-4c27ed91b0ac" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B709E7CCBC" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/1a537f85-7219-4520-b568-d2548a12f557" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D4B6CB13" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/eeee8a4f-809a-4973-87cc-7e0fee40468b" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D4C89645" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/a5d2e1ae-93a9-454a-968e-62dcfd19055f" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CB430D9E" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/0ec1ea1d-54cf-4fc4-8d89-b25d07cca56f" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CA7A53D4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/393dd7e4-5545-4f9a-b627-dc1fe9f7b563" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CC3735C9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/bffc9010-2f6b-413a-9845-b8032f76e24e" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63EBE5404" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/67d08a90-e162-4d2e-84e4-bc771dd68b68" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B662A4F982" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/c76d8f54-5c80-4215-be62-9d1e2c613760" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63EC4EAA8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/e2ded8b5-8781-447a-90fc-11aee2056f4f" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B641DAA638" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/551dbdf3-9a15-486b-b6c9-b3b109204356" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63EAB7ACA" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/d5fa652a-d21c-45eb-8343-08b263233664" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63EB1EFC8" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/51abdebf-1307-4b90-8fe4-89ed6b7dfeab" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62414EB8A" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/afe4df4f-a751-44a4-ba00-50caa700e579" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D8D942D3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/e843eef1-21b8-4c8a-afbf-8c408dcb2f2c" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E57AB7EA" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/1f48570e-8f03-4e70-b815-1614a46b9c99" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DF052EE0" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/87f1f2e1-c0ad-426a-8642-11e9da81f1a9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D8CE0E45" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/9119cdef-d0fc-4f0e-ba66-0078b09e6483" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D8C0F1D0" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/8af6b84e-0c9e-425f-8758-c56d8e447e5b" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C4DE5325" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/6547917e-0f70-4087-b8f2-36fc0463b72c" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BE6B7D9C" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/ef162be7-1a2c-4880-9b3b-070fca7b39c2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B586D21195" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/fd197e5b-2f37-4a79-b0fb-d8a0effdf241" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50371579A" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/03be51b1-6366-4fe2-8954-510ccdf27ede" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B560DCC1E7" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/47055349-f32a-4a16-b1f4-7f5eeaae2393" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5603CE2F9" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/cde5fbcb-5a02-40bc-aefb-a83ad2fc4419" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55BA572F2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/28adc466-d98b-4600-87dd-140f9a9da4c2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B558F0EA9B" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/fabd33e6-f041-4c55-a161-0e5c7113eba8" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A3231251" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/46320276-3f48-4a92-a426-f080edbdcff5" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4808F78D6" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/bfc76f41-ad7e-4ab8-871c-6314a0e6f793" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42C7AFF8F" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/e8d0266c-5045-4beb-869b-dedf97732b0f" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B425E759A0" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/c354da2a-bd7b-4435-a8be-fa4ac6451d18" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4055CE1B9" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/397094e7-2a57-4b55-a710-fef2d8e1822b" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B39F64D5A8" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/19397d90-2711-45b8-96a2-4bc1bb647f47" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35CB49E2F" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/a5f88ec1-0cf5-453d-a371-ab4bb1c2d69f" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B371A40A27" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/2fbf0f11-41ca-48ba-9726-cf2e5d02068d" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35CB49E2F" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/a5f88ec1-0cf5-453d-a371-ab4bb1c2d69f" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B331B4162B" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/b1a79474-980a-4b9d-a7c4-580d9017abb1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3327158F3" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/709386bc-048c-45f4-b101-dc0638d04026" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3323D6B2F" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/723466d6-2de4-463d-8864-427c2d82e645" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3327DEED0" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/fb55253b-fc4a-46cb-93cf-475e0b4d5eb7" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3324C93B9" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/66cdb3f8-e217-4145-9291-04451cc8d6e0" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3322A6054" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/b40e8845-fa0e-4bb3-ad32-3490a97585aa" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3321DFC18" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/d65dfd01-210b-4ddf-9516-1000c0d40a8e" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B331C775FD" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/4063ccba-8df6-4f09-a93d-d43b6f665107" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2F16FFA98" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/f26b130c-e6e2-4b56-a2f9-e87d169bba21" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2F1638661" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/a54ffeec-e3a5-4f3a-9ca6-06a36864c4a8" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2F1569B8D" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/53a80066-17ff-4d35-badd-701ceafce94a" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B29EEBA541" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/97a978a8-b3b9-4444-909a-d3c052b2f241" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B223D0946B" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/f94d5622-2ea3-47a3-bcaa-bd420c59401b" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B223D9DE8A" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/2bd623f7-8a97-4b19-a3be-8eb0b916aa44" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B223B89787" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/0f05bab6-40da-4be6-869d-13e00a977d3e" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B20D630306" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/60b227d2-2e2b-473b-be3e-bc91b909e0b8" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1EACOEA17" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/fd9bce3c-17eb-49a2-b725-83de3c24921d" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1EACEE2F3" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/ad66027c-c3e0-40e1-8c4b-eef83abbb61e" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1CD58C39D" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/545a3cbe-5b9a-46ea-a854-ffe43ecb02e2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1CD536CA2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/91211443-6097-4319-afca-e1079556880e" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1B78E9F58" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/aed018ef-9c3a-409c-a8b7-08c1c94fac45" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14FBE58B5" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/460af665-4f43-4518-8e72-357b1851d45c" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1759C763B" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/98f059d4-8841-4a5c-9c73-c892c507593b" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B15003361C" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/b9960718-0223-4d65-b3e0-b3792aa3aff3" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14FFCF397" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/0bec5b16-53e0-4056-bee3-a90875e2a262" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14FECAC32" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/76eaa598-2f13-4614-88ca-3cd307e98e9c" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14FE35140" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/7df085a4-da39-4fad-ba95-7172f833a6b2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14FD3914B" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/50eeaf70-ab56-4bae-820d-ceac0fc739ce" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14FDD8480" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/12f4f8a9-f4a6-4860-b922-71f000576ffb" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14FC2F5C7" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/f01c5c93-dd55-473d-900b-f3979ae4b0aa" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B107787507" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/f690f7b3-c3f1-42aa-b605-ec3da02f4170" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B107709D0A" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/61692bbb-f50f-4f17-8a4b-2774418acc75" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B10765F0C4" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/ddacd9a0-5a0a-47ee-a119-313c2a6aefde" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B10757D642" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/28c1451f-9693-4cd8-a429-728c0093fc5c" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1074573A5" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/6e34c58e-078e-4144-9dbf-7aa764b87c33" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1073C4A54" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/5c62fa4a-0470-4d66-abe7-30d25ed1b845" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1072EE9BB" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/1f87b96c-3d2d-4067-81e1-9fd1f3a965f2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B107236IE6" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/52e243a8-4ffc-4472-9465-f41d68554994" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B107176ACO" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/5028cdd2-8ff5-4295-a135-b2fe24687784" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B10705DB8E" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/66311de6-4139-4627-8f4b-a65ee91c3811" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D8268939" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/ecca1997-aa55-4748-8711-4cc036843165" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D82F5D93" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/4f4ec7c9-44db-48ed-b111-b9c6c439faec" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0BE939DF5" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/812c2363-cbc1-49a4-8edc-bc52859c14e7" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0BF96DCFF" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/74ff979b-e4fc-473c-b278-0d7ccdc89b05" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0BED956EB" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/416a2705-722f-4cd5-83a3-9fb15fc22214" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0BF0777EF" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/06dce768-0c35-466e-99d1-e258a90174ea" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0748BB4A8" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/392ae0a8-f1e5-43a0-acbf-9217bba9373e" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B02B1F2E05" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/190f8bbe-5096-43bc-8b40-b72cf975c4cc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B074D3565D" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/38fc9907-0f4d-4574-a178-8098b3fd5fff" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B06C206ABA" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/e997068f-ebb0-48ee-b23e-0986ac22e96a" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B06C206ABA" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/e997068f-ebb0-48ee-b23e-0986ac22e96a" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B02B1F2F05" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/f43f7347-0570-4066-bb0a-7d160c8175c0" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZAC3D8FE36" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD22000N/amministrazione-trasparente/atti-amministrazioni-enti/1d8f3830-819d-4676-b49e-cf5b7842915b" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F176"/>
+  <dimension ref="A1:F193"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>5670</v>
+        <v>7889</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3">
+        <v>7852</v>
+      </c>
+      <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
         <v>11</v>
       </c>
-      <c r="B3">
-[...12 lines deleted...]
-        <v>15</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B4">
-        <v>5351</v>
+        <v>7609</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>14</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5">
+        <v>7484</v>
+      </c>
+      <c r="C5" t="s">
         <v>16</v>
       </c>
-      <c r="B5">
-[...4 lines deleted...]
-      </c>
       <c r="D5" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>17</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B6">
-        <v>5349</v>
+        <v>7232</v>
       </c>
       <c r="C6" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>20</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="B7">
-        <v>5348</v>
+        <v>7212</v>
       </c>
       <c r="C7" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>30</v>
-[...5 lines deleted...]
-        <v>32</v>
+        <v>23</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="B8">
-        <v>5347</v>
+        <v>7207</v>
       </c>
       <c r="C8" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-        <v>36</v>
+        <v>25</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="B9">
-        <v>5346</v>
+        <v>7202</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-        <v>40</v>
+        <v>27</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="B10">
-        <v>5345</v>
+        <v>7199</v>
       </c>
       <c r="C10" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-        <v>44</v>
+        <v>29</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="B11">
-        <v>5336</v>
+        <v>7197</v>
       </c>
       <c r="C11" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>31</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="B12">
-        <v>5335</v>
+        <v>6819</v>
       </c>
       <c r="C12" t="s">
-        <v>49</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>50</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>34</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="B13">
-        <v>5334</v>
+        <v>6815</v>
       </c>
       <c r="C13" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="D13" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-        <v>56</v>
+        <v>36</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="B14">
-        <v>5332</v>
+        <v>6812</v>
       </c>
       <c r="C14" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>38</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="B15">
-        <v>5331</v>
+        <v>6652</v>
       </c>
       <c r="C15" t="s">
-        <v>61</v>
+        <v>40</v>
       </c>
       <c r="D15" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>64</v>
+        <v>41</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>65</v>
+        <v>39</v>
       </c>
       <c r="B16">
-        <v>5293</v>
+        <v>6638</v>
       </c>
       <c r="C16" t="s">
-        <v>66</v>
+        <v>42</v>
       </c>
       <c r="D16" t="s">
-        <v>67</v>
-[...5 lines deleted...]
-        <v>69</v>
+        <v>43</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>65</v>
+        <v>44</v>
       </c>
       <c r="B17">
-        <v>5291</v>
+        <v>6561</v>
       </c>
       <c r="C17" t="s">
-        <v>70</v>
+        <v>45</v>
       </c>
       <c r="D17" t="s">
-        <v>71</v>
-[...5 lines deleted...]
-        <v>73</v>
+        <v>46</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>74</v>
+        <v>47</v>
       </c>
       <c r="B18">
-        <v>4716</v>
+        <v>6408</v>
       </c>
       <c r="C18" t="s">
-        <v>75</v>
+        <v>48</v>
       </c>
       <c r="D18" t="s">
-        <v>76</v>
-[...5 lines deleted...]
-        <v>78</v>
+        <v>49</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>79</v>
+        <v>50</v>
       </c>
       <c r="B19">
-        <v>4543</v>
+        <v>5670</v>
       </c>
       <c r="C19" t="s">
-        <v>80</v>
+        <v>51</v>
       </c>
       <c r="D19" t="s">
-        <v>81</v>
-[...5 lines deleted...]
-        <v>83</v>
+        <v>52</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B20">
-        <v>4541</v>
+        <v>5416</v>
       </c>
       <c r="C20" t="s">
-        <v>84</v>
+        <v>54</v>
       </c>
       <c r="D20" t="s">
-        <v>85</v>
-[...5 lines deleted...]
-        <v>87</v>
+        <v>55</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>88</v>
+        <v>56</v>
       </c>
       <c r="B21">
-        <v>4422</v>
+        <v>5351</v>
       </c>
       <c r="C21" t="s">
-        <v>89</v>
+        <v>57</v>
       </c>
       <c r="D21" t="s">
-        <v>90</v>
-[...5 lines deleted...]
-        <v>92</v>
+        <v>58</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>88</v>
+        <v>56</v>
       </c>
       <c r="B22">
-        <v>4417</v>
+        <v>5350</v>
       </c>
       <c r="C22" t="s">
-        <v>93</v>
+        <v>59</v>
       </c>
       <c r="D22" t="s">
-        <v>94</v>
-[...5 lines deleted...]
-        <v>96</v>
+        <v>60</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>97</v>
+        <v>56</v>
       </c>
       <c r="B23">
-        <v>4344</v>
+        <v>5349</v>
       </c>
       <c r="C23" t="s">
-        <v>98</v>
+        <v>61</v>
       </c>
       <c r="D23" t="s">
-        <v>99</v>
-[...5 lines deleted...]
-        <v>101</v>
+        <v>62</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>97</v>
+        <v>56</v>
       </c>
       <c r="B24">
-        <v>4335</v>
+        <v>5348</v>
       </c>
       <c r="C24" t="s">
-        <v>102</v>
+        <v>63</v>
       </c>
       <c r="D24" t="s">
-        <v>103</v>
-[...5 lines deleted...]
-        <v>105</v>
+        <v>64</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>106</v>
+        <v>56</v>
       </c>
       <c r="B25">
-        <v>4134</v>
+        <v>5347</v>
       </c>
       <c r="C25" t="s">
-        <v>107</v>
+        <v>65</v>
       </c>
       <c r="D25" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-        <v>110</v>
+        <v>66</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>106</v>
+        <v>56</v>
       </c>
       <c r="B26">
-        <v>4129</v>
+        <v>5346</v>
       </c>
       <c r="C26" t="s">
-        <v>111</v>
+        <v>67</v>
       </c>
       <c r="D26" t="s">
-        <v>112</v>
-[...5 lines deleted...]
-        <v>114</v>
+        <v>68</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>115</v>
+        <v>56</v>
       </c>
       <c r="B27">
-        <v>3931</v>
+        <v>5345</v>
       </c>
       <c r="C27" t="s">
-        <v>116</v>
+        <v>69</v>
       </c>
       <c r="D27" t="s">
-        <v>117</v>
-[...5 lines deleted...]
-        <v>119</v>
+        <v>70</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>120</v>
+        <v>56</v>
       </c>
       <c r="B28">
-        <v>3732</v>
+        <v>5336</v>
       </c>
       <c r="C28" t="s">
-        <v>121</v>
+        <v>71</v>
       </c>
       <c r="D28" t="s">
-        <v>122</v>
-[...5 lines deleted...]
-        <v>124</v>
+        <v>72</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>56</v>
       </c>
       <c r="B29">
-        <v>3430</v>
+        <v>5335</v>
       </c>
       <c r="C29" t="s">
-        <v>126</v>
+        <v>73</v>
       </c>
       <c r="D29" t="s">
-        <v>127</v>
-[...5 lines deleted...]
-        <v>129</v>
+        <v>74</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>130</v>
+        <v>56</v>
       </c>
       <c r="B30">
-        <v>3208</v>
+        <v>5334</v>
       </c>
       <c r="C30" t="s">
-        <v>131</v>
+        <v>75</v>
       </c>
       <c r="D30" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>134</v>
+        <v>76</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>135</v>
+        <v>56</v>
       </c>
       <c r="B31">
-        <v>3083</v>
+        <v>5332</v>
       </c>
       <c r="C31" t="s">
-        <v>136</v>
+        <v>77</v>
       </c>
       <c r="D31" t="s">
-        <v>137</v>
-[...5 lines deleted...]
-        <v>139</v>
+        <v>78</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>135</v>
+        <v>56</v>
       </c>
       <c r="B32">
-        <v>3080</v>
+        <v>5331</v>
       </c>
       <c r="C32" t="s">
-        <v>140</v>
+        <v>79</v>
       </c>
       <c r="D32" t="s">
-        <v>141</v>
-[...5 lines deleted...]
-        <v>143</v>
+        <v>80</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>144</v>
+        <v>81</v>
       </c>
       <c r="B33">
-        <v>2971</v>
+        <v>5293</v>
       </c>
       <c r="C33" t="s">
-        <v>145</v>
+        <v>82</v>
       </c>
       <c r="D33" t="s">
-        <v>146</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>83</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>149</v>
+        <v>81</v>
       </c>
       <c r="B34">
-        <v>2786</v>
+        <v>5291</v>
       </c>
       <c r="C34" t="s">
-        <v>150</v>
+        <v>84</v>
       </c>
       <c r="D34" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-        <v>153</v>
+        <v>85</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>154</v>
+        <v>86</v>
       </c>
       <c r="B35">
-        <v>2757</v>
+        <v>4716</v>
       </c>
       <c r="C35" t="s">
-        <v>155</v>
+        <v>87</v>
       </c>
       <c r="D35" t="s">
-        <v>156</v>
-[...5 lines deleted...]
-        <v>158</v>
+        <v>88</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>159</v>
+        <v>89</v>
       </c>
       <c r="B36">
-        <v>2635</v>
+        <v>4543</v>
       </c>
       <c r="C36" t="s">
-        <v>160</v>
+        <v>90</v>
       </c>
       <c r="D36" t="s">
-        <v>161</v>
-[...5 lines deleted...]
-        <v>163</v>
+        <v>91</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>159</v>
+        <v>89</v>
       </c>
       <c r="B37">
-        <v>2616</v>
+        <v>4541</v>
       </c>
       <c r="C37" t="s">
-        <v>164</v>
+        <v>92</v>
       </c>
       <c r="D37" t="s">
-        <v>165</v>
-[...5 lines deleted...]
-        <v>167</v>
+        <v>93</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>168</v>
+        <v>94</v>
       </c>
       <c r="B38">
-        <v>2282</v>
+        <v>4422</v>
       </c>
       <c r="C38" t="s">
-        <v>169</v>
+        <v>95</v>
       </c>
       <c r="D38" t="s">
-        <v>170</v>
-[...5 lines deleted...]
-        <v>172</v>
+        <v>96</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>173</v>
+        <v>94</v>
       </c>
       <c r="B39">
-        <v>2125</v>
+        <v>4417</v>
       </c>
       <c r="C39" t="s">
-        <v>174</v>
+        <v>97</v>
       </c>
       <c r="D39" t="s">
-        <v>175</v>
-[...5 lines deleted...]
-        <v>177</v>
+        <v>98</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>178</v>
+        <v>99</v>
       </c>
       <c r="B40">
-        <v>2071</v>
+        <v>4344</v>
       </c>
       <c r="C40" t="s">
-        <v>179</v>
+        <v>100</v>
       </c>
       <c r="D40" t="s">
-        <v>180</v>
-[...5 lines deleted...]
-        <v>182</v>
+        <v>101</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>178</v>
+        <v>99</v>
       </c>
       <c r="B41">
-        <v>2056</v>
+        <v>4335</v>
       </c>
       <c r="C41" t="s">
-        <v>183</v>
+        <v>102</v>
       </c>
       <c r="D41" t="s">
-        <v>184</v>
-[...5 lines deleted...]
-        <v>186</v>
+        <v>103</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>187</v>
+        <v>104</v>
       </c>
       <c r="B42">
-        <v>1942</v>
+        <v>4134</v>
       </c>
       <c r="C42" t="s">
-        <v>188</v>
+        <v>105</v>
       </c>
       <c r="D42" t="s">
-        <v>189</v>
-[...5 lines deleted...]
-        <v>191</v>
+        <v>106</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>192</v>
+        <v>104</v>
       </c>
       <c r="B43">
-        <v>1861</v>
+        <v>4129</v>
       </c>
       <c r="C43" t="s">
-        <v>193</v>
+        <v>107</v>
       </c>
       <c r="D43" t="s">
-        <v>194</v>
-[...5 lines deleted...]
-        <v>196</v>
+        <v>108</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>192</v>
+        <v>109</v>
       </c>
       <c r="B44">
-        <v>1859</v>
+        <v>3931</v>
       </c>
       <c r="C44" t="s">
-        <v>197</v>
+        <v>110</v>
       </c>
       <c r="D44" t="s">
-        <v>198</v>
-[...5 lines deleted...]
-        <v>200</v>
+        <v>111</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>192</v>
+        <v>112</v>
       </c>
       <c r="B45">
-        <v>1857</v>
+        <v>3732</v>
       </c>
       <c r="C45" t="s">
-        <v>201</v>
+        <v>113</v>
       </c>
       <c r="D45" t="s">
-        <v>202</v>
-[...5 lines deleted...]
-        <v>204</v>
+        <v>114</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>192</v>
+        <v>115</v>
       </c>
       <c r="B46">
-        <v>1850</v>
+        <v>3430</v>
       </c>
       <c r="C46" t="s">
-        <v>205</v>
+        <v>116</v>
       </c>
       <c r="D46" t="s">
-        <v>206</v>
-[...5 lines deleted...]
-        <v>208</v>
+        <v>117</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>192</v>
+        <v>118</v>
       </c>
       <c r="B47">
-        <v>1849</v>
+        <v>3208</v>
       </c>
       <c r="C47" t="s">
-        <v>209</v>
+        <v>119</v>
       </c>
       <c r="D47" t="s">
-        <v>210</v>
-[...5 lines deleted...]
-        <v>212</v>
+        <v>120</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>213</v>
+        <v>121</v>
       </c>
       <c r="B48">
-        <v>1467</v>
+        <v>3083</v>
       </c>
       <c r="C48" t="s">
-        <v>214</v>
+        <v>122</v>
       </c>
       <c r="D48" t="s">
-        <v>215</v>
-[...5 lines deleted...]
-        <v>216</v>
+        <v>123</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>217</v>
+        <v>121</v>
       </c>
       <c r="B49">
-        <v>1125</v>
+        <v>3080</v>
       </c>
       <c r="C49" t="s">
-        <v>218</v>
+        <v>124</v>
       </c>
       <c r="D49" t="s">
-        <v>219</v>
-[...5 lines deleted...]
-        <v>221</v>
+        <v>125</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>222</v>
+        <v>126</v>
       </c>
       <c r="B50">
-        <v>743</v>
+        <v>2971</v>
       </c>
       <c r="C50" t="s">
-        <v>223</v>
+        <v>127</v>
       </c>
       <c r="D50" t="s">
-        <v>224</v>
-[...5 lines deleted...]
-        <v>226</v>
+        <v>128</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>227</v>
+        <v>129</v>
       </c>
       <c r="B51">
-        <v>585</v>
+        <v>2786</v>
       </c>
       <c r="C51" t="s">
-        <v>228</v>
+        <v>130</v>
       </c>
       <c r="D51" t="s">
-        <v>229</v>
-[...5 lines deleted...]
-        <v>231</v>
+        <v>131</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>232</v>
+        <v>132</v>
       </c>
       <c r="B52">
-        <v>462</v>
+        <v>2757</v>
       </c>
       <c r="C52" t="s">
-        <v>233</v>
+        <v>133</v>
       </c>
       <c r="D52" t="s">
-        <v>234</v>
-[...5 lines deleted...]
-        <v>236</v>
+        <v>134</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>237</v>
+        <v>135</v>
       </c>
       <c r="B53">
-        <v>344</v>
+        <v>2635</v>
       </c>
       <c r="C53" t="s">
-        <v>238</v>
+        <v>136</v>
       </c>
       <c r="D53" t="s">
-        <v>239</v>
-[...5 lines deleted...]
-        <v>241</v>
+        <v>137</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>242</v>
+        <v>135</v>
       </c>
       <c r="B54">
-        <v>330</v>
+        <v>2616</v>
       </c>
       <c r="C54" t="s">
-        <v>243</v>
+        <v>138</v>
       </c>
       <c r="D54" t="s">
-        <v>244</v>
-[...5 lines deleted...]
-        <v>246</v>
+        <v>139</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>247</v>
+        <v>140</v>
       </c>
       <c r="B55">
-        <v>13668</v>
+        <v>2282</v>
       </c>
       <c r="C55" t="s">
-        <v>248</v>
+        <v>141</v>
       </c>
       <c r="D55" t="s">
-        <v>249</v>
-[...5 lines deleted...]
-        <v>251</v>
+        <v>142</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>252</v>
+        <v>143</v>
       </c>
       <c r="B56">
-        <v>13603</v>
+        <v>2125</v>
       </c>
       <c r="C56" t="s">
-        <v>253</v>
+        <v>144</v>
       </c>
       <c r="D56" t="s">
-        <v>254</v>
-[...5 lines deleted...]
-        <v>256</v>
+        <v>145</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>252</v>
+        <v>146</v>
       </c>
       <c r="B57">
-        <v>13587</v>
+        <v>2071</v>
       </c>
       <c r="C57" t="s">
-        <v>257</v>
+        <v>147</v>
       </c>
       <c r="D57" t="s">
-        <v>258</v>
-[...5 lines deleted...]
-        <v>260</v>
+        <v>148</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>252</v>
+        <v>146</v>
       </c>
       <c r="B58">
-        <v>13580</v>
+        <v>2056</v>
       </c>
       <c r="C58" t="s">
-        <v>261</v>
+        <v>149</v>
       </c>
       <c r="D58" t="s">
-        <v>262</v>
-[...5 lines deleted...]
-        <v>264</v>
+        <v>150</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>265</v>
+        <v>151</v>
       </c>
       <c r="B59">
-        <v>12981</v>
+        <v>1942</v>
       </c>
       <c r="C59" t="s">
-        <v>266</v>
+        <v>152</v>
       </c>
       <c r="D59" t="s">
-        <v>267</v>
-[...5 lines deleted...]
-        <v>269</v>
+        <v>153</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>270</v>
+        <v>154</v>
       </c>
       <c r="B60">
-        <v>12055</v>
+        <v>1861</v>
       </c>
       <c r="C60" t="s">
-        <v>271</v>
+        <v>155</v>
       </c>
       <c r="D60" t="s">
-        <v>272</v>
-[...5 lines deleted...]
-        <v>274</v>
+        <v>156</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>275</v>
+        <v>154</v>
       </c>
       <c r="B61">
-        <v>11993</v>
+        <v>1859</v>
       </c>
       <c r="C61" t="s">
-        <v>276</v>
+        <v>157</v>
       </c>
       <c r="D61" t="s">
-        <v>277</v>
-[...5 lines deleted...]
-        <v>279</v>
+        <v>158</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>275</v>
+        <v>154</v>
       </c>
       <c r="B62">
-        <v>11991</v>
+        <v>1857</v>
       </c>
       <c r="C62" t="s">
-        <v>280</v>
+        <v>159</v>
       </c>
       <c r="D62" t="s">
-        <v>281</v>
-[...5 lines deleted...]
-        <v>283</v>
+        <v>160</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>275</v>
+        <v>154</v>
       </c>
       <c r="B63">
-        <v>11986</v>
+        <v>1850</v>
       </c>
       <c r="C63" t="s">
-        <v>284</v>
+        <v>161</v>
       </c>
       <c r="D63" t="s">
-        <v>285</v>
-[...5 lines deleted...]
-        <v>287</v>
+        <v>162</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>275</v>
+        <v>154</v>
       </c>
       <c r="B64">
-        <v>11980</v>
+        <v>1849</v>
       </c>
       <c r="C64" t="s">
-        <v>288</v>
+        <v>163</v>
       </c>
       <c r="D64" t="s">
-        <v>289</v>
-[...5 lines deleted...]
-        <v>291</v>
+        <v>164</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>275</v>
+        <v>165</v>
       </c>
       <c r="B65">
-        <v>11976</v>
+        <v>1467</v>
       </c>
       <c r="C65" t="s">
-        <v>292</v>
+        <v>166</v>
       </c>
       <c r="D65" t="s">
-        <v>293</v>
+        <v>167</v>
       </c>
       <c r="E65" t="s">
-        <v>294</v>
-[...2 lines deleted...]
-        <v>295</v>
+        <v>166</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>296</v>
+        <v>168</v>
       </c>
       <c r="B66">
-        <v>11770</v>
+        <v>1125</v>
       </c>
       <c r="C66" t="s">
-        <v>297</v>
+        <v>169</v>
       </c>
       <c r="D66" t="s">
-        <v>298</v>
-[...5 lines deleted...]
-        <v>300</v>
+        <v>170</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>301</v>
+        <v>171</v>
       </c>
       <c r="B67">
-        <v>11730</v>
+        <v>743</v>
       </c>
       <c r="C67" t="s">
-        <v>302</v>
+        <v>172</v>
       </c>
       <c r="D67" t="s">
-        <v>303</v>
-[...5 lines deleted...]
-        <v>305</v>
+        <v>173</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>301</v>
+        <v>174</v>
       </c>
       <c r="B68">
-        <v>11729</v>
+        <v>585</v>
       </c>
       <c r="C68" t="s">
-        <v>306</v>
+        <v>175</v>
       </c>
       <c r="D68" t="s">
-        <v>307</v>
-[...5 lines deleted...]
-        <v>309</v>
+        <v>176</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>310</v>
+        <v>177</v>
       </c>
       <c r="B69">
-        <v>10920</v>
+        <v>462</v>
       </c>
       <c r="C69" t="s">
-        <v>311</v>
+        <v>178</v>
       </c>
       <c r="D69" t="s">
-        <v>312</v>
-[...5 lines deleted...]
-        <v>314</v>
+        <v>179</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>315</v>
+        <v>180</v>
       </c>
       <c r="B70">
-        <v>10895</v>
+        <v>344</v>
       </c>
       <c r="C70" t="s">
-        <v>316</v>
+        <v>181</v>
       </c>
       <c r="D70" t="s">
-        <v>317</v>
-[...5 lines deleted...]
-        <v>319</v>
+        <v>182</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>320</v>
+        <v>183</v>
       </c>
       <c r="B71">
-        <v>10708</v>
+        <v>330</v>
       </c>
       <c r="C71" t="s">
-        <v>321</v>
+        <v>184</v>
       </c>
       <c r="D71" t="s">
-        <v>322</v>
-[...5 lines deleted...]
-        <v>324</v>
+        <v>185</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>325</v>
+        <v>186</v>
       </c>
       <c r="B72">
-        <v>10519</v>
+        <v>13668</v>
       </c>
       <c r="C72" t="s">
-        <v>326</v>
+        <v>187</v>
       </c>
       <c r="D72" t="s">
-        <v>327</v>
-[...5 lines deleted...]
-        <v>329</v>
+        <v>188</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>330</v>
+        <v>189</v>
       </c>
       <c r="B73">
-        <v>10423</v>
+        <v>13603</v>
       </c>
       <c r="C73" t="s">
-        <v>331</v>
+        <v>190</v>
       </c>
       <c r="D73" t="s">
-        <v>332</v>
-[...5 lines deleted...]
-        <v>334</v>
+        <v>191</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>335</v>
+        <v>189</v>
       </c>
       <c r="B74">
-        <v>10405</v>
+        <v>13587</v>
       </c>
       <c r="C74" t="s">
-        <v>336</v>
+        <v>192</v>
       </c>
       <c r="D74" t="s">
-        <v>337</v>
-[...5 lines deleted...]
-        <v>339</v>
+        <v>193</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>335</v>
+        <v>189</v>
       </c>
       <c r="B75">
-        <v>10399</v>
+        <v>13580</v>
       </c>
       <c r="C75" t="s">
-        <v>340</v>
+        <v>194</v>
       </c>
       <c r="D75" t="s">
-        <v>341</v>
-[...5 lines deleted...]
-        <v>343</v>
+        <v>195</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>344</v>
+        <v>196</v>
       </c>
       <c r="B76">
-        <v>10365</v>
+        <v>12981</v>
       </c>
       <c r="C76" t="s">
-        <v>345</v>
+        <v>197</v>
       </c>
       <c r="D76" t="s">
-        <v>346</v>
-[...5 lines deleted...]
-        <v>348</v>
+        <v>198</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>349</v>
+        <v>199</v>
       </c>
       <c r="B77">
-        <v>8498</v>
+        <v>12055</v>
       </c>
       <c r="C77" t="s">
-        <v>350</v>
+        <v>200</v>
       </c>
       <c r="D77" t="s">
-        <v>351</v>
-[...5 lines deleted...]
-        <v>353</v>
+        <v>201</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>354</v>
+        <v>202</v>
       </c>
       <c r="B78">
-        <v>8007</v>
+        <v>11993</v>
       </c>
       <c r="C78" t="s">
-        <v>355</v>
+        <v>203</v>
       </c>
       <c r="D78" t="s">
-        <v>356</v>
-[...5 lines deleted...]
-        <v>358</v>
+        <v>204</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>359</v>
+        <v>202</v>
       </c>
       <c r="B79">
-        <v>7732</v>
+        <v>11991</v>
       </c>
       <c r="C79" t="s">
-        <v>360</v>
+        <v>205</v>
       </c>
       <c r="D79" t="s">
-        <v>361</v>
-[...5 lines deleted...]
-        <v>363</v>
+        <v>206</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>364</v>
+        <v>202</v>
       </c>
       <c r="B80">
-        <v>7599</v>
+        <v>11986</v>
       </c>
       <c r="C80" t="s">
-        <v>365</v>
+        <v>207</v>
       </c>
       <c r="D80" t="s">
-        <v>366</v>
-[...5 lines deleted...]
-        <v>368</v>
+        <v>208</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>369</v>
+        <v>202</v>
       </c>
       <c r="B81">
-        <v>6437</v>
+        <v>11980</v>
       </c>
       <c r="C81" t="s">
-        <v>370</v>
+        <v>209</v>
       </c>
       <c r="D81" t="s">
-        <v>371</v>
-[...5 lines deleted...]
-        <v>373</v>
+        <v>210</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>374</v>
+        <v>202</v>
       </c>
       <c r="B82">
-        <v>6321</v>
+        <v>11976</v>
       </c>
       <c r="C82" t="s">
-        <v>375</v>
+        <v>211</v>
       </c>
       <c r="D82" t="s">
-        <v>376</v>
-[...5 lines deleted...]
-        <v>378</v>
+        <v>212</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>374</v>
+        <v>213</v>
       </c>
       <c r="B83">
-        <v>6301</v>
+        <v>11770</v>
       </c>
       <c r="C83" t="s">
-        <v>379</v>
+        <v>214</v>
       </c>
       <c r="D83" t="s">
-        <v>380</v>
-[...5 lines deleted...]
-        <v>382</v>
+        <v>215</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>374</v>
+        <v>216</v>
       </c>
       <c r="B84">
-        <v>6299</v>
+        <v>11730</v>
       </c>
       <c r="C84" t="s">
-        <v>383</v>
+        <v>217</v>
       </c>
       <c r="D84" t="s">
-        <v>384</v>
-[...5 lines deleted...]
-        <v>386</v>
+        <v>218</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>387</v>
+        <v>216</v>
       </c>
       <c r="B85">
-        <v>6280</v>
+        <v>11729</v>
       </c>
       <c r="C85" t="s">
-        <v>388</v>
+        <v>219</v>
       </c>
       <c r="D85" t="s">
-        <v>389</v>
-[...5 lines deleted...]
-        <v>391</v>
+        <v>220</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>387</v>
+        <v>221</v>
       </c>
       <c r="B86">
-        <v>6269</v>
+        <v>10920</v>
       </c>
       <c r="C86" t="s">
-        <v>392</v>
+        <v>222</v>
       </c>
       <c r="D86" t="s">
-        <v>393</v>
-[...5 lines deleted...]
-        <v>395</v>
+        <v>223</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>387</v>
+        <v>224</v>
       </c>
       <c r="B87">
-        <v>6265</v>
+        <v>10895</v>
       </c>
       <c r="C87" t="s">
-        <v>396</v>
+        <v>225</v>
       </c>
       <c r="D87" t="s">
-        <v>397</v>
-[...5 lines deleted...]
-        <v>399</v>
+        <v>226</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>400</v>
+        <v>227</v>
       </c>
       <c r="B88">
-        <v>6036</v>
+        <v>10708</v>
       </c>
       <c r="C88" t="s">
-        <v>401</v>
+        <v>228</v>
       </c>
       <c r="D88" t="s">
-        <v>402</v>
-[...5 lines deleted...]
-        <v>404</v>
+        <v>229</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>405</v>
+        <v>230</v>
       </c>
       <c r="B89">
-        <v>5716</v>
+        <v>10519</v>
       </c>
       <c r="C89" t="s">
-        <v>406</v>
+        <v>231</v>
       </c>
       <c r="D89" t="s">
-        <v>407</v>
-[...5 lines deleted...]
-        <v>409</v>
+        <v>232</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>410</v>
+        <v>233</v>
       </c>
       <c r="B90">
-        <v>5664</v>
+        <v>10423</v>
       </c>
       <c r="C90" t="s">
-        <v>411</v>
+        <v>234</v>
       </c>
       <c r="D90" t="s">
-        <v>412</v>
-[...5 lines deleted...]
-        <v>414</v>
+        <v>235</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>410</v>
+        <v>236</v>
       </c>
       <c r="B91">
-        <v>5606</v>
+        <v>10405</v>
       </c>
       <c r="C91" t="s">
-        <v>415</v>
+        <v>237</v>
       </c>
       <c r="D91" t="s">
-        <v>416</v>
-[...5 lines deleted...]
-        <v>418</v>
+        <v>238</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>419</v>
+        <v>236</v>
       </c>
       <c r="B92">
-        <v>5564</v>
+        <v>10399</v>
       </c>
       <c r="C92" t="s">
-        <v>420</v>
+        <v>239</v>
       </c>
       <c r="D92" t="s">
-        <v>421</v>
-[...5 lines deleted...]
-        <v>423</v>
+        <v>240</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>424</v>
+        <v>241</v>
       </c>
       <c r="B93">
-        <v>5271</v>
+        <v>10365</v>
       </c>
       <c r="C93" t="s">
-        <v>214</v>
+        <v>242</v>
       </c>
       <c r="D93" t="s">
-        <v>425</v>
-[...5 lines deleted...]
-        <v>216</v>
+        <v>243</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>426</v>
+        <v>244</v>
       </c>
       <c r="B94">
-        <v>4686</v>
+        <v>8498</v>
       </c>
       <c r="C94" t="s">
-        <v>427</v>
+        <v>245</v>
       </c>
       <c r="D94" t="s">
-        <v>428</v>
-[...5 lines deleted...]
-        <v>430</v>
+        <v>246</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>431</v>
+        <v>247</v>
       </c>
       <c r="B95">
-        <v>4491</v>
+        <v>8007</v>
       </c>
       <c r="C95" t="s">
-        <v>432</v>
+        <v>248</v>
       </c>
       <c r="D95" t="s">
-        <v>433</v>
-[...5 lines deleted...]
-        <v>435</v>
+        <v>249</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>436</v>
+        <v>250</v>
       </c>
       <c r="B96">
-        <v>4355</v>
+        <v>7732</v>
       </c>
       <c r="C96" t="s">
-        <v>437</v>
+        <v>251</v>
       </c>
       <c r="D96" t="s">
-        <v>438</v>
-[...5 lines deleted...]
-        <v>440</v>
+        <v>252</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>441</v>
+        <v>253</v>
       </c>
       <c r="B97">
-        <v>4118</v>
+        <v>7599</v>
       </c>
       <c r="C97" t="s">
-        <v>442</v>
+        <v>254</v>
       </c>
       <c r="D97" t="s">
-        <v>443</v>
-[...5 lines deleted...]
-        <v>445</v>
+        <v>255</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>446</v>
+        <v>256</v>
       </c>
       <c r="B98">
-        <v>4060</v>
+        <v>6437</v>
       </c>
       <c r="C98" t="s">
-        <v>447</v>
+        <v>257</v>
       </c>
       <c r="D98" t="s">
-        <v>448</v>
-[...5 lines deleted...]
-        <v>450</v>
+        <v>258</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>451</v>
+        <v>259</v>
       </c>
       <c r="B99">
-        <v>4040</v>
+        <v>6321</v>
       </c>
       <c r="C99" t="s">
-        <v>452</v>
+        <v>260</v>
       </c>
       <c r="D99" t="s">
-        <v>453</v>
-[...5 lines deleted...]
-        <v>455</v>
+        <v>261</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>456</v>
+        <v>259</v>
       </c>
       <c r="B100">
-        <v>3714</v>
+        <v>6301</v>
       </c>
       <c r="C100" t="s">
-        <v>457</v>
+        <v>262</v>
       </c>
       <c r="D100" t="s">
-        <v>458</v>
-[...5 lines deleted...]
-        <v>460</v>
+        <v>263</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>461</v>
+        <v>259</v>
       </c>
       <c r="B101">
-        <v>3370</v>
+        <v>6299</v>
       </c>
       <c r="C101" t="s">
-        <v>462</v>
+        <v>264</v>
       </c>
       <c r="D101" t="s">
-        <v>463</v>
-[...5 lines deleted...]
-        <v>465</v>
+        <v>265</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>466</v>
+        <v>266</v>
       </c>
       <c r="B102">
-        <v>2801</v>
+        <v>6280</v>
       </c>
       <c r="C102" t="s">
-        <v>467</v>
+        <v>267</v>
       </c>
       <c r="D102" t="s">
-        <v>468</v>
-[...5 lines deleted...]
-        <v>470</v>
+        <v>268</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>471</v>
+        <v>266</v>
       </c>
       <c r="B103">
-        <v>2708</v>
+        <v>6269</v>
       </c>
       <c r="C103" t="s">
-        <v>472</v>
+        <v>269</v>
       </c>
       <c r="D103" t="s">
-        <v>473</v>
-[...5 lines deleted...]
-        <v>475</v>
+        <v>270</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>476</v>
+        <v>266</v>
       </c>
       <c r="B104">
-        <v>2631</v>
+        <v>6265</v>
       </c>
       <c r="C104" t="s">
-        <v>477</v>
+        <v>271</v>
       </c>
       <c r="D104" t="s">
-        <v>478</v>
-[...5 lines deleted...]
-        <v>480</v>
+        <v>272</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>476</v>
+        <v>273</v>
       </c>
       <c r="B105">
-        <v>2600</v>
+        <v>6036</v>
       </c>
       <c r="C105" t="s">
-        <v>481</v>
+        <v>274</v>
       </c>
       <c r="D105" t="s">
-        <v>482</v>
-[...5 lines deleted...]
-        <v>484</v>
+        <v>275</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>485</v>
+        <v>276</v>
       </c>
       <c r="B106">
-        <v>2483</v>
+        <v>5716</v>
       </c>
       <c r="C106" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="D106" t="s">
-        <v>486</v>
-[...5 lines deleted...]
-        <v>216</v>
+        <v>278</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>487</v>
+        <v>279</v>
       </c>
       <c r="B107">
-        <v>2358</v>
+        <v>5664</v>
       </c>
       <c r="C107" t="s">
-        <v>488</v>
+        <v>280</v>
       </c>
       <c r="D107" t="s">
-        <v>489</v>
-[...5 lines deleted...]
-        <v>491</v>
+        <v>281</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>492</v>
+        <v>279</v>
       </c>
       <c r="B108">
-        <v>2215</v>
+        <v>5606</v>
       </c>
       <c r="C108" t="s">
-        <v>493</v>
+        <v>282</v>
       </c>
       <c r="D108" t="s">
-        <v>494</v>
-[...5 lines deleted...]
-        <v>496</v>
+        <v>283</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>497</v>
+        <v>284</v>
       </c>
       <c r="B109">
-        <v>1477</v>
+        <v>5564</v>
       </c>
       <c r="C109" t="s">
-        <v>498</v>
+        <v>285</v>
       </c>
       <c r="D109" t="s">
-        <v>499</v>
-[...5 lines deleted...]
-        <v>501</v>
+        <v>286</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>502</v>
+        <v>287</v>
       </c>
       <c r="B110">
-        <v>1150</v>
+        <v>5271</v>
       </c>
       <c r="C110" t="s">
-        <v>503</v>
+        <v>166</v>
       </c>
       <c r="D110" t="s">
-        <v>504</v>
+        <v>288</v>
       </c>
       <c r="E110" t="s">
-        <v>505</v>
-[...2 lines deleted...]
-        <v>506</v>
+        <v>166</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>507</v>
+        <v>289</v>
       </c>
       <c r="B111">
-        <v>1032</v>
+        <v>4686</v>
       </c>
       <c r="C111" t="s">
-        <v>508</v>
+        <v>290</v>
       </c>
       <c r="D111" t="s">
-        <v>509</v>
-[...5 lines deleted...]
-        <v>511</v>
+        <v>291</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>507</v>
+        <v>292</v>
       </c>
       <c r="B112">
-        <v>1031</v>
+        <v>4491</v>
       </c>
       <c r="C112" t="s">
-        <v>512</v>
+        <v>293</v>
       </c>
       <c r="D112" t="s">
-        <v>513</v>
-[...5 lines deleted...]
-        <v>515</v>
+        <v>294</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>516</v>
+        <v>295</v>
       </c>
       <c r="B113">
-        <v>989</v>
+        <v>4355</v>
       </c>
       <c r="C113" t="s">
-        <v>517</v>
+        <v>296</v>
       </c>
       <c r="D113" t="s">
-        <v>518</v>
-[...5 lines deleted...]
-        <v>520</v>
+        <v>297</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>521</v>
+        <v>298</v>
       </c>
       <c r="B114">
-        <v>948</v>
+        <v>4118</v>
       </c>
       <c r="C114" t="s">
-        <v>522</v>
+        <v>299</v>
       </c>
       <c r="D114" t="s">
-        <v>523</v>
-[...5 lines deleted...]
-        <v>525</v>
+        <v>300</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>526</v>
+        <v>301</v>
       </c>
       <c r="B115">
-        <v>12524</v>
+        <v>4060</v>
       </c>
       <c r="C115" t="s">
-        <v>527</v>
+        <v>302</v>
       </c>
       <c r="D115" t="s">
-        <v>528</v>
-[...5 lines deleted...]
-        <v>530</v>
+        <v>303</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>531</v>
+        <v>304</v>
       </c>
       <c r="B116">
-        <v>12147</v>
+        <v>4040</v>
       </c>
       <c r="C116" t="s">
-        <v>532</v>
+        <v>305</v>
       </c>
       <c r="D116" t="s">
-        <v>533</v>
-[...5 lines deleted...]
-        <v>535</v>
+        <v>306</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>536</v>
+        <v>307</v>
       </c>
       <c r="B117">
-        <v>10774</v>
+        <v>3714</v>
       </c>
       <c r="C117" t="s">
-        <v>537</v>
+        <v>308</v>
       </c>
       <c r="D117" t="s">
-        <v>538</v>
-[...5 lines deleted...]
-        <v>540</v>
+        <v>309</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>536</v>
+        <v>310</v>
       </c>
       <c r="B118">
-        <v>10733</v>
+        <v>3370</v>
       </c>
       <c r="C118" t="s">
-        <v>541</v>
+        <v>311</v>
       </c>
       <c r="D118" t="s">
-        <v>542</v>
-[...5 lines deleted...]
-        <v>544</v>
+        <v>312</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>545</v>
+        <v>313</v>
       </c>
       <c r="B119">
-        <v>10267</v>
+        <v>2801</v>
       </c>
       <c r="C119" t="s">
-        <v>546</v>
+        <v>314</v>
       </c>
       <c r="D119" t="s">
-        <v>547</v>
-[...5 lines deleted...]
-        <v>549</v>
+        <v>315</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>550</v>
+        <v>316</v>
       </c>
       <c r="B120">
-        <v>9723</v>
+        <v>2708</v>
       </c>
       <c r="C120" t="s">
-        <v>551</v>
+        <v>317</v>
       </c>
       <c r="D120" t="s">
-        <v>552</v>
-[...5 lines deleted...]
-        <v>554</v>
+        <v>318</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>555</v>
+        <v>319</v>
       </c>
       <c r="B121">
-        <v>9243</v>
+        <v>2631</v>
       </c>
       <c r="C121" t="s">
-        <v>556</v>
+        <v>320</v>
       </c>
       <c r="D121" t="s">
-        <v>557</v>
-[...5 lines deleted...]
-        <v>559</v>
+        <v>321</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>555</v>
+        <v>319</v>
       </c>
       <c r="B122">
-        <v>9243</v>
+        <v>2600</v>
       </c>
       <c r="C122" t="s">
-        <v>560</v>
+        <v>322</v>
       </c>
       <c r="D122" t="s">
-        <v>561</v>
-[...5 lines deleted...]
-        <v>563</v>
+        <v>323</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>564</v>
+        <v>324</v>
       </c>
       <c r="B123">
-        <v>8907</v>
+        <v>2483</v>
       </c>
       <c r="C123" t="s">
-        <v>556</v>
+        <v>166</v>
       </c>
       <c r="D123" t="s">
-        <v>565</v>
+        <v>325</v>
       </c>
       <c r="E123" t="s">
-        <v>558</v>
-[...2 lines deleted...]
-        <v>559</v>
+        <v>166</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>566</v>
+        <v>326</v>
       </c>
       <c r="B124">
-        <v>8362</v>
+        <v>2358</v>
       </c>
       <c r="C124" t="s">
-        <v>567</v>
+        <v>327</v>
       </c>
       <c r="D124" t="s">
-        <v>568</v>
-[...5 lines deleted...]
-        <v>570</v>
+        <v>328</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>566</v>
+        <v>329</v>
       </c>
       <c r="B125">
-        <v>8360</v>
+        <v>2215</v>
       </c>
       <c r="C125" t="s">
-        <v>571</v>
+        <v>330</v>
       </c>
       <c r="D125" t="s">
-        <v>572</v>
-[...5 lines deleted...]
-        <v>574</v>
+        <v>331</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>566</v>
+        <v>332</v>
       </c>
       <c r="B126">
-        <v>8358</v>
+        <v>1477</v>
       </c>
       <c r="C126" t="s">
-        <v>575</v>
+        <v>333</v>
       </c>
       <c r="D126" t="s">
-        <v>576</v>
-[...5 lines deleted...]
-        <v>578</v>
+        <v>334</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>566</v>
+        <v>335</v>
       </c>
       <c r="B127">
-        <v>8356</v>
+        <v>1150</v>
       </c>
       <c r="C127" t="s">
-        <v>579</v>
+        <v>336</v>
       </c>
       <c r="D127" t="s">
-        <v>580</v>
-[...5 lines deleted...]
-        <v>582</v>
+        <v>337</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>566</v>
+        <v>338</v>
       </c>
       <c r="B128">
-        <v>8354</v>
+        <v>1032</v>
       </c>
       <c r="C128" t="s">
-        <v>583</v>
+        <v>339</v>
       </c>
       <c r="D128" t="s">
-        <v>584</v>
-[...5 lines deleted...]
-        <v>586</v>
+        <v>340</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>566</v>
+        <v>338</v>
       </c>
       <c r="B129">
-        <v>8353</v>
+        <v>1031</v>
       </c>
       <c r="C129" t="s">
-        <v>587</v>
+        <v>341</v>
       </c>
       <c r="D129" t="s">
-        <v>588</v>
-[...5 lines deleted...]
-        <v>590</v>
+        <v>342</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>566</v>
+        <v>343</v>
       </c>
       <c r="B130">
-        <v>8351</v>
+        <v>989</v>
       </c>
       <c r="C130" t="s">
-        <v>591</v>
+        <v>344</v>
       </c>
       <c r="D130" t="s">
-        <v>592</v>
-[...5 lines deleted...]
-        <v>594</v>
+        <v>345</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>566</v>
+        <v>346</v>
       </c>
       <c r="B131">
-        <v>8349</v>
+        <v>948</v>
       </c>
       <c r="C131" t="s">
-        <v>595</v>
+        <v>347</v>
       </c>
       <c r="D131" t="s">
-        <v>596</v>
-[...5 lines deleted...]
-        <v>598</v>
+        <v>348</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>599</v>
+        <v>349</v>
       </c>
       <c r="B132">
-        <v>7672</v>
+        <v>12524</v>
       </c>
       <c r="C132" t="s">
-        <v>600</v>
+        <v>350</v>
       </c>
       <c r="D132" t="s">
-        <v>601</v>
-[...5 lines deleted...]
-        <v>603</v>
+        <v>351</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>599</v>
+        <v>352</v>
       </c>
       <c r="B133">
-        <v>7671</v>
+        <v>12147</v>
       </c>
       <c r="C133" t="s">
-        <v>604</v>
+        <v>353</v>
       </c>
       <c r="D133" t="s">
-        <v>605</v>
-[...5 lines deleted...]
-        <v>607</v>
+        <v>354</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>599</v>
+        <v>355</v>
       </c>
       <c r="B134">
-        <v>7670</v>
+        <v>10774</v>
       </c>
       <c r="C134" t="s">
-        <v>608</v>
+        <v>356</v>
       </c>
       <c r="D134" t="s">
-        <v>609</v>
-[...5 lines deleted...]
-        <v>611</v>
+        <v>357</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>612</v>
+        <v>355</v>
       </c>
       <c r="B135">
-        <v>6481</v>
+        <v>10733</v>
       </c>
       <c r="C135" t="s">
-        <v>613</v>
+        <v>358</v>
       </c>
       <c r="D135" t="s">
-        <v>614</v>
-[...5 lines deleted...]
-        <v>616</v>
+        <v>359</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>617</v>
+        <v>360</v>
       </c>
       <c r="B136">
-        <v>5790</v>
+        <v>10267</v>
       </c>
       <c r="C136" t="s">
-        <v>618</v>
+        <v>361</v>
       </c>
       <c r="D136" t="s">
-        <v>619</v>
-[...5 lines deleted...]
-        <v>621</v>
+        <v>362</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>617</v>
+        <v>363</v>
       </c>
       <c r="B137">
-        <v>5786</v>
+        <v>9723</v>
       </c>
       <c r="C137" t="s">
-        <v>622</v>
+        <v>364</v>
       </c>
       <c r="D137" t="s">
-        <v>623</v>
-[...5 lines deleted...]
-        <v>625</v>
+        <v>365</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>617</v>
+        <v>366</v>
       </c>
       <c r="B138">
-        <v>5784</v>
+        <v>9243</v>
       </c>
       <c r="C138" t="s">
-        <v>626</v>
+        <v>367</v>
       </c>
       <c r="D138" t="s">
-        <v>627</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>368</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>630</v>
+        <v>366</v>
       </c>
       <c r="B139">
-        <v>5404</v>
+        <v>9243</v>
       </c>
       <c r="C139" t="s">
-        <v>631</v>
+        <v>369</v>
       </c>
       <c r="D139" t="s">
-        <v>632</v>
-[...5 lines deleted...]
-        <v>634</v>
+        <v>370</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>635</v>
+        <v>371</v>
       </c>
       <c r="B140">
-        <v>5073</v>
+        <v>8907</v>
       </c>
       <c r="C140" t="s">
-        <v>636</v>
+        <v>367</v>
       </c>
       <c r="D140" t="s">
-        <v>637</v>
-[...5 lines deleted...]
-        <v>639</v>
+        <v>372</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>640</v>
+        <v>373</v>
       </c>
       <c r="B141">
-        <v>5046</v>
+        <v>8362</v>
       </c>
       <c r="C141" t="s">
-        <v>641</v>
+        <v>374</v>
       </c>
       <c r="D141" t="s">
-        <v>642</v>
-[...5 lines deleted...]
-        <v>644</v>
+        <v>375</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>645</v>
+        <v>373</v>
       </c>
       <c r="B142">
-        <v>4822</v>
+        <v>8360</v>
       </c>
       <c r="C142" t="s">
-        <v>646</v>
+        <v>376</v>
       </c>
       <c r="D142" t="s">
-        <v>647</v>
-[...5 lines deleted...]
-        <v>649</v>
+        <v>377</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>645</v>
+        <v>373</v>
       </c>
       <c r="B143">
-        <v>4820</v>
+        <v>8358</v>
       </c>
       <c r="C143" t="s">
-        <v>650</v>
+        <v>378</v>
       </c>
       <c r="D143" t="s">
-        <v>651</v>
-[...5 lines deleted...]
-        <v>653</v>
+        <v>379</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>654</v>
+        <v>373</v>
       </c>
       <c r="B144">
-        <v>4657</v>
+        <v>8356</v>
       </c>
       <c r="C144" t="s">
-        <v>655</v>
+        <v>380</v>
       </c>
       <c r="D144" t="s">
-        <v>656</v>
-[...5 lines deleted...]
-        <v>658</v>
+        <v>381</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>659</v>
+        <v>373</v>
       </c>
       <c r="B145">
-        <v>4157</v>
+        <v>8354</v>
       </c>
       <c r="C145" t="s">
-        <v>660</v>
+        <v>382</v>
       </c>
       <c r="D145" t="s">
-        <v>661</v>
-[...5 lines deleted...]
-        <v>663</v>
+        <v>383</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>664</v>
+        <v>373</v>
       </c>
       <c r="B146">
-        <v>4092</v>
+        <v>8353</v>
       </c>
       <c r="C146" t="s">
-        <v>665</v>
+        <v>384</v>
       </c>
       <c r="D146" t="s">
-        <v>666</v>
-[...5 lines deleted...]
-        <v>668</v>
+        <v>385</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>669</v>
+        <v>373</v>
       </c>
       <c r="B147">
-        <v>3948</v>
+        <v>8351</v>
       </c>
       <c r="C147" t="s">
-        <v>670</v>
+        <v>386</v>
       </c>
       <c r="D147" t="s">
-        <v>671</v>
-[...5 lines deleted...]
-        <v>673</v>
+        <v>387</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>669</v>
+        <v>373</v>
       </c>
       <c r="B148">
-        <v>3945</v>
+        <v>8349</v>
       </c>
       <c r="C148" t="s">
-        <v>674</v>
+        <v>388</v>
       </c>
       <c r="D148" t="s">
-        <v>675</v>
-[...5 lines deleted...]
-        <v>677</v>
+        <v>389</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>669</v>
+        <v>390</v>
       </c>
       <c r="B149">
-        <v>3942</v>
+        <v>7672</v>
       </c>
       <c r="C149" t="s">
-        <v>678</v>
+        <v>391</v>
       </c>
       <c r="D149" t="s">
-        <v>679</v>
-[...5 lines deleted...]
-        <v>681</v>
+        <v>392</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>682</v>
+        <v>390</v>
       </c>
       <c r="B150">
-        <v>3879</v>
+        <v>7671</v>
       </c>
       <c r="C150" t="s">
-        <v>683</v>
+        <v>393</v>
       </c>
       <c r="D150" t="s">
-        <v>684</v>
-[...5 lines deleted...]
-        <v>686</v>
+        <v>394</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>682</v>
+        <v>390</v>
       </c>
       <c r="B151">
-        <v>3864</v>
+        <v>7670</v>
       </c>
       <c r="C151" t="s">
-        <v>687</v>
+        <v>395</v>
       </c>
       <c r="D151" t="s">
-        <v>688</v>
-[...5 lines deleted...]
-        <v>690</v>
+        <v>396</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>691</v>
+        <v>397</v>
       </c>
       <c r="B152">
-        <v>3732</v>
+        <v>6481</v>
       </c>
       <c r="C152" t="s">
-        <v>692</v>
+        <v>398</v>
       </c>
       <c r="D152" t="s">
-        <v>693</v>
-[...5 lines deleted...]
-        <v>695</v>
+        <v>399</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>691</v>
+        <v>400</v>
       </c>
       <c r="B153">
-        <v>3710</v>
+        <v>5790</v>
       </c>
       <c r="C153" t="s">
-        <v>696</v>
+        <v>401</v>
       </c>
       <c r="D153" t="s">
-        <v>697</v>
-[...5 lines deleted...]
-        <v>699</v>
+        <v>402</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>700</v>
+        <v>400</v>
       </c>
       <c r="B154">
-        <v>2974</v>
+        <v>5786</v>
       </c>
       <c r="C154" t="s">
-        <v>701</v>
+        <v>403</v>
       </c>
       <c r="D154" t="s">
-        <v>702</v>
-[...5 lines deleted...]
-        <v>704</v>
+        <v>404</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>700</v>
+        <v>400</v>
       </c>
       <c r="B155">
-        <v>2968</v>
+        <v>5784</v>
       </c>
       <c r="C155" t="s">
-        <v>705</v>
+        <v>405</v>
       </c>
       <c r="D155" t="s">
-        <v>706</v>
-[...5 lines deleted...]
-        <v>708</v>
+        <v>406</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>700</v>
+        <v>407</v>
       </c>
       <c r="B156">
-        <v>2966</v>
+        <v>5404</v>
       </c>
       <c r="C156" t="s">
-        <v>709</v>
+        <v>408</v>
       </c>
       <c r="D156" t="s">
-        <v>710</v>
-[...5 lines deleted...]
-        <v>712</v>
+        <v>409</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>700</v>
+        <v>410</v>
       </c>
       <c r="B157">
-        <v>2964</v>
+        <v>5073</v>
       </c>
       <c r="C157" t="s">
-        <v>713</v>
+        <v>411</v>
       </c>
       <c r="D157" t="s">
-        <v>714</v>
-[...5 lines deleted...]
-        <v>716</v>
+        <v>412</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>700</v>
+        <v>413</v>
       </c>
       <c r="B158">
-        <v>2962</v>
+        <v>5046</v>
       </c>
       <c r="C158" t="s">
-        <v>717</v>
+        <v>414</v>
       </c>
       <c r="D158" t="s">
-        <v>718</v>
-[...5 lines deleted...]
-        <v>720</v>
+        <v>415</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>700</v>
+        <v>416</v>
       </c>
       <c r="B159">
-        <v>2960</v>
+        <v>4822</v>
       </c>
       <c r="C159" t="s">
-        <v>721</v>
+        <v>417</v>
       </c>
       <c r="D159" t="s">
-        <v>722</v>
-[...5 lines deleted...]
-        <v>724</v>
+        <v>418</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>700</v>
+        <v>416</v>
       </c>
       <c r="B160">
-        <v>2957</v>
+        <v>4820</v>
       </c>
       <c r="C160" t="s">
-        <v>725</v>
+        <v>419</v>
       </c>
       <c r="D160" t="s">
-        <v>726</v>
-[...5 lines deleted...]
-        <v>728</v>
+        <v>420</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>700</v>
+        <v>421</v>
       </c>
       <c r="B161">
-        <v>2955</v>
+        <v>4657</v>
       </c>
       <c r="C161" t="s">
-        <v>729</v>
+        <v>422</v>
       </c>
       <c r="D161" t="s">
-        <v>730</v>
-[...5 lines deleted...]
-        <v>732</v>
+        <v>423</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>700</v>
+        <v>424</v>
       </c>
       <c r="B162">
-        <v>2952</v>
+        <v>4157</v>
       </c>
       <c r="C162" t="s">
-        <v>733</v>
+        <v>425</v>
       </c>
       <c r="D162" t="s">
-        <v>734</v>
-[...5 lines deleted...]
-        <v>736</v>
+        <v>426</v>
+      </c>
+      <c r="E162" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>700</v>
+        <v>427</v>
       </c>
       <c r="B163">
-        <v>2950</v>
+        <v>4092</v>
       </c>
       <c r="C163" t="s">
-        <v>737</v>
+        <v>428</v>
       </c>
       <c r="D163" t="s">
-        <v>738</v>
-[...5 lines deleted...]
-        <v>740</v>
+        <v>429</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>741</v>
+        <v>430</v>
       </c>
       <c r="B164">
-        <v>2403</v>
+        <v>3948</v>
       </c>
       <c r="C164" t="s">
-        <v>742</v>
+        <v>431</v>
       </c>
       <c r="D164" t="s">
-        <v>743</v>
-[...5 lines deleted...]
-        <v>745</v>
+        <v>432</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>741</v>
+        <v>430</v>
       </c>
       <c r="B165">
-        <v>2401</v>
+        <v>3945</v>
       </c>
       <c r="C165" t="s">
-        <v>746</v>
+        <v>433</v>
       </c>
       <c r="D165" t="s">
-        <v>747</v>
-[...5 lines deleted...]
-        <v>749</v>
+        <v>434</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>750</v>
+        <v>430</v>
       </c>
       <c r="B166">
-        <v>2179</v>
+        <v>3942</v>
       </c>
       <c r="C166" t="s">
-        <v>751</v>
+        <v>435</v>
       </c>
       <c r="D166" t="s">
-        <v>752</v>
-[...5 lines deleted...]
-        <v>754</v>
+        <v>436</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>750</v>
+        <v>437</v>
       </c>
       <c r="B167">
-        <v>2177</v>
+        <v>3879</v>
       </c>
       <c r="C167" t="s">
-        <v>755</v>
+        <v>438</v>
       </c>
       <c r="D167" t="s">
-        <v>756</v>
-[...5 lines deleted...]
-        <v>758</v>
+        <v>439</v>
+      </c>
+      <c r="E167" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>750</v>
+        <v>437</v>
       </c>
       <c r="B168">
-        <v>2175</v>
+        <v>3864</v>
       </c>
       <c r="C168" t="s">
-        <v>759</v>
+        <v>440</v>
       </c>
       <c r="D168" t="s">
-        <v>760</v>
-[...5 lines deleted...]
-        <v>762</v>
+        <v>441</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>750</v>
+        <v>442</v>
       </c>
       <c r="B169">
-        <v>2174</v>
+        <v>3732</v>
       </c>
       <c r="C169" t="s">
-        <v>763</v>
+        <v>443</v>
       </c>
       <c r="D169" t="s">
-        <v>764</v>
-[...5 lines deleted...]
-        <v>766</v>
+        <v>444</v>
+      </c>
+      <c r="E169" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F169" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>750</v>
+        <v>442</v>
       </c>
       <c r="B170">
-        <v>2172</v>
+        <v>3710</v>
       </c>
       <c r="C170" t="s">
-        <v>767</v>
+        <v>445</v>
       </c>
       <c r="D170" t="s">
-        <v>768</v>
-[...5 lines deleted...]
-        <v>770</v>
+        <v>446</v>
+      </c>
+      <c r="E170" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F170" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>771</v>
+        <v>447</v>
       </c>
       <c r="B171">
-        <v>1548</v>
+        <v>2974</v>
       </c>
       <c r="C171" t="s">
-        <v>772</v>
+        <v>448</v>
       </c>
       <c r="D171" t="s">
-        <v>773</v>
-[...5 lines deleted...]
-        <v>775</v>
+        <v>449</v>
+      </c>
+      <c r="E171" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F171" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>771</v>
+        <v>447</v>
       </c>
       <c r="B172">
-        <v>1545</v>
+        <v>2968</v>
       </c>
       <c r="C172" t="s">
-        <v>776</v>
+        <v>450</v>
       </c>
       <c r="D172" t="s">
-        <v>777</v>
-[...5 lines deleted...]
-        <v>779</v>
+        <v>451</v>
+      </c>
+      <c r="E172" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F172" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>771</v>
+        <v>447</v>
       </c>
       <c r="B173">
-        <v>1542</v>
+        <v>2966</v>
       </c>
       <c r="C173" t="s">
-        <v>780</v>
+        <v>452</v>
       </c>
       <c r="D173" t="s">
-        <v>781</v>
-[...5 lines deleted...]
-        <v>783</v>
+        <v>453</v>
+      </c>
+      <c r="E173" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F173" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>771</v>
+        <v>447</v>
       </c>
       <c r="B174">
-        <v>1542</v>
+        <v>2964</v>
       </c>
       <c r="C174" t="s">
-        <v>780</v>
+        <v>454</v>
       </c>
       <c r="D174" t="s">
-        <v>784</v>
-[...5 lines deleted...]
-        <v>783</v>
+        <v>455</v>
+      </c>
+      <c r="E174" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F174" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>785</v>
+        <v>447</v>
       </c>
       <c r="B175">
-        <v>1475</v>
+        <v>2962</v>
       </c>
       <c r="C175" t="s">
-        <v>786</v>
+        <v>456</v>
       </c>
       <c r="D175" t="s">
-        <v>787</v>
-[...5 lines deleted...]
-        <v>789</v>
+        <v>457</v>
+      </c>
+      <c r="E175" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F175" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>790</v>
+        <v>447</v>
       </c>
       <c r="B176">
+        <v>2960</v>
+      </c>
+      <c r="C176" t="s">
+        <v>458</v>
+      </c>
+      <c r="D176" t="s">
+        <v>459</v>
+      </c>
+      <c r="E176" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F176" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="177" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A177" t="s">
+        <v>447</v>
+      </c>
+      <c r="B177">
+        <v>2957</v>
+      </c>
+      <c r="C177" t="s">
+        <v>460</v>
+      </c>
+      <c r="D177" t="s">
+        <v>461</v>
+      </c>
+      <c r="E177" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F177" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="178" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A178" t="s">
+        <v>447</v>
+      </c>
+      <c r="B178">
+        <v>2955</v>
+      </c>
+      <c r="C178" t="s">
+        <v>462</v>
+      </c>
+      <c r="D178" t="s">
+        <v>463</v>
+      </c>
+      <c r="E178" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F178" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="179" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A179" t="s">
+        <v>447</v>
+      </c>
+      <c r="B179">
+        <v>2952</v>
+      </c>
+      <c r="C179" t="s">
+        <v>464</v>
+      </c>
+      <c r="D179" t="s">
+        <v>465</v>
+      </c>
+      <c r="E179" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F179" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="180" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A180" t="s">
+        <v>447</v>
+      </c>
+      <c r="B180">
+        <v>2950</v>
+      </c>
+      <c r="C180" t="s">
+        <v>466</v>
+      </c>
+      <c r="D180" t="s">
+        <v>467</v>
+      </c>
+      <c r="E180" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F180" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="181" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A181" t="s">
+        <v>468</v>
+      </c>
+      <c r="B181">
+        <v>2403</v>
+      </c>
+      <c r="C181" t="s">
+        <v>469</v>
+      </c>
+      <c r="D181" t="s">
+        <v>470</v>
+      </c>
+      <c r="E181" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F181" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A182" t="s">
+        <v>468</v>
+      </c>
+      <c r="B182">
+        <v>2401</v>
+      </c>
+      <c r="C182" t="s">
+        <v>471</v>
+      </c>
+      <c r="D182" t="s">
+        <v>472</v>
+      </c>
+      <c r="E182" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F182" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="183" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A183" t="s">
+        <v>473</v>
+      </c>
+      <c r="B183">
+        <v>2179</v>
+      </c>
+      <c r="C183" t="s">
+        <v>474</v>
+      </c>
+      <c r="D183" t="s">
+        <v>475</v>
+      </c>
+      <c r="E183" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F183" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A184" t="s">
+        <v>473</v>
+      </c>
+      <c r="B184">
+        <v>2177</v>
+      </c>
+      <c r="C184" t="s">
+        <v>476</v>
+      </c>
+      <c r="D184" t="s">
+        <v>477</v>
+      </c>
+      <c r="E184" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F184" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="185" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A185" t="s">
+        <v>473</v>
+      </c>
+      <c r="B185">
+        <v>2175</v>
+      </c>
+      <c r="C185" t="s">
+        <v>478</v>
+      </c>
+      <c r="D185" t="s">
+        <v>479</v>
+      </c>
+      <c r="E185" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F185" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A186" t="s">
+        <v>473</v>
+      </c>
+      <c r="B186">
+        <v>2174</v>
+      </c>
+      <c r="C186" t="s">
+        <v>480</v>
+      </c>
+      <c r="D186" t="s">
+        <v>481</v>
+      </c>
+      <c r="E186" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F186" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="187" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A187" t="s">
+        <v>473</v>
+      </c>
+      <c r="B187">
+        <v>2172</v>
+      </c>
+      <c r="C187" t="s">
+        <v>482</v>
+      </c>
+      <c r="D187" t="s">
+        <v>483</v>
+      </c>
+      <c r="E187" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F187" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A188" t="s">
+        <v>484</v>
+      </c>
+      <c r="B188">
+        <v>1548</v>
+      </c>
+      <c r="C188" t="s">
+        <v>485</v>
+      </c>
+      <c r="D188" t="s">
+        <v>486</v>
+      </c>
+      <c r="E188" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F188" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A189" t="s">
+        <v>484</v>
+      </c>
+      <c r="B189">
+        <v>1545</v>
+      </c>
+      <c r="C189" t="s">
+        <v>487</v>
+      </c>
+      <c r="D189" t="s">
+        <v>488</v>
+      </c>
+      <c r="E189" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F189" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A190" t="s">
+        <v>484</v>
+      </c>
+      <c r="B190">
+        <v>1542</v>
+      </c>
+      <c r="C190" t="s">
+        <v>489</v>
+      </c>
+      <c r="D190" t="s">
+        <v>490</v>
+      </c>
+      <c r="E190" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F190" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="191" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A191" t="s">
+        <v>484</v>
+      </c>
+      <c r="B191">
+        <v>1542</v>
+      </c>
+      <c r="C191" t="s">
+        <v>489</v>
+      </c>
+      <c r="D191" t="s">
+        <v>491</v>
+      </c>
+      <c r="E191" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F191" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="192" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A192" t="s">
+        <v>492</v>
+      </c>
+      <c r="B192">
+        <v>1475</v>
+      </c>
+      <c r="C192" t="s">
+        <v>493</v>
+      </c>
+      <c r="D192" t="s">
+        <v>494</v>
+      </c>
+      <c r="E192" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F192" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="193" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A193" t="s">
+        <v>495</v>
+      </c>
+      <c r="B193">
         <v>2604</v>
       </c>
-      <c r="C176" t="s">
-[...9 lines deleted...]
-        <v>794</v>
+      <c r="C193" t="s">
+        <v>496</v>
+      </c>
+      <c r="D193" t="s">
+        <v>497</v>
+      </c>
+      <c r="E193" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F193" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
+    <hyperlink ref="E16" r:id="rId29"/>
+    <hyperlink ref="F16" r:id="rId30"/>
+    <hyperlink ref="E17" r:id="rId31"/>
+    <hyperlink ref="F17" r:id="rId32"/>
+    <hyperlink ref="E18" r:id="rId33"/>
+    <hyperlink ref="F18" r:id="rId34"/>
+    <hyperlink ref="E19" r:id="rId35"/>
+    <hyperlink ref="F19" r:id="rId36"/>
+    <hyperlink ref="E20" r:id="rId37"/>
+    <hyperlink ref="F20" r:id="rId38"/>
+    <hyperlink ref="E21" r:id="rId39"/>
+    <hyperlink ref="F21" r:id="rId40"/>
+    <hyperlink ref="E22" r:id="rId41"/>
+    <hyperlink ref="F22" r:id="rId42"/>
+    <hyperlink ref="E23" r:id="rId43"/>
+    <hyperlink ref="F23" r:id="rId44"/>
+    <hyperlink ref="E24" r:id="rId45"/>
+    <hyperlink ref="F24" r:id="rId46"/>
+    <hyperlink ref="E25" r:id="rId47"/>
+    <hyperlink ref="F25" r:id="rId48"/>
+    <hyperlink ref="E26" r:id="rId49"/>
+    <hyperlink ref="F26" r:id="rId50"/>
+    <hyperlink ref="E27" r:id="rId51"/>
+    <hyperlink ref="F27" r:id="rId52"/>
+    <hyperlink ref="E28" r:id="rId53"/>
+    <hyperlink ref="F28" r:id="rId54"/>
+    <hyperlink ref="E29" r:id="rId55"/>
+    <hyperlink ref="F29" r:id="rId56"/>
+    <hyperlink ref="E30" r:id="rId57"/>
+    <hyperlink ref="F30" r:id="rId58"/>
+    <hyperlink ref="E31" r:id="rId59"/>
+    <hyperlink ref="F31" r:id="rId60"/>
+    <hyperlink ref="E32" r:id="rId61"/>
+    <hyperlink ref="F32" r:id="rId62"/>
+    <hyperlink ref="E33" r:id="rId63"/>
+    <hyperlink ref="F33" r:id="rId64"/>
+    <hyperlink ref="E34" r:id="rId65"/>
+    <hyperlink ref="F34" r:id="rId66"/>
+    <hyperlink ref="E35" r:id="rId67"/>
+    <hyperlink ref="F35" r:id="rId68"/>
+    <hyperlink ref="E36" r:id="rId69"/>
+    <hyperlink ref="F36" r:id="rId70"/>
+    <hyperlink ref="E37" r:id="rId71"/>
+    <hyperlink ref="F37" r:id="rId72"/>
+    <hyperlink ref="E38" r:id="rId73"/>
+    <hyperlink ref="F38" r:id="rId74"/>
+    <hyperlink ref="E39" r:id="rId75"/>
+    <hyperlink ref="F39" r:id="rId76"/>
+    <hyperlink ref="E40" r:id="rId77"/>
+    <hyperlink ref="F40" r:id="rId78"/>
+    <hyperlink ref="E41" r:id="rId79"/>
+    <hyperlink ref="F41" r:id="rId80"/>
+    <hyperlink ref="E42" r:id="rId81"/>
+    <hyperlink ref="F42" r:id="rId82"/>
+    <hyperlink ref="E43" r:id="rId83"/>
+    <hyperlink ref="F43" r:id="rId84"/>
+    <hyperlink ref="E44" r:id="rId85"/>
+    <hyperlink ref="F44" r:id="rId86"/>
+    <hyperlink ref="E45" r:id="rId87"/>
+    <hyperlink ref="F45" r:id="rId88"/>
+    <hyperlink ref="E46" r:id="rId89"/>
+    <hyperlink ref="F46" r:id="rId90"/>
+    <hyperlink ref="E47" r:id="rId91"/>
+    <hyperlink ref="F47" r:id="rId92"/>
+    <hyperlink ref="E48" r:id="rId93"/>
+    <hyperlink ref="F48" r:id="rId94"/>
+    <hyperlink ref="E49" r:id="rId95"/>
+    <hyperlink ref="F49" r:id="rId96"/>
+    <hyperlink ref="E50" r:id="rId97"/>
+    <hyperlink ref="F50" r:id="rId98"/>
+    <hyperlink ref="E51" r:id="rId99"/>
+    <hyperlink ref="F51" r:id="rId100"/>
+    <hyperlink ref="E52" r:id="rId101"/>
+    <hyperlink ref="F52" r:id="rId102"/>
+    <hyperlink ref="E53" r:id="rId103"/>
+    <hyperlink ref="F53" r:id="rId104"/>
+    <hyperlink ref="E54" r:id="rId105"/>
+    <hyperlink ref="F54" r:id="rId106"/>
+    <hyperlink ref="E55" r:id="rId107"/>
+    <hyperlink ref="F55" r:id="rId108"/>
+    <hyperlink ref="E56" r:id="rId109"/>
+    <hyperlink ref="F56" r:id="rId110"/>
+    <hyperlink ref="E57" r:id="rId111"/>
+    <hyperlink ref="F57" r:id="rId112"/>
+    <hyperlink ref="E58" r:id="rId113"/>
+    <hyperlink ref="F58" r:id="rId114"/>
+    <hyperlink ref="E59" r:id="rId115"/>
+    <hyperlink ref="F59" r:id="rId116"/>
+    <hyperlink ref="E60" r:id="rId117"/>
+    <hyperlink ref="F60" r:id="rId118"/>
+    <hyperlink ref="E61" r:id="rId119"/>
+    <hyperlink ref="F61" r:id="rId120"/>
+    <hyperlink ref="E62" r:id="rId121"/>
+    <hyperlink ref="F62" r:id="rId122"/>
+    <hyperlink ref="E63" r:id="rId123"/>
+    <hyperlink ref="F63" r:id="rId124"/>
+    <hyperlink ref="E64" r:id="rId125"/>
+    <hyperlink ref="F64" r:id="rId126"/>
+    <hyperlink ref="F65" r:id="rId127"/>
+    <hyperlink ref="E66" r:id="rId128"/>
+    <hyperlink ref="F66" r:id="rId129"/>
+    <hyperlink ref="E67" r:id="rId130"/>
+    <hyperlink ref="F67" r:id="rId131"/>
+    <hyperlink ref="E68" r:id="rId132"/>
+    <hyperlink ref="F68" r:id="rId133"/>
+    <hyperlink ref="E69" r:id="rId134"/>
+    <hyperlink ref="F69" r:id="rId135"/>
+    <hyperlink ref="E70" r:id="rId136"/>
+    <hyperlink ref="F70" r:id="rId137"/>
+    <hyperlink ref="E71" r:id="rId138"/>
+    <hyperlink ref="F71" r:id="rId139"/>
+    <hyperlink ref="E72" r:id="rId140"/>
+    <hyperlink ref="F72" r:id="rId141"/>
+    <hyperlink ref="E73" r:id="rId142"/>
+    <hyperlink ref="F73" r:id="rId143"/>
+    <hyperlink ref="E74" r:id="rId144"/>
+    <hyperlink ref="F74" r:id="rId145"/>
+    <hyperlink ref="E75" r:id="rId146"/>
+    <hyperlink ref="F75" r:id="rId147"/>
+    <hyperlink ref="E76" r:id="rId148"/>
+    <hyperlink ref="F76" r:id="rId149"/>
+    <hyperlink ref="E77" r:id="rId150"/>
+    <hyperlink ref="F77" r:id="rId151"/>
+    <hyperlink ref="E78" r:id="rId152"/>
+    <hyperlink ref="F78" r:id="rId153"/>
+    <hyperlink ref="E79" r:id="rId154"/>
+    <hyperlink ref="F79" r:id="rId155"/>
+    <hyperlink ref="E80" r:id="rId156"/>
+    <hyperlink ref="F80" r:id="rId157"/>
+    <hyperlink ref="E81" r:id="rId158"/>
+    <hyperlink ref="F81" r:id="rId159"/>
+    <hyperlink ref="E82" r:id="rId160"/>
+    <hyperlink ref="F82" r:id="rId161"/>
+    <hyperlink ref="E83" r:id="rId162"/>
+    <hyperlink ref="F83" r:id="rId163"/>
+    <hyperlink ref="E84" r:id="rId164"/>
+    <hyperlink ref="F84" r:id="rId165"/>
+    <hyperlink ref="E85" r:id="rId166"/>
+    <hyperlink ref="F85" r:id="rId167"/>
+    <hyperlink ref="E86" r:id="rId168"/>
+    <hyperlink ref="F86" r:id="rId169"/>
+    <hyperlink ref="E87" r:id="rId170"/>
+    <hyperlink ref="F87" r:id="rId171"/>
+    <hyperlink ref="E88" r:id="rId172"/>
+    <hyperlink ref="F88" r:id="rId173"/>
+    <hyperlink ref="E89" r:id="rId174"/>
+    <hyperlink ref="F89" r:id="rId175"/>
+    <hyperlink ref="E90" r:id="rId176"/>
+    <hyperlink ref="F90" r:id="rId177"/>
+    <hyperlink ref="E91" r:id="rId178"/>
+    <hyperlink ref="F91" r:id="rId179"/>
+    <hyperlink ref="E92" r:id="rId180"/>
+    <hyperlink ref="F92" r:id="rId181"/>
+    <hyperlink ref="E93" r:id="rId182"/>
+    <hyperlink ref="F93" r:id="rId183"/>
+    <hyperlink ref="E94" r:id="rId184"/>
+    <hyperlink ref="F94" r:id="rId185"/>
+    <hyperlink ref="E95" r:id="rId186"/>
+    <hyperlink ref="F95" r:id="rId187"/>
+    <hyperlink ref="E96" r:id="rId188"/>
+    <hyperlink ref="F96" r:id="rId189"/>
+    <hyperlink ref="E97" r:id="rId190"/>
+    <hyperlink ref="F97" r:id="rId191"/>
+    <hyperlink ref="E98" r:id="rId192"/>
+    <hyperlink ref="F98" r:id="rId193"/>
+    <hyperlink ref="E99" r:id="rId194"/>
+    <hyperlink ref="F99" r:id="rId195"/>
+    <hyperlink ref="E100" r:id="rId196"/>
+    <hyperlink ref="F100" r:id="rId197"/>
+    <hyperlink ref="E101" r:id="rId198"/>
+    <hyperlink ref="F101" r:id="rId199"/>
+    <hyperlink ref="E102" r:id="rId200"/>
+    <hyperlink ref="F102" r:id="rId201"/>
+    <hyperlink ref="E103" r:id="rId202"/>
+    <hyperlink ref="F103" r:id="rId203"/>
+    <hyperlink ref="E104" r:id="rId204"/>
+    <hyperlink ref="F104" r:id="rId205"/>
+    <hyperlink ref="E105" r:id="rId206"/>
+    <hyperlink ref="F105" r:id="rId207"/>
+    <hyperlink ref="E106" r:id="rId208"/>
+    <hyperlink ref="F106" r:id="rId209"/>
+    <hyperlink ref="E107" r:id="rId210"/>
+    <hyperlink ref="F107" r:id="rId211"/>
+    <hyperlink ref="E108" r:id="rId212"/>
+    <hyperlink ref="F108" r:id="rId213"/>
+    <hyperlink ref="E109" r:id="rId214"/>
+    <hyperlink ref="F109" r:id="rId215"/>
+    <hyperlink ref="F110" r:id="rId216"/>
+    <hyperlink ref="E111" r:id="rId217"/>
+    <hyperlink ref="F111" r:id="rId218"/>
+    <hyperlink ref="E112" r:id="rId219"/>
+    <hyperlink ref="F112" r:id="rId220"/>
+    <hyperlink ref="E113" r:id="rId221"/>
+    <hyperlink ref="F113" r:id="rId222"/>
+    <hyperlink ref="E114" r:id="rId223"/>
+    <hyperlink ref="F114" r:id="rId224"/>
+    <hyperlink ref="E115" r:id="rId225"/>
+    <hyperlink ref="F115" r:id="rId226"/>
+    <hyperlink ref="E116" r:id="rId227"/>
+    <hyperlink ref="F116" r:id="rId228"/>
+    <hyperlink ref="E117" r:id="rId229"/>
+    <hyperlink ref="F117" r:id="rId230"/>
+    <hyperlink ref="E118" r:id="rId231"/>
+    <hyperlink ref="F118" r:id="rId232"/>
+    <hyperlink ref="E119" r:id="rId233"/>
+    <hyperlink ref="F119" r:id="rId234"/>
+    <hyperlink ref="E120" r:id="rId235"/>
+    <hyperlink ref="F120" r:id="rId236"/>
+    <hyperlink ref="E121" r:id="rId237"/>
+    <hyperlink ref="F121" r:id="rId238"/>
+    <hyperlink ref="E122" r:id="rId239"/>
+    <hyperlink ref="F122" r:id="rId240"/>
+    <hyperlink ref="F123" r:id="rId241"/>
+    <hyperlink ref="E124" r:id="rId242"/>
+    <hyperlink ref="F124" r:id="rId243"/>
+    <hyperlink ref="E125" r:id="rId244"/>
+    <hyperlink ref="F125" r:id="rId245"/>
+    <hyperlink ref="E126" r:id="rId246"/>
+    <hyperlink ref="F126" r:id="rId247"/>
+    <hyperlink ref="E127" r:id="rId248"/>
+    <hyperlink ref="F127" r:id="rId249"/>
+    <hyperlink ref="E128" r:id="rId250"/>
+    <hyperlink ref="F128" r:id="rId251"/>
+    <hyperlink ref="E129" r:id="rId252"/>
+    <hyperlink ref="F129" r:id="rId253"/>
+    <hyperlink ref="E130" r:id="rId254"/>
+    <hyperlink ref="F130" r:id="rId255"/>
+    <hyperlink ref="E131" r:id="rId256"/>
+    <hyperlink ref="F131" r:id="rId257"/>
+    <hyperlink ref="E132" r:id="rId258"/>
+    <hyperlink ref="F132" r:id="rId259"/>
+    <hyperlink ref="E133" r:id="rId260"/>
+    <hyperlink ref="F133" r:id="rId261"/>
+    <hyperlink ref="E134" r:id="rId262"/>
+    <hyperlink ref="F134" r:id="rId263"/>
+    <hyperlink ref="E135" r:id="rId264"/>
+    <hyperlink ref="F135" r:id="rId265"/>
+    <hyperlink ref="E136" r:id="rId266"/>
+    <hyperlink ref="F136" r:id="rId267"/>
+    <hyperlink ref="E137" r:id="rId268"/>
+    <hyperlink ref="F137" r:id="rId269"/>
+    <hyperlink ref="E138" r:id="rId270"/>
+    <hyperlink ref="F138" r:id="rId271"/>
+    <hyperlink ref="E139" r:id="rId272"/>
+    <hyperlink ref="F139" r:id="rId273"/>
+    <hyperlink ref="E140" r:id="rId274"/>
+    <hyperlink ref="F140" r:id="rId275"/>
+    <hyperlink ref="E141" r:id="rId276"/>
+    <hyperlink ref="F141" r:id="rId277"/>
+    <hyperlink ref="E142" r:id="rId278"/>
+    <hyperlink ref="F142" r:id="rId279"/>
+    <hyperlink ref="E143" r:id="rId280"/>
+    <hyperlink ref="F143" r:id="rId281"/>
+    <hyperlink ref="E144" r:id="rId282"/>
+    <hyperlink ref="F144" r:id="rId283"/>
+    <hyperlink ref="E145" r:id="rId284"/>
+    <hyperlink ref="F145" r:id="rId285"/>
+    <hyperlink ref="E146" r:id="rId286"/>
+    <hyperlink ref="F146" r:id="rId287"/>
+    <hyperlink ref="E147" r:id="rId288"/>
+    <hyperlink ref="F147" r:id="rId289"/>
+    <hyperlink ref="E148" r:id="rId290"/>
+    <hyperlink ref="F148" r:id="rId291"/>
+    <hyperlink ref="E149" r:id="rId292"/>
+    <hyperlink ref="F149" r:id="rId293"/>
+    <hyperlink ref="E150" r:id="rId294"/>
+    <hyperlink ref="F150" r:id="rId295"/>
+    <hyperlink ref="E151" r:id="rId296"/>
+    <hyperlink ref="F151" r:id="rId297"/>
+    <hyperlink ref="E152" r:id="rId298"/>
+    <hyperlink ref="F152" r:id="rId299"/>
+    <hyperlink ref="E153" r:id="rId300"/>
+    <hyperlink ref="F153" r:id="rId301"/>
+    <hyperlink ref="E154" r:id="rId302"/>
+    <hyperlink ref="F154" r:id="rId303"/>
+    <hyperlink ref="E155" r:id="rId304"/>
+    <hyperlink ref="F155" r:id="rId305"/>
+    <hyperlink ref="E156" r:id="rId306"/>
+    <hyperlink ref="F156" r:id="rId307"/>
+    <hyperlink ref="E157" r:id="rId308"/>
+    <hyperlink ref="F157" r:id="rId309"/>
+    <hyperlink ref="E158" r:id="rId310"/>
+    <hyperlink ref="F158" r:id="rId311"/>
+    <hyperlink ref="E159" r:id="rId312"/>
+    <hyperlink ref="F159" r:id="rId313"/>
+    <hyperlink ref="E160" r:id="rId314"/>
+    <hyperlink ref="F160" r:id="rId315"/>
+    <hyperlink ref="E161" r:id="rId316"/>
+    <hyperlink ref="F161" r:id="rId317"/>
+    <hyperlink ref="E162" r:id="rId318"/>
+    <hyperlink ref="F162" r:id="rId319"/>
+    <hyperlink ref="E163" r:id="rId320"/>
+    <hyperlink ref="F163" r:id="rId321"/>
+    <hyperlink ref="E164" r:id="rId322"/>
+    <hyperlink ref="F164" r:id="rId323"/>
+    <hyperlink ref="E165" r:id="rId324"/>
+    <hyperlink ref="F165" r:id="rId325"/>
+    <hyperlink ref="E166" r:id="rId326"/>
+    <hyperlink ref="F166" r:id="rId327"/>
+    <hyperlink ref="E167" r:id="rId328"/>
+    <hyperlink ref="F167" r:id="rId329"/>
+    <hyperlink ref="E168" r:id="rId330"/>
+    <hyperlink ref="F168" r:id="rId331"/>
+    <hyperlink ref="E169" r:id="rId332"/>
+    <hyperlink ref="F169" r:id="rId333"/>
+    <hyperlink ref="E170" r:id="rId334"/>
+    <hyperlink ref="F170" r:id="rId335"/>
+    <hyperlink ref="E171" r:id="rId336"/>
+    <hyperlink ref="F171" r:id="rId337"/>
+    <hyperlink ref="E172" r:id="rId338"/>
+    <hyperlink ref="F172" r:id="rId339"/>
+    <hyperlink ref="E173" r:id="rId340"/>
+    <hyperlink ref="F173" r:id="rId341"/>
+    <hyperlink ref="E174" r:id="rId342"/>
+    <hyperlink ref="F174" r:id="rId343"/>
+    <hyperlink ref="E175" r:id="rId344"/>
+    <hyperlink ref="F175" r:id="rId345"/>
+    <hyperlink ref="E176" r:id="rId346"/>
+    <hyperlink ref="F176" r:id="rId347"/>
+    <hyperlink ref="E177" r:id="rId348"/>
+    <hyperlink ref="F177" r:id="rId349"/>
+    <hyperlink ref="E178" r:id="rId350"/>
+    <hyperlink ref="F178" r:id="rId351"/>
+    <hyperlink ref="E179" r:id="rId352"/>
+    <hyperlink ref="F179" r:id="rId353"/>
+    <hyperlink ref="E180" r:id="rId354"/>
+    <hyperlink ref="F180" r:id="rId355"/>
+    <hyperlink ref="E181" r:id="rId356"/>
+    <hyperlink ref="F181" r:id="rId357"/>
+    <hyperlink ref="E182" r:id="rId358"/>
+    <hyperlink ref="F182" r:id="rId359"/>
+    <hyperlink ref="E183" r:id="rId360"/>
+    <hyperlink ref="F183" r:id="rId361"/>
+    <hyperlink ref="E184" r:id="rId362"/>
+    <hyperlink ref="F184" r:id="rId363"/>
+    <hyperlink ref="E185" r:id="rId364"/>
+    <hyperlink ref="F185" r:id="rId365"/>
+    <hyperlink ref="E186" r:id="rId366"/>
+    <hyperlink ref="F186" r:id="rId367"/>
+    <hyperlink ref="E187" r:id="rId368"/>
+    <hyperlink ref="F187" r:id="rId369"/>
+    <hyperlink ref="E188" r:id="rId370"/>
+    <hyperlink ref="F188" r:id="rId371"/>
+    <hyperlink ref="E189" r:id="rId372"/>
+    <hyperlink ref="F189" r:id="rId373"/>
+    <hyperlink ref="E190" r:id="rId374"/>
+    <hyperlink ref="F190" r:id="rId375"/>
+    <hyperlink ref="E191" r:id="rId376"/>
+    <hyperlink ref="F191" r:id="rId377"/>
+    <hyperlink ref="E192" r:id="rId378"/>
+    <hyperlink ref="F192" r:id="rId379"/>
+    <hyperlink ref="E193" r:id="rId380"/>
+    <hyperlink ref="F193" r:id="rId381"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>