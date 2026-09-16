--- v0 (2026-08-02)
+++ v1 (2026-09-16)
@@ -8,908 +8,597 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="391" uniqueCount="318">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="406" uniqueCount="213">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>07/09/2026</t>
+  </si>
+  <si>
+    <t>BCE126C523</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ODA PER ACQUISTO REINTEGRO MATERIALE CASSETTE PRONTO SOCCORSO</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>27/08/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Determina n. 78 - Affidamento Incarico di Responsabile dei Servizi di Prevenzione e
+Protezione dai rischi nei luoghi di lavoro</t>
+  </si>
+  <si>
+    <t>25/08/2026</t>
+  </si>
+  <si>
+    <t>BCC4312677</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ODA PER ACQUISTO MATERIALE DI CANCELLERIA</t>
+  </si>
+  <si>
     <t>27/07/2026</t>
   </si>
   <si>
-    <t>N/A</t>
-[...1 lines deleted...]
-  <si>
     <t>Decreto di nomina per il conferimento di incarico a n. 10 docenti esperti  intern</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/nomina-personale</t>
   </si>
   <si>
     <t>16/07/2026</t>
   </si>
   <si>
     <t xml:space="preserve">- DECRETO ASSUNZIONE INCARICO DIREZIONE E COORDINAMENTO </t>
   </si>
   <si>
     <t>03/07/2026</t>
   </si>
   <si>
     <t>BC491F823E</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - procedura per l’affidamento diretto, mediante 
 Trattativa Diretta sul Mercato Elettronico della Pubblica Amministrazione (MEPA), 
 per la fornitura del servizio di formazione per l’erogazione di n. 5  “Percorso di 
 formazione e approfondimento</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC491F823E</t>
-[...4 lines deleted...]
-  <si>
     <t>29/06/2026</t>
   </si>
   <si>
     <t xml:space="preserve">:DECRETO DI INCARICO DSGA PER SUPPORTO TECNICO ORGANIZZATIVO SPECIALISTICO  </t>
   </si>
   <si>
     <t>17/06/2026</t>
   </si>
   <si>
     <t>BC11E629BD</t>
   </si>
   <si>
     <t>Decisione a contrarre - RDO PER ACQUISTO CLIMATIZZATORE E SERVIZIO DI RICARICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC11E629BD</t>
-[...4 lines deleted...]
-  <si>
     <t>10/06/2026</t>
   </si>
   <si>
     <t>BBFB73208F</t>
   </si>
   <si>
     <t>Decisione a contrarre - ODA PER ACQUISTO RINNOVO ABBONAMENTO RIVISTE SCUOLA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFB73208F</t>
-[...4 lines deleted...]
-  <si>
     <t>04/06/2026</t>
   </si>
   <si>
     <t>BBE77830E1</t>
   </si>
   <si>
     <t>Decisione a contrarre - AGGIUDICAZIONE RDO ACQUISTO MATERIALE INFORMATICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE77830E1</t>
-[...4 lines deleted...]
-  <si>
     <t>03/06/2026</t>
   </si>
   <si>
     <t>BBE2B304C8</t>
   </si>
   <si>
     <t>Decisione a contrarre - ODA PER ACQUISTO MATERIALE VARIO E GADGET SUL PORTALE MEPA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE2B304C8</t>
-[...4 lines deleted...]
-  <si>
     <t>28/05/2026</t>
   </si>
   <si>
     <t>BBD6CDF6FO</t>
   </si>
   <si>
     <t>Decisione a contrarre - aggiudicazione di trattativa diretta MEPA 6356379-Viaggio in Toscana</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BBD6CDF6FO</t>
-[...4 lines deleted...]
-  <si>
     <t>0000000000</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - affidamento diretto aggiudicazione -VIAGGIO  IN TOSCANA  </t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/0000000000</t>
-[...4 lines deleted...]
-  <si>
     <t>25/05/2026</t>
   </si>
   <si>
     <t>BBD7F24A84</t>
   </si>
   <si>
     <t>Decisione a contrarre - AVVIO PROCEDURA RDO PER ACQUISTO SERVIZIO DI MANUTENZIONE E RICARICA ESTINTORI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD7F24A84</t>
-[...4 lines deleted...]
-  <si>
     <t>19/05/2026</t>
   </si>
   <si>
     <t>BBB2225853</t>
   </si>
   <si>
     <t>Decisione a contrarre - ODA SUL PORTALE MEPA PER INTEGRAZIONE ACQUISTO MATERIALE DI PULIZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB2225853</t>
-[...4 lines deleted...]
-  <si>
     <t>15/05/2026</t>
   </si>
   <si>
     <t>BBAE17BB87</t>
   </si>
   <si>
     <t>Decisione a contrarre - ODA PER ACQUISTO ESAMI ICDL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAE17BB87</t>
-[...4 lines deleted...]
-  <si>
     <t>14/05/2026</t>
   </si>
   <si>
     <t>BBBB6EDF87</t>
   </si>
   <si>
     <t>Decisione a contrarre - Avvio trattativa diretta RDO per acquisto materiale di cancelleria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBB6EDF87</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2026</t>
   </si>
   <si>
     <t>BBA2ACEBD4</t>
   </si>
   <si>
     <t>Decisione a contrarre - ODA PER ACQUISTO LICENZE INFORMATICHE GRAPHILAND</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA2ACEBD4</t>
-[...4 lines deleted...]
-  <si>
     <t>11/05/2026</t>
   </si>
   <si>
     <t>BB9ADCF56D</t>
   </si>
   <si>
     <t>Decisione a contrarre - ODA SUL PORTALE MEPA PER ACQUISTO MATERIALE INFORMATICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9ADCF56D</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2026</t>
   </si>
   <si>
     <t>BB903CB848</t>
   </si>
   <si>
     <t>Decisione a contrarre - ODA ATTRAVERSO MEPA PER ACQUISTO SOFTWARE SPAGGIARI  RILEVATORE PRESENZA PERSONALE SCOLASTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB903CB848</t>
-[...4 lines deleted...]
-  <si>
     <t>05/05/2026</t>
   </si>
   <si>
     <t>BB91722DF8</t>
   </si>
   <si>
     <t>Decisione a contrarre - AVVIO TRATTATIVA DIRETTA SU MEPA PER ACQUISTO MATERIALE DI PULIZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB91722DF8</t>
-[...4 lines deleted...]
-  <si>
     <t>04/05/2026</t>
   </si>
   <si>
     <t>BB7E4BB412</t>
   </si>
   <si>
     <t>Decisione a contrarre - ODA ACQUISTO SERVIZIO FORMAZIONE TEAM DIGITALE ADEMPIMENTI IA SCUOLE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7E4BB412</t>
-[...4 lines deleted...]
-  <si>
     <t>30/04/2026</t>
   </si>
   <si>
     <t>BB7B83FE62</t>
   </si>
   <si>
     <t>Decisione a contrarre -per  ODA TRAMITE MEPA PER ACQUISTO ESAMI CERTIFICAZIONI CAMBRIDGE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7B83FE62</t>
-[...4 lines deleted...]
-  <si>
     <t>24/04/2026</t>
   </si>
   <si>
     <t>BB6B39423C</t>
   </si>
   <si>
     <t>Decisione a contrarre - RDO PER ACQUISTO MATERIALE PER PROGETTO LEGATORIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6B39423C</t>
-[...4 lines deleted...]
-  <si>
     <t>23/04/2026</t>
   </si>
   <si>
     <t>BB6A50D537</t>
   </si>
   <si>
     <t>Decisione a contrarre - RDO PER ACQUISTO SERVIZIO NOLEGGIO MINI BUS PER ATTIVITA' PCTO PRESSO ST MICROELECTRONICS 4-7 MAGGIO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6A50D537</t>
-[...4 lines deleted...]
-  <si>
     <t>16/04/2026</t>
   </si>
   <si>
     <t>BB56BBF920</t>
   </si>
   <si>
     <t>Decisione a contrarre - AVVIO RDO PER ACQUISTO SERVIZIO NOLEGGIO N.1 AUTOBUS E N.1 MINI BUS PER ATTIVITA' PCTO  24 APRILE PRESSO SINER CATANIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB56BBF920</t>
-[...4 lines deleted...]
-  <si>
     <t>15/04/2026</t>
   </si>
   <si>
     <t>BB44CC356B</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE INFORMATICO</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/4d699f50-d12b-4cbe-b7c9-de57dec68e32</t>
   </si>
   <si>
     <t>14/04/2026</t>
   </si>
   <si>
     <t>BB3D970A43</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - aggiudicazione Affidamento diretto ai sensi del disposto combinato dell’art. 50
 comma 1, lettera b), del D. Lgs n. 36/2023 mediante Trattativa Diretta</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3D970A43</t>
-[...4 lines deleted...]
-  <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>BB2E7090DE</t>
   </si>
   <si>
     <t>Decisione a contrarre - RDO ACQUISTO SERVIZIO ANNUALITA' CISCO NETWORKING ACADEMY</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2E7090DE</t>
-[...4 lines deleted...]
-  <si>
     <t>0000000MMM</t>
   </si>
   <si>
     <t>Decisione a contrarre - AVVIO RDO TRAMITE TRATTATIVA DIRETTA SU MEPA PER ACQUISTO LAVORI PRESSO LE PALESTRE DELL'ISTITUTO TECNICO STATALE " P.BRANCHINA"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000MMM</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2026</t>
   </si>
   <si>
     <t>BB04C816E1</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DIRETTO TRAMITE ODA N.1 FRIGORIFERO PER LABORATORIO CHIMICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB04C816E1</t>
-[...4 lines deleted...]
-  <si>
     <t>18/03/2026</t>
   </si>
   <si>
     <t>XXXXXXXXOO</t>
   </si>
   <si>
     <t>Decisione a contrarre - RDO per acquisto noleggio n.1 autobus uscita 20 Marzo 2026 LE CIMINIERE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=XXXXXXXXOO</t>
-[...4 lines deleted...]
-  <si>
     <t>16/03/2026</t>
   </si>
   <si>
     <t>BAF3FA9B83</t>
   </si>
   <si>
     <t>Decisione a contrarre -AVVIO RDO PER ACQUISTO SERVIZI SOFTWARE SPAGGIARI-RINNOVO PRIMA VISIONE WEB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF3FA9B83</t>
-[...4 lines deleted...]
-  <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>VVVVVVV000</t>
   </si>
   <si>
     <t>Decisione a contrarre - RDO PER TRATTATIVA DIRETTA PER ACQUISTO MATERIALE INFORMATICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=VVVVVVV000</t>
-[...4 lines deleted...]
-  <si>
     <t>00000000BB</t>
   </si>
   <si>
     <t>Decisione a contrarre - RDO TRATTATIVA DIRETTA PER ACQUISTO BARRE METALLICHE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=00000000BB</t>
-[...4 lines deleted...]
-  <si>
     <t>09/03/2026</t>
   </si>
   <si>
     <t>BABFCF8C5F</t>
   </si>
   <si>
     <t>Decisione a contrarre - ODA SUL PORTALE MEPA PER ACQUISTO SERVIZIO DI NOLEGGIO N.1 MINI BUS USCITA PCTO BASE MARISTAELI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABFCF8C5F</t>
-[...4 lines deleted...]
-  <si>
     <t>26/02/2026</t>
   </si>
   <si>
     <t>BA97410CCF</t>
   </si>
   <si>
     <t>Decisione a contrarre - viaggio Firenze</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA97410CCF</t>
-[...4 lines deleted...]
-  <si>
     <t>BA97470DCF</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO ROMA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA97470DCF</t>
-[...4 lines deleted...]
-  <si>
     <t>24/02/2026</t>
   </si>
   <si>
     <t>BAA86E16F3</t>
   </si>
   <si>
     <t>Decisione a contrarre - AVVIO TRATTATIVA DIRETTA TRAMITE RDO SUL PORTALE MEPA PER ACQUISTO MATERIALE PER LABORAOTRIO DI GRAFICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA86E16F3</t>
-[...4 lines deleted...]
-  <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t>BA954E5557</t>
   </si>
   <si>
     <t>Decisione a contrarre - AVVIO TRATTATIVA DIRETTA TRAMITE RDO SUL PORTALE MEPA PER ACQUISTO SERVIZI E LAVORI DI RIPRISTINO E MANUTENZIONE PRESSO SEDE CENTRALE BRANCHINA ADRANO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA954E5557</t>
-[...4 lines deleted...]
-  <si>
     <t>BA92790C95</t>
   </si>
   <si>
     <t>Decisione a contrarre - TRATTATIVA DIRETTA TRAMITE RDO SUL PORTALE MEPA  PER ACQUISTO SERVIZIO NOLEGGIO N.1 MINI AUTOBUS PER ATTIVITA' PCTO PRESSO BASE MARISTAELI MARZO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA92790C95</t>
-[...4 lines deleted...]
-  <si>
     <t>OOOOOOO009</t>
   </si>
   <si>
     <t>Decisione a contrarre - AVVIO TRATTATIVA DIRETTA TRAMITE RDO SUL PORTALE MEPA PER ACQUISTO PACCHETTO VIAGGIO D'ISTRUZIONEFIRENZE 8-13 APRILE 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=OOOOOOO009</t>
-[...4 lines deleted...]
-  <si>
     <t>XXXXXXXXX5</t>
   </si>
   <si>
     <t>Decisione a contrarre - AVVIO TRATTATIVA DIRETTA TRAMITE RDO SU MEPA PER ACQUISTO PACCHETTO VIAGGIO D'ISTRUZIONE ROMA 7-11 APRILE 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=XXXXXXXXX5</t>
-[...4 lines deleted...]
-  <si>
     <t>13/02/2026</t>
   </si>
   <si>
     <t>BA6AE1F11B</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio  pullman -Teatro Francofono</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6AE1F11B</t>
-[...4 lines deleted...]
-  <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>BA84779FD5</t>
   </si>
   <si>
     <t>Decisione a contrarre -avvio  RDO su MEPA per acquisto servizio noleggio n.3 autobus per gita scolastica a Modica 10 Marzo 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA84779FD5</t>
-[...4 lines deleted...]
-  <si>
     <t>BA83B015B9</t>
   </si>
   <si>
     <t>Decisione a contrarre - avvio RDO su MEPA per acquisto servizio di noleggio n.4 autobus per uscita didattica presso Monteforno e Ponte dei Saraceni 10 e 21 Aprile 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA83B015B9</t>
-[...4 lines deleted...]
-  <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>0000000003</t>
   </si>
   <si>
     <t>Decisione a contrarre AVVIO - RDO SUL PORTALE MEPA PER ACQUISTO SERVIZIO DI NOLEGGIO N.1 MINI AUTOBUS PER PARTECIPAZIONE ATTIVITA' DIDATTICA PRESSO TEATRO SIPARIO BLU  20/21/22 APRILE 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000003</t>
-[...4 lines deleted...]
-  <si>
     <t>BA5FAC8226</t>
   </si>
   <si>
     <t>Decisione a contrarre avvio - RDO sul portale Mepa per acquisto servizio di noleggio n.1 autobus per visita didattica presso Osservatorio Astrofisico 6 Marzo 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5FAC8226</t>
-[...4 lines deleted...]
-  <si>
     <t>06/02/2026</t>
   </si>
   <si>
     <t>BA4D1BE24E</t>
   </si>
   <si>
     <t>Decisione a contrarre - decisone  a contarre n.19/2026 ODA  -FIRMA DIGITALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4D1BE24E</t>
-[...4 lines deleted...]
-  <si>
     <t>05/02/2026</t>
   </si>
   <si>
     <t>BA49A71F90</t>
   </si>
   <si>
     <t>Decisione a contrarre - AVVIO TRATTATIVA DIRETTA SUL PORTALE MEPA PER ACQUISTO MATERIALE DI PULIZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA49A71F90</t>
-[...4 lines deleted...]
-  <si>
     <t>02/02/2026</t>
   </si>
   <si>
     <t>BA34BC1E31</t>
   </si>
   <si>
     <t>Decisione a contrarre - DM.88/2025 - VIAGGIO IN CAMPANIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA34BC1E31</t>
-[...4 lines deleted...]
-  <si>
     <t>29/01/2026</t>
   </si>
   <si>
     <t>BA2F633A11</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento  diretto su  mepa - Viaggio Montecatini</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2F633A11</t>
-[...4 lines deleted...]
-  <si>
     <t>26/01/2026</t>
   </si>
   <si>
     <t>BA1E038E86</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PARTECIPAZIONE PERCORSO DIDATTICO IN LINGUA SPAGNOLA-TRAMITE ODA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1E038E86</t>
-[...4 lines deleted...]
-  <si>
     <t>21/01/2026</t>
   </si>
   <si>
     <t>0000000004</t>
   </si>
   <si>
     <t>Decisione a contrarre - AVVIO TRATTATIVA DIRETTA  PCTO D.M.88/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000004</t>
-[...4 lines deleted...]
-  <si>
     <t>15/01/2026</t>
   </si>
   <si>
     <t>XXXXXXXXX0</t>
   </si>
   <si>
     <t>Decisione a contrarre - AVVIO TRATTATIVA DIRETTA PER ACQUISTO SERVIZIO DI NOLEGGIO N.1 MINI AUTOBUS PER ATTIVITA' I.T.S. ACADEMY</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=XXXXXXXXX0</t>
-[...4 lines deleted...]
-  <si>
     <t>12/01/2026</t>
   </si>
   <si>
     <t>0000000011</t>
   </si>
   <si>
     <t>Decisione a contrarre - AVVIO TRATTATIVA DIRETTA PER ACQUISTO SERVIZIO DI NOLEGGIO N.1 AUTOBUS PER ATTIVITA' DI PCTO PRESSO CASEIFICIO LA CAVA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000011</t>
-[...4 lines deleted...]
-  <si>
     <t>09/01/2026</t>
   </si>
   <si>
     <t>0000000001</t>
   </si>
   <si>
     <t>Decisione a contrarre - PROCEDURA ACQUISTO SERVIZIO SOFTWARE SPAGGIRI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000001</t>
-[...4 lines deleted...]
-  <si>
     <t>02/01/2026</t>
   </si>
   <si>
     <t>B9DC9542A4</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto SERVIZI ARGO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DC9542A4</t>
-[...4 lines deleted...]
-  <si>
     <t>22/12/2025</t>
   </si>
   <si>
     <t>B9C1880449</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PER ASSISTENZA E MESSA IN FUNZIONE DEFIBRILLATORE SMARTY-PLESSO BIANCAVILLA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C1880449</t>
-[...4 lines deleted...]
-  <si>
     <t>18/12/2025</t>
   </si>
   <si>
     <t>B9B2A0EED2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio noleggio pullman</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B2A0EED2</t>
-[...4 lines deleted...]
-  <si>
     <t>XXXXXXXXXX</t>
   </si>
   <si>
     <t>AVVISO MANIFESTAZIONE  DI  INTERESSE - CONCESSIONE DI  SERVIZI -  DISTRIBUZIONE DI PANINI E  TAVOLA CALDA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=XXXXXXXXXX</t>
-[...4 lines deleted...]
-  <si>
     <t>17/12/2025</t>
   </si>
   <si>
     <t>BA62E3D8D8</t>
   </si>
   <si>
     <t xml:space="preserve">AVVISO PER MANIFESTAZIONE  DI  INTERESSE  </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA62E3D8D8</t>
-[...4 lines deleted...]
-  <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Supporto operativo PNRR D.M.  215</t>
   </si>
   <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - _Decreto_affidamento incarico DM 88 SUPPORTO OPERATIVO</t>
   </si>
   <si>
     <t>Decreto di nomina - Supporto operativo PNRR D.M. 88</t>
   </si>
   <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - incarico project manager - direzione e coordinamento</t>
   </si>
   <si>
     <t>Decreto di nomina - Decreto affidamento Incarico DSGA  di “Supporto Specialistico Tecnico – Operativo al RUP”</t>
   </si>
   <si>
     <t>27/11/2025</t>
@@ -930,124 +619,132 @@
     <t xml:space="preserve">Decreto di nomina - direzione e coordinamento </t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>GRADUATORIA ATA</t>
   </si>
   <si>
     <t>13/10/2025</t>
   </si>
   <si>
     <t>Decreto di nomina -  incarichi  personale ATA</t>
   </si>
   <si>
     <t>07/10/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - DECRETO INCARICO DOCENTI DI SUPPORTO </t>
   </si>
   <si>
     <t>02/10/2025</t>
   </si>
   <si>
     <t>Decisione a contrarre - CIRCOLARE 1/2024 Assessorato Istruzione e Formazione Professionale Regione Sicilia - Prot. 5833 del 25 luglio 2025 - Interventi di manutenzione straordinaria, aventi carattere di urgenza, negli istituti scolastici pubblici. Circolare attuativa per l’utili- AVVIO TRATTATIVA DIRETTA SUL PORTALE MEPA</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/17d96b84-2385-43c4-9bea-298e50a81b0f</t>
   </si>
   <si>
     <t>04/08/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Decreto per il conferimento incarico al DSGA per il Supporto Tecnico Operativo Specialistico</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>Decreto di nomina -  ASSUNZIONE INCARICO PROJECT MANAGER PROGETTAZIONE, DIREZIONE E COORDINAMENTO</t>
   </si>
   <si>
     <t>08/07/2025</t>
   </si>
   <si>
     <t xml:space="preserve"> DECRETO  CONFERIMENTO INCARICO AL D.S.G.A. di “Supporto tecnico -operativo al RUP -piano estate</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - INCARICO dir.scol. project manager </t>
   </si>
   <si>
     <t>19/06/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - ASSUNZIONE INCARICO AGGIUNTIVO DI PROGETTAZIONE - DIREZIONE E COORDINAMENTO 
 GENERALE TECNICO</t>
   </si>
   <si>
     <t>16/06/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - INCARICO DSGA </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1345,1619 +1042,1824 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE126C523" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/666c400d-ebca-4c60-acc3-a52d0a8ffbff" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC4312677" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/02a12902-869f-461b-9bde-03091ece10d1" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC491F823E" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/ee81f7be-df4f-403b-bf84-73aea717d31f" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC11E629BD" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/6f5ed886-e20e-49d5-aa63-8efcf9c07728" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFB73208F" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/62586ef1-482a-4da9-ba17-736d0b3eca03" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE77830E1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/5b349c80-952f-4500-9e75-e9dfc7839836" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE2B304C8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/291ae150-3f20-42d1-baf1-3998915c383f" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBD6CDF6FO" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/b533e047-0fb8-4d65-adfd-754a0f325f0f" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/0000000000" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/d0cba73f-c66b-45af-8559-7823151a11cc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD7F24A84" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/be86fb9a-e451-4151-9c3c-6da88cb7b186" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB2225853" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/a86af333-4de4-46a6-8956-9c234a5c8601" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAE17BB87" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/f81c55bb-ebcf-4e03-a938-a58e505806dc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBB6EDF87" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/1165fb2a-8991-4517-993f-bd8e6be8aa8a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA2ACEBD4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/ea088b36-5d86-49f8-b1f6-bdd2e6eb6cff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9ADCF56D" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/b81860f8-c278-456d-838d-91a1d054318e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB903CB848" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/fd2487a6-8310-42b1-af95-99d74b9ddea3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB91722DF8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/1fdcea51-2126-4311-9cba-ed1267de5f4a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7E4BB412" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/26735fb2-b058-432a-998b-809629121eec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7B83FE62" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/b96280ad-49b2-4f3f-9c04-1a541205cfb9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6B39423C" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/b7e41303-bc43-4e66-9ac3-d47b5b7f381e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6A50D537" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/bfbf8cd4-7e13-4da5-99e1-b878b399afac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB56BBF920" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/18fb7563-8630-439c-900c-49a8a5166745" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB44CC356B" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/4d699f50-d12b-4cbe-b7c9-de57dec68e32" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3D970A43" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/9a7afb63-39f1-4dca-a157-ffaa122fa87b" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2E7090DE" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/a7e3a1c2-e1f4-471a-83bf-c211e2fe6e45" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000MMM" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/fe54adb6-89dd-4ac1-b56f-abf0cef26247" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB04C816E1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/c521819d-866c-4d2a-a003-1f2f9af0a867" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=XXXXXXXXOO" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/72bd9c6b-1edd-41fd-bb5b-d80a4656c173" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF3FA9B83" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/b8fad54c-affb-47cb-9c44-253ae62c3637" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=VVVVVVV000" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/8e92b1a5-fe9c-448a-bd94-524ffa334005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=00000000BB" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/21e59efb-de94-48c4-a53d-2c8be09791c6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABFCF8C5F" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/bb9817be-7dd8-4cea-a9f1-3219fcf2eb3f" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA97410CCF" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/bb467e39-5990-4c47-aa46-c69de5701ed0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA97470DCF" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/dfb8cb31-5dd1-41ac-b299-9ff3463f256a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA86E16F3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/bda66259-ada1-4b61-a2dd-b1259807d28f" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA954E5557" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/b25d40d1-e9c4-4f84-bacf-d51cf86b5bcf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA92790C95" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/99ef99aa-30ef-4fe6-ba07-f1737a70810b" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=OOOOOOO009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/64ea16ea-161c-441e-9e38-bc34eefd3fe2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=XXXXXXXXX5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/5b77afc9-6c80-40a4-958f-19502da0c54d" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6AE1F11B" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/a785032d-a35c-4787-b538-59c5ca9f5138" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA84779FD5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/857852dd-c779-4385-90d6-418e9cecfe67" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA83B015B9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/109f9f41-f3f0-4804-82d2-f676497ae6a3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/5c5320a0-6d85-493d-9d4b-3597dbd42981" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5FAC8226" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/4b0a3567-9094-4d15-9027-d9840c04d8ff" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4D1BE24E" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/dfc9484e-36b7-4397-ae6f-3b9b1cce350d" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA49A71F90" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/0c936c7d-fe8d-4113-92f4-13389e633ed2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA34BC1E31" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/444c9e8d-e2c4-493f-96dc-83631e1bb9af" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2F633A11" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/e57e685b-22df-4439-891d-e05ac31a20fd" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1E038E86" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/2be4a70c-e56a-48d3-a683-839a88944e34" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/529fdc58-7824-4e51-a3d9-3b87615470ae" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=XXXXXXXXX0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/4c59d878-05eb-453c-b8ef-a22841794f65" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/07657ee0-0ce2-48a4-bb50-d5834c1bf385" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/0c5ca6ac-7c22-4aaf-ae89-5c3974435788" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DC9542A4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/66d02b54-2bbf-47e6-a38c-311c84ea885a" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C1880449" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/015e2f83-1181-488f-b54c-12aff8f30b1c" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B2A0EED2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/53832c06-c1c2-46d5-8f9e-1cba1a30e1b3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=XXXXXXXXXX" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/2db70b63-2e46-4fa0-80d3-017e8a7c1672" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA62E3D8D8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/d3a67529-c85e-4c7c-a81a-10ada1671fc2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3D970A43" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/atti-amministrazioni-enti/17d96b84-2385-43c4-9bea-298e50a81b0f" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD18000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F78"/>
+  <dimension ref="A1:F81"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>8913</v>
+        <v>9693</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...2 lines deleted...]
-      <c r="F2" t="s">
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>8771</v>
+        <v>9311</v>
       </c>
       <c r="C3" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E3" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>8515</v>
+        <v>9246</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="E4" t="s">
         <v>15</v>
       </c>
-      <c r="F4" t="s">
-        <v>16</v>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
+        <v>16</v>
+      </c>
+      <c r="B5">
+        <v>8913</v>
+      </c>
+      <c r="C5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" t="s">
         <v>17</v>
       </c>
-      <c r="B5">
-[...7 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6">
+        <v>8771</v>
+      </c>
+      <c r="C6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" t="s">
         <v>19</v>
       </c>
-      <c r="B6">
-[...7 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>11</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B7">
-        <v>7344</v>
+        <v>8515</v>
       </c>
       <c r="C7" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>22</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B8">
-        <v>7066</v>
+        <v>8241</v>
       </c>
       <c r="C8" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="D8" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>11</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="B9">
-        <v>7014</v>
+        <v>7726</v>
       </c>
       <c r="C9" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>38</v>
+        <v>27</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="B10">
-        <v>6853</v>
+        <v>7344</v>
       </c>
       <c r="C10" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-        <v>43</v>
+        <v>30</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="B11">
-        <v>6853</v>
+        <v>7066</v>
       </c>
       <c r="C11" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>33</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="B12">
-        <v>6622</v>
+        <v>7014</v>
       </c>
       <c r="C12" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>50</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>36</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="B13">
-        <v>6373</v>
+        <v>6853</v>
       </c>
       <c r="C13" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-        <v>57</v>
+        <v>39</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>58</v>
+        <v>37</v>
       </c>
       <c r="B14">
-        <v>6189</v>
+        <v>6853</v>
       </c>
       <c r="C14" t="s">
-        <v>59</v>
+        <v>40</v>
       </c>
       <c r="D14" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-        <v>62</v>
+        <v>41</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>63</v>
+        <v>42</v>
       </c>
       <c r="B15">
-        <v>6106</v>
+        <v>6622</v>
       </c>
       <c r="C15" t="s">
-        <v>64</v>
+        <v>43</v>
       </c>
       <c r="D15" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-        <v>67</v>
+        <v>44</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>68</v>
+        <v>45</v>
       </c>
       <c r="B16">
-        <v>6002</v>
+        <v>6373</v>
       </c>
       <c r="C16" t="s">
-        <v>69</v>
+        <v>46</v>
       </c>
       <c r="D16" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>72</v>
+        <v>47</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>73</v>
+        <v>48</v>
       </c>
       <c r="B17">
-        <v>5884</v>
+        <v>6189</v>
       </c>
       <c r="C17" t="s">
-        <v>74</v>
+        <v>49</v>
       </c>
       <c r="D17" t="s">
-        <v>75</v>
-[...5 lines deleted...]
-        <v>77</v>
+        <v>50</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>78</v>
+        <v>51</v>
       </c>
       <c r="B18">
-        <v>5713</v>
+        <v>6106</v>
       </c>
       <c r="C18" t="s">
-        <v>79</v>
+        <v>52</v>
       </c>
       <c r="D18" t="s">
-        <v>80</v>
-[...5 lines deleted...]
-        <v>82</v>
+        <v>53</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>83</v>
+        <v>54</v>
       </c>
       <c r="B19">
-        <v>5597</v>
+        <v>6002</v>
       </c>
       <c r="C19" t="s">
-        <v>84</v>
+        <v>55</v>
       </c>
       <c r="D19" t="s">
-        <v>85</v>
-[...5 lines deleted...]
-        <v>87</v>
+        <v>56</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>88</v>
+        <v>57</v>
       </c>
       <c r="B20">
-        <v>5507</v>
+        <v>5884</v>
       </c>
       <c r="C20" t="s">
-        <v>89</v>
+        <v>58</v>
       </c>
       <c r="D20" t="s">
-        <v>90</v>
-[...5 lines deleted...]
-        <v>92</v>
+        <v>59</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>93</v>
+        <v>60</v>
       </c>
       <c r="B21">
-        <v>5449</v>
+        <v>5713</v>
       </c>
       <c r="C21" t="s">
-        <v>94</v>
+        <v>61</v>
       </c>
       <c r="D21" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>97</v>
+        <v>62</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>98</v>
+        <v>63</v>
       </c>
       <c r="B22">
-        <v>5154</v>
+        <v>5597</v>
       </c>
       <c r="C22" t="s">
-        <v>99</v>
+        <v>64</v>
       </c>
       <c r="D22" t="s">
-        <v>100</v>
-[...5 lines deleted...]
-        <v>102</v>
+        <v>65</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>103</v>
+        <v>66</v>
       </c>
       <c r="B23">
-        <v>5138</v>
+        <v>5507</v>
       </c>
       <c r="C23" t="s">
-        <v>104</v>
+        <v>67</v>
       </c>
       <c r="D23" t="s">
-        <v>105</v>
-[...5 lines deleted...]
-        <v>107</v>
+        <v>68</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>108</v>
+        <v>69</v>
       </c>
       <c r="B24">
-        <v>4835</v>
+        <v>5449</v>
       </c>
       <c r="C24" t="s">
-        <v>109</v>
+        <v>70</v>
       </c>
       <c r="D24" t="s">
-        <v>110</v>
-[...5 lines deleted...]
-        <v>112</v>
+        <v>71</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>113</v>
+        <v>72</v>
       </c>
       <c r="B25">
-        <v>4806</v>
+        <v>5154</v>
       </c>
       <c r="C25" t="s">
-        <v>114</v>
+        <v>73</v>
       </c>
       <c r="D25" t="s">
-        <v>115</v>
-[...5 lines deleted...]
-        <v>117</v>
+        <v>74</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>118</v>
+        <v>75</v>
       </c>
       <c r="B26">
-        <v>4732</v>
+        <v>5138</v>
       </c>
       <c r="C26" t="s">
-        <v>119</v>
+        <v>76</v>
       </c>
       <c r="D26" t="s">
-        <v>120</v>
-[...5 lines deleted...]
-        <v>122</v>
+        <v>77</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>78</v>
       </c>
       <c r="B27">
-        <v>4314</v>
+        <v>4835</v>
       </c>
       <c r="C27" t="s">
-        <v>124</v>
+        <v>79</v>
       </c>
       <c r="D27" t="s">
-        <v>125</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>80</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>81</v>
       </c>
       <c r="B28">
-        <v>4306</v>
+        <v>4806</v>
       </c>
       <c r="C28" t="s">
-        <v>128</v>
+        <v>82</v>
       </c>
       <c r="D28" t="s">
-        <v>129</v>
-[...5 lines deleted...]
-        <v>131</v>
+        <v>83</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>132</v>
+        <v>84</v>
       </c>
       <c r="B29">
-        <v>4075</v>
+        <v>4732</v>
       </c>
       <c r="C29" t="s">
-        <v>133</v>
+        <v>85</v>
       </c>
       <c r="D29" t="s">
-        <v>134</v>
-[...5 lines deleted...]
-        <v>136</v>
+        <v>86</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>137</v>
+        <v>87</v>
       </c>
       <c r="B30">
-        <v>3472</v>
+        <v>4314</v>
       </c>
       <c r="C30" t="s">
-        <v>138</v>
+        <v>88</v>
       </c>
       <c r="D30" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-        <v>141</v>
+        <v>89</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>142</v>
+        <v>87</v>
       </c>
       <c r="B31">
-        <v>3340</v>
+        <v>4306</v>
       </c>
       <c r="C31" t="s">
-        <v>143</v>
+        <v>90</v>
       </c>
       <c r="D31" t="s">
-        <v>144</v>
-[...5 lines deleted...]
-        <v>146</v>
+        <v>91</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>147</v>
+        <v>92</v>
       </c>
       <c r="B32">
-        <v>3194</v>
+        <v>4075</v>
       </c>
       <c r="C32" t="s">
-        <v>148</v>
+        <v>93</v>
       </c>
       <c r="D32" t="s">
-        <v>149</v>
-[...5 lines deleted...]
-        <v>151</v>
+        <v>94</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="B33">
-        <v>3192</v>
+        <v>3472</v>
       </c>
       <c r="C33" t="s">
-        <v>152</v>
+        <v>96</v>
       </c>
       <c r="D33" t="s">
-        <v>153</v>
-[...5 lines deleted...]
-        <v>155</v>
+        <v>97</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>156</v>
+        <v>98</v>
       </c>
       <c r="B34">
-        <v>2965</v>
+        <v>3340</v>
       </c>
       <c r="C34" t="s">
-        <v>157</v>
+        <v>99</v>
       </c>
       <c r="D34" t="s">
-        <v>158</v>
-[...5 lines deleted...]
-        <v>160</v>
+        <v>100</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>161</v>
+        <v>101</v>
       </c>
       <c r="B35">
-        <v>2452</v>
+        <v>3194</v>
       </c>
       <c r="C35" t="s">
-        <v>162</v>
+        <v>102</v>
       </c>
       <c r="D35" t="s">
-        <v>163</v>
-[...5 lines deleted...]
-        <v>165</v>
+        <v>103</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>161</v>
+        <v>101</v>
       </c>
       <c r="B36">
-        <v>2451</v>
+        <v>3192</v>
       </c>
       <c r="C36" t="s">
-        <v>166</v>
+        <v>104</v>
       </c>
       <c r="D36" t="s">
-        <v>167</v>
-[...5 lines deleted...]
-        <v>169</v>
+        <v>105</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>170</v>
+        <v>106</v>
       </c>
       <c r="B37">
-        <v>2267</v>
+        <v>2965</v>
       </c>
       <c r="C37" t="s">
-        <v>171</v>
+        <v>107</v>
       </c>
       <c r="D37" t="s">
-        <v>172</v>
-[...5 lines deleted...]
-        <v>174</v>
+        <v>108</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>175</v>
+        <v>109</v>
       </c>
       <c r="B38">
-        <v>2217</v>
+        <v>2452</v>
       </c>
       <c r="C38" t="s">
-        <v>176</v>
+        <v>110</v>
       </c>
       <c r="D38" t="s">
-        <v>177</v>
-[...5 lines deleted...]
-        <v>179</v>
+        <v>111</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>175</v>
+        <v>109</v>
       </c>
       <c r="B39">
-        <v>2212</v>
+        <v>2451</v>
       </c>
       <c r="C39" t="s">
-        <v>180</v>
+        <v>112</v>
       </c>
       <c r="D39" t="s">
-        <v>181</v>
-[...5 lines deleted...]
-        <v>183</v>
+        <v>113</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>175</v>
+        <v>114</v>
       </c>
       <c r="B40">
-        <v>2196</v>
+        <v>2267</v>
       </c>
       <c r="C40" t="s">
-        <v>184</v>
+        <v>115</v>
       </c>
       <c r="D40" t="s">
-        <v>185</v>
-[...5 lines deleted...]
-        <v>187</v>
+        <v>116</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>175</v>
+        <v>117</v>
       </c>
       <c r="B41">
-        <v>2195</v>
+        <v>2217</v>
       </c>
       <c r="C41" t="s">
-        <v>188</v>
+        <v>118</v>
       </c>
       <c r="D41" t="s">
-        <v>189</v>
-[...5 lines deleted...]
-        <v>191</v>
+        <v>119</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>192</v>
+        <v>117</v>
       </c>
       <c r="B42">
-        <v>1892</v>
+        <v>2212</v>
       </c>
       <c r="C42" t="s">
-        <v>193</v>
+        <v>120</v>
       </c>
       <c r="D42" t="s">
-        <v>194</v>
-[...5 lines deleted...]
-        <v>196</v>
+        <v>121</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>197</v>
+        <v>117</v>
       </c>
       <c r="B43">
-        <v>1706</v>
+        <v>2196</v>
       </c>
       <c r="C43" t="s">
-        <v>198</v>
+        <v>122</v>
       </c>
       <c r="D43" t="s">
-        <v>199</v>
-[...5 lines deleted...]
-        <v>201</v>
+        <v>123</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>197</v>
+        <v>117</v>
       </c>
       <c r="B44">
-        <v>1705</v>
+        <v>2195</v>
       </c>
       <c r="C44" t="s">
-        <v>202</v>
+        <v>124</v>
       </c>
       <c r="D44" t="s">
-        <v>203</v>
-[...5 lines deleted...]
-        <v>205</v>
+        <v>125</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>206</v>
+        <v>126</v>
       </c>
       <c r="B45">
-        <v>1643</v>
+        <v>1892</v>
       </c>
       <c r="C45" t="s">
-        <v>207</v>
+        <v>127</v>
       </c>
       <c r="D45" t="s">
-        <v>208</v>
-[...5 lines deleted...]
-        <v>210</v>
+        <v>128</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>206</v>
+        <v>129</v>
       </c>
       <c r="B46">
-        <v>1635</v>
+        <v>1706</v>
       </c>
       <c r="C46" t="s">
-        <v>211</v>
+        <v>130</v>
       </c>
       <c r="D46" t="s">
-        <v>212</v>
-[...5 lines deleted...]
-        <v>214</v>
+        <v>131</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>215</v>
+        <v>129</v>
       </c>
       <c r="B47">
-        <v>1515</v>
+        <v>1705</v>
       </c>
       <c r="C47" t="s">
-        <v>216</v>
+        <v>132</v>
       </c>
       <c r="D47" t="s">
-        <v>217</v>
-[...5 lines deleted...]
-        <v>219</v>
+        <v>133</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>220</v>
+        <v>134</v>
       </c>
       <c r="B48">
-        <v>21</v>
+        <v>1643</v>
       </c>
       <c r="C48" t="s">
-        <v>221</v>
+        <v>135</v>
       </c>
       <c r="D48" t="s">
-        <v>222</v>
-[...5 lines deleted...]
-        <v>224</v>
+        <v>136</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>225</v>
+        <v>134</v>
       </c>
       <c r="B49">
-        <v>1271</v>
+        <v>1635</v>
       </c>
       <c r="C49" t="s">
-        <v>226</v>
+        <v>137</v>
       </c>
       <c r="D49" t="s">
-        <v>227</v>
-[...5 lines deleted...]
-        <v>229</v>
+        <v>138</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>230</v>
+        <v>139</v>
       </c>
       <c r="B50">
-        <v>17</v>
+        <v>1515</v>
       </c>
       <c r="C50" t="s">
-        <v>231</v>
+        <v>140</v>
       </c>
       <c r="D50" t="s">
-        <v>232</v>
-[...5 lines deleted...]
-        <v>234</v>
+        <v>141</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>235</v>
+        <v>142</v>
       </c>
       <c r="B51">
-        <v>930</v>
+        <v>21</v>
       </c>
       <c r="C51" t="s">
-        <v>236</v>
+        <v>143</v>
       </c>
       <c r="D51" t="s">
-        <v>237</v>
-[...5 lines deleted...]
-        <v>239</v>
+        <v>144</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>240</v>
+        <v>145</v>
       </c>
       <c r="B52">
-        <v>752</v>
+        <v>1271</v>
       </c>
       <c r="C52" t="s">
-        <v>241</v>
+        <v>146</v>
       </c>
       <c r="D52" t="s">
-        <v>242</v>
-[...5 lines deleted...]
-        <v>244</v>
+        <v>147</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>245</v>
+        <v>148</v>
       </c>
       <c r="B53">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="C53" t="s">
-        <v>246</v>
+        <v>149</v>
       </c>
       <c r="D53" t="s">
-        <v>247</v>
-[...5 lines deleted...]
-        <v>249</v>
+        <v>150</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>250</v>
+        <v>151</v>
       </c>
       <c r="B54">
-        <v>426</v>
+        <v>930</v>
       </c>
       <c r="C54" t="s">
-        <v>251</v>
+        <v>152</v>
       </c>
       <c r="D54" t="s">
-        <v>252</v>
-[...5 lines deleted...]
-        <v>254</v>
+        <v>153</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>255</v>
+        <v>154</v>
       </c>
       <c r="B55">
-        <v>273</v>
+        <v>752</v>
       </c>
       <c r="C55" t="s">
-        <v>256</v>
+        <v>155</v>
       </c>
       <c r="D55" t="s">
-        <v>257</v>
-[...5 lines deleted...]
-        <v>259</v>
+        <v>156</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>260</v>
+        <v>157</v>
       </c>
       <c r="B56">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="C56" t="s">
-        <v>261</v>
+        <v>158</v>
       </c>
       <c r="D56" t="s">
-        <v>262</v>
-[...5 lines deleted...]
-        <v>264</v>
+        <v>159</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>265</v>
+        <v>160</v>
       </c>
       <c r="B57">
-        <v>15570</v>
+        <v>426</v>
       </c>
       <c r="C57" t="s">
-        <v>266</v>
+        <v>161</v>
       </c>
       <c r="D57" t="s">
-        <v>267</v>
-[...5 lines deleted...]
-        <v>269</v>
+        <v>162</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>270</v>
+        <v>163</v>
       </c>
       <c r="B58">
-        <v>15440</v>
+        <v>273</v>
       </c>
       <c r="C58" t="s">
-        <v>271</v>
+        <v>164</v>
       </c>
       <c r="D58" t="s">
-        <v>272</v>
-[...5 lines deleted...]
-        <v>274</v>
+        <v>165</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>270</v>
+        <v>166</v>
       </c>
       <c r="B59">
-        <v>15418</v>
+        <v>82</v>
       </c>
       <c r="C59" t="s">
-        <v>275</v>
+        <v>167</v>
       </c>
       <c r="D59" t="s">
-        <v>276</v>
-[...5 lines deleted...]
-        <v>278</v>
+        <v>168</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>279</v>
+        <v>169</v>
       </c>
       <c r="B60">
-        <v>15304</v>
+        <v>15570</v>
       </c>
       <c r="C60" t="s">
-        <v>280</v>
+        <v>170</v>
       </c>
       <c r="D60" t="s">
-        <v>281</v>
-[...5 lines deleted...]
-        <v>283</v>
+        <v>171</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>284</v>
+        <v>172</v>
       </c>
       <c r="B61">
-        <v>14980</v>
+        <v>15440</v>
       </c>
       <c r="C61" t="s">
-        <v>7</v>
+        <v>173</v>
       </c>
       <c r="D61" t="s">
-        <v>285</v>
-[...4 lines deleted...]
-      <c r="F61" t="s">
+        <v>174</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>286</v>
+        <v>172</v>
       </c>
       <c r="B62">
-        <v>14927</v>
+        <v>15418</v>
       </c>
       <c r="C62" t="s">
-        <v>7</v>
+        <v>175</v>
       </c>
       <c r="D62" t="s">
-        <v>287</v>
-[...4 lines deleted...]
-      <c r="F62" t="s">
+        <v>176</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>286</v>
+        <v>177</v>
       </c>
       <c r="B63">
-        <v>14927</v>
+        <v>15304</v>
       </c>
       <c r="C63" t="s">
-        <v>7</v>
+        <v>178</v>
       </c>
       <c r="D63" t="s">
-        <v>288</v>
-[...4 lines deleted...]
-      <c r="F63" t="s">
+        <v>179</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>289</v>
+        <v>180</v>
       </c>
       <c r="B64">
-        <v>14188</v>
+        <v>14980</v>
       </c>
       <c r="C64" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D64" t="s">
-        <v>290</v>
+        <v>181</v>
       </c>
       <c r="E64" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F64" t="s">
+        <v>11</v>
+      </c>
+      <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>289</v>
+        <v>182</v>
       </c>
       <c r="B65">
-        <v>14178</v>
+        <v>14927</v>
       </c>
       <c r="C65" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D65" t="s">
-        <v>291</v>
+        <v>183</v>
       </c>
       <c r="E65" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F65" t="s">
+        <v>11</v>
+      </c>
+      <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>292</v>
+        <v>182</v>
       </c>
       <c r="B66">
-        <v>14165</v>
+        <v>14927</v>
       </c>
       <c r="C66" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D66" t="s">
-        <v>293</v>
+        <v>184</v>
       </c>
       <c r="E66" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F66" t="s">
+        <v>11</v>
+      </c>
+      <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>294</v>
+        <v>185</v>
       </c>
       <c r="B67">
-        <v>12870</v>
+        <v>14188</v>
       </c>
       <c r="C67" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D67" t="s">
-        <v>295</v>
+        <v>186</v>
       </c>
       <c r="E67" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F67" t="s">
+        <v>11</v>
+      </c>
+      <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>296</v>
+        <v>185</v>
       </c>
       <c r="B68">
-        <v>12736</v>
+        <v>14178</v>
       </c>
       <c r="C68" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D68" t="s">
-        <v>297</v>
+        <v>187</v>
       </c>
       <c r="E68" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F68" t="s">
+        <v>11</v>
+      </c>
+      <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>298</v>
+        <v>188</v>
       </c>
       <c r="B69">
-        <v>123777</v>
+        <v>14165</v>
       </c>
       <c r="C69" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D69" t="s">
-        <v>299</v>
+        <v>189</v>
       </c>
       <c r="E69" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F69" t="s">
+        <v>11</v>
+      </c>
+      <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>300</v>
+        <v>190</v>
       </c>
       <c r="B70">
-        <v>11206</v>
+        <v>12870</v>
       </c>
       <c r="C70" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D70" t="s">
-        <v>301</v>
+        <v>191</v>
       </c>
       <c r="E70" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F70" t="s">
+        <v>11</v>
+      </c>
+      <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>302</v>
+        <v>192</v>
       </c>
       <c r="B71">
-        <v>10818</v>
+        <v>12736</v>
       </c>
       <c r="C71" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D71" t="s">
-        <v>303</v>
+        <v>193</v>
       </c>
       <c r="E71" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F71" t="s">
+        <v>11</v>
+      </c>
+      <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>304</v>
+        <v>194</v>
       </c>
       <c r="B72">
-        <v>10493</v>
+        <v>123777</v>
       </c>
       <c r="C72" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="D72" t="s">
-        <v>305</v>
+        <v>195</v>
       </c>
       <c r="E72" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>306</v>
+        <v>11</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>307</v>
+        <v>196</v>
       </c>
       <c r="B73">
-        <v>8256</v>
+        <v>11206</v>
       </c>
       <c r="C73" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D73" t="s">
-        <v>308</v>
+        <v>197</v>
       </c>
       <c r="E73" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F73" t="s">
+        <v>11</v>
+      </c>
+      <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>309</v>
+        <v>198</v>
       </c>
       <c r="B74">
-        <v>8232</v>
+        <v>10818</v>
       </c>
       <c r="C74" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D74" t="s">
-        <v>310</v>
+        <v>199</v>
       </c>
       <c r="E74" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F74" t="s">
+        <v>11</v>
+      </c>
+      <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>311</v>
+        <v>200</v>
       </c>
       <c r="B75">
-        <v>7736</v>
+        <v>10493</v>
       </c>
       <c r="C75" t="s">
-        <v>7</v>
+        <v>85</v>
       </c>
       <c r="D75" t="s">
-        <v>312</v>
-[...4 lines deleted...]
-      <c r="F75" t="s">
+        <v>201</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>311</v>
+        <v>202</v>
       </c>
       <c r="B76">
-        <v>7735</v>
+        <v>8256</v>
       </c>
       <c r="C76" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D76" t="s">
-        <v>313</v>
+        <v>203</v>
       </c>
       <c r="E76" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F76" t="s">
+        <v>11</v>
+      </c>
+      <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>314</v>
+        <v>204</v>
       </c>
       <c r="B77">
-        <v>7032</v>
+        <v>8232</v>
       </c>
       <c r="C77" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D77" t="s">
-        <v>315</v>
+        <v>205</v>
       </c>
       <c r="E77" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F77" t="s">
+        <v>11</v>
+      </c>
+      <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>316</v>
+        <v>206</v>
       </c>
       <c r="B78">
+        <v>7736</v>
+      </c>
+      <c r="C78" t="s">
+        <v>11</v>
+      </c>
+      <c r="D78" t="s">
+        <v>207</v>
+      </c>
+      <c r="E78" t="s">
+        <v>11</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>206</v>
+      </c>
+      <c r="B79">
+        <v>7735</v>
+      </c>
+      <c r="C79" t="s">
+        <v>11</v>
+      </c>
+      <c r="D79" t="s">
+        <v>208</v>
+      </c>
+      <c r="E79" t="s">
+        <v>11</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>209</v>
+      </c>
+      <c r="B80">
+        <v>7032</v>
+      </c>
+      <c r="C80" t="s">
+        <v>11</v>
+      </c>
+      <c r="D80" t="s">
+        <v>210</v>
+      </c>
+      <c r="E80" t="s">
+        <v>11</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>211</v>
+      </c>
+      <c r="B81">
         <v>6820</v>
       </c>
-      <c r="C78" t="s">
-[...8 lines deleted...]
-      <c r="F78" t="s">
+      <c r="C81" t="s">
+        <v>11</v>
+      </c>
+      <c r="D81" t="s">
+        <v>212</v>
+      </c>
+      <c r="E81" t="s">
+        <v>11</v>
+      </c>
+      <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="F3" r:id="rId3"/>
+    <hyperlink ref="E4" r:id="rId4"/>
+    <hyperlink ref="F4" r:id="rId5"/>
+    <hyperlink ref="F5" r:id="rId6"/>
+    <hyperlink ref="F6" r:id="rId7"/>
+    <hyperlink ref="E7" r:id="rId8"/>
+    <hyperlink ref="F7" r:id="rId9"/>
+    <hyperlink ref="F8" r:id="rId10"/>
+    <hyperlink ref="E9" r:id="rId11"/>
+    <hyperlink ref="F9" r:id="rId12"/>
+    <hyperlink ref="E10" r:id="rId13"/>
+    <hyperlink ref="F10" r:id="rId14"/>
+    <hyperlink ref="E11" r:id="rId15"/>
+    <hyperlink ref="F11" r:id="rId16"/>
+    <hyperlink ref="E12" r:id="rId17"/>
+    <hyperlink ref="F12" r:id="rId18"/>
+    <hyperlink ref="E13" r:id="rId19"/>
+    <hyperlink ref="F13" r:id="rId20"/>
+    <hyperlink ref="E14" r:id="rId21"/>
+    <hyperlink ref="F14" r:id="rId22"/>
+    <hyperlink ref="E15" r:id="rId23"/>
+    <hyperlink ref="F15" r:id="rId24"/>
+    <hyperlink ref="E16" r:id="rId25"/>
+    <hyperlink ref="F16" r:id="rId26"/>
+    <hyperlink ref="E17" r:id="rId27"/>
+    <hyperlink ref="F17" r:id="rId28"/>
+    <hyperlink ref="E18" r:id="rId29"/>
+    <hyperlink ref="F18" r:id="rId30"/>
+    <hyperlink ref="E19" r:id="rId31"/>
+    <hyperlink ref="F19" r:id="rId32"/>
+    <hyperlink ref="E20" r:id="rId33"/>
+    <hyperlink ref="F20" r:id="rId34"/>
+    <hyperlink ref="E21" r:id="rId35"/>
+    <hyperlink ref="F21" r:id="rId36"/>
+    <hyperlink ref="E22" r:id="rId37"/>
+    <hyperlink ref="F22" r:id="rId38"/>
+    <hyperlink ref="E23" r:id="rId39"/>
+    <hyperlink ref="F23" r:id="rId40"/>
+    <hyperlink ref="E24" r:id="rId41"/>
+    <hyperlink ref="F24" r:id="rId42"/>
+    <hyperlink ref="E25" r:id="rId43"/>
+    <hyperlink ref="F25" r:id="rId44"/>
+    <hyperlink ref="E26" r:id="rId45"/>
+    <hyperlink ref="F26" r:id="rId46"/>
+    <hyperlink ref="E27" r:id="rId47"/>
+    <hyperlink ref="F27" r:id="rId48"/>
+    <hyperlink ref="E28" r:id="rId49"/>
+    <hyperlink ref="F28" r:id="rId50"/>
+    <hyperlink ref="E29" r:id="rId51"/>
+    <hyperlink ref="F29" r:id="rId52"/>
+    <hyperlink ref="E30" r:id="rId53"/>
+    <hyperlink ref="F30" r:id="rId54"/>
+    <hyperlink ref="E31" r:id="rId55"/>
+    <hyperlink ref="F31" r:id="rId56"/>
+    <hyperlink ref="E32" r:id="rId57"/>
+    <hyperlink ref="F32" r:id="rId58"/>
+    <hyperlink ref="E33" r:id="rId59"/>
+    <hyperlink ref="F33" r:id="rId60"/>
+    <hyperlink ref="E34" r:id="rId61"/>
+    <hyperlink ref="F34" r:id="rId62"/>
+    <hyperlink ref="E35" r:id="rId63"/>
+    <hyperlink ref="F35" r:id="rId64"/>
+    <hyperlink ref="E36" r:id="rId65"/>
+    <hyperlink ref="F36" r:id="rId66"/>
+    <hyperlink ref="E37" r:id="rId67"/>
+    <hyperlink ref="F37" r:id="rId68"/>
+    <hyperlink ref="E38" r:id="rId69"/>
+    <hyperlink ref="F38" r:id="rId70"/>
+    <hyperlink ref="E39" r:id="rId71"/>
+    <hyperlink ref="F39" r:id="rId72"/>
+    <hyperlink ref="E40" r:id="rId73"/>
+    <hyperlink ref="F40" r:id="rId74"/>
+    <hyperlink ref="E41" r:id="rId75"/>
+    <hyperlink ref="F41" r:id="rId76"/>
+    <hyperlink ref="E42" r:id="rId77"/>
+    <hyperlink ref="F42" r:id="rId78"/>
+    <hyperlink ref="E43" r:id="rId79"/>
+    <hyperlink ref="F43" r:id="rId80"/>
+    <hyperlink ref="E44" r:id="rId81"/>
+    <hyperlink ref="F44" r:id="rId82"/>
+    <hyperlink ref="E45" r:id="rId83"/>
+    <hyperlink ref="F45" r:id="rId84"/>
+    <hyperlink ref="E46" r:id="rId85"/>
+    <hyperlink ref="F46" r:id="rId86"/>
+    <hyperlink ref="E47" r:id="rId87"/>
+    <hyperlink ref="F47" r:id="rId88"/>
+    <hyperlink ref="E48" r:id="rId89"/>
+    <hyperlink ref="F48" r:id="rId90"/>
+    <hyperlink ref="E49" r:id="rId91"/>
+    <hyperlink ref="F49" r:id="rId92"/>
+    <hyperlink ref="E50" r:id="rId93"/>
+    <hyperlink ref="F50" r:id="rId94"/>
+    <hyperlink ref="E51" r:id="rId95"/>
+    <hyperlink ref="F51" r:id="rId96"/>
+    <hyperlink ref="E52" r:id="rId97"/>
+    <hyperlink ref="F52" r:id="rId98"/>
+    <hyperlink ref="E53" r:id="rId99"/>
+    <hyperlink ref="F53" r:id="rId100"/>
+    <hyperlink ref="E54" r:id="rId101"/>
+    <hyperlink ref="F54" r:id="rId102"/>
+    <hyperlink ref="E55" r:id="rId103"/>
+    <hyperlink ref="F55" r:id="rId104"/>
+    <hyperlink ref="E56" r:id="rId105"/>
+    <hyperlink ref="F56" r:id="rId106"/>
+    <hyperlink ref="E57" r:id="rId107"/>
+    <hyperlink ref="F57" r:id="rId108"/>
+    <hyperlink ref="E58" r:id="rId109"/>
+    <hyperlink ref="F58" r:id="rId110"/>
+    <hyperlink ref="E59" r:id="rId111"/>
+    <hyperlink ref="F59" r:id="rId112"/>
+    <hyperlink ref="E60" r:id="rId113"/>
+    <hyperlink ref="F60" r:id="rId114"/>
+    <hyperlink ref="E61" r:id="rId115"/>
+    <hyperlink ref="F61" r:id="rId116"/>
+    <hyperlink ref="E62" r:id="rId117"/>
+    <hyperlink ref="F62" r:id="rId118"/>
+    <hyperlink ref="E63" r:id="rId119"/>
+    <hyperlink ref="F63" r:id="rId120"/>
+    <hyperlink ref="F64" r:id="rId121"/>
+    <hyperlink ref="F65" r:id="rId122"/>
+    <hyperlink ref="F66" r:id="rId123"/>
+    <hyperlink ref="F67" r:id="rId124"/>
+    <hyperlink ref="F68" r:id="rId125"/>
+    <hyperlink ref="F69" r:id="rId126"/>
+    <hyperlink ref="F70" r:id="rId127"/>
+    <hyperlink ref="F71" r:id="rId128"/>
+    <hyperlink ref="F72" r:id="rId129"/>
+    <hyperlink ref="F73" r:id="rId130"/>
+    <hyperlink ref="F74" r:id="rId131"/>
+    <hyperlink ref="E75" r:id="rId132"/>
+    <hyperlink ref="F75" r:id="rId133"/>
+    <hyperlink ref="F76" r:id="rId134"/>
+    <hyperlink ref="F77" r:id="rId135"/>
+    <hyperlink ref="F78" r:id="rId136"/>
+    <hyperlink ref="F79" r:id="rId137"/>
+    <hyperlink ref="F80" r:id="rId138"/>
+    <hyperlink ref="F81" r:id="rId139"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>