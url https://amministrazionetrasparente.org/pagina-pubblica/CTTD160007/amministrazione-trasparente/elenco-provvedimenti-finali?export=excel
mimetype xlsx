--- v0 (2026-07-26)
+++ v1 (2026-09-14)
@@ -8,330 +8,251 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="51">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
     <t>03/07/2026</t>
   </si>
   <si>
     <t>BC486C979D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di abbonamento Italia scuola</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC486C979D</t>
-[...2 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/atti-amministrazioni-enti/242e6448-bdf0-4fa5-985f-30685d7485a8</t>
+    <t>Link</t>
   </si>
   <si>
     <t>29/06/2026</t>
   </si>
   <si>
     <t>BC717C3F15</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di noleggio macchine fotocopiatrici</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC717C3F15</t>
-[...4 lines deleted...]
-  <si>
     <t>25/06/2026</t>
   </si>
   <si>
     <t>BC2EA656D8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Toner per macchine fotocopiatrici e monitor</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC2EA656D8</t>
-[...4 lines deleted...]
-  <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Atto di nomina del Responsabile della Conservazione e del suo Vicario - Linee di azione RA3.3.1 del Piano triennale AGID per l'informatica nella Pubblica Amministrazione Edizione 2024-2026, aggiornamento 2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>15/06/2026</t>
   </si>
   <si>
     <t>BC0AD8567C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi per l'adeguamento al regolamento UE 679/2016 - nomina DPO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0AD8567C</t>
-[...4 lines deleted...]
-  <si>
     <t>19/05/2026</t>
   </si>
   <si>
     <t>BBB72E9EB1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale di cancelleria Gifran s.r.l.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB72E9EB1</t>
-[...4 lines deleted...]
-  <si>
     <t>BBB2EB23C8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Pad Pack di ricambio per defibrillatore</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB2EB23C8</t>
-[...4 lines deleted...]
-  <si>
     <t>BBB713139B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi di formazione in materia di sicurezza</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB713139B</t>
-[...4 lines deleted...]
-  <si>
     <t>18/05/2026</t>
   </si>
   <si>
     <t>BBAD8F748B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietto cumulativo studenti Ferrovia Circumetnea</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAD8F748B</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2026</t>
   </si>
   <si>
     <t>BBBD301B42</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO PUBBLICITARIO RADIOFONICO E TELEVISIVO PROGETTO LA SCUOLA PER ME (PNRR AGENDA SUD (D.M. N.175/2025)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBD301B42</t>
-[...4 lines deleted...]
-  <si>
     <t>11/05/2026</t>
   </si>
   <si>
     <t>BB99ABFA51</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio pullman per visite didattiche aziende Catania Progetto My Future buddy plus cod. 2024-POL-00201 My Future Buddy Plus</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB99ABFA51</t>
-[...4 lines deleted...]
-  <si>
     <t>BB99882179</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di vigilanza sanitaria per evento sportivo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB99882179</t>
-[...4 lines deleted...]
-  <si>
     <t>16/04/2026</t>
   </si>
   <si>
     <t>BB49691D3B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale di pulizia Gifran</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB49691D3B</t>
-[...4 lines deleted...]
-  <si>
     <t>08/04/2026</t>
   </si>
   <si>
     <t>BB2B288CFD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio noleggio pullman  14/04/2026 progetto My future buddy plus</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2B288CFD</t>
-[...4 lines deleted...]
-  <si>
     <t>07/04/2026</t>
   </si>
   <si>
     <t>BB3A095F17</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio bus progetto OUI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3A095F17</t>
-[...4 lines deleted...]
-  <si>
     <t>02/04/2026</t>
   </si>
   <si>
     <t>BB1BB801B4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Esami certificazioni linguistiche DELE anno 2026</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/atti-amministrazioni-enti/fddd6f48-72ab-4787-857b-d54918cc47a1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -629,399 +550,436 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC486C979D" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/atti-amministrazioni-enti/242e6448-bdf0-4fa5-985f-30685d7485a8" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC717C3F15" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/atti-amministrazioni-enti/bcd2d896-908e-4243-b323-10f31d3007da" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2EA656D8" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/atti-amministrazioni-enti/e38b5eea-68c4-468d-b678-5ca7f4865a99" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0AD8567C" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/atti-amministrazioni-enti/a50f05b8-6f99-4f2d-9b9b-76ba56eb19c9" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB72E9EB1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/atti-amministrazioni-enti/a951f69c-920b-47c0-b1f0-d151f3f338fd" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB2EB23C8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/atti-amministrazioni-enti/12a038ae-d3d2-4c9f-9b23-0f3b7c4a1635" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB713139B" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/atti-amministrazioni-enti/f9db4748-b90e-4b86-9aa2-22adbbec80d2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAD8F748B" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/atti-amministrazioni-enti/15b41972-3a07-4c4a-9c1b-4243f96592f2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBD301B42" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/atti-amministrazioni-enti/db83c210-128f-4895-a353-116d3c34143a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB99ABFA51" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/atti-amministrazioni-enti/391f58bf-1360-4c47-9bb7-745a4ec0e09d" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB99882179" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/atti-amministrazioni-enti/7242436c-7acf-4b7c-a139-bb3080e5d898" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB49691D3B" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/atti-amministrazioni-enti/93a54045-4517-4ba6-96f6-0d5210b23efe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2B288CFD" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/atti-amministrazioni-enti/26e5f473-a337-45c4-858d-ab4324c68f2e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3A095F17" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/atti-amministrazioni-enti/f69e1947-ff87-4658-be65-948c830793bc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1BB801B4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/atti-amministrazioni-enti/fddd6f48-72ab-4787-857b-d54918cc47a1" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F17"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
         <v>7795</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B3">
         <v>7282</v>
       </c>
       <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B4">
         <v>7394</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>15</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B5">
         <v>7387</v>
       </c>
       <c r="C5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>16</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B6">
         <v>6744</v>
       </c>
       <c r="C6" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>20</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="B7">
         <v>5722</v>
       </c>
       <c r="C7" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>23</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="B8">
         <v>5710</v>
       </c>
       <c r="C8" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>35</v>
-[...5 lines deleted...]
-        <v>37</v>
+        <v>25</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="B9">
         <v>5708</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>27</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="B10">
         <v>5638</v>
       </c>
       <c r="C10" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>44</v>
-[...5 lines deleted...]
-        <v>46</v>
+        <v>30</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="B11">
         <v>5446</v>
       </c>
       <c r="C11" t="s">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>33</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="B12">
         <v>5303</v>
       </c>
       <c r="C12" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-        <v>56</v>
+        <v>36</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="B13">
         <v>5301</v>
       </c>
       <c r="C13" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>38</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>61</v>
+        <v>39</v>
       </c>
       <c r="B14">
         <v>4487</v>
       </c>
       <c r="C14" t="s">
-        <v>62</v>
+        <v>40</v>
       </c>
       <c r="D14" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-        <v>65</v>
+        <v>41</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>66</v>
+        <v>42</v>
       </c>
       <c r="B15">
         <v>4106</v>
       </c>
       <c r="C15" t="s">
-        <v>67</v>
+        <v>43</v>
       </c>
       <c r="D15" t="s">
-        <v>68</v>
-[...5 lines deleted...]
-        <v>70</v>
+        <v>44</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>71</v>
+        <v>45</v>
       </c>
       <c r="B16">
         <v>4032</v>
       </c>
       <c r="C16" t="s">
-        <v>72</v>
+        <v>46</v>
       </c>
       <c r="D16" t="s">
-        <v>73</v>
-[...5 lines deleted...]
-        <v>75</v>
+        <v>47</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>76</v>
+        <v>48</v>
       </c>
       <c r="B17">
         <v>3948</v>
       </c>
       <c r="C17" t="s">
-        <v>77</v>
+        <v>49</v>
       </c>
       <c r="D17" t="s">
-        <v>78</v>
-[...5 lines deleted...]
-        <v>80</v>
+        <v>50</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="F5" r:id="rId7"/>
+    <hyperlink ref="E6" r:id="rId8"/>
+    <hyperlink ref="F6" r:id="rId9"/>
+    <hyperlink ref="E7" r:id="rId10"/>
+    <hyperlink ref="F7" r:id="rId11"/>
+    <hyperlink ref="E8" r:id="rId12"/>
+    <hyperlink ref="F8" r:id="rId13"/>
+    <hyperlink ref="E9" r:id="rId14"/>
+    <hyperlink ref="F9" r:id="rId15"/>
+    <hyperlink ref="E10" r:id="rId16"/>
+    <hyperlink ref="F10" r:id="rId17"/>
+    <hyperlink ref="E11" r:id="rId18"/>
+    <hyperlink ref="F11" r:id="rId19"/>
+    <hyperlink ref="E12" r:id="rId20"/>
+    <hyperlink ref="F12" r:id="rId21"/>
+    <hyperlink ref="E13" r:id="rId22"/>
+    <hyperlink ref="F13" r:id="rId23"/>
+    <hyperlink ref="E14" r:id="rId24"/>
+    <hyperlink ref="F14" r:id="rId25"/>
+    <hyperlink ref="E15" r:id="rId26"/>
+    <hyperlink ref="F15" r:id="rId27"/>
+    <hyperlink ref="E16" r:id="rId28"/>
+    <hyperlink ref="F16" r:id="rId29"/>
+    <hyperlink ref="E17" r:id="rId30"/>
+    <hyperlink ref="F17" r:id="rId31"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>