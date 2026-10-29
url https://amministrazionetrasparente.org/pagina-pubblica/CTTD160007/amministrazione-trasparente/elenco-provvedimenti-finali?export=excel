--- v1 (2026-09-14)
+++ v2 (2026-10-29)
@@ -8,80 +8,149 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="74">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>BD857416A0</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio di formazione PNRR Cod. Progetto: M4C1I2.1-2026-1745-P-66349 - DM 219/2025</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>07/10/2026</t>
+  </si>
+  <si>
+    <t>BD44082942</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura servizio di corrispondenza postale</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>BD6FBBF0DE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio di video ispezione per disotturazione colonna bagni area centrale e lavaggio</t>
+  </si>
+  <si>
+    <t>25/09/2026</t>
+  </si>
+  <si>
+    <t>BD1EE0C8B3</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio annuale di firma digitale massiva remota</t>
+  </si>
+  <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t>BD10C37BE6</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO MATERIALE PER PULIZIA LOCALI</t>
+  </si>
+  <si>
+    <t>23/09/2026</t>
+  </si>
+  <si>
+    <t>BD0CCE3956</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO CARTA PER FOTOCOPIE A4</t>
+  </si>
+  <si>
+    <t>BD11297EAA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Rinnovo servizio di hosting dominio “ARUBA”</t>
+  </si>
+  <si>
+    <t>28/08/2026</t>
+  </si>
+  <si>
+    <t>BD0C7D5D7D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura e posa in opera di lavori in ferro e sostituzione vetri rotti</t>
+  </si>
+  <si>
     <t>03/07/2026</t>
   </si>
   <si>
     <t>BC486C979D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di abbonamento Italia scuola</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>29/06/2026</t>
   </si>
   <si>
     <t>BC717C3F15</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di noleggio macchine fotocopiatrici</t>
   </si>
   <si>
     <t>25/06/2026</t>
   </si>
   <si>
     <t>BC2EA656D8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Toner per macchine fotocopiatrici e monitor</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Atto di nomina del Responsabile della Conservazione e del suo Vicario - Linee di azione RA3.3.1 del Piano triennale AGID per l'informatica nella Pubblica Amministrazione Edizione 2024-2026, aggiornamento 2026</t>
   </si>
@@ -551,434 +620,610 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC486C979D" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/atti-amministrazioni-enti/242e6448-bdf0-4fa5-985f-30685d7485a8" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC717C3F15" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/atti-amministrazioni-enti/bcd2d896-908e-4243-b323-10f31d3007da" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2EA656D8" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/atti-amministrazioni-enti/e38b5eea-68c4-468d-b678-5ca7f4865a99" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0AD8567C" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/atti-amministrazioni-enti/a50f05b8-6f99-4f2d-9b9b-76ba56eb19c9" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB72E9EB1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/atti-amministrazioni-enti/a951f69c-920b-47c0-b1f0-d151f3f338fd" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB2EB23C8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/atti-amministrazioni-enti/12a038ae-d3d2-4c9f-9b23-0f3b7c4a1635" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB713139B" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/atti-amministrazioni-enti/f9db4748-b90e-4b86-9aa2-22adbbec80d2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAD8F748B" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/atti-amministrazioni-enti/15b41972-3a07-4c4a-9c1b-4243f96592f2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBD301B42" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/atti-amministrazioni-enti/db83c210-128f-4895-a353-116d3c34143a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB99ABFA51" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/atti-amministrazioni-enti/391f58bf-1360-4c47-9bb7-745a4ec0e09d" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB99882179" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/atti-amministrazioni-enti/7242436c-7acf-4b7c-a139-bb3080e5d898" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB49691D3B" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/atti-amministrazioni-enti/93a54045-4517-4ba6-96f6-0d5210b23efe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2B288CFD" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/atti-amministrazioni-enti/26e5f473-a337-45c4-858d-ab4324c68f2e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3A095F17" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/atti-amministrazioni-enti/f69e1947-ff87-4658-be65-948c830793bc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1BB801B4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/atti-amministrazioni-enti/fddd6f48-72ab-4787-857b-d54918cc47a1" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD857416A0" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/atti-amministrazioni-enti/89d98fb6-6008-4aa3-802b-55ea494f8b1d" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD44082942" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/atti-amministrazioni-enti/cce25dcb-70e2-413f-85f1-294e57572dde" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6FBBF0DE" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/atti-amministrazioni-enti/a42782bc-05d8-4e58-80a6-5eb74920c500" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1EE0C8B3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/atti-amministrazioni-enti/e30491df-f529-4980-9025-aa11d5bcbfe2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD10C37BE6" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/atti-amministrazioni-enti/220f4a4b-0188-43a7-9ee0-cd1b02d15f66" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0CCE3956" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/atti-amministrazioni-enti/b5ad7047-327a-4b0a-89a6-bc9a7e57f942" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD11297EAA" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/atti-amministrazioni-enti/06a88ee0-010b-4e65-bed0-9fb6dc5c36b4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0C7D5D7D" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/atti-amministrazioni-enti/0acc7210-84dc-411b-9097-11091f578ff1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC486C979D" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/atti-amministrazioni-enti/242e6448-bdf0-4fa5-985f-30685d7485a8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC717C3F15" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/atti-amministrazioni-enti/bcd2d896-908e-4243-b323-10f31d3007da" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2EA656D8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/atti-amministrazioni-enti/e38b5eea-68c4-468d-b678-5ca7f4865a99" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0AD8567C" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/atti-amministrazioni-enti/a50f05b8-6f99-4f2d-9b9b-76ba56eb19c9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB72E9EB1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/atti-amministrazioni-enti/a951f69c-920b-47c0-b1f0-d151f3f338fd" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB2EB23C8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/atti-amministrazioni-enti/12a038ae-d3d2-4c9f-9b23-0f3b7c4a1635" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB713139B" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/atti-amministrazioni-enti/f9db4748-b90e-4b86-9aa2-22adbbec80d2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAD8F748B" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/atti-amministrazioni-enti/15b41972-3a07-4c4a-9c1b-4243f96592f2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBD301B42" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/atti-amministrazioni-enti/db83c210-128f-4895-a353-116d3c34143a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB99ABFA51" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/atti-amministrazioni-enti/391f58bf-1360-4c47-9bb7-745a4ec0e09d" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB99882179" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/atti-amministrazioni-enti/7242436c-7acf-4b7c-a139-bb3080e5d898" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB49691D3B" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/atti-amministrazioni-enti/93a54045-4517-4ba6-96f6-0d5210b23efe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2B288CFD" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/atti-amministrazioni-enti/26e5f473-a337-45c4-858d-ab4324c68f2e" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3A095F17" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/atti-amministrazioni-enti/f69e1947-ff87-4658-be65-948c830793bc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1BB801B4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTTD160007/amministrazione-trasparente/atti-amministrazioni-enti/fddd6f48-72ab-4787-857b-d54918cc47a1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F17"/>
+  <dimension ref="A1:F25"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>7795</v>
+        <v>12110</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>7282</v>
+        <v>11762</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4">
-        <v>7394</v>
+        <v>11376</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B5">
-        <v>7387</v>
+        <v>11001</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>18</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6">
-        <v>6744</v>
+        <v>10914</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B7">
-        <v>5722</v>
+        <v>10818</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B8">
-        <v>5710</v>
+        <v>10814</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="B9">
-        <v>5708</v>
+        <v>9529</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B10">
-        <v>5638</v>
+        <v>7795</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B11">
-        <v>5446</v>
+        <v>7282</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D11" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B12">
-        <v>5303</v>
+        <v>7394</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B13">
-        <v>5301</v>
+        <v>7387</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>40</v>
+      </c>
+      <c r="E13" t="s">
+        <v>39</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B14">
-        <v>4487</v>
+        <v>6744</v>
       </c>
       <c r="C14" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B15">
-        <v>4106</v>
+        <v>5722</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B16">
-        <v>4032</v>
+        <v>5710</v>
       </c>
       <c r="C16" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D16" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="B17">
-        <v>3948</v>
+        <v>5708</v>
       </c>
       <c r="C17" t="s">
         <v>49</v>
       </c>
       <c r="D17" t="s">
         <v>50</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>51</v>
+      </c>
+      <c r="B18">
+        <v>5638</v>
+      </c>
+      <c r="C18" t="s">
+        <v>52</v>
+      </c>
+      <c r="D18" t="s">
+        <v>53</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>54</v>
+      </c>
+      <c r="B19">
+        <v>5446</v>
+      </c>
+      <c r="C19" t="s">
+        <v>55</v>
+      </c>
+      <c r="D19" t="s">
+        <v>56</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>57</v>
+      </c>
+      <c r="B20">
+        <v>5303</v>
+      </c>
+      <c r="C20" t="s">
+        <v>58</v>
+      </c>
+      <c r="D20" t="s">
+        <v>59</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>57</v>
+      </c>
+      <c r="B21">
+        <v>5301</v>
+      </c>
+      <c r="C21" t="s">
+        <v>60</v>
+      </c>
+      <c r="D21" t="s">
+        <v>61</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>62</v>
+      </c>
+      <c r="B22">
+        <v>4487</v>
+      </c>
+      <c r="C22" t="s">
+        <v>63</v>
+      </c>
+      <c r="D22" t="s">
+        <v>64</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>65</v>
+      </c>
+      <c r="B23">
+        <v>4106</v>
+      </c>
+      <c r="C23" t="s">
+        <v>66</v>
+      </c>
+      <c r="D23" t="s">
+        <v>67</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>68</v>
+      </c>
+      <c r="B24">
+        <v>4032</v>
+      </c>
+      <c r="C24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D24" t="s">
+        <v>70</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>71</v>
+      </c>
+      <c r="B25">
+        <v>3948</v>
+      </c>
+      <c r="C25" t="s">
+        <v>72</v>
+      </c>
+      <c r="D25" t="s">
+        <v>73</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
-    <hyperlink ref="F5" r:id="rId7"/>
-[...14 lines deleted...]
-    <hyperlink ref="E13" r:id="rId22"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
     <hyperlink ref="F13" r:id="rId23"/>
     <hyperlink ref="E14" r:id="rId24"/>
     <hyperlink ref="F14" r:id="rId25"/>
     <hyperlink ref="E15" r:id="rId26"/>
     <hyperlink ref="F15" r:id="rId27"/>
     <hyperlink ref="E16" r:id="rId28"/>
     <hyperlink ref="F16" r:id="rId29"/>
     <hyperlink ref="E17" r:id="rId30"/>
     <hyperlink ref="F17" r:id="rId31"/>
+    <hyperlink ref="E18" r:id="rId32"/>
+    <hyperlink ref="F18" r:id="rId33"/>
+    <hyperlink ref="E19" r:id="rId34"/>
+    <hyperlink ref="F19" r:id="rId35"/>
+    <hyperlink ref="E20" r:id="rId36"/>
+    <hyperlink ref="F20" r:id="rId37"/>
+    <hyperlink ref="E21" r:id="rId38"/>
+    <hyperlink ref="F21" r:id="rId39"/>
+    <hyperlink ref="E22" r:id="rId40"/>
+    <hyperlink ref="F22" r:id="rId41"/>
+    <hyperlink ref="E23" r:id="rId42"/>
+    <hyperlink ref="F23" r:id="rId43"/>
+    <hyperlink ref="E24" r:id="rId44"/>
+    <hyperlink ref="F24" r:id="rId45"/>
+    <hyperlink ref="E25" r:id="rId46"/>
+    <hyperlink ref="F25" r:id="rId47"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>