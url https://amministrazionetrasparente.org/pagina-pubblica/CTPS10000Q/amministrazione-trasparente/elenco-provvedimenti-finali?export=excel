--- v0 (2026-07-24)
+++ v1 (2026-10-24)
@@ -8,3055 +8,1905 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1071" uniqueCount="989">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1116" uniqueCount="602">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>22/10/2026</t>
+  </si>
+  <si>
+    <t>BD79772D8A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura carta e cancelleria</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>21/10/2026</t>
+  </si>
+  <si>
+    <t>BD7353A012</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO VOLI A/R FIRENZE PER PARTECIPAZIONE HACKATON WEEKEND 2026 DAL 23 AL 26 OTTOBRE 2026</t>
+  </si>
+  <si>
+    <t>BD73CF72D7</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ALLOGGIO FIRENZE PER PARTECIPAZIONE HACKATON WEEKEND 2026 DAL 23 AL 26 OTTOBRE 2026</t>
+  </si>
+  <si>
+    <t>16/10/2026</t>
+  </si>
+  <si>
+    <t>BD65908A10</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura materiale di pulizia</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>BD55278DA9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura targa pubblicitaria</t>
+  </si>
+  <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t>BD20617FF5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA DISPOSITIVI DIGITALI D.M. 38</t>
+  </si>
+  <si>
+    <t>18/09/2026</t>
+  </si>
+  <si>
+    <t>XXXXXXXXXX</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - servizio manutenzione ordinaria Casa blu School</t>
+  </si>
+  <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t>BCFB1419AB</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - CORSO DI FORMAZIONE ASINCRONO PER LA CONFIGURAZIONE A NORMA DEI SISTEMI IA</t>
+  </si>
+  <si>
+    <t>31/08/2026</t>
+  </si>
+  <si>
+    <t>BCD1052725</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto servizi di gestione rete Net admin</t>
+  </si>
+  <si>
     <t>20/07/2026</t>
   </si>
   <si>
     <t>BC72799091</t>
   </si>
   <si>
     <t>Decisione a contrarre - Intervento di manutenzione climatizzatori</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/dba6b4a4-51f6-42d5-a846-25104d41fe0a</t>
   </si>
   <si>
     <t>17/07/2026</t>
   </si>
   <si>
     <t>BC703401D6</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Acquisto licenze Kit Google Education - 3
 Licenze Teaching &amp; Learning</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC703401D6</t>
-[...4 lines deleted...]
-  <si>
     <t>10/07/2026</t>
   </si>
   <si>
     <t>BC5D6B1A74</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PROGRAMMA ORARIO ZONABIT</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC5D6B1A74</t>
-[...4 lines deleted...]
-  <si>
     <t>06/07/2026</t>
   </si>
   <si>
     <t>BC49EB76F3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto App UNICA Argo Software</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC49EB76F3</t>
-[...4 lines deleted...]
-  <si>
     <t>01/07/2026</t>
   </si>
   <si>
     <t>BC3CD5D3C9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo servizi web</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC3CD5D3C9</t>
-[...4 lines deleted...]
-  <si>
     <t>26/06/2026</t>
   </si>
   <si>
     <t>BC3122CA1E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo pacchetto hosting Advanced Linux</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC3122CA1E</t>
-[...4 lines deleted...]
-  <si>
     <t>25/06/2026</t>
   </si>
   <si>
     <t>BC2C78600F</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizi e attività laboratoriali, specialistici di conduzione di un Laboratorio teatrale</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC2C78600F</t>
-[...4 lines deleted...]
-  <si>
     <t>22/06/2026</t>
   </si>
   <si>
     <t>BC1E2363FB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale di pulizia</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC1E2363FB</t>
-[...4 lines deleted...]
-  <si>
     <t>16/06/2026</t>
   </si>
   <si>
     <t>BC0A96B400</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi di formazione per Amministrazione trasparente e noleggio utenza</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0A96B400</t>
-[...4 lines deleted...]
-  <si>
     <t>09/06/2026</t>
   </si>
   <si>
     <t>BBF744237B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto delle Licenze Microsoft Education A1 Office 365</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF744237B</t>
-[...4 lines deleted...]
-  <si>
     <t>29/05/2026</t>
   </si>
   <si>
     <t>BBDEEEEAD6</t>
   </si>
   <si>
     <t>Decisione a contrarre - ESAME b1 CAMBRIDGE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDEEEEAD6</t>
-[...4 lines deleted...]
-  <si>
     <t>BBDE7EB191</t>
   </si>
   <si>
     <t xml:space="preserve"> Acquisto Stampanti e toner per Esami</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDE7EB191</t>
-[...4 lines deleted...]
-  <si>
     <t>27/05/2026</t>
   </si>
   <si>
     <t>BBD4F7D796</t>
   </si>
   <si>
     <t>Fornitura materiale di cancelleria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD4F7D796</t>
-[...4 lines deleted...]
-  <si>
     <t>BBD09F5690</t>
   </si>
   <si>
     <t>La fornitura di servizi AlmaDiploma ETS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD09F5690</t>
-[...4 lines deleted...]
-  <si>
     <t>26/05/2026</t>
   </si>
   <si>
     <t>BBCB4EFCAF</t>
   </si>
   <si>
     <t xml:space="preserve"> Esami Cambridge C1 e B2</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCB4EFCAF</t>
-[...4 lines deleted...]
-  <si>
     <t>25/05/2026</t>
   </si>
   <si>
     <t>Fornitura Materiale Cancelleria</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/34ab29bf-f88c-4d6a-82c2-5b07b67c641e</t>
-[...1 lines deleted...]
-  <si>
     <t>BBCB254644</t>
   </si>
   <si>
     <t xml:space="preserve"> Affidamento del servizio di noleggio service audio per evento del 8 Giugno 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCB254644</t>
-[...4 lines deleted...]
-  <si>
     <t>20/05/2026</t>
   </si>
   <si>
     <t>BBA875AB16</t>
   </si>
   <si>
     <t xml:space="preserve"> Fornitura registri brossurati</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA875AB16</t>
-[...4 lines deleted...]
-  <si>
     <t>BBAFC49A3B</t>
   </si>
   <si>
     <t>Fornitura di Toner</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAFC49A3B</t>
-[...4 lines deleted...]
-  <si>
     <t>BBB2F0CE0A</t>
   </si>
   <si>
     <t xml:space="preserve"> Acquisto tende oscuranti e ignifughe per aule</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB2F0CE0A</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2026</t>
   </si>
   <si>
     <t>BBA1B43842</t>
   </si>
   <si>
     <t>Fornitura ed installazione di apparecchiature per la riparazione ed implementazione del sistema di sicurezza esistente</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA1B43842</t>
-[...4 lines deleted...]
-  <si>
     <t>30/04/2026</t>
   </si>
   <si>
     <t>BB740AAFBC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Stage sportivo Water Gym</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB740AAFBC</t>
-[...4 lines deleted...]
-  <si>
     <t>27/04/2026</t>
   </si>
   <si>
     <t>BB6BFEB120</t>
   </si>
   <si>
     <t xml:space="preserve"> Affidamento del servizio a noleggio di un pullman n.56 posti per il 04 Maggio 2026 presso Siracusa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6BFEB120</t>
-[...4 lines deleted...]
-  <si>
     <t>BB681E84A8</t>
   </si>
   <si>
     <t>ACQUISTO PACCHETTO SICUREZZA SPAGGIARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB681E84A8</t>
-[...4 lines deleted...]
-  <si>
     <t>24/04/2026</t>
   </si>
   <si>
     <t>BB67B65501</t>
   </si>
   <si>
     <t>NOLEGGIO OPERATIVO SEGRETERIA MULTITERMINALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB67B65501</t>
-[...4 lines deleted...]
-  <si>
     <t>BB67725329</t>
   </si>
   <si>
     <t>ACQUISTO CERTIFICAZIONI DELF B1</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB67725329</t>
-[...4 lines deleted...]
-  <si>
     <t>21/04/2026</t>
   </si>
   <si>
     <t>BB579B6F4D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Stage asl Monaco di Baviera</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB579B6F4D</t>
-[...4 lines deleted...]
-  <si>
     <t>BB587D0262</t>
   </si>
   <si>
     <t xml:space="preserve"> Servizio a noleggio di  due pullman  da n.56 posti con conducente per il 30 Aprile 2026 presso Messina</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB587D0262</t>
-[...4 lines deleted...]
-  <si>
     <t>20/04/2026</t>
   </si>
   <si>
     <t>BB533AD3D6</t>
   </si>
   <si>
     <t xml:space="preserve"> Visita didattica presso Ficarra - Me il 28 Aprile 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB533AD3D6</t>
-[...4 lines deleted...]
-  <si>
     <t>17/04/2026</t>
   </si>
   <si>
     <t>BB4B736DA5</t>
   </si>
   <si>
     <t>La fornitura e installazione di un condizionatore INVERTER da 12000 BTU</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4B736DA5</t>
-[...4 lines deleted...]
-  <si>
     <t>BB39CFD7E4</t>
   </si>
   <si>
     <t xml:space="preserve"> Noleggio di due pullman con conducente per complessivi n.40 posti  rispettivamente per il 17 Aprile 2026  e per il 24 Aprile 2026 presso Istituto Salesiano San Francesco di Sales</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB39CFD7E4</t>
-[...4 lines deleted...]
-  <si>
     <t>BB4F1C8319</t>
   </si>
   <si>
     <t>SERVIZIO A NOLEGGIO DI UN PULLMAN CON CONDUCENTE N.56 POSTI PER IL 20 APRILE 2026 PRESSO LA R.N.O. VENDICARI SR E NOTO SR</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4F1C8319</t>
-[...4 lines deleted...]
-  <si>
     <t>16/04/2026</t>
   </si>
   <si>
     <t>BB49B005DF</t>
   </si>
   <si>
     <t>la fornitura e montaggio di N7 vetri 6/7 anti infortunio con relativa guarnizione e sostituzione della serratura elettrica per una porta in alluminio.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB49B005DF</t>
-[...4 lines deleted...]
-  <si>
     <t>15/04/2026</t>
   </si>
   <si>
     <t>BB418D5ADB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Stage culturale Palermo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB418D5ADB</t>
-[...4 lines deleted...]
-  <si>
     <t>BB444FCA63</t>
   </si>
   <si>
     <t xml:space="preserve"> Fornitura di magliette per le gare a squadre dei Giochi della Gioventù</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB444FCA63</t>
-[...4 lines deleted...]
-  <si>
     <t>13/04/2026</t>
   </si>
   <si>
     <t>BB39A25F1E</t>
   </si>
   <si>
     <t>Servizio a noleggio di due pullman con conducente per complessivi n.86 posti per il 06 Maggio 2026 presso Etna SUD CT</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB39A25F1E</t>
-[...4 lines deleted...]
-  <si>
     <t>BB396AAFD7</t>
   </si>
   <si>
     <t>Servizio a noleggio di un pullman con conducente n.56 posti per il 12 Maggio 2026 presso la R.N.O. Vendicari SR</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB396AAFD7</t>
-[...4 lines deleted...]
-  <si>
     <t>BB3949EF6C</t>
   </si>
   <si>
     <t xml:space="preserve"> Servizio a noleggio di un pullman con conducente n.56 posti per il 20 Aprile 2026 presso la R.N.O. Vendicari SR</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3949EF6C</t>
-[...4 lines deleted...]
-  <si>
     <t>0000000001</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO SOGGIORNO IN B&amp;B SCAMBIO CULTURALE OSTRINGEN</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000001</t>
-[...4 lines deleted...]
-  <si>
     <t>10/04/2026</t>
   </si>
   <si>
     <t>BB356EC5D0</t>
   </si>
   <si>
     <t xml:space="preserve"> Servizio di coffee break e aperitivo presso la nostra sede per 24 persone – Incontro istituzionale sul tema “Educare alla Rappresentanza. Il ruolo fondamentale dei giovani nella politica" - 13 Aprile 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB356EC5D0</t>
-[...4 lines deleted...]
-  <si>
     <t>09/04/2026</t>
   </si>
   <si>
     <t>BB30503DA3</t>
   </si>
   <si>
     <t>Decisione a contrarre - la fornitura di biglietti per la visione della rappresentazione teatrale delle tragedie greche del 08/05/2026 e del 11/05/2026 all’ Istituto Nazionale del Dramma Antico di Siracusa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB30503DA3</t>
-[...4 lines deleted...]
-  <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>BB0A1643DF</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura dei servizi turistici  partecipazione  concorso Kangourou  2026 -Cervia (RA) dal 06/05/2026 al 08/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0A1643DF</t>
-[...4 lines deleted...]
-  <si>
     <t>27/03/2026</t>
   </si>
   <si>
     <t>BB0966C6A2</t>
   </si>
   <si>
     <t>La fornitura di calcolatrici grafiche da utilizzare nelle prove scritte di Matematica degli Esami di Stato</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0966C6A2</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2026</t>
   </si>
   <si>
     <t>BB02B1A65F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio noleggio con conducente di n.1 pullman n. 20 posti per il 31 Marzo 2026 - Giochi della Gioventù – Palanitta – CATANIA (CT) e  del servizio noleggio con conducente di n.1 pullman n. 20 posti per il 01 Aprile 2026 – Calcio a 5 Pallavolando – PalaCa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB02B1A65F</t>
-[...4 lines deleted...]
-  <si>
     <t>25/03/2026</t>
   </si>
   <si>
     <t>BAFC84EEBE</t>
   </si>
   <si>
     <t>Decisione a contrarre - La fornitura dei servizi turistici afferenti la partecipazione al concorso Olimpiadi della Matematica 2026 che si terrà a Cesenatico (FC) dal 07/05/2026 al 09/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFC84EEBE</t>
-[...4 lines deleted...]
-  <si>
     <t>17/03/2026</t>
   </si>
   <si>
     <t>BADE2E4B33</t>
   </si>
   <si>
     <t xml:space="preserve"> Fornitura materiale di cancelleria e tipografico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADE2E4B33</t>
-[...4 lines deleted...]
-  <si>
     <t>13/03/2026</t>
   </si>
   <si>
     <t>BAD466020D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto servizi per Stage culturale Palermo 15/03-17/03</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD466020D</t>
-[...4 lines deleted...]
-  <si>
     <t>BAD42EA6E5</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO SERVIZI DI FORNITURA BIGLIETTI AEREI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD42EA6E5</t>
-[...4 lines deleted...]
-  <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>BACF61A3A7</t>
   </si>
   <si>
     <t>Fornitura di n° 3 estintori a polvere KG.6,  la ricarica di n°3 estintori a polvere KG.6 e la fornitura di n°3 Guarnizioni O-Ring</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACF61A3A7</t>
-[...4 lines deleted...]
-  <si>
     <t>BACF239035</t>
   </si>
   <si>
     <t xml:space="preserve"> Fornitura di biglietti per l’ingresso  all’Orto Botanico di Catania.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACF239035</t>
-[...4 lines deleted...]
-  <si>
     <t>BACEDD93F3</t>
   </si>
   <si>
     <t xml:space="preserve"> Noleggio di un pullman con 28 posti con conducente per il 24 Marzo 2026 presso il Campo Scuola di Picanello - Catania</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACEDD93F3</t>
-[...4 lines deleted...]
-  <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>BAB648A269</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio a noleggio di un pullman n.54 posti per il 12 Marzo 2026 presso il Parco Quasimodo  - Roccalumera - ME</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB648A269</t>
-[...4 lines deleted...]
-  <si>
     <t>04/03/2026</t>
   </si>
   <si>
     <t>BAAFF7CDCC</t>
   </si>
   <si>
     <t xml:space="preserve"> FORNITURA DI FELPE E MAGLIETTE PER LE GARE A SQUADRE DI MATEMATICA – CAMPIONATI DI MATEMATICA 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAFF7CDCC</t>
-[...4 lines deleted...]
-  <si>
     <t>03/03/2026</t>
   </si>
   <si>
     <t>BAA741A816</t>
   </si>
   <si>
     <t>Acquisto di coppe, targhe e medaglie per le gare a squadre di matematica – Campionati di Matematica 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA741A816</t>
-[...4 lines deleted...]
-  <si>
     <t>26/02/2026</t>
   </si>
   <si>
     <t>BA976FE8BC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di prodotti igienico-sanitari</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA976FE8BC</t>
-[...4 lines deleted...]
-  <si>
     <t>24/02/2026</t>
   </si>
   <si>
     <t>BA8F058B30</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio di autobus con conducente per il giorno 02/03/2026 - Orto Botanico di Catania</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8F058B30</t>
-[...4 lines deleted...]
-  <si>
     <t>BA8E0D0A17</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizi di promozione e pubblicità</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8E0D0A17</t>
-[...4 lines deleted...]
-  <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t>BA8946388B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio Noleggio Pullman 28 Posti per Misterbianco - Fattoria Orti del Mediterraneo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8946388B</t>
-[...4 lines deleted...]
-  <si>
     <t>BA88A41BE7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento dei servizi di revisione e controllo per n°23 Estintori, ricarica per n°3 Estintori e n°3 Guarnizioni O-Ring</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA88A41BE7</t>
-[...4 lines deleted...]
-  <si>
     <t>19/02/2026</t>
   </si>
   <si>
     <t>BA7CA44CDD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio Pullman Catania Belpasso</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7CA44CDD</t>
-[...4 lines deleted...]
-  <si>
     <t>BA7A2A9DE5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Quota iscrizione alle gare a squadre di matematica – Campionati di Matematica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7A2A9DE5</t>
-[...4 lines deleted...]
-  <si>
     <t>13/02/2026</t>
   </si>
   <si>
     <t>BA6A49738D</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura e posa di targa in plexiglass per pubblicità PON</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6A49738D</t>
-[...4 lines deleted...]
-  <si>
     <t>12/02/2026</t>
   </si>
   <si>
     <t>BA60C6396F</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO AUTOBUS Pedara-Trecastagni-Nicolosi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA60C6396F</t>
-[...4 lines deleted...]
-  <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>BA5D8E5B4D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura Articoli ed Attrezzature sportive</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5D8E5B4D</t>
-[...4 lines deleted...]
-  <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>BA542D7712</t>
   </si>
   <si>
     <t>Decisione a contrarre - iscrizione gare di matematica - Associazione Culturale Kangourou</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA542D7712</t>
-[...4 lines deleted...]
-  <si>
     <t>05/02/2026</t>
   </si>
   <si>
     <t>BA49CC28EE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio autobus per Modica - Cefalù 26.02 e 02.03.2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA49CC28EE</t>
-[...4 lines deleted...]
-  <si>
     <t>04/02/2026</t>
   </si>
   <si>
     <t>BA417768EA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Progetto neve</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA417768EA</t>
-[...4 lines deleted...]
-  <si>
     <t>03/02/2026</t>
   </si>
   <si>
     <t>BA3928DA98</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio Pullman - Teatro Greco</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3928DA98</t>
-[...4 lines deleted...]
-  <si>
     <t>26/01/2026</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>DECRETO INDIVIDUAZIONE ESPERTI E TUTOR PROGETTO POC “Per la Scuola” 2025/26 di cui all’ AVVISO N. 64310 DEL 23 aprile 2025 Progetto :ORIENTARE AD ORIENTARSI -</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">- DECRETO INDIVIDUAZIONE ESPERTI E TUTOR PROGETTO PON di cui all’Avviso emanato in data 31/10/2025, prot. n. 16426. </t>
   </si>
   <si>
     <t>16/01/2026</t>
   </si>
   <si>
     <t>B9FFA076C4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio noleggio Pullman 20-01-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FFA076C4</t>
-[...4 lines deleted...]
-  <si>
     <t>07/01/2026</t>
   </si>
   <si>
     <t>B9DEBA86B9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio noleggio pullman</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DEBA86B9</t>
-[...4 lines deleted...]
-  <si>
     <t>B9DDEB02FA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Manutenzione software Argo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DDEB02FA</t>
-[...4 lines deleted...]
-  <si>
     <t>30/12/2025</t>
   </si>
   <si>
     <t>B9D3D7BAB6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Lavori da implementazione impianto elettrico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D3D7BAB6</t>
-[...4 lines deleted...]
-  <si>
     <t>19/12/2025</t>
   </si>
   <si>
     <t>B9B86F9C7A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisti biglietti aerei Catania Madrid</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B86F9C7A</t>
-[...4 lines deleted...]
-  <si>
     <t>16/12/2025</t>
   </si>
   <si>
     <t>B9A1E76B89</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI DI COMUNICAZIONE E PUBBLICITA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A1E76B89</t>
-[...4 lines deleted...]
-  <si>
     <t>B9A2408451</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio attrezzature audio luci e assistenza tecnica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A2408451</t>
-[...4 lines deleted...]
-  <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>B97E9986E5</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI TRASPORTO CON CONDUCENTE - DA SAN GIOVANNI LA PUNTA A CALTAGIRONE 17-12-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97E9986E5</t>
-[...4 lines deleted...]
-  <si>
     <t>03/12/2025</t>
   </si>
   <si>
     <t>B964F0FE19</t>
   </si>
   <si>
     <t>Decisione a contrarre - Manutenzione e dell’assistenza tecnica sistemi di sicurezza Ajax Wi-Fi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B964F0FE19</t>
-[...4 lines deleted...]
-  <si>
     <t>02/12/2025</t>
   </si>
   <si>
     <t>B95A9D0093</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di trasporto con conducente - da San Giovanni la Punta a Caltagirone</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95A9D0093</t>
-[...4 lines deleted...]
-  <si>
     <t>01/12/2025</t>
   </si>
   <si>
     <t>B946A6AD1F</t>
   </si>
   <si>
     <t>Decisione a contrarre - LAVORI DI RIPRISTINO PANNELLI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B946A6AD1F</t>
-[...4 lines deleted...]
-  <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>894EEC0225</t>
   </si>
   <si>
     <t>Decisione a contrarre - ASSICURAZIONE SCOLASTICA A.S.2526</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=894EEC0225</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto di nomina - Team digitale</t>
   </si>
   <si>
     <t>27/11/2025</t>
   </si>
   <si>
     <t>B93B2B42C0</t>
   </si>
   <si>
     <t>Decisione a contrarre - ABBONAMENTO TEATRO BELLINI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93B2B42C0</t>
-[...4 lines deleted...]
-  <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>B904430964</t>
   </si>
   <si>
     <t>Decisione a contrarre ai sensi dell’art.50 D. Lgs. 36/2023 affidamento servizio noleggio N°1 pullman visita guidata - Museo delle all'Ente Parco Minerario CIG B904430964</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B904430964</t>
-[...4 lines deleted...]
-  <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>B8E623C101</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale elettrico e informatico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E623C101</t>
-[...4 lines deleted...]
-  <si>
     <t>B8E43C5D0D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietto aereo Erasmus KA2</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E43C5D0D</t>
-[...4 lines deleted...]
-  <si>
     <t>22/10/2025</t>
   </si>
   <si>
     <t>B8BF041DAE</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZI  EIPASS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BF041DAE</t>
-[...4 lines deleted...]
-  <si>
     <t>21/10/2025</t>
   </si>
   <si>
     <t>B8B8F9BBF0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Abbonamento Argento ItaliaScuola</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B8F9BBF0</t>
-[...4 lines deleted...]
-  <si>
     <t>15/10/2025</t>
   </si>
   <si>
     <t>B8A7B7BE5A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto software  Emolumenti e Inventario Web</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A7B7BE5A</t>
-[...4 lines deleted...]
-  <si>
     <t>09/10/2025</t>
   </si>
   <si>
     <t>B891899293</t>
   </si>
   <si>
     <t>Decisione a contrarre - LAVORI DI MURATURA E TINTEGGIATURA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B891899293</t>
-[...4 lines deleted...]
-  <si>
     <t>26/09/2025</t>
   </si>
   <si>
     <t>B86659326D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi di revisione di n° 22 estintori e fornitura n°2 estintori a polvere KG.6 classe 34A – 233BC</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86659326D</t>
-[...4 lines deleted...]
-  <si>
     <t>22/09/2025</t>
   </si>
   <si>
     <t>B853C0232D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Materiale igienico sanitario</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B853C0232D</t>
-[...4 lines deleted...]
-  <si>
     <t>18/09/2025</t>
   </si>
   <si>
     <t>B84C5E5ACE</t>
   </si>
   <si>
     <t>Decisione a contrarre - CONTRATTO TRIENNALE PER SERVIZI ADEGUAMENTO GDPR-ADMIN -NETSECURITY CONTRATTO TRIENNALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84C5E5ACE</t>
-[...4 lines deleted...]
-  <si>
     <t>B84AC6D656</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO SERVICE PER CONFERENZA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84AC6D656</t>
-[...4 lines deleted...]
-  <si>
     <t>B849694ED6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Contratto di Noleggio fotocopiatore</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B849694ED6</t>
-[...4 lines deleted...]
-  <si>
     <t>17/09/2025</t>
   </si>
   <si>
     <t>B8453E683C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Manutenzione erogatori acqua</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8453E683C</t>
-[...4 lines deleted...]
-  <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>B8387B24B8</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SEDIE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8387B24B8</t>
-[...4 lines deleted...]
-  <si>
     <t>27/08/2025</t>
   </si>
   <si>
     <t>B80BBBD128</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento dei servizi di facchinaggio serventi la riqualificazione dei locali scolastici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80BBBD128</t>
-[...4 lines deleted...]
-  <si>
     <t>07/08/2025</t>
   </si>
   <si>
     <t>B7EBCC3553</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura tatami antitrauma</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7EBCC3553</t>
-[...4 lines deleted...]
-  <si>
     <t>21/07/2025</t>
   </si>
   <si>
     <t>B7B6959963</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura ed installazione di apparecchiature per la riparazione ed implementazione del sistema di sicurezza</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B6959963</t>
-[...4 lines deleted...]
-  <si>
     <t>14/07/2025</t>
   </si>
   <si>
     <t>B79EFF282B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto servizi informatici - portalescuola.cloud</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79EFF282B</t>
-[...4 lines deleted...]
-  <si>
     <t>10/07/2025</t>
   </si>
   <si>
     <t>B79A096ADF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto programma Argo Orienta</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79A096ADF</t>
-[...4 lines deleted...]
-  <si>
     <t>25/06/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina -rettifica  </t>
   </si>
   <si>
     <t>24/06/2025</t>
   </si>
   <si>
     <t>Decreto di INDIVIDUAZIONE ESPERTI E TUTOR "DIVENTA CIO' CHE VUOI"</t>
   </si>
   <si>
     <t>20/06/2025</t>
   </si>
   <si>
     <t>B75C6CFDA2</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO VENTILATORI A PIANTANA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75C6CFDA2</t>
-[...4 lines deleted...]
-  <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>B74CD768FB</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CARTA PER FOTOCOPIE A4 E A3</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74CD768FB</t>
-[...4 lines deleted...]
-  <si>
     <t>B74BA62A93</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CARTA A4 PER FOTOCOPIE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74BA62A93</t>
-[...4 lines deleted...]
-  <si>
     <t>16/06/2025</t>
   </si>
   <si>
     <t>B7472EC1E6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per l'acquisto del servizio di Packaging, Testing, correzioni e Debugging finali, del prodotto filmico del progetto “Majorana Cultural Hub</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7472EC1E6</t>
-[...4 lines deleted...]
-  <si>
     <t>13/06/2025</t>
   </si>
   <si>
     <t>B7449C6CF4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo dominio majoranaliceo.edu</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7449C6CF4</t>
-[...4 lines deleted...]
-  <si>
     <t>03/06/2025</t>
   </si>
   <si>
     <t>B71BCE13D9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto targa commemorativa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71BCE13D9</t>
-[...4 lines deleted...]
-  <si>
     <t>28/05/2025</t>
   </si>
   <si>
     <t>B70E7E4066</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Esami Cambridge</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70E7E4066</t>
-[...4 lines deleted...]
-  <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>B6FC49E296</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento di servizi di assistenza e consulenza per la pubblicazione degli atti in amministrazione trasparente</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FC49E296</t>
-[...4 lines deleted...]
-  <si>
     <t>B6FB80B22F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto programma orario scolastico a.s. 25/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FB80B22F</t>
-[...4 lines deleted...]
-  <si>
     <t>21/05/2025</t>
   </si>
   <si>
     <t>B6F635C01C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura Toner e Mouse</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F635C01C</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>B6D4D43FC0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio n. 1 pullman con autista, per partecipazione alla fase finale del progetto “NEXT GI Start-up Competition” – presso Palermo il 14/05/2025.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D4D43FC0</t>
-[...4 lines deleted...]
-  <si>
     <t>12/05/2025</t>
   </si>
   <si>
     <t>B6D0FB0FB6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento noleggio di n.2  Bus di 22 e 28 posti con autista per i Moduli Tecnici di Tennis e di Orienteering</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D0FB0FB6</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Decreto definitivo di individuazione  del  PERSONALE  INTERNO/ESTERNo Dm 66 </t>
   </si>
   <si>
     <t>08/05/2025</t>
   </si>
   <si>
     <t>B6C8564F68</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento servizio noleggio sistema audio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C8564F68</t>
-[...4 lines deleted...]
-  <si>
     <t>B6C72FE09C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto timbri</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C72FE09C</t>
-[...4 lines deleted...]
-  <si>
     <t>B6C67464ED</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto cartucce per stampanti 3D</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C67464ED</t>
-[...4 lines deleted...]
-  <si>
     <t>B6C4E6D3AA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio n. 2 pullman con autista per Rappresentazione Teatrale presso il Teatro Greco – Siracusa il 04 giugno 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C4E6D3AA</t>
-[...4 lines deleted...]
-  <si>
     <t>05/05/2025</t>
   </si>
   <si>
     <t>B6B63A21CD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio di catering - progetto “Majorana Cultural Hub”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B63A21CD</t>
-[...4 lines deleted...]
-  <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>B6AF450481</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura biglietti museo delle Illusioni - Milazzo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AF450481</t>
-[...4 lines deleted...]
-  <si>
     <t>B6AD51814D</t>
   </si>
   <si>
     <t>Affidamento dei servizi relativi all’acquisto di n. 04 biglietti aereo (solo ritorno) + n.1 pernottamento</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AD51814D</t>
-[...4 lines deleted...]
-  <si>
     <t>B6ACF5F856</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto n° 2 biglietti aerei A/R Catania Pescara CNPC 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6ACF5F856</t>
-[...4 lines deleted...]
-  <si>
     <t>B6AC555F7F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento noleggio n. 2 pullman con autista per visita guidata presso Vendicari/Noto il 6 e 8 Maggio 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AC555F7F</t>
-[...4 lines deleted...]
-  <si>
     <t>23/04/2025</t>
   </si>
   <si>
     <t>B698EEC6EA</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO NOLEGGIO N. 2 PULLMAN CON AUTISTA PIÙ COSTO PARCHEGGIO PER VISITA GUIDATA PRESSO TECNOPARCO “ ARCHIMEDE” (SR), IL 05 E 06 MAGGIO 2025.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B698EEC6EA</t>
-[...4 lines deleted...]
-  <si>
     <t>B69867D142</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO NOLEGGIO N. 1 PULLMAN DA 56 POSTI E N. 1 MINIBUS DA 23 POSTI CON AUTISTA PER VISITA GUIDATA PRESSO MUSEO DELLE ILLUSIONI, MILAZZO (ME) IL 5 MAGGIO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69867D142</t>
-[...4 lines deleted...]
-  <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>B69491223A</t>
   </si>
   <si>
     <t>Decisione a contrarre - ESAMI CAMBRIDGE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69491223A</t>
-[...4 lines deleted...]
-  <si>
     <t>18/04/2025</t>
   </si>
   <si>
     <t>B692F2C2FA</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO TRAMITE TRATTATIVA DIRETTA DEI SERVIZI TURISTICI AFFERENTI ALLA REALIZZAZIONE DELLO STAGE CULTURALE AD ANTIBES E DEL PROGETTO PCTO GREEN ECONOMY A MONACO DI BAVIERA - A.S. 24/25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B692F2C2FA</t>
-[...4 lines deleted...]
-  <si>
     <t>10/04/2025</t>
   </si>
   <si>
     <t>B67352B1AA</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO NOLEGGIO N. 1 BUS PER IL PROGETTO SPORT A SCUOLA – ATLETICA LEGGERA, 15 APRILE 2025 – PRESSO CAMPO SCUOLA PICANELLO (CT).</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67352B1AA</t>
-[...4 lines deleted...]
-  <si>
     <t>B672382ECD</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO NOLEGGIO N.1 PULLMAN CON AUTISTA, VISITA GUIDATA PRESSO PANTALICA (SR), IL 30 APRILE 2025.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B672382ECD</t>
-[...4 lines deleted...]
-  <si>
     <t>B6711FA732</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO NOLEGGIO N. 2 PULLMAN 56 POSTI E N. 1 MINIBUS 22 POSTI CON AUTISTA PER VISITA GUIDATA PRESSO PIAZZA ARMERINA – ENNA IL 14 E 15 APRILE 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6711FA732</t>
-[...4 lines deleted...]
-  <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>B66E042FB5</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI BIGLIETTI PER LE VISITE GUIDATE AL MUSEO ILLUSIONVILLE – MILAZZO (ME) IL 10 E 16 APRILE 2025.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66E042FB5</t>
-[...4 lines deleted...]
-  <si>
     <t>B66B7ED742</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI STATISTICI ALMADIPLOMA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66B7ED742</t>
-[...4 lines deleted...]
-  <si>
     <t>B66AB3F095</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO NOLEGGIO N. 2 PULLMAN CON AUTISTA PER VISITA GUIDATA PRESSO MUSEO DELLE ILLUSIONI, MILAZZO (ME) GIORNO 10 E 16 APRILE 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66AB3F095</t>
-[...4 lines deleted...]
-  <si>
     <t>08/04/2025</t>
   </si>
   <si>
     <t>B6686AD2D0</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO N. 1 PULLMAN 56 POSTI E N. 1 MINIBUS 22 POSTI CON AUTISTA PER VISITA GUIDATA PRESSO RIFUGIO CITELLI – ETNA IL 10 APRILE 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6686AD2D0</t>
-[...4 lines deleted...]
-  <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>B65AE66883</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO NOLEGGIO N. 1 PULLMAN CON AUTISTA PER VISITA GUIDATA PARCO MINERARIO FLUORISTELLA – VALGUARNERA, GIORNO 08-04-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65AE66883</t>
-[...4 lines deleted...]
-  <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>B646867346</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BIGLIETTI TRENO - SCAMBIO CULTURALE OSTRINGEN</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B646867346</t>
-[...4 lines deleted...]
-  <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>B642E5DE0D</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN CON AUTISTA VISITA GUIDATA ROCCALUMERA - SAVOCA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B642E5DE0D</t>
-[...4 lines deleted...]
-  <si>
     <t>B642081E26</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO SERVIZI TURISTICI VIAGGIO BARCELLONA E PUGLIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B642081E26</t>
-[...4 lines deleted...]
-  <si>
     <t>27/03/2025</t>
   </si>
   <si>
     <t>B63B193364</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO SERVIZI DI PUBBLICITA' E DISSEMINAZIONE DEL PROGETTO - MAJORANA CULTURAL HUB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63B193364</t>
-[...4 lines deleted...]
-  <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>B6352FD55D</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO N. 1 PULLMAN CON AUTISTA DESTINAZIONE FICARRA - MESSINA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6352FD55D</t>
-[...4 lines deleted...]
-  <si>
     <t>24/03/2025</t>
   </si>
   <si>
     <t>B62BC8E116</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI CANCELLERIA PROGETTO CINEMA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62BC8E116</t>
-[...4 lines deleted...]
-  <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>B62941C0B2</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI CANCELLERIA E CARTA PER FOTOCOPIATORE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62941C0B2</t>
-[...4 lines deleted...]
-  <si>
     <t>B62843C6F8</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DELLA FORNITURA DI BIGLIETTI PER LA VISIONE DELLA RAPPRESENTAZIONE TEATRALE DELLE TRAGEDIE GRECHE DEL 04/06/2025 ALL’ ISTITUTO NAZIONALE DEL DRAMMA ANTICO DI SIRACUSA.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62843C6F8</t>
-[...4 lines deleted...]
-  <si>
     <t>B627BCD150</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI DI PROMOZIONE E PUBBLICITA'</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B627BCD150</t>
-[...4 lines deleted...]
-  <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>B62521865E</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO N°02 BIGLIETTI AEREI CONGRESSO GIOVANI AMBASCIATORI A PORTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62521865E</t>
-[...4 lines deleted...]
-  <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>B619344C6A</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CARRELLI PER MONITOR INTERATTIVI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B619344C6A</t>
-[...4 lines deleted...]
-  <si>
     <t>B6177975B2</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO NOLEGGIO N. 3 PULLMAN CON AUTISTA, VISITA GUIDATA FLORISTELLA ENNA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6177975B2</t>
-[...4 lines deleted...]
-  <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>B5F9AB8EE8</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO, NOLEGGIO PULLMAN CON AUTISTA META ROCCALUMERA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F9AB8EE8</t>
-[...4 lines deleted...]
-  <si>
     <t>05/03/2025</t>
   </si>
   <si>
     <t>B5E7781D7A</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO NOLEGGIO MINIBUS 20 POSTI DESTINAZIONE ADRANO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E7781D7A</t>
-[...4 lines deleted...]
-  <si>
     <t>04/03/2025</t>
   </si>
   <si>
     <t>B5E68B685A</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO N° 11 BIGLIETTI AEREO PER SCAMBIO OSTRINGEN</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E68B685A</t>
-[...4 lines deleted...]
-  <si>
     <t>B5E6798C55</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI PERNOTTAMENTO PER SCAMBIO MASSY</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E6798C55</t>
-[...4 lines deleted...]
-  <si>
     <t>B5E54B99AB</t>
   </si>
   <si>
     <t>Decisione a contrarre - QUOTA ISCRIZIONE GARE A SQUADRA DI MATEMATICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E54B99AB</t>
-[...4 lines deleted...]
-  <si>
     <t>B5E35060F8</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DEL SERVIZIO DI CONTROLLO E RICARICA ESTINTORI SEMESTRALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E35060F8</t>
-[...4 lines deleted...]
-  <si>
     <t>03/03/2025</t>
   </si>
   <si>
     <t>B5DF94624F</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DI COPPE, TARGHE E MEDAGLIE PER LE GARE A SQUADRE DI MATEMATICA – OLIMPIADI DI MATEMATICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DF94624F</t>
-[...4 lines deleted...]
-  <si>
     <t>B5DF320F63</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA NOLEGGIO PULMAN PER VISITA AL MUSEO DEL CINEMA, LE CIMINIERE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DF320F63</t>
-[...4 lines deleted...]
-  <si>
     <t>B5DEB69195</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DI FELPE E MAGLIETTE PER LE GARE A SQUADRE DI MATEMATICA – OLIMPIADI DI MATEMATICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DEB69195</t>
-[...4 lines deleted...]
-  <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>B5D646EDE1</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO SERVICE AUDIO NELL’AMBITO DELLE ATTIVITÀ DEL PROGETTO “MAJORANA CULTURAL HUB”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D646EDE1</t>
-[...4 lines deleted...]
-  <si>
     <t>24/02/2025</t>
   </si>
   <si>
     <t>B5C4714320</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO DI COSTUMI STORICI DI SCENA NELL’AMBITO DELLE ATTIVITÀ DEL PROGETTO “MAJORANA CULTURAL HUB”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C4714320</t>
-[...4 lines deleted...]
-  <si>
     <t>B5C2F80E0C</t>
   </si>
   <si>
     <t>Decisione a contrarre - ABBONAMENTO A RIVISTA SETTORE SCOLASTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C2F80E0C</t>
-[...4 lines deleted...]
-  <si>
     <t>21/02/2025</t>
   </si>
   <si>
     <t>B5C157E7B3</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO N. 1 PULLMAN - A/R SAN GIOVANNI LA PUNTA - BOSCHETTO PLAYA CT - PER IL 27/02/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C157E7B3</t>
-[...4 lines deleted...]
-  <si>
     <t>B5BFF6D201</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI SERVIZI PULLMAN CON AUTISTA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BFF6D201</t>
-[...4 lines deleted...]
-  <si>
     <t>17/02/2025</t>
   </si>
   <si>
     <t>B5ABE5151D</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SCHEDA MICROSD E ADATTARORE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5ABE5151D</t>
-[...4 lines deleted...]
-  <si>
     <t>14/02/2025</t>
   </si>
   <si>
     <t>B5A57E4ED9</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DI BIGLIETTI PER LA VISIONE DI N°03 FILM PREVISTI NELL’AMBITO DELLE ATTIVITÀ DEL PROGETTO “MAJORANA CULTURAL HUB”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A57E4ED9</t>
-[...4 lines deleted...]
-  <si>
     <t>13/02/2025</t>
   </si>
   <si>
     <t>B5A3953577</t>
   </si>
   <si>
     <t>"Decisione a contrarre - SERVIZI TURISTICI - ""AMENANOS FESTIVAL"" 3 ALUNNI E 2 DOCENTI ACCOMPAGNATORI"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A3953577</t>
-[...4 lines deleted...]
-  <si>
     <t>B5A2BC451B</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI CANCELLERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A2BC451B</t>
-[...4 lines deleted...]
-  <si>
     <t>B5A27E427C</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI PRENOTAZIONE E ACQUISTO BIGLIETTO AEREO A/R CATANIA- VERONA NEXTGEN26, STEM OLYMPIC WINTER GAMES</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A27E427C</t>
-[...4 lines deleted...]
-  <si>
     <t>B59F79CAAE</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE ELETTRICO E AUDIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59F79CAAE</t>
-[...4 lines deleted...]
-  <si>
     <t>28/01/2025</t>
   </si>
   <si>
     <t>B5625941E1</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE IGIENICO SANITARIO SERVENTE L'ATTIVITA' DI PULIZIA DEI LOCALI SCOLASTICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5625941E1</t>
-[...4 lines deleted...]
-  <si>
     <t>27/01/2025</t>
   </si>
   <si>
     <t>B55B4AA3E4</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZI E ATTIVITÀ LABORATORIALI, SPECIALISTICI DI CONDUZIONE DI UN LABORATORIO TEATRALE E DI SERVIZI DI REGIA AI FINI DI UNA RAPPRESENTAZIONE TEATRALE CONCLUSIVA DELLE ATTIVITÀ PROGETTUALI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55B4AA3E4</t>
-[...4 lines deleted...]
-  <si>
     <t>20/01/2025</t>
   </si>
   <si>
     <t>B54087CB8C</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI NOLEGGIO PULLMAN</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54087CB8C</t>
-[...4 lines deleted...]
-  <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>B539394231</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO TRAMITE TRATTATIVA DIRETTA MEPA - SERVIZI TURISTICI PROGETTO NEVE 24/25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B539394231</t>
-[...4 lines deleted...]
-  <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>B51B74958B</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO SERVIZI TURISTICI FESTIVAL AMENANOS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51B74958B</t>
-[...4 lines deleted...]
-  <si>
     <t>03/01/2025</t>
   </si>
   <si>
     <t>B51605DA9B</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO LICENZE ARGO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51605DA9B</t>
-[...4 lines deleted...]
-  <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>B50A3C47DE</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ARREDI PER PROGETTO ERASMUS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50A3C47DE</t>
-[...4 lines deleted...]
-  <si>
     <t>23/12/2024</t>
   </si>
   <si>
     <t>B4F8F48E5B</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO N° 2 PULLMAN PER SCAMBIO ITALO FRANCESE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F8F48E5B</t>
-[...4 lines deleted...]
-  <si>
     <t>B4F27BA99E</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BIGLIETTI AEREI MASSY E ALCALA'</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F27BA99E</t>
-[...4 lines deleted...]
-  <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>B4CDD16D28</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZI DI FORMAZIONE PROGETTO CINEMA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4CDD16D28</t>
-[...4 lines deleted...]
-  <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>B4C7A0194D</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ATTREZZATURE PROGETTO CINEMA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C7A0194D</t>
-[...4 lines deleted...]
-  <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>B4A618D75A</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE AI SENSI DELL’ART. 50 DEL D. LGS. 36/2023 PER L’ACQUISTO DI MATERIALE E GADGET PUBBLICITARIO PER ATTIVITÀ DI ORIENTAMENTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A618D75A</t>
-[...4 lines deleted...]
-  <si>
     <t>B4A515DB9C</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE AI SENSI DELL’ART. 50 DEL D. LGS. 36/2023 PER IL SERVIZIO DI ABBONAMENTO STAGIONE LIRICA 2025 TEATRO MASSIMO BELLINI - CATANIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A515DB9C</t>
-[...4 lines deleted...]
-  <si>
     <t>04/12/2024</t>
   </si>
   <si>
     <t>B49D480145</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE AI SENSI DELL’ART. 50 DEL D. LGS. 36/2023 PER IL SERVIZIO DI SPEDIZIONE POSTALE DI PLICHI SCOLASTICI.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49D480145</t>
-[...4 lines deleted...]
-  <si>
     <t>02/12/2024</t>
   </si>
   <si>
     <t>B490E380CB</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO N. 3 PULLMAN PER PROGETTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B490E380CB</t>
-[...4 lines deleted...]
-  <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>B48795D9E4</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE AI SENSI DELL’ART. 50 DEL D. LGS. 36/2023 PER LA FORNITURA DI MATERIALE SPORTIVO PER L’A.S. 2024/25.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48795D9E4</t>
-[...4 lines deleted...]
-  <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>B4701F2BE2</t>
   </si>
   <si>
     <t>Decisione a contrarre - ASSICURAZIONE ALUNNI E PERSONALE A.S. 24/25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4701F2BE2</t>
-[...4 lines deleted...]
-  <si>
     <t>22/11/2024</t>
   </si>
   <si>
     <t>B46A5375D9</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SOTFWARE RICOSTRUZIONE DI CARRIERA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46A5375D9</t>
-[...4 lines deleted...]
-  <si>
     <t>B46756E6DB</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA E MONTAGGIO LASTRA IN POLICARBONATO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46756E6DB</t>
-[...4 lines deleted...]
-  <si>
     <t>21/11/2024</t>
   </si>
   <si>
     <t>B46604E808</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO LICENZE TEACHING E LEARNING</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46604E808</t>
-[...4 lines deleted...]
-  <si>
     <t>B4621C8F74</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI NOLEGGIO AUTOBUS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4621C8F74</t>
-[...4 lines deleted...]
-  <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>B4555D733D</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE AI SENSI DELL’ART. 50 DEL D. LGS. 36/2023 PER L’AFFIDAMENTO DELLA FORNITURA DI MATERIALE DI CANCELLERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4555D733D</t>
-[...4 lines deleted...]
-  <si>
     <t>15/11/2024</t>
   </si>
   <si>
     <t>B44AE64445</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE AI SENSI DELL’ART. 50 DEL D. LGS. 36/2023 PER L’AFFIDAMENTO NOLEGGIO PULLMAN A/R CATANIA-ETNA-TAORMINA PER IL 22/11//2024, SCAMBIO LINGUISTICO/CULTURALE CON LICEO TEDESCO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44AE64445</t>
-[...4 lines deleted...]
-  <si>
     <t>B449E72BB0</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE AI SENSI DELL’ART. 50 DEL D. LGS. 36/2023 L’ACQUISTO DI LIBRI DI TESTO DI LINGUA INGLESE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B449E72BB0</t>
-[...4 lines deleted...]
-  <si>
     <t>08/11/2024</t>
   </si>
   <si>
     <t>B42F4EB3B1</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN MESSINA - SCAMBIO CULTURALE LEIBNIZ-GIMNASIUM DI OSTRINGEN,</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42F4EB3B1</t>
-[...4 lines deleted...]
-  <si>
     <t>05/11/2024</t>
   </si>
   <si>
     <t>B41E4F01AD</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN CON CONDUCENTE - VISITA GUIDATA DEL 19/11/24 PARCO MINIERA FLORISTELLA (EN)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41E4F01AD</t>
-[...4 lines deleted...]
-  <si>
     <t>04/11/2024</t>
   </si>
   <si>
     <t>B419984435</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO DI PERNOTTAMENTO GIORNATE NAZIONALI DEL CINEMA A SCUOLA - PALERMO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B419984435</t>
-[...4 lines deleted...]
-  <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>B40FCAF833</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI VISITA GUIDATA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40FCAF833</t>
-[...4 lines deleted...]
-  <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>B4088229ED</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN - PANTALICA (SR)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4088229ED</t>
-[...4 lines deleted...]
-  <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>B4005F4C70</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO ABBONAMENTO ARGENTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4005F4C70</t>
-[...4 lines deleted...]
-  <si>
     <t>24/10/2024</t>
   </si>
   <si>
     <t>B3FB8AE7D2</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA TONER E CANCELLERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FB8AE7D2</t>
-[...4 lines deleted...]
-  <si>
     <t>B3F9B9116B</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI MATERIALE AUDIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F9B9116B</t>
-[...4 lines deleted...]
-  <si>
     <t>02/10/2024</t>
   </si>
   <si>
     <t>B347851460</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI RIPARAZIONI VARIE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B347851460</t>
-[...4 lines deleted...]
-  <si>
     <t>B346AFD4B4</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA LIBRI DI TESTO PER IL COMODATO D'USO A.S. 2024-25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B346AFD4B4</t>
-[...4 lines deleted...]
-  <si>
     <t>01/10/2024</t>
   </si>
   <si>
     <t>B3426756EF</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ED INSTALLAZIONE EROGATORE A GOCCIA COMPLETO DI REFRIGERAZIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3426756EF</t>
-[...4 lines deleted...]
-  <si>
     <t>27/09/2024</t>
   </si>
   <si>
     <t>B338EF3FB4</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ED INSTALLAZIONE IMPIANTI CASABLU SCHOOL E IMPIANTO DI REFRIGERAZIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B338EF3FB4</t>
-[...4 lines deleted...]
-  <si>
     <t>26/09/2024</t>
   </si>
   <si>
     <t>B33518A257</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI DI PERNOTTAMENTO ARCHEO EXPERIENCE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B33518A257</t>
-[...4 lines deleted...]
-  <si>
     <t>B3349E20E6</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI ALMADIPLOMA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3349E20E6</t>
-[...4 lines deleted...]
-  <si>
     <t>19/09/2024</t>
   </si>
   <si>
     <t>B31CB7D10A</t>
   </si>
   <si>
     <t>"Decisione a contrarre - ACQUISTO MATERIALE PER MANIFESTAZIONE ""COLTIVIAMO LA PACE"""</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31CB7D10A</t>
-[...4 lines deleted...]
-  <si>
     <t>B31A03D023</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO MATERIALE ESAMI CORSI ADDETTO ANTINCENDIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31A03D023</t>
-[...4 lines deleted...]
-  <si>
     <t>10/09/2024</t>
   </si>
   <si>
     <t>B2FBD1F1D2</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SEDIE PER LOCALI SCOLASTICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2FBD1F1D2</t>
-[...4 lines deleted...]
-  <si>
     <t>28/08/2024</t>
   </si>
   <si>
     <t>B2DAOA6EB2</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DEL SERVIZIO DI CONTROLLO E RICARICA ESTINTORI</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/e7039c98-f424-4b89-9c78-9232f4426d49</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -3354,4339 +2204,4963 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD79772D8A" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/14a974fa-b89d-40e7-9017-5894f007a949" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD7353A012" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/efc0825b-5351-46d2-bef1-c66947634aa7" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD73CF72D7" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/815db2eb-850c-426e-b4e4-0f3b41a27f8c" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD65908A10" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/cb855b1f-94fc-4948-ad6f-1d65daa42f75" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD55278DA9" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/4e860697-e9d1-432c-9a4f-8f050e6d3bb5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD20617FF5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/df78b713-9d92-4da7-a1c8-7401c2223899" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/XXXXXXXXXX" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/f93ca0e0-49a6-49bd-9a0e-15ac5ad40f9e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFB1419AB" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/41365a36-a744-49c7-8a6c-2de9e72138a1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD1052725" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/700573c1-66b4-4d6e-8340-c3800bb3af56" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC72799091" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/dba6b4a4-51f6-42d5-a846-25104d41fe0a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC703401D6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/766b0285-3418-4877-b9d5-cb27b2ca0c9b" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5D6B1A74" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/82d558c2-a1c3-4b09-9967-295c650cb48e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC49EB76F3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/93472689-3627-4bdf-89a7-bd6cfc4884e7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3CD5D3C9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/ee684ea5-43f1-4f29-940e-bbe468a118c0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3122CA1E" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/355a4f61-4a87-4aac-9f98-63283f3e0d05" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2C78600F" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/c735ad4c-e8de-4599-924f-c1a35e40bfba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1E2363FB" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/81ebab2f-39c0-45ba-a37b-55ccdd39e71d" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0A96B400" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/69d1cf9d-62a0-41a4-98d2-1a616a6fb438" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF744237B" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/f16fcd0a-9cd9-490a-ba6d-ab500e21e8d9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDEEEEAD6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/13488000-ba3d-413b-b9fe-70f8f506f159" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDE7EB191" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/2c157e6d-527e-4647-9468-8d5379f980ea" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD4F7D796" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/41340475-5c89-4b82-915b-9eba0f56b92d" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD09F5690" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/fafcf8e6-2585-4328-88a0-5aa0a9bed9d0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCB4EFCAF" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/0e96ddca-b755-4ae0-a34d-0519a69713a4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCB4EFCAF" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/34ab29bf-f88c-4d6a-82c2-5b07b67c641e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCB254644" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/559ef54a-a276-4250-aed4-91fab4b79e60" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA875AB16" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/28fbd8b9-4b87-45e2-ba19-48aedf7e5f9b" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAFC49A3B" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/0ff17e6b-24c2-4dc6-89ee-98edaca561c2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB2F0CE0A" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/a606f636-7d07-4e62-b000-f0dc2a3b99c5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA1B43842" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/4568730a-1159-4632-845f-8a47b8881f38" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB740AAFBC" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/389ddb73-2092-446b-818f-dac69e0e4c88" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6BFEB120" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/6f025062-ae5b-45b4-af63-c05ee30fae9e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB681E84A8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/8cb9fb75-ea5c-4d5e-a8c9-e75f45ce4b55" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB67B65501" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/ead1411f-c6ae-4c3b-8220-10e8d8e1f797" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB67725329" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/913e5bf3-cfc7-47cf-a426-9c6cfd4ede0b" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB579B6F4D" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/f25ff5ab-74fe-4e8f-82dc-15241f000e95" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB587D0262" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/d13fcdfd-570d-44b7-84a1-719eaa64dc9b" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB533AD3D6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/069d0bca-845e-423d-a3c2-46f519cfbdb0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4B736DA5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/a444c47f-d0a2-4228-8b56-b95c7219d95d" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB39CFD7E4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/3e59b4c0-89b5-4792-8ead-fe1514578ad8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4F1C8319" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/e0102af8-8353-4a2f-8f3d-9a21b831efa6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB49B005DF" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/84ac15d3-5bb6-4517-bf84-e40bd619670c" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB418D5ADB" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/0b8b1c52-8535-4359-953f-0018377a0d66" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB444FCA63" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/5f428a4d-37af-4857-8b34-6ad035604d05" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB39A25F1E" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/ecf38394-09ca-4cba-961f-39986178e596" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB396AAFD7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/ccac40b9-0876-4e89-9758-72cfe114b967" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3949EF6C" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/a3b4c367-1c7b-4bb7-8b70-969b56069761" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/5c4b33f3-afa8-4d06-91b7-79d230225d99" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB356EC5D0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/030651bf-ae80-416b-9b48-e66303ac9be3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB30503DA3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/5c241580-a6a2-4546-8f4c-017916ea88f9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0A1643DF" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/1da970c2-adce-47ea-b8fa-f082dd870d0f" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0966C6A2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/c8f68026-2676-40c4-bfab-adb6101a6fec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB02B1A65F" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/d0c84a5a-ec4e-4955-be41-db86490fad9a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFC84EEBE" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/b211e83e-24b4-48d4-94f2-f2ef1b337efb" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADE2E4B33" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/452f97a0-5bda-42d3-8a6d-620c4faacc6f" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD466020D" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/00ad78d3-9bcd-4f6e-b519-251d3e0dd8c9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD42EA6E5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/3257f1e8-ba85-420a-a9ff-49765c997e98" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACF61A3A7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/847c2840-c995-46cb-9b70-ea5b7ec7e1b4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACF239035" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/2a072602-5aea-475c-abb8-f712481da0d0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACEDD93F3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/06b7e890-a51d-4889-9e38-e5166a74e996" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB648A269" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/caeaa112-2a70-4b88-a044-ea976abb7d85" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAFF7CDCC" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/d2378ecc-fe88-45f8-948e-47c906d20eb4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA741A816" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/92b9e521-2ed4-46c6-992e-406a914415d5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA976FE8BC" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/f8e235b1-d43a-463b-bf72-578266bf0dea" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8F058B30" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/857584b4-5715-454f-86e4-a17a6442478d" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8E0D0A17" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/3f7de188-ca7a-4f83-9be9-e59850b9aa0e" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8946388B" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/014231f2-89db-4092-9723-02bcc4b5288c" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA88A41BE7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/bb2dcd42-c651-40a9-8d83-79de9974ab00" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7CA44CDD" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/ac0839c9-75a6-4123-b3a0-fd467d5ba7b5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7A2A9DE5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/3a97caf6-465f-4aa7-a7c8-7284bb5b5968" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6A49738D" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/27624ca9-7440-424c-ad2b-ce368f035354" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA60C6396F" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/6d3cbc68-8bb2-47b9-b6ec-5f8f0b2cac6e" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5D8E5B4D" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/da1f67cd-15a3-45e3-b9d7-72d953e8ec76" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA542D7712" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/c99ef786-8766-49d6-b1df-9157e2cc5954" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA49CC28EE" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/ddf0c3a2-fa57-4b5d-87bb-fdd06b4eac83" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA417768EA" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/ddba8af8-e442-41c3-b579-f18cb9f04710" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3928DA98" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/7b132949-a882-4040-b6c0-d3ca8ff3c81a" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FFA076C4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/0ad57989-bf4d-4cdf-b7a9-cd98f52ad48a" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DEBA86B9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/de61410c-5576-4183-a802-0c6c3bc59e1a" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DDEB02FA" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/aa3171d5-a5c4-42ad-8c79-80a6f4f1ccad" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D3D7BAB6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/ca00548b-d641-481f-b72a-1cc97cfae296" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B86F9C7A" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/5ba37443-8dc0-4588-b758-ed78146702e0" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A1E76B89" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/303facee-6475-4097-a3e4-7e795c892229" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A2408451" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/84fb4916-d765-4e65-86a7-84664780c068" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97E9986E5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/933f76a4-5f45-4f25-ad11-d4370adbf17f" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B964F0FE19" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/91b0a8af-3a8d-401e-86a4-22e029a4dccc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95A9D0093" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/d367afd3-aa6a-428c-99a2-bbf598fc9fc2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B946A6AD1F" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/92eb0051-9562-4ad5-9480-8feedb0bfc76" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=894EEC0225" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/cf143209-f645-42c5-8955-ba0173eddabf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93B2B42C0" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/111574f4-e8f0-496e-a7cc-ef3e130c6306" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B904430964" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/b7be97f8-909a-4d07-b1ab-6deb5c2b7ce1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E623C101" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/aa43ffb0-af5d-4f92-947f-366b6dc995ff" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E43C5D0D" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/0e46071c-5da8-40f2-aeb6-fa4d014bdc4d" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BF041DAE" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/049f73fa-f99a-4bfe-be32-1b8970dfbb2d" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B8F9BBF0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/ccb920b5-0582-4429-a11d-984ee380b1c0" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A7B7BE5A" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/04b41de2-f6f0-4249-98fb-2b296c582ebc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B891899293" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/12447c9c-6789-4a7f-966d-b1fddcf941b3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86659326D" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/8e05f26f-1134-4052-9b2c-574f89295325" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B853C0232D" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/103e3fa7-1b51-49e3-9486-87487e03dc7f" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84C5E5ACE" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/0bd3b478-2da5-4566-a684-37400fb6b910" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84AC6D656" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/a3ca6d60-cce6-4dbb-88ca-6ce20e2d18b3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B849694ED6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/4a031290-8de2-4ae9-b5a6-957de1ed18c1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8453E683C" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/f36c39bd-b9cf-41de-9efa-af52ab1ad611" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8387B24B8" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/0b686f36-e109-4cc4-8c90-76df6b3b0e0e" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80BBBD128" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/52938878-2d68-42f6-aa41-66d9ac17cc34" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7EBCC3553" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/15eb4ac4-8097-4ac7-b300-b3413312c1a3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B6959963" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/85602ccf-2a1e-491b-8294-536ea37360cb" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79EFF282B" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/908c1cc6-2d52-407c-a78d-d356d73abc05" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79A096ADF" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/ecc43320-b2ad-441d-8981-97d925ac442c" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75C6CFDA2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/9176f166-d1f8-4edc-af85-e6538fe6c9c6" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74CD768FB" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/fa76ca50-3b01-4b3a-a0d7-065cb3ba692e" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74BA62A93" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/4d075e5a-0774-41c1-95a4-e4632e0ece56" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7472EC1E6" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/77010289-917a-4500-8978-cde715f2a839" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7449C6CF4" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/84103306-1110-4ab4-93ba-1ea50b0da1e9" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71BCE13D9" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/d141759a-38db-4505-a8d1-b4f4b664ba09" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70E7E4066" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/1df62545-651a-4f61-98b6-631518f90c8b" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FC49E296" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/e1db0245-065f-4d7c-844d-0dceb157934c" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FB80B22F" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/45bf69df-3070-463f-8cc6-0c3574ddd6d9" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F635C01C" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/1eebc7ef-b92a-410d-99a2-763a68148499" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D4D43FC0" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/5c0ca4d2-a1ee-41a4-8fe3-2ef2ae55194a" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D0FB0FB6" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/2dd8b093-be3d-4ced-8ffd-a6b500a7db04" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C8564F68" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/a2a86b98-ddd4-45db-bbbe-4b0c1a3dc4bb" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C72FE09C" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/67a64b9a-cafd-401f-bd30-c7510be8bc55" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C67464ED" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/eaf46c69-3481-4694-942b-5c43cdda6e2e" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C4E6D3AA" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/3c9fd96d-c814-42e5-bf17-08563cfc1131" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B63A21CD" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/bbc9b8e3-c2c5-4e9c-8dbd-92ed154d6b60" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AF450481" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/bdc8af88-ebe8-49be-af17-6d297fc4c1e2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AD51814D" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/76e85cc5-8015-4877-ab2c-0726b3b3d54d" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6ACF5F856" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/c7eb14dd-2f49-484f-a454-4a3e905fd399" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AC555F7F" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/072bbb98-0a1a-4cea-ab19-778e2515f84d" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B698EEC6EA" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/c4b9d72e-11ba-4187-9d55-a2f326e271b1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69867D142" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/1e24dbbd-3886-4149-a8ab-eabee7b74e0d" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69491223A" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/b0e23289-35c0-4468-b4bf-af9861f862bf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B692F2C2FA" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/f01785f9-5027-4f98-b32e-1c5403374094" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67352B1AA" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/8cb5f27f-194f-4e64-89bb-6810ba56e28c" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B672382ECD" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/76a8e892-782f-44d8-a9f1-843e88a697a1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6711FA732" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/03446fef-0707-4651-a922-dc2ced009bf2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66E042FB5" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/acdb5eb4-4afe-4be8-9a5d-6b63d5cabc70" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66B7ED742" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/1ffdb4b5-79c1-4cef-b819-729c37c77df7" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66AB3F095" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/111b76f3-4bb8-4798-a051-8fd34ed09f61" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6686AD2D0" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/53a153ec-3013-4f89-84e5-55e4433a7031" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65AE66883" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/ad08d162-853a-4a6b-bd32-c1d1f5736ea0" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B646867346" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/36946203-263c-482d-adfb-4044501cb754" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B642E5DE0D" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/5bee93ce-4a2a-4e61-ad60-4bfa43f052cb" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B642081E26" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/5c7b9942-50e3-410c-b9c2-478a757758b4" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63B193364" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/5da954c6-2b78-4971-a923-f977bcd47432" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6352FD55D" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/4e26b96f-afae-434c-8635-ae5b2e297e0b" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62BC8E116" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/37f8762d-c143-4d6d-a910-528e1a804c63" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62941C0B2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/f7decefb-b469-4be9-ac77-9b890d0fb797" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62843C6F8" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/2b2713d8-2def-4a55-bd6e-a364edc80dd3" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B627BCD150" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/8286bdf9-33d5-4611-abd5-6f178298680f" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62521865E" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/7f1d89d6-1155-4a02-bb6c-9cddd0110fc7" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B619344C6A" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/986cad30-dfe5-48f2-a69c-728ac79ffd87" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6177975B2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/727f5060-7240-4822-82c4-5a0dbcd95ed9" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F9AB8EE8" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/528938e5-da3f-487c-86c8-b5879a4742bc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E7781D7A" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/df2ee04f-3b87-41f0-8244-1e0633e3483c" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E68B685A" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/4b35d3f3-d48a-4ea0-8781-1052e4dfca5d" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E6798C55" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/f88b1fe4-3d92-4abc-a12e-17eb81d67c63" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E54B99AB" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/d07eeabd-ef1e-48ea-bbdb-7b495b077466" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E35060F8" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/63e0932b-b48b-474f-9b26-7815d7e2afe2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DF94624F" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/7b33efcc-e4b6-40d9-ae55-e1a4280ca866" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DF320F63" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/2bca5715-6f5c-4733-971e-93915127f52f" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DEB69195" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/58130cb5-06de-4ece-a0f0-f8a263ae3a27" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D646EDE1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/974b63e0-6fb3-4cf0-ae64-c2e74743a8c5" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C4714320" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/c6c04854-2d8f-4ca7-854f-643dd7c6e424" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C2F80E0C" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/b8e924c6-d6b8-4915-83cf-881093e2dd2c" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C157E7B3" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/0ce1d694-cd85-4b1c-ac7d-117fcbc55c36" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BFF6D201" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/a99f519f-1cba-4a3d-8ff7-523c5f654313" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5ABE5151D" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/cfa3f4b0-1055-4001-8b40-46793d3af1f2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A57E4ED9" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/3dc8c3d1-b2b6-4313-8471-a803318d5673" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A3953577" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/60e0c443-e254-4d2f-8a40-031b356c2334" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A2BC451B" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/f5eb1558-897f-45ca-8837-731c19194efd" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A27E427C" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/284cab79-3ee5-44e1-a634-fad4bff44e37" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59F79CAAE" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/eb001dee-07a6-47bd-b15e-137e82bf3c05" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5625941E1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/ca1b02bb-6296-4bbe-af46-05709ac9270d" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55B4AA3E4" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/cd8a3d88-d927-48af-b5c3-94ed01abfbe8" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54087CB8C" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/1a1a3c6a-6656-4931-af2b-1ab84d720f0a" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B539394231" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/6c45d625-a942-48d5-b638-d2d625ace987" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51B74958B" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/5de68a71-a983-447b-8f86-6b9c55299b91" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51605DA9B" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/85027e07-5dcd-4ff3-8600-04373a8cb1fa" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50A3C47DE" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/2c6ed427-efca-4c1b-b7c6-4f3cd6baa879" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F8F48E5B" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/36891dc9-0457-4a66-b38e-5e49def35fa9" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F27BA99E" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/b710b526-5192-42df-a6d2-8df5116232e1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4CDD16D28" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/6b4668b9-b33a-4009-b1dd-23876a145d51" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C7A0194D" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/ae6cfa36-5bab-4ed0-becc-38be789274d1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A618D75A" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/dd806f67-bb2f-4d67-93a4-18d60752854c" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A515DB9C" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/39f30f9f-9d20-4f5a-9471-a76ee8bd95b5" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49D480145" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/585e751d-1239-420a-baf7-ab672cda7c2b" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B490E380CB" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/8ba13092-7159-4e18-8242-8670d49442ae" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48795D9E4" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/e04b1e7e-f507-4a5e-8e3f-40752abe0f27" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4701F2BE2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/c99f0368-3a4a-415e-a47e-ea7229fd5043" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46A5375D9" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/7e291d66-6a9a-43ae-978e-e2702b7a27fa" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46756E6DB" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/dc4b5fe6-d335-4f73-a054-e309c83e7371" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46604E808" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/b33fd523-55ff-48e5-b45b-0ab418f05786" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4621C8F74" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/486168ab-9a45-48f4-b578-3eb04de89a50" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4555D733D" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/691a19c0-91b2-4e10-bcf8-42fa7a2bb634" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44AE64445" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/0dcd1cf7-e020-4593-8c48-e0fe34bcca34" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B449E72BB0" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/3882bb7b-a847-433a-9a0b-332bef91566b" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42F4EB3B1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/883019fc-616c-44eb-9732-babe35e9091b" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41E4F01AD" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/d4c5f327-4494-403e-9a21-0b9db44df1c9" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B419984435" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/03981169-6cfb-4f9f-9191-e71047090b23" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40FCAF833" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/b4635164-9f1f-44af-be45-fbe2a4cd563c" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4088229ED" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/442927bf-519c-4285-a169-a109da005709" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4005F4C70" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/8e8f419f-1b64-4ecd-9bf8-642dcb375ac7" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FB8AE7D2" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/cee3f9da-8c80-4090-ac70-f14e60bf04fd" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F9B9116B" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/200ce7e3-2352-4200-8130-2758d29b3786" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B347851460" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/abb1ed10-c0d0-475c-a7fa-0baf8af3f64c" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B346AFD4B4" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/3e148207-e315-477d-b1f1-0c34fe7479b4" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3426756EF" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/80502d20-650e-45de-8a86-9ecf87dba188" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B338EF3FB4" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/768febf7-91ce-4b27-908c-ab67f52f8860" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B33518A257" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/ba87dc82-188b-418b-b96a-959647f23bf3" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3349E20E6" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/69e0c535-db17-45ff-a16a-2ed2028a31d6" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31CB7D10A" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/a9d5b9c4-a874-4a46-b6b9-58fe58971b63" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31A03D023" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/dbeba91f-7575-424b-bee4-dce09d5db793" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2FBD1F1D2" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/af4101d5-9620-4cee-a2a5-80050e3bb6a5" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2DAOA6EB2" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPS10000Q/amministrazione-trasparente/atti-amministrazioni-enti/e7039c98-f424-4b89-9c78-9232f4426d49" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F214"/>
+  <dimension ref="A1:F223"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>8922</v>
+        <v>128710</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3">
+        <v>12800</v>
+      </c>
+      <c r="C3" t="s">
         <v>11</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="B4">
-        <v>8736</v>
+        <v>12799</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>14</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="B5">
-        <v>8449</v>
+        <v>12567</v>
       </c>
       <c r="C5" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>17</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="B6">
-        <v>8255</v>
+        <v>12288</v>
       </c>
       <c r="C6" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>20</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="B7">
-        <v>7953</v>
+        <v>11266</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>33</v>
-[...5 lines deleted...]
-        <v>35</v>
+        <v>23</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="B8">
-        <v>7871</v>
+        <v>10744</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-        <v>40</v>
+        <v>26</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="B9">
-        <v>7659</v>
+        <v>10550</v>
       </c>
       <c r="C9" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-        <v>45</v>
+        <v>29</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
       <c r="B10">
-        <v>7396</v>
+        <v>9729</v>
       </c>
       <c r="C10" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>48</v>
-[...5 lines deleted...]
-        <v>50</v>
+        <v>32</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="B11">
-        <v>7028</v>
+        <v>8922</v>
       </c>
       <c r="C11" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="D11" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-        <v>55</v>
+        <v>35</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>56</v>
+        <v>36</v>
       </c>
       <c r="B12">
-        <v>6705</v>
+        <v>8908</v>
       </c>
       <c r="C12" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>38</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="B13">
-        <v>6694</v>
+        <v>8736</v>
       </c>
       <c r="C13" t="s">
-        <v>61</v>
+        <v>40</v>
       </c>
       <c r="D13" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>64</v>
+        <v>41</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>65</v>
+        <v>42</v>
       </c>
       <c r="B14">
-        <v>6576</v>
+        <v>8449</v>
       </c>
       <c r="C14" t="s">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="D14" t="s">
-        <v>67</v>
-[...5 lines deleted...]
-        <v>69</v>
+        <v>44</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>65</v>
+        <v>45</v>
       </c>
       <c r="B15">
-        <v>6541</v>
+        <v>8255</v>
       </c>
       <c r="C15" t="s">
-        <v>70</v>
+        <v>46</v>
       </c>
       <c r="D15" t="s">
-        <v>71</v>
-[...5 lines deleted...]
-        <v>73</v>
+        <v>47</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>74</v>
+        <v>48</v>
       </c>
       <c r="B16">
-        <v>6518</v>
+        <v>7953</v>
       </c>
       <c r="C16" t="s">
-        <v>75</v>
+        <v>49</v>
       </c>
       <c r="D16" t="s">
-        <v>76</v>
-[...5 lines deleted...]
-        <v>78</v>
+        <v>50</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>79</v>
+        <v>51</v>
       </c>
       <c r="B17">
-        <v>6468</v>
+        <v>7871</v>
       </c>
       <c r="C17" t="s">
-        <v>75</v>
+        <v>52</v>
       </c>
       <c r="D17" t="s">
-        <v>80</v>
-[...5 lines deleted...]
-        <v>81</v>
+        <v>53</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>79</v>
+        <v>54</v>
       </c>
       <c r="B18">
-        <v>6467</v>
+        <v>7659</v>
       </c>
       <c r="C18" t="s">
-        <v>82</v>
+        <v>55</v>
       </c>
       <c r="D18" t="s">
-        <v>83</v>
-[...5 lines deleted...]
-        <v>85</v>
+        <v>56</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>86</v>
+        <v>57</v>
       </c>
       <c r="B19">
-        <v>6243</v>
+        <v>7396</v>
       </c>
       <c r="C19" t="s">
-        <v>87</v>
+        <v>58</v>
       </c>
       <c r="D19" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-        <v>90</v>
+        <v>59</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>86</v>
+        <v>60</v>
       </c>
       <c r="B20">
-        <v>6237</v>
+        <v>7028</v>
       </c>
       <c r="C20" t="s">
-        <v>91</v>
+        <v>61</v>
       </c>
       <c r="D20" t="s">
-        <v>92</v>
-[...5 lines deleted...]
-        <v>94</v>
+        <v>62</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>86</v>
+        <v>63</v>
       </c>
       <c r="B21">
-        <v>6236</v>
+        <v>6705</v>
       </c>
       <c r="C21" t="s">
-        <v>95</v>
+        <v>64</v>
       </c>
       <c r="D21" t="s">
-        <v>96</v>
-[...5 lines deleted...]
-        <v>98</v>
+        <v>65</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>63</v>
       </c>
       <c r="B22">
-        <v>5868</v>
+        <v>6694</v>
       </c>
       <c r="C22" t="s">
-        <v>100</v>
+        <v>66</v>
       </c>
       <c r="D22" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-        <v>103</v>
+        <v>67</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>104</v>
+        <v>68</v>
       </c>
       <c r="B23">
-        <v>5369</v>
+        <v>6576</v>
       </c>
       <c r="C23" t="s">
-        <v>105</v>
+        <v>69</v>
       </c>
       <c r="D23" t="s">
-        <v>106</v>
-[...5 lines deleted...]
-        <v>108</v>
+        <v>70</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>68</v>
       </c>
       <c r="B24">
-        <v>5202</v>
+        <v>6541</v>
       </c>
       <c r="C24" t="s">
-        <v>110</v>
+        <v>71</v>
       </c>
       <c r="D24" t="s">
-        <v>111</v>
-[...5 lines deleted...]
-        <v>113</v>
+        <v>72</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>73</v>
       </c>
       <c r="B25">
-        <v>5157</v>
+        <v>6518</v>
       </c>
       <c r="C25" t="s">
-        <v>114</v>
+        <v>74</v>
       </c>
       <c r="D25" t="s">
-        <v>115</v>
-[...5 lines deleted...]
-        <v>117</v>
+        <v>75</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>118</v>
+        <v>76</v>
       </c>
       <c r="B26">
-        <v>5116</v>
+        <v>6468</v>
       </c>
       <c r="C26" t="s">
-        <v>119</v>
+        <v>74</v>
       </c>
       <c r="D26" t="s">
-        <v>120</v>
-[...5 lines deleted...]
-        <v>122</v>
+        <v>77</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>118</v>
+        <v>76</v>
       </c>
       <c r="B27">
-        <v>5109</v>
+        <v>6467</v>
       </c>
       <c r="C27" t="s">
-        <v>123</v>
+        <v>78</v>
       </c>
       <c r="D27" t="s">
-        <v>124</v>
-[...5 lines deleted...]
-        <v>126</v>
+        <v>79</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>127</v>
+        <v>80</v>
       </c>
       <c r="B28">
-        <v>4922</v>
+        <v>6243</v>
       </c>
       <c r="C28" t="s">
-        <v>128</v>
+        <v>81</v>
       </c>
       <c r="D28" t="s">
-        <v>129</v>
-[...5 lines deleted...]
-        <v>131</v>
+        <v>82</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>80</v>
       </c>
       <c r="B29">
-        <v>4904</v>
+        <v>6237</v>
       </c>
       <c r="C29" t="s">
-        <v>132</v>
+        <v>83</v>
       </c>
       <c r="D29" t="s">
-        <v>133</v>
-[...5 lines deleted...]
-        <v>135</v>
+        <v>84</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>136</v>
+        <v>80</v>
       </c>
       <c r="B30">
-        <v>4821</v>
+        <v>6236</v>
       </c>
       <c r="C30" t="s">
-        <v>137</v>
+        <v>85</v>
       </c>
       <c r="D30" t="s">
-        <v>138</v>
-[...5 lines deleted...]
-        <v>140</v>
+        <v>86</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>141</v>
+        <v>87</v>
       </c>
       <c r="B31">
-        <v>4714</v>
+        <v>5868</v>
       </c>
       <c r="C31" t="s">
-        <v>142</v>
+        <v>88</v>
       </c>
       <c r="D31" t="s">
-        <v>143</v>
-[...5 lines deleted...]
-        <v>145</v>
+        <v>89</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>141</v>
+        <v>90</v>
       </c>
       <c r="B32">
-        <v>4528</v>
+        <v>5369</v>
       </c>
       <c r="C32" t="s">
-        <v>146</v>
+        <v>91</v>
       </c>
       <c r="D32" t="s">
-        <v>147</v>
-[...5 lines deleted...]
-        <v>149</v>
+        <v>92</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>141</v>
+        <v>93</v>
       </c>
       <c r="B33">
-        <v>4520</v>
+        <v>5202</v>
       </c>
       <c r="C33" t="s">
-        <v>150</v>
+        <v>94</v>
       </c>
       <c r="D33" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-        <v>153</v>
+        <v>95</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>154</v>
+        <v>93</v>
       </c>
       <c r="B34">
-        <v>4700</v>
+        <v>5157</v>
       </c>
       <c r="C34" t="s">
-        <v>155</v>
+        <v>96</v>
       </c>
       <c r="D34" t="s">
-        <v>156</v>
-[...5 lines deleted...]
-        <v>158</v>
+        <v>97</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>159</v>
+        <v>98</v>
       </c>
       <c r="B35">
-        <v>4652</v>
+        <v>5116</v>
       </c>
       <c r="C35" t="s">
-        <v>160</v>
+        <v>99</v>
       </c>
       <c r="D35" t="s">
-        <v>161</v>
-[...5 lines deleted...]
-        <v>163</v>
+        <v>100</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>159</v>
+        <v>98</v>
       </c>
       <c r="B36">
-        <v>4645</v>
+        <v>5109</v>
       </c>
       <c r="C36" t="s">
-        <v>164</v>
+        <v>101</v>
       </c>
       <c r="D36" t="s">
-        <v>165</v>
-[...5 lines deleted...]
-        <v>167</v>
+        <v>102</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>168</v>
+        <v>103</v>
       </c>
       <c r="B37">
-        <v>4522</v>
+        <v>4922</v>
       </c>
       <c r="C37" t="s">
-        <v>169</v>
+        <v>104</v>
       </c>
       <c r="D37" t="s">
-        <v>170</v>
-[...5 lines deleted...]
-        <v>172</v>
+        <v>105</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>168</v>
+        <v>103</v>
       </c>
       <c r="B38">
-        <v>4521</v>
+        <v>4904</v>
       </c>
       <c r="C38" t="s">
-        <v>173</v>
+        <v>106</v>
       </c>
       <c r="D38" t="s">
-        <v>174</v>
-[...5 lines deleted...]
-        <v>176</v>
+        <v>107</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>168</v>
+        <v>108</v>
       </c>
       <c r="B39">
-        <v>4520</v>
+        <v>4821</v>
       </c>
       <c r="C39" t="s">
-        <v>177</v>
+        <v>109</v>
       </c>
       <c r="D39" t="s">
-        <v>178</v>
-[...5 lines deleted...]
-        <v>180</v>
+        <v>110</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>168</v>
+        <v>111</v>
       </c>
       <c r="B40">
-        <v>4483</v>
+        <v>4714</v>
       </c>
       <c r="C40" t="s">
-        <v>181</v>
+        <v>112</v>
       </c>
       <c r="D40" t="s">
-        <v>182</v>
-[...5 lines deleted...]
-        <v>184</v>
+        <v>113</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>185</v>
+        <v>111</v>
       </c>
       <c r="B41">
-        <v>4439</v>
+        <v>4528</v>
       </c>
       <c r="C41" t="s">
-        <v>186</v>
+        <v>114</v>
       </c>
       <c r="D41" t="s">
-        <v>187</v>
-[...5 lines deleted...]
-        <v>189</v>
+        <v>115</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>190</v>
+        <v>111</v>
       </c>
       <c r="B42">
-        <v>4376</v>
+        <v>4520</v>
       </c>
       <c r="C42" t="s">
-        <v>191</v>
+        <v>116</v>
       </c>
       <c r="D42" t="s">
-        <v>192</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>117</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>195</v>
+        <v>118</v>
       </c>
       <c r="B43">
-        <v>4114</v>
+        <v>4700</v>
       </c>
       <c r="C43" t="s">
-        <v>196</v>
+        <v>119</v>
       </c>
       <c r="D43" t="s">
-        <v>197</v>
-[...5 lines deleted...]
-        <v>199</v>
+        <v>120</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="B44">
-        <v>3858</v>
+        <v>4652</v>
       </c>
       <c r="C44" t="s">
-        <v>201</v>
+        <v>122</v>
       </c>
       <c r="D44" t="s">
-        <v>202</v>
-[...5 lines deleted...]
-        <v>204</v>
+        <v>123</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>205</v>
+        <v>121</v>
       </c>
       <c r="B45">
-        <v>3737</v>
+        <v>4645</v>
       </c>
       <c r="C45" t="s">
-        <v>206</v>
+        <v>124</v>
       </c>
       <c r="D45" t="s">
-        <v>207</v>
-[...5 lines deleted...]
-        <v>209</v>
+        <v>125</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>210</v>
+        <v>126</v>
       </c>
       <c r="B46">
-        <v>3664</v>
+        <v>4522</v>
       </c>
       <c r="C46" t="s">
-        <v>211</v>
+        <v>127</v>
       </c>
       <c r="D46" t="s">
-        <v>212</v>
-[...5 lines deleted...]
-        <v>214</v>
+        <v>128</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>215</v>
+        <v>126</v>
       </c>
       <c r="B47">
-        <v>3292</v>
+        <v>4521</v>
       </c>
       <c r="C47" t="s">
-        <v>216</v>
+        <v>129</v>
       </c>
       <c r="D47" t="s">
-        <v>217</v>
-[...5 lines deleted...]
-        <v>219</v>
+        <v>130</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>220</v>
+        <v>126</v>
       </c>
       <c r="B48">
-        <v>3229</v>
+        <v>4520</v>
       </c>
       <c r="C48" t="s">
-        <v>221</v>
+        <v>131</v>
       </c>
       <c r="D48" t="s">
-        <v>222</v>
-[...5 lines deleted...]
-        <v>224</v>
+        <v>132</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>220</v>
+        <v>126</v>
       </c>
       <c r="B49">
-        <v>3228</v>
+        <v>4483</v>
       </c>
       <c r="C49" t="s">
-        <v>225</v>
+        <v>133</v>
       </c>
       <c r="D49" t="s">
-        <v>226</v>
-[...5 lines deleted...]
-        <v>228</v>
+        <v>134</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>229</v>
+        <v>135</v>
       </c>
       <c r="B50">
-        <v>3143</v>
+        <v>4439</v>
       </c>
       <c r="C50" t="s">
-        <v>230</v>
+        <v>136</v>
       </c>
       <c r="D50" t="s">
-        <v>231</v>
-[...5 lines deleted...]
-        <v>233</v>
+        <v>137</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>229</v>
+        <v>138</v>
       </c>
       <c r="B51">
-        <v>3130</v>
+        <v>4376</v>
       </c>
       <c r="C51" t="s">
-        <v>234</v>
+        <v>139</v>
       </c>
       <c r="D51" t="s">
-        <v>235</v>
-[...5 lines deleted...]
-        <v>237</v>
+        <v>140</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>229</v>
+        <v>141</v>
       </c>
       <c r="B52">
-        <v>3117</v>
+        <v>4114</v>
       </c>
       <c r="C52" t="s">
-        <v>238</v>
+        <v>142</v>
       </c>
       <c r="D52" t="s">
-        <v>239</v>
-[...5 lines deleted...]
-        <v>241</v>
+        <v>143</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>242</v>
+        <v>144</v>
       </c>
       <c r="B53">
-        <v>2849</v>
+        <v>3858</v>
       </c>
       <c r="C53" t="s">
-        <v>243</v>
+        <v>145</v>
       </c>
       <c r="D53" t="s">
-        <v>244</v>
-[...5 lines deleted...]
-        <v>246</v>
+        <v>146</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>247</v>
+        <v>147</v>
       </c>
       <c r="B54">
-        <v>2794</v>
+        <v>3737</v>
       </c>
       <c r="C54" t="s">
-        <v>248</v>
+        <v>148</v>
       </c>
       <c r="D54" t="s">
-        <v>249</v>
-[...5 lines deleted...]
-        <v>251</v>
+        <v>149</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>252</v>
+        <v>150</v>
       </c>
       <c r="B55">
-        <v>2683</v>
+        <v>3664</v>
       </c>
       <c r="C55" t="s">
-        <v>253</v>
+        <v>151</v>
       </c>
       <c r="D55" t="s">
-        <v>254</v>
-[...5 lines deleted...]
-        <v>256</v>
+        <v>152</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>257</v>
+        <v>153</v>
       </c>
       <c r="B56">
-        <v>2457</v>
+        <v>3292</v>
       </c>
       <c r="C56" t="s">
-        <v>258</v>
+        <v>154</v>
       </c>
       <c r="D56" t="s">
-        <v>259</v>
-[...5 lines deleted...]
-        <v>261</v>
+        <v>155</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>262</v>
+        <v>156</v>
       </c>
       <c r="B57">
-        <v>2336</v>
+        <v>3229</v>
       </c>
       <c r="C57" t="s">
-        <v>263</v>
+        <v>157</v>
       </c>
       <c r="D57" t="s">
-        <v>264</v>
-[...5 lines deleted...]
-        <v>266</v>
+        <v>158</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>262</v>
+        <v>156</v>
       </c>
       <c r="B58">
-        <v>2331</v>
+        <v>3228</v>
       </c>
       <c r="C58" t="s">
-        <v>267</v>
+        <v>159</v>
       </c>
       <c r="D58" t="s">
-        <v>268</v>
-[...5 lines deleted...]
-        <v>270</v>
+        <v>160</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>271</v>
+        <v>161</v>
       </c>
       <c r="B59">
-        <v>2276</v>
+        <v>3143</v>
       </c>
       <c r="C59" t="s">
-        <v>272</v>
+        <v>162</v>
       </c>
       <c r="D59" t="s">
-        <v>273</v>
-[...5 lines deleted...]
-        <v>275</v>
+        <v>163</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>271</v>
+        <v>161</v>
       </c>
       <c r="B60">
-        <v>2272</v>
+        <v>3130</v>
       </c>
       <c r="C60" t="s">
-        <v>276</v>
+        <v>164</v>
       </c>
       <c r="D60" t="s">
-        <v>277</v>
-[...5 lines deleted...]
-        <v>279</v>
+        <v>165</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>280</v>
+        <v>161</v>
       </c>
       <c r="B61">
-        <v>2091</v>
+        <v>3117</v>
       </c>
       <c r="C61" t="s">
-        <v>281</v>
+        <v>166</v>
       </c>
       <c r="D61" t="s">
-        <v>282</v>
-[...5 lines deleted...]
-        <v>284</v>
+        <v>167</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>280</v>
+        <v>168</v>
       </c>
       <c r="B62">
-        <v>2080</v>
+        <v>2849</v>
       </c>
       <c r="C62" t="s">
-        <v>285</v>
+        <v>169</v>
       </c>
       <c r="D62" t="s">
-        <v>286</v>
-[...5 lines deleted...]
-        <v>288</v>
+        <v>170</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>289</v>
+        <v>171</v>
       </c>
       <c r="B63">
-        <v>1823</v>
+        <v>2794</v>
       </c>
       <c r="C63" t="s">
-        <v>290</v>
+        <v>172</v>
       </c>
       <c r="D63" t="s">
-        <v>291</v>
-[...5 lines deleted...]
-        <v>293</v>
+        <v>173</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>294</v>
+        <v>174</v>
       </c>
       <c r="B64">
-        <v>1739</v>
+        <v>2683</v>
       </c>
       <c r="C64" t="s">
-        <v>295</v>
+        <v>175</v>
       </c>
       <c r="D64" t="s">
-        <v>296</v>
-[...5 lines deleted...]
-        <v>298</v>
+        <v>176</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>299</v>
+        <v>177</v>
       </c>
       <c r="B65">
-        <v>1691</v>
+        <v>2457</v>
       </c>
       <c r="C65" t="s">
-        <v>300</v>
+        <v>178</v>
       </c>
       <c r="D65" t="s">
-        <v>301</v>
-[...5 lines deleted...]
-        <v>303</v>
+        <v>179</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>304</v>
+        <v>180</v>
       </c>
       <c r="B66">
-        <v>1502</v>
+        <v>2336</v>
       </c>
       <c r="C66" t="s">
-        <v>305</v>
+        <v>181</v>
       </c>
       <c r="D66" t="s">
-        <v>306</v>
-[...5 lines deleted...]
-        <v>308</v>
+        <v>182</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>309</v>
+        <v>180</v>
       </c>
       <c r="B67">
-        <v>1402</v>
+        <v>2331</v>
       </c>
       <c r="C67" t="s">
-        <v>310</v>
+        <v>183</v>
       </c>
       <c r="D67" t="s">
-        <v>311</v>
-[...5 lines deleted...]
-        <v>313</v>
+        <v>184</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>314</v>
+        <v>185</v>
       </c>
       <c r="B68">
-        <v>1376</v>
+        <v>2276</v>
       </c>
       <c r="C68" t="s">
-        <v>315</v>
+        <v>186</v>
       </c>
       <c r="D68" t="s">
-        <v>316</v>
-[...5 lines deleted...]
-        <v>318</v>
+        <v>187</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>319</v>
+        <v>185</v>
       </c>
       <c r="B69">
-        <v>1277</v>
+        <v>2272</v>
       </c>
       <c r="C69" t="s">
-        <v>320</v>
+        <v>188</v>
       </c>
       <c r="D69" t="s">
-        <v>321</v>
-[...5 lines deleted...]
-        <v>323</v>
+        <v>189</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>324</v>
+        <v>190</v>
       </c>
       <c r="B70">
-        <v>923</v>
+        <v>2091</v>
       </c>
       <c r="C70" t="s">
-        <v>325</v>
+        <v>191</v>
       </c>
       <c r="D70" t="s">
-        <v>326</v>
-[...5 lines deleted...]
-        <v>327</v>
+        <v>192</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>324</v>
+        <v>190</v>
       </c>
       <c r="B71">
-        <v>921</v>
+        <v>2080</v>
       </c>
       <c r="C71" t="s">
-        <v>325</v>
+        <v>193</v>
       </c>
       <c r="D71" t="s">
-        <v>328</v>
-[...5 lines deleted...]
-        <v>327</v>
+        <v>194</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>329</v>
+        <v>195</v>
       </c>
       <c r="B72">
-        <v>635</v>
+        <v>1823</v>
       </c>
       <c r="C72" t="s">
-        <v>330</v>
+        <v>196</v>
       </c>
       <c r="D72" t="s">
-        <v>331</v>
-[...5 lines deleted...]
-        <v>333</v>
+        <v>197</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>334</v>
+        <v>198</v>
       </c>
       <c r="B73">
-        <v>38</v>
+        <v>1739</v>
       </c>
       <c r="C73" t="s">
-        <v>335</v>
+        <v>199</v>
       </c>
       <c r="D73" t="s">
-        <v>336</v>
-[...5 lines deleted...]
-        <v>338</v>
+        <v>200</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>334</v>
+        <v>201</v>
       </c>
       <c r="B74">
-        <v>18</v>
+        <v>1691</v>
       </c>
       <c r="C74" t="s">
-        <v>339</v>
+        <v>202</v>
       </c>
       <c r="D74" t="s">
-        <v>340</v>
-[...5 lines deleted...]
-        <v>342</v>
+        <v>203</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>343</v>
+        <v>204</v>
       </c>
       <c r="B75">
-        <v>19227</v>
+        <v>1502</v>
       </c>
       <c r="C75" t="s">
-        <v>344</v>
+        <v>205</v>
       </c>
       <c r="D75" t="s">
-        <v>345</v>
-[...5 lines deleted...]
-        <v>347</v>
+        <v>206</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>348</v>
+        <v>207</v>
       </c>
       <c r="B76">
-        <v>19080</v>
+        <v>1402</v>
       </c>
       <c r="C76" t="s">
-        <v>349</v>
+        <v>208</v>
       </c>
       <c r="D76" t="s">
-        <v>350</v>
-[...5 lines deleted...]
-        <v>352</v>
+        <v>209</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>353</v>
+        <v>210</v>
       </c>
       <c r="B77">
-        <v>18896</v>
+        <v>1376</v>
       </c>
       <c r="C77" t="s">
-        <v>354</v>
+        <v>211</v>
       </c>
       <c r="D77" t="s">
-        <v>355</v>
-[...5 lines deleted...]
-        <v>357</v>
+        <v>212</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>353</v>
+        <v>213</v>
       </c>
       <c r="B78">
-        <v>18895</v>
+        <v>1277</v>
       </c>
       <c r="C78" t="s">
-        <v>358</v>
+        <v>214</v>
       </c>
       <c r="D78" t="s">
-        <v>359</v>
-[...5 lines deleted...]
-        <v>361</v>
+        <v>215</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>362</v>
+        <v>216</v>
       </c>
       <c r="B79">
-        <v>18542</v>
+        <v>923</v>
       </c>
       <c r="C79" t="s">
-        <v>363</v>
+        <v>217</v>
       </c>
       <c r="D79" t="s">
-        <v>364</v>
+        <v>218</v>
       </c>
       <c r="E79" t="s">
-        <v>365</v>
-[...2 lines deleted...]
-        <v>366</v>
+        <v>217</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>367</v>
+        <v>216</v>
       </c>
       <c r="B80">
-        <v>18272</v>
+        <v>921</v>
       </c>
       <c r="C80" t="s">
-        <v>368</v>
+        <v>217</v>
       </c>
       <c r="D80" t="s">
-        <v>369</v>
+        <v>219</v>
       </c>
       <c r="E80" t="s">
-        <v>370</v>
-[...2 lines deleted...]
-        <v>371</v>
+        <v>217</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>372</v>
+        <v>220</v>
       </c>
       <c r="B81">
-        <v>18159</v>
+        <v>635</v>
       </c>
       <c r="C81" t="s">
-        <v>373</v>
+        <v>221</v>
       </c>
       <c r="D81" t="s">
-        <v>374</v>
-[...5 lines deleted...]
-        <v>376</v>
+        <v>222</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>377</v>
+        <v>223</v>
       </c>
       <c r="B82">
-        <v>18084</v>
+        <v>38</v>
       </c>
       <c r="C82" t="s">
-        <v>378</v>
+        <v>224</v>
       </c>
       <c r="D82" t="s">
-        <v>379</v>
-[...5 lines deleted...]
-        <v>381</v>
+        <v>225</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>382</v>
+        <v>223</v>
       </c>
       <c r="B83">
-        <v>18027</v>
+        <v>18</v>
       </c>
       <c r="C83" t="s">
-        <v>383</v>
+        <v>226</v>
       </c>
       <c r="D83" t="s">
-        <v>384</v>
-[...5 lines deleted...]
-        <v>386</v>
+        <v>227</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>382</v>
+        <v>228</v>
       </c>
       <c r="B84">
-        <v>18007</v>
+        <v>19227</v>
       </c>
       <c r="C84" t="s">
-        <v>325</v>
+        <v>229</v>
       </c>
       <c r="D84" t="s">
-        <v>387</v>
-[...5 lines deleted...]
-        <v>327</v>
+        <v>230</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>388</v>
+        <v>231</v>
       </c>
       <c r="B85">
-        <v>17971</v>
+        <v>19080</v>
       </c>
       <c r="C85" t="s">
-        <v>389</v>
+        <v>232</v>
       </c>
       <c r="D85" t="s">
-        <v>390</v>
-[...5 lines deleted...]
-        <v>392</v>
+        <v>233</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>393</v>
+        <v>234</v>
       </c>
       <c r="B86">
-        <v>16903</v>
+        <v>18896</v>
       </c>
       <c r="C86" t="s">
-        <v>394</v>
+        <v>235</v>
       </c>
       <c r="D86" t="s">
-        <v>395</v>
-[...5 lines deleted...]
-        <v>397</v>
+        <v>236</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>398</v>
+        <v>234</v>
       </c>
       <c r="B87">
-        <v>16428</v>
+        <v>18895</v>
       </c>
       <c r="C87" t="s">
-        <v>399</v>
+        <v>237</v>
       </c>
       <c r="D87" t="s">
-        <v>400</v>
-[...5 lines deleted...]
-        <v>402</v>
+        <v>238</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>398</v>
+        <v>239</v>
       </c>
       <c r="B88">
-        <v>16407</v>
+        <v>18542</v>
       </c>
       <c r="C88" t="s">
-        <v>403</v>
+        <v>240</v>
       </c>
       <c r="D88" t="s">
-        <v>404</v>
-[...5 lines deleted...]
-        <v>406</v>
+        <v>241</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>407</v>
+        <v>242</v>
       </c>
       <c r="B89">
-        <v>15841</v>
+        <v>18272</v>
       </c>
       <c r="C89" t="s">
-        <v>408</v>
+        <v>243</v>
       </c>
       <c r="D89" t="s">
-        <v>409</v>
-[...5 lines deleted...]
-        <v>411</v>
+        <v>244</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>412</v>
+        <v>245</v>
       </c>
       <c r="B90">
-        <v>15708</v>
+        <v>18159</v>
       </c>
       <c r="C90" t="s">
-        <v>413</v>
+        <v>246</v>
       </c>
       <c r="D90" t="s">
-        <v>414</v>
-[...5 lines deleted...]
-        <v>416</v>
+        <v>247</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>417</v>
+        <v>248</v>
       </c>
       <c r="B91">
-        <v>15327</v>
+        <v>18084</v>
       </c>
       <c r="C91" t="s">
-        <v>418</v>
+        <v>249</v>
       </c>
       <c r="D91" t="s">
-        <v>419</v>
-[...5 lines deleted...]
-        <v>421</v>
+        <v>250</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>422</v>
+        <v>251</v>
       </c>
       <c r="B92">
-        <v>14891</v>
+        <v>18027</v>
       </c>
       <c r="C92" t="s">
-        <v>423</v>
+        <v>252</v>
       </c>
       <c r="D92" t="s">
-        <v>424</v>
-[...5 lines deleted...]
-        <v>426</v>
+        <v>253</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>427</v>
+        <v>251</v>
       </c>
       <c r="B93">
-        <v>14020</v>
+        <v>18007</v>
       </c>
       <c r="C93" t="s">
-        <v>428</v>
+        <v>217</v>
       </c>
       <c r="D93" t="s">
-        <v>429</v>
+        <v>254</v>
       </c>
       <c r="E93" t="s">
-        <v>430</v>
-[...2 lines deleted...]
-        <v>431</v>
+        <v>217</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>432</v>
+        <v>255</v>
       </c>
       <c r="B94">
-        <v>13632</v>
+        <v>17971</v>
       </c>
       <c r="C94" t="s">
-        <v>433</v>
+        <v>256</v>
       </c>
       <c r="D94" t="s">
-        <v>434</v>
-[...5 lines deleted...]
-        <v>436</v>
+        <v>257</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>437</v>
+        <v>258</v>
       </c>
       <c r="B95">
-        <v>13417</v>
+        <v>16903</v>
       </c>
       <c r="C95" t="s">
-        <v>438</v>
+        <v>259</v>
       </c>
       <c r="D95" t="s">
-        <v>439</v>
-[...5 lines deleted...]
-        <v>441</v>
+        <v>260</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>437</v>
+        <v>261</v>
       </c>
       <c r="B96">
-        <v>13373</v>
+        <v>16428</v>
       </c>
       <c r="C96" t="s">
-        <v>442</v>
+        <v>262</v>
       </c>
       <c r="D96" t="s">
-        <v>443</v>
-[...5 lines deleted...]
-        <v>445</v>
+        <v>263</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>437</v>
+        <v>261</v>
       </c>
       <c r="B97">
-        <v>13337</v>
+        <v>16407</v>
       </c>
       <c r="C97" t="s">
-        <v>446</v>
+        <v>264</v>
       </c>
       <c r="D97" t="s">
-        <v>447</v>
-[...5 lines deleted...]
-        <v>449</v>
+        <v>265</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>450</v>
+        <v>266</v>
       </c>
       <c r="B98">
-        <v>13279</v>
+        <v>15841</v>
       </c>
       <c r="C98" t="s">
-        <v>451</v>
+        <v>267</v>
       </c>
       <c r="D98" t="s">
-        <v>452</v>
-[...5 lines deleted...]
-        <v>454</v>
+        <v>268</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>455</v>
+        <v>269</v>
       </c>
       <c r="B99">
-        <v>13000</v>
+        <v>15708</v>
       </c>
       <c r="C99" t="s">
-        <v>456</v>
+        <v>270</v>
       </c>
       <c r="D99" t="s">
-        <v>457</v>
-[...5 lines deleted...]
-        <v>459</v>
+        <v>271</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>460</v>
+        <v>272</v>
       </c>
       <c r="B100">
-        <v>11978</v>
+        <v>15327</v>
       </c>
       <c r="C100" t="s">
-        <v>461</v>
+        <v>273</v>
       </c>
       <c r="D100" t="s">
-        <v>462</v>
-[...5 lines deleted...]
-        <v>464</v>
+        <v>274</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>465</v>
+        <v>275</v>
       </c>
       <c r="B101">
-        <v>11521</v>
+        <v>14891</v>
       </c>
       <c r="C101" t="s">
-        <v>466</v>
+        <v>276</v>
       </c>
       <c r="D101" t="s">
-        <v>467</v>
-[...5 lines deleted...]
-        <v>469</v>
+        <v>277</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>470</v>
+        <v>278</v>
       </c>
       <c r="B102">
-        <v>10773</v>
+        <v>14020</v>
       </c>
       <c r="C102" t="s">
-        <v>471</v>
+        <v>279</v>
       </c>
       <c r="D102" t="s">
-        <v>472</v>
-[...5 lines deleted...]
-        <v>474</v>
+        <v>280</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>475</v>
+        <v>281</v>
       </c>
       <c r="B103">
-        <v>10264</v>
+        <v>13632</v>
       </c>
       <c r="C103" t="s">
-        <v>476</v>
+        <v>282</v>
       </c>
       <c r="D103" t="s">
-        <v>477</v>
-[...5 lines deleted...]
-        <v>479</v>
+        <v>283</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>480</v>
+        <v>284</v>
       </c>
       <c r="B104">
-        <v>10115</v>
+        <v>13417</v>
       </c>
       <c r="C104" t="s">
-        <v>481</v>
+        <v>285</v>
       </c>
       <c r="D104" t="s">
-        <v>482</v>
-[...5 lines deleted...]
-        <v>484</v>
+        <v>286</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>485</v>
+        <v>284</v>
       </c>
       <c r="B105">
-        <v>9438</v>
+        <v>13373</v>
       </c>
       <c r="C105" t="s">
-        <v>325</v>
+        <v>287</v>
       </c>
       <c r="D105" t="s">
-        <v>486</v>
-[...5 lines deleted...]
-        <v>327</v>
+        <v>288</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>487</v>
+        <v>284</v>
       </c>
       <c r="B106">
-        <v>9328</v>
+        <v>13337</v>
       </c>
       <c r="C106" t="s">
-        <v>325</v>
+        <v>289</v>
       </c>
       <c r="D106" t="s">
-        <v>488</v>
-[...5 lines deleted...]
-        <v>327</v>
+        <v>290</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>489</v>
+        <v>291</v>
       </c>
       <c r="B107">
-        <v>9186</v>
+        <v>13279</v>
       </c>
       <c r="C107" t="s">
-        <v>490</v>
+        <v>292</v>
       </c>
       <c r="D107" t="s">
-        <v>491</v>
-[...5 lines deleted...]
-        <v>493</v>
+        <v>293</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>494</v>
+        <v>294</v>
       </c>
       <c r="B108">
-        <v>8961</v>
+        <v>13000</v>
       </c>
       <c r="C108" t="s">
-        <v>495</v>
+        <v>295</v>
       </c>
       <c r="D108" t="s">
-        <v>496</v>
-[...5 lines deleted...]
-        <v>498</v>
+        <v>296</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>494</v>
+        <v>297</v>
       </c>
       <c r="B109">
-        <v>8947</v>
+        <v>11978</v>
       </c>
       <c r="C109" t="s">
-        <v>499</v>
+        <v>298</v>
       </c>
       <c r="D109" t="s">
-        <v>500</v>
-[...5 lines deleted...]
-        <v>502</v>
+        <v>299</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>503</v>
+        <v>300</v>
       </c>
       <c r="B110">
-        <v>8855</v>
+        <v>11521</v>
       </c>
       <c r="C110" t="s">
-        <v>504</v>
+        <v>301</v>
       </c>
       <c r="D110" t="s">
-        <v>505</v>
-[...5 lines deleted...]
-        <v>507</v>
+        <v>302</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>508</v>
+        <v>303</v>
       </c>
       <c r="B111">
-        <v>8811</v>
+        <v>10773</v>
       </c>
       <c r="C111" t="s">
-        <v>509</v>
+        <v>304</v>
       </c>
       <c r="D111" t="s">
-        <v>510</v>
-[...5 lines deleted...]
-        <v>512</v>
+        <v>305</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>513</v>
+        <v>306</v>
       </c>
       <c r="B112">
-        <v>8213</v>
+        <v>10264</v>
       </c>
       <c r="C112" t="s">
-        <v>514</v>
+        <v>307</v>
       </c>
       <c r="D112" t="s">
-        <v>515</v>
-[...5 lines deleted...]
-        <v>517</v>
+        <v>308</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>518</v>
+        <v>309</v>
       </c>
       <c r="B113">
-        <v>8034</v>
+        <v>10115</v>
       </c>
       <c r="C113" t="s">
-        <v>519</v>
+        <v>310</v>
       </c>
       <c r="D113" t="s">
-        <v>520</v>
-[...5 lines deleted...]
-        <v>522</v>
+        <v>311</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>523</v>
+        <v>312</v>
       </c>
       <c r="B114">
-        <v>7748</v>
+        <v>9438</v>
       </c>
       <c r="C114" t="s">
-        <v>524</v>
+        <v>217</v>
       </c>
       <c r="D114" t="s">
-        <v>525</v>
+        <v>313</v>
       </c>
       <c r="E114" t="s">
-        <v>526</v>
-[...2 lines deleted...]
-        <v>527</v>
+        <v>217</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>523</v>
+        <v>314</v>
       </c>
       <c r="B115">
-        <v>7742</v>
+        <v>9328</v>
       </c>
       <c r="C115" t="s">
-        <v>528</v>
+        <v>217</v>
       </c>
       <c r="D115" t="s">
-        <v>529</v>
+        <v>315</v>
       </c>
       <c r="E115" t="s">
-        <v>530</v>
-[...2 lines deleted...]
-        <v>531</v>
+        <v>217</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>532</v>
+        <v>316</v>
       </c>
       <c r="B116">
-        <v>7668</v>
+        <v>9186</v>
       </c>
       <c r="C116" t="s">
-        <v>533</v>
+        <v>317</v>
       </c>
       <c r="D116" t="s">
-        <v>534</v>
-[...5 lines deleted...]
-        <v>536</v>
+        <v>318</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>537</v>
+        <v>319</v>
       </c>
       <c r="B117">
-        <v>7206</v>
+        <v>8961</v>
       </c>
       <c r="C117" t="s">
-        <v>538</v>
+        <v>320</v>
       </c>
       <c r="D117" t="s">
-        <v>539</v>
-[...5 lines deleted...]
-        <v>541</v>
+        <v>321</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>542</v>
+        <v>319</v>
       </c>
       <c r="B118">
-        <v>7139</v>
+        <v>8947</v>
       </c>
       <c r="C118" t="s">
-        <v>543</v>
+        <v>322</v>
       </c>
       <c r="D118" t="s">
-        <v>544</v>
-[...5 lines deleted...]
-        <v>546</v>
+        <v>323</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>542</v>
+        <v>324</v>
       </c>
       <c r="B119">
-        <v>7115</v>
+        <v>8855</v>
       </c>
       <c r="C119" t="s">
         <v>325</v>
       </c>
       <c r="D119" t="s">
-        <v>547</v>
-[...5 lines deleted...]
-        <v>327</v>
+        <v>326</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>548</v>
+        <v>327</v>
       </c>
       <c r="B120">
-        <v>6993</v>
+        <v>8811</v>
       </c>
       <c r="C120" t="s">
-        <v>549</v>
+        <v>328</v>
       </c>
       <c r="D120" t="s">
-        <v>550</v>
-[...5 lines deleted...]
-        <v>552</v>
+        <v>329</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>548</v>
+        <v>330</v>
       </c>
       <c r="B121">
-        <v>6985</v>
+        <v>8213</v>
       </c>
       <c r="C121" t="s">
-        <v>553</v>
+        <v>331</v>
       </c>
       <c r="D121" t="s">
-        <v>554</v>
-[...5 lines deleted...]
-        <v>556</v>
+        <v>332</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>548</v>
+        <v>333</v>
       </c>
       <c r="B122">
-        <v>6982</v>
+        <v>8034</v>
       </c>
       <c r="C122" t="s">
-        <v>557</v>
+        <v>334</v>
       </c>
       <c r="D122" t="s">
-        <v>558</v>
-[...5 lines deleted...]
-        <v>560</v>
+        <v>335</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>548</v>
+        <v>336</v>
       </c>
       <c r="B123">
-        <v>6961</v>
+        <v>7748</v>
       </c>
       <c r="C123" t="s">
-        <v>561</v>
+        <v>337</v>
       </c>
       <c r="D123" t="s">
-        <v>562</v>
-[...5 lines deleted...]
-        <v>564</v>
+        <v>338</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>565</v>
+        <v>336</v>
       </c>
       <c r="B124">
-        <v>6767</v>
+        <v>7742</v>
       </c>
       <c r="C124" t="s">
-        <v>566</v>
+        <v>339</v>
       </c>
       <c r="D124" t="s">
-        <v>567</v>
-[...5 lines deleted...]
-        <v>569</v>
+        <v>340</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>570</v>
+        <v>341</v>
       </c>
       <c r="B125">
-        <v>6658</v>
+        <v>7668</v>
       </c>
       <c r="C125" t="s">
-        <v>571</v>
+        <v>342</v>
       </c>
       <c r="D125" t="s">
-        <v>572</v>
-[...5 lines deleted...]
-        <v>574</v>
+        <v>343</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>570</v>
+        <v>344</v>
       </c>
       <c r="B126">
-        <v>6626</v>
+        <v>7206</v>
       </c>
       <c r="C126" t="s">
-        <v>575</v>
+        <v>345</v>
       </c>
       <c r="D126" t="s">
-        <v>576</v>
-[...5 lines deleted...]
-        <v>578</v>
+        <v>346</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>570</v>
+        <v>347</v>
       </c>
       <c r="B127">
-        <v>6618</v>
+        <v>7139</v>
       </c>
       <c r="C127" t="s">
-        <v>579</v>
+        <v>348</v>
       </c>
       <c r="D127" t="s">
-        <v>580</v>
-[...5 lines deleted...]
-        <v>582</v>
+        <v>349</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>570</v>
+        <v>347</v>
       </c>
       <c r="B128">
-        <v>6607</v>
+        <v>7115</v>
       </c>
       <c r="C128" t="s">
-        <v>583</v>
+        <v>217</v>
       </c>
       <c r="D128" t="s">
-        <v>584</v>
+        <v>350</v>
       </c>
       <c r="E128" t="s">
-        <v>585</v>
-[...2 lines deleted...]
-        <v>586</v>
+        <v>217</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>587</v>
+        <v>351</v>
       </c>
       <c r="B129">
-        <v>6363</v>
+        <v>6993</v>
       </c>
       <c r="C129" t="s">
-        <v>588</v>
+        <v>352</v>
       </c>
       <c r="D129" t="s">
-        <v>589</v>
-[...5 lines deleted...]
-        <v>591</v>
+        <v>353</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>587</v>
+        <v>351</v>
       </c>
       <c r="B130">
-        <v>6353</v>
+        <v>6985</v>
       </c>
       <c r="C130" t="s">
-        <v>592</v>
+        <v>354</v>
       </c>
       <c r="D130" t="s">
-        <v>593</v>
-[...5 lines deleted...]
-        <v>595</v>
+        <v>355</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>596</v>
+        <v>351</v>
       </c>
       <c r="B131">
-        <v>6319</v>
+        <v>6982</v>
       </c>
       <c r="C131" t="s">
-        <v>597</v>
+        <v>356</v>
       </c>
       <c r="D131" t="s">
-        <v>598</v>
-[...5 lines deleted...]
-        <v>600</v>
+        <v>357</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>601</v>
+        <v>351</v>
       </c>
       <c r="B132">
-        <v>6299</v>
+        <v>6961</v>
       </c>
       <c r="C132" t="s">
-        <v>602</v>
+        <v>358</v>
       </c>
       <c r="D132" t="s">
-        <v>603</v>
-[...5 lines deleted...]
-        <v>605</v>
+        <v>359</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>606</v>
+        <v>360</v>
       </c>
       <c r="B133">
-        <v>5820</v>
+        <v>6767</v>
       </c>
       <c r="C133" t="s">
-        <v>607</v>
+        <v>361</v>
       </c>
       <c r="D133" t="s">
-        <v>608</v>
-[...5 lines deleted...]
-        <v>610</v>
+        <v>362</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>606</v>
+        <v>363</v>
       </c>
       <c r="B134">
-        <v>5794</v>
+        <v>6658</v>
       </c>
       <c r="C134" t="s">
-        <v>611</v>
+        <v>364</v>
       </c>
       <c r="D134" t="s">
-        <v>612</v>
-[...5 lines deleted...]
-        <v>614</v>
+        <v>365</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>606</v>
+        <v>363</v>
       </c>
       <c r="B135">
-        <v>5777</v>
+        <v>6626</v>
       </c>
       <c r="C135" t="s">
-        <v>615</v>
+        <v>366</v>
       </c>
       <c r="D135" t="s">
-        <v>616</v>
-[...5 lines deleted...]
-        <v>618</v>
+        <v>367</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>619</v>
+        <v>363</v>
       </c>
       <c r="B136">
-        <v>5746</v>
+        <v>6618</v>
       </c>
       <c r="C136" t="s">
-        <v>620</v>
+        <v>368</v>
       </c>
       <c r="D136" t="s">
-        <v>621</v>
-[...5 lines deleted...]
-        <v>623</v>
+        <v>369</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>619</v>
+        <v>363</v>
       </c>
       <c r="B137">
-        <v>5701</v>
+        <v>6607</v>
       </c>
       <c r="C137" t="s">
-        <v>624</v>
+        <v>370</v>
       </c>
       <c r="D137" t="s">
-        <v>625</v>
-[...5 lines deleted...]
-        <v>627</v>
+        <v>371</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>619</v>
+        <v>372</v>
       </c>
       <c r="B138">
-        <v>5690</v>
+        <v>6363</v>
       </c>
       <c r="C138" t="s">
-        <v>628</v>
+        <v>373</v>
       </c>
       <c r="D138" t="s">
-        <v>629</v>
-[...5 lines deleted...]
-        <v>631</v>
+        <v>374</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>632</v>
+        <v>372</v>
       </c>
       <c r="B139">
-        <v>5660</v>
+        <v>6353</v>
       </c>
       <c r="C139" t="s">
-        <v>633</v>
+        <v>375</v>
       </c>
       <c r="D139" t="s">
-        <v>634</v>
-[...5 lines deleted...]
-        <v>636</v>
+        <v>376</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>637</v>
+        <v>377</v>
       </c>
       <c r="B140">
-        <v>5441</v>
+        <v>6319</v>
       </c>
       <c r="C140" t="s">
-        <v>638</v>
+        <v>378</v>
       </c>
       <c r="D140" t="s">
-        <v>639</v>
-[...5 lines deleted...]
-        <v>641</v>
+        <v>379</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>642</v>
+        <v>380</v>
       </c>
       <c r="B141">
-        <v>5193</v>
+        <v>6299</v>
       </c>
       <c r="C141" t="s">
-        <v>643</v>
+        <v>381</v>
       </c>
       <c r="D141" t="s">
-        <v>644</v>
-[...5 lines deleted...]
-        <v>646</v>
+        <v>382</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>647</v>
+        <v>383</v>
       </c>
       <c r="B142">
-        <v>5127</v>
+        <v>5820</v>
       </c>
       <c r="C142" t="s">
-        <v>648</v>
+        <v>384</v>
       </c>
       <c r="D142" t="s">
-        <v>649</v>
-[...5 lines deleted...]
-        <v>651</v>
+        <v>385</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>647</v>
+        <v>383</v>
       </c>
       <c r="B143">
-        <v>5117</v>
+        <v>5794</v>
       </c>
       <c r="C143" t="s">
-        <v>652</v>
+        <v>386</v>
       </c>
       <c r="D143" t="s">
-        <v>653</v>
-[...5 lines deleted...]
-        <v>655</v>
+        <v>387</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>656</v>
+        <v>383</v>
       </c>
       <c r="B144">
-        <v>4996</v>
+        <v>5777</v>
       </c>
       <c r="C144" t="s">
-        <v>657</v>
+        <v>388</v>
       </c>
       <c r="D144" t="s">
-        <v>658</v>
-[...5 lines deleted...]
-        <v>660</v>
+        <v>389</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>661</v>
+        <v>390</v>
       </c>
       <c r="B145">
-        <v>4896</v>
+        <v>5746</v>
       </c>
       <c r="C145" t="s">
-        <v>662</v>
+        <v>391</v>
       </c>
       <c r="D145" t="s">
-        <v>663</v>
-[...5 lines deleted...]
-        <v>665</v>
+        <v>392</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>666</v>
+        <v>390</v>
       </c>
       <c r="B146">
-        <v>4746</v>
+        <v>5701</v>
       </c>
       <c r="C146" t="s">
-        <v>667</v>
+        <v>393</v>
       </c>
       <c r="D146" t="s">
-        <v>668</v>
-[...5 lines deleted...]
-        <v>670</v>
+        <v>394</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>671</v>
+        <v>390</v>
       </c>
       <c r="B147">
-        <v>4689</v>
+        <v>5690</v>
       </c>
       <c r="C147" t="s">
-        <v>672</v>
+        <v>395</v>
       </c>
       <c r="D147" t="s">
-        <v>673</v>
-[...5 lines deleted...]
-        <v>675</v>
+        <v>396</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>671</v>
+        <v>397</v>
       </c>
       <c r="B148">
-        <v>4672</v>
+        <v>5660</v>
       </c>
       <c r="C148" t="s">
-        <v>676</v>
+        <v>398</v>
       </c>
       <c r="D148" t="s">
-        <v>677</v>
-[...5 lines deleted...]
-        <v>679</v>
+        <v>399</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>671</v>
+        <v>400</v>
       </c>
       <c r="B149">
-        <v>4663</v>
+        <v>5441</v>
       </c>
       <c r="C149" t="s">
-        <v>680</v>
+        <v>401</v>
       </c>
       <c r="D149" t="s">
-        <v>681</v>
-[...5 lines deleted...]
-        <v>683</v>
+        <v>402</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>684</v>
+        <v>403</v>
       </c>
       <c r="B150">
-        <v>4619</v>
+        <v>5193</v>
       </c>
       <c r="C150" t="s">
-        <v>685</v>
+        <v>404</v>
       </c>
       <c r="D150" t="s">
-        <v>686</v>
-[...5 lines deleted...]
-        <v>688</v>
+        <v>405</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>689</v>
+        <v>406</v>
       </c>
       <c r="B151">
-        <v>4436</v>
+        <v>5127</v>
       </c>
       <c r="C151" t="s">
-        <v>690</v>
+        <v>407</v>
       </c>
       <c r="D151" t="s">
-        <v>691</v>
-[...5 lines deleted...]
-        <v>693</v>
+        <v>408</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>689</v>
+        <v>406</v>
       </c>
       <c r="B152">
-        <v>4409</v>
+        <v>5117</v>
       </c>
       <c r="C152" t="s">
-        <v>694</v>
+        <v>409</v>
       </c>
       <c r="D152" t="s">
-        <v>695</v>
-[...5 lines deleted...]
-        <v>697</v>
+        <v>410</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>698</v>
+        <v>411</v>
       </c>
       <c r="B153">
-        <v>3858</v>
+        <v>4996</v>
       </c>
       <c r="C153" t="s">
-        <v>699</v>
+        <v>412</v>
       </c>
       <c r="D153" t="s">
-        <v>700</v>
-[...5 lines deleted...]
-        <v>702</v>
+        <v>413</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>703</v>
+        <v>414</v>
       </c>
       <c r="B154">
-        <v>3596</v>
+        <v>4896</v>
       </c>
       <c r="C154" t="s">
-        <v>704</v>
+        <v>415</v>
       </c>
       <c r="D154" t="s">
-        <v>705</v>
-[...5 lines deleted...]
-        <v>707</v>
+        <v>416</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>708</v>
+        <v>417</v>
       </c>
       <c r="B155">
-        <v>3568</v>
+        <v>4746</v>
       </c>
       <c r="C155" t="s">
-        <v>709</v>
+        <v>418</v>
       </c>
       <c r="D155" t="s">
-        <v>710</v>
-[...5 lines deleted...]
-        <v>712</v>
+        <v>419</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>708</v>
+        <v>420</v>
       </c>
       <c r="B156">
-        <v>3567</v>
+        <v>4689</v>
       </c>
       <c r="C156" t="s">
-        <v>713</v>
+        <v>421</v>
       </c>
       <c r="D156" t="s">
-        <v>714</v>
-[...5 lines deleted...]
-        <v>716</v>
+        <v>422</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>708</v>
+        <v>420</v>
       </c>
       <c r="B157">
-        <v>3562</v>
+        <v>4672</v>
       </c>
       <c r="C157" t="s">
-        <v>717</v>
+        <v>423</v>
       </c>
       <c r="D157" t="s">
-        <v>718</v>
-[...5 lines deleted...]
-        <v>720</v>
+        <v>424</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>708</v>
+        <v>420</v>
       </c>
       <c r="B158">
-        <v>3530</v>
+        <v>4663</v>
       </c>
       <c r="C158" t="s">
-        <v>721</v>
+        <v>425</v>
       </c>
       <c r="D158" t="s">
-        <v>722</v>
-[...5 lines deleted...]
-        <v>724</v>
+        <v>426</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>725</v>
+        <v>427</v>
       </c>
       <c r="B159">
-        <v>3460</v>
+        <v>4619</v>
       </c>
       <c r="C159" t="s">
-        <v>726</v>
+        <v>428</v>
       </c>
       <c r="D159" t="s">
-        <v>727</v>
-[...5 lines deleted...]
-        <v>729</v>
+        <v>429</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>725</v>
+        <v>430</v>
       </c>
       <c r="B160">
-        <v>3453</v>
+        <v>4436</v>
       </c>
       <c r="C160" t="s">
-        <v>730</v>
+        <v>431</v>
       </c>
       <c r="D160" t="s">
-        <v>731</v>
-[...5 lines deleted...]
-        <v>733</v>
+        <v>432</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>725</v>
+        <v>430</v>
       </c>
       <c r="B161">
-        <v>3446</v>
+        <v>4409</v>
       </c>
       <c r="C161" t="s">
-        <v>734</v>
+        <v>433</v>
       </c>
       <c r="D161" t="s">
-        <v>735</v>
-[...5 lines deleted...]
-        <v>737</v>
+        <v>434</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>738</v>
+        <v>435</v>
       </c>
       <c r="B162">
-        <v>3276</v>
+        <v>3858</v>
       </c>
       <c r="C162" t="s">
-        <v>739</v>
+        <v>436</v>
       </c>
       <c r="D162" t="s">
-        <v>740</v>
-[...5 lines deleted...]
-        <v>742</v>
+        <v>437</v>
+      </c>
+      <c r="E162" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>743</v>
+        <v>438</v>
       </c>
       <c r="B163">
-        <v>2964</v>
+        <v>3596</v>
       </c>
       <c r="C163" t="s">
-        <v>744</v>
+        <v>439</v>
       </c>
       <c r="D163" t="s">
-        <v>745</v>
-[...5 lines deleted...]
-        <v>747</v>
+        <v>440</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>743</v>
+        <v>441</v>
       </c>
       <c r="B164">
-        <v>2921</v>
+        <v>3568</v>
       </c>
       <c r="C164" t="s">
-        <v>748</v>
+        <v>442</v>
       </c>
       <c r="D164" t="s">
-        <v>749</v>
-[...5 lines deleted...]
-        <v>751</v>
+        <v>443</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>752</v>
+        <v>441</v>
       </c>
       <c r="B165">
-        <v>2878</v>
+        <v>3567</v>
       </c>
       <c r="C165" t="s">
-        <v>753</v>
+        <v>444</v>
       </c>
       <c r="D165" t="s">
-        <v>754</v>
-[...5 lines deleted...]
-        <v>756</v>
+        <v>445</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>752</v>
+        <v>441</v>
       </c>
       <c r="B166">
-        <v>2848</v>
+        <v>3562</v>
       </c>
       <c r="C166" t="s">
-        <v>757</v>
+        <v>446</v>
       </c>
       <c r="D166" t="s">
-        <v>758</v>
-[...5 lines deleted...]
-        <v>760</v>
+        <v>447</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>761</v>
+        <v>441</v>
       </c>
       <c r="B167">
-        <v>2351</v>
+        <v>3530</v>
       </c>
       <c r="C167" t="s">
-        <v>762</v>
+        <v>448</v>
       </c>
       <c r="D167" t="s">
-        <v>763</v>
-[...5 lines deleted...]
-        <v>765</v>
+        <v>449</v>
+      </c>
+      <c r="E167" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>766</v>
+        <v>450</v>
       </c>
       <c r="B168">
-        <v>2423</v>
+        <v>3460</v>
       </c>
       <c r="C168" t="s">
-        <v>767</v>
+        <v>451</v>
       </c>
       <c r="D168" t="s">
-        <v>768</v>
-[...5 lines deleted...]
-        <v>770</v>
+        <v>452</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>771</v>
+        <v>450</v>
       </c>
       <c r="B169">
-        <v>2376</v>
+        <v>3453</v>
       </c>
       <c r="C169" t="s">
-        <v>772</v>
+        <v>453</v>
       </c>
       <c r="D169" t="s">
-        <v>773</v>
-[...5 lines deleted...]
-        <v>775</v>
+        <v>454</v>
+      </c>
+      <c r="E169" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F169" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>771</v>
+        <v>450</v>
       </c>
       <c r="B170">
-        <v>2375</v>
+        <v>3446</v>
       </c>
       <c r="C170" t="s">
-        <v>776</v>
+        <v>455</v>
       </c>
       <c r="D170" t="s">
-        <v>777</v>
-[...5 lines deleted...]
-        <v>779</v>
+        <v>456</v>
+      </c>
+      <c r="E170" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F170" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>771</v>
+        <v>457</v>
       </c>
       <c r="B171">
-        <v>2367</v>
+        <v>3276</v>
       </c>
       <c r="C171" t="s">
-        <v>780</v>
+        <v>458</v>
       </c>
       <c r="D171" t="s">
-        <v>781</v>
-[...5 lines deleted...]
-        <v>783</v>
+        <v>459</v>
+      </c>
+      <c r="E171" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F171" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>771</v>
+        <v>460</v>
       </c>
       <c r="B172">
-        <v>2312</v>
+        <v>2964</v>
       </c>
       <c r="C172" t="s">
-        <v>784</v>
+        <v>461</v>
       </c>
       <c r="D172" t="s">
-        <v>785</v>
-[...5 lines deleted...]
-        <v>787</v>
+        <v>462</v>
+      </c>
+      <c r="E172" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F172" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>788</v>
+        <v>460</v>
       </c>
       <c r="B173">
-        <v>1387</v>
+        <v>2921</v>
       </c>
       <c r="C173" t="s">
-        <v>789</v>
+        <v>463</v>
       </c>
       <c r="D173" t="s">
-        <v>790</v>
-[...5 lines deleted...]
-        <v>792</v>
+        <v>464</v>
+      </c>
+      <c r="E173" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F173" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>793</v>
+        <v>465</v>
       </c>
       <c r="B174">
-        <v>1262</v>
+        <v>2878</v>
       </c>
       <c r="C174" t="s">
-        <v>794</v>
+        <v>466</v>
       </c>
       <c r="D174" t="s">
-        <v>795</v>
-[...5 lines deleted...]
-        <v>797</v>
+        <v>467</v>
+      </c>
+      <c r="E174" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F174" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>798</v>
+        <v>465</v>
       </c>
       <c r="B175">
-        <v>818</v>
+        <v>2848</v>
       </c>
       <c r="C175" t="s">
-        <v>799</v>
+        <v>468</v>
       </c>
       <c r="D175" t="s">
-        <v>800</v>
-[...5 lines deleted...]
-        <v>802</v>
+        <v>469</v>
+      </c>
+      <c r="E175" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F175" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>803</v>
+        <v>470</v>
       </c>
       <c r="B176">
-        <v>796</v>
+        <v>2351</v>
       </c>
       <c r="C176" t="s">
-        <v>804</v>
+        <v>471</v>
       </c>
       <c r="D176" t="s">
-        <v>805</v>
-[...5 lines deleted...]
-        <v>807</v>
+        <v>472</v>
+      </c>
+      <c r="E176" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F176" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>808</v>
+        <v>473</v>
       </c>
       <c r="B177">
-        <v>218</v>
+        <v>2423</v>
       </c>
       <c r="C177" t="s">
-        <v>809</v>
+        <v>474</v>
       </c>
       <c r="D177" t="s">
-        <v>810</v>
-[...5 lines deleted...]
-        <v>812</v>
+        <v>475</v>
+      </c>
+      <c r="E177" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F177" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>813</v>
+        <v>476</v>
       </c>
       <c r="B178">
-        <v>117</v>
+        <v>2376</v>
       </c>
       <c r="C178" t="s">
-        <v>814</v>
+        <v>477</v>
       </c>
       <c r="D178" t="s">
-        <v>815</v>
-[...5 lines deleted...]
-        <v>817</v>
+        <v>478</v>
+      </c>
+      <c r="E178" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F178" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>818</v>
+        <v>476</v>
       </c>
       <c r="B179">
-        <v>17386</v>
+        <v>2375</v>
       </c>
       <c r="C179" t="s">
-        <v>819</v>
+        <v>479</v>
       </c>
       <c r="D179" t="s">
-        <v>820</v>
-[...5 lines deleted...]
-        <v>822</v>
+        <v>480</v>
+      </c>
+      <c r="E179" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F179" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>823</v>
+        <v>476</v>
       </c>
       <c r="B180">
-        <v>17335</v>
+        <v>2367</v>
       </c>
       <c r="C180" t="s">
-        <v>824</v>
+        <v>481</v>
       </c>
       <c r="D180" t="s">
-        <v>825</v>
-[...5 lines deleted...]
-        <v>827</v>
+        <v>482</v>
+      </c>
+      <c r="E180" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F180" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>823</v>
+        <v>476</v>
       </c>
       <c r="B181">
-        <v>17308</v>
+        <v>2312</v>
       </c>
       <c r="C181" t="s">
-        <v>828</v>
+        <v>483</v>
       </c>
       <c r="D181" t="s">
-        <v>829</v>
-[...5 lines deleted...]
-        <v>831</v>
+        <v>484</v>
+      </c>
+      <c r="E181" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F181" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>832</v>
+        <v>485</v>
       </c>
       <c r="B182">
-        <v>16921</v>
+        <v>1387</v>
       </c>
       <c r="C182" t="s">
-        <v>833</v>
+        <v>486</v>
       </c>
       <c r="D182" t="s">
-        <v>834</v>
-[...5 lines deleted...]
-        <v>836</v>
+        <v>487</v>
+      </c>
+      <c r="E182" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F182" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>837</v>
+        <v>488</v>
       </c>
       <c r="B183">
-        <v>16864</v>
+        <v>1262</v>
       </c>
       <c r="C183" t="s">
-        <v>838</v>
+        <v>489</v>
       </c>
       <c r="D183" t="s">
-        <v>839</v>
-[...5 lines deleted...]
-        <v>841</v>
+        <v>490</v>
+      </c>
+      <c r="E183" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F183" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>842</v>
+        <v>491</v>
       </c>
       <c r="B184">
-        <v>16511</v>
+        <v>818</v>
       </c>
       <c r="C184" t="s">
-        <v>843</v>
+        <v>492</v>
       </c>
       <c r="D184" t="s">
-        <v>844</v>
-[...5 lines deleted...]
-        <v>846</v>
+        <v>493</v>
+      </c>
+      <c r="E184" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F184" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>842</v>
+        <v>494</v>
       </c>
       <c r="B185">
-        <v>16491</v>
+        <v>796</v>
       </c>
       <c r="C185" t="s">
-        <v>847</v>
+        <v>495</v>
       </c>
       <c r="D185" t="s">
-        <v>848</v>
-[...5 lines deleted...]
-        <v>850</v>
+        <v>496</v>
+      </c>
+      <c r="E185" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F185" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>851</v>
+        <v>497</v>
       </c>
       <c r="B186">
-        <v>16384</v>
+        <v>218</v>
       </c>
       <c r="C186" t="s">
-        <v>852</v>
+        <v>498</v>
       </c>
       <c r="D186" t="s">
-        <v>853</v>
-[...5 lines deleted...]
-        <v>855</v>
+        <v>499</v>
+      </c>
+      <c r="E186" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F186" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>856</v>
+        <v>500</v>
       </c>
       <c r="B187">
-        <v>16203</v>
+        <v>117</v>
       </c>
       <c r="C187" t="s">
-        <v>857</v>
+        <v>501</v>
       </c>
       <c r="D187" t="s">
-        <v>858</v>
-[...5 lines deleted...]
-        <v>860</v>
+        <v>502</v>
+      </c>
+      <c r="E187" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F187" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>861</v>
+        <v>503</v>
       </c>
       <c r="B188">
-        <v>16031</v>
+        <v>17386</v>
       </c>
       <c r="C188" t="s">
-        <v>862</v>
+        <v>504</v>
       </c>
       <c r="D188" t="s">
-        <v>863</v>
-[...5 lines deleted...]
-        <v>865</v>
+        <v>505</v>
+      </c>
+      <c r="E188" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F188" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>866</v>
+        <v>506</v>
       </c>
       <c r="B189">
-        <v>15763</v>
+        <v>17335</v>
       </c>
       <c r="C189" t="s">
-        <v>867</v>
+        <v>507</v>
       </c>
       <c r="D189" t="s">
-        <v>868</v>
-[...5 lines deleted...]
-        <v>870</v>
+        <v>508</v>
+      </c>
+      <c r="E189" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F189" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>871</v>
+        <v>506</v>
       </c>
       <c r="B190">
-        <v>15648</v>
+        <v>17308</v>
       </c>
       <c r="C190" t="s">
-        <v>872</v>
+        <v>509</v>
       </c>
       <c r="D190" t="s">
-        <v>873</v>
-[...5 lines deleted...]
-        <v>875</v>
+        <v>510</v>
+      </c>
+      <c r="E190" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F190" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>871</v>
+        <v>511</v>
       </c>
       <c r="B191">
-        <v>15602</v>
+        <v>16921</v>
       </c>
       <c r="C191" t="s">
-        <v>876</v>
+        <v>512</v>
       </c>
       <c r="D191" t="s">
-        <v>877</v>
-[...5 lines deleted...]
-        <v>879</v>
+        <v>513</v>
+      </c>
+      <c r="E191" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F191" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>880</v>
+        <v>514</v>
       </c>
       <c r="B192">
-        <v>15563</v>
+        <v>16864</v>
       </c>
       <c r="C192" t="s">
-        <v>881</v>
+        <v>515</v>
       </c>
       <c r="D192" t="s">
-        <v>882</v>
-[...5 lines deleted...]
-        <v>884</v>
+        <v>516</v>
+      </c>
+      <c r="E192" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F192" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>880</v>
+        <v>517</v>
       </c>
       <c r="B193">
-        <v>15537</v>
+        <v>16511</v>
       </c>
       <c r="C193" t="s">
-        <v>885</v>
+        <v>518</v>
       </c>
       <c r="D193" t="s">
-        <v>886</v>
-[...5 lines deleted...]
-        <v>888</v>
+        <v>519</v>
+      </c>
+      <c r="E193" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F193" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>889</v>
+        <v>517</v>
       </c>
       <c r="B194">
-        <v>15293</v>
+        <v>16491</v>
       </c>
       <c r="C194" t="s">
-        <v>890</v>
+        <v>520</v>
       </c>
       <c r="D194" t="s">
-        <v>891</v>
-[...5 lines deleted...]
-        <v>893</v>
+        <v>521</v>
+      </c>
+      <c r="E194" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F194" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>894</v>
+        <v>522</v>
       </c>
       <c r="B195">
-        <v>15024</v>
+        <v>16384</v>
       </c>
       <c r="C195" t="s">
-        <v>895</v>
+        <v>523</v>
       </c>
       <c r="D195" t="s">
-        <v>896</v>
-[...5 lines deleted...]
-        <v>898</v>
+        <v>524</v>
+      </c>
+      <c r="E195" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F195" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>894</v>
+        <v>525</v>
       </c>
       <c r="B196">
-        <v>15001</v>
+        <v>16203</v>
       </c>
       <c r="C196" t="s">
-        <v>899</v>
+        <v>526</v>
       </c>
       <c r="D196" t="s">
-        <v>900</v>
-[...5 lines deleted...]
-        <v>902</v>
+        <v>527</v>
+      </c>
+      <c r="E196" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F196" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>903</v>
+        <v>528</v>
       </c>
       <c r="B197">
-        <v>14729</v>
+        <v>16031</v>
       </c>
       <c r="C197" t="s">
-        <v>904</v>
+        <v>529</v>
       </c>
       <c r="D197" t="s">
-        <v>905</v>
-[...5 lines deleted...]
-        <v>907</v>
+        <v>530</v>
+      </c>
+      <c r="E197" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F197" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>908</v>
+        <v>531</v>
       </c>
       <c r="B198">
-        <v>14493</v>
+        <v>15763</v>
       </c>
       <c r="C198" t="s">
-        <v>909</v>
+        <v>532</v>
       </c>
       <c r="D198" t="s">
-        <v>910</v>
-[...5 lines deleted...]
-        <v>912</v>
+        <v>533</v>
+      </c>
+      <c r="E198" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F198" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>913</v>
+        <v>534</v>
       </c>
       <c r="B199">
-        <v>14407</v>
+        <v>15648</v>
       </c>
       <c r="C199" t="s">
-        <v>914</v>
+        <v>535</v>
       </c>
       <c r="D199" t="s">
-        <v>915</v>
-[...5 lines deleted...]
-        <v>917</v>
+        <v>536</v>
+      </c>
+      <c r="E199" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F199" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>918</v>
+        <v>534</v>
       </c>
       <c r="B200">
-        <v>14195</v>
+        <v>15602</v>
       </c>
       <c r="C200" t="s">
-        <v>919</v>
+        <v>537</v>
       </c>
       <c r="D200" t="s">
-        <v>920</v>
-[...5 lines deleted...]
-        <v>922</v>
+        <v>538</v>
+      </c>
+      <c r="E200" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F200" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>923</v>
+        <v>539</v>
       </c>
       <c r="B201">
-        <v>14074</v>
+        <v>15563</v>
       </c>
       <c r="C201" t="s">
-        <v>924</v>
+        <v>540</v>
       </c>
       <c r="D201" t="s">
-        <v>925</v>
-[...5 lines deleted...]
-        <v>927</v>
+        <v>541</v>
+      </c>
+      <c r="E201" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F201" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>928</v>
+        <v>539</v>
       </c>
       <c r="B202">
-        <v>13912</v>
+        <v>15537</v>
       </c>
       <c r="C202" t="s">
-        <v>929</v>
+        <v>542</v>
       </c>
       <c r="D202" t="s">
-        <v>930</v>
-[...5 lines deleted...]
-        <v>932</v>
+        <v>543</v>
+      </c>
+      <c r="E202" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F202" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>933</v>
+        <v>544</v>
       </c>
       <c r="B203">
-        <v>13827</v>
+        <v>15293</v>
       </c>
       <c r="C203" t="s">
-        <v>934</v>
+        <v>545</v>
       </c>
       <c r="D203" t="s">
-        <v>935</v>
-[...5 lines deleted...]
-        <v>937</v>
+        <v>546</v>
+      </c>
+      <c r="E203" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F203" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>933</v>
+        <v>547</v>
       </c>
       <c r="B204">
-        <v>13795</v>
+        <v>15024</v>
       </c>
       <c r="C204" t="s">
-        <v>938</v>
+        <v>548</v>
       </c>
       <c r="D204" t="s">
-        <v>939</v>
-[...5 lines deleted...]
-        <v>941</v>
+        <v>549</v>
+      </c>
+      <c r="E204" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F204" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>942</v>
+        <v>547</v>
       </c>
       <c r="B205">
-        <v>12155</v>
+        <v>15001</v>
       </c>
       <c r="C205" t="s">
-        <v>943</v>
+        <v>550</v>
       </c>
       <c r="D205" t="s">
-        <v>944</v>
-[...5 lines deleted...]
-        <v>946</v>
+        <v>551</v>
+      </c>
+      <c r="E205" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F205" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>942</v>
+        <v>552</v>
       </c>
       <c r="B206">
-        <v>12137</v>
+        <v>14729</v>
       </c>
       <c r="C206" t="s">
-        <v>947</v>
+        <v>553</v>
       </c>
       <c r="D206" t="s">
-        <v>948</v>
-[...5 lines deleted...]
-        <v>950</v>
+        <v>554</v>
+      </c>
+      <c r="E206" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F206" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>951</v>
+        <v>555</v>
       </c>
       <c r="B207">
-        <v>12068</v>
+        <v>14493</v>
       </c>
       <c r="C207" t="s">
-        <v>952</v>
+        <v>556</v>
       </c>
       <c r="D207" t="s">
-        <v>953</v>
-[...5 lines deleted...]
-        <v>955</v>
+        <v>557</v>
+      </c>
+      <c r="E207" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F207" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>956</v>
+        <v>558</v>
       </c>
       <c r="B208">
-        <v>11910</v>
+        <v>14407</v>
       </c>
       <c r="C208" t="s">
-        <v>957</v>
+        <v>559</v>
       </c>
       <c r="D208" t="s">
-        <v>958</v>
-[...5 lines deleted...]
-        <v>960</v>
+        <v>560</v>
+      </c>
+      <c r="E208" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F208" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>961</v>
+        <v>561</v>
       </c>
       <c r="B209">
-        <v>11852</v>
+        <v>14195</v>
       </c>
       <c r="C209" t="s">
-        <v>962</v>
+        <v>562</v>
       </c>
       <c r="D209" t="s">
-        <v>963</v>
-[...5 lines deleted...]
-        <v>965</v>
+        <v>563</v>
+      </c>
+      <c r="E209" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F209" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>961</v>
+        <v>564</v>
       </c>
       <c r="B210">
-        <v>11832</v>
+        <v>14074</v>
       </c>
       <c r="C210" t="s">
-        <v>966</v>
+        <v>565</v>
       </c>
       <c r="D210" t="s">
-        <v>967</v>
-[...5 lines deleted...]
-        <v>969</v>
+        <v>566</v>
+      </c>
+      <c r="E210" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F210" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>970</v>
+        <v>567</v>
       </c>
       <c r="B211">
-        <v>11434</v>
+        <v>13912</v>
       </c>
       <c r="C211" t="s">
-        <v>971</v>
+        <v>568</v>
       </c>
       <c r="D211" t="s">
-        <v>972</v>
-[...5 lines deleted...]
-        <v>974</v>
+        <v>569</v>
+      </c>
+      <c r="E211" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F211" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>970</v>
+        <v>570</v>
       </c>
       <c r="B212">
-        <v>11372</v>
+        <v>13827</v>
       </c>
       <c r="C212" t="s">
-        <v>975</v>
+        <v>571</v>
       </c>
       <c r="D212" t="s">
-        <v>976</v>
-[...5 lines deleted...]
-        <v>978</v>
+        <v>572</v>
+      </c>
+      <c r="E212" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F212" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>979</v>
+        <v>570</v>
       </c>
       <c r="B213">
-        <v>10858</v>
+        <v>13795</v>
       </c>
       <c r="C213" t="s">
-        <v>980</v>
+        <v>573</v>
       </c>
       <c r="D213" t="s">
-        <v>981</v>
-[...5 lines deleted...]
-        <v>983</v>
+        <v>574</v>
+      </c>
+      <c r="E213" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F213" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>984</v>
+        <v>575</v>
       </c>
       <c r="B214">
+        <v>12155</v>
+      </c>
+      <c r="C214" t="s">
+        <v>576</v>
+      </c>
+      <c r="D214" t="s">
+        <v>577</v>
+      </c>
+      <c r="E214" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F214" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="215" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A215" t="s">
+        <v>575</v>
+      </c>
+      <c r="B215">
+        <v>12137</v>
+      </c>
+      <c r="C215" t="s">
+        <v>578</v>
+      </c>
+      <c r="D215" t="s">
+        <v>579</v>
+      </c>
+      <c r="E215" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F215" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="216" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A216" t="s">
+        <v>580</v>
+      </c>
+      <c r="B216">
+        <v>12068</v>
+      </c>
+      <c r="C216" t="s">
+        <v>581</v>
+      </c>
+      <c r="D216" t="s">
+        <v>582</v>
+      </c>
+      <c r="E216" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F216" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="217" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A217" t="s">
+        <v>583</v>
+      </c>
+      <c r="B217">
+        <v>11910</v>
+      </c>
+      <c r="C217" t="s">
+        <v>584</v>
+      </c>
+      <c r="D217" t="s">
+        <v>585</v>
+      </c>
+      <c r="E217" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F217" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="218" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A218" t="s">
+        <v>586</v>
+      </c>
+      <c r="B218">
+        <v>11852</v>
+      </c>
+      <c r="C218" t="s">
+        <v>587</v>
+      </c>
+      <c r="D218" t="s">
+        <v>588</v>
+      </c>
+      <c r="E218" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F218" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="219" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A219" t="s">
+        <v>586</v>
+      </c>
+      <c r="B219">
+        <v>11832</v>
+      </c>
+      <c r="C219" t="s">
+        <v>589</v>
+      </c>
+      <c r="D219" t="s">
+        <v>590</v>
+      </c>
+      <c r="E219" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F219" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="220" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A220" t="s">
+        <v>591</v>
+      </c>
+      <c r="B220">
+        <v>11434</v>
+      </c>
+      <c r="C220" t="s">
+        <v>592</v>
+      </c>
+      <c r="D220" t="s">
+        <v>593</v>
+      </c>
+      <c r="E220" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F220" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="221" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A221" t="s">
+        <v>591</v>
+      </c>
+      <c r="B221">
+        <v>11372</v>
+      </c>
+      <c r="C221" t="s">
+        <v>594</v>
+      </c>
+      <c r="D221" t="s">
+        <v>595</v>
+      </c>
+      <c r="E221" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F221" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="222" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A222" t="s">
+        <v>596</v>
+      </c>
+      <c r="B222">
+        <v>10858</v>
+      </c>
+      <c r="C222" t="s">
+        <v>597</v>
+      </c>
+      <c r="D222" t="s">
+        <v>598</v>
+      </c>
+      <c r="E222" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F222" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="223" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A223" t="s">
+        <v>599</v>
+      </c>
+      <c r="B223">
         <v>10159</v>
       </c>
-      <c r="C214" t="s">
-[...9 lines deleted...]
-        <v>988</v>
+      <c r="C223" t="s">
+        <v>600</v>
+      </c>
+      <c r="D223" t="s">
+        <v>601</v>
+      </c>
+      <c r="E223" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F223" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
+    <hyperlink ref="E16" r:id="rId29"/>
+    <hyperlink ref="F16" r:id="rId30"/>
+    <hyperlink ref="E17" r:id="rId31"/>
+    <hyperlink ref="F17" r:id="rId32"/>
+    <hyperlink ref="E18" r:id="rId33"/>
+    <hyperlink ref="F18" r:id="rId34"/>
+    <hyperlink ref="E19" r:id="rId35"/>
+    <hyperlink ref="F19" r:id="rId36"/>
+    <hyperlink ref="E20" r:id="rId37"/>
+    <hyperlink ref="F20" r:id="rId38"/>
+    <hyperlink ref="E21" r:id="rId39"/>
+    <hyperlink ref="F21" r:id="rId40"/>
+    <hyperlink ref="E22" r:id="rId41"/>
+    <hyperlink ref="F22" r:id="rId42"/>
+    <hyperlink ref="E23" r:id="rId43"/>
+    <hyperlink ref="F23" r:id="rId44"/>
+    <hyperlink ref="E24" r:id="rId45"/>
+    <hyperlink ref="F24" r:id="rId46"/>
+    <hyperlink ref="E25" r:id="rId47"/>
+    <hyperlink ref="F25" r:id="rId48"/>
+    <hyperlink ref="E26" r:id="rId49"/>
+    <hyperlink ref="F26" r:id="rId50"/>
+    <hyperlink ref="E27" r:id="rId51"/>
+    <hyperlink ref="F27" r:id="rId52"/>
+    <hyperlink ref="E28" r:id="rId53"/>
+    <hyperlink ref="F28" r:id="rId54"/>
+    <hyperlink ref="E29" r:id="rId55"/>
+    <hyperlink ref="F29" r:id="rId56"/>
+    <hyperlink ref="E30" r:id="rId57"/>
+    <hyperlink ref="F30" r:id="rId58"/>
+    <hyperlink ref="E31" r:id="rId59"/>
+    <hyperlink ref="F31" r:id="rId60"/>
+    <hyperlink ref="E32" r:id="rId61"/>
+    <hyperlink ref="F32" r:id="rId62"/>
+    <hyperlink ref="E33" r:id="rId63"/>
+    <hyperlink ref="F33" r:id="rId64"/>
+    <hyperlink ref="E34" r:id="rId65"/>
+    <hyperlink ref="F34" r:id="rId66"/>
+    <hyperlink ref="E35" r:id="rId67"/>
+    <hyperlink ref="F35" r:id="rId68"/>
+    <hyperlink ref="E36" r:id="rId69"/>
+    <hyperlink ref="F36" r:id="rId70"/>
+    <hyperlink ref="E37" r:id="rId71"/>
+    <hyperlink ref="F37" r:id="rId72"/>
+    <hyperlink ref="E38" r:id="rId73"/>
+    <hyperlink ref="F38" r:id="rId74"/>
+    <hyperlink ref="E39" r:id="rId75"/>
+    <hyperlink ref="F39" r:id="rId76"/>
+    <hyperlink ref="E40" r:id="rId77"/>
+    <hyperlink ref="F40" r:id="rId78"/>
+    <hyperlink ref="E41" r:id="rId79"/>
+    <hyperlink ref="F41" r:id="rId80"/>
+    <hyperlink ref="E42" r:id="rId81"/>
+    <hyperlink ref="F42" r:id="rId82"/>
+    <hyperlink ref="E43" r:id="rId83"/>
+    <hyperlink ref="F43" r:id="rId84"/>
+    <hyperlink ref="E44" r:id="rId85"/>
+    <hyperlink ref="F44" r:id="rId86"/>
+    <hyperlink ref="E45" r:id="rId87"/>
+    <hyperlink ref="F45" r:id="rId88"/>
+    <hyperlink ref="E46" r:id="rId89"/>
+    <hyperlink ref="F46" r:id="rId90"/>
+    <hyperlink ref="E47" r:id="rId91"/>
+    <hyperlink ref="F47" r:id="rId92"/>
+    <hyperlink ref="E48" r:id="rId93"/>
+    <hyperlink ref="F48" r:id="rId94"/>
+    <hyperlink ref="E49" r:id="rId95"/>
+    <hyperlink ref="F49" r:id="rId96"/>
+    <hyperlink ref="E50" r:id="rId97"/>
+    <hyperlink ref="F50" r:id="rId98"/>
+    <hyperlink ref="E51" r:id="rId99"/>
+    <hyperlink ref="F51" r:id="rId100"/>
+    <hyperlink ref="E52" r:id="rId101"/>
+    <hyperlink ref="F52" r:id="rId102"/>
+    <hyperlink ref="E53" r:id="rId103"/>
+    <hyperlink ref="F53" r:id="rId104"/>
+    <hyperlink ref="E54" r:id="rId105"/>
+    <hyperlink ref="F54" r:id="rId106"/>
+    <hyperlink ref="E55" r:id="rId107"/>
+    <hyperlink ref="F55" r:id="rId108"/>
+    <hyperlink ref="E56" r:id="rId109"/>
+    <hyperlink ref="F56" r:id="rId110"/>
+    <hyperlink ref="E57" r:id="rId111"/>
+    <hyperlink ref="F57" r:id="rId112"/>
+    <hyperlink ref="E58" r:id="rId113"/>
+    <hyperlink ref="F58" r:id="rId114"/>
+    <hyperlink ref="E59" r:id="rId115"/>
+    <hyperlink ref="F59" r:id="rId116"/>
+    <hyperlink ref="E60" r:id="rId117"/>
+    <hyperlink ref="F60" r:id="rId118"/>
+    <hyperlink ref="E61" r:id="rId119"/>
+    <hyperlink ref="F61" r:id="rId120"/>
+    <hyperlink ref="E62" r:id="rId121"/>
+    <hyperlink ref="F62" r:id="rId122"/>
+    <hyperlink ref="E63" r:id="rId123"/>
+    <hyperlink ref="F63" r:id="rId124"/>
+    <hyperlink ref="E64" r:id="rId125"/>
+    <hyperlink ref="F64" r:id="rId126"/>
+    <hyperlink ref="E65" r:id="rId127"/>
+    <hyperlink ref="F65" r:id="rId128"/>
+    <hyperlink ref="E66" r:id="rId129"/>
+    <hyperlink ref="F66" r:id="rId130"/>
+    <hyperlink ref="E67" r:id="rId131"/>
+    <hyperlink ref="F67" r:id="rId132"/>
+    <hyperlink ref="E68" r:id="rId133"/>
+    <hyperlink ref="F68" r:id="rId134"/>
+    <hyperlink ref="E69" r:id="rId135"/>
+    <hyperlink ref="F69" r:id="rId136"/>
+    <hyperlink ref="E70" r:id="rId137"/>
+    <hyperlink ref="F70" r:id="rId138"/>
+    <hyperlink ref="E71" r:id="rId139"/>
+    <hyperlink ref="F71" r:id="rId140"/>
+    <hyperlink ref="E72" r:id="rId141"/>
+    <hyperlink ref="F72" r:id="rId142"/>
+    <hyperlink ref="E73" r:id="rId143"/>
+    <hyperlink ref="F73" r:id="rId144"/>
+    <hyperlink ref="E74" r:id="rId145"/>
+    <hyperlink ref="F74" r:id="rId146"/>
+    <hyperlink ref="E75" r:id="rId147"/>
+    <hyperlink ref="F75" r:id="rId148"/>
+    <hyperlink ref="E76" r:id="rId149"/>
+    <hyperlink ref="F76" r:id="rId150"/>
+    <hyperlink ref="E77" r:id="rId151"/>
+    <hyperlink ref="F77" r:id="rId152"/>
+    <hyperlink ref="E78" r:id="rId153"/>
+    <hyperlink ref="F78" r:id="rId154"/>
+    <hyperlink ref="F79" r:id="rId155"/>
+    <hyperlink ref="F80" r:id="rId156"/>
+    <hyperlink ref="E81" r:id="rId157"/>
+    <hyperlink ref="F81" r:id="rId158"/>
+    <hyperlink ref="E82" r:id="rId159"/>
+    <hyperlink ref="F82" r:id="rId160"/>
+    <hyperlink ref="E83" r:id="rId161"/>
+    <hyperlink ref="F83" r:id="rId162"/>
+    <hyperlink ref="E84" r:id="rId163"/>
+    <hyperlink ref="F84" r:id="rId164"/>
+    <hyperlink ref="E85" r:id="rId165"/>
+    <hyperlink ref="F85" r:id="rId166"/>
+    <hyperlink ref="E86" r:id="rId167"/>
+    <hyperlink ref="F86" r:id="rId168"/>
+    <hyperlink ref="E87" r:id="rId169"/>
+    <hyperlink ref="F87" r:id="rId170"/>
+    <hyperlink ref="E88" r:id="rId171"/>
+    <hyperlink ref="F88" r:id="rId172"/>
+    <hyperlink ref="E89" r:id="rId173"/>
+    <hyperlink ref="F89" r:id="rId174"/>
+    <hyperlink ref="E90" r:id="rId175"/>
+    <hyperlink ref="F90" r:id="rId176"/>
+    <hyperlink ref="E91" r:id="rId177"/>
+    <hyperlink ref="F91" r:id="rId178"/>
+    <hyperlink ref="E92" r:id="rId179"/>
+    <hyperlink ref="F92" r:id="rId180"/>
+    <hyperlink ref="F93" r:id="rId181"/>
+    <hyperlink ref="E94" r:id="rId182"/>
+    <hyperlink ref="F94" r:id="rId183"/>
+    <hyperlink ref="E95" r:id="rId184"/>
+    <hyperlink ref="F95" r:id="rId185"/>
+    <hyperlink ref="E96" r:id="rId186"/>
+    <hyperlink ref="F96" r:id="rId187"/>
+    <hyperlink ref="E97" r:id="rId188"/>
+    <hyperlink ref="F97" r:id="rId189"/>
+    <hyperlink ref="E98" r:id="rId190"/>
+    <hyperlink ref="F98" r:id="rId191"/>
+    <hyperlink ref="E99" r:id="rId192"/>
+    <hyperlink ref="F99" r:id="rId193"/>
+    <hyperlink ref="E100" r:id="rId194"/>
+    <hyperlink ref="F100" r:id="rId195"/>
+    <hyperlink ref="E101" r:id="rId196"/>
+    <hyperlink ref="F101" r:id="rId197"/>
+    <hyperlink ref="E102" r:id="rId198"/>
+    <hyperlink ref="F102" r:id="rId199"/>
+    <hyperlink ref="E103" r:id="rId200"/>
+    <hyperlink ref="F103" r:id="rId201"/>
+    <hyperlink ref="E104" r:id="rId202"/>
+    <hyperlink ref="F104" r:id="rId203"/>
+    <hyperlink ref="E105" r:id="rId204"/>
+    <hyperlink ref="F105" r:id="rId205"/>
+    <hyperlink ref="E106" r:id="rId206"/>
+    <hyperlink ref="F106" r:id="rId207"/>
+    <hyperlink ref="E107" r:id="rId208"/>
+    <hyperlink ref="F107" r:id="rId209"/>
+    <hyperlink ref="E108" r:id="rId210"/>
+    <hyperlink ref="F108" r:id="rId211"/>
+    <hyperlink ref="E109" r:id="rId212"/>
+    <hyperlink ref="F109" r:id="rId213"/>
+    <hyperlink ref="E110" r:id="rId214"/>
+    <hyperlink ref="F110" r:id="rId215"/>
+    <hyperlink ref="E111" r:id="rId216"/>
+    <hyperlink ref="F111" r:id="rId217"/>
+    <hyperlink ref="E112" r:id="rId218"/>
+    <hyperlink ref="F112" r:id="rId219"/>
+    <hyperlink ref="E113" r:id="rId220"/>
+    <hyperlink ref="F113" r:id="rId221"/>
+    <hyperlink ref="F114" r:id="rId222"/>
+    <hyperlink ref="F115" r:id="rId223"/>
+    <hyperlink ref="E116" r:id="rId224"/>
+    <hyperlink ref="F116" r:id="rId225"/>
+    <hyperlink ref="E117" r:id="rId226"/>
+    <hyperlink ref="F117" r:id="rId227"/>
+    <hyperlink ref="E118" r:id="rId228"/>
+    <hyperlink ref="F118" r:id="rId229"/>
+    <hyperlink ref="E119" r:id="rId230"/>
+    <hyperlink ref="F119" r:id="rId231"/>
+    <hyperlink ref="E120" r:id="rId232"/>
+    <hyperlink ref="F120" r:id="rId233"/>
+    <hyperlink ref="E121" r:id="rId234"/>
+    <hyperlink ref="F121" r:id="rId235"/>
+    <hyperlink ref="E122" r:id="rId236"/>
+    <hyperlink ref="F122" r:id="rId237"/>
+    <hyperlink ref="E123" r:id="rId238"/>
+    <hyperlink ref="F123" r:id="rId239"/>
+    <hyperlink ref="E124" r:id="rId240"/>
+    <hyperlink ref="F124" r:id="rId241"/>
+    <hyperlink ref="E125" r:id="rId242"/>
+    <hyperlink ref="F125" r:id="rId243"/>
+    <hyperlink ref="E126" r:id="rId244"/>
+    <hyperlink ref="F126" r:id="rId245"/>
+    <hyperlink ref="E127" r:id="rId246"/>
+    <hyperlink ref="F127" r:id="rId247"/>
+    <hyperlink ref="F128" r:id="rId248"/>
+    <hyperlink ref="E129" r:id="rId249"/>
+    <hyperlink ref="F129" r:id="rId250"/>
+    <hyperlink ref="E130" r:id="rId251"/>
+    <hyperlink ref="F130" r:id="rId252"/>
+    <hyperlink ref="E131" r:id="rId253"/>
+    <hyperlink ref="F131" r:id="rId254"/>
+    <hyperlink ref="E132" r:id="rId255"/>
+    <hyperlink ref="F132" r:id="rId256"/>
+    <hyperlink ref="E133" r:id="rId257"/>
+    <hyperlink ref="F133" r:id="rId258"/>
+    <hyperlink ref="E134" r:id="rId259"/>
+    <hyperlink ref="F134" r:id="rId260"/>
+    <hyperlink ref="E135" r:id="rId261"/>
+    <hyperlink ref="F135" r:id="rId262"/>
+    <hyperlink ref="E136" r:id="rId263"/>
+    <hyperlink ref="F136" r:id="rId264"/>
+    <hyperlink ref="E137" r:id="rId265"/>
+    <hyperlink ref="F137" r:id="rId266"/>
+    <hyperlink ref="E138" r:id="rId267"/>
+    <hyperlink ref="F138" r:id="rId268"/>
+    <hyperlink ref="E139" r:id="rId269"/>
+    <hyperlink ref="F139" r:id="rId270"/>
+    <hyperlink ref="E140" r:id="rId271"/>
+    <hyperlink ref="F140" r:id="rId272"/>
+    <hyperlink ref="E141" r:id="rId273"/>
+    <hyperlink ref="F141" r:id="rId274"/>
+    <hyperlink ref="E142" r:id="rId275"/>
+    <hyperlink ref="F142" r:id="rId276"/>
+    <hyperlink ref="E143" r:id="rId277"/>
+    <hyperlink ref="F143" r:id="rId278"/>
+    <hyperlink ref="E144" r:id="rId279"/>
+    <hyperlink ref="F144" r:id="rId280"/>
+    <hyperlink ref="E145" r:id="rId281"/>
+    <hyperlink ref="F145" r:id="rId282"/>
+    <hyperlink ref="E146" r:id="rId283"/>
+    <hyperlink ref="F146" r:id="rId284"/>
+    <hyperlink ref="E147" r:id="rId285"/>
+    <hyperlink ref="F147" r:id="rId286"/>
+    <hyperlink ref="E148" r:id="rId287"/>
+    <hyperlink ref="F148" r:id="rId288"/>
+    <hyperlink ref="E149" r:id="rId289"/>
+    <hyperlink ref="F149" r:id="rId290"/>
+    <hyperlink ref="E150" r:id="rId291"/>
+    <hyperlink ref="F150" r:id="rId292"/>
+    <hyperlink ref="E151" r:id="rId293"/>
+    <hyperlink ref="F151" r:id="rId294"/>
+    <hyperlink ref="E152" r:id="rId295"/>
+    <hyperlink ref="F152" r:id="rId296"/>
+    <hyperlink ref="E153" r:id="rId297"/>
+    <hyperlink ref="F153" r:id="rId298"/>
+    <hyperlink ref="E154" r:id="rId299"/>
+    <hyperlink ref="F154" r:id="rId300"/>
+    <hyperlink ref="E155" r:id="rId301"/>
+    <hyperlink ref="F155" r:id="rId302"/>
+    <hyperlink ref="E156" r:id="rId303"/>
+    <hyperlink ref="F156" r:id="rId304"/>
+    <hyperlink ref="E157" r:id="rId305"/>
+    <hyperlink ref="F157" r:id="rId306"/>
+    <hyperlink ref="E158" r:id="rId307"/>
+    <hyperlink ref="F158" r:id="rId308"/>
+    <hyperlink ref="E159" r:id="rId309"/>
+    <hyperlink ref="F159" r:id="rId310"/>
+    <hyperlink ref="E160" r:id="rId311"/>
+    <hyperlink ref="F160" r:id="rId312"/>
+    <hyperlink ref="E161" r:id="rId313"/>
+    <hyperlink ref="F161" r:id="rId314"/>
+    <hyperlink ref="E162" r:id="rId315"/>
+    <hyperlink ref="F162" r:id="rId316"/>
+    <hyperlink ref="E163" r:id="rId317"/>
+    <hyperlink ref="F163" r:id="rId318"/>
+    <hyperlink ref="E164" r:id="rId319"/>
+    <hyperlink ref="F164" r:id="rId320"/>
+    <hyperlink ref="E165" r:id="rId321"/>
+    <hyperlink ref="F165" r:id="rId322"/>
+    <hyperlink ref="E166" r:id="rId323"/>
+    <hyperlink ref="F166" r:id="rId324"/>
+    <hyperlink ref="E167" r:id="rId325"/>
+    <hyperlink ref="F167" r:id="rId326"/>
+    <hyperlink ref="E168" r:id="rId327"/>
+    <hyperlink ref="F168" r:id="rId328"/>
+    <hyperlink ref="E169" r:id="rId329"/>
+    <hyperlink ref="F169" r:id="rId330"/>
+    <hyperlink ref="E170" r:id="rId331"/>
+    <hyperlink ref="F170" r:id="rId332"/>
+    <hyperlink ref="E171" r:id="rId333"/>
+    <hyperlink ref="F171" r:id="rId334"/>
+    <hyperlink ref="E172" r:id="rId335"/>
+    <hyperlink ref="F172" r:id="rId336"/>
+    <hyperlink ref="E173" r:id="rId337"/>
+    <hyperlink ref="F173" r:id="rId338"/>
+    <hyperlink ref="E174" r:id="rId339"/>
+    <hyperlink ref="F174" r:id="rId340"/>
+    <hyperlink ref="E175" r:id="rId341"/>
+    <hyperlink ref="F175" r:id="rId342"/>
+    <hyperlink ref="E176" r:id="rId343"/>
+    <hyperlink ref="F176" r:id="rId344"/>
+    <hyperlink ref="E177" r:id="rId345"/>
+    <hyperlink ref="F177" r:id="rId346"/>
+    <hyperlink ref="E178" r:id="rId347"/>
+    <hyperlink ref="F178" r:id="rId348"/>
+    <hyperlink ref="E179" r:id="rId349"/>
+    <hyperlink ref="F179" r:id="rId350"/>
+    <hyperlink ref="E180" r:id="rId351"/>
+    <hyperlink ref="F180" r:id="rId352"/>
+    <hyperlink ref="E181" r:id="rId353"/>
+    <hyperlink ref="F181" r:id="rId354"/>
+    <hyperlink ref="E182" r:id="rId355"/>
+    <hyperlink ref="F182" r:id="rId356"/>
+    <hyperlink ref="E183" r:id="rId357"/>
+    <hyperlink ref="F183" r:id="rId358"/>
+    <hyperlink ref="E184" r:id="rId359"/>
+    <hyperlink ref="F184" r:id="rId360"/>
+    <hyperlink ref="E185" r:id="rId361"/>
+    <hyperlink ref="F185" r:id="rId362"/>
+    <hyperlink ref="E186" r:id="rId363"/>
+    <hyperlink ref="F186" r:id="rId364"/>
+    <hyperlink ref="E187" r:id="rId365"/>
+    <hyperlink ref="F187" r:id="rId366"/>
+    <hyperlink ref="E188" r:id="rId367"/>
+    <hyperlink ref="F188" r:id="rId368"/>
+    <hyperlink ref="E189" r:id="rId369"/>
+    <hyperlink ref="F189" r:id="rId370"/>
+    <hyperlink ref="E190" r:id="rId371"/>
+    <hyperlink ref="F190" r:id="rId372"/>
+    <hyperlink ref="E191" r:id="rId373"/>
+    <hyperlink ref="F191" r:id="rId374"/>
+    <hyperlink ref="E192" r:id="rId375"/>
+    <hyperlink ref="F192" r:id="rId376"/>
+    <hyperlink ref="E193" r:id="rId377"/>
+    <hyperlink ref="F193" r:id="rId378"/>
+    <hyperlink ref="E194" r:id="rId379"/>
+    <hyperlink ref="F194" r:id="rId380"/>
+    <hyperlink ref="E195" r:id="rId381"/>
+    <hyperlink ref="F195" r:id="rId382"/>
+    <hyperlink ref="E196" r:id="rId383"/>
+    <hyperlink ref="F196" r:id="rId384"/>
+    <hyperlink ref="E197" r:id="rId385"/>
+    <hyperlink ref="F197" r:id="rId386"/>
+    <hyperlink ref="E198" r:id="rId387"/>
+    <hyperlink ref="F198" r:id="rId388"/>
+    <hyperlink ref="E199" r:id="rId389"/>
+    <hyperlink ref="F199" r:id="rId390"/>
+    <hyperlink ref="E200" r:id="rId391"/>
+    <hyperlink ref="F200" r:id="rId392"/>
+    <hyperlink ref="E201" r:id="rId393"/>
+    <hyperlink ref="F201" r:id="rId394"/>
+    <hyperlink ref="E202" r:id="rId395"/>
+    <hyperlink ref="F202" r:id="rId396"/>
+    <hyperlink ref="E203" r:id="rId397"/>
+    <hyperlink ref="F203" r:id="rId398"/>
+    <hyperlink ref="E204" r:id="rId399"/>
+    <hyperlink ref="F204" r:id="rId400"/>
+    <hyperlink ref="E205" r:id="rId401"/>
+    <hyperlink ref="F205" r:id="rId402"/>
+    <hyperlink ref="E206" r:id="rId403"/>
+    <hyperlink ref="F206" r:id="rId404"/>
+    <hyperlink ref="E207" r:id="rId405"/>
+    <hyperlink ref="F207" r:id="rId406"/>
+    <hyperlink ref="E208" r:id="rId407"/>
+    <hyperlink ref="F208" r:id="rId408"/>
+    <hyperlink ref="E209" r:id="rId409"/>
+    <hyperlink ref="F209" r:id="rId410"/>
+    <hyperlink ref="E210" r:id="rId411"/>
+    <hyperlink ref="F210" r:id="rId412"/>
+    <hyperlink ref="E211" r:id="rId413"/>
+    <hyperlink ref="F211" r:id="rId414"/>
+    <hyperlink ref="E212" r:id="rId415"/>
+    <hyperlink ref="F212" r:id="rId416"/>
+    <hyperlink ref="E213" r:id="rId417"/>
+    <hyperlink ref="F213" r:id="rId418"/>
+    <hyperlink ref="E214" r:id="rId419"/>
+    <hyperlink ref="F214" r:id="rId420"/>
+    <hyperlink ref="E215" r:id="rId421"/>
+    <hyperlink ref="F215" r:id="rId422"/>
+    <hyperlink ref="E216" r:id="rId423"/>
+    <hyperlink ref="F216" r:id="rId424"/>
+    <hyperlink ref="E217" r:id="rId425"/>
+    <hyperlink ref="F217" r:id="rId426"/>
+    <hyperlink ref="E218" r:id="rId427"/>
+    <hyperlink ref="F218" r:id="rId428"/>
+    <hyperlink ref="E219" r:id="rId429"/>
+    <hyperlink ref="F219" r:id="rId430"/>
+    <hyperlink ref="E220" r:id="rId431"/>
+    <hyperlink ref="F220" r:id="rId432"/>
+    <hyperlink ref="E221" r:id="rId433"/>
+    <hyperlink ref="F221" r:id="rId434"/>
+    <hyperlink ref="E222" r:id="rId435"/>
+    <hyperlink ref="F222" r:id="rId436"/>
+    <hyperlink ref="E223" r:id="rId437"/>
+    <hyperlink ref="F223" r:id="rId438"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>