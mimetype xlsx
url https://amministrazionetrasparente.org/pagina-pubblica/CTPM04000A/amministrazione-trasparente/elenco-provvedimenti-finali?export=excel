--- v0 (2026-09-07)
+++ v1 (2026-10-23)
@@ -8,80 +8,140 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="451" uniqueCount="264">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="486" uniqueCount="284">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>14/10/2026</t>
+  </si>
+  <si>
+    <t>BD5B905E52</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA MATERIALE PROGETTO LEGALITA' " LIBERA ACIREALE"</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>BD50A588B1</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA MATERIALE PER UFFICI DI SEGRETERIA</t>
+  </si>
+  <si>
+    <t>08/10/2026</t>
+  </si>
+  <si>
+    <t>BD48A5A955</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA HARD DISK SATA</t>
+  </si>
+  <si>
+    <t>07/10/2026</t>
+  </si>
+  <si>
+    <t>BD42A3E978</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZIO GESTIONE IMPIANTO DI RADIO ALLARME</t>
+  </si>
+  <si>
+    <t>05/10/2026</t>
+  </si>
+  <si>
+    <t>BD38FFEEEF</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZIO DI  DISINFESTAZIONE DA VESPULA SP</t>
+  </si>
+  <si>
+    <t>BD3863C189</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - RINNOVO SOFTWARE SOSTITUZIONE DOCENTI VERSIONE FULL A.S. 2026/2027</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>BD10327163</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SISTEMA VIDEOSORVERVEGLIANZA E ANTINTRUSIONE</t>
+  </si>
+  <si>
     <t>02/09/2026</t>
   </si>
   <si>
     <t>BCD6AA61AE</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ATTREZZATURE PER LAVAPAVIMENTI</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>27/08/2026</t>
   </si>
   <si>
     <t>BCCA7315D6</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI RIPRISTINO E PITTURA LOCALI SCOLASTICI</t>
   </si>
   <si>
     <t>24/06/2026</t>
   </si>
   <si>
     <t>BC283B6A1F</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO HARD DISK</t>
   </si>
   <si>
     <t>23/06/2026</t>
   </si>
   <si>
     <t>BC2360A156</t>
   </si>
@@ -1190,1858 +1250,1998 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD6AA61AE" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/b54eb6ae-0582-45eb-a10f-2da4d2fd75e5" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCA7315D6" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/20b08e44-4451-41f2-9edd-aa76065a490c" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC283B6A1F" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/e41e2dd4-2103-4293-bdaa-a131e53e320c" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2360A156" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/381587b6-5005-46db-880e-df45ad936403" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDD9F5C32" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/4e9d7071-a2dc-4c84-a416-f5fe11d01729" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCDE17347" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/2c1d4e37-f921-49ef-abf4-595b5859e84e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC63B11A5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/97ab2b8b-b8a6-4428-8bf7-1c9d28acb73b" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC0173F31" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/fe5f06fe-05ad-4289-98bf-ce001b11cc52" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB15F057F" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/4456801b-66e6-4e1b-ba48-00689f075d52" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA2O3E46D" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/59b34255-ea13-492e-92d7-95b3bcbfbfd9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB92FOA85C" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/c39596c0-1072-464c-aa6a-fdef91b66d3c" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9153DDBC" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/0c72bf49-ac46-4f08-b387-f0cb5c8ef2df" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7A44FA6F" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/12fd78ea-4468-4742-a07f-db9a8d640092" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6E68F442" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/9a3dff92-f7ac-454a-b560-823840c3f979" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6AD55AB0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/f24bf48e-f67f-4d8c-886c-d800d899a266" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5D32902C" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/50e19f51-3b21-4c5d-ad0b-f3500fa36d18" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB56FC4A48" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/53d62022-6b73-4eea-882f-9fc520efbb4d" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4D656D0C" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/3925b1d0-6e44-40f3-a6c2-0a480a402438" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB47CC85EC" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/f944e46c-89aa-47a7-b4ee-673d03e73b0c" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB38504F78" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/6f45619c-bc3a-4775-a23d-e524567e0cff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB139B4516" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/0df2655f-4d99-44ec-8044-fcda6d471644" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF8B20211" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/d14d4b75-2422-4380-a72b-31639bd6a0ca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF3AD5F87" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/89ee9662-04b5-4ac9-87e4-3309145d00a3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE63699F7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/63abe111-36e7-4ad2-9dbd-63ff9bf17929" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD531C449" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/b97cf85d-7f83-4599-a546-3bf0e99093b9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9F7A42BD" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/348e88dd-f65f-4a6d-a368-ec79d2b64d44" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA93E0FD0F" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/b15c0878-a6cd-413b-b939-8e4421d20741" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4E2061D9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/57de0ae2-76fe-4fdc-bbac-04617a7f878d" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA48D40CC7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/f69b63e5-46fe-4c6f-8aaa-a1cae7f79c98" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA29024B69" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/487810f6-1689-49a2-a36f-edb877968b93" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA16AFE181" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/a5236f93-04af-42b8-9841-a206777b7d26" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E6FD1699" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/04000c97-748b-4dd8-a730-e79c875c9525" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9893F2B00" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/9bca0345-8a7c-443f-aab9-e505a446ba8a" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B982EA7412" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/f2579eda-a57d-4b83-bdea-cb925259c568" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96CBC9B92" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/a9d9c8ba-0904-449c-9783-e775e174079c" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96BDF84C1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/93e37e2f-c925-4c97-8348-cc366616d8fe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96A86FF45" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/459cf614-015e-4a0c-819c-b744f495f677" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92812F357" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/ace2cee9-297e-4be6-9f7e-d6d0c38c2300" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91D2A8D0D" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/ddaa1c9a-61e0-4131-b978-1548f97eec68" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91A34FA7D" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/f0a25aa2-ab04-4f46-9852-677a4f68c967" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90A624EC1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/18eaeec7-5b13-4813-8281-92884eb16f63" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E02F0CC6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/a9da86e8-500e-4bac-8057-d93e9888b62e" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BE7DC049" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/75832579-41c3-4b9a-8c32-eeac0915f7be" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BAAB9CA8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/502f1e28-b996-403f-916c-413b7737f782" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8970C5593" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/828d0723-9cc9-4f2e-9264-24cd81189436" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B884168DAE" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/4414e314-ebcf-4b47-9e0b-06f97626c592" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86B723126" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/c0d6b26d-0df1-4916-9244-339bbd599f17" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8620DDEAF" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/94c50e42-a58c-43fc-b235-11d560ccb088" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8617E3653" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/af88ce9f-375c-447e-8c43-8e056b2fbccf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D03941D1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/6f516c59-234b-4268-a4d9-ee7d792fe039" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B712176294" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/cff75f23-b517-4236-ac22-70c0090d9252" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FB48ADF1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/6e82d029-fde7-4ef6-a491-94d91708c0e0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D9E79437" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/6c91a618-68e2-43ac-b34e-dac4ccf08abc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B3957B11" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/797fe866-3fe1-45a1-8697-5d7fa3ffea2b" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A286F57A" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/8eee8ec2-da43-41bb-883b-ab8e0281ae02" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A1D93F56" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/f6e36767-c52e-4d7f-90ed-40db317b31e7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B672702238" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/f2ab2c68-417d-4b7d-8b25-840260328f7e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B670A92A90" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/19edd1dc-654c-4ebf-8783-112ebbf54e65" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B682752640" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/f281c2ae-1d8c-4304-a705-1a514067253c" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B613341132" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/3b655d96-5754-4d3c-b88b-7d67c5ede353" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60201B1EB" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/b21c9daa-bb25-40c3-9d62-5a717b2281a5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D996B814" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/e3114d99-b198-4706-b13f-e404a33bc619" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D570F524" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/eed6669c-18ea-4cc3-a141-4750d5b5af40" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C4F5EA3F" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/cf7150d1-c707-46c9-bd0d-8516ee2046c8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A09AE42F" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/0818f46d-ceeb-4c19-af4f-d8a648fb12fa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A6DECD20" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/45921756-3e9d-408a-bcc0-1c123fec80ec" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AB04A1BB" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/dc2b57fe-3f52-4325-850f-e344819d92b1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57B0F47F5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/463c6854-a69d-4330-85fd-1ccf7dcb231b" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5761806DC" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/db29bfa0-1274-4aa3-b681-8edecedaf6cd" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56E544160" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/7cb886fb-eab2-4618-9591-f6d7d18c2e16" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B571613891" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/258d3a2c-6837-4571-8625-72630f1d28cb" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51FA28497" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/2d453c86-f371-40ab-ba83-a765156f700d" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B553EF0D37" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/16048d1f-abf7-415a-af8e-a176170b9666" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52138FB07" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/9327fc1a-084d-4cd3-be1e-80596f30392c" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BF25538E" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/a356c564-f75a-4844-b8c5-50a0d5edd2ff" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46F6D3E76" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/380552e3-c2bc-42dd-9d02-4488a24b3d23" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40593507F" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/3d48a867-1409-4fff-a715-583581adcfc0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FF50209F" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/777ea5aa-b55a-482c-b57a-b0d2d71a6431" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EA4350CD" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/e3a2aa47-e5d9-4f89-b0a0-91203731d479" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B33C4F4079" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/790dd56c-e495-4a7b-bc76-73eabae13daf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B32E097CEA" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/be6b3f16-fbcc-4f0e-81c0-116c5064b967" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B32D6B8793" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/80c2a4d6-1ca3-4f34-bfcb-b01d0d36d1c9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B329CDE9F9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/82e69c97-b1c9-4a8b-97b8-84aff76c4152" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3272BF790" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/52f2e5d8-a545-4c6d-b3cf-29370cccd066" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2F8E0B830" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/54c573fe-6220-43c5-878f-6d09cf14cfd3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2EFC0793C" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/5f84569a-468c-444b-8e89-c1048cb32de0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2A911E78D" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/36950edc-937c-4810-9210-a7bb81bd6280" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B276C0DAEC" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/c92b1140-89f9-4009-9db4-409859bdc3c6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1AE19D4B3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/78b5bdbe-2ce6-4b8d-bf8f-a58a312f5f40" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5B905E52" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/1316c5ab-5b8a-4fe6-935c-20f683a075ae" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD50A588B1" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/b6e179cb-30d9-4946-bea1-a05cbdc476a1" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD48A5A955" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/37207dd0-7ee2-4428-a710-0727933f12f6" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD42A3E978" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/0f4d921f-908d-4247-9cce-2acc5b7523b0" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD38FFEEEF" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/43151d65-b482-44ae-be98-31f653ddc29e" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3863C189" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/2dd35d1d-ba12-40df-9f7a-60f828f08e21" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD10327163" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/6cf141f9-aa65-4ddb-85a3-65005450a464" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD6AA61AE" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/b54eb6ae-0582-45eb-a10f-2da4d2fd75e5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCA7315D6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/20b08e44-4451-41f2-9edd-aa76065a490c" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC283B6A1F" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/e41e2dd4-2103-4293-bdaa-a131e53e320c" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2360A156" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/381587b6-5005-46db-880e-df45ad936403" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDD9F5C32" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/4e9d7071-a2dc-4c84-a416-f5fe11d01729" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCDE17347" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/2c1d4e37-f921-49ef-abf4-595b5859e84e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC63B11A5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/97ab2b8b-b8a6-4428-8bf7-1c9d28acb73b" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC0173F31" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/fe5f06fe-05ad-4289-98bf-ce001b11cc52" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB15F057F" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/4456801b-66e6-4e1b-ba48-00689f075d52" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA2O3E46D" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/59b34255-ea13-492e-92d7-95b3bcbfbfd9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB92FOA85C" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/c39596c0-1072-464c-aa6a-fdef91b66d3c" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9153DDBC" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/0c72bf49-ac46-4f08-b387-f0cb5c8ef2df" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7A44FA6F" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/12fd78ea-4468-4742-a07f-db9a8d640092" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6E68F442" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/9a3dff92-f7ac-454a-b560-823840c3f979" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6AD55AB0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/f24bf48e-f67f-4d8c-886c-d800d899a266" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5D32902C" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/50e19f51-3b21-4c5d-ad0b-f3500fa36d18" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB56FC4A48" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/53d62022-6b73-4eea-882f-9fc520efbb4d" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4D656D0C" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/3925b1d0-6e44-40f3-a6c2-0a480a402438" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB47CC85EC" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/f944e46c-89aa-47a7-b4ee-673d03e73b0c" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB38504F78" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/6f45619c-bc3a-4775-a23d-e524567e0cff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB139B4516" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/0df2655f-4d99-44ec-8044-fcda6d471644" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF8B20211" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/d14d4b75-2422-4380-a72b-31639bd6a0ca" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF3AD5F87" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/89ee9662-04b5-4ac9-87e4-3309145d00a3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE63699F7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/63abe111-36e7-4ad2-9dbd-63ff9bf17929" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD531C449" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/b97cf85d-7f83-4599-a546-3bf0e99093b9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9F7A42BD" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/348e88dd-f65f-4a6d-a368-ec79d2b64d44" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA93E0FD0F" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/b15c0878-a6cd-413b-b939-8e4421d20741" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4E2061D9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/57de0ae2-76fe-4fdc-bbac-04617a7f878d" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA48D40CC7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/f69b63e5-46fe-4c6f-8aaa-a1cae7f79c98" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA29024B69" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/487810f6-1689-49a2-a36f-edb877968b93" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA16AFE181" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/a5236f93-04af-42b8-9841-a206777b7d26" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E6FD1699" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/04000c97-748b-4dd8-a730-e79c875c9525" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9893F2B00" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/9bca0345-8a7c-443f-aab9-e505a446ba8a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B982EA7412" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/f2579eda-a57d-4b83-bdea-cb925259c568" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96CBC9B92" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/a9d9c8ba-0904-449c-9783-e775e174079c" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96BDF84C1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/93e37e2f-c925-4c97-8348-cc366616d8fe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96A86FF45" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/459cf614-015e-4a0c-819c-b744f495f677" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92812F357" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/ace2cee9-297e-4be6-9f7e-d6d0c38c2300" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91D2A8D0D" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/ddaa1c9a-61e0-4131-b978-1548f97eec68" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91A34FA7D" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/f0a25aa2-ab04-4f46-9852-677a4f68c967" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90A624EC1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/18eaeec7-5b13-4813-8281-92884eb16f63" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E02F0CC6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/a9da86e8-500e-4bac-8057-d93e9888b62e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BE7DC049" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/75832579-41c3-4b9a-8c32-eeac0915f7be" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BAAB9CA8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/502f1e28-b996-403f-916c-413b7737f782" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8970C5593" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/828d0723-9cc9-4f2e-9264-24cd81189436" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B884168DAE" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/4414e314-ebcf-4b47-9e0b-06f97626c592" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86B723126" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/c0d6b26d-0df1-4916-9244-339bbd599f17" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8620DDEAF" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/94c50e42-a58c-43fc-b235-11d560ccb088" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8617E3653" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/af88ce9f-375c-447e-8c43-8e056b2fbccf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D03941D1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/6f516c59-234b-4268-a4d9-ee7d792fe039" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B712176294" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/cff75f23-b517-4236-ac22-70c0090d9252" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FB48ADF1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/6e82d029-fde7-4ef6-a491-94d91708c0e0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D9E79437" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/6c91a618-68e2-43ac-b34e-dac4ccf08abc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B3957B11" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/797fe866-3fe1-45a1-8697-5d7fa3ffea2b" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A286F57A" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/8eee8ec2-da43-41bb-883b-ab8e0281ae02" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A1D93F56" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/f6e36767-c52e-4d7f-90ed-40db317b31e7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B672702238" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/f2ab2c68-417d-4b7d-8b25-840260328f7e" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B670A92A90" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/19edd1dc-654c-4ebf-8783-112ebbf54e65" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B682752640" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/f281c2ae-1d8c-4304-a705-1a514067253c" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B613341132" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/3b655d96-5754-4d3c-b88b-7d67c5ede353" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60201B1EB" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/b21c9daa-bb25-40c3-9d62-5a717b2281a5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D996B814" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/e3114d99-b198-4706-b13f-e404a33bc619" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D570F524" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/eed6669c-18ea-4cc3-a141-4750d5b5af40" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C4F5EA3F" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/cf7150d1-c707-46c9-bd0d-8516ee2046c8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A09AE42F" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/0818f46d-ceeb-4c19-af4f-d8a648fb12fa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A6DECD20" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/45921756-3e9d-408a-bcc0-1c123fec80ec" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AB04A1BB" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/dc2b57fe-3f52-4325-850f-e344819d92b1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57B0F47F5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/463c6854-a69d-4330-85fd-1ccf7dcb231b" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5761806DC" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/db29bfa0-1274-4aa3-b681-8edecedaf6cd" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56E544160" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/7cb886fb-eab2-4618-9591-f6d7d18c2e16" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B571613891" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/258d3a2c-6837-4571-8625-72630f1d28cb" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51FA28497" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/2d453c86-f371-40ab-ba83-a765156f700d" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B553EF0D37" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/16048d1f-abf7-415a-af8e-a176170b9666" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52138FB07" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/9327fc1a-084d-4cd3-be1e-80596f30392c" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BF25538E" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/a356c564-f75a-4844-b8c5-50a0d5edd2ff" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46F6D3E76" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/380552e3-c2bc-42dd-9d02-4488a24b3d23" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40593507F" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/3d48a867-1409-4fff-a715-583581adcfc0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FF50209F" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/777ea5aa-b55a-482c-b57a-b0d2d71a6431" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EA4350CD" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/e3a2aa47-e5d9-4f89-b0a0-91203731d479" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B33C4F4079" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/790dd56c-e495-4a7b-bc76-73eabae13daf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B32E097CEA" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/be6b3f16-fbcc-4f0e-81c0-116c5064b967" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B32D6B8793" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/80c2a4d6-1ca3-4f34-bfcb-b01d0d36d1c9" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B329CDE9F9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/82e69c97-b1c9-4a8b-97b8-84aff76c4152" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3272BF790" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/52f2e5d8-a545-4c6d-b3cf-29370cccd066" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2F8E0B830" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/54c573fe-6220-43c5-878f-6d09cf14cfd3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2EFC0793C" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/5f84569a-468c-444b-8e89-c1048cb32de0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2A911E78D" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/36950edc-937c-4810-9210-a7bb81bd6280" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B276C0DAEC" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/c92b1140-89f9-4009-9db4-409859bdc3c6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1AE19D4B3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTPM04000A/amministrazione-trasparente/atti-amministrazioni-enti/78b5bdbe-2ce6-4b8d-bf8f-a58a312f5f40" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F90"/>
+  <dimension ref="A1:F97"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>8216</v>
+        <v>10491</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>7975</v>
+        <v>10282</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4">
-        <v>6964</v>
+        <v>10105</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5">
-        <v>6939</v>
+        <v>10032</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6">
-        <v>5793</v>
+        <v>9896</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7">
+        <v>9889</v>
+      </c>
+      <c r="C7" t="s">
         <v>22</v>
       </c>
-      <c r="B7">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
+        <v>24</v>
+      </c>
+      <c r="B8">
+        <v>9109</v>
+      </c>
+      <c r="C8" t="s">
         <v>25</v>
       </c>
-      <c r="B8">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9">
+        <v>8216</v>
+      </c>
+      <c r="C9" t="s">
         <v>28</v>
       </c>
-      <c r="B9">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10">
+        <v>7975</v>
+      </c>
+      <c r="C10" t="s">
         <v>31</v>
       </c>
-      <c r="B10">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11">
+        <v>6964</v>
+      </c>
+      <c r="C11" t="s">
         <v>34</v>
       </c>
-      <c r="B11">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
+        <v>36</v>
+      </c>
+      <c r="B12">
+        <v>6939</v>
+      </c>
+      <c r="C12" t="s">
         <v>37</v>
       </c>
-      <c r="B12">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13">
+        <v>5793</v>
+      </c>
+      <c r="C13" t="s">
         <v>40</v>
       </c>
-      <c r="B13">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
+        <v>42</v>
+      </c>
+      <c r="B14">
+        <v>5581</v>
+      </c>
+      <c r="C14" t="s">
         <v>43</v>
       </c>
-      <c r="B14">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
+        <v>45</v>
+      </c>
+      <c r="B15">
+        <v>5479</v>
+      </c>
+      <c r="C15" t="s">
         <v>46</v>
       </c>
-      <c r="B15">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
+        <v>48</v>
+      </c>
+      <c r="B16">
+        <v>5398</v>
+      </c>
+      <c r="C16" t="s">
         <v>49</v>
       </c>
-      <c r="B16">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B17">
+        <v>5258</v>
+      </c>
+      <c r="C17" t="s">
         <v>52</v>
       </c>
-      <c r="B17">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
+        <v>54</v>
+      </c>
+      <c r="B18">
+        <v>4955</v>
+      </c>
+      <c r="C18" t="s">
         <v>55</v>
       </c>
-      <c r="B18">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="D18" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
+        <v>57</v>
+      </c>
+      <c r="B19">
+        <v>4782</v>
+      </c>
+      <c r="C19" t="s">
         <v>58</v>
       </c>
-      <c r="B19">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="D19" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20">
+        <v>4739</v>
+      </c>
+      <c r="C20" t="s">
         <v>61</v>
       </c>
-      <c r="B20">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
+        <v>63</v>
+      </c>
+      <c r="B21">
+        <v>4499</v>
+      </c>
+      <c r="C21" t="s">
         <v>64</v>
       </c>
-      <c r="B21">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
+        <v>66</v>
+      </c>
+      <c r="B22">
+        <v>4370</v>
+      </c>
+      <c r="C22" t="s">
         <v>67</v>
       </c>
-      <c r="B22">
-[...2 lines deleted...]
-      <c r="C22" t="s">
+      <c r="D22" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
+        <v>69</v>
+      </c>
+      <c r="B23">
+        <v>4327</v>
+      </c>
+      <c r="C23" t="s">
         <v>70</v>
       </c>
-      <c r="B23">
-[...2 lines deleted...]
-      <c r="C23" t="s">
+      <c r="D23" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
+        <v>72</v>
+      </c>
+      <c r="B24">
+        <v>4280</v>
+      </c>
+      <c r="C24" t="s">
         <v>73</v>
       </c>
-      <c r="B24">
-[...2 lines deleted...]
-      <c r="C24" t="s">
+      <c r="D24" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
+        <v>75</v>
+      </c>
+      <c r="B25">
+        <v>4126</v>
+      </c>
+      <c r="C25" t="s">
         <v>76</v>
       </c>
-      <c r="B25">
-[...2 lines deleted...]
-      <c r="C25" t="s">
+      <c r="D25" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
+        <v>78</v>
+      </c>
+      <c r="B26">
+        <v>3997</v>
+      </c>
+      <c r="C26" t="s">
         <v>79</v>
       </c>
-      <c r="B26">
-[...2 lines deleted...]
-      <c r="C26" t="s">
+      <c r="D26" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
+        <v>81</v>
+      </c>
+      <c r="B27">
+        <v>3955</v>
+      </c>
+      <c r="C27" t="s">
         <v>82</v>
       </c>
-      <c r="B27">
-[...2 lines deleted...]
-      <c r="C27" t="s">
+      <c r="D27" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
+        <v>84</v>
+      </c>
+      <c r="B28">
+        <v>3775</v>
+      </c>
+      <c r="C28" t="s">
         <v>85</v>
       </c>
-      <c r="B28">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="D28" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
+        <v>87</v>
+      </c>
+      <c r="B29">
+        <v>3293</v>
+      </c>
+      <c r="C29" t="s">
         <v>88</v>
       </c>
-      <c r="B29">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="D29" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
+        <v>90</v>
+      </c>
+      <c r="B30">
+        <v>2969</v>
+      </c>
+      <c r="C30" t="s">
         <v>91</v>
       </c>
-      <c r="B30">
-[...2 lines deleted...]
-      <c r="C30" t="s">
+      <c r="D30" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
+        <v>93</v>
+      </c>
+      <c r="B31">
+        <v>2919</v>
+      </c>
+      <c r="C31" t="s">
         <v>94</v>
       </c>
-      <c r="B31">
-[...2 lines deleted...]
-      <c r="C31" t="s">
+      <c r="D31" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
+        <v>96</v>
+      </c>
+      <c r="B32">
+        <v>2706</v>
+      </c>
+      <c r="C32" t="s">
         <v>97</v>
       </c>
-      <c r="B32">
-[...2 lines deleted...]
-      <c r="C32" t="s">
+      <c r="D32" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
+        <v>99</v>
+      </c>
+      <c r="B33">
+        <v>2570</v>
+      </c>
+      <c r="C33" t="s">
         <v>100</v>
       </c>
-      <c r="B33">
-[...2 lines deleted...]
-      <c r="C33" t="s">
+      <c r="D33" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
+        <v>102</v>
+      </c>
+      <c r="B34">
+        <v>1919</v>
+      </c>
+      <c r="C34" t="s">
         <v>103</v>
       </c>
-      <c r="B34">
-[...2 lines deleted...]
-      <c r="C34" t="s">
+      <c r="D34" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
+        <v>105</v>
+      </c>
+      <c r="B35">
+        <v>1814</v>
+      </c>
+      <c r="C35" t="s">
         <v>106</v>
       </c>
-      <c r="B35">
-[...2 lines deleted...]
-      <c r="C35" t="s">
+      <c r="D35" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
+        <v>108</v>
+      </c>
+      <c r="B36">
+        <v>973</v>
+      </c>
+      <c r="C36" t="s">
         <v>109</v>
       </c>
-      <c r="B36">
-[...2 lines deleted...]
-      <c r="C36" t="s">
+      <c r="D36" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B37">
-        <v>13718</v>
+        <v>932</v>
       </c>
       <c r="C37" t="s">
         <v>112</v>
       </c>
       <c r="D37" t="s">
         <v>113</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="B38">
-        <v>13693</v>
+        <v>662</v>
       </c>
       <c r="C38" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D38" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B39">
-        <v>12799</v>
+        <v>518</v>
       </c>
       <c r="C39" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D39" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B40">
-        <v>12639</v>
+        <v>131</v>
       </c>
       <c r="C40" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D40" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="B41">
-        <v>12584</v>
+        <v>14183</v>
       </c>
       <c r="C41" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="D41" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B42">
-        <v>12454</v>
+        <v>13943</v>
       </c>
       <c r="C42" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="D42" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B43">
-        <v>11904</v>
+        <v>13729</v>
       </c>
       <c r="C43" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="D43" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="B44">
-        <v>11514</v>
+        <v>13718</v>
       </c>
       <c r="C44" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D44" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="B45">
-        <v>11458</v>
+        <v>13693</v>
       </c>
       <c r="C45" t="s">
         <v>134</v>
       </c>
       <c r="D45" t="s">
         <v>135</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
         <v>136</v>
       </c>
       <c r="B46">
-        <v>10806</v>
+        <v>12799</v>
       </c>
       <c r="C46" t="s">
         <v>137</v>
       </c>
       <c r="D46" t="s">
         <v>138</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
         <v>139</v>
       </c>
       <c r="B47">
-        <v>10540</v>
+        <v>12639</v>
       </c>
       <c r="C47" t="s">
         <v>140</v>
       </c>
       <c r="D47" t="s">
         <v>141</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
+        <v>139</v>
+      </c>
+      <c r="B48">
+        <v>12584</v>
+      </c>
+      <c r="C48" t="s">
         <v>142</v>
       </c>
-      <c r="B48">
-[...2 lines deleted...]
-      <c r="C48" t="s">
+      <c r="D48" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
+        <v>144</v>
+      </c>
+      <c r="B49">
+        <v>12454</v>
+      </c>
+      <c r="C49" t="s">
         <v>145</v>
       </c>
-      <c r="B49">
-[...2 lines deleted...]
-      <c r="C49" t="s">
+      <c r="D49" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B50">
-        <v>9922</v>
+        <v>11904</v>
       </c>
       <c r="C50" t="s">
         <v>148</v>
       </c>
       <c r="D50" t="s">
         <v>149</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
         <v>150</v>
       </c>
       <c r="B51">
-        <v>8332</v>
+        <v>11514</v>
       </c>
       <c r="C51" t="s">
         <v>151</v>
       </c>
       <c r="D51" t="s">
         <v>152</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
         <v>153</v>
       </c>
       <c r="B52">
-        <v>6317</v>
+        <v>11458</v>
       </c>
       <c r="C52" t="s">
         <v>154</v>
       </c>
       <c r="D52" t="s">
         <v>155</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
         <v>156</v>
       </c>
       <c r="B53">
-        <v>6043</v>
+        <v>10806</v>
       </c>
       <c r="C53" t="s">
         <v>157</v>
       </c>
       <c r="D53" t="s">
         <v>158</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
         <v>159</v>
       </c>
       <c r="B54">
-        <v>5463</v>
+        <v>10540</v>
       </c>
       <c r="C54" t="s">
         <v>160</v>
       </c>
       <c r="D54" t="s">
         <v>161</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
         <v>162</v>
       </c>
       <c r="B55">
-        <v>5191</v>
+        <v>10127</v>
       </c>
       <c r="C55" t="s">
         <v>163</v>
       </c>
       <c r="D55" t="s">
         <v>164</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
         <v>165</v>
       </c>
       <c r="B56">
-        <v>4691</v>
+        <v>9959</v>
       </c>
       <c r="C56" t="s">
         <v>166</v>
       </c>
       <c r="D56" t="s">
         <v>167</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
         <v>165</v>
       </c>
       <c r="B57">
-        <v>4688</v>
+        <v>9922</v>
       </c>
       <c r="C57" t="s">
         <v>168</v>
       </c>
       <c r="D57" t="s">
         <v>169</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
         <v>170</v>
       </c>
       <c r="B58">
-        <v>4572</v>
+        <v>8332</v>
       </c>
       <c r="C58" t="s">
         <v>171</v>
       </c>
       <c r="D58" t="s">
         <v>172</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B59">
-        <v>4558</v>
+        <v>6317</v>
       </c>
       <c r="C59" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D59" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B60">
-        <v>4378</v>
+        <v>6043</v>
       </c>
       <c r="C60" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D60" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B61">
-        <v>3277</v>
+        <v>5463</v>
       </c>
       <c r="C61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D61" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B62">
-        <v>2990</v>
+        <v>5191</v>
       </c>
       <c r="C62" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D62" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B63">
-        <v>2481</v>
+        <v>4691</v>
       </c>
       <c r="C63" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D63" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="B64">
-        <v>2164</v>
+        <v>4688</v>
       </c>
       <c r="C64" t="s">
         <v>188</v>
       </c>
       <c r="D64" t="s">
         <v>189</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
         <v>190</v>
       </c>
       <c r="B65">
-        <v>2101</v>
+        <v>4572</v>
       </c>
       <c r="C65" t="s">
         <v>191</v>
       </c>
       <c r="D65" t="s">
         <v>192</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
+        <v>190</v>
+      </c>
+      <c r="B66">
+        <v>4558</v>
+      </c>
+      <c r="C66" t="s">
         <v>193</v>
       </c>
-      <c r="B66">
-[...2 lines deleted...]
-      <c r="C66" t="s">
+      <c r="D66" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
+        <v>195</v>
+      </c>
+      <c r="B67">
+        <v>4378</v>
+      </c>
+      <c r="C67" t="s">
         <v>196</v>
       </c>
-      <c r="B67">
-[...2 lines deleted...]
-      <c r="C67" t="s">
+      <c r="D67" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
+        <v>198</v>
+      </c>
+      <c r="B68">
+        <v>3277</v>
+      </c>
+      <c r="C68" t="s">
         <v>199</v>
       </c>
-      <c r="B68">
-[...2 lines deleted...]
-      <c r="C68" t="s">
+      <c r="D68" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
+        <v>201</v>
+      </c>
+      <c r="B69">
+        <v>2990</v>
+      </c>
+      <c r="C69" t="s">
         <v>202</v>
       </c>
-      <c r="B69">
-[...2 lines deleted...]
-      <c r="C69" t="s">
+      <c r="D69" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
+        <v>204</v>
+      </c>
+      <c r="B70">
+        <v>2481</v>
+      </c>
+      <c r="C70" t="s">
         <v>205</v>
       </c>
-      <c r="B70">
-[...2 lines deleted...]
-      <c r="C70" t="s">
+      <c r="D70" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
+        <v>207</v>
+      </c>
+      <c r="B71">
+        <v>2164</v>
+      </c>
+      <c r="C71" t="s">
         <v>208</v>
       </c>
-      <c r="B71">
-[...2 lines deleted...]
-      <c r="C71" t="s">
+      <c r="D71" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
+        <v>210</v>
+      </c>
+      <c r="B72">
+        <v>2101</v>
+      </c>
+      <c r="C72" t="s">
         <v>211</v>
       </c>
-      <c r="B72">
-[...2 lines deleted...]
-      <c r="C72" t="s">
+      <c r="D72" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
+        <v>213</v>
+      </c>
+      <c r="B73">
+        <v>1719</v>
+      </c>
+      <c r="C73" t="s">
         <v>214</v>
       </c>
-      <c r="B73">
-[...2 lines deleted...]
-      <c r="C73" t="s">
+      <c r="D73" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B74">
-        <v>887</v>
+        <v>1719</v>
       </c>
       <c r="C74" t="s">
         <v>217</v>
       </c>
       <c r="D74" t="s">
         <v>218</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
         <v>219</v>
       </c>
       <c r="B75">
-        <v>265</v>
+        <v>1622</v>
       </c>
       <c r="C75" t="s">
         <v>220</v>
       </c>
       <c r="D75" t="s">
         <v>221</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
         <v>222</v>
       </c>
       <c r="B76">
-        <v>13842</v>
+        <v>1341</v>
       </c>
       <c r="C76" t="s">
         <v>223</v>
       </c>
       <c r="D76" t="s">
         <v>224</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
         <v>225</v>
       </c>
       <c r="B77">
-        <v>12831</v>
+        <v>1287</v>
       </c>
       <c r="C77" t="s">
         <v>226</v>
       </c>
       <c r="D77" t="s">
         <v>227</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
         <v>228</v>
       </c>
       <c r="B78">
-        <v>11421</v>
+        <v>1189</v>
       </c>
       <c r="C78" t="s">
         <v>229</v>
       </c>
       <c r="D78" t="s">
         <v>230</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
         <v>231</v>
       </c>
       <c r="B79">
-        <v>11269</v>
+        <v>977</v>
       </c>
       <c r="C79" t="s">
         <v>232</v>
       </c>
       <c r="D79" t="s">
         <v>233</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="B80">
-        <v>11253</v>
+        <v>12779</v>
       </c>
       <c r="C80" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D80" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="B81">
-        <v>9944</v>
+        <v>887</v>
       </c>
       <c r="C81" t="s">
         <v>237</v>
       </c>
       <c r="D81" t="s">
         <v>238</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
         <v>239</v>
       </c>
       <c r="B82">
-        <v>9636</v>
+        <v>265</v>
       </c>
       <c r="C82" t="s">
         <v>240</v>
       </c>
       <c r="D82" t="s">
         <v>241</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="B83">
-        <v>9595</v>
+        <v>13842</v>
       </c>
       <c r="C83" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D83" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B84">
-        <v>9529</v>
+        <v>12831</v>
       </c>
       <c r="C84" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="D84" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="B85">
-        <v>9477</v>
+        <v>11421</v>
       </c>
       <c r="C85" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="D85" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="B86">
-        <v>8673</v>
+        <v>11269</v>
       </c>
       <c r="C86" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="D86" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="B87">
-        <v>8499</v>
+        <v>11253</v>
       </c>
       <c r="C87" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D87" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B88">
-        <v>7879</v>
+        <v>9944</v>
       </c>
       <c r="C88" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D88" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B89">
-        <v>7606</v>
+        <v>9636</v>
       </c>
       <c r="C89" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D89" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="B90">
-        <v>5012</v>
+        <v>9595</v>
       </c>
       <c r="C90" t="s">
         <v>262</v>
       </c>
       <c r="D90" t="s">
         <v>263</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>264</v>
+      </c>
+      <c r="B91">
+        <v>9529</v>
+      </c>
+      <c r="C91" t="s">
+        <v>265</v>
+      </c>
+      <c r="D91" t="s">
+        <v>266</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>264</v>
+      </c>
+      <c r="B92">
+        <v>9477</v>
+      </c>
+      <c r="C92" t="s">
+        <v>267</v>
+      </c>
+      <c r="D92" t="s">
+        <v>268</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>269</v>
+      </c>
+      <c r="B93">
+        <v>8673</v>
+      </c>
+      <c r="C93" t="s">
+        <v>270</v>
+      </c>
+      <c r="D93" t="s">
+        <v>271</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>272</v>
+      </c>
+      <c r="B94">
+        <v>8499</v>
+      </c>
+      <c r="C94" t="s">
+        <v>273</v>
+      </c>
+      <c r="D94" t="s">
+        <v>274</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>275</v>
+      </c>
+      <c r="B95">
+        <v>7879</v>
+      </c>
+      <c r="C95" t="s">
+        <v>276</v>
+      </c>
+      <c r="D95" t="s">
+        <v>277</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>278</v>
+      </c>
+      <c r="B96">
+        <v>7606</v>
+      </c>
+      <c r="C96" t="s">
+        <v>279</v>
+      </c>
+      <c r="D96" t="s">
+        <v>280</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>281</v>
+      </c>
+      <c r="B97">
+        <v>5012</v>
+      </c>
+      <c r="C97" t="s">
+        <v>282</v>
+      </c>
+      <c r="D97" t="s">
+        <v>283</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
     <hyperlink ref="E6" r:id="rId9"/>
     <hyperlink ref="F6" r:id="rId10"/>
     <hyperlink ref="E7" r:id="rId11"/>
     <hyperlink ref="F7" r:id="rId12"/>
     <hyperlink ref="E8" r:id="rId13"/>
     <hyperlink ref="F8" r:id="rId14"/>
     <hyperlink ref="E9" r:id="rId15"/>
     <hyperlink ref="F9" r:id="rId16"/>
     <hyperlink ref="E10" r:id="rId17"/>
     <hyperlink ref="F10" r:id="rId18"/>
     <hyperlink ref="E11" r:id="rId19"/>
     <hyperlink ref="F11" r:id="rId20"/>
@@ -3181,50 +3381,64 @@
     <hyperlink ref="F78" r:id="rId154"/>
     <hyperlink ref="E79" r:id="rId155"/>
     <hyperlink ref="F79" r:id="rId156"/>
     <hyperlink ref="E80" r:id="rId157"/>
     <hyperlink ref="F80" r:id="rId158"/>
     <hyperlink ref="E81" r:id="rId159"/>
     <hyperlink ref="F81" r:id="rId160"/>
     <hyperlink ref="E82" r:id="rId161"/>
     <hyperlink ref="F82" r:id="rId162"/>
     <hyperlink ref="E83" r:id="rId163"/>
     <hyperlink ref="F83" r:id="rId164"/>
     <hyperlink ref="E84" r:id="rId165"/>
     <hyperlink ref="F84" r:id="rId166"/>
     <hyperlink ref="E85" r:id="rId167"/>
     <hyperlink ref="F85" r:id="rId168"/>
     <hyperlink ref="E86" r:id="rId169"/>
     <hyperlink ref="F86" r:id="rId170"/>
     <hyperlink ref="E87" r:id="rId171"/>
     <hyperlink ref="F87" r:id="rId172"/>
     <hyperlink ref="E88" r:id="rId173"/>
     <hyperlink ref="F88" r:id="rId174"/>
     <hyperlink ref="E89" r:id="rId175"/>
     <hyperlink ref="F89" r:id="rId176"/>
     <hyperlink ref="E90" r:id="rId177"/>
     <hyperlink ref="F90" r:id="rId178"/>
+    <hyperlink ref="E91" r:id="rId179"/>
+    <hyperlink ref="F91" r:id="rId180"/>
+    <hyperlink ref="E92" r:id="rId181"/>
+    <hyperlink ref="F92" r:id="rId182"/>
+    <hyperlink ref="E93" r:id="rId183"/>
+    <hyperlink ref="F93" r:id="rId184"/>
+    <hyperlink ref="E94" r:id="rId185"/>
+    <hyperlink ref="F94" r:id="rId186"/>
+    <hyperlink ref="E95" r:id="rId187"/>
+    <hyperlink ref="F95" r:id="rId188"/>
+    <hyperlink ref="E96" r:id="rId189"/>
+    <hyperlink ref="F96" r:id="rId190"/>
+    <hyperlink ref="E97" r:id="rId191"/>
+    <hyperlink ref="F97" r:id="rId192"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>