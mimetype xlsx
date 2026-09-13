--- v0 (2026-07-24)
+++ v1 (2026-09-13)
@@ -8,330 +8,327 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="74">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
+    <t>DISPOSITIVI DIGITALI E LIBRI - POC “PER LA SCUOLA” 2014-2020  - AVVISO PUBBLICO PROT. N. 95450 DEL 24 APRILE 2026</t>
+  </si>
+  <si>
+    <t>F84D26001870007</t>
+  </si>
+  <si>
+    <t>€ 10.686,00</t>
+  </si>
+  <si>
+    <t>“Finanziamenti dello Stato” (liv. 1 – aggregato) 06 ALTRI FINANZIAMENTI VINCOLATI DALLO STATO (liv. 2- voce), istituendo la sottovoce “POC Per la Scuola 2014-2020 (FESR).</t>
+  </si>
+  <si>
+    <t>09/09/2026</t>
+  </si>
+  <si>
+    <t>Link ai contenuti</t>
+  </si>
+  <si>
     <t>M.A.G.M.A. (MOLTIPLICATORI DI AUTONOMIA, GIOVANI, MULTICULTURALITÀ E APPRENDIMENTO SOTTO L'ETNA) - PIANO ESTATE 2026-2027</t>
   </si>
   <si>
     <t>F84D26003170007</t>
   </si>
   <si>
     <t>€ 79.944,00</t>
   </si>
   <si>
     <t>Finanziamenti dall'Unione Europea” (liv. 1 - aggregato) – 01 “Fondi sociali europei (FSE)” (liv. 2 - voce)</t>
   </si>
   <si>
     <t>29/06/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/ae01ec5a-55c1-438e-bb8b-d116aeeffed6</t>
-[...1 lines deleted...]
-  <si>
     <t>D.D.G 448 DEL 30/01/2026 LEGGE REGIONALE 05 GENNAIO 2026, N. 1</t>
   </si>
   <si>
     <t>F84D26003410002</t>
   </si>
   <si>
     <t>€ 10.280,92</t>
   </si>
   <si>
     <t>FINANZIAMENTI DELLA REGIONE</t>
   </si>
   <si>
     <t>24/06/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/3065a222-cc64-4a9a-8348-256f0a5759d9</t>
-[...1 lines deleted...]
-  <si>
     <t>"COESIONE ITALIA" - ORIZZONTI COMUNI: POTENZIAMENTO DELLE COMPETENZE RELAZIONALI E METODOLOGIE PER LA DIDATTICA ORIENTATIVA</t>
   </si>
   <si>
     <t>F84D26002400007</t>
   </si>
   <si>
     <t>€ 12.120,00</t>
   </si>
   <si>
     <t>“Finanziamenti dall'Unione Europea” (liv. 1 - aggregato) – 01 “Fondi sociali europei (FSE)” (liv. 2 - voce), istituendo la sottovoce “Programma Nazionale 21-27” (FSE+) - (liv. 3) del Programma Annuale</t>
   </si>
   <si>
     <t>23/06/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/a4d05939-a72f-4670-9bb6-f46d3613979c</t>
-[...1 lines deleted...]
-  <si>
     <t>PROGETTO “PER CHI CREA” EDIZIONE 2025</t>
   </si>
   <si>
     <t>F84D26003330007</t>
   </si>
   <si>
     <t>€ 25.000,00</t>
   </si>
   <si>
     <t>SIAE</t>
   </si>
   <si>
     <t>10/06/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/b3ef67f8-ce1e-4a7b-b45c-74269f3a49dd</t>
-[...1 lines deleted...]
-  <si>
     <t>IA AL SERVIZIO DELL'ISTRUZIONE DEGLI ADULTI</t>
   </si>
   <si>
     <t>F84D25004740006</t>
   </si>
   <si>
     <t>€ 49.358,40</t>
   </si>
   <si>
     <t>Finanziamenti dall’Unione Europea” (liv. 1 - aggregato) – 03- “Altri finanziamenti dell’Unione europea” (liv. 2- voce), istituendo la sottovoce “Next generation EU - PNRR” (liv. 3) del Programma annuale (decreto interministeriale 29 agosto 2018, n. 129 “R</t>
   </si>
   <si>
     <t>04/06/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/c6267658-51ab-4048-bc27-e607bab60897</t>
-[...1 lines deleted...]
-  <si>
     <t>SULLE ORME DELL'ESPRESSIONE: UNA STAGIONE TRA ARTE ED EMOZIONI - PIANO ESTATE 2025</t>
   </si>
   <si>
     <t>F54D25004050007</t>
   </si>
   <si>
     <t>€ 51.939,00</t>
   </si>
   <si>
     <t>Finanziamenti dall'Unione Europea</t>
   </si>
   <si>
     <t>14/10/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/70c88006-d52e-406a-8733-081e02ac09b8</t>
-[...1 lines deleted...]
-  <si>
     <t>PROGRAMMA ERASMUS PLUS AZIONE KA1</t>
   </si>
   <si>
     <t>F81I25000760006</t>
   </si>
   <si>
     <t>€ 72.092,00</t>
   </si>
   <si>
     <t>“Finanziamenti dall'Unione Europea” (liv. 1 - aggregato) – 03- Altri finanziamenti dall'Unione Europea (liv. 2- voce) – 02 Erasmus. ( livello 3 –sottovoce) CPIA CATANIA 2 C.F. 92032760875 C.M. CTMM151004 ADC8A75 - AMMINISTRAZIONE Prot. 0009683/U del 08/09</t>
   </si>
   <si>
     <t>08/09/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/3eb64e8e-51fb-4a85-b1b1-15bff0864fe9</t>
-[...1 lines deleted...]
-  <si>
     <t>PROGETTO “S.I.C.I.L.I.A – STUDIANDO L’ITALIANO CRESCE L’INTEGRAZIONE IL LAVORO L’INCLUSIONE E L’ACCOGLIENZA”</t>
   </si>
   <si>
     <t>G69G24000320007</t>
   </si>
   <si>
     <t>€ 121.077,14</t>
   </si>
   <si>
     <t>Finanziamenti dalla Regione</t>
   </si>
   <si>
     <t>10/02/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/e9eabab5-fc1e-4a38-af64-9162429acf7c</t>
-[...1 lines deleted...]
-  <si>
     <t>AREA PNRR "RIDUZIONE DEI DIVARI NEGLI APPRENDIMENTI E CONTRASTO ALLA DISPERSIONE SCOLASTICA" (D.M. 19/2024)</t>
   </si>
   <si>
     <t>F74D21000750006</t>
   </si>
   <si>
     <t>€ 455.345,10</t>
   </si>
   <si>
     <t>Finanziamenti dall’Unione Europea</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/dd6d19c1-7243-4f19-a45b-a7cf01a122c0</t>
-[...1 lines deleted...]
-  <si>
     <t>ESTATE AL CPIA CATANIA 2 PER INCLUDERE E FORMARE - PIANO ESTATE 2024</t>
   </si>
   <si>
     <t>F34D24001200007</t>
   </si>
   <si>
     <t>€ 51.786,00</t>
   </si>
   <si>
     <t>Finanziamenti dall’Unione Europea” (liv. 1 - aggregato) – 01 “Fondi sociali europei (FSE)” (liv. 2 –voce) istituendo la sottovoce “Programma Nazionale 21-27” (FSE+) - (liv. 3) del Programma Annuale previsto dal decreto interministeriale n. 129 del 29 agos</t>
   </si>
   <si>
     <t>16/07/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/a1f43e1a-373b-4d9e-9dbf-6a192d3d2057</t>
-[...1 lines deleted...]
-  <si>
     <t>AREA PNRR “SCUOLANET 4.0 – SPAZIO E INTERAZIONE”</t>
   </si>
   <si>
     <t>F54D22005050006</t>
   </si>
   <si>
     <t>€ 111.428,58</t>
   </si>
   <si>
     <t>29/05/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/bc479513-8cdd-458c-8c8b-5ca01fa32a82</t>
-[...1 lines deleted...]
-  <si>
     <t>AREA PNRR “FUTURA LA SCUOLA PER L’ITALIA DI DOMANI” (D.M. 66/2023)</t>
   </si>
   <si>
     <t>F84D23005390006</t>
   </si>
   <si>
     <t>€ 54.408,55</t>
   </si>
   <si>
     <t>22/03/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/e855f95e-2c5e-4dad-b134-e30780535e63</t>
-[...1 lines deleted...]
-  <si>
     <t>AREA PNRR “FUTURA LA SCUOLA PER L’ITALIA DI DOMANI” (D.M. 65/2023)</t>
   </si>
   <si>
     <t>F84D23004630006</t>
   </si>
   <si>
     <t>€ 91.190,32</t>
   </si>
   <si>
     <t>29/02/2024</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/009e9f2f-918e-4ab5-8614-13834f72f037</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -629,339 +626,454 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/a5747545-1965-425b-a560-9a4e7fd1e975" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/ae01ec5a-55c1-438e-bb8b-d116aeeffed6" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/3065a222-cc64-4a9a-8348-256f0a5759d9" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/a4d05939-a72f-4670-9bb6-f46d3613979c" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/b3ef67f8-ce1e-4a7b-b45c-74269f3a49dd" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/c6267658-51ab-4048-bc27-e607bab60897" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/70c88006-d52e-406a-8733-081e02ac09b8" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/3eb64e8e-51fb-4a85-b1b1-15bff0864fe9" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/e9eabab5-fc1e-4a38-af64-9162429acf7c" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/dd6d19c1-7243-4f19-a45b-a7cf01a122c0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/a1f43e1a-373b-4d9e-9dbf-6a192d3d2057" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/bc479513-8cdd-458c-8c8b-5ca01fa32a82" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/e855f95e-2c5e-4dad-b134-e30780535e63" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/009e9f2f-918e-4ab5-8614-13834f72f037" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F14"/>
+  <dimension ref="A1:F22"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+    <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="1">
+        <v>2026</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F2" s="2" t="s">
         <v>5</v>
-      </c>
-[...18 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B3" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C3" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D3" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E3" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>10</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B4" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="C4" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="E4" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>16</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="B5" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="D5" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="E5" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>21</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="B6" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="C6" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="D6" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>26</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="B7" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="D7" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="E7" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>31</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="B8" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="C8" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="D8" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="E8" t="s">
-        <v>46</v>
-[...43 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B10" s="1"/>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1"/>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A11" t="s">
-[...15 lines deleted...]
-        <v>65</v>
+      <c r="A11" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>66</v>
+        <v>37</v>
       </c>
       <c r="B12" t="s">
-        <v>67</v>
+        <v>38</v>
       </c>
       <c r="C12" t="s">
-        <v>68</v>
+        <v>39</v>
       </c>
       <c r="D12" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="E12" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>41</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>71</v>
+        <v>42</v>
       </c>
       <c r="B13" t="s">
-        <v>72</v>
+        <v>43</v>
       </c>
       <c r="C13" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D13" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="E13" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>46</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>76</v>
+        <v>47</v>
       </c>
       <c r="B14" t="s">
-        <v>77</v>
+        <v>48</v>
       </c>
       <c r="C14" t="s">
-        <v>78</v>
+        <v>49</v>
       </c>
       <c r="D14" t="s">
+        <v>50</v>
+      </c>
+      <c r="E14" t="s">
+        <v>51</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B16" s="1"/>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1"/>
+      <c r="F16" s="1"/>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>52</v>
+      </c>
+      <c r="B18" t="s">
+        <v>53</v>
+      </c>
+      <c r="C18" t="s">
+        <v>54</v>
+      </c>
+      <c r="D18" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" t="s">
+        <v>56</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
         <v>57</v>
       </c>
-      <c r="E14" t="s">
-[...3 lines deleted...]
-        <v>80</v>
+      <c r="B19" t="s">
+        <v>58</v>
+      </c>
+      <c r="C19" t="s">
+        <v>59</v>
+      </c>
+      <c r="D19" t="s">
+        <v>60</v>
+      </c>
+      <c r="E19" t="s">
+        <v>61</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>62</v>
+      </c>
+      <c r="B20" t="s">
+        <v>63</v>
+      </c>
+      <c r="C20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D20" t="s">
+        <v>55</v>
+      </c>
+      <c r="E20" t="s">
+        <v>65</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>66</v>
+      </c>
+      <c r="B21" t="s">
+        <v>67</v>
+      </c>
+      <c r="C21" t="s">
+        <v>68</v>
+      </c>
+      <c r="D21" t="s">
+        <v>55</v>
+      </c>
+      <c r="E21" t="s">
+        <v>69</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>70</v>
+      </c>
+      <c r="B22" t="s">
+        <v>71</v>
+      </c>
+      <c r="C22" t="s">
+        <v>72</v>
+      </c>
+      <c r="D22" t="s">
+        <v>55</v>
+      </c>
+      <c r="E22" t="s">
+        <v>73</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A10:F10"/>
+    <mergeCell ref="A16:F16"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="F3" r:id="rId1"/>
+    <hyperlink ref="F4" r:id="rId2"/>
+    <hyperlink ref="F5" r:id="rId3"/>
+    <hyperlink ref="F6" r:id="rId4"/>
+    <hyperlink ref="F7" r:id="rId5"/>
+    <hyperlink ref="F8" r:id="rId6"/>
+    <hyperlink ref="F12" r:id="rId7"/>
+    <hyperlink ref="F13" r:id="rId8"/>
+    <hyperlink ref="F14" r:id="rId9"/>
+    <hyperlink ref="F18" r:id="rId10"/>
+    <hyperlink ref="F19" r:id="rId11"/>
+    <hyperlink ref="F20" r:id="rId12"/>
+    <hyperlink ref="F21" r:id="rId13"/>
+    <hyperlink ref="F22" r:id="rId14"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>