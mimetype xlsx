--- v1 (2026-09-13)
+++ v2 (2026-10-29)
@@ -8,149 +8,188 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="87">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>DM179 - RISORSE PER IL COMFORT MICROCLIMATICO DEGLI AMBIENTI DIDATTICI A FAVORE DELLE ISTITUZIONI SCOLASTICHE PUBBLICHE.</t>
+  </si>
+  <si>
+    <t>F84D25006030001</t>
+  </si>
+  <si>
+    <t>€ 3.153,57</t>
+  </si>
+  <si>
+    <t>“Risorse per il comfort microclimatico degli ambienti didattici - DM 179/2026” (liv. 3) del Programma Annuale E.F. 2026</t>
+  </si>
+  <si>
+    <t>20/10/2026</t>
+  </si>
+  <si>
+    <t>Attivo</t>
+  </si>
+  <si>
+    <t>Link ai contenuti</t>
+  </si>
+  <si>
+    <t>ERASMUS+1 AZIONE CHIAVE 1</t>
+  </si>
+  <si>
+    <t>F81I26000800006</t>
+  </si>
+  <si>
+    <t>€ 50.731,00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">“Finanziamenti dall'Unione Europea” </t>
+  </si>
+  <si>
+    <t>14/09/2026</t>
+  </si>
+  <si>
     <t>DISPOSITIVI DIGITALI E LIBRI - POC “PER LA SCUOLA” 2014-2020  - AVVISO PUBBLICO PROT. N. 95450 DEL 24 APRILE 2026</t>
   </si>
   <si>
     <t>F84D26001870007</t>
   </si>
   <si>
     <t>€ 10.686,00</t>
   </si>
   <si>
     <t>“Finanziamenti dello Stato” (liv. 1 – aggregato) 06 ALTRI FINANZIAMENTI VINCOLATI DALLO STATO (liv. 2- voce), istituendo la sottovoce “POC Per la Scuola 2014-2020 (FESR).</t>
   </si>
   <si>
     <t>09/09/2026</t>
   </si>
   <si>
-    <t>Link ai contenuti</t>
+    <t>Chiuso</t>
   </si>
   <si>
     <t>M.A.G.M.A. (MOLTIPLICATORI DI AUTONOMIA, GIOVANI, MULTICULTURALITÀ E APPRENDIMENTO SOTTO L'ETNA) - PIANO ESTATE 2026-2027</t>
   </si>
   <si>
     <t>F84D26003170007</t>
   </si>
   <si>
     <t>€ 79.944,00</t>
   </si>
   <si>
     <t>Finanziamenti dall'Unione Europea” (liv. 1 - aggregato) – 01 “Fondi sociali europei (FSE)” (liv. 2 - voce)</t>
   </si>
   <si>
     <t>29/06/2026</t>
   </si>
   <si>
     <t>D.D.G 448 DEL 30/01/2026 LEGGE REGIONALE 05 GENNAIO 2026, N. 1</t>
   </si>
   <si>
     <t>F84D26003410002</t>
   </si>
   <si>
     <t>€ 10.280,92</t>
   </si>
   <si>
     <t>FINANZIAMENTI DELLA REGIONE</t>
   </si>
   <si>
     <t>24/06/2026</t>
   </si>
   <si>
-    <t>"COESIONE ITALIA" - ORIZZONTI COMUNI: POTENZIAMENTO DELLE COMPETENZE RELAZIONALI E METODOLOGIE PER LA DIDATTICA ORIENTATIVA</t>
+    <t>"COESIONE ITALIA" - ORIZZONTI COMUNI: POTENZIAMENTO DELLE COMPETENZE RELAZIONALI E METODOLOGIE PER LA DIDATTICA ORIENTATIVA - AVVISO 95165</t>
   </si>
   <si>
     <t>F84D26002400007</t>
   </si>
   <si>
     <t>€ 12.120,00</t>
   </si>
   <si>
     <t>“Finanziamenti dall'Unione Europea” (liv. 1 - aggregato) – 01 “Fondi sociali europei (FSE)” (liv. 2 - voce), istituendo la sottovoce “Programma Nazionale 21-27” (FSE+) - (liv. 3) del Programma Annuale</t>
   </si>
   <si>
     <t>23/06/2026</t>
   </si>
   <si>
     <t>PROGETTO “PER CHI CREA” EDIZIONE 2025</t>
   </si>
   <si>
     <t>F84D26003330007</t>
   </si>
   <si>
     <t>€ 25.000,00</t>
   </si>
   <si>
     <t>SIAE</t>
   </si>
   <si>
     <t>10/06/2026</t>
   </si>
   <si>
-    <t>IA AL SERVIZIO DELL'ISTRUZIONE DEGLI ADULTI</t>
+    <t>IA AL SERVIZIO DELL'ISTRUZIONE DEGLI ADULTI - DM219</t>
   </si>
   <si>
     <t>F84D25004740006</t>
   </si>
   <si>
     <t>€ 49.358,40</t>
   </si>
   <si>
     <t>Finanziamenti dall’Unione Europea” (liv. 1 - aggregato) – 03- “Altri finanziamenti dell’Unione europea” (liv. 2- voce), istituendo la sottovoce “Next generation EU - PNRR” (liv. 3) del Programma annuale (decreto interministeriale 29 agosto 2018, n. 129 “R</t>
   </si>
   <si>
     <t>04/06/2026</t>
   </si>
   <si>
     <t>SULLE ORME DELL'ESPRESSIONE: UNA STAGIONE TRA ARTE ED EMOZIONI - PIANO ESTATE 2025</t>
   </si>
   <si>
     <t>F54D25004050007</t>
   </si>
   <si>
     <t>€ 51.939,00</t>
   </si>
   <si>
     <t>Finanziamenti dall'Unione Europea</t>
   </si>
@@ -627,452 +666,554 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/a5747545-1965-425b-a560-9a4e7fd1e975" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/ae01ec5a-55c1-438e-bb8b-d116aeeffed6" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/3065a222-cc64-4a9a-8348-256f0a5759d9" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/a4d05939-a72f-4670-9bb6-f46d3613979c" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/b3ef67f8-ce1e-4a7b-b45c-74269f3a49dd" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/c6267658-51ab-4048-bc27-e607bab60897" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/70c88006-d52e-406a-8733-081e02ac09b8" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/3eb64e8e-51fb-4a85-b1b1-15bff0864fe9" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/e9eabab5-fc1e-4a38-af64-9162429acf7c" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/dd6d19c1-7243-4f19-a45b-a7cf01a122c0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/a1f43e1a-373b-4d9e-9dbf-6a192d3d2057" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/bc479513-8cdd-458c-8c8b-5ca01fa32a82" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/e855f95e-2c5e-4dad-b134-e30780535e63" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/009e9f2f-918e-4ab5-8614-13834f72f037" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/3140bdcc-3b06-4f29-8fd3-5f2a3cda5fe3" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/958ac0cd-f3d3-40be-ba67-4c00d38a1f44" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/a5747545-1965-425b-a560-9a4e7fd1e975" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/ae01ec5a-55c1-438e-bb8b-d116aeeffed6" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/3065a222-cc64-4a9a-8348-256f0a5759d9" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/a4d05939-a72f-4670-9bb6-f46d3613979c" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/b3ef67f8-ce1e-4a7b-b45c-74269f3a49dd" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/c6267658-51ab-4048-bc27-e607bab60897" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/70c88006-d52e-406a-8733-081e02ac09b8" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/3eb64e8e-51fb-4a85-b1b1-15bff0864fe9" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/e9eabab5-fc1e-4a38-af64-9162429acf7c" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/dd6d19c1-7243-4f19-a45b-a7cf01a122c0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/a1f43e1a-373b-4d9e-9dbf-6a192d3d2057" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/bc479513-8cdd-458c-8c8b-5ca01fa32a82" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/e855f95e-2c5e-4dad-b134-e30780535e63" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/progetto/009e9f2f-918e-4ab5-8614-13834f72f037" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F22"/>
+  <dimension ref="A1:G24"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
-    <col min="1" max="6" width="25" customWidth="1"/>
+    <col min="1" max="7" width="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1">
         <v>2026</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
-    </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G1" s="1"/>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G2" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E5" t="s">
+        <v>23</v>
+      </c>
+      <c r="F5" t="s">
+        <v>24</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B6" t="s">
+        <v>26</v>
+      </c>
+      <c r="C6" t="s">
+        <v>27</v>
+      </c>
+      <c r="D6" t="s">
+        <v>28</v>
+      </c>
+      <c r="E6" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C7" t="s">
+        <v>32</v>
+      </c>
+      <c r="D7" t="s">
+        <v>33</v>
+      </c>
+      <c r="E7" t="s">
+        <v>34</v>
+      </c>
+      <c r="F7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8" t="s">
+        <v>38</v>
+      </c>
+      <c r="E8" t="s">
+        <v>39</v>
+      </c>
+      <c r="F8" t="s">
+        <v>12</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" t="s">
+        <v>41</v>
+      </c>
+      <c r="C9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D9" t="s">
+        <v>43</v>
+      </c>
+      <c r="E9" t="s">
+        <v>44</v>
+      </c>
+      <c r="F9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" t="s">
+        <v>46</v>
+      </c>
+      <c r="C10" t="s">
+        <v>47</v>
+      </c>
+      <c r="D10" t="s">
+        <v>48</v>
+      </c>
+      <c r="E10" t="s">
+        <v>49</v>
+      </c>
+      <c r="F10" t="s">
+        <v>12</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B12" s="1"/>
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1"/>
+      <c r="F12" s="1"/>
+      <c r="G12" s="1"/>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A13" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G13" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B3" t="s">
-[...16 lines deleted...]
-      <c r="A4" t="s">
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>50</v>
+      </c>
+      <c r="B14" t="s">
+        <v>51</v>
+      </c>
+      <c r="C14" t="s">
+        <v>52</v>
+      </c>
+      <c r="D14" t="s">
+        <v>53</v>
+      </c>
+      <c r="E14" t="s">
+        <v>54</v>
+      </c>
+      <c r="F14" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
-[...42 lines deleted...]
-      <c r="C6" t="s">
+      <c r="G14" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" t="s">
+        <v>56</v>
+      </c>
+      <c r="C15" t="s">
+        <v>57</v>
+      </c>
+      <c r="D15" t="s">
+        <v>58</v>
+      </c>
+      <c r="E15" t="s">
+        <v>59</v>
+      </c>
+      <c r="F15" t="s">
         <v>24</v>
       </c>
-      <c r="D6" t="s">
-[...60 lines deleted...]
-      <c r="A11" s="2" t="s">
+      <c r="G15" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" t="s">
+        <v>61</v>
+      </c>
+      <c r="C16" t="s">
+        <v>62</v>
+      </c>
+      <c r="D16" t="s">
+        <v>63</v>
+      </c>
+      <c r="E16" t="s">
+        <v>64</v>
+      </c>
+      <c r="F16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B18" s="1"/>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1"/>
+      <c r="F18" s="1"/>
+      <c r="G18" s="1"/>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A19" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B11" s="2" t="s">
+      <c r="B19" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C11" s="2" t="s">
+      <c r="C19" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="2" t="s">
+      <c r="D19" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="E19" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F11" s="2" t="s">
+      <c r="F19" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-[...130 lines deleted...]
-    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G19" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B20" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C20" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="D20" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E20" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+        <v>69</v>
+      </c>
+      <c r="F20" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="B21" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="C21" t="s">
+        <v>72</v>
+      </c>
+      <c r="D21" t="s">
+        <v>73</v>
+      </c>
+      <c r="E21" t="s">
+        <v>74</v>
+      </c>
+      <c r="F21" t="s">
+        <v>24</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>75</v>
+      </c>
+      <c r="B22" t="s">
+        <v>76</v>
+      </c>
+      <c r="C22" t="s">
+        <v>77</v>
+      </c>
+      <c r="D22" t="s">
         <v>68</v>
       </c>
-      <c r="D21" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E22" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>78</v>
+      </c>
+      <c r="F22" t="s">
+        <v>24</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>79</v>
+      </c>
+      <c r="B23" t="s">
+        <v>80</v>
+      </c>
+      <c r="C23" t="s">
+        <v>81</v>
+      </c>
+      <c r="D23" t="s">
+        <v>68</v>
+      </c>
+      <c r="E23" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" t="s">
+        <v>24</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B24" t="s">
+        <v>84</v>
+      </c>
+      <c r="C24" t="s">
+        <v>85</v>
+      </c>
+      <c r="D24" t="s">
+        <v>68</v>
+      </c>
+      <c r="E24" t="s">
+        <v>86</v>
+      </c>
+      <c r="F24" t="s">
+        <v>24</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
-    <mergeCell ref="A1:F1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A16:F16"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A12:G12"/>
+    <mergeCell ref="A18:G18"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="F3" r:id="rId1"/>
-[...12 lines deleted...]
-    <hyperlink ref="F22" r:id="rId14"/>
+    <hyperlink ref="G3" r:id="rId1"/>
+    <hyperlink ref="G4" r:id="rId2"/>
+    <hyperlink ref="G5" r:id="rId3"/>
+    <hyperlink ref="G6" r:id="rId4"/>
+    <hyperlink ref="G7" r:id="rId5"/>
+    <hyperlink ref="G8" r:id="rId6"/>
+    <hyperlink ref="G9" r:id="rId7"/>
+    <hyperlink ref="G10" r:id="rId8"/>
+    <hyperlink ref="G14" r:id="rId9"/>
+    <hyperlink ref="G15" r:id="rId10"/>
+    <hyperlink ref="G16" r:id="rId11"/>
+    <hyperlink ref="G20" r:id="rId12"/>
+    <hyperlink ref="G21" r:id="rId13"/>
+    <hyperlink ref="G22" r:id="rId14"/>
+    <hyperlink ref="G23" r:id="rId15"/>
+    <hyperlink ref="G24" r:id="rId16"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>