--- v0 (2026-07-24)
+++ v1 (2026-09-13)
@@ -8,708 +8,504 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="621" uniqueCount="456">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="631" uniqueCount="306">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>11/09/2026</t>
+  </si>
+  <si>
+    <t>BCF1A2BB92</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO SERVIZIO SITO WEB - MYPORTAL SCHOOL 3.0</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>09/09/2026</t>
+  </si>
+  <si>
+    <t>BCEB1514DC</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO SOFTWARE OPINIO-AXIOS</t>
+  </si>
+  <si>
     <t>14/07/2026</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t xml:space="preserve">INDIVIDUAZIONE E NOMINA DI DOCENTE TUTOR - Progetto “Per Chi CREA” Edizione 2025 </t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">INDIVIDUAZIONE E NOMINA DOCENTE ESPERTO IN GESTIONE DELLE PIATTAFORME WEB - Progetto “Per Chi CREA” Edizione 2025 </t>
   </si>
   <si>
     <t>BC64D9570A</t>
   </si>
   <si>
     <t>Decisione a contrarre - PRESTAZIONI E SERVIZI PROFESSIONALI DI TERZI - PER CHI CREA-IPM 10.2025</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC64D9570A</t>
-[...4 lines deleted...]
-  <si>
     <t>BC6467342E</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI PROFESSIONALI PER EVENTI - PROGETTO “SUONI CHE LIBERANO”</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC6467342E</t>
-[...4 lines deleted...]
-  <si>
     <t>09/07/2026</t>
   </si>
   <si>
     <t xml:space="preserve"> Decreto di affidamento dell’incarico per la figura di supporto al coordinamento - "COESIONE ITALIA" - ORIZZONTI COMUNI: POTENZIAMENTO DELLE COMPETENZE RELAZIONALI E METODOLOGIE PER LA DIDATTICA ORIENTATIVA</t>
   </si>
   <si>
     <t>25/06/2026</t>
   </si>
   <si>
     <t>BC2DEB40F3</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO LICENZE SOFTWARE - D.D.G. N. 448</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC2DEB40F3</t>
-[...4 lines deleted...]
-  <si>
     <t>BC2D7CAC49</t>
   </si>
   <si>
     <t>Decisione a contrarre - CONVENZIONE DI ICASSA</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC2D7CAC49</t>
-[...4 lines deleted...]
-  <si>
     <t>24/06/2026</t>
   </si>
   <si>
     <t>BC2855616D</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUSTO MATERIALE DI CANCELLERIA - PROGETTO FAMI</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC2855616D</t>
-[...4 lines deleted...]
-  <si>
     <t>25/05/2026</t>
   </si>
   <si>
     <t>BBCB1C0C20</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE ESAMI CONCLUSIONE SECONDARIA DI PRIMO GRADO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCB1C0C20</t>
-[...4 lines deleted...]
-  <si>
     <t>BBC92BC3D7</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE PUBBLICITARIO PER CORSISTI DEL CPIA CATANIA 2</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC92BC3D7</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2026</t>
   </si>
   <si>
     <t>BBA3145197</t>
   </si>
   <si>
     <t>Decisione a contrarre - ABBONAMENTO BERGANTINI - LA CONTABILITÀ DI SEGRETERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA3145197</t>
-[...4 lines deleted...]
-  <si>
     <t>11/05/2026</t>
   </si>
   <si>
     <t>BB87A536ED</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ED INSTALLAZIONE PORTE E PANNELLI IN ACCIAIO E IN ALLUMINIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB87A536ED</t>
-[...4 lines deleted...]
-  <si>
     <t>05/05/2026</t>
   </si>
   <si>
     <t>BB86A22A5C</t>
   </si>
   <si>
     <t>Decisione a contrarre - DIREZIONE DI PALCO - EVENTO DECENNALE CPIA CATANIA 2</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB86A22A5C</t>
-[...4 lines deleted...]
-  <si>
     <t>BB85ED9A48</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO UNIFORME DA KUNG FU/TAI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB85ED9A48</t>
-[...4 lines deleted...]
-  <si>
     <t>28/04/2026</t>
   </si>
   <si>
     <t>BB732B6C08</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CARTUCCE STAMPANTE HP</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB732B6C08</t>
-[...4 lines deleted...]
-  <si>
     <t>BB72F98981</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BANDIERE: SICILIA - ITALIA - EUROPA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB72F98981</t>
-[...4 lines deleted...]
-  <si>
     <t>BB72236E46</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORMAZIONE ADEMPIMENTI INIZIALI IA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB72236E46</t>
-[...4 lines deleted...]
-  <si>
     <t>20/04/2026</t>
   </si>
   <si>
     <t>BB516EFBD0</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE TESSILE PER EVENTO DECENNALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB516EFBD0</t>
-[...4 lines deleted...]
-  <si>
     <t>16/04/2026</t>
   </si>
   <si>
     <t>BB443F1E0C</t>
   </si>
   <si>
     <t>Decisione a contrarre - EVENTO DECENNALE CPIA CATANIA 2</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB443F1E0C</t>
-[...4 lines deleted...]
-  <si>
     <t>10/04/2026</t>
   </si>
   <si>
     <t>BB34E7ADAA</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO FORMAZIONE BASE PER DATORE DI LAVORO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34E7ADAA</t>
-[...4 lines deleted...]
-  <si>
     <t>07/04/2026</t>
   </si>
   <si>
     <t>BB2598F0D4</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MACCHINE DA CUCIRE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2598F0D4</t>
-[...4 lines deleted...]
-  <si>
     <t>BB24B5B84C</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SUSSIDI DIDATTICI PIANO ESTATE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB24B5B84C</t>
-[...4 lines deleted...]
-  <si>
     <t>27/03/2026</t>
   </si>
   <si>
     <t>BB05905AE6</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO NOLEGGIO OPERATIVO SEGRETERIA MULTITERMINALE CANONE TRIENNALE CON PRIMA ATTIVAZIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB05905AE6</t>
-[...4 lines deleted...]
-  <si>
     <t>17/03/2026</t>
   </si>
   <si>
     <t>BAE32C6714</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SUSSIDI DIDATTICI - PROGETTO FAMI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE32C6714</t>
-[...4 lines deleted...]
-  <si>
     <t>24/02/2026</t>
   </si>
   <si>
     <t>BA8FC6E472</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO TRIENNALE SERVIZIO MEDICO COMPETENTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8FC6E472</t>
-[...4 lines deleted...]
-  <si>
     <t>20/02/2026</t>
   </si>
   <si>
     <t>BA826A58A4</t>
   </si>
   <si>
     <t>Decisione a contrarre - CANCELLERIA PER ESAME PREFETTURA DEL 24-02-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA826A58A4</t>
-[...4 lines deleted...]
-  <si>
     <t>BA78A527EB</t>
   </si>
   <si>
     <t>Decisione a contrarre - CONTRATTO ASSICURATIVO TRIENNALE</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/d9ac8481-a542-43c4-89ac-d885ba57bbeb</t>
   </si>
   <si>
     <t>03/02/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - Decreto di conferimento degli incarichi docenti e tutor interni, in collaborazione plurima ed esterni.
 Piano Estate 2025</t>
   </si>
   <si>
     <t>29/01/2026</t>
   </si>
   <si>
     <t>BA30AC5DBB</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO CONTRATTUALE APPLICATIVI SPAGGIARI ANNO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA30AC5DBB</t>
-[...4 lines deleted...]
-  <si>
     <t>23/01/2026</t>
   </si>
   <si>
     <t>BA19C74284</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI DI BROKERAGGIO ASSICURATIVO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA19C74284</t>
-[...4 lines deleted...]
-  <si>
     <t>22/01/2026</t>
   </si>
   <si>
     <t>BA1402773E</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO SERVIZIO NOL. SOL. SOFTWARECONTENUTI AMMINISTRAZIONE TRASPARENTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1402773E</t>
-[...4 lines deleted...]
-  <si>
     <t>BA134C7430</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO ASSISTENZA PROGRAMMI GESTIONALI AXIOS 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA134C7430</t>
-[...4 lines deleted...]
-  <si>
     <t>27/11/2025</t>
   </si>
   <si>
     <t>B9481BAA13</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CANCELLERIA PER TEST PREFETTURA DEL 25-11-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9481BAA13</t>
-[...4 lines deleted...]
-  <si>
     <t>26/11/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - DECRETO_INCARICHI_FAMI_25.11.25</t>
   </si>
   <si>
     <t>03/11/2025</t>
   </si>
   <si>
     <t>B8E9C595E3</t>
   </si>
   <si>
     <t>Decisione a contrarre - BIGLIETTI AEREO A/R CATANIA- GRANADA SIVIGLIA-CATANIA - ERASMUS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E9C595E3</t>
-[...4 lines deleted...]
-  <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>DECISIONE N. 98 Riapertura procedure selezione personale docente e tutor in collaborazione plurima ed esterna PE2025</t>
   </si>
   <si>
     <t>14/10/2025</t>
   </si>
   <si>
     <t xml:space="preserve"> Lettera di incarico per la figura di supporto al coordinamento </t>
   </si>
   <si>
     <t>08/10/2025</t>
   </si>
   <si>
     <t>B88DC6FC6E</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORMAZIONE PER IL RAPPRESENTANTE DEI LAVORATORI PER LA SICUREZZA (RLS)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88DC6FC6E</t>
-[...4 lines deleted...]
-  <si>
     <t>18/09/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Decreto incarichi al personale coinvolto nei percorsi di alfabetizzazione e apprendimento della lingua italiana rivolti ai cittadini di paesi terzi da realizzarsi nell’ambito del progetto in argomento e per le attività organizzate nell’ambito dei richiamati corsi di cui al medesimo progetto FAMI 2021 –2027 PROGETTO "S.I.C.I.L.I.A." - Studiando l'Italiano Cresce l'Integrazione il Lavoro l'Inclusione e l'Accoglienza - PROG-205</t>
   </si>
   <si>
     <t>11/09/2025</t>
   </si>
   <si>
     <t>B8365C44CE</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO SERVIZIO MYPORTAL SCHOOL 3.0 SITO WEB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8365C44CE</t>
-[...4 lines deleted...]
-  <si>
     <t>09/09/2025</t>
   </si>
   <si>
     <t>B82C3D1FBE</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MACCHINA LAVASCIUGA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82C3D1FBE</t>
-[...4 lines deleted...]
-  <si>
     <t>08/09/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto per il conferimento di n. 1 incarico individuale al docente esperto interno, per i “percorsi di potenziamento delle competenze chiave, compreso l’italiano L2 nei CPIA” - progetto “non disperdiamoci… colmiamo i divari”(D.M. 19/2024). </t>
   </si>
   <si>
     <t>05/09/2025</t>
   </si>
   <si>
     <t>Decreto per il conferimento di n. 9 incarico individuale a 9 Docenti Esperti Interni per i “Percorsi di Mentoring e Orientamento Personalizzato nei CPIA – Percorsi individuali di Mentoring e Orientamento” - progetto “non disperdiamoci… colmiamo i DIVARI”(D.M. 19/2024).</t>
   </si>
   <si>
     <t>04/09/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Decreto per il conferimento di n. 2 incarichi individuali, per n. 2 attività di esperti esterni “Percorsi di tutoraggio e orientamento di gruppo” - progetto “non disperdiamoci… colmiamo i DIVARI”(D.M. 19/2024).</t>
   </si>
   <si>
     <t>Decreto per il conferimento di n. 2 incarichi individuali, per n. 2 attività di esperti esterni “Percorsi di tutoraggio e orientamento di gruppo” - progetto “non disperdiamoci… colmiamo i DIVARI”(D.M. 19/2024).</t>
   </si>
   <si>
     <t>14/07/2025</t>
   </si>
   <si>
     <t>B7A260BCB8</t>
   </si>
   <si>
     <t>Decisione a contrarre - IMPLEMENTAZIONE SOFTWARE “REGISTRO GESTIONE PERCORSI FAMI”</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/a933f4c4-8cee-466f-b0aa-c5142c1b66f2</t>
   </si>
   <si>
     <t>09/07/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - Decreto di pubblicazione graduatoria DEFINITIVA avvisi di selezione progetto FAMI S.I.C.I.L.I.A prog.
 205</t>
   </si>
   <si>
     <t>27/06/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - decreto per il conferimento di n. 2 incarichi individuali, n. 1 per attività di esperti esterni “Percorsi di Mentoring e Orientamento Personalizzato nei CPIA; n. 1 in collaborazione plurima per i Percorsi di Potenziamento - progetto “non disperdiamoci… colmiamo i DIVARI”(D.M. 19/2024).</t>
   </si>
   <si>
     <t>19/06/2025</t>
   </si>
   <si>
     <t>B759A5D03A</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE CANCELLERIA/DIDATTICO - DM19 DIVARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B759A5D03A</t>
-[...4 lines deleted...]
-  <si>
     <t>18/06/2025</t>
   </si>
   <si>
     <t>B752936FE2</t>
   </si>
   <si>
     <t>Decisione a contrarre - CANCELLERIA - ESAMI PREFETTURA DEL 24 GIUGNO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B752936FE2</t>
-[...4 lines deleted...]
-  <si>
     <t>11/06/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - decreto per il conferimento di n. 16 incarichi individuali per attività di esperti esterni e in collaborazione plurima per i “Percorsi di Mentoring e Orientamento Personalizzato nei CPIA – percorsi individuali di mentoring e orientamento” - progetto “non disperdiamoci… colmiamo i DIVARI” (D.M. 19/2024)</t>
   </si>
   <si>
     <t>Decreto di nomina - DECISIONE N. 56 – Annullamento in autotutela di decreti e contratti annessi per i “percorsi di mentoring e orientamento personalizzato nei CPIA per la prevenzione della dispersione scolastica” - progetto “Non disperdiamoci… colmiamo i divari”(D.M. 19/2024)</t>
   </si>
   <si>
     <t>09/06/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - decreto per il conferimento di n. 8 incarichi individuali a n. 2 Docenti Esperti, in Collaborazione Plurima per i “Percorsi di Mentoring e Orientamento Personalizzato nei CPIA – Percorsi individuali di Mentoring e Orientamento” - progetto “non disperdiamoci… colmiamo i DIVARI”(D.M. 19/2024). </t>
   </si>
   <si>
     <t>Decreto di nomina - decreto per il conferimento di n. 8 incarichi individuali a n. 2 Docenti Esperti, in Collaborazione Plurima per i “Percorsi di Mentoring e Orientamento Personalizzato nei CPIA – percorsi individuali di sostegno alle competenze disciplinari” - progetto “non disperdiamoci… colmiamo i DIVARI”(D.M. 19/2024).</t>
   </si>
   <si>
     <t>Decreto di nomina - decreto per il conferimento di n. 1 incarico individuale al Docente Esperto Interno per i “Percorsi di Mentoring e Orientamento Personalizzato nei CPIA – Percorsi individuali di Mentoring e Orientamento” - progetto “non disperdiamoci… colmiamo i DIVARI” (D.M. 19/2024).</t>
   </si>
   <si>
     <t>06/06/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - decreto per il conferimento di n. 43 incarichi individuali a n. 20 Docenti Esperti Interni per i “Percorsi di Mentoring e Orientamento Personalizzato nei CPIA – percorsi individuali di sostegno alle competenze disciplinari” - progetto “non disperdiamoci… colmiamo i DIVARI” (D.M. 19/2024).</t>
   </si>
   <si>
     <t>28/05/2025</t>
   </si>
   <si>
     <t>B70E45C663</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE ESAMI STATO CONCLUSIVI PRIMO CICLO ISTRUZIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70E45C663</t>
-[...4 lines deleted...]
-  <si>
     <t>21/05/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - INTEGRAZIONE DECRETO PROT. N. 3990 del 25/03/2025 DOCENTI ESPERTI PER I “PERCORSI DI POTENZIAMENTO DELLE COMPETENZE CHIAVE, COMPRESO L’ITALIANO L2 NEI CPIA” - PROGETTO “NON DISPERDIAMOCI… COLMIAMO I DIVARI”(D.M. 19/2024).</t>
   </si>
   <si>
     <t>12/05/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - DECRETO PER IL CONFERIMENTO DI N. 4 INCARICHI INDIVIDUALI AI DOCENTI ESPERTI PER I “PERCORSI DI POTENZIAMENTO DELLE COMPETENZE CHIAVE, COMPRESO L’ITALIANO L2 NEI CPIA” - PROGETTO “NON DISPERDIAMOCI… COLMIAMO I DIVARI (D.M. 19/2024).</t>
   </si>
   <si>
     <t>Decreto di nomina - decreto per il conferimento di n. 1 incarichi individuali ai docenti esperti, in collaborazione plurima, per i “percorsi di potenziamento delle competenze chiave, compreso l’italiano L2 nei CPIA” - progetto “non disperdiamoci… colmiamo i divari” (D.M. 19/2024).</t>
   </si>
   <si>
     <t>Decreto di nomina - decreto per il conferimento di n. 2 contratti individuali di lavoro autonomo ai docenti esperti esterni, per i “percorsi di potenziamento delle competenze chiave, compreso l’italiano L2 nei CPIA” - progetto “non disperdiamoci… colmiamo i divari” (D.M. 19/2024).</t>
   </si>
   <si>
     <t>09/05/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - decreto per il conferimento di n. 1 incarichi individuali ad n. 1 docente esperto, in collaborazione plurima, per i “Percorsi di Mentoring e Orientamento Personalizzato nei CPIA – percorsi individuali di sostegno alle competenze disciplinari” - progetto “non disperdiamoci… colmiamo i divari (D.M. 19/2024).</t>
   </si>
   <si>
     <t>Decreto di nomina - decreto per il conferimento di n. 1 incarichi individuali ai Docenti Esperti Interni per attività di Tutor Orientatore per i “Percorsi di Mentoring e Orientamento Personalizzato nei CPIA – percorsi individuali di mentoring e orientamento” - progetto “non disperdiamoci… colmiamo i DIVARI” (D.M. 19/2024).</t>
@@ -717,56 +513,50 @@
   <si>
     <t>Decreto di nomina - decreto per il conferimento di n. 2 incarichi individuali per attività di Tutor Orientatore esterno per i “Percorsi di Mentoring e Orientamento Personalizzato nei CPIA – percorsi individuali di mentoring e orientamento” - progetto “non disperdiamoci… colmiamo i DIVARI (D.M. 19/2024).</t>
   </si>
   <si>
     <t>08/05/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - decreto per il conferimento di n. 1 incarichi individuali ad n. 1 docente esperto, in collaborazione plurima, per i “Percorsi di Mentoring e Orientamento Personalizzato nei CPIA – percorsi individuali di sostegno alle competenze disciplinari” - progetto “non disperdiamoci… colmiamo i divari” (D.M. 19/2024).</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Decreto di conferimento per l’incarico individuale di collaudatore (D.M. 19/2024).</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>B6ABC2E202</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CARTA FOTOCOPIATRICE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6ABC2E202</t>
-[...4 lines deleted...]
-  <si>
     <t>08/04/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - decreto per il conferimento di n. 15 incarichi individuali per attività di Mentor esterno per i “Percorsi di Mentoring e Orientamento Personalizzato nei CPIA – percorsi individuali di mentoring e orientamento” - progetto “non disperdiamoci… colmiamo i DIVARI”(D.M. 19/2024).</t>
   </si>
   <si>
     <t>Decreto di nomina - decreto per il conferimento di n. 1 incarico individuale per attività di Mentor Interno per i “Percorsi di Mentoring e Orientamento Personalizzato nei CPIA – percorsi individuali di mentoring e orientamento” - progetto “non disperdiamoci… colmiamo i DIVARI”(D.M. 19/2024).</t>
   </si>
   <si>
     <t>Decreto di nomina - decreto per il conferimento di n. 3 incarichi individuali ad n. 1 docente esperto, in collaborazione plurima, per i “Percorsi di Mentoring e Orientamento Personalizzato nei CPIA – percorsi individuali di sostegno alle competenze disciplinari” - progetto “non disperdiamoci… colmiamo i divari” (D.M. 19/2024).</t>
   </si>
   <si>
     <t>07/04/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Decreto per il conferimento di n. 29 incarichi individuali ai Docenti Esperti Interni per i “Percorsi di Mentoring e Orientamento Personalizzato nei CPIA – percorsi individuali di sostegno alle competenze disciplinari” - progetto “non disperdiamoci… colmiamo i DIVARI (D.M. 19/2024).</t>
   </si>
   <si>
     <t>03/04/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Decreto per il conferimento di n. 2 incarichi individuali di Assistenti Amministrativi - progetto “non disperdiamoci… colmiamo i divari”(D.M. 19/2024).</t>
   </si>
   <si>
     <t>02/04/2025</t>
@@ -777,688 +567,459 @@
   <si>
     <t>Decreto di nomina - decreto per il conferimento di n. 2 incarichi individuali ai docenti esperti, in collaborazione plurima, per i “percorsi di potenziamento delle competenze chiave, compreso l’italiano L2 nei CPIA” - progetto “non disperdiamoci… colmiamo i divari” (D.M. 19/2024).</t>
   </si>
   <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - DECRETO PER IL CONFERIMENTO DI N. 49 INCARICHI INDIVIDUALI AI DOCENTI ESPERTI PER I “PERCORSI DI POTENZIAMENTO DELLE COMPETENZE CHIAVE, COMPRESO L’ITALIANO L2 NEI CPIA” - PROGETTO “NON DISPERDIAMOCI… COLMIAMO I DIVARI" (D.M. 19/2024).</t>
   </si>
   <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Decreto per il conferimento di n. 4 incarichi individuali per la costituzione del Team per la prevenzione della dispersione scolastica nei CPIA (D.M. 19/2024).</t>
   </si>
   <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>B625C48E8C</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI CANCELLERIA - ESAME PREFETTURA DEL 25-03-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B625C48E8C</t>
-[...4 lines deleted...]
-  <si>
     <t>B625AE48C6</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO SERVIZIO GESTIONE PROFILI E SICUREZZA RETE UFFICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B625AE48C6</t>
-[...4 lines deleted...]
-  <si>
     <t>05/03/2025</t>
   </si>
   <si>
     <t>B5E95668F0</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PC E NOTEBOOK - PROGETTO NON DISPERDIAMOCI COLMIAMO I DIVARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E95668F0</t>
-[...4 lines deleted...]
-  <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>B5928DBC49</t>
   </si>
   <si>
     <t>Decisione a contrarre - DM65 - ACQUISTO MATERIALE PUBBLICITARIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5928DBC49</t>
-[...4 lines deleted...]
-  <si>
     <t>B5911E057D</t>
   </si>
   <si>
     <t>Decisione a contrarre - DM66 - ACQUISTO MATERIALE PUBBLICITARIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5911E057D</t>
-[...4 lines deleted...]
-  <si>
     <t>B5903414AB</t>
   </si>
   <si>
     <t>Decisione a contrarre - SCUOLA 4.0 - REALIZZAZIONE TARGHE A4 PROGETTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5903414AB</t>
-[...4 lines deleted...]
-  <si>
     <t>B58F60BDBE</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE CANCELLERIA ESAME PREFETTURA DEL 18/02/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58F60BDBE</t>
-[...4 lines deleted...]
-  <si>
     <t>27/01/2025</t>
   </si>
   <si>
     <t>B55A8C4241</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO CONTRATTUALE PROGRAMMI - ALUNNI - PAGO ONLINE - REGISTRO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55A8C4241</t>
-[...4 lines deleted...]
-  <si>
     <t>20/01/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Decreto_Assegnazione_Incarico_LAUDANI (D.M. 65/2023)</t>
   </si>
   <si>
     <t>Decreto di nomina - Decreto di pubblicazione graduatoria definitiva (D.M. 65/2023)</t>
   </si>
   <si>
     <t>14/01/2025</t>
   </si>
   <si>
     <t>B5304A91A5</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO PROGRAMMI AXIOS 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5304A91A5</t>
-[...4 lines deleted...]
-  <si>
     <t>13/01/2025</t>
   </si>
   <si>
     <t>B529539B95</t>
   </si>
   <si>
     <t>Decisione a contrarre - SOFTWARE GENERAZIONE AUTOMATICA CONTENUTI AT</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B529539B95</t>
-[...4 lines deleted...]
-  <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Decreto_incarico_collaudatore_Scuola4.0</t>
   </si>
   <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>B4BAA6CBF5</t>
   </si>
   <si>
     <t>Decisione a contrarre - PRENOTAZIONE HOTEL A FIRENZE - DIDACTA 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BAA6CBF5</t>
-[...4 lines deleted...]
-  <si>
     <t>09/12/2024</t>
   </si>
   <si>
     <t>B4B3874F28</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DABLIU PEN PLUS - SCUOLA 4.0</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B3874F28</t>
-[...4 lines deleted...]
-  <si>
     <t>04/12/2024</t>
   </si>
   <si>
     <t>B49B88D0C7</t>
   </si>
   <si>
     <t>Decisione a contrarre - SOSTITUZIONE TAPPARELLE AVVOLGIBILI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49B88D0C7</t>
-[...4 lines deleted...]
-  <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>Decreto di nomina - Decreto Assegnazione Incarico SPAGNOLO DM65_28.11.24</t>
   </si>
   <si>
     <t>21/11/2024</t>
   </si>
   <si>
     <t>B465497D2C</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE DI PRIMO SOCCORSO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B465497D2C</t>
-[...4 lines deleted...]
-  <si>
     <t>B464F74004</t>
   </si>
   <si>
     <t>Decisione a contrarre - REALIZZAZIONE PORTA LAN PER CENTRALINO TELEFONICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B464F74004</t>
-[...4 lines deleted...]
-  <si>
     <t>20/11/2024</t>
   </si>
   <si>
     <t>Decreto di nomina - timbrato_firmato_DM66-Decreto_incarico_Corsi</t>
   </si>
   <si>
     <t>08/11/2024</t>
   </si>
   <si>
     <t>B42FB3979A</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO NOTEBOOK E TABLET - PROGETTO TOURABILITY</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42FB3979A</t>
-[...4 lines deleted...]
-  <si>
     <t>B42F2C911F</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO NOTEBOOK - PROGETTO TOURABILITY</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42F2C911F</t>
-[...4 lines deleted...]
-  <si>
     <t>07/11/2024</t>
   </si>
   <si>
     <t>B42DBEA16C</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ATTREZZATURA INFORMATICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42DBEA16C</t>
-[...4 lines deleted...]
-  <si>
     <t>05/11/2024</t>
   </si>
   <si>
     <t>B4216ED218</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE IGIENICO SANITARIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4216ED218</t>
-[...4 lines deleted...]
-  <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>B40BCC168D</t>
   </si>
   <si>
     <t>Decisione a contrarre - ASSISTENZA TECNICA SU IMPIANTO DI VIDEOSORVEGLIANZA E IMPIANTO DI ALLARME</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40BCC168D</t>
-[...4 lines deleted...]
-  <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>B400D23A08</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DI CANCELLERIA - ESAMI PREFETTURA 05/11/2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B400D23A08</t>
-[...4 lines deleted...]
-  <si>
     <t>02/10/2024</t>
   </si>
   <si>
     <t>B34426B9E6</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDO LAVORI EDILIZIA LEGGERA - SCUOLA 4.0</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34426B9E6</t>
-[...4 lines deleted...]
-  <si>
     <t>27/09/2024</t>
   </si>
   <si>
     <t>B336DAC99C</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DOTAZIONI DIGITALI - LABORATORIO REALTÀ VIRTUALE CON VISORI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B336DAC99C</t>
-[...4 lines deleted...]
-  <si>
     <t>26/09/2024</t>
   </si>
   <si>
     <t>B3359A0E8B</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DOTAZIONI DIGITALI - SCUOLA 4.0</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3359A0E8B</t>
-[...4 lines deleted...]
-  <si>
     <t>B3349C374F</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ARREDI SCUOLA 4.0</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3349C374F</t>
-[...4 lines deleted...]
-  <si>
     <t>02/09/2024</t>
   </si>
   <si>
     <t>B2E6650CCA</t>
   </si>
   <si>
     <t>Decisione a contrarre - ABBONAMENTO ANNUALE ORIZZONTESCUOLA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E6650CCA</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Decreto di nomina - FIRMATO_DM66-Decreto_incarico_L5-civ </t>
   </si>
   <si>
     <t>16/07/2024</t>
   </si>
   <si>
     <t>B27AAA632E</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 78 ai sensi dell’art. 50 del D. Lgs. 36/2023 per Servizi di adeguamento al Regolamento Generale per la Protezione dei Dati (RGPD) – contratto triennale con fattura annuale.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B27AAA632E</t>
-[...4 lines deleted...]
-  <si>
     <t>09/07/2024</t>
   </si>
   <si>
     <t>Decreto di nomina - DECRETO DI ASSEGNAZIONE INCARICHI (D.M. 65/2023)</t>
   </si>
   <si>
     <t>11/06/2024</t>
   </si>
   <si>
     <t>B20FAA69AD</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 64 ai sensi dell’art. 50 del D. Lgs. 36/2023 per l’acquisto della Firma Digitale Remota AXIOS.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B20FAA69AD</t>
-[...4 lines deleted...]
-  <si>
     <t>23/05/2024</t>
   </si>
   <si>
     <t>B1D10FE1E8</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 57 ai sensi dell’art. 50 del D. Lgs. 36/2023 per l’acquisto di MATERIALE ESAMI DI STATO.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1D10FE1E8</t>
-[...4 lines deleted...]
-  <si>
     <t>22/05/2024</t>
   </si>
   <si>
     <t>B1CB1AEA61</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 56 per l’affidamento diretto dei Servizi di Formazione per l’attuazione del Progetto PNRR - Animatori digitali 2022-2024 Articolo 1 comma 512 della legge 30 dicembre 2020 n. 178. Decreto del Ministro dell’istruzione 11 agosto 2022 n. 222 articolo 2 – “Azioni di coinvolgimento degli animatori digitali” nell’ambito della linea di investimento 2.1 “Didattica digitale integrata e formazione alla transizione digitale per il personale scolastico” di cui alla Missione 4 – Componente 1 – del PNRR.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1CB1AEA61</t>
-[...4 lines deleted...]
-  <si>
     <t>B1C914182E</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 55 ai sensi dell’art. 50 del D. Lgs. 36/2023 per l’acquisto di MATERIALE IGIENICO SANITARIO.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1C914182E</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2024</t>
   </si>
   <si>
     <t>B18FC53B8D</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 50 ai sensi dell’art. 50 del D. Lgs. 36/2023 per l’acquisto BERGANTINI 2024.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B18FC53B8D</t>
-[...4 lines deleted...]
-  <si>
     <t>02/05/2024</t>
   </si>
   <si>
     <t>B17DC69372</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 47 per l’affidamento diretto dei Servizi nel piano di migrazione al Cloud inerenti all’ Avviso Pubblico “Investimento 1.2 abilitazione al Cloud per le PA locali - Scuole</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B17DC69372</t>
-[...4 lines deleted...]
-  <si>
     <t>10/04/2024</t>
   </si>
   <si>
     <t>B12FBFE94D</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 36 ai sensi dell’art. 50 del D. Lgs. 36/2023 per l’acquisto di armadi metallici per ufficio.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B12FBFE94D</t>
-[...4 lines deleted...]
-  <si>
     <t>05/04/2024</t>
   </si>
   <si>
     <t>B11DF08111</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 31 ai sensi dell’art. 50 del D. Lgs. 36/2023 per il rinnovo annuale del Contratto per il Servizio gestione profili e sicurezza rete uffici sede amministrativa.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B11DF08111</t>
-[...4 lines deleted...]
-  <si>
     <t>28/03/2024</t>
   </si>
   <si>
     <t>B108398A25</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 28 ai sensi dell’art. 50 del D. Lgs. 36/2023 per il rinnovo annuale del Contratto di Licenza Software: Gestionale Alunni – Pagonline – Registro CPIA.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B108398A25</t>
-[...4 lines deleted...]
-  <si>
     <t>20/02/2024</t>
   </si>
   <si>
     <t>B0773F509D</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE N. 13 AI SENSI DELL’ART. 50 DEL D. LGS. 36/2023 PER L’ACQUISTO DI MATERIALE DI CANCELLERIA PER IL TEST PREFETTURA DEL 27 FEBBRAIO 2024.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0773F509D</t>
-[...4 lines deleted...]
-  <si>
     <t>07/02/2024</t>
   </si>
   <si>
     <t>B04A25B497</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 8 per l’affidamento diretto dei Servizi nel piano di migrazione al Cloud inerenti all’ Avviso Pubblico “Investimento 1.2 abilitazione al Cloud per le PA locali - Scuole</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B04A25B497</t>
-[...4 lines deleted...]
-  <si>
     <t>06/02/2024</t>
   </si>
   <si>
     <t>B045D397BC</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 06 ai sensi dell’art. 50 del D. Lgs. 36/2023 per l’approvvigionamento del Servizio di noleggio operativo di una soluzione software per la generazione automatica dei contenuti tabellari di Amministrazione Trasparente.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B045D397BC</t>
-[...4 lines deleted...]
-  <si>
     <t>29/01/2024</t>
   </si>
   <si>
     <t>B026E249C0</t>
   </si>
   <si>
     <t>Decisione N. 04 - a contrarre ai sensi dell’art. 50 del D. Lgs. 36/2023 per affido diretto mediante TRATTATIVA DIRETTA SUL MEPA del servizio di noleggio n. 6 fotocopiatori A3 monocromatici Full Service per la durata di 36 mesi sul Mercato Elettronico della Pubblica Amministrazione per un importo contrattuale pari a € 3.750 annui per 36 mesi (iva inclusa)- euro 11.250 iva inclusa per 36 mesi.</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/423406c7-de24-47e3-bf88-c802d5a3374e</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1756,2539 +1317,2790 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF1A2BB92" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/cebbf56c-7d33-4fb3-ac76-12a07721a989" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEB1514DC" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/d29a9a59-a8af-43e9-bb8f-17963d2777aa" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC64D9570A" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/02e0af1c-9aab-433f-9351-28dd02a6c0ca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6467342E" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/1776d3a3-3893-476e-b72c-b593a4aace48" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2DEB40F3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/d266568c-c2c7-4bc4-9c57-76a4b18d39a9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2D7CAC49" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/5971427b-2b48-4886-94d3-842b4fce59b7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2855616D" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/e1be0076-6cb7-4476-921a-e8ba18ac7324" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCB1C0C20" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/9967e51f-b153-4058-9b50-472cc2acca33" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC92BC3D7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/d5cdbe8b-3b2d-4dde-997b-42346c91240c" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA3145197" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/4daaf190-9d7e-43d7-8143-29993a8d98b5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB87A536ED" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/b6e9ba83-7264-45d7-a89e-fef01b2a5b95" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB86A22A5C" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/b994d8d0-106d-4fa1-a4c7-abe549db5ee2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB85ED9A48" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/7bfa7394-db84-49cc-9a26-0e37502b8c15" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB732B6C08" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/a58d962c-ed7f-402a-9cd3-296755a58d8e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB72F98981" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/ce66ad1a-c1d1-4a49-b911-0ea75a4b6df2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB72236E46" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/d50c065b-5969-43b9-a4c7-df53f1311bf4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB516EFBD0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/143f3275-68b3-40e1-9942-5f64598c9655" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB443F1E0C" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/26513733-8596-4406-957f-3d096d471718" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34E7ADAA" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/76db607b-f9ae-4eda-aa7a-30fe3420e473" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2598F0D4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/0dadc27f-3559-4be1-8eda-63f19fa1a68c" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB24B5B84C" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/7eb85358-32ae-4b38-869f-165479477511" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB05905AE6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/9332b2cf-e186-4d89-a2ad-0b549c563734" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE32C6714" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/2ef7e108-7d45-4d06-904e-5411d8e592ad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8FC6E472" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/64cc29b6-bd77-43b4-9598-c7862f8e25e2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA826A58A4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/9d5c3d6d-47aa-4b3c-96ba-1f7fe1d02730" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA78A527EB" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/d9ac8481-a542-43c4-89ac-d885ba57bbeb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA30AC5DBB" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/0b97c40e-642c-413e-b021-be4106e264ce" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA19C74284" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/81261fa1-efd9-4e93-8296-28ba9b5039e4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1402773E" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/96598e90-be85-4e22-bd4f-60bfcac7188a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA134C7430" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/c386a363-1204-4c94-808a-d78cdf798f4f" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9481BAA13" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/c74eb6ad-6924-42b8-926b-de54b53e497f" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E9C595E3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/3569b3c9-1f00-4113-8773-cf77f5e83088" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88DC6FC6E" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/42dfabf4-f303-4985-8557-989c21efc788" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8365C44CE" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/4c4c0989-7909-4463-88af-f56d8f4203ec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82C3D1FBE" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/3534782e-9cec-444a-bcbe-ea9a8f131248" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A260BCB8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/a933f4c4-8cee-466f-b0aa-c5142c1b66f2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B759A5D03A" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/ffdfe8d1-f60f-45d0-acc7-4f1017db64a5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B752936FE2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/6cef8646-e8d9-443a-9831-d37e575a714e" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70E45C663" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/f1345268-acea-4858-b3d4-f6fffc17f1cf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6ABC2E202" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/91f478ff-d826-4585-a254-4ad60cbbb4f4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B625C48E8C" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/e6aab833-9bac-43d0-ac0b-fc8dd0621bde" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B625AE48C6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/bb55e1c2-39b9-46b8-a9ee-1dbec779421d" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E95668F0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/83ed1f89-ad3a-4979-92b7-a09a441b7aff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5928DBC49" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/e8ee7f4f-322a-4c61-9ba2-3cedb945ba66" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5911E057D" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/36619641-c05e-41d6-9b3d-50a647289bf8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5903414AB" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/605603f7-5c0c-48ba-90eb-42d657afd6d8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58F60BDBE" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/3ce1dd61-f9bd-401b-93d1-5304f885dfa0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55A8C4241" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/12e86520-9ca6-4f4c-a72d-535cf83a0a44" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5304A91A5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/70b43b63-7d29-4335-88e0-0b475e02f6b6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B529539B95" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/5d5c781e-1ca3-493f-914b-568a882d949b" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BAA6CBF5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/6c82aa86-a4a6-49a7-961e-ae90da5c1628" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B3874F28" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/6a212b3d-3bb1-4cd1-97fa-f18df33904b4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49B88D0C7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/14ec62d6-66e3-4d4e-a149-3d18841967b1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B465497D2C" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/ec14a1ab-0d70-446a-b672-74e3d38328a0" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B464F74004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/8fcd8a44-759e-4b9e-a9a4-defb873376cd" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42FB3979A" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/eef5d6ec-22f6-4822-8018-3b31ce6afc2d" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42F2C911F" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/df3b5fa8-26f8-43fd-aeb0-b012c9a49c56" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42DBEA16C" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/012f8243-8c21-4b78-84bb-5b4bf3050cc3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4216ED218" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/dc99ff80-c2bd-41e3-9043-d715cb666213" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40BCC168D" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/57aff43d-6f85-4e15-8f38-6cea70a12b56" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B400D23A08" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/2d072755-1c2c-4169-9f8f-f074b5814466" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34426B9E6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/8f88e7d0-90ed-4da0-a138-350e7bb608e1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B336DAC99C" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/b68ae32e-9ca9-42c0-b1bb-bf7c78c37c5f" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3359A0E8B" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/e17a3ee7-87a4-4afa-b13c-40116a09b6ae" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3349C374F" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/50db73aa-a115-4773-b1ef-b8e9bff1713e" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E6650CCA" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/9bcd1d0f-5eaa-40f9-8e50-2527d8ef84db" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B27AAA632E" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/44c2501a-3211-4a37-a4d0-3f68d4cec03b" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B20FAA69AD" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/6f4b6864-e2b1-4757-a8cf-8265639150cb" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1D10FE1E8" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/a223f569-f2c2-4f0f-8d6c-55e7623a5e10" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1CB1AEA61" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/5135c7c2-19fa-48db-a1cd-aa015a462834" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1C914182E" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/7425a3a7-f604-44af-94c4-b4b22efaff48" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B18FC53B8D" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/4559ea91-aabc-425c-bf7c-186b8fd6a5f6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B17DC69372" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/5e966580-95a8-4c1f-b8b0-f0e0a8b24823" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B12FBFE94D" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/c154d029-fafc-4d68-85fd-007038a2c728" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B11DF08111" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/87b8e4bf-7e93-4502-a3a5-051e4252f01a" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B108398A25" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/7a8cb2a9-65ff-41a5-a297-e5b9b1e237df" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0773F509D" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/65faa50d-5508-48b9-9991-ae0e7c955a72" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B04A25B497" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/00966e40-ec95-4ea3-8601-4e1969b3b948" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B045D397BC" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/4b7b91c0-19de-4f85-af4a-436c9dc401ba" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B026E249C0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/423406c7-de24-47e3-bf88-c802d5a3374e" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F124"/>
+  <dimension ref="A1:F126"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>7980</v>
+        <v>8998</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...2 lines deleted...]
-      <c r="F2" t="s">
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B3">
-        <v>7978</v>
+        <v>8848</v>
       </c>
       <c r="C3" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>10</v>
-[...4 lines deleted...]
-      <c r="F3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>7973</v>
+        <v>7980</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="E4" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>14</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="B5">
-        <v>7960</v>
+        <v>7978</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>16</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="B6">
-        <v>7866</v>
+        <v>7973</v>
       </c>
       <c r="C6" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
-[...4 lines deleted...]
-      <c r="F6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="B7">
-        <v>7424</v>
+        <v>7960</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>20</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
-        <v>7421</v>
+        <v>7866</v>
       </c>
       <c r="C8" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="D8" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="E8" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>14</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="B9">
-        <v>7333</v>
+        <v>7424</v>
       </c>
       <c r="C9" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>32</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>25</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="B10">
-        <v>5926</v>
+        <v>7421</v>
       </c>
       <c r="C10" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>27</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="B11">
-        <v>5887</v>
+        <v>7333</v>
       </c>
       <c r="C11" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-        <v>43</v>
+        <v>30</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="B12">
-        <v>5439</v>
+        <v>5926</v>
       </c>
       <c r="C12" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="D12" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>33</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="B13">
-        <v>5336</v>
+        <v>5887</v>
       </c>
       <c r="C13" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>53</v>
+        <v>35</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="B14">
-        <v>5109</v>
+        <v>5439</v>
       </c>
       <c r="C14" t="s">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>58</v>
+        <v>38</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="B15">
-        <v>5104</v>
+        <v>5336</v>
       </c>
       <c r="C15" t="s">
-        <v>59</v>
+        <v>40</v>
       </c>
       <c r="D15" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-        <v>62</v>
+        <v>41</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>63</v>
+        <v>42</v>
       </c>
       <c r="B16">
-        <v>4879</v>
+        <v>5109</v>
       </c>
       <c r="C16" t="s">
-        <v>64</v>
+        <v>43</v>
       </c>
       <c r="D16" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-        <v>67</v>
+        <v>44</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>63</v>
+        <v>42</v>
       </c>
       <c r="B17">
-        <v>4877</v>
+        <v>5104</v>
       </c>
       <c r="C17" t="s">
-        <v>68</v>
+        <v>45</v>
       </c>
       <c r="D17" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>46</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>63</v>
+        <v>47</v>
       </c>
       <c r="B18">
-        <v>4876</v>
+        <v>4879</v>
       </c>
       <c r="C18" t="s">
-        <v>72</v>
+        <v>48</v>
       </c>
       <c r="D18" t="s">
-        <v>73</v>
-[...5 lines deleted...]
-        <v>75</v>
+        <v>49</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>76</v>
+        <v>47</v>
       </c>
       <c r="B19">
-        <v>4519</v>
+        <v>4877</v>
       </c>
       <c r="C19" t="s">
-        <v>77</v>
+        <v>50</v>
       </c>
       <c r="D19" t="s">
-        <v>78</v>
-[...5 lines deleted...]
-        <v>80</v>
+        <v>51</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>81</v>
+        <v>47</v>
       </c>
       <c r="B20">
-        <v>4454</v>
+        <v>4876</v>
       </c>
       <c r="C20" t="s">
-        <v>82</v>
+        <v>52</v>
       </c>
       <c r="D20" t="s">
-        <v>83</v>
-[...5 lines deleted...]
-        <v>85</v>
+        <v>53</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>86</v>
+        <v>54</v>
       </c>
       <c r="B21">
-        <v>4167</v>
+        <v>4519</v>
       </c>
       <c r="C21" t="s">
-        <v>87</v>
+        <v>55</v>
       </c>
       <c r="D21" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-        <v>90</v>
+        <v>56</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>91</v>
+        <v>57</v>
       </c>
       <c r="B22">
-        <v>3964</v>
+        <v>4454</v>
       </c>
       <c r="C22" t="s">
-        <v>92</v>
+        <v>58</v>
       </c>
       <c r="D22" t="s">
-        <v>93</v>
-[...5 lines deleted...]
-        <v>95</v>
+        <v>59</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>91</v>
+        <v>60</v>
       </c>
       <c r="B23">
-        <v>3941</v>
+        <v>4167</v>
       </c>
       <c r="C23" t="s">
-        <v>96</v>
+        <v>61</v>
       </c>
       <c r="D23" t="s">
-        <v>97</v>
-[...5 lines deleted...]
-        <v>99</v>
+        <v>62</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>100</v>
+        <v>63</v>
       </c>
       <c r="B24">
-        <v>3587</v>
+        <v>3964</v>
       </c>
       <c r="C24" t="s">
-        <v>101</v>
+        <v>64</v>
       </c>
       <c r="D24" t="s">
-        <v>102</v>
-[...5 lines deleted...]
-        <v>104</v>
+        <v>65</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>105</v>
+        <v>63</v>
       </c>
       <c r="B25">
-        <v>3088</v>
+        <v>3941</v>
       </c>
       <c r="C25" t="s">
-        <v>106</v>
+        <v>66</v>
       </c>
       <c r="D25" t="s">
-        <v>107</v>
-[...5 lines deleted...]
-        <v>109</v>
+        <v>67</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>68</v>
       </c>
       <c r="B26">
-        <v>2061</v>
+        <v>3587</v>
       </c>
       <c r="C26" t="s">
-        <v>111</v>
+        <v>69</v>
       </c>
       <c r="D26" t="s">
-        <v>112</v>
-[...5 lines deleted...]
-        <v>114</v>
+        <v>70</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>115</v>
+        <v>71</v>
       </c>
       <c r="B27">
-        <v>1873</v>
+        <v>3088</v>
       </c>
       <c r="C27" t="s">
-        <v>116</v>
+        <v>72</v>
       </c>
       <c r="D27" t="s">
-        <v>117</v>
-[...5 lines deleted...]
-        <v>119</v>
+        <v>73</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>115</v>
+        <v>74</v>
       </c>
       <c r="B28">
-        <v>1853</v>
+        <v>2061</v>
       </c>
       <c r="C28" t="s">
-        <v>120</v>
+        <v>75</v>
       </c>
       <c r="D28" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-        <v>123</v>
+        <v>76</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>77</v>
       </c>
       <c r="B29">
-        <v>1097</v>
+        <v>1873</v>
       </c>
       <c r="C29" t="s">
-        <v>7</v>
+        <v>78</v>
       </c>
       <c r="D29" t="s">
-        <v>125</v>
-[...4 lines deleted...]
-      <c r="F29" t="s">
+        <v>79</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>77</v>
       </c>
       <c r="B30">
-        <v>947</v>
+        <v>1853</v>
       </c>
       <c r="C30" t="s">
-        <v>127</v>
+        <v>80</v>
       </c>
       <c r="D30" t="s">
-        <v>128</v>
-[...5 lines deleted...]
-        <v>130</v>
+        <v>81</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>131</v>
+        <v>82</v>
       </c>
       <c r="B31">
-        <v>700</v>
+        <v>1097</v>
       </c>
       <c r="C31" t="s">
-        <v>132</v>
+        <v>14</v>
       </c>
       <c r="D31" t="s">
-        <v>133</v>
+        <v>83</v>
       </c>
       <c r="E31" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>14</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>136</v>
+        <v>84</v>
       </c>
       <c r="B32">
-        <v>657</v>
+        <v>947</v>
       </c>
       <c r="C32" t="s">
-        <v>137</v>
+        <v>85</v>
       </c>
       <c r="D32" t="s">
-        <v>138</v>
-[...5 lines deleted...]
-        <v>140</v>
+        <v>86</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>136</v>
+        <v>87</v>
       </c>
       <c r="B33">
-        <v>653</v>
+        <v>700</v>
       </c>
       <c r="C33" t="s">
-        <v>141</v>
+        <v>88</v>
       </c>
       <c r="D33" t="s">
-        <v>142</v>
-[...5 lines deleted...]
-        <v>144</v>
+        <v>89</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>145</v>
+        <v>90</v>
       </c>
       <c r="B34">
-        <v>14340</v>
+        <v>657</v>
       </c>
       <c r="C34" t="s">
-        <v>146</v>
+        <v>91</v>
       </c>
       <c r="D34" t="s">
-        <v>147</v>
-[...5 lines deleted...]
-        <v>149</v>
+        <v>92</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>150</v>
+        <v>90</v>
       </c>
       <c r="B35">
-        <v>14190</v>
+        <v>653</v>
       </c>
       <c r="C35" t="s">
-        <v>7</v>
+        <v>93</v>
       </c>
       <c r="D35" t="s">
-        <v>151</v>
-[...4 lines deleted...]
-      <c r="F35" t="s">
+        <v>94</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>152</v>
+        <v>95</v>
       </c>
       <c r="B36">
-        <v>12698</v>
+        <v>14340</v>
       </c>
       <c r="C36" t="s">
-        <v>153</v>
+        <v>96</v>
       </c>
       <c r="D36" t="s">
-        <v>154</v>
-[...5 lines deleted...]
-        <v>156</v>
+        <v>97</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>157</v>
+        <v>98</v>
       </c>
       <c r="B37">
-        <v>12578</v>
+        <v>14190</v>
       </c>
       <c r="C37" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D37" t="s">
-        <v>158</v>
+        <v>99</v>
       </c>
       <c r="E37" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F37" t="s">
+        <v>14</v>
+      </c>
+      <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>159</v>
+        <v>100</v>
       </c>
       <c r="B38">
-        <v>11757</v>
+        <v>12698</v>
       </c>
       <c r="C38" t="s">
-        <v>7</v>
+        <v>101</v>
       </c>
       <c r="D38" t="s">
-        <v>160</v>
-[...4 lines deleted...]
-      <c r="F38" t="s">
+        <v>102</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>161</v>
+        <v>103</v>
       </c>
       <c r="B39">
-        <v>11401</v>
+        <v>12578</v>
       </c>
       <c r="C39" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="D39" t="s">
-        <v>163</v>
+        <v>104</v>
       </c>
       <c r="E39" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>14</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>166</v>
+        <v>105</v>
       </c>
       <c r="B40">
-        <v>10294</v>
+        <v>11757</v>
       </c>
       <c r="C40" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D40" t="s">
-        <v>167</v>
+        <v>106</v>
       </c>
       <c r="E40" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F40" t="s">
+        <v>14</v>
+      </c>
+      <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>168</v>
+        <v>107</v>
       </c>
       <c r="B41">
-        <v>9868</v>
+        <v>11401</v>
       </c>
       <c r="C41" t="s">
-        <v>169</v>
+        <v>108</v>
       </c>
       <c r="D41" t="s">
-        <v>170</v>
-[...5 lines deleted...]
-        <v>172</v>
+        <v>109</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>173</v>
+        <v>110</v>
       </c>
       <c r="B42">
-        <v>9727</v>
+        <v>10294</v>
       </c>
       <c r="C42" t="s">
-        <v>174</v>
+        <v>14</v>
       </c>
       <c r="D42" t="s">
-        <v>175</v>
+        <v>111</v>
       </c>
       <c r="E42" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>14</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>178</v>
+        <v>112</v>
       </c>
       <c r="B43">
-        <v>9640</v>
+        <v>9868</v>
       </c>
       <c r="C43" t="s">
-        <v>7</v>
+        <v>113</v>
       </c>
       <c r="D43" t="s">
-        <v>179</v>
-[...4 lines deleted...]
-      <c r="F43" t="s">
+        <v>114</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>180</v>
+        <v>115</v>
       </c>
       <c r="B44">
-        <v>9612</v>
+        <v>9727</v>
       </c>
       <c r="C44" t="s">
-        <v>7</v>
+        <v>116</v>
       </c>
       <c r="D44" t="s">
-        <v>181</v>
-[...4 lines deleted...]
-      <c r="F44" t="s">
+        <v>117</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>182</v>
+        <v>118</v>
       </c>
       <c r="B45">
-        <v>9540</v>
+        <v>9640</v>
       </c>
       <c r="C45" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D45" t="s">
-        <v>183</v>
+        <v>119</v>
       </c>
       <c r="E45" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F45" t="s">
+        <v>14</v>
+      </c>
+      <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>182</v>
+        <v>120</v>
       </c>
       <c r="B46">
-        <v>9540</v>
+        <v>9612</v>
       </c>
       <c r="C46" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D46" t="s">
-        <v>184</v>
+        <v>121</v>
       </c>
       <c r="E46" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F46" t="s">
+        <v>14</v>
+      </c>
+      <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>185</v>
+        <v>122</v>
       </c>
       <c r="B47">
-        <v>8575</v>
+        <v>9540</v>
       </c>
       <c r="C47" t="s">
-        <v>186</v>
+        <v>14</v>
       </c>
       <c r="D47" t="s">
-        <v>187</v>
+        <v>123</v>
       </c>
       <c r="E47" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-        <v>189</v>
+        <v>14</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>190</v>
+        <v>122</v>
       </c>
       <c r="B48">
-        <v>8485</v>
+        <v>9540</v>
       </c>
       <c r="C48" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D48" t="s">
-        <v>191</v>
+        <v>124</v>
       </c>
       <c r="E48" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F48" t="s">
+        <v>14</v>
+      </c>
+      <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>192</v>
+        <v>125</v>
       </c>
       <c r="B49">
-        <v>8074</v>
+        <v>8575</v>
       </c>
       <c r="C49" t="s">
-        <v>7</v>
+        <v>126</v>
       </c>
       <c r="D49" t="s">
-        <v>193</v>
-[...4 lines deleted...]
-      <c r="F49" t="s">
+        <v>127</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>194</v>
+        <v>128</v>
       </c>
       <c r="B50">
-        <v>7866</v>
+        <v>8485</v>
       </c>
       <c r="C50" t="s">
-        <v>195</v>
+        <v>14</v>
       </c>
       <c r="D50" t="s">
-        <v>196</v>
+        <v>129</v>
       </c>
       <c r="E50" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>198</v>
+        <v>14</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>199</v>
+        <v>130</v>
       </c>
       <c r="B51">
-        <v>7801</v>
+        <v>8074</v>
       </c>
       <c r="C51" t="s">
-        <v>200</v>
+        <v>14</v>
       </c>
       <c r="D51" t="s">
-        <v>201</v>
+        <v>131</v>
       </c>
       <c r="E51" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>203</v>
+        <v>14</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>204</v>
+        <v>132</v>
       </c>
       <c r="B52">
-        <v>7581</v>
+        <v>7866</v>
       </c>
       <c r="C52" t="s">
-        <v>7</v>
+        <v>133</v>
       </c>
       <c r="D52" t="s">
-        <v>205</v>
-[...4 lines deleted...]
-      <c r="F52" t="s">
+        <v>134</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>204</v>
+        <v>135</v>
       </c>
       <c r="B53">
-        <v>7570</v>
+        <v>7801</v>
       </c>
       <c r="C53" t="s">
-        <v>7</v>
+        <v>136</v>
       </c>
       <c r="D53" t="s">
-        <v>206</v>
-[...4 lines deleted...]
-      <c r="F53" t="s">
+        <v>137</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>207</v>
+        <v>138</v>
       </c>
       <c r="B54">
-        <v>7437</v>
+        <v>7581</v>
       </c>
       <c r="C54" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D54" t="s">
-        <v>208</v>
+        <v>139</v>
       </c>
       <c r="E54" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F54" t="s">
+        <v>14</v>
+      </c>
+      <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>207</v>
+        <v>138</v>
       </c>
       <c r="B55">
-        <v>7434</v>
+        <v>7570</v>
       </c>
       <c r="C55" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D55" t="s">
-        <v>209</v>
+        <v>140</v>
       </c>
       <c r="E55" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F55" t="s">
+        <v>14</v>
+      </c>
+      <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>207</v>
+        <v>141</v>
       </c>
       <c r="B56">
-        <v>7432</v>
+        <v>7437</v>
       </c>
       <c r="C56" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D56" t="s">
-        <v>210</v>
+        <v>142</v>
       </c>
       <c r="E56" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F56" t="s">
+        <v>14</v>
+      </c>
+      <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>211</v>
+        <v>141</v>
       </c>
       <c r="B57">
-        <v>7347</v>
+        <v>7434</v>
       </c>
       <c r="C57" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D57" t="s">
-        <v>212</v>
+        <v>143</v>
       </c>
       <c r="E57" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F57" t="s">
+        <v>14</v>
+      </c>
+      <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>213</v>
+        <v>141</v>
       </c>
       <c r="B58">
-        <v>6806</v>
+        <v>7432</v>
       </c>
       <c r="C58" t="s">
-        <v>214</v>
+        <v>14</v>
       </c>
       <c r="D58" t="s">
-        <v>215</v>
+        <v>144</v>
       </c>
       <c r="E58" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-        <v>217</v>
+        <v>14</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>218</v>
+        <v>145</v>
       </c>
       <c r="B59">
-        <v>6307</v>
+        <v>7347</v>
       </c>
       <c r="C59" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D59" t="s">
-        <v>219</v>
+        <v>146</v>
       </c>
       <c r="E59" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F59" t="s">
+        <v>14</v>
+      </c>
+      <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>220</v>
+        <v>147</v>
       </c>
       <c r="B60">
-        <v>5906</v>
+        <v>6806</v>
       </c>
       <c r="C60" t="s">
-        <v>7</v>
+        <v>148</v>
       </c>
       <c r="D60" t="s">
-        <v>221</v>
-[...4 lines deleted...]
-      <c r="F60" t="s">
+        <v>149</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>220</v>
+        <v>150</v>
       </c>
       <c r="B61">
-        <v>5902</v>
+        <v>6307</v>
       </c>
       <c r="C61" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D61" t="s">
-        <v>222</v>
+        <v>151</v>
       </c>
       <c r="E61" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F61" t="s">
+        <v>14</v>
+      </c>
+      <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>220</v>
+        <v>152</v>
       </c>
       <c r="B62">
-        <v>5887</v>
+        <v>5906</v>
       </c>
       <c r="C62" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D62" t="s">
-        <v>223</v>
+        <v>153</v>
       </c>
       <c r="E62" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F62" t="s">
+        <v>14</v>
+      </c>
+      <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>224</v>
+        <v>152</v>
       </c>
       <c r="B63">
-        <v>5821</v>
+        <v>5902</v>
       </c>
       <c r="C63" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D63" t="s">
-        <v>225</v>
+        <v>154</v>
       </c>
       <c r="E63" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F63" t="s">
+        <v>14</v>
+      </c>
+      <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>224</v>
+        <v>152</v>
       </c>
       <c r="B64">
-        <v>5816</v>
+        <v>5887</v>
       </c>
       <c r="C64" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D64" t="s">
-        <v>226</v>
+        <v>155</v>
       </c>
       <c r="E64" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F64" t="s">
+        <v>14</v>
+      </c>
+      <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>224</v>
+        <v>156</v>
       </c>
       <c r="B65">
-        <v>5802</v>
+        <v>5821</v>
       </c>
       <c r="C65" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D65" t="s">
-        <v>227</v>
+        <v>157</v>
       </c>
       <c r="E65" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F65" t="s">
+        <v>14</v>
+      </c>
+      <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>228</v>
+        <v>156</v>
       </c>
       <c r="B66">
-        <v>5776</v>
+        <v>5816</v>
       </c>
       <c r="C66" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D66" t="s">
-        <v>229</v>
+        <v>158</v>
       </c>
       <c r="E66" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F66" t="s">
+        <v>14</v>
+      </c>
+      <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>230</v>
+        <v>156</v>
       </c>
       <c r="B67">
-        <v>5623</v>
+        <v>5802</v>
       </c>
       <c r="C67" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D67" t="s">
-        <v>231</v>
+        <v>159</v>
       </c>
       <c r="E67" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F67" t="s">
+        <v>14</v>
+      </c>
+      <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>232</v>
+        <v>160</v>
       </c>
       <c r="B68">
-        <v>5428</v>
+        <v>5776</v>
       </c>
       <c r="C68" t="s">
-        <v>233</v>
+        <v>14</v>
       </c>
       <c r="D68" t="s">
-        <v>234</v>
+        <v>161</v>
       </c>
       <c r="E68" t="s">
-        <v>235</v>
-[...2 lines deleted...]
-        <v>236</v>
+        <v>14</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>237</v>
+        <v>162</v>
       </c>
       <c r="B69">
-        <v>4723</v>
+        <v>5623</v>
       </c>
       <c r="C69" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D69" t="s">
-        <v>238</v>
+        <v>163</v>
       </c>
       <c r="E69" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F69" t="s">
+        <v>14</v>
+      </c>
+      <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>237</v>
+        <v>164</v>
       </c>
       <c r="B70">
-        <v>4719</v>
+        <v>5428</v>
       </c>
       <c r="C70" t="s">
-        <v>7</v>
+        <v>165</v>
       </c>
       <c r="D70" t="s">
-        <v>239</v>
-[...4 lines deleted...]
-      <c r="F70" t="s">
+        <v>166</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>237</v>
+        <v>167</v>
       </c>
       <c r="B71">
-        <v>4704</v>
+        <v>4723</v>
       </c>
       <c r="C71" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D71" t="s">
-        <v>240</v>
+        <v>168</v>
       </c>
       <c r="E71" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F71" t="s">
+        <v>14</v>
+      </c>
+      <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>241</v>
+        <v>167</v>
       </c>
       <c r="B72">
-        <v>4611</v>
+        <v>4719</v>
       </c>
       <c r="C72" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D72" t="s">
-        <v>242</v>
+        <v>169</v>
       </c>
       <c r="E72" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F72" t="s">
+        <v>14</v>
+      </c>
+      <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>243</v>
+        <v>167</v>
       </c>
       <c r="B73">
-        <v>4482</v>
+        <v>4704</v>
       </c>
       <c r="C73" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D73" t="s">
-        <v>244</v>
+        <v>170</v>
       </c>
       <c r="E73" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F73" t="s">
+        <v>14</v>
+      </c>
+      <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>245</v>
+        <v>171</v>
       </c>
       <c r="B74">
-        <v>4414</v>
+        <v>4611</v>
       </c>
       <c r="C74" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D74" t="s">
-        <v>246</v>
+        <v>172</v>
       </c>
       <c r="E74" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F74" t="s">
+        <v>14</v>
+      </c>
+      <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>245</v>
+        <v>173</v>
       </c>
       <c r="B75">
-        <v>4405</v>
+        <v>4482</v>
       </c>
       <c r="C75" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D75" t="s">
-        <v>247</v>
+        <v>174</v>
       </c>
       <c r="E75" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F75" t="s">
+        <v>14</v>
+      </c>
+      <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>248</v>
+        <v>175</v>
       </c>
       <c r="B76">
-        <v>3990</v>
+        <v>4414</v>
       </c>
       <c r="C76" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D76" t="s">
-        <v>249</v>
+        <v>176</v>
       </c>
       <c r="E76" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F76" t="s">
+        <v>14</v>
+      </c>
+      <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>250</v>
+        <v>175</v>
       </c>
       <c r="B77">
-        <v>3869</v>
+        <v>4405</v>
       </c>
       <c r="C77" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D77" t="s">
-        <v>251</v>
+        <v>177</v>
       </c>
       <c r="E77" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F77" t="s">
+        <v>14</v>
+      </c>
+      <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>252</v>
+        <v>178</v>
       </c>
       <c r="B78">
-        <v>3825</v>
+        <v>3990</v>
       </c>
       <c r="C78" t="s">
-        <v>253</v>
+        <v>14</v>
       </c>
       <c r="D78" t="s">
-        <v>254</v>
+        <v>179</v>
       </c>
       <c r="E78" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>256</v>
+        <v>14</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>252</v>
+        <v>180</v>
       </c>
       <c r="B79">
-        <v>3823</v>
+        <v>3869</v>
       </c>
       <c r="C79" t="s">
-        <v>257</v>
+        <v>14</v>
       </c>
       <c r="D79" t="s">
-        <v>258</v>
+        <v>181</v>
       </c>
       <c r="E79" t="s">
-        <v>259</v>
-[...2 lines deleted...]
-        <v>260</v>
+        <v>14</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>261</v>
+        <v>182</v>
       </c>
       <c r="B80">
-        <v>3029</v>
+        <v>3825</v>
       </c>
       <c r="C80" t="s">
-        <v>262</v>
+        <v>183</v>
       </c>
       <c r="D80" t="s">
-        <v>263</v>
-[...5 lines deleted...]
-        <v>265</v>
+        <v>184</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>266</v>
+        <v>182</v>
       </c>
       <c r="B81">
-        <v>1820</v>
+        <v>3823</v>
       </c>
       <c r="C81" t="s">
-        <v>267</v>
+        <v>185</v>
       </c>
       <c r="D81" t="s">
-        <v>268</v>
-[...5 lines deleted...]
-        <v>270</v>
+        <v>186</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>266</v>
+        <v>187</v>
       </c>
       <c r="B82">
-        <v>1792</v>
+        <v>3029</v>
       </c>
       <c r="C82" t="s">
-        <v>271</v>
+        <v>188</v>
       </c>
       <c r="D82" t="s">
-        <v>272</v>
-[...5 lines deleted...]
-        <v>274</v>
+        <v>189</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>266</v>
+        <v>190</v>
       </c>
       <c r="B83">
-        <v>1787</v>
+        <v>1820</v>
       </c>
       <c r="C83" t="s">
-        <v>275</v>
+        <v>191</v>
       </c>
       <c r="D83" t="s">
-        <v>276</v>
-[...5 lines deleted...]
-        <v>278</v>
+        <v>192</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>266</v>
+        <v>190</v>
       </c>
       <c r="B84">
-        <v>1782</v>
+        <v>1792</v>
       </c>
       <c r="C84" t="s">
-        <v>279</v>
+        <v>193</v>
       </c>
       <c r="D84" t="s">
-        <v>280</v>
-[...5 lines deleted...]
-        <v>282</v>
+        <v>194</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>283</v>
+        <v>190</v>
       </c>
       <c r="B85">
-        <v>1038</v>
+        <v>1787</v>
       </c>
       <c r="C85" t="s">
-        <v>284</v>
+        <v>195</v>
       </c>
       <c r="D85" t="s">
-        <v>285</v>
-[...5 lines deleted...]
-        <v>287</v>
+        <v>196</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>288</v>
+        <v>190</v>
       </c>
       <c r="B86">
-        <v>677</v>
+        <v>1782</v>
       </c>
       <c r="C86" t="s">
-        <v>7</v>
+        <v>197</v>
       </c>
       <c r="D86" t="s">
-        <v>289</v>
-[...4 lines deleted...]
-      <c r="F86" t="s">
+        <v>198</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>288</v>
+        <v>199</v>
       </c>
       <c r="B87">
-        <v>673</v>
+        <v>1038</v>
       </c>
       <c r="C87" t="s">
-        <v>7</v>
+        <v>200</v>
       </c>
       <c r="D87" t="s">
-        <v>290</v>
-[...4 lines deleted...]
-      <c r="F87" t="s">
+        <v>201</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>291</v>
+        <v>202</v>
       </c>
       <c r="B88">
-        <v>484</v>
+        <v>677</v>
       </c>
       <c r="C88" t="s">
-        <v>292</v>
+        <v>14</v>
       </c>
       <c r="D88" t="s">
-        <v>293</v>
+        <v>203</v>
       </c>
       <c r="E88" t="s">
-        <v>294</v>
-[...2 lines deleted...]
-        <v>295</v>
+        <v>14</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>296</v>
+        <v>202</v>
       </c>
       <c r="B89">
-        <v>350</v>
+        <v>673</v>
       </c>
       <c r="C89" t="s">
-        <v>297</v>
+        <v>14</v>
       </c>
       <c r="D89" t="s">
-        <v>298</v>
+        <v>204</v>
       </c>
       <c r="E89" t="s">
-        <v>299</v>
-[...2 lines deleted...]
-        <v>300</v>
+        <v>14</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>301</v>
+        <v>205</v>
       </c>
       <c r="B90">
-        <v>247</v>
+        <v>484</v>
       </c>
       <c r="C90" t="s">
-        <v>7</v>
+        <v>206</v>
       </c>
       <c r="D90" t="s">
-        <v>302</v>
-[...4 lines deleted...]
-      <c r="F90" t="s">
+        <v>207</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>303</v>
+        <v>208</v>
       </c>
       <c r="B91">
-        <v>13538</v>
+        <v>350</v>
       </c>
       <c r="C91" t="s">
-        <v>304</v>
+        <v>209</v>
       </c>
       <c r="D91" t="s">
-        <v>305</v>
-[...5 lines deleted...]
-        <v>307</v>
+        <v>210</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>308</v>
+        <v>211</v>
       </c>
       <c r="B92">
-        <v>13359</v>
+        <v>247</v>
       </c>
       <c r="C92" t="s">
-        <v>309</v>
+        <v>14</v>
       </c>
       <c r="D92" t="s">
-        <v>310</v>
+        <v>212</v>
       </c>
       <c r="E92" t="s">
-        <v>311</v>
-[...2 lines deleted...]
-        <v>312</v>
+        <v>14</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>313</v>
+        <v>213</v>
       </c>
       <c r="B93">
-        <v>13161</v>
+        <v>13538</v>
       </c>
       <c r="C93" t="s">
-        <v>314</v>
+        <v>214</v>
       </c>
       <c r="D93" t="s">
-        <v>315</v>
-[...5 lines deleted...]
-        <v>317</v>
+        <v>215</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>318</v>
+        <v>216</v>
       </c>
       <c r="B94">
-        <v>12807</v>
+        <v>13359</v>
       </c>
       <c r="C94" t="s">
-        <v>7</v>
+        <v>217</v>
       </c>
       <c r="D94" t="s">
-        <v>319</v>
-[...4 lines deleted...]
-      <c r="F94" t="s">
+        <v>218</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>320</v>
+        <v>219</v>
       </c>
       <c r="B95">
-        <v>12428</v>
+        <v>13161</v>
       </c>
       <c r="C95" t="s">
-        <v>321</v>
+        <v>220</v>
       </c>
       <c r="D95" t="s">
-        <v>322</v>
-[...5 lines deleted...]
-        <v>324</v>
+        <v>221</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>320</v>
+        <v>222</v>
       </c>
       <c r="B96">
-        <v>12427</v>
+        <v>12807</v>
       </c>
       <c r="C96" t="s">
-        <v>325</v>
+        <v>14</v>
       </c>
       <c r="D96" t="s">
-        <v>326</v>
+        <v>223</v>
       </c>
       <c r="E96" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-        <v>328</v>
+        <v>14</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>329</v>
+        <v>224</v>
       </c>
       <c r="B97">
-        <v>12364</v>
+        <v>12428</v>
       </c>
       <c r="C97" t="s">
-        <v>7</v>
+        <v>225</v>
       </c>
       <c r="D97" t="s">
-        <v>330</v>
-[...4 lines deleted...]
-      <c r="F97" t="s">
+        <v>226</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>331</v>
+        <v>224</v>
       </c>
       <c r="B98">
-        <v>11755</v>
+        <v>12427</v>
       </c>
       <c r="C98" t="s">
-        <v>332</v>
+        <v>227</v>
       </c>
       <c r="D98" t="s">
-        <v>333</v>
-[...5 lines deleted...]
-        <v>335</v>
+        <v>228</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>331</v>
+        <v>229</v>
       </c>
       <c r="B99">
-        <v>11751</v>
+        <v>12364</v>
       </c>
       <c r="C99" t="s">
-        <v>336</v>
+        <v>14</v>
       </c>
       <c r="D99" t="s">
-        <v>337</v>
+        <v>230</v>
       </c>
       <c r="E99" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-        <v>339</v>
+        <v>14</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>340</v>
+        <v>231</v>
       </c>
       <c r="B100">
-        <v>11730</v>
+        <v>11755</v>
       </c>
       <c r="C100" t="s">
-        <v>341</v>
+        <v>232</v>
       </c>
       <c r="D100" t="s">
-        <v>342</v>
-[...5 lines deleted...]
-        <v>344</v>
+        <v>233</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>345</v>
+        <v>231</v>
       </c>
       <c r="B101">
-        <v>11593</v>
+        <v>11751</v>
       </c>
       <c r="C101" t="s">
-        <v>346</v>
+        <v>234</v>
       </c>
       <c r="D101" t="s">
-        <v>347</v>
-[...5 lines deleted...]
-        <v>349</v>
+        <v>235</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>350</v>
+        <v>236</v>
       </c>
       <c r="B102">
-        <v>11220</v>
+        <v>11730</v>
       </c>
       <c r="C102" t="s">
-        <v>351</v>
+        <v>237</v>
       </c>
       <c r="D102" t="s">
-        <v>352</v>
-[...5 lines deleted...]
-        <v>354</v>
+        <v>238</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>355</v>
+        <v>239</v>
       </c>
       <c r="B103">
-        <v>11028</v>
+        <v>11593</v>
       </c>
       <c r="C103" t="s">
-        <v>356</v>
+        <v>240</v>
       </c>
       <c r="D103" t="s">
-        <v>357</v>
-[...5 lines deleted...]
-        <v>359</v>
+        <v>241</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>360</v>
+        <v>242</v>
       </c>
       <c r="B104">
-        <v>9748</v>
+        <v>11220</v>
       </c>
       <c r="C104" t="s">
-        <v>361</v>
+        <v>243</v>
       </c>
       <c r="D104" t="s">
-        <v>362</v>
-[...5 lines deleted...]
-        <v>364</v>
+        <v>244</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>365</v>
+        <v>245</v>
       </c>
       <c r="B105">
-        <v>9501</v>
+        <v>11028</v>
       </c>
       <c r="C105" t="s">
-        <v>366</v>
+        <v>246</v>
       </c>
       <c r="D105" t="s">
-        <v>367</v>
-[...5 lines deleted...]
-        <v>369</v>
+        <v>247</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>370</v>
+        <v>248</v>
       </c>
       <c r="B106">
-        <v>9485</v>
+        <v>9748</v>
       </c>
       <c r="C106" t="s">
-        <v>371</v>
+        <v>249</v>
       </c>
       <c r="D106" t="s">
-        <v>372</v>
-[...5 lines deleted...]
-        <v>374</v>
+        <v>250</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>370</v>
+        <v>251</v>
       </c>
       <c r="B107">
-        <v>9468</v>
+        <v>9501</v>
       </c>
       <c r="C107" t="s">
-        <v>375</v>
+        <v>252</v>
       </c>
       <c r="D107" t="s">
-        <v>376</v>
-[...5 lines deleted...]
-        <v>378</v>
+        <v>253</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>379</v>
+        <v>254</v>
       </c>
       <c r="B108">
-        <v>8234</v>
+        <v>9485</v>
       </c>
       <c r="C108" t="s">
-        <v>380</v>
+        <v>255</v>
       </c>
       <c r="D108" t="s">
-        <v>381</v>
-[...5 lines deleted...]
-        <v>383</v>
+        <v>256</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>379</v>
+        <v>254</v>
       </c>
       <c r="B109">
-        <v>8230</v>
+        <v>9468</v>
       </c>
       <c r="C109" t="s">
-        <v>7</v>
+        <v>257</v>
       </c>
       <c r="D109" t="s">
-        <v>384</v>
-[...4 lines deleted...]
-      <c r="F109" t="s">
+        <v>258</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>385</v>
+        <v>259</v>
       </c>
       <c r="B110">
-        <v>7466</v>
+        <v>8234</v>
       </c>
       <c r="C110" t="s">
-        <v>386</v>
+        <v>260</v>
       </c>
       <c r="D110" t="s">
-        <v>387</v>
-[...5 lines deleted...]
-        <v>389</v>
+        <v>261</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>390</v>
+        <v>259</v>
       </c>
       <c r="B111">
-        <v>7328</v>
+        <v>8230</v>
       </c>
       <c r="C111" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D111" t="s">
-        <v>391</v>
+        <v>262</v>
       </c>
       <c r="E111" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F111" t="s">
+        <v>14</v>
+      </c>
+      <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>392</v>
+        <v>263</v>
       </c>
       <c r="B112">
-        <v>6373</v>
+        <v>7466</v>
       </c>
       <c r="C112" t="s">
-        <v>393</v>
+        <v>264</v>
       </c>
       <c r="D112" t="s">
-        <v>394</v>
-[...5 lines deleted...]
-        <v>396</v>
+        <v>265</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>397</v>
+        <v>266</v>
       </c>
       <c r="B113">
-        <v>5493</v>
+        <v>7328</v>
       </c>
       <c r="C113" t="s">
-        <v>398</v>
+        <v>14</v>
       </c>
       <c r="D113" t="s">
-        <v>399</v>
+        <v>267</v>
       </c>
       <c r="E113" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>401</v>
+        <v>14</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>402</v>
+        <v>268</v>
       </c>
       <c r="B114">
-        <v>5436</v>
+        <v>6373</v>
       </c>
       <c r="C114" t="s">
-        <v>403</v>
+        <v>269</v>
       </c>
       <c r="D114" t="s">
-        <v>404</v>
-[...5 lines deleted...]
-        <v>406</v>
+        <v>270</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>402</v>
+        <v>271</v>
       </c>
       <c r="B115">
-        <v>5415</v>
+        <v>5493</v>
       </c>
       <c r="C115" t="s">
-        <v>407</v>
+        <v>272</v>
       </c>
       <c r="D115" t="s">
-        <v>408</v>
-[...5 lines deleted...]
-        <v>410</v>
+        <v>273</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>411</v>
+        <v>274</v>
       </c>
       <c r="B116">
-        <v>4844</v>
+        <v>5436</v>
       </c>
       <c r="C116" t="s">
-        <v>412</v>
+        <v>275</v>
       </c>
       <c r="D116" t="s">
-        <v>413</v>
-[...5 lines deleted...]
-        <v>415</v>
+        <v>276</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>416</v>
+        <v>274</v>
       </c>
       <c r="B117">
-        <v>4691</v>
+        <v>5415</v>
       </c>
       <c r="C117" t="s">
-        <v>417</v>
+        <v>277</v>
       </c>
       <c r="D117" t="s">
-        <v>418</v>
-[...5 lines deleted...]
-        <v>420</v>
+        <v>278</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>421</v>
+        <v>279</v>
       </c>
       <c r="B118">
-        <v>3890</v>
+        <v>4844</v>
       </c>
       <c r="C118" t="s">
-        <v>422</v>
+        <v>280</v>
       </c>
       <c r="D118" t="s">
-        <v>423</v>
-[...5 lines deleted...]
-        <v>425</v>
+        <v>281</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>426</v>
+        <v>282</v>
       </c>
       <c r="B119">
-        <v>3732</v>
+        <v>4691</v>
       </c>
       <c r="C119" t="s">
-        <v>427</v>
+        <v>283</v>
       </c>
       <c r="D119" t="s">
-        <v>428</v>
-[...5 lines deleted...]
-        <v>430</v>
+        <v>284</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>431</v>
+        <v>285</v>
       </c>
       <c r="B120">
-        <v>3535</v>
+        <v>3890</v>
       </c>
       <c r="C120" t="s">
-        <v>432</v>
+        <v>286</v>
       </c>
       <c r="D120" t="s">
-        <v>433</v>
-[...5 lines deleted...]
-        <v>435</v>
+        <v>287</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>436</v>
+        <v>288</v>
       </c>
       <c r="B121">
-        <v>2010</v>
+        <v>3732</v>
       </c>
       <c r="C121" t="s">
-        <v>437</v>
+        <v>289</v>
       </c>
       <c r="D121" t="s">
-        <v>438</v>
-[...5 lines deleted...]
-        <v>440</v>
+        <v>290</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>441</v>
+        <v>291</v>
       </c>
       <c r="B122">
-        <v>1415</v>
+        <v>3535</v>
       </c>
       <c r="C122" t="s">
-        <v>442</v>
+        <v>292</v>
       </c>
       <c r="D122" t="s">
-        <v>443</v>
-[...5 lines deleted...]
-        <v>445</v>
+        <v>293</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>446</v>
+        <v>294</v>
       </c>
       <c r="B123">
-        <v>1370</v>
+        <v>2010</v>
       </c>
       <c r="C123" t="s">
-        <v>447</v>
+        <v>295</v>
       </c>
       <c r="D123" t="s">
-        <v>448</v>
-[...5 lines deleted...]
-        <v>450</v>
+        <v>296</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>451</v>
+        <v>297</v>
       </c>
       <c r="B124">
+        <v>1415</v>
+      </c>
+      <c r="C124" t="s">
+        <v>298</v>
+      </c>
+      <c r="D124" t="s">
+        <v>299</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
+        <v>300</v>
+      </c>
+      <c r="B125">
+        <v>1370</v>
+      </c>
+      <c r="C125" t="s">
+        <v>301</v>
+      </c>
+      <c r="D125" t="s">
+        <v>302</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>303</v>
+      </c>
+      <c r="B126">
         <v>979</v>
       </c>
-      <c r="C124" t="s">
-[...9 lines deleted...]
-        <v>455</v>
+      <c r="C126" t="s">
+        <v>304</v>
+      </c>
+      <c r="D126" t="s">
+        <v>305</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="F4" r:id="rId5"/>
+    <hyperlink ref="F5" r:id="rId6"/>
+    <hyperlink ref="E6" r:id="rId7"/>
+    <hyperlink ref="F6" r:id="rId8"/>
+    <hyperlink ref="E7" r:id="rId9"/>
+    <hyperlink ref="F7" r:id="rId10"/>
+    <hyperlink ref="F8" r:id="rId11"/>
+    <hyperlink ref="E9" r:id="rId12"/>
+    <hyperlink ref="F9" r:id="rId13"/>
+    <hyperlink ref="E10" r:id="rId14"/>
+    <hyperlink ref="F10" r:id="rId15"/>
+    <hyperlink ref="E11" r:id="rId16"/>
+    <hyperlink ref="F11" r:id="rId17"/>
+    <hyperlink ref="E12" r:id="rId18"/>
+    <hyperlink ref="F12" r:id="rId19"/>
+    <hyperlink ref="E13" r:id="rId20"/>
+    <hyperlink ref="F13" r:id="rId21"/>
+    <hyperlink ref="E14" r:id="rId22"/>
+    <hyperlink ref="F14" r:id="rId23"/>
+    <hyperlink ref="E15" r:id="rId24"/>
+    <hyperlink ref="F15" r:id="rId25"/>
+    <hyperlink ref="E16" r:id="rId26"/>
+    <hyperlink ref="F16" r:id="rId27"/>
+    <hyperlink ref="E17" r:id="rId28"/>
+    <hyperlink ref="F17" r:id="rId29"/>
+    <hyperlink ref="E18" r:id="rId30"/>
+    <hyperlink ref="F18" r:id="rId31"/>
+    <hyperlink ref="E19" r:id="rId32"/>
+    <hyperlink ref="F19" r:id="rId33"/>
+    <hyperlink ref="E20" r:id="rId34"/>
+    <hyperlink ref="F20" r:id="rId35"/>
+    <hyperlink ref="E21" r:id="rId36"/>
+    <hyperlink ref="F21" r:id="rId37"/>
+    <hyperlink ref="E22" r:id="rId38"/>
+    <hyperlink ref="F22" r:id="rId39"/>
+    <hyperlink ref="E23" r:id="rId40"/>
+    <hyperlink ref="F23" r:id="rId41"/>
+    <hyperlink ref="E24" r:id="rId42"/>
+    <hyperlink ref="F24" r:id="rId43"/>
+    <hyperlink ref="E25" r:id="rId44"/>
+    <hyperlink ref="F25" r:id="rId45"/>
+    <hyperlink ref="E26" r:id="rId46"/>
+    <hyperlink ref="F26" r:id="rId47"/>
+    <hyperlink ref="E27" r:id="rId48"/>
+    <hyperlink ref="F27" r:id="rId49"/>
+    <hyperlink ref="E28" r:id="rId50"/>
+    <hyperlink ref="F28" r:id="rId51"/>
+    <hyperlink ref="E29" r:id="rId52"/>
+    <hyperlink ref="F29" r:id="rId53"/>
+    <hyperlink ref="E30" r:id="rId54"/>
+    <hyperlink ref="F30" r:id="rId55"/>
+    <hyperlink ref="F31" r:id="rId56"/>
+    <hyperlink ref="E32" r:id="rId57"/>
+    <hyperlink ref="F32" r:id="rId58"/>
+    <hyperlink ref="E33" r:id="rId59"/>
+    <hyperlink ref="F33" r:id="rId60"/>
+    <hyperlink ref="E34" r:id="rId61"/>
+    <hyperlink ref="F34" r:id="rId62"/>
+    <hyperlink ref="E35" r:id="rId63"/>
+    <hyperlink ref="F35" r:id="rId64"/>
+    <hyperlink ref="E36" r:id="rId65"/>
+    <hyperlink ref="F36" r:id="rId66"/>
+    <hyperlink ref="F37" r:id="rId67"/>
+    <hyperlink ref="E38" r:id="rId68"/>
+    <hyperlink ref="F38" r:id="rId69"/>
+    <hyperlink ref="F39" r:id="rId70"/>
+    <hyperlink ref="F40" r:id="rId71"/>
+    <hyperlink ref="E41" r:id="rId72"/>
+    <hyperlink ref="F41" r:id="rId73"/>
+    <hyperlink ref="F42" r:id="rId74"/>
+    <hyperlink ref="E43" r:id="rId75"/>
+    <hyperlink ref="F43" r:id="rId76"/>
+    <hyperlink ref="E44" r:id="rId77"/>
+    <hyperlink ref="F44" r:id="rId78"/>
+    <hyperlink ref="F45" r:id="rId79"/>
+    <hyperlink ref="F46" r:id="rId80"/>
+    <hyperlink ref="F47" r:id="rId81"/>
+    <hyperlink ref="F48" r:id="rId82"/>
+    <hyperlink ref="E49" r:id="rId83"/>
+    <hyperlink ref="F49" r:id="rId84"/>
+    <hyperlink ref="F50" r:id="rId85"/>
+    <hyperlink ref="F51" r:id="rId86"/>
+    <hyperlink ref="E52" r:id="rId87"/>
+    <hyperlink ref="F52" r:id="rId88"/>
+    <hyperlink ref="E53" r:id="rId89"/>
+    <hyperlink ref="F53" r:id="rId90"/>
+    <hyperlink ref="F54" r:id="rId91"/>
+    <hyperlink ref="F55" r:id="rId92"/>
+    <hyperlink ref="F56" r:id="rId93"/>
+    <hyperlink ref="F57" r:id="rId94"/>
+    <hyperlink ref="F58" r:id="rId95"/>
+    <hyperlink ref="F59" r:id="rId96"/>
+    <hyperlink ref="E60" r:id="rId97"/>
+    <hyperlink ref="F60" r:id="rId98"/>
+    <hyperlink ref="F61" r:id="rId99"/>
+    <hyperlink ref="F62" r:id="rId100"/>
+    <hyperlink ref="F63" r:id="rId101"/>
+    <hyperlink ref="F64" r:id="rId102"/>
+    <hyperlink ref="F65" r:id="rId103"/>
+    <hyperlink ref="F66" r:id="rId104"/>
+    <hyperlink ref="F67" r:id="rId105"/>
+    <hyperlink ref="F68" r:id="rId106"/>
+    <hyperlink ref="F69" r:id="rId107"/>
+    <hyperlink ref="E70" r:id="rId108"/>
+    <hyperlink ref="F70" r:id="rId109"/>
+    <hyperlink ref="F71" r:id="rId110"/>
+    <hyperlink ref="F72" r:id="rId111"/>
+    <hyperlink ref="F73" r:id="rId112"/>
+    <hyperlink ref="F74" r:id="rId113"/>
+    <hyperlink ref="F75" r:id="rId114"/>
+    <hyperlink ref="F76" r:id="rId115"/>
+    <hyperlink ref="F77" r:id="rId116"/>
+    <hyperlink ref="F78" r:id="rId117"/>
+    <hyperlink ref="F79" r:id="rId118"/>
+    <hyperlink ref="E80" r:id="rId119"/>
+    <hyperlink ref="F80" r:id="rId120"/>
+    <hyperlink ref="E81" r:id="rId121"/>
+    <hyperlink ref="F81" r:id="rId122"/>
+    <hyperlink ref="E82" r:id="rId123"/>
+    <hyperlink ref="F82" r:id="rId124"/>
+    <hyperlink ref="E83" r:id="rId125"/>
+    <hyperlink ref="F83" r:id="rId126"/>
+    <hyperlink ref="E84" r:id="rId127"/>
+    <hyperlink ref="F84" r:id="rId128"/>
+    <hyperlink ref="E85" r:id="rId129"/>
+    <hyperlink ref="F85" r:id="rId130"/>
+    <hyperlink ref="E86" r:id="rId131"/>
+    <hyperlink ref="F86" r:id="rId132"/>
+    <hyperlink ref="E87" r:id="rId133"/>
+    <hyperlink ref="F87" r:id="rId134"/>
+    <hyperlink ref="F88" r:id="rId135"/>
+    <hyperlink ref="F89" r:id="rId136"/>
+    <hyperlink ref="E90" r:id="rId137"/>
+    <hyperlink ref="F90" r:id="rId138"/>
+    <hyperlink ref="E91" r:id="rId139"/>
+    <hyperlink ref="F91" r:id="rId140"/>
+    <hyperlink ref="F92" r:id="rId141"/>
+    <hyperlink ref="E93" r:id="rId142"/>
+    <hyperlink ref="F93" r:id="rId143"/>
+    <hyperlink ref="E94" r:id="rId144"/>
+    <hyperlink ref="F94" r:id="rId145"/>
+    <hyperlink ref="E95" r:id="rId146"/>
+    <hyperlink ref="F95" r:id="rId147"/>
+    <hyperlink ref="F96" r:id="rId148"/>
+    <hyperlink ref="E97" r:id="rId149"/>
+    <hyperlink ref="F97" r:id="rId150"/>
+    <hyperlink ref="E98" r:id="rId151"/>
+    <hyperlink ref="F98" r:id="rId152"/>
+    <hyperlink ref="F99" r:id="rId153"/>
+    <hyperlink ref="E100" r:id="rId154"/>
+    <hyperlink ref="F100" r:id="rId155"/>
+    <hyperlink ref="E101" r:id="rId156"/>
+    <hyperlink ref="F101" r:id="rId157"/>
+    <hyperlink ref="E102" r:id="rId158"/>
+    <hyperlink ref="F102" r:id="rId159"/>
+    <hyperlink ref="E103" r:id="rId160"/>
+    <hyperlink ref="F103" r:id="rId161"/>
+    <hyperlink ref="E104" r:id="rId162"/>
+    <hyperlink ref="F104" r:id="rId163"/>
+    <hyperlink ref="E105" r:id="rId164"/>
+    <hyperlink ref="F105" r:id="rId165"/>
+    <hyperlink ref="E106" r:id="rId166"/>
+    <hyperlink ref="F106" r:id="rId167"/>
+    <hyperlink ref="E107" r:id="rId168"/>
+    <hyperlink ref="F107" r:id="rId169"/>
+    <hyperlink ref="E108" r:id="rId170"/>
+    <hyperlink ref="F108" r:id="rId171"/>
+    <hyperlink ref="E109" r:id="rId172"/>
+    <hyperlink ref="F109" r:id="rId173"/>
+    <hyperlink ref="E110" r:id="rId174"/>
+    <hyperlink ref="F110" r:id="rId175"/>
+    <hyperlink ref="F111" r:id="rId176"/>
+    <hyperlink ref="E112" r:id="rId177"/>
+    <hyperlink ref="F112" r:id="rId178"/>
+    <hyperlink ref="F113" r:id="rId179"/>
+    <hyperlink ref="E114" r:id="rId180"/>
+    <hyperlink ref="F114" r:id="rId181"/>
+    <hyperlink ref="E115" r:id="rId182"/>
+    <hyperlink ref="F115" r:id="rId183"/>
+    <hyperlink ref="E116" r:id="rId184"/>
+    <hyperlink ref="F116" r:id="rId185"/>
+    <hyperlink ref="E117" r:id="rId186"/>
+    <hyperlink ref="F117" r:id="rId187"/>
+    <hyperlink ref="E118" r:id="rId188"/>
+    <hyperlink ref="F118" r:id="rId189"/>
+    <hyperlink ref="E119" r:id="rId190"/>
+    <hyperlink ref="F119" r:id="rId191"/>
+    <hyperlink ref="E120" r:id="rId192"/>
+    <hyperlink ref="F120" r:id="rId193"/>
+    <hyperlink ref="E121" r:id="rId194"/>
+    <hyperlink ref="F121" r:id="rId195"/>
+    <hyperlink ref="E122" r:id="rId196"/>
+    <hyperlink ref="F122" r:id="rId197"/>
+    <hyperlink ref="E123" r:id="rId198"/>
+    <hyperlink ref="F123" r:id="rId199"/>
+    <hyperlink ref="E124" r:id="rId200"/>
+    <hyperlink ref="F124" r:id="rId201"/>
+    <hyperlink ref="E125" r:id="rId202"/>
+    <hyperlink ref="F125" r:id="rId203"/>
+    <hyperlink ref="E126" r:id="rId204"/>
+    <hyperlink ref="F126" r:id="rId205"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>