--- v1 (2026-09-13)
+++ v2 (2026-10-29)
@@ -8,95 +8,212 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="631" uniqueCount="306">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="716" uniqueCount="345">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>20/10/2026</t>
+  </si>
+  <si>
+    <t>BD70D402B4</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO CANCELLERIA PER ESAME PREFETTURA DEL 27 OTTOBRE 2026</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>BD6F6ED688</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO ALLARME SONORO SEGNALAZIONE PERICOLO</t>
+  </si>
+  <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - Lettera di incarico al personale interno come “Collaudatore” a titolo non oneroso  per l’attuazione e la realizzazione del progetto : Dispositivi digitali e libri relativo alle risorse del Programma operativo complementare al Programma operativo nazionale “Per la scuola - competenze e ambienti per l’apprendimento” 2014-2020 - Avviso 95450</t>
+  </si>
+  <si>
+    <t>07/10/2026</t>
+  </si>
+  <si>
+    <t>BD448EB9F8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - MATERIALE PRIMO SOCCORSO</t>
+  </si>
+  <si>
+    <t>02/10/2026</t>
+  </si>
+  <si>
+    <t>BD34DD8890</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - MATERIALE IGIENICO SANITARIO</t>
+  </si>
+  <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>Conferimento incarico assistente amministrativo per attività di supporto al DSGA per attività organizzative – gestionali – amministrative Avviso 95450</t>
+  </si>
+  <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t>BD1A4553DD</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACCESSO PIATTAFORMA OXDOCS 1 ANNO</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - FIRMATO_Decreto_conferimento_incarico_SUPPORTO_PER_LA_PIATTAFORMA_PNRR_-_DM219</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - FIRMATO_Decreto_conferimento_incarico_A.A._-_DM219 (1)</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>BD111AAB17</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - CORSO DI AGGIORNAMENTO ANNUALE RLS</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>BD0CCB20E9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO SERVIZIO DI FORMAZIONE DM219</t>
+  </si>
+  <si>
+    <t>18/09/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - FIRMATO_Decreto_conferimento_incarico_docenti_TUTOR_-_Avviso_95165</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - FIRMATO_Decreto_conferimento_incarico_AA_-_Avviso_95165</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - FIRMATO_Decreto_conferimento_incarico_docenti_-_Avviso_95165</t>
+  </si>
+  <si>
+    <t>17/09/2026</t>
+  </si>
+  <si>
+    <t>BD04F1AC3A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - RINNOVO PROGRAMMA MOF AXIOS 2026/2027</t>
+  </si>
+  <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t>BCFA4F7583</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO MATERIALE PUBBLICITARIO DM38</t>
+  </si>
+  <si>
+    <t>14/09/2026</t>
+  </si>
+  <si>
+    <t>BCF6853AB2</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO ATTREZZATURA INFORMATICA - DM38</t>
+  </si>
+  <si>
     <t>11/09/2026</t>
   </si>
   <si>
     <t>BCF1A2BB92</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZIO SITO WEB - MYPORTAL SCHOOL 3.0</t>
   </si>
   <si>
-    <t>Link</t>
-[...1 lines deleted...]
-  <si>
     <t>09/09/2026</t>
   </si>
   <si>
     <t>BCEB1514DC</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SOFTWARE OPINIO-AXIOS</t>
   </si>
   <si>
     <t>14/07/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>N/A</t>
   </si>
   <si>
     <t xml:space="preserve">INDIVIDUAZIONE E NOMINA DI DOCENTE TUTOR - Progetto “Per Chi CREA” Edizione 2025 </t>
   </si>
   <si>
     <t xml:space="preserve">INDIVIDUAZIONE E NOMINA DOCENTE ESPERTO IN GESTIONE DELLE PIATTAFORME WEB - Progetto “Per Chi CREA” Edizione 2025 </t>
   </si>
   <si>
     <t>BC64D9570A</t>
   </si>
   <si>
     <t>Decisione a contrarre - PRESTAZIONI E SERVIZI PROFESSIONALI DI TERZI - PER CHI CREA-IPM 10.2025</t>
   </si>
   <si>
     <t>BC6467342E</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI PROFESSIONALI PER EVENTI - PROGETTO “SUONI CHE LIBERANO”</t>
   </si>
   <si>
     <t>09/07/2026</t>
   </si>
   <si>
     <t xml:space="preserve"> Decreto di affidamento dell’incarico per la figura di supporto al coordinamento - "COESIONE ITALIA" - ORIZZONTI COMUNI: POTENZIAMENTO DELLE COMPETENZE RELAZIONALI E METODOLOGIE PER LA DIDATTICA ORIENTATIVA</t>
   </si>
@@ -1318,2788 +1435,3155 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF1A2BB92" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/cebbf56c-7d33-4fb3-ac76-12a07721a989" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEB1514DC" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/d29a9a59-a8af-43e9-bb8f-17963d2777aa" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC64D9570A" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/02e0af1c-9aab-433f-9351-28dd02a6c0ca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6467342E" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/1776d3a3-3893-476e-b72c-b593a4aace48" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2DEB40F3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/d266568c-c2c7-4bc4-9c57-76a4b18d39a9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2D7CAC49" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/5971427b-2b48-4886-94d3-842b4fce59b7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2855616D" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/e1be0076-6cb7-4476-921a-e8ba18ac7324" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCB1C0C20" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/9967e51f-b153-4058-9b50-472cc2acca33" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC92BC3D7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/d5cdbe8b-3b2d-4dde-997b-42346c91240c" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA3145197" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/4daaf190-9d7e-43d7-8143-29993a8d98b5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB87A536ED" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/b6e9ba83-7264-45d7-a89e-fef01b2a5b95" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB86A22A5C" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/b994d8d0-106d-4fa1-a4c7-abe549db5ee2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB85ED9A48" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/7bfa7394-db84-49cc-9a26-0e37502b8c15" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB732B6C08" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/a58d962c-ed7f-402a-9cd3-296755a58d8e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB72F98981" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/ce66ad1a-c1d1-4a49-b911-0ea75a4b6df2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB72236E46" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/d50c065b-5969-43b9-a4c7-df53f1311bf4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB516EFBD0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/143f3275-68b3-40e1-9942-5f64598c9655" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB443F1E0C" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/26513733-8596-4406-957f-3d096d471718" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34E7ADAA" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/76db607b-f9ae-4eda-aa7a-30fe3420e473" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2598F0D4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/0dadc27f-3559-4be1-8eda-63f19fa1a68c" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB24B5B84C" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/7eb85358-32ae-4b38-869f-165479477511" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB05905AE6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/9332b2cf-e186-4d89-a2ad-0b549c563734" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE32C6714" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/2ef7e108-7d45-4d06-904e-5411d8e592ad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8FC6E472" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/64cc29b6-bd77-43b4-9598-c7862f8e25e2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA826A58A4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/9d5c3d6d-47aa-4b3c-96ba-1f7fe1d02730" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA78A527EB" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/d9ac8481-a542-43c4-89ac-d885ba57bbeb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA30AC5DBB" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/0b97c40e-642c-413e-b021-be4106e264ce" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA19C74284" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/81261fa1-efd9-4e93-8296-28ba9b5039e4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1402773E" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/96598e90-be85-4e22-bd4f-60bfcac7188a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA134C7430" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/c386a363-1204-4c94-808a-d78cdf798f4f" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9481BAA13" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/c74eb6ad-6924-42b8-926b-de54b53e497f" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E9C595E3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/3569b3c9-1f00-4113-8773-cf77f5e83088" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88DC6FC6E" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/42dfabf4-f303-4985-8557-989c21efc788" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8365C44CE" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/4c4c0989-7909-4463-88af-f56d8f4203ec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82C3D1FBE" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/3534782e-9cec-444a-bcbe-ea9a8f131248" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A260BCB8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/a933f4c4-8cee-466f-b0aa-c5142c1b66f2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B759A5D03A" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/ffdfe8d1-f60f-45d0-acc7-4f1017db64a5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B752936FE2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/6cef8646-e8d9-443a-9831-d37e575a714e" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70E45C663" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/f1345268-acea-4858-b3d4-f6fffc17f1cf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6ABC2E202" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/91f478ff-d826-4585-a254-4ad60cbbb4f4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B625C48E8C" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/e6aab833-9bac-43d0-ac0b-fc8dd0621bde" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B625AE48C6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/bb55e1c2-39b9-46b8-a9ee-1dbec779421d" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E95668F0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/83ed1f89-ad3a-4979-92b7-a09a441b7aff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5928DBC49" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/e8ee7f4f-322a-4c61-9ba2-3cedb945ba66" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5911E057D" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/36619641-c05e-41d6-9b3d-50a647289bf8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5903414AB" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/605603f7-5c0c-48ba-90eb-42d657afd6d8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58F60BDBE" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/3ce1dd61-f9bd-401b-93d1-5304f885dfa0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55A8C4241" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/12e86520-9ca6-4f4c-a72d-535cf83a0a44" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5304A91A5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/70b43b63-7d29-4335-88e0-0b475e02f6b6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B529539B95" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/5d5c781e-1ca3-493f-914b-568a882d949b" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BAA6CBF5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/6c82aa86-a4a6-49a7-961e-ae90da5c1628" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B3874F28" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/6a212b3d-3bb1-4cd1-97fa-f18df33904b4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49B88D0C7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/14ec62d6-66e3-4d4e-a149-3d18841967b1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B465497D2C" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/ec14a1ab-0d70-446a-b672-74e3d38328a0" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B464F74004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/8fcd8a44-759e-4b9e-a9a4-defb873376cd" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42FB3979A" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/eef5d6ec-22f6-4822-8018-3b31ce6afc2d" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42F2C911F" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/df3b5fa8-26f8-43fd-aeb0-b012c9a49c56" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42DBEA16C" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/012f8243-8c21-4b78-84bb-5b4bf3050cc3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4216ED218" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/dc99ff80-c2bd-41e3-9043-d715cb666213" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40BCC168D" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/57aff43d-6f85-4e15-8f38-6cea70a12b56" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B400D23A08" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/2d072755-1c2c-4169-9f8f-f074b5814466" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34426B9E6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/8f88e7d0-90ed-4da0-a138-350e7bb608e1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B336DAC99C" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/b68ae32e-9ca9-42c0-b1bb-bf7c78c37c5f" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3359A0E8B" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/e17a3ee7-87a4-4afa-b13c-40116a09b6ae" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3349C374F" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/50db73aa-a115-4773-b1ef-b8e9bff1713e" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E6650CCA" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/9bcd1d0f-5eaa-40f9-8e50-2527d8ef84db" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B27AAA632E" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/44c2501a-3211-4a37-a4d0-3f68d4cec03b" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B20FAA69AD" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/6f4b6864-e2b1-4757-a8cf-8265639150cb" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1D10FE1E8" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/a223f569-f2c2-4f0f-8d6c-55e7623a5e10" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1CB1AEA61" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/5135c7c2-19fa-48db-a1cd-aa015a462834" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1C914182E" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/7425a3a7-f604-44af-94c4-b4b22efaff48" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B18FC53B8D" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/4559ea91-aabc-425c-bf7c-186b8fd6a5f6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B17DC69372" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/5e966580-95a8-4c1f-b8b0-f0e0a8b24823" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B12FBFE94D" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/c154d029-fafc-4d68-85fd-007038a2c728" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B11DF08111" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/87b8e4bf-7e93-4502-a3a5-051e4252f01a" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B108398A25" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/7a8cb2a9-65ff-41a5-a297-e5b9b1e237df" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0773F509D" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/65faa50d-5508-48b9-9991-ae0e7c955a72" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B04A25B497" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/00966e40-ec95-4ea3-8601-4e1969b3b948" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B045D397BC" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/4b7b91c0-19de-4f85-af4a-436c9dc401ba" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B026E249C0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/423406c7-de24-47e3-bf88-c802d5a3374e" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD70D402B4" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/aa2d0043-ea62-4106-b0fb-73f307e21bc8" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6F6ED688" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/53a790bd-efb7-41a7-8b1d-7e8c13f43169" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD448EB9F8" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/f36c7154-567e-4d0a-9dcc-393f9d930c57" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD34DD8890" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/547331f5-376a-43c3-999a-9cd07aea11cc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1A4553DD" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/ffb7b77b-87ce-4aa3-a879-0fdf5b9ffc5a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD111AAB17" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/2623e8c3-6fb9-4293-81e8-7fb6789f8a3e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0CCB20E9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/ebaa4072-a142-4934-ae10-a2737e831e5e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD04F1AC3A" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/96cb9fa3-3366-47fd-a56c-1dc2b46d4cd7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFA4F7583" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/04e6cbc5-c4e1-4125-b139-c373b05361c2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF6853AB2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/ad41e25b-5f7e-4b85-b62b-b0bed9cc46dc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF1A2BB92" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/cebbf56c-7d33-4fb3-ac76-12a07721a989" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEB1514DC" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/d29a9a59-a8af-43e9-bb8f-17963d2777aa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC64D9570A" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/02e0af1c-9aab-433f-9351-28dd02a6c0ca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6467342E" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/1776d3a3-3893-476e-b72c-b593a4aace48" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2DEB40F3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/d266568c-c2c7-4bc4-9c57-76a4b18d39a9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2D7CAC49" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/5971427b-2b48-4886-94d3-842b4fce59b7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2855616D" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/e1be0076-6cb7-4476-921a-e8ba18ac7324" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCB1C0C20" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/9967e51f-b153-4058-9b50-472cc2acca33" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC92BC3D7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/d5cdbe8b-3b2d-4dde-997b-42346c91240c" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA3145197" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/4daaf190-9d7e-43d7-8143-29993a8d98b5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB87A536ED" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/b6e9ba83-7264-45d7-a89e-fef01b2a5b95" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB86A22A5C" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/b994d8d0-106d-4fa1-a4c7-abe549db5ee2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB85ED9A48" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/7bfa7394-db84-49cc-9a26-0e37502b8c15" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB732B6C08" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/a58d962c-ed7f-402a-9cd3-296755a58d8e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB72F98981" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/ce66ad1a-c1d1-4a49-b911-0ea75a4b6df2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB72236E46" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/d50c065b-5969-43b9-a4c7-df53f1311bf4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB516EFBD0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/143f3275-68b3-40e1-9942-5f64598c9655" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB443F1E0C" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/26513733-8596-4406-957f-3d096d471718" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34E7ADAA" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/76db607b-f9ae-4eda-aa7a-30fe3420e473" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2598F0D4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/0dadc27f-3559-4be1-8eda-63f19fa1a68c" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB24B5B84C" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/7eb85358-32ae-4b38-869f-165479477511" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB05905AE6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/9332b2cf-e186-4d89-a2ad-0b549c563734" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE32C6714" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/2ef7e108-7d45-4d06-904e-5411d8e592ad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8FC6E472" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/64cc29b6-bd77-43b4-9598-c7862f8e25e2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA826A58A4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/9d5c3d6d-47aa-4b3c-96ba-1f7fe1d02730" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA78A527EB" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/d9ac8481-a542-43c4-89ac-d885ba57bbeb" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA30AC5DBB" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/0b97c40e-642c-413e-b021-be4106e264ce" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA19C74284" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/81261fa1-efd9-4e93-8296-28ba9b5039e4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1402773E" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/96598e90-be85-4e22-bd4f-60bfcac7188a" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA134C7430" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/c386a363-1204-4c94-808a-d78cdf798f4f" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9481BAA13" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/c74eb6ad-6924-42b8-926b-de54b53e497f" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E9C595E3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/3569b3c9-1f00-4113-8773-cf77f5e83088" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88DC6FC6E" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/42dfabf4-f303-4985-8557-989c21efc788" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8365C44CE" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/4c4c0989-7909-4463-88af-f56d8f4203ec" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82C3D1FBE" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/3534782e-9cec-444a-bcbe-ea9a8f131248" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A260BCB8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/a933f4c4-8cee-466f-b0aa-c5142c1b66f2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B759A5D03A" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/ffdfe8d1-f60f-45d0-acc7-4f1017db64a5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B752936FE2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/6cef8646-e8d9-443a-9831-d37e575a714e" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70E45C663" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/f1345268-acea-4858-b3d4-f6fffc17f1cf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6ABC2E202" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/91f478ff-d826-4585-a254-4ad60cbbb4f4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B625C48E8C" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/e6aab833-9bac-43d0-ac0b-fc8dd0621bde" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B625AE48C6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/bb55e1c2-39b9-46b8-a9ee-1dbec779421d" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E95668F0" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/83ed1f89-ad3a-4979-92b7-a09a441b7aff" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5928DBC49" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/e8ee7f4f-322a-4c61-9ba2-3cedb945ba66" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5911E057D" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/36619641-c05e-41d6-9b3d-50a647289bf8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5903414AB" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/605603f7-5c0c-48ba-90eb-42d657afd6d8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58F60BDBE" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/3ce1dd61-f9bd-401b-93d1-5304f885dfa0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55A8C4241" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/12e86520-9ca6-4f4c-a72d-535cf83a0a44" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5304A91A5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/70b43b63-7d29-4335-88e0-0b475e02f6b6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B529539B95" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/5d5c781e-1ca3-493f-914b-568a882d949b" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BAA6CBF5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/6c82aa86-a4a6-49a7-961e-ae90da5c1628" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B3874F28" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/6a212b3d-3bb1-4cd1-97fa-f18df33904b4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49B88D0C7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/14ec62d6-66e3-4d4e-a149-3d18841967b1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B465497D2C" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/ec14a1ab-0d70-446a-b672-74e3d38328a0" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B464F74004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/8fcd8a44-759e-4b9e-a9a4-defb873376cd" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42FB3979A" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/eef5d6ec-22f6-4822-8018-3b31ce6afc2d" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42F2C911F" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/df3b5fa8-26f8-43fd-aeb0-b012c9a49c56" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42DBEA16C" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/012f8243-8c21-4b78-84bb-5b4bf3050cc3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4216ED218" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/dc99ff80-c2bd-41e3-9043-d715cb666213" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40BCC168D" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/57aff43d-6f85-4e15-8f38-6cea70a12b56" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B400D23A08" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/2d072755-1c2c-4169-9f8f-f074b5814466" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34426B9E6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/8f88e7d0-90ed-4da0-a138-350e7bb608e1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B336DAC99C" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/b68ae32e-9ca9-42c0-b1bb-bf7c78c37c5f" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3359A0E8B" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/e17a3ee7-87a4-4afa-b13c-40116a09b6ae" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3349C374F" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/50db73aa-a115-4773-b1ef-b8e9bff1713e" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E6650CCA" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/9bcd1d0f-5eaa-40f9-8e50-2527d8ef84db" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B27AAA632E" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/44c2501a-3211-4a37-a4d0-3f68d4cec03b" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B20FAA69AD" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/6f4b6864-e2b1-4757-a8cf-8265639150cb" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1D10FE1E8" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/a223f569-f2c2-4f0f-8d6c-55e7623a5e10" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1CB1AEA61" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/5135c7c2-19fa-48db-a1cd-aa015a462834" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1C914182E" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/7425a3a7-f604-44af-94c4-b4b22efaff48" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B18FC53B8D" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/4559ea91-aabc-425c-bf7c-186b8fd6a5f6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B17DC69372" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/5e966580-95a8-4c1f-b8b0-f0e0a8b24823" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B12FBFE94D" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/c154d029-fafc-4d68-85fd-007038a2c728" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B11DF08111" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/87b8e4bf-7e93-4502-a3a5-051e4252f01a" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B108398A25" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/7a8cb2a9-65ff-41a5-a297-e5b9b1e237df" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0773F509D" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/65faa50d-5508-48b9-9991-ae0e7c955a72" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B04A25B497" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/00966e40-ec95-4ea3-8601-4e1969b3b948" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B045D397BC" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/4b7b91c0-19de-4f85-af4a-436c9dc401ba" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B026E249C0" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTMM151004/amministrazione-trasparente/atti-amministrazioni-enti/423406c7-de24-47e3-bf88-c802d5a3374e" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F126"/>
+  <dimension ref="A1:F143"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>8998</v>
+        <v>11654</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3">
+        <v>11633</v>
+      </c>
+      <c r="C3" t="s">
         <v>10</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B4">
-        <v>7980</v>
+        <v>11003</v>
       </c>
       <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
         <v>14</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B5">
-        <v>7978</v>
+        <v>10693</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>17</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="B6">
-        <v>7973</v>
+        <v>10426</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="B7">
-        <v>7960</v>
+        <v>10233</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>22</v>
+      </c>
+      <c r="E7" t="s">
+        <v>13</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B8">
-        <v>7866</v>
+        <v>9839</v>
       </c>
       <c r="C8" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>25</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="B9">
-        <v>7424</v>
+        <v>9820</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>26</v>
+      </c>
+      <c r="E9" t="s">
+        <v>13</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
-        <v>7421</v>
+        <v>9818</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="D10" t="s">
         <v>27</v>
       </c>
-      <c r="E10" s="2" t="s">
-        <v>9</v>
+      <c r="E10" t="s">
+        <v>13</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>28</v>
       </c>
       <c r="B11">
-        <v>7333</v>
+        <v>9638</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12">
-        <v>5926</v>
+        <v>9556</v>
       </c>
       <c r="C12" t="s">
         <v>32</v>
       </c>
       <c r="D12" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B13">
-        <v>5887</v>
+        <v>9457</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="D13" t="s">
         <v>35</v>
       </c>
-      <c r="E13" s="2" t="s">
-        <v>9</v>
+      <c r="E13" t="s">
+        <v>13</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B14">
+        <v>9438</v>
+      </c>
+      <c r="C14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D14" t="s">
         <v>36</v>
       </c>
-      <c r="B14">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E14" t="s">
+        <v>13</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="B15">
-        <v>5336</v>
+        <v>9437</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="D15" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>37</v>
+      </c>
+      <c r="E15" t="s">
+        <v>13</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="B16">
-        <v>5109</v>
+        <v>9401</v>
       </c>
       <c r="C16" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="D16" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
+        <v>41</v>
+      </c>
+      <c r="B17">
+        <v>9202</v>
+      </c>
+      <c r="C17" t="s">
         <v>42</v>
       </c>
-      <c r="B17">
-[...4 lines deleted...]
-      </c>
       <c r="D17" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="B18">
-        <v>4879</v>
+        <v>9817</v>
       </c>
       <c r="C18" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D18" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>47</v>
       </c>
       <c r="B19">
-        <v>4877</v>
+        <v>8998</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="D19" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B20">
-        <v>4876</v>
+        <v>8848</v>
       </c>
       <c r="C20" t="s">
+        <v>51</v>
+      </c>
+      <c r="D20" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
+        <v>53</v>
+      </c>
+      <c r="B21">
+        <v>7980</v>
+      </c>
+      <c r="C21" t="s">
+        <v>13</v>
+      </c>
+      <c r="D21" t="s">
         <v>54</v>
       </c>
-      <c r="B21">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E21" t="s">
+        <v>13</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="B22">
-        <v>4454</v>
+        <v>7978</v>
       </c>
       <c r="C22" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="D22" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>55</v>
+      </c>
+      <c r="E22" t="s">
+        <v>13</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="B23">
-        <v>4167</v>
+        <v>7973</v>
       </c>
       <c r="C23" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="D23" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B24">
-        <v>3964</v>
+        <v>7960</v>
       </c>
       <c r="C24" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="D24" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="B25">
-        <v>3941</v>
+        <v>7866</v>
       </c>
       <c r="C25" t="s">
-        <v>66</v>
+        <v>13</v>
       </c>
       <c r="D25" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>61</v>
+      </c>
+      <c r="E25" t="s">
+        <v>13</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="B26">
-        <v>3587</v>
+        <v>7424</v>
       </c>
       <c r="C26" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="D26" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="B27">
-        <v>3088</v>
+        <v>7421</v>
       </c>
       <c r="C27" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="D27" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="B28">
-        <v>2061</v>
+        <v>7333</v>
       </c>
       <c r="C28" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="D28" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="B29">
-        <v>1873</v>
+        <v>5926</v>
       </c>
       <c r="C29" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="D29" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="B30">
-        <v>1853</v>
+        <v>5887</v>
       </c>
       <c r="C30" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="D30" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="B31">
-        <v>1097</v>
+        <v>5439</v>
       </c>
       <c r="C31" t="s">
-        <v>14</v>
+        <v>76</v>
       </c>
       <c r="D31" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>77</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="B32">
-        <v>947</v>
+        <v>5336</v>
       </c>
       <c r="C32" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="D32" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="B33">
-        <v>700</v>
+        <v>5109</v>
       </c>
       <c r="C33" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="D33" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>90</v>
+        <v>81</v>
       </c>
       <c r="B34">
-        <v>657</v>
+        <v>5104</v>
       </c>
       <c r="C34" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="D34" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="B35">
-        <v>653</v>
+        <v>4879</v>
       </c>
       <c r="C35" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="D35" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>95</v>
+        <v>86</v>
       </c>
       <c r="B36">
-        <v>14340</v>
+        <v>4877</v>
       </c>
       <c r="C36" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="D36" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>98</v>
+        <v>86</v>
       </c>
       <c r="B37">
-        <v>14190</v>
+        <v>4876</v>
       </c>
       <c r="C37" t="s">
-        <v>14</v>
+        <v>91</v>
       </c>
       <c r="D37" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>92</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="B38">
-        <v>12698</v>
+        <v>4519</v>
       </c>
       <c r="C38" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="D38" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="B39">
-        <v>12578</v>
+        <v>4454</v>
       </c>
       <c r="C39" t="s">
-        <v>14</v>
+        <v>97</v>
       </c>
       <c r="D39" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>98</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="B40">
-        <v>11757</v>
+        <v>4167</v>
       </c>
       <c r="C40" t="s">
-        <v>14</v>
+        <v>100</v>
       </c>
       <c r="D40" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>101</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="B41">
-        <v>11401</v>
+        <v>3964</v>
       </c>
       <c r="C41" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="D41" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="B42">
-        <v>10294</v>
+        <v>3941</v>
       </c>
       <c r="C42" t="s">
-        <v>14</v>
+        <v>105</v>
       </c>
       <c r="D42" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>106</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="B43">
-        <v>9868</v>
+        <v>3587</v>
       </c>
       <c r="C43" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="D43" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="B44">
-        <v>9727</v>
+        <v>3088</v>
       </c>
       <c r="C44" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D44" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="B45">
-        <v>9640</v>
+        <v>2061</v>
       </c>
       <c r="C45" t="s">
-        <v>14</v>
+        <v>114</v>
       </c>
       <c r="D45" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>115</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="B46">
-        <v>9612</v>
+        <v>1873</v>
       </c>
       <c r="C46" t="s">
-        <v>14</v>
+        <v>117</v>
       </c>
       <c r="D46" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>118</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="B47">
-        <v>9540</v>
+        <v>1853</v>
       </c>
       <c r="C47" t="s">
-        <v>14</v>
+        <v>119</v>
       </c>
       <c r="D47" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>120</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
+        <v>121</v>
+      </c>
+      <c r="B48">
+        <v>1097</v>
+      </c>
+      <c r="C48" t="s">
+        <v>13</v>
+      </c>
+      <c r="D48" t="s">
         <v>122</v>
       </c>
-      <c r="B48">
-[...7 lines deleted...]
-      </c>
       <c r="E48" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
+        <v>123</v>
+      </c>
+      <c r="B49">
+        <v>947</v>
+      </c>
+      <c r="C49" t="s">
+        <v>124</v>
+      </c>
+      <c r="D49" t="s">
         <v>125</v>
-      </c>
-[...7 lines deleted...]
-        <v>127</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
+        <v>126</v>
+      </c>
+      <c r="B50">
+        <v>700</v>
+      </c>
+      <c r="C50" t="s">
+        <v>127</v>
+      </c>
+      <c r="D50" t="s">
         <v>128</v>
       </c>
-      <c r="B50">
-[...9 lines deleted...]
-        <v>14</v>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
+        <v>129</v>
+      </c>
+      <c r="B51">
+        <v>657</v>
+      </c>
+      <c r="C51" t="s">
         <v>130</v>
-      </c>
-[...4 lines deleted...]
-        <v>14</v>
       </c>
       <c r="D51" t="s">
         <v>131</v>
       </c>
-      <c r="E51" t="s">
-        <v>14</v>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
+        <v>129</v>
+      </c>
+      <c r="B52">
+        <v>653</v>
+      </c>
+      <c r="C52" t="s">
         <v>132</v>
       </c>
-      <c r="B52">
-[...2 lines deleted...]
-      <c r="C52" t="s">
+      <c r="D52" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
+        <v>134</v>
+      </c>
+      <c r="B53">
+        <v>14340</v>
+      </c>
+      <c r="C53" t="s">
         <v>135</v>
       </c>
-      <c r="B53">
-[...2 lines deleted...]
-      <c r="C53" t="s">
+      <c r="D53" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
+        <v>137</v>
+      </c>
+      <c r="B54">
+        <v>14190</v>
+      </c>
+      <c r="C54" t="s">
+        <v>13</v>
+      </c>
+      <c r="D54" t="s">
         <v>138</v>
       </c>
-      <c r="B54">
-[...7 lines deleted...]
-      </c>
       <c r="E54" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B55">
-        <v>7570</v>
+        <v>12698</v>
       </c>
       <c r="C55" t="s">
-        <v>14</v>
+        <v>140</v>
       </c>
       <c r="D55" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>141</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B56">
-        <v>7437</v>
+        <v>12578</v>
       </c>
       <c r="C56" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D56" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E56" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B57">
-        <v>7434</v>
+        <v>11757</v>
       </c>
       <c r="C57" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D57" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="E57" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="B58">
-        <v>7432</v>
+        <v>11401</v>
       </c>
       <c r="C58" t="s">
-        <v>14</v>
+        <v>147</v>
       </c>
       <c r="D58" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>148</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="B59">
-        <v>7347</v>
+        <v>10294</v>
       </c>
       <c r="C59" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D59" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="E59" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="B60">
-        <v>6806</v>
+        <v>9868</v>
       </c>
       <c r="C60" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="D60" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="B61">
-        <v>6307</v>
+        <v>9727</v>
       </c>
       <c r="C61" t="s">
-        <v>14</v>
+        <v>155</v>
       </c>
       <c r="D61" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>156</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="B62">
-        <v>5906</v>
+        <v>9640</v>
       </c>
       <c r="C62" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D62" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="E62" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="B63">
-        <v>5902</v>
+        <v>9612</v>
       </c>
       <c r="C63" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D63" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="E63" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="B64">
-        <v>5887</v>
+        <v>9540</v>
       </c>
       <c r="C64" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D64" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="E64" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="B65">
-        <v>5821</v>
+        <v>9540</v>
       </c>
       <c r="C65" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D65" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="E65" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>156</v>
+        <v>164</v>
       </c>
       <c r="B66">
-        <v>5816</v>
+        <v>8575</v>
       </c>
       <c r="C66" t="s">
-        <v>14</v>
+        <v>165</v>
       </c>
       <c r="D66" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>166</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="B67">
-        <v>5802</v>
+        <v>8485</v>
       </c>
       <c r="C67" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D67" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="E67" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>160</v>
+        <v>169</v>
       </c>
       <c r="B68">
-        <v>5776</v>
+        <v>8074</v>
       </c>
       <c r="C68" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D68" t="s">
-        <v>161</v>
+        <v>170</v>
       </c>
       <c r="E68" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="B69">
-        <v>5623</v>
+        <v>7866</v>
       </c>
       <c r="C69" t="s">
-        <v>14</v>
+        <v>172</v>
       </c>
       <c r="D69" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>173</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>164</v>
+        <v>174</v>
       </c>
       <c r="B70">
-        <v>5428</v>
+        <v>7801</v>
       </c>
       <c r="C70" t="s">
-        <v>165</v>
+        <v>175</v>
       </c>
       <c r="D70" t="s">
-        <v>166</v>
+        <v>176</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
       <c r="B71">
-        <v>4723</v>
+        <v>7581</v>
       </c>
       <c r="C71" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D71" t="s">
-        <v>168</v>
+        <v>178</v>
       </c>
       <c r="E71" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
       <c r="B72">
-        <v>4719</v>
+        <v>7570</v>
       </c>
       <c r="C72" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D72" t="s">
-        <v>169</v>
+        <v>179</v>
       </c>
       <c r="E72" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>167</v>
+        <v>180</v>
       </c>
       <c r="B73">
-        <v>4704</v>
+        <v>7437</v>
       </c>
       <c r="C73" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D73" t="s">
-        <v>170</v>
+        <v>181</v>
       </c>
       <c r="E73" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="B74">
-        <v>4611</v>
+        <v>7434</v>
       </c>
       <c r="C74" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D74" t="s">
-        <v>172</v>
+        <v>182</v>
       </c>
       <c r="E74" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>173</v>
+        <v>180</v>
       </c>
       <c r="B75">
-        <v>4482</v>
+        <v>7432</v>
       </c>
       <c r="C75" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D75" t="s">
-        <v>174</v>
+        <v>183</v>
       </c>
       <c r="E75" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="B76">
-        <v>4414</v>
+        <v>7347</v>
       </c>
       <c r="C76" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D76" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="E76" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>175</v>
+        <v>186</v>
       </c>
       <c r="B77">
-        <v>4405</v>
+        <v>6806</v>
       </c>
       <c r="C77" t="s">
-        <v>14</v>
+        <v>187</v>
       </c>
       <c r="D77" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>188</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>178</v>
+        <v>189</v>
       </c>
       <c r="B78">
-        <v>3990</v>
+        <v>6307</v>
       </c>
       <c r="C78" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D78" t="s">
-        <v>179</v>
+        <v>190</v>
       </c>
       <c r="E78" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>180</v>
+        <v>191</v>
       </c>
       <c r="B79">
-        <v>3869</v>
+        <v>5906</v>
       </c>
       <c r="C79" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D79" t="s">
-        <v>181</v>
+        <v>192</v>
       </c>
       <c r="E79" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>182</v>
+        <v>191</v>
       </c>
       <c r="B80">
-        <v>3825</v>
+        <v>5902</v>
       </c>
       <c r="C80" t="s">
-        <v>183</v>
+        <v>13</v>
       </c>
       <c r="D80" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>193</v>
+      </c>
+      <c r="E80" t="s">
+        <v>13</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>182</v>
+        <v>191</v>
       </c>
       <c r="B81">
-        <v>3823</v>
+        <v>5887</v>
       </c>
       <c r="C81" t="s">
-        <v>185</v>
+        <v>13</v>
       </c>
       <c r="D81" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>194</v>
+      </c>
+      <c r="E81" t="s">
+        <v>13</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>187</v>
+        <v>195</v>
       </c>
       <c r="B82">
-        <v>3029</v>
+        <v>5821</v>
       </c>
       <c r="C82" t="s">
-        <v>188</v>
+        <v>13</v>
       </c>
       <c r="D82" t="s">
-        <v>189</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>196</v>
+      </c>
+      <c r="E82" t="s">
+        <v>13</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="B83">
-        <v>1820</v>
+        <v>5816</v>
       </c>
       <c r="C83" t="s">
-        <v>191</v>
+        <v>13</v>
       </c>
       <c r="D83" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>197</v>
+      </c>
+      <c r="E83" t="s">
+        <v>13</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="B84">
-        <v>1792</v>
+        <v>5802</v>
       </c>
       <c r="C84" t="s">
-        <v>193</v>
+        <v>13</v>
       </c>
       <c r="D84" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>198</v>
+      </c>
+      <c r="E84" t="s">
+        <v>13</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>190</v>
+        <v>199</v>
       </c>
       <c r="B85">
-        <v>1787</v>
+        <v>5776</v>
       </c>
       <c r="C85" t="s">
-        <v>195</v>
+        <v>13</v>
       </c>
       <c r="D85" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>200</v>
+      </c>
+      <c r="E85" t="s">
+        <v>13</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>190</v>
+        <v>201</v>
       </c>
       <c r="B86">
-        <v>1782</v>
+        <v>5623</v>
       </c>
       <c r="C86" t="s">
-        <v>197</v>
+        <v>13</v>
       </c>
       <c r="D86" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>202</v>
+      </c>
+      <c r="E86" t="s">
+        <v>13</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="B87">
-        <v>1038</v>
+        <v>5428</v>
       </c>
       <c r="C87" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="D87" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="B88">
-        <v>677</v>
+        <v>4723</v>
       </c>
       <c r="C88" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D88" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="E88" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="B89">
-        <v>673</v>
+        <v>4719</v>
       </c>
       <c r="C89" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D89" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="E89" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B90">
-        <v>484</v>
+        <v>4704</v>
       </c>
       <c r="C90" t="s">
-        <v>206</v>
+        <v>13</v>
       </c>
       <c r="D90" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>209</v>
+      </c>
+      <c r="E90" t="s">
+        <v>13</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B91">
-        <v>350</v>
+        <v>4611</v>
       </c>
       <c r="C91" t="s">
-        <v>209</v>
+        <v>13</v>
       </c>
       <c r="D91" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>211</v>
+      </c>
+      <c r="E91" t="s">
+        <v>13</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B92">
-        <v>247</v>
+        <v>4482</v>
       </c>
       <c r="C92" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D92" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="E92" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B93">
-        <v>13538</v>
+        <v>4414</v>
       </c>
       <c r="C93" t="s">
-        <v>214</v>
+        <v>13</v>
       </c>
       <c r="D93" t="s">
         <v>215</v>
       </c>
-      <c r="E93" s="2" t="s">
-        <v>9</v>
+      <c r="E93" t="s">
+        <v>13</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
+        <v>214</v>
+      </c>
+      <c r="B94">
+        <v>4405</v>
+      </c>
+      <c r="C94" t="s">
+        <v>13</v>
+      </c>
+      <c r="D94" t="s">
         <v>216</v>
       </c>
-      <c r="B94">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E94" t="s">
+        <v>13</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="B95">
-        <v>13161</v>
+        <v>3990</v>
       </c>
       <c r="C95" t="s">
-        <v>220</v>
+        <v>13</v>
       </c>
       <c r="D95" t="s">
-        <v>221</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>218</v>
+      </c>
+      <c r="E95" t="s">
+        <v>13</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="B96">
-        <v>12807</v>
+        <v>3869</v>
       </c>
       <c r="C96" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D96" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="E96" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="B97">
-        <v>12428</v>
+        <v>3825</v>
       </c>
       <c r="C97" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="D97" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
+        <v>221</v>
+      </c>
+      <c r="B98">
+        <v>3823</v>
+      </c>
+      <c r="C98" t="s">
         <v>224</v>
       </c>
-      <c r="B98">
-[...4 lines deleted...]
-      </c>
       <c r="D98" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="B99">
-        <v>12364</v>
+        <v>3029</v>
       </c>
       <c r="C99" t="s">
-        <v>14</v>
+        <v>227</v>
       </c>
       <c r="D99" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>228</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
+        <v>229</v>
+      </c>
+      <c r="B100">
+        <v>1820</v>
+      </c>
+      <c r="C100" t="s">
+        <v>230</v>
+      </c>
+      <c r="D100" t="s">
         <v>231</v>
-      </c>
-[...7 lines deleted...]
-        <v>233</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="B101">
-        <v>11751</v>
+        <v>1792</v>
       </c>
       <c r="C101" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="D101" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>236</v>
+        <v>229</v>
       </c>
       <c r="B102">
-        <v>11730</v>
+        <v>1787</v>
       </c>
       <c r="C102" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="D102" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>239</v>
+        <v>229</v>
       </c>
       <c r="B103">
-        <v>11593</v>
+        <v>1782</v>
       </c>
       <c r="C103" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="D103" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="B104">
-        <v>11220</v>
+        <v>1038</v>
       </c>
       <c r="C104" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="D104" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="B105">
-        <v>11028</v>
+        <v>677</v>
       </c>
       <c r="C105" t="s">
-        <v>246</v>
+        <v>13</v>
       </c>
       <c r="D105" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>242</v>
+      </c>
+      <c r="E105" t="s">
+        <v>13</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>248</v>
+        <v>241</v>
       </c>
       <c r="B106">
-        <v>9748</v>
+        <v>673</v>
       </c>
       <c r="C106" t="s">
-        <v>249</v>
+        <v>13</v>
       </c>
       <c r="D106" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>243</v>
+      </c>
+      <c r="E106" t="s">
+        <v>13</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>251</v>
+        <v>244</v>
       </c>
       <c r="B107">
-        <v>9501</v>
+        <v>484</v>
       </c>
       <c r="C107" t="s">
-        <v>252</v>
+        <v>245</v>
       </c>
       <c r="D107" t="s">
-        <v>253</v>
+        <v>246</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>254</v>
+        <v>247</v>
       </c>
       <c r="B108">
-        <v>9485</v>
+        <v>350</v>
       </c>
       <c r="C108" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="D108" t="s">
-        <v>256</v>
+        <v>249</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="B109">
-        <v>9468</v>
+        <v>247</v>
       </c>
       <c r="C109" t="s">
-        <v>257</v>
+        <v>13</v>
       </c>
       <c r="D109" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>251</v>
+      </c>
+      <c r="E109" t="s">
+        <v>13</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="B110">
-        <v>8234</v>
+        <v>13538</v>
       </c>
       <c r="C110" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="D110" t="s">
-        <v>261</v>
+        <v>254</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="B111">
-        <v>8230</v>
+        <v>13359</v>
       </c>
       <c r="C111" t="s">
-        <v>14</v>
+        <v>256</v>
       </c>
       <c r="D111" t="s">
-        <v>262</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>257</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="B112">
-        <v>7466</v>
+        <v>13161</v>
       </c>
       <c r="C112" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="D112" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
       <c r="B113">
-        <v>7328</v>
+        <v>12807</v>
       </c>
       <c r="C113" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D113" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="E113" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="B114">
-        <v>6373</v>
+        <v>12428</v>
       </c>
       <c r="C114" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="D114" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>271</v>
+        <v>263</v>
       </c>
       <c r="B115">
-        <v>5493</v>
+        <v>12427</v>
       </c>
       <c r="C115" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="D115" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>274</v>
+        <v>268</v>
       </c>
       <c r="B116">
-        <v>5436</v>
+        <v>12364</v>
       </c>
       <c r="C116" t="s">
-        <v>275</v>
+        <v>13</v>
       </c>
       <c r="D116" t="s">
-        <v>276</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>269</v>
+      </c>
+      <c r="E116" t="s">
+        <v>13</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="B117">
-        <v>5415</v>
+        <v>11755</v>
       </c>
       <c r="C117" t="s">
-        <v>277</v>
+        <v>271</v>
       </c>
       <c r="D117" t="s">
-        <v>278</v>
+        <v>272</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>279</v>
+        <v>270</v>
       </c>
       <c r="B118">
-        <v>4844</v>
+        <v>11751</v>
       </c>
       <c r="C118" t="s">
-        <v>280</v>
+        <v>273</v>
       </c>
       <c r="D118" t="s">
-        <v>281</v>
+        <v>274</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>282</v>
+        <v>275</v>
       </c>
       <c r="B119">
-        <v>4691</v>
+        <v>11730</v>
       </c>
       <c r="C119" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
       <c r="D119" t="s">
-        <v>284</v>
+        <v>277</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
       <c r="B120">
-        <v>3890</v>
+        <v>11593</v>
       </c>
       <c r="C120" t="s">
-        <v>286</v>
+        <v>279</v>
       </c>
       <c r="D120" t="s">
-        <v>287</v>
+        <v>280</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>288</v>
+        <v>281</v>
       </c>
       <c r="B121">
-        <v>3732</v>
+        <v>11220</v>
       </c>
       <c r="C121" t="s">
-        <v>289</v>
+        <v>282</v>
       </c>
       <c r="D121" t="s">
-        <v>290</v>
+        <v>283</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>291</v>
+        <v>284</v>
       </c>
       <c r="B122">
-        <v>3535</v>
+        <v>11028</v>
       </c>
       <c r="C122" t="s">
-        <v>292</v>
+        <v>285</v>
       </c>
       <c r="D122" t="s">
-        <v>293</v>
+        <v>286</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>294</v>
+        <v>287</v>
       </c>
       <c r="B123">
-        <v>2010</v>
+        <v>9748</v>
       </c>
       <c r="C123" t="s">
-        <v>295</v>
+        <v>288</v>
       </c>
       <c r="D123" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
       <c r="B124">
-        <v>1415</v>
+        <v>9501</v>
       </c>
       <c r="C124" t="s">
-        <v>298</v>
+        <v>291</v>
       </c>
       <c r="D124" t="s">
-        <v>299</v>
+        <v>292</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="B125">
-        <v>1370</v>
+        <v>9485</v>
       </c>
       <c r="C125" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
       <c r="D125" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
+        <v>293</v>
+      </c>
+      <c r="B126">
+        <v>9468</v>
+      </c>
+      <c r="C126" t="s">
+        <v>296</v>
+      </c>
+      <c r="D126" t="s">
+        <v>297</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A127" t="s">
+        <v>298</v>
+      </c>
+      <c r="B127">
+        <v>8234</v>
+      </c>
+      <c r="C127" t="s">
+        <v>299</v>
+      </c>
+      <c r="D127" t="s">
+        <v>300</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
+        <v>298</v>
+      </c>
+      <c r="B128">
+        <v>8230</v>
+      </c>
+      <c r="C128" t="s">
+        <v>13</v>
+      </c>
+      <c r="D128" t="s">
+        <v>301</v>
+      </c>
+      <c r="E128" t="s">
+        <v>13</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A129" t="s">
+        <v>302</v>
+      </c>
+      <c r="B129">
+        <v>7466</v>
+      </c>
+      <c r="C129" t="s">
         <v>303</v>
       </c>
-      <c r="B126">
+      <c r="D129" t="s">
+        <v>304</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
+        <v>305</v>
+      </c>
+      <c r="B130">
+        <v>7328</v>
+      </c>
+      <c r="C130" t="s">
+        <v>13</v>
+      </c>
+      <c r="D130" t="s">
+        <v>306</v>
+      </c>
+      <c r="E130" t="s">
+        <v>13</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A131" t="s">
+        <v>307</v>
+      </c>
+      <c r="B131">
+        <v>6373</v>
+      </c>
+      <c r="C131" t="s">
+        <v>308</v>
+      </c>
+      <c r="D131" t="s">
+        <v>309</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A132" t="s">
+        <v>310</v>
+      </c>
+      <c r="B132">
+        <v>5493</v>
+      </c>
+      <c r="C132" t="s">
+        <v>311</v>
+      </c>
+      <c r="D132" t="s">
+        <v>312</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A133" t="s">
+        <v>313</v>
+      </c>
+      <c r="B133">
+        <v>5436</v>
+      </c>
+      <c r="C133" t="s">
+        <v>314</v>
+      </c>
+      <c r="D133" t="s">
+        <v>315</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A134" t="s">
+        <v>313</v>
+      </c>
+      <c r="B134">
+        <v>5415</v>
+      </c>
+      <c r="C134" t="s">
+        <v>316</v>
+      </c>
+      <c r="D134" t="s">
+        <v>317</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A135" t="s">
+        <v>318</v>
+      </c>
+      <c r="B135">
+        <v>4844</v>
+      </c>
+      <c r="C135" t="s">
+        <v>319</v>
+      </c>
+      <c r="D135" t="s">
+        <v>320</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A136" t="s">
+        <v>321</v>
+      </c>
+      <c r="B136">
+        <v>4691</v>
+      </c>
+      <c r="C136" t="s">
+        <v>322</v>
+      </c>
+      <c r="D136" t="s">
+        <v>323</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A137" t="s">
+        <v>324</v>
+      </c>
+      <c r="B137">
+        <v>3890</v>
+      </c>
+      <c r="C137" t="s">
+        <v>325</v>
+      </c>
+      <c r="D137" t="s">
+        <v>326</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A138" t="s">
+        <v>327</v>
+      </c>
+      <c r="B138">
+        <v>3732</v>
+      </c>
+      <c r="C138" t="s">
+        <v>328</v>
+      </c>
+      <c r="D138" t="s">
+        <v>329</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A139" t="s">
+        <v>330</v>
+      </c>
+      <c r="B139">
+        <v>3535</v>
+      </c>
+      <c r="C139" t="s">
+        <v>331</v>
+      </c>
+      <c r="D139" t="s">
+        <v>332</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A140" t="s">
+        <v>333</v>
+      </c>
+      <c r="B140">
+        <v>2010</v>
+      </c>
+      <c r="C140" t="s">
+        <v>334</v>
+      </c>
+      <c r="D140" t="s">
+        <v>335</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A141" t="s">
+        <v>336</v>
+      </c>
+      <c r="B141">
+        <v>1415</v>
+      </c>
+      <c r="C141" t="s">
+        <v>337</v>
+      </c>
+      <c r="D141" t="s">
+        <v>338</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A142" t="s">
+        <v>339</v>
+      </c>
+      <c r="B142">
+        <v>1370</v>
+      </c>
+      <c r="C142" t="s">
+        <v>340</v>
+      </c>
+      <c r="D142" t="s">
+        <v>341</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A143" t="s">
+        <v>342</v>
+      </c>
+      <c r="B143">
         <v>979</v>
       </c>
-      <c r="C126" t="s">
-[...8 lines deleted...]
-      <c r="F126" s="2" t="s">
+      <c r="C143" t="s">
+        <v>343</v>
+      </c>
+      <c r="D143" t="s">
+        <v>344</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="F4" r:id="rId5"/>
-    <hyperlink ref="F5" r:id="rId6"/>
-[...2 lines deleted...]
-    <hyperlink ref="E7" r:id="rId9"/>
+    <hyperlink ref="E5" r:id="rId6"/>
+    <hyperlink ref="F5" r:id="rId7"/>
+    <hyperlink ref="E6" r:id="rId8"/>
+    <hyperlink ref="F6" r:id="rId9"/>
     <hyperlink ref="F7" r:id="rId10"/>
-    <hyperlink ref="F8" r:id="rId11"/>
-    <hyperlink ref="E9" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId11"/>
+    <hyperlink ref="F8" r:id="rId12"/>
     <hyperlink ref="F9" r:id="rId13"/>
-    <hyperlink ref="E10" r:id="rId14"/>
-[...64 lines deleted...]
-    <hyperlink ref="F45" r:id="rId79"/>
+    <hyperlink ref="F10" r:id="rId14"/>
+    <hyperlink ref="E11" r:id="rId15"/>
+    <hyperlink ref="F11" r:id="rId16"/>
+    <hyperlink ref="E12" r:id="rId17"/>
+    <hyperlink ref="F12" r:id="rId18"/>
+    <hyperlink ref="F13" r:id="rId19"/>
+    <hyperlink ref="F14" r:id="rId20"/>
+    <hyperlink ref="F15" r:id="rId21"/>
+    <hyperlink ref="E16" r:id="rId22"/>
+    <hyperlink ref="F16" r:id="rId23"/>
+    <hyperlink ref="E17" r:id="rId24"/>
+    <hyperlink ref="F17" r:id="rId25"/>
+    <hyperlink ref="E18" r:id="rId26"/>
+    <hyperlink ref="F18" r:id="rId27"/>
+    <hyperlink ref="E19" r:id="rId28"/>
+    <hyperlink ref="F19" r:id="rId29"/>
+    <hyperlink ref="E20" r:id="rId30"/>
+    <hyperlink ref="F20" r:id="rId31"/>
+    <hyperlink ref="F21" r:id="rId32"/>
+    <hyperlink ref="F22" r:id="rId33"/>
+    <hyperlink ref="E23" r:id="rId34"/>
+    <hyperlink ref="F23" r:id="rId35"/>
+    <hyperlink ref="E24" r:id="rId36"/>
+    <hyperlink ref="F24" r:id="rId37"/>
+    <hyperlink ref="F25" r:id="rId38"/>
+    <hyperlink ref="E26" r:id="rId39"/>
+    <hyperlink ref="F26" r:id="rId40"/>
+    <hyperlink ref="E27" r:id="rId41"/>
+    <hyperlink ref="F27" r:id="rId42"/>
+    <hyperlink ref="E28" r:id="rId43"/>
+    <hyperlink ref="F28" r:id="rId44"/>
+    <hyperlink ref="E29" r:id="rId45"/>
+    <hyperlink ref="F29" r:id="rId46"/>
+    <hyperlink ref="E30" r:id="rId47"/>
+    <hyperlink ref="F30" r:id="rId48"/>
+    <hyperlink ref="E31" r:id="rId49"/>
+    <hyperlink ref="F31" r:id="rId50"/>
+    <hyperlink ref="E32" r:id="rId51"/>
+    <hyperlink ref="F32" r:id="rId52"/>
+    <hyperlink ref="E33" r:id="rId53"/>
+    <hyperlink ref="F33" r:id="rId54"/>
+    <hyperlink ref="E34" r:id="rId55"/>
+    <hyperlink ref="F34" r:id="rId56"/>
+    <hyperlink ref="E35" r:id="rId57"/>
+    <hyperlink ref="F35" r:id="rId58"/>
+    <hyperlink ref="E36" r:id="rId59"/>
+    <hyperlink ref="F36" r:id="rId60"/>
+    <hyperlink ref="E37" r:id="rId61"/>
+    <hyperlink ref="F37" r:id="rId62"/>
+    <hyperlink ref="E38" r:id="rId63"/>
+    <hyperlink ref="F38" r:id="rId64"/>
+    <hyperlink ref="E39" r:id="rId65"/>
+    <hyperlink ref="F39" r:id="rId66"/>
+    <hyperlink ref="E40" r:id="rId67"/>
+    <hyperlink ref="F40" r:id="rId68"/>
+    <hyperlink ref="E41" r:id="rId69"/>
+    <hyperlink ref="F41" r:id="rId70"/>
+    <hyperlink ref="E42" r:id="rId71"/>
+    <hyperlink ref="F42" r:id="rId72"/>
+    <hyperlink ref="E43" r:id="rId73"/>
+    <hyperlink ref="F43" r:id="rId74"/>
+    <hyperlink ref="E44" r:id="rId75"/>
+    <hyperlink ref="F44" r:id="rId76"/>
+    <hyperlink ref="E45" r:id="rId77"/>
+    <hyperlink ref="F45" r:id="rId78"/>
+    <hyperlink ref="E46" r:id="rId79"/>
     <hyperlink ref="F46" r:id="rId80"/>
-    <hyperlink ref="F47" r:id="rId81"/>
-[...57 lines deleted...]
-    <hyperlink ref="E91" r:id="rId139"/>
+    <hyperlink ref="E47" r:id="rId81"/>
+    <hyperlink ref="F47" r:id="rId82"/>
+    <hyperlink ref="F48" r:id="rId83"/>
+    <hyperlink ref="E49" r:id="rId84"/>
+    <hyperlink ref="F49" r:id="rId85"/>
+    <hyperlink ref="E50" r:id="rId86"/>
+    <hyperlink ref="F50" r:id="rId87"/>
+    <hyperlink ref="E51" r:id="rId88"/>
+    <hyperlink ref="F51" r:id="rId89"/>
+    <hyperlink ref="E52" r:id="rId90"/>
+    <hyperlink ref="F52" r:id="rId91"/>
+    <hyperlink ref="E53" r:id="rId92"/>
+    <hyperlink ref="F53" r:id="rId93"/>
+    <hyperlink ref="F54" r:id="rId94"/>
+    <hyperlink ref="E55" r:id="rId95"/>
+    <hyperlink ref="F55" r:id="rId96"/>
+    <hyperlink ref="F56" r:id="rId97"/>
+    <hyperlink ref="F57" r:id="rId98"/>
+    <hyperlink ref="E58" r:id="rId99"/>
+    <hyperlink ref="F58" r:id="rId100"/>
+    <hyperlink ref="F59" r:id="rId101"/>
+    <hyperlink ref="E60" r:id="rId102"/>
+    <hyperlink ref="F60" r:id="rId103"/>
+    <hyperlink ref="E61" r:id="rId104"/>
+    <hyperlink ref="F61" r:id="rId105"/>
+    <hyperlink ref="F62" r:id="rId106"/>
+    <hyperlink ref="F63" r:id="rId107"/>
+    <hyperlink ref="F64" r:id="rId108"/>
+    <hyperlink ref="F65" r:id="rId109"/>
+    <hyperlink ref="E66" r:id="rId110"/>
+    <hyperlink ref="F66" r:id="rId111"/>
+    <hyperlink ref="F67" r:id="rId112"/>
+    <hyperlink ref="F68" r:id="rId113"/>
+    <hyperlink ref="E69" r:id="rId114"/>
+    <hyperlink ref="F69" r:id="rId115"/>
+    <hyperlink ref="E70" r:id="rId116"/>
+    <hyperlink ref="F70" r:id="rId117"/>
+    <hyperlink ref="F71" r:id="rId118"/>
+    <hyperlink ref="F72" r:id="rId119"/>
+    <hyperlink ref="F73" r:id="rId120"/>
+    <hyperlink ref="F74" r:id="rId121"/>
+    <hyperlink ref="F75" r:id="rId122"/>
+    <hyperlink ref="F76" r:id="rId123"/>
+    <hyperlink ref="E77" r:id="rId124"/>
+    <hyperlink ref="F77" r:id="rId125"/>
+    <hyperlink ref="F78" r:id="rId126"/>
+    <hyperlink ref="F79" r:id="rId127"/>
+    <hyperlink ref="F80" r:id="rId128"/>
+    <hyperlink ref="F81" r:id="rId129"/>
+    <hyperlink ref="F82" r:id="rId130"/>
+    <hyperlink ref="F83" r:id="rId131"/>
+    <hyperlink ref="F84" r:id="rId132"/>
+    <hyperlink ref="F85" r:id="rId133"/>
+    <hyperlink ref="F86" r:id="rId134"/>
+    <hyperlink ref="E87" r:id="rId135"/>
+    <hyperlink ref="F87" r:id="rId136"/>
+    <hyperlink ref="F88" r:id="rId137"/>
+    <hyperlink ref="F89" r:id="rId138"/>
+    <hyperlink ref="F90" r:id="rId139"/>
     <hyperlink ref="F91" r:id="rId140"/>
     <hyperlink ref="F92" r:id="rId141"/>
-    <hyperlink ref="E93" r:id="rId142"/>
-[...62 lines deleted...]
-    <hyperlink ref="F126" r:id="rId205"/>
+    <hyperlink ref="F93" r:id="rId142"/>
+    <hyperlink ref="F94" r:id="rId143"/>
+    <hyperlink ref="F95" r:id="rId144"/>
+    <hyperlink ref="F96" r:id="rId145"/>
+    <hyperlink ref="E97" r:id="rId146"/>
+    <hyperlink ref="F97" r:id="rId147"/>
+    <hyperlink ref="E98" r:id="rId148"/>
+    <hyperlink ref="F98" r:id="rId149"/>
+    <hyperlink ref="E99" r:id="rId150"/>
+    <hyperlink ref="F99" r:id="rId151"/>
+    <hyperlink ref="E100" r:id="rId152"/>
+    <hyperlink ref="F100" r:id="rId153"/>
+    <hyperlink ref="E101" r:id="rId154"/>
+    <hyperlink ref="F101" r:id="rId155"/>
+    <hyperlink ref="E102" r:id="rId156"/>
+    <hyperlink ref="F102" r:id="rId157"/>
+    <hyperlink ref="E103" r:id="rId158"/>
+    <hyperlink ref="F103" r:id="rId159"/>
+    <hyperlink ref="E104" r:id="rId160"/>
+    <hyperlink ref="F104" r:id="rId161"/>
+    <hyperlink ref="F105" r:id="rId162"/>
+    <hyperlink ref="F106" r:id="rId163"/>
+    <hyperlink ref="E107" r:id="rId164"/>
+    <hyperlink ref="F107" r:id="rId165"/>
+    <hyperlink ref="E108" r:id="rId166"/>
+    <hyperlink ref="F108" r:id="rId167"/>
+    <hyperlink ref="F109" r:id="rId168"/>
+    <hyperlink ref="E110" r:id="rId169"/>
+    <hyperlink ref="F110" r:id="rId170"/>
+    <hyperlink ref="E111" r:id="rId171"/>
+    <hyperlink ref="F111" r:id="rId172"/>
+    <hyperlink ref="E112" r:id="rId173"/>
+    <hyperlink ref="F112" r:id="rId174"/>
+    <hyperlink ref="F113" r:id="rId175"/>
+    <hyperlink ref="E114" r:id="rId176"/>
+    <hyperlink ref="F114" r:id="rId177"/>
+    <hyperlink ref="E115" r:id="rId178"/>
+    <hyperlink ref="F115" r:id="rId179"/>
+    <hyperlink ref="F116" r:id="rId180"/>
+    <hyperlink ref="E117" r:id="rId181"/>
+    <hyperlink ref="F117" r:id="rId182"/>
+    <hyperlink ref="E118" r:id="rId183"/>
+    <hyperlink ref="F118" r:id="rId184"/>
+    <hyperlink ref="E119" r:id="rId185"/>
+    <hyperlink ref="F119" r:id="rId186"/>
+    <hyperlink ref="E120" r:id="rId187"/>
+    <hyperlink ref="F120" r:id="rId188"/>
+    <hyperlink ref="E121" r:id="rId189"/>
+    <hyperlink ref="F121" r:id="rId190"/>
+    <hyperlink ref="E122" r:id="rId191"/>
+    <hyperlink ref="F122" r:id="rId192"/>
+    <hyperlink ref="E123" r:id="rId193"/>
+    <hyperlink ref="F123" r:id="rId194"/>
+    <hyperlink ref="E124" r:id="rId195"/>
+    <hyperlink ref="F124" r:id="rId196"/>
+    <hyperlink ref="E125" r:id="rId197"/>
+    <hyperlink ref="F125" r:id="rId198"/>
+    <hyperlink ref="E126" r:id="rId199"/>
+    <hyperlink ref="F126" r:id="rId200"/>
+    <hyperlink ref="E127" r:id="rId201"/>
+    <hyperlink ref="F127" r:id="rId202"/>
+    <hyperlink ref="F128" r:id="rId203"/>
+    <hyperlink ref="E129" r:id="rId204"/>
+    <hyperlink ref="F129" r:id="rId205"/>
+    <hyperlink ref="F130" r:id="rId206"/>
+    <hyperlink ref="E131" r:id="rId207"/>
+    <hyperlink ref="F131" r:id="rId208"/>
+    <hyperlink ref="E132" r:id="rId209"/>
+    <hyperlink ref="F132" r:id="rId210"/>
+    <hyperlink ref="E133" r:id="rId211"/>
+    <hyperlink ref="F133" r:id="rId212"/>
+    <hyperlink ref="E134" r:id="rId213"/>
+    <hyperlink ref="F134" r:id="rId214"/>
+    <hyperlink ref="E135" r:id="rId215"/>
+    <hyperlink ref="F135" r:id="rId216"/>
+    <hyperlink ref="E136" r:id="rId217"/>
+    <hyperlink ref="F136" r:id="rId218"/>
+    <hyperlink ref="E137" r:id="rId219"/>
+    <hyperlink ref="F137" r:id="rId220"/>
+    <hyperlink ref="E138" r:id="rId221"/>
+    <hyperlink ref="F138" r:id="rId222"/>
+    <hyperlink ref="E139" r:id="rId223"/>
+    <hyperlink ref="F139" r:id="rId224"/>
+    <hyperlink ref="E140" r:id="rId225"/>
+    <hyperlink ref="F140" r:id="rId226"/>
+    <hyperlink ref="E141" r:id="rId227"/>
+    <hyperlink ref="F141" r:id="rId228"/>
+    <hyperlink ref="E142" r:id="rId229"/>
+    <hyperlink ref="F142" r:id="rId230"/>
+    <hyperlink ref="E143" r:id="rId231"/>
+    <hyperlink ref="F143" r:id="rId232"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>