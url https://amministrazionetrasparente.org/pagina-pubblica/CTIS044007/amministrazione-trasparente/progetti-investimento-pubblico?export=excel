--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -8,390 +8,354 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="145" uniqueCount="83">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
     <t>ACQUISTO DI TABLET, PC, DISPOSITIVI DIGITALI, LIBRI E SUSSIDI DIDATTICI DA CONCEDERE IN COMODATO D’USO AL PERSONALE DELLA SCUOLA</t>
   </si>
   <si>
     <t>H44D26001350007</t>
   </si>
   <si>
     <t>€ 7.124,00</t>
   </si>
   <si>
     <t>Unione Europea</t>
   </si>
   <si>
     <t>11/07/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/progetto/abf02a1e-5744-4938-b401-c0258d704422</t>
+    <t>Link ai contenuti</t>
   </si>
   <si>
     <t>ACQUISIZIONE DI ATTREZZATURE TECNICHE E DI SUSSIDI DIDATTICI DESTINATI AGLI STUDENTI CON DISABILITÀD</t>
   </si>
   <si>
     <t>G42J26000240002</t>
   </si>
   <si>
     <t>€ 469,98</t>
   </si>
   <si>
     <t>Regione siciliana</t>
   </si>
   <si>
     <t>06/07/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/progetto/6556e546-e51f-4378-a91a-01d845935b1f</t>
-[...1 lines deleted...]
-  <si>
     <t>UNITI AL GP - PIANO ESTATE 2026</t>
   </si>
   <si>
     <t>H44D26002340007</t>
   </si>
   <si>
     <t>€ 51.939,00</t>
   </si>
   <si>
     <t>Unione europea</t>
   </si>
   <si>
     <t>29/06/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/progetto/31728305-a4b0-491c-b449-caf91214aa57</t>
-[...1 lines deleted...]
-  <si>
     <t>FORMA GP - FORMAZIONE DOCENTI PN21-27</t>
   </si>
   <si>
     <t>H44D26001840007</t>
   </si>
   <si>
     <t>€ 12.120,00</t>
   </si>
   <si>
     <t>Fondi eurropei</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/progetto/467b31a3-5535-4b06-b107-5e89f57935c7</t>
-[...1 lines deleted...]
-  <si>
     <t>PARCOURS D'HISTOIRE PER L'A.S. 2026/2027</t>
   </si>
   <si>
     <t>PARHISTOIRE2627</t>
   </si>
   <si>
     <t>€ 5.082,00</t>
   </si>
   <si>
     <t>Istituto Superiore</t>
   </si>
   <si>
     <t>03/04/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/progetto/74262231-1a85-4aec-aa40-3de96c316894</t>
-[...1 lines deleted...]
-  <si>
     <t>POTENZIAMENTO INGLESE PER L'A.S. 2026/2026</t>
   </si>
   <si>
     <t>POTEINGLESE2627</t>
   </si>
   <si>
     <t>€ 18.292,40</t>
   </si>
   <si>
     <t>31/03/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/progetto/8c4bca1f-c315-4606-8865-978ff3e60dba</t>
-[...1 lines deleted...]
-  <si>
     <t>DOCENTE ESPERTO PER ATTIVITÀ DI INSEGNAMENTO DI GEOPOLITICA</t>
   </si>
   <si>
     <t>GEOPOLITICA2526</t>
   </si>
   <si>
     <t>€ 1.277,25</t>
   </si>
   <si>
     <t>25/03/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/progetto/4f48d5cd-6029-4189-9671-d8fb017c492a</t>
-[...1 lines deleted...]
-  <si>
     <t>RIFACIMENTO DEL PAVIMENTO DEL LICEO CLASSICO DI ACIREALE</t>
   </si>
   <si>
     <t>H42B26000240002</t>
   </si>
   <si>
     <t>€ 40,00</t>
   </si>
   <si>
     <t>Regione Siciliana</t>
   </si>
   <si>
     <t>19/03/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/progetto/91b7a0f6-a1fe-4446-bf32-0e9567905944</t>
-[...1 lines deleted...]
-  <si>
     <t>CANTIAMO IN GRECO</t>
   </si>
   <si>
     <t>NNLC-CANTIAMOGR</t>
   </si>
   <si>
     <t>€ 1.021,80</t>
   </si>
   <si>
     <t>Dotazione ordinaria</t>
   </si>
   <si>
     <t>01/11/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/progetto/ea566a29-d6bc-4464-b758-6d3f37e8ac85</t>
-[...1 lines deleted...]
-  <si>
     <t>RIFACIMENTO DEGLI INFISSI AD ACI BONACCORSI</t>
   </si>
   <si>
     <t>H19I25000380002</t>
   </si>
   <si>
     <t>€ 37.332,00</t>
   </si>
   <si>
     <t>11/09/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/progetto/4d709086-beaa-4358-9c43-1312056b8c2c</t>
-[...1 lines deleted...]
-  <si>
     <t>GAME4AI - ESPLORATORI DELL'INTELLIGENZA ARTIFICIALE</t>
   </si>
   <si>
     <t>G42J25000500002</t>
   </si>
   <si>
     <t>€ 10.000,00</t>
   </si>
   <si>
     <t>10/07/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/progetto/274ea2da-45cd-4e5c-a5ed-d95d5f76ddd5</t>
-[...1 lines deleted...]
-  <si>
     <t>UNITI AL GP</t>
   </si>
   <si>
     <t>H54D25004200007</t>
   </si>
   <si>
     <t>€ 51.786,00</t>
   </si>
   <si>
     <t>Unione Europea (FSE+)</t>
   </si>
   <si>
     <t>26/06/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/progetto/1a4104ee-5724-478a-9870-336e9b551816</t>
-[...1 lines deleted...]
-  <si>
     <t>GP-ORIENTIAMOCI</t>
   </si>
   <si>
     <t>H44D25001200001</t>
   </si>
   <si>
     <t>€ 20.328,00</t>
   </si>
   <si>
     <t>Unione Europea (POC)</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/progetto/a0e921de-2471-4e82-a1fa-d06076e06774</t>
-[...1 lines deleted...]
-  <si>
     <t>H49I24000080002</t>
   </si>
   <si>
     <t>€ 40.000,00</t>
   </si>
   <si>
     <t>14/02/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/progetto/529f507d-de2d-48f5-9f2d-85ed3fbbb80d</t>
+    <t>Senza data</t>
   </si>
   <si>
     <t>PROGRAMMA NAZIONALE “SCUOLA E COMPETENZE” 2021-2027. PRIORITÀ 01 – SCUOLA E COMPETENZE (FSE+) – FONDO SOCIALE EUROPEO PLUS – OBIETTIVO SPECIFICO ESO4.</t>
   </si>
   <si>
     <t>H44D24000930007</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/progetto/01b3887a-e01e-4293-86a1-038c80e0ab8a</t>
-[...1 lines deleted...]
-  <si>
     <t>PNRR M4C1 INVESTIMENTO 2.1. DIDATTICA DIGITALE INTEGRATA E FORMAZIONE ALLA TRANSIZIONE DIGITALE PER IL PERSONALE SCOLASTICO - DECRETO DEL 12 APRILE 2023, N. 66</t>
   </si>
   <si>
     <t>H44D23002870006</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/progetto/14584ecf-968c-4862-9450-32192870a562</t>
-[...1 lines deleted...]
-  <si>
     <t>INVESTIMENTO 3.1: NUOVE COMPETENZE E NUOVI LINGUAGGI AZIONI DI POTENZIAMENTO DELLE COMPETENZE STEM E MULTILINGUISTICHE (D.M. 65/2023)</t>
   </si>
   <si>
     <t>H44D23001860006</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/progetto/386db41e-4943-4a2c-82ef-3643494cf0aa</t>
-[...1 lines deleted...]
-  <si>
     <t>PIANO NAZIONALE DI RIPRESA E RESILIENZA, MISSIONE 4 – ISTRUZIONE E RICERCA – COMPONENTE 1 –POTENZIAMENTO DELL’OFFERTA DEI SERVIZI DI ISTRUZIONE DAGLI</t>
   </si>
   <si>
     <t>H44D22003340006</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/progetto/3ee50423-f34e-40f0-8e65-ff303f291c9f</t>
-[...1 lines deleted...]
-  <si>
     <t>INVESTIMENTO 1.4 - DIVARI TERRITORIALI</t>
   </si>
   <si>
     <t>H44D21000640006</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/progetto/74b0338c-0c0b-4fbd-98db-ce30288cee06</t>
-[...1 lines deleted...]
-  <si>
     <t>INVESTIMENTO SCUOLA 4.0” – MISSIONE 4: NEXT  GENERATION  CLASSROOMS SCUOLE 4.0: SCUOLE INNOVATIVE E LABORATORI.</t>
   </si>
   <si>
     <t>H44D22003330006</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/progetto/b866ef20-9209-4d92-b03f-6137057654f9</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -689,479 +653,611 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/progetto/abf02a1e-5744-4938-b401-c0258d704422" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/progetto/6556e546-e51f-4378-a91a-01d845935b1f" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/progetto/31728305-a4b0-491c-b449-caf91214aa57" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/progetto/467b31a3-5535-4b06-b107-5e89f57935c7" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/progetto/74262231-1a85-4aec-aa40-3de96c316894" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/progetto/8c4bca1f-c315-4606-8865-978ff3e60dba" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/progetto/4f48d5cd-6029-4189-9671-d8fb017c492a" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/progetto/91b7a0f6-a1fe-4446-bf32-0e9567905944" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/progetto/ea566a29-d6bc-4464-b758-6d3f37e8ac85" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/progetto/4d709086-beaa-4358-9c43-1312056b8c2c" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/progetto/274ea2da-45cd-4e5c-a5ed-d95d5f76ddd5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/progetto/1a4104ee-5724-478a-9870-336e9b551816" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/progetto/a0e921de-2471-4e82-a1fa-d06076e06774" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/progetto/529f507d-de2d-48f5-9f2d-85ed3fbbb80d" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/progetto/01b3887a-e01e-4293-86a1-038c80e0ab8a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/progetto/14584ecf-968c-4862-9450-32192870a562" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/progetto/386db41e-4943-4a2c-82ef-3643494cf0aa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/progetto/3ee50423-f34e-40f0-8e65-ff303f291c9f" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/progetto/74b0338c-0c0b-4fbd-98db-ce30288cee06" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/progetto/b866ef20-9209-4d92-b03f-6137057654f9" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F21"/>
+  <dimension ref="A1:F31"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+    <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="1">
+        <v>2026</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F2" s="2" t="s">
         <v>5</v>
-      </c>
-[...18 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B3" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C3" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D3" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E3" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>10</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B4" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="C4" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="E4" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>16</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="B5" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="D5" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="E5" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>21</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="B6" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="D6" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="E6" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>21</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="B7" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="D7" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="E7" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>30</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="B8" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="C8" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="D8" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="E8" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>34</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="B9" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="C9" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="D9" t="s">
-        <v>48</v>
+        <v>29</v>
       </c>
       <c r="E9" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>38</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="B10" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="C10" t="s">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="D10" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="E10" t="s">
-        <v>55</v>
-[...43 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B12" s="1"/>
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1"/>
+      <c r="F12" s="1"/>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A13" t="s">
-[...15 lines deleted...]
-        <v>72</v>
+      <c r="A13" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="B14" t="s">
-        <v>74</v>
+        <v>45</v>
       </c>
       <c r="C14" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="D14" t="s">
-        <v>76</v>
+        <v>47</v>
       </c>
       <c r="E14" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>48</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="B15" t="s">
-        <v>78</v>
+        <v>50</v>
       </c>
       <c r="C15" t="s">
-        <v>79</v>
+        <v>51</v>
       </c>
       <c r="D15" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="E15" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>52</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>82</v>
+        <v>53</v>
       </c>
       <c r="B16" t="s">
-        <v>83</v>
+        <v>54</v>
       </c>
       <c r="C16" t="s">
-        <v>84</v>
+        <v>55</v>
       </c>
       <c r="D16" t="s">
-        <v>84</v>
+        <v>42</v>
       </c>
       <c r="E16" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>56</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>86</v>
+        <v>57</v>
       </c>
       <c r="B17" t="s">
-        <v>87</v>
+        <v>58</v>
       </c>
       <c r="C17" t="s">
-        <v>84</v>
+        <v>59</v>
       </c>
       <c r="D17" t="s">
-        <v>84</v>
+        <v>60</v>
       </c>
       <c r="E17" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>61</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>89</v>
+        <v>62</v>
       </c>
       <c r="B18" t="s">
-        <v>90</v>
+        <v>63</v>
       </c>
       <c r="C18" t="s">
-        <v>84</v>
+        <v>64</v>
       </c>
       <c r="D18" t="s">
-        <v>84</v>
+        <v>65</v>
       </c>
       <c r="E18" t="s">
-        <v>84</v>
-[...43 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B20" s="1"/>
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1"/>
+      <c r="F20" s="1"/>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A21" t="s">
-[...15 lines deleted...]
-        <v>100</v>
+      <c r="A21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>39</v>
+      </c>
+      <c r="B22" t="s">
+        <v>66</v>
+      </c>
+      <c r="C22" t="s">
+        <v>67</v>
+      </c>
+      <c r="D22" t="s">
+        <v>42</v>
+      </c>
+      <c r="E22" t="s">
+        <v>68</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B24" s="1"/>
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1"/>
+      <c r="F24" s="1"/>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>70</v>
+      </c>
+      <c r="B26" t="s">
+        <v>71</v>
+      </c>
+      <c r="C26" t="s">
+        <v>72</v>
+      </c>
+      <c r="D26" t="s">
+        <v>72</v>
+      </c>
+      <c r="E26" t="s">
+        <v>72</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>73</v>
+      </c>
+      <c r="B27" t="s">
+        <v>74</v>
+      </c>
+      <c r="C27" t="s">
+        <v>72</v>
+      </c>
+      <c r="D27" t="s">
+        <v>72</v>
+      </c>
+      <c r="E27" t="s">
+        <v>72</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>75</v>
+      </c>
+      <c r="B28" t="s">
+        <v>76</v>
+      </c>
+      <c r="C28" t="s">
+        <v>72</v>
+      </c>
+      <c r="D28" t="s">
+        <v>72</v>
+      </c>
+      <c r="E28" t="s">
+        <v>72</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>77</v>
+      </c>
+      <c r="B29" t="s">
+        <v>78</v>
+      </c>
+      <c r="C29" t="s">
+        <v>72</v>
+      </c>
+      <c r="D29" t="s">
+        <v>72</v>
+      </c>
+      <c r="E29" t="s">
+        <v>72</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>79</v>
+      </c>
+      <c r="B30" t="s">
+        <v>80</v>
+      </c>
+      <c r="C30" t="s">
+        <v>72</v>
+      </c>
+      <c r="D30" t="s">
+        <v>72</v>
+      </c>
+      <c r="E30" t="s">
+        <v>72</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>81</v>
+      </c>
+      <c r="B31" t="s">
+        <v>82</v>
+      </c>
+      <c r="C31" t="s">
+        <v>72</v>
+      </c>
+      <c r="D31" t="s">
+        <v>72</v>
+      </c>
+      <c r="E31" t="s">
+        <v>72</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A12:F12"/>
+    <mergeCell ref="A20:F20"/>
+    <mergeCell ref="A24:F24"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="F3" r:id="rId1"/>
+    <hyperlink ref="F4" r:id="rId2"/>
+    <hyperlink ref="F5" r:id="rId3"/>
+    <hyperlink ref="F6" r:id="rId4"/>
+    <hyperlink ref="F7" r:id="rId5"/>
+    <hyperlink ref="F8" r:id="rId6"/>
+    <hyperlink ref="F9" r:id="rId7"/>
+    <hyperlink ref="F10" r:id="rId8"/>
+    <hyperlink ref="F14" r:id="rId9"/>
+    <hyperlink ref="F15" r:id="rId10"/>
+    <hyperlink ref="F16" r:id="rId11"/>
+    <hyperlink ref="F17" r:id="rId12"/>
+    <hyperlink ref="F18" r:id="rId13"/>
+    <hyperlink ref="F22" r:id="rId14"/>
+    <hyperlink ref="F26" r:id="rId15"/>
+    <hyperlink ref="F27" r:id="rId16"/>
+    <hyperlink ref="F28" r:id="rId17"/>
+    <hyperlink ref="F29" r:id="rId18"/>
+    <hyperlink ref="F30" r:id="rId19"/>
+    <hyperlink ref="F31" r:id="rId20"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>