--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -8,2532 +8,1633 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="926" uniqueCount="809">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="961" uniqueCount="505">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t>BD20280995</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di registri dei consigli di classe e cartelle a tre lembi per la didattica</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>BD11102077</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Piccola manutenzione per l'A.S. 2026/2027</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>BD0CC17100</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Pubblicità ed etichetta per il PON Comodato d'uso</t>
+  </si>
+  <si>
+    <t>19/09/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - decreto assegnazioni incarichi ex avviso prot. n. 8082 del 04 luglio 2026 avente per oggetto “Avviso pubblico per la selezione, mediante procedura comparativa, di personale interno e, in subordine, di personale esterno, per il conferimento di incarichi di docente esperto e tutor d’aula”.</t>
+  </si>
+  <si>
+    <t>16/09/2026</t>
+  </si>
+  <si>
+    <t>BCF51F0156</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto materiale didattico per il personale in comodato d'uso</t>
+  </si>
+  <si>
+    <t>08/09/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto di nomina - Decreto assegnazioni incarichi ex avviso prot. n. 8235 del 09 luglio 2026 avente per oggetto
+“Avviso per la selezione di docenti esperti e tutor d’aula per la realizzazione dei moduli formativi del
+progetto “Forma GP” – PN “Scuola e competenze” 2021-2027 – FSE+ – Codice progetto ESO4.5.A2.BFSEPNSI-2026-495 – CUP H44D26001840007</t>
+  </si>
+  <si>
+    <t>31/08/2026</t>
+  </si>
+  <si>
+    <t>BCCF7919AF</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto carta A3 a A4 per l'A.S. 26/27</t>
+  </si>
+  <si>
     <t>11/08/2026</t>
   </si>
   <si>
     <t>BCB015DB50</t>
   </si>
   <si>
     <t>Decisione a contrarre - Controllo periodico degli estintori</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BCB015DB50</t>
-[...4 lines deleted...]
-  <si>
     <t>06/07/2026</t>
   </si>
   <si>
     <t>BC4DAA4ABD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Approvvigionamento di Servizio per l'adeguamento al Regolamento UE 2016/679 e noleggio operativo firewall per adeguamento della rete del Liceo Classico e del Liceo Scientifico alle regole AGID ex circolare 02/2018</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC4DAA4ABD</t>
-[...4 lines deleted...]
-  <si>
     <t>30/06/2026</t>
   </si>
   <si>
-    <t>N/A</t>
-[...1 lines deleted...]
-  <si>
     <t>Decreto di nomina - conferimento incarico per attività negoziale e organizzativa per il progetto ex avviso prot. n. 95165 del 24/04/2026 – Formazione docenti.</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/nomina-personale</t>
   </si>
   <si>
     <t>Decreto di nomina - conferimento incarico per organizzazione e coordinamento per il progetto ex avviso pubblico AOOGABMI prot. n. 95165 del 24/04/2026 – Formazione docenti</t>
   </si>
   <si>
     <t>Decreto di nomina - conferimento incarico per attività negoziale e organizzativa per il progetto “Percorsi per il potenziamento delle competenze, l’inclusione e la socialità nel periodo di sospensione estiva delle lezioni negli anni scolastici 2025- 2026 e 2026-2027”, c.d. Piano Estate 2026-2027</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - conferimento incarico per organizzazione e coordinamento per il progetto ex avviso pubblico AOOGABMI prot. n. 112894 dell’11/05/2026 – “Percorsi per il potenziamento delle competenze, l’inclusione e la socialità nel periodo di sospensione estiva delle lezioni negli anni scolastici 2025- 2026 e 2026-2027”, c.d. Piano Estate
 2026-2027.</t>
   </si>
   <si>
     <t>22/06/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - Decreto di conferimento e assegnazione dell'incarico individuale di docente esperto di madrelingua francese per l'insegnamento di "Parcours d'histoire" – Progetto EsaBac – Anno Scolastico 2026/2027.</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - determina di affidamento degli incarichi individuali di esperto interno o esterno di madrelingua
 inglese, con comprovata esperienza, da impiegare nel Progetto “Potenziamento della lingua inglese” per
 l’Anno Scolastico 2026/2027, a seguito dell’Avviso prot. n. 4122 del 31 marzo 2026.</t>
   </si>
   <si>
     <t>03/06/2026</t>
   </si>
   <si>
     <t>BBE4217B13</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di formazione per addetti antincendio - Livello 3 - 16 ore - n. 3 partecipanti.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE4217B13</t>
-[...4 lines deleted...]
-  <si>
     <t>29/05/2026</t>
   </si>
   <si>
     <t>BBDC8E46CA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Messa in posa e opera di un condizionatore</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDC8E46CA</t>
-[...4 lines deleted...]
-  <si>
     <t>26/05/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - decreto di assegnazione dell’incarico di docente esperto per attività di insegnamento finalizzate all’ampliamento dell’offerta formativa “Geopolitica” – Avviso prot. n. 3776 del 25 marzo 2026.</t>
   </si>
   <si>
     <t>15/05/2026</t>
   </si>
   <si>
     <t>BBAD1C86F3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale di cancelleria per gli esami di maturità per l'A.S. 2026/2027</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAD1C86F3</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2026</t>
   </si>
   <si>
     <t>BBA4610A42</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisti di materiale di pulizia e per il decoro</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA4610A42</t>
-[...4 lines deleted...]
-  <si>
     <t>12/05/2026</t>
   </si>
   <si>
     <t>BB9DA76E93</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di due targhe pubblicitarie per il Piano Estate 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9DA76E93</t>
-[...4 lines deleted...]
-  <si>
     <t>09/05/2026</t>
   </si>
   <si>
     <t>BB46ADBAF4</t>
   </si>
   <si>
     <t>Decisione a contrarre - CIRCOLARE 001/2026 DELLA REGIONE SICILIANA - PAVIMENTAZIONE LICEO CLASSICO</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/f2f9f303-433f-4d41-bbab-b684ecd43d48</t>
   </si>
   <si>
     <t>30/04/2026</t>
   </si>
   <si>
     <t>BB7A6172BF</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Affidamento diretto fuori MEPA per il servizio di guida vulcanologica per attività di STEM di outdoor education – 
 escursione ai Crateri del 2002 Etna Nord.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7A6172BF</t>
-[...4 lines deleted...]
-  <si>
     <t>BB79D62351</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio Pullman con conducente per visita guidata a Messina il giorno 5 maggio 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB79D62351</t>
-[...4 lines deleted...]
-  <si>
     <t>23/04/2026</t>
   </si>
   <si>
     <t>BB63119534</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio pullman G.T. con autista per attività STEM per escursione ai crateri Etna Nord</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB63119534</t>
-[...4 lines deleted...]
-  <si>
     <t>22/04/2026</t>
   </si>
   <si>
     <t>BB5FD95220</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio di pullman con conducente per attività di STEM ed educazione civica a Taormina e Giardini Naxos mediante Outdoor Education.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5FD95220</t>
-[...4 lines deleted...]
-  <si>
     <t>21/04/2026</t>
   </si>
   <si>
     <t>BB56DB790A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio guida turistica per viaggio di Istruzione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB56DB790A</t>
-[...4 lines deleted...]
-  <si>
     <t>18/04/2026</t>
   </si>
   <si>
     <t>BB5013F62A</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisizione forniture per manutenzione ordinaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5013F62A</t>
-[...4 lines deleted...]
-  <si>
     <t>15/04/2026</t>
   </si>
   <si>
     <t>BB414BDA05</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di Licenze software KIT 5 GOOGLE AI PRO FO EDUCATION + 10 UTENTI GENIALLY EDU GENIUS.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB414BDA05</t>
-[...4 lines deleted...]
-  <si>
     <t>14/04/2026</t>
   </si>
   <si>
     <t>BB405B1F3E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Allestimento per la XII edizione della Notte Nazionale del Liceo Classico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB405B1F3E</t>
-[...4 lines deleted...]
-  <si>
     <t>09/04/2026</t>
   </si>
   <si>
     <t>BB2DCB287C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di ospitalità alberghiera per la partecipazione ai campionati regionale di scacchi di Marsala</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2DCB287C</t>
-[...4 lines deleted...]
-  <si>
     <t>02/04/2026</t>
   </si>
   <si>
     <t>BB1EA7B6B1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di n. 55 magliette personalizzate</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1EA7B6B1</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2026</t>
   </si>
   <si>
     <t>BB031C4635</t>
   </si>
   <si>
     <t>Decisione a contrarre - Pagamento diritti d'autore in occasione della XII Edizione della NNLC</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB031C4635</t>
-[...4 lines deleted...]
-  <si>
     <t>BB022D96AB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Assistenza sanitaria senza medico in occasione della XII edizione della NNLC</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB022D96AB</t>
-[...4 lines deleted...]
-  <si>
     <t>BB03EDD531</t>
   </si>
   <si>
     <t>Decisione a contrarre - Redazionale da realizzare in occasione della XII edizione della NNLC</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB03EDD531</t>
-[...4 lines deleted...]
-  <si>
     <t>24/03/2026</t>
   </si>
   <si>
     <t>BAF8A5AEA8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto service audio video luci e pedane da svolgersi  giorno 27 marzo 2026 in occasione della XII edizione  della NNLC</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF8A5AEA8</t>
-[...4 lines deleted...]
-  <si>
     <t>BAF5E0CEF1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di vigilanza per la NNLC XII Edizione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF5E0CEF1</t>
-[...4 lines deleted...]
-  <si>
     <t>18/03/2026</t>
   </si>
   <si>
     <t>BAE5AF71D6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di noleggio Pullman G.T. da Acireale a Milazzo per il 19 e 31 marzo 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE5AF71D6</t>
-[...4 lines deleted...]
-  <si>
     <t>14/03/2026</t>
   </si>
   <si>
     <t>BAD7F2D1AA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti per l'attività di outdoor education e STEM a Milazzo per le giornata 19 e 31 marzo 2026 - Illusion Ville</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD7F2D1AA</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>BACC2285CB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di stampe personalizzate per la didattica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACC2285CB</t>
-[...4 lines deleted...]
-  <si>
     <t>04/03/2026</t>
   </si>
   <si>
     <t>BAAEB8C9D9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto bandiere e supporto per la sede del Liceo Scientifico di Aci Bonaccorsi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAEB8C9D9</t>
-[...4 lines deleted...]
-  <si>
     <t>28/02/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - Individuazione della Fondazione “Città del Fanciullo ETS” quale soggetto in partenariato per il progetto “Game4AI - Esploratori dell'Intelligenza Artificiale” a valere sulla Circolare Regione Siciliana n. 12 del 10/07/2025 e autorizzazione al rimborso spese fino a € 3.000,00.2</t>
   </si>
   <si>
     <t>Decreto di nomina - decreto di individuazione del docente tutor per il progetto “Game4AI - Esploratori dell'Intelligenza Artificiale” ex Circolare 012/2025 della Regione Siciliana</t>
   </si>
   <si>
     <t>25/02/2026</t>
   </si>
   <si>
     <t>BA9710287D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di trasporto da Acireale a Vallo della Lucania</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9710287D</t>
-[...4 lines deleted...]
-  <si>
     <t>BA96E979AC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggio di istruzione a Madrid dal 16 al 20 aprile 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA96E979AC</t>
-[...4 lines deleted...]
-  <si>
     <t>BA96118685</t>
   </si>
   <si>
     <t>Decisione a contrarre - Stage linguistico nel Regno Unito</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA96118685</t>
-[...4 lines deleted...]
-  <si>
     <t>24/02/2026</t>
   </si>
   <si>
     <t>BA8F6C1564</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di due targhe pubblicitarie per il PON Orientamento</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8F6C1564</t>
-[...4 lines deleted...]
-  <si>
     <t>20/02/2026</t>
   </si>
   <si>
     <t>BA85AAC7D4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Partecipazione al Festival della Filosofia dal 16 al 20 aprile 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA85AAC7D4</t>
-[...4 lines deleted...]
-  <si>
     <t>BA3C74F41B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Partecipazione allo spettacolo teatrale di Catania il 20 febbraio 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3C74F41B</t>
-[...4 lines deleted...]
-  <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>BA5C28FCA8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti aerei da Catania a Bruxelles per Scambio culturale e linguistico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5C28FCA8</t>
-[...4 lines deleted...]
-  <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>BA5539EF68</t>
   </si>
   <si>
     <t>Decisione a contrarre - Approvvigionamento di materiale sportivo per il modulo Autodifesa Personale - Piano Estate 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5539EF68</t>
-[...4 lines deleted...]
-  <si>
     <t>05/02/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - decreto assegnazioni incarichi ex avviso prot. n. 14898 del 30 dicembre 2025 avente per oggetto “avviso pubblico per il reclutamento di n. 1 (uno) docente esperto e n. 1 (uno) docenti tutor d’aula per il modulo “autodifesa personale” – Piano Estate 2025.”.</t>
   </si>
   <si>
     <t>02/02/2026</t>
   </si>
   <si>
     <t>BA11AE79E2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti aerei per Bologna per i Campionati di Bridge - Piano Estate 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA11AE79E2</t>
-[...4 lines deleted...]
-  <si>
     <t>30/01/2026</t>
   </si>
   <si>
     <t>BA34B43639</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di Tshirt personalizzate</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA34B43639</t>
-[...4 lines deleted...]
-  <si>
     <t>BA292EE8A0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di smontaggio e montaggio di due pannelli multitouch 65"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA292EE8A0</t>
-[...4 lines deleted...]
-  <si>
     <t>28/01/2026</t>
   </si>
   <si>
     <t>BA272BD7F0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo del servizio di hosting per l'anno 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA272BD7F0</t>
-[...4 lines deleted...]
-  <si>
     <t>27/01/2026</t>
   </si>
   <si>
     <t>BA260CA806</t>
   </si>
   <si>
     <t>Decisione a contrarre - Approvviionamento di “Controllo e manutenzione estintori”.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA260CA806</t>
-[...4 lines deleted...]
-  <si>
     <t>16/01/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - decreto di assegnazione dell’incarico ex avviso prot. n. 13022 del 22 novembre 2025 avente per oggetto “Avviso per il reclutamento di n. 1 (uno) docente esperto per attività il progetto finalizzato al</t>
   </si>
   <si>
     <t>Decreto di nomina - decreto di assegnazione dell’incarico ex avviso prot. n. 13022 del 22 novembre 2025 avente per oggetto “Avviso per il reclutamento di n. 1 (uno) docente esperto per attività il progetto finalizzato alla realizzazione della Notte Nazionale del Liceo Classico “Cantiamo in greco”.</t>
   </si>
   <si>
     <t>Decreto di nomina - decreto di assegnazione dell’incarico ex avviso prot. n. 13684 del 3 dicembre 2025 avente per oggetto “procedura selettiva di n. 1 (uno) esperto interno, ed in subordine esterno, di madrelingua francese per l’insegnamento del progetto extra-curricolare “Certificazione linguistica DELF”.</t>
   </si>
   <si>
     <t>12/01/2026</t>
   </si>
   <si>
     <t>B9EDB05E18</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio n. 1 pullman con conducente per trasporto n. 54 passeggeri per Ortigia (SR)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EDB05E18</t>
-[...4 lines deleted...]
-  <si>
     <t>B9EAF7F370</t>
   </si>
   <si>
     <t>Decisione a contrarre - Emissione biglietti di ingresso al Museo Leonardo e Archimede nei giorni 13 e 15 gennaio 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EAF7F370</t>
-[...4 lines deleted...]
-  <si>
     <t>29/12/2025</t>
   </si>
   <si>
     <t>B9D0AA3593</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto assistenza e licenze ARGO per l'anno 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D0AA3593</t>
-[...4 lines deleted...]
-  <si>
     <t>23/12/2025</t>
   </si>
   <si>
     <t>B9C6B63AC0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale per l'attività di scienze motorie e sportive</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C6B63AC0</t>
-[...4 lines deleted...]
-  <si>
     <t>19/12/2025</t>
   </si>
   <si>
     <t>B9BA8DB280</t>
   </si>
   <si>
     <t>Decisione a contrarre - Progetto didattico emozionale Montecristo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BA8DB280</t>
-[...4 lines deleted...]
-  <si>
     <t>B9B73416BE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto del servizio di Netblock: filtro web anti-pornografia sulla rete scolastico dei plessi di Acireale ed Aci Bonaccorsi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B73416BE</t>
-[...4 lines deleted...]
-  <si>
     <t>18/12/2025</t>
   </si>
   <si>
     <t>B9B32D6DEE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto per la fornitura di beni per la manutenzione ordinaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B32D6DEE</t>
-[...4 lines deleted...]
-  <si>
     <t>16/12/2025</t>
   </si>
   <si>
     <t>B99E97D4A7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di trasporto dal Liceo Classico al Teatro ABC di Catania per il 28/01/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99E97D4A7</t>
-[...4 lines deleted...]
-  <si>
     <t>13/12/2025</t>
   </si>
   <si>
     <t>B99645632C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale di facile consumo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99645632C</t>
-[...4 lines deleted...]
-  <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>B98F5C22AC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di materiale per la pulizia ed il decoro degli edifici scolastici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98F5C22AC</t>
-[...4 lines deleted...]
-  <si>
     <t>B98C34E00E</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura strumentazione per laboratori sc</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98C34E00E</t>
-[...4 lines deleted...]
-  <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>B98391E6D9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Emissione n. 48 biglietti d’ingresso per Museo Ludum di Catania il giorno 18 dicembre 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98391E6D9</t>
-[...4 lines deleted...]
-  <si>
     <t>B9830270F6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio pullman con conducente per visita Museo Ludum giorno 18 dicembre 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9830270F6</t>
-[...4 lines deleted...]
-  <si>
     <t>B97FE4EE3C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio Palco per la Notte delle Scienze</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97FE4EE3C</t>
-[...4 lines deleted...]
-  <si>
     <t>06/12/2025</t>
   </si>
   <si>
     <t>B97752D4AF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisti per aule tematiche NNLC</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97752D4AF</t>
-[...4 lines deleted...]
-  <si>
     <t>05/12/2025</t>
   </si>
   <si>
     <t>B9703EF162</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita didattica ad Agrigento e Sciacca 09/10 dicembre 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9703EF162</t>
-[...4 lines deleted...]
-  <si>
     <t>04/12/2025</t>
   </si>
   <si>
     <t>B9699A6BCB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo canone contratto di assistenza tecnica e aggiornamento del software BIBLIOWin5Web EUCATION e servizio di Hosting Web del catalogo OPAC</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9699A6BCB</t>
-[...4 lines deleted...]
-  <si>
     <t>29/11/2025</t>
   </si>
   <si>
     <t>B9534898CD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti per lo spettacolo teatrale del 26/11/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9534898CD</t>
-[...4 lines deleted...]
-  <si>
     <t>27/11/2025</t>
   </si>
   <si>
     <t>B947D273BE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di trasporto da Acireale al Teatro Metropolitan di Catania per il 26/11/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B947D273BE</t>
-[...4 lines deleted...]
-  <si>
     <t>26/11/2025</t>
   </si>
   <si>
     <t>B93F4C689E</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA STAMPE DIVULGATIVE PER ORIENTAMENTO IN INGRESSO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93F4C689E</t>
-[...4 lines deleted...]
-  <si>
     <t>25/11/2025</t>
   </si>
   <si>
     <t>B9395C30A7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura stampe divulgative per l’evento “Notte delle Scienze” per l'Anno scolastico 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9395C30A7</t>
-[...4 lines deleted...]
-  <si>
     <t>19/11/2025</t>
   </si>
   <si>
     <t>B92EBFD6AB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale didattico per la realizzazione della Notte Nazionale del Liceo Classico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92EBFD6AB</t>
-[...4 lines deleted...]
-  <si>
     <t>B92D471834</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale di cancelleria per la realizzazione della Notte delle Scienze</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92D471834</t>
-[...4 lines deleted...]
-  <si>
     <t>18/11/2025</t>
   </si>
   <si>
     <t>B9285387CB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura regolatori di apertura per finestre della sede del Liceo Classico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9285387CB</t>
-[...4 lines deleted...]
-  <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>B909D1443E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisti di materiale elettrico per piccole riparazioni urgenti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B909D1443E</t>
-[...4 lines deleted...]
-  <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>B91176655F</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisti di materiale elettrico per riparazioni urgenti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91176655F</t>
-[...4 lines deleted...]
-  <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>B8E4C9EA31</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale elettrico per interventi di piccola manutenzione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E4C9EA31</t>
-[...4 lines deleted...]
-  <si>
     <t>24/10/2025</t>
   </si>
   <si>
     <t>B8CC1BEDBB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento servizio di servizio di pulizia, lavaggio e disostruzione tubazione principale pozzetto fognatura sede liceo classico.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CC1BEDBB</t>
-[...4 lines deleted...]
-  <si>
     <t>B8CB602EC0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto libri in comodato d'uso per l'A.S. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CB602EC0</t>
-[...4 lines deleted...]
-  <si>
     <t>17/10/2025</t>
   </si>
   <si>
     <t>B8B1FA1404</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto per ripristino campana del secondo piano sede liceo classico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B1FA1404</t>
-[...4 lines deleted...]
-  <si>
     <t>15/10/2025</t>
   </si>
   <si>
     <t>B8AA897812</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio assicurativo per copertura Responsabilità Civile, Infortuni, Tutela Legale, Assistenza, in favore di Studenti, Studentesse e Personale della scuola.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AA897812</t>
-[...4 lines deleted...]
-  <si>
     <t>B8AA888BB0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Formazione sicurezza dei lavoratori per l'A.S. 25/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AA888BB0</t>
-[...4 lines deleted...]
-  <si>
     <t>14/10/2025</t>
   </si>
   <si>
     <t>B8A39E2C55</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di trasporto da Acireale a Siracusa per il 21 ottobre 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A39E2C55</t>
-[...4 lines deleted...]
-  <si>
     <t>13/10/2025</t>
   </si>
   <si>
     <t>B8848052CD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Circolare 001/2025 della Regione Siciliana - Infissi presso la sede del Liceo Scientifico di Aci Bonaccorsi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8848052CD</t>
-[...4 lines deleted...]
-  <si>
     <t>10/10/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - decreto assegnazioni incarichi ex avviso prot. n. 8094 del 18 agosto 2025 avente per oggetto “avviso pubblico per il reclutamento di n. 8 (otto) docenti esperti e n. 8 (otto) docenti tutor d’aula – Piano Estate 2025.”.</t>
   </si>
   <si>
     <t>B8979DD6B3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale per la manutenzione degli edifici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8979DD6B3</t>
-[...4 lines deleted...]
-  <si>
     <t>09/10/2025</t>
   </si>
   <si>
     <t>B8934EB177</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto licenze ARGO Software (Orienta, Scuola Next Plus, Sigillo, Dirigo, Rinnovo inventario, Firma Digitale, Planning)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8934EB177</t>
-[...4 lines deleted...]
-  <si>
     <t>B891615F1D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto sedie ergonomiche per il laboratorio di chimica per il Liceo Scientifico Aci Bonaccorsi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B891615F1D</t>
-[...4 lines deleted...]
-  <si>
     <t>03/10/2025</t>
   </si>
   <si>
     <t>B88E9BD728</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale di cancelleria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88E9BD728</t>
-[...4 lines deleted...]
-  <si>
     <t>02/10/2025</t>
   </si>
   <si>
     <t>B87AB22B3C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di una batteria al piombo per l'antifurto della sede di Aci Bonaccorsi</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/eed96f69-10ed-4bdb-a600-31f4a8c0f1c5</t>
   </si>
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - decreto assegnazioni incarichi ex avviso prot. n. 8092 del 18 agosto 2025 avente per oggetto
 “avviso pubblico per il reclutamento di n. 4 (quattro) docenti esperti e n. 4 (quattro) docenti tutor d’aula – PON
 Orientamento”.</t>
   </si>
   <si>
     <t>26/09/2025</t>
   </si>
   <si>
     <t>B8665BF6BB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura medaglie per premiazione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8665BF6BB</t>
-[...4 lines deleted...]
-  <si>
     <t>17/09/2025</t>
   </si>
   <si>
     <t>B84588587A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura suoneria/campana da 220V del diametro 120mm</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84588587A</t>
-[...4 lines deleted...]
-  <si>
     <t>B8475F96AF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale per la pulizia e il decoro della scuola</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8475F96AF</t>
-[...4 lines deleted...]
-  <si>
     <t>16/09/2025</t>
   </si>
   <si>
     <t>B8409867EE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di energia elettrica a prezzo variabile per la durata di 24 mesi.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8409867EE</t>
-[...4 lines deleted...]
-  <si>
     <t>10/09/2025</t>
   </si>
   <si>
     <t>B832E26F39</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisito acquisizione del servizio di acquisto di titolo di volo per l’Ungheria (Budapest) e il Portogallo (Lisbona)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B832E26F39</t>
-[...4 lines deleted...]
-  <si>
     <t>09/09/2025</t>
   </si>
   <si>
     <t>B82CFCE460</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di pulizia, lavaggio e disostruzione tubazioni scarico bagni presso i locali del modulo - Liceo Classico Acireale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82CFCE460</t>
-[...4 lines deleted...]
-  <si>
     <t>27/08/2025</t>
   </si>
   <si>
     <t>B80BB9A445</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di n. 35 armadi portacellulare da 36 posti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80BB9A445</t>
-[...4 lines deleted...]
-  <si>
     <t>25/08/2025</t>
   </si>
   <si>
     <t>B806C516A7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo servizio Hosting Easy Linux - NNLC Coordinamento Nazionale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B806C516A7</t>
-[...4 lines deleted...]
-  <si>
     <t>30/07/2025</t>
   </si>
   <si>
     <t>B7D334E46D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Controllo periodico antincendio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D334E46D</t>
-[...4 lines deleted...]
-  <si>
     <t>12/06/2025</t>
   </si>
   <si>
     <t>B73D3F5352</t>
   </si>
   <si>
     <t>Decisione a contrarre - Materiale Pubblicatario Piano Estate 2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73D3F5352</t>
-[...4 lines deleted...]
-  <si>
     <t>11/06/2025</t>
   </si>
   <si>
     <t>B73A4C30F1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio annuale per l’adeguamento al Regolamento U.E. 679/2016 e per la sicurezza informatica.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73A4C30F1</t>
-[...4 lines deleted...]
-  <si>
     <t>10/06/2025</t>
   </si>
   <si>
     <t>B733F0F35A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale di cancelleria per Esami di Stato</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B733F0F35A</t>
-[...4 lines deleted...]
-  <si>
     <t>07/06/2025</t>
   </si>
   <si>
     <t>B723543BA8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto servizio smaltimento rifiuti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B723543BA8</t>
-[...4 lines deleted...]
-  <si>
     <t>28/05/2025</t>
   </si>
   <si>
     <t>B70FD3FFE4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale di pulizia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70FD3FFE4</t>
-[...4 lines deleted...]
-  <si>
     <t>21/05/2025</t>
   </si>
   <si>
     <t>B6F6BEB02E</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE PER ACQUISTI DI FERRAMENTA PER PICCOLA MANUTENZIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F6BEB02E</t>
-[...4 lines deleted...]
-  <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>B6D7A8372E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Tragedie greche di Siracusa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D7A8372E</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>B6D4D202E2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggio di istruzione a Trapani/Agrigento (3gg/2nn) - Determina di affidamento di diretto per viaggio di istruzione a AG/TP (3gg/2nn)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D4D202E2</t>
-[...4 lines deleted...]
-  <si>
     <t>08/05/2025</t>
   </si>
   <si>
     <t>B6C3EEE9FC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto cartellonistica per la Sicurezza</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C3EEE9FC</t>
-[...4 lines deleted...]
-  <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>B6ABDD0AF1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre servizio di assistenza con ambulanza senza medico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6ABDD0AF1</t>
-[...4 lines deleted...]
-  <si>
     <t>28/04/2025</t>
   </si>
   <si>
     <t>B6A2243D9C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di manutenzione del laboratorio di informatica c/o Liceo Scientifico</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/b95535ca-0269-4cd9-99f9-66dfb42b8f36</t>
   </si>
   <si>
     <t>17/04/2025</t>
   </si>
   <si>
     <t>B68EA2D302</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - NOLEGGIO PULLMAN CON CONDUCENTE PER ESCURSIONI NEI GIORNI 2, 6 E 8 MAGGIO
 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68EA2D302</t>
-[...4 lines deleted...]
-  <si>
     <t>B68CD82AAA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Escursione didattica ai crateri 2002 Etna Nord giorno 6 maggio 2025</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/7e6983e4-1437-48b9-8cda-be1585b9a5f3</t>
   </si>
   <si>
     <t>B68B986CCE</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - FORNITURA BIGLIETTI DI INGRESSO E SERVIZIO DI TOUR OPERATOR MUSEALE PER MUSEO
 ARCHIMEDE SIRACUSA – GIORNI 2 E 8 MAGGIO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68B986CCE</t>
-[...4 lines deleted...]
-  <si>
     <t>11/04/2025</t>
   </si>
   <si>
     <t>B676A51DAD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio multifunzione A4 per ufficio</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/b9f5f0e7-6fb7-4c92-9608-c6d4c02da491</t>
   </si>
   <si>
     <t>B67591B9BC</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - fornitura biglietti per la rappresentazione teatrale “Terra matta” giorno 11 aprile 2025
 presso il teatro Stabile di Catania</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67591B9BC</t>
-[...4 lines deleted...]
-  <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>B66E3BF0A7</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - affidamento servizio di noleggio n. 3 pullman con conducente per il giorno 11/4/2025
 con destinazione Catania – Teatro Stabile</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66E3BF0A7</t>
-[...4 lines deleted...]
-  <si>
     <t>08/04/2025</t>
   </si>
   <si>
     <t>B665C4EB93</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - stipula convenzione con Alliance française di Catania per certificazione DELF A.S.
 2024/25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B665C4EB93</t>
-[...4 lines deleted...]
-  <si>
     <t>07/04/2025</t>
   </si>
   <si>
     <t>B66283D425</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI REDAZIONALI PER EVENTI NNLC E 140 ANNI DEL LICEO</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/27a5933c-be1f-43d7-9e2b-958d6cbba312</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - decreto assegnazioni incarichi ex avviso prot. n. 3390 del 25 marzo 2025 avente per oggetto
 “avviso pubblico per il reclutamento di n. 1 (uno) docente esperto con procedura d’urgenza.”</t>
   </si>
   <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>B6602E74A2</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - FORNITURA N. 35 BIGLIETTI DI INGRESSO PER IL MUSEO DELL’ILLUSIONE DI MILAZZO –
 GIORNO 2 APRILE 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6602E74A2</t>
-[...4 lines deleted...]
-  <si>
     <t>B653B5B8C7</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Acquisto servizio di vigilanza armata da espletarsi durante la NNLC XI Edizione che si svolgerà
 il 4 aprile 2025 nei locali del Liceo Classico, via M. Arcidiacono s.n. - ACIREALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B653B5B8C7</t>
-[...4 lines deleted...]
-  <si>
     <t>B6530EFF11</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO SERVICE AUDIO, LUCI E PEDANE PER LA NNLC XI EDIZIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6530EFF11</t>
-[...4 lines deleted...]
-  <si>
     <t>B652C444EF</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PALCO PER RAPPRESENTAZIONE TEATRALE NNLC XI EDIZIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B652C444EF</t>
-[...4 lines deleted...]
-  <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>B644898375</t>
   </si>
   <si>
     <t>Decisione a contrarre - CQUISTO CARD PER VINCITORE CONCORSO MIGLIOR CORTOMETRAGGIO NNLC</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B644898375</t>
-[...4 lines deleted...]
-  <si>
     <t>30/03/2025</t>
   </si>
   <si>
     <t>B6442655D2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Formazione sicurezza lavoratori ex D.lgs. 81/2008</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6442655D2</t>
-[...4 lines deleted...]
-  <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>B642DEAF26</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura stampe per orientamento</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B642DEAF26</t>
-[...4 lines deleted...]
-  <si>
     <t>B642CECD8B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura stampe divulgative per NNLC</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B642CECD8B</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2025</t>
   </si>
   <si>
     <t>B6395D811D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per l'acquisto dei biglietti di ingresso per il Museo dell'Illusione di Milazzo visita di marzo 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6395D811D</t>
-[...4 lines deleted...]
-  <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>B621B88F99</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per affidamento servizio di noleggio pullman con autista per Milazzo il giorno 2/4/2025</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/4b3d0cc9-ccb6-41c4-bf2e-f7f6541c7be3</t>
   </si>
   <si>
     <t>B6214B4D1B</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - INTERVENTI DI DERATTIZZAZIONE COME PIANO DI LOTTA AI RODITORI STRUTTURATO IN N. 
 10 INTERVENTI ANNUI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6214B4D1B</t>
-[...4 lines deleted...]
-  <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>B619D3C666</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento servizi di viaggio: noleggio minibus per Stage a Parigi il giorno 1/5/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B619D3C666</t>
-[...4 lines deleted...]
-  <si>
     <t>B616A0C8A2</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura cancelleria per la didattica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B616A0C8A2</t>
-[...4 lines deleted...]
-  <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>B6140394F1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura biglietti per la rappresentazione teatrale “L’isola sconosciuta” che si terrà il giorno 19 marzo 2025 presso il teatro Stabile di Catania</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6140394F1</t>
-[...4 lines deleted...]
-  <si>
     <t>B61377CEE6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento servizio di noleggio n. 3 pullman con conducente per il giorno 19/3/2025 con destinazione Catania – Teatro Stabile</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61377CEE6</t>
-[...4 lines deleted...]
-  <si>
     <t>15/03/2025</t>
   </si>
   <si>
     <t>B6105C5841</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio Pullman per viaggio di istruzione a Milazzo per il 24/03/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6105C5841</t>
-[...4 lines deleted...]
-  <si>
     <t>12/03/2025</t>
   </si>
   <si>
     <t>B6055A614B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Convenzione di cassa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6055A614B</t>
-[...4 lines deleted...]
-  <si>
     <t>B6051421BD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di facchinaggio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6051421BD</t>
-[...4 lines deleted...]
-  <si>
     <t>03/03/2025</t>
   </si>
   <si>
     <t>B5E02C9BB9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Carta</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E02C9BB9</t>
-[...4 lines deleted...]
-  <si>
     <t>B5DF87FE13</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale igienico-sanitario</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DF87FE13</t>
-[...4 lines deleted...]
-  <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - decreto di conferimento incarichi ex avviso prot. n. 1242 del 31 gennaio 2025 avente per oggetto “avviso pubblico per la selezione di n. 10 (dieci) docenti esperti e n. 10 (dieci) docenti tutor per n. 10 (dieci) percorsi formativi e laboratoriali co-curriculari (D.M. 2 febbraio 2024, n. 19)”</t>
   </si>
   <si>
     <t>B5CC63E389</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura libri di testo in comodato d'uso gratuito</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CC63E389</t>
-[...4 lines deleted...]
-  <si>
     <t>21/02/2025</t>
   </si>
   <si>
     <t>B5BE43F414</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio filatelico temporaneo per la XI edizione della Notte Nazionale del Liceo Classico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BE43F414</t>
-[...4 lines deleted...]
-  <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>B5A22D44FD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggio di Istruzione in Campania (4gg/3nn)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A22D44FD</t>
-[...4 lines deleted...]
-  <si>
     <t>B5BC8112E6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti aerei da Catania a Bologna A/R per campionati nazionali di Bridge</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BC8112E6</t>
-[...4 lines deleted...]
-  <si>
     <t>B5BBE2B7C5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto servizio trasporto dall'aeroporto di Bologna a Salsomaggiore</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BBE2B7C5</t>
-[...4 lines deleted...]
-  <si>
     <t>B5BA4D7103</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto licenza repository 2° ciclo AT per la condivisione dei materiali ad uso degli esperti e degli utenti interessati DM66/2023  - PNRR</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BA4D7103</t>
-[...4 lines deleted...]
-  <si>
     <t>14/02/2025</t>
   </si>
   <si>
     <t>B5845F4D60</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisti biglietti aerei da Catania a Parigi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5845F4D60</t>
-[...4 lines deleted...]
-  <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Decreto assegnazioni incarichi ex avviso prot. n. 0191 del 09 gennaio 2025 avente per oggetto “avviso pubblico per il reclutamento di n. 1 (uno) docente esperto e n. 1 (uno) docente tutor d’aula”.</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>B57CB7571E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Partecipazione allo spettacolo teatrale "Fu Mattia Pascal"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57CB7571E</t>
-[...4 lines deleted...]
-  <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Avviso prot. n. 14944 del 28 dicembre 2024</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>B559AF3B6B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Interventi di manutenzione straordinaria per la sicurezza presso la sede di Acireale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B559AF3B6B</t>
-[...4 lines deleted...]
-  <si>
     <t>28/01/2025</t>
   </si>
   <si>
     <t>B5627926BD</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di manutenzione e controllo semestrale estintori sede Liceo Classico - Acireale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5627926BD</t>
-[...4 lines deleted...]
-  <si>
     <t>B55FE321F3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisti per interventi di piccola manutenzione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55FE321F3</t>
-[...4 lines deleted...]
-  <si>
     <t>21/01/2025</t>
   </si>
   <si>
     <t>B54771F86E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti spettacolo teatrale "Nessuno è escluso"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54771F86E</t>
-[...4 lines deleted...]
-  <si>
     <t>19/01/2025</t>
   </si>
   <si>
     <t>B5402AE146</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggio di istruzione a Palermo dal 22 al 23 gennaio 2025</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/57f90122-1b1a-48c6-a5c1-e77122343918</t>
   </si>
   <si>
     <t>18/01/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - decreto per l’istituzione della commissione ex avviso prot. n. 14944 del 28 dicembre 2024
 avente per oggetto “avviso interno per la selezione di docenti esperti interni per n. 10 (dieci) percorsi di potenziamento delle competenze di base, di motivazione e accompagnamento (D.M. 2 febbraio 2024, n. 19)”</t>
   </si>
   <si>
     <t>14/01/2025</t>
   </si>
   <si>
     <t>B530F2F0CE</t>
   </si>
   <si>
     <t>Decisione a contrarre - tappeti antiscivolo asciuga passi per le sedi di Acireale ed Aci Bonaccorsi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B530F2F0CE</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Decreto di nomina - decreto di conferimento incarichi ex avviso prot. n. 13745 del 02 dicembre 2024 avente per
 oggetto “avviso interno per la selezione di docenti esperti interni per n. 40 (quaranta) percorsi di orientamento e mentoring finalizzati alla realizzazione di interventi di tutoraggio e formazione per la riduzione dei divari negli apprendimenti e il contrasto alla dispersione scolastica (D.M. 2 febbraio 2024, n. 19)”</t>
   </si>
   <si>
     <t>B52CABF6D6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo servizio gestione sito www.gulliepennisi.edu.it</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52CABF6D6</t>
-[...4 lines deleted...]
-  <si>
     <t>11/01/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - decreto di conferimento incarichi ex avviso prot. n. 13451 del 29 dicembre 2024 avente per
 oggetto “avviso interno ai sensi dell’art. 45 del C.C.N.L. per la selezione di docenti costituenti il team per la prevenzione della dispersione scolastica per gli interventi di tutoraggio e formazione per la riduzione dei divari negli apprendimenti e il contrasto alla dispersione scolastica (D.M. 2 febbraio 2024, n. 19)”.</t>
   </si>
   <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>B54DD1D317</t>
   </si>
   <si>
     <t>Decreto di avvio - PCTO in Grecia nel settore storico-archeologico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54DD1D317</t>
-[...4 lines deleted...]
-  <si>
     <t>07/01/2025</t>
   </si>
   <si>
     <t>B51A0EB04E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto ferramenta per piccola manutenzione ordinaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51A0EB04E</t>
-[...4 lines deleted...]
-  <si>
     <t>B519D884D4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo servizi ARGO Software per l'Anno 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B519D884D4</t>
-[...4 lines deleted...]
-  <si>
     <t>B51959FDBC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Canone Anno 2025 per il servizio Netblock filtro web antipornografica sulla rete scolastica dei plessi di Acireale a Aci Bonaccorsi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51959FDBC</t>
-[...4 lines deleted...]
-  <si>
     <t>20/12/2024</t>
   </si>
   <si>
     <t>B4EA8A8D02</t>
   </si>
   <si>
     <t>Decisione a contrarre - Partecipazione al Festival della Filosofia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EA8A8D02</t>
-[...4 lines deleted...]
-  <si>
     <t>16/12/2024</t>
   </si>
   <si>
     <t>B4AAD36728</t>
   </si>
   <si>
     <t>Decisione a contrarre - Circolare 001/2024 della Regione Sicilia - Pavimentazione Liceo Classico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4AAD36728</t>
-[...4 lines deleted...]
-  <si>
     <t>20/11/2024</t>
   </si>
   <si>
     <t>B44A4D943E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto formazione Personale PNRR - DM66/2023 - determina di affidamento</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44A4D943E</t>
-[...4 lines deleted...]
-  <si>
     <t>06/11/2024</t>
   </si>
   <si>
     <t>B435D6B025</t>
   </si>
   <si>
     <t>Decisione a contrarre - Stage linguistico in Irlanda A.S. 24/25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B435D6B025</t>
-[...4 lines deleted...]
-  <si>
     <t>23/10/2024</t>
   </si>
   <si>
     <t>B676219569</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggio di istruzione in Spagna A.S. 24/25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B676219569</t>
-[...4 lines deleted...]
-  <si>
     <t>01/02/2024</t>
   </si>
   <si>
     <t>B0334A5944</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di manutenzione e controllo semestrale estintori presso la sede del liceo classico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0334A5944</t>
-[...4 lines deleted...]
-  <si>
     <t>31/01/2024</t>
   </si>
   <si>
     <t>B02C195569</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale per opere di piccola manutenzione ordinaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B02C195569</t>
-[...4 lines deleted...]
-  <si>
     <t>B02DD51883</t>
   </si>
   <si>
     <t>Decisione a contrarre avvio della procedura per l'affidamento servizi di viaggio per scambio linguistico a Bordeaux</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B02DD51883</t>
-[...4 lines deleted...]
-  <si>
     <t>30/01/2024</t>
   </si>
   <si>
     <t>B02A9C1B86</t>
   </si>
   <si>
     <t>Decisione a contrarre - AVVIO PROCEDURA DI AFFIDAMENTO SERVIZI PER VIAGGIO DI ISTRUZIONE A BUDAPEST</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B02A9C1B86</t>
-[...4 lines deleted...]
-  <si>
     <t>29/01/2024</t>
   </si>
   <si>
     <t>B0077372B9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Sostituzione dei vetri rotti presso la sede del liceo scientifico di Aci Bonaccorsi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0077372B9</t>
-[...4 lines deleted...]
-  <si>
     <t>27/01/2024</t>
   </si>
   <si>
     <t>B02387088B</t>
   </si>
   <si>
     <t>Decisione a contrarre - AVVIO PROCEDURA PER FORNITURA SERVIZI PER VIAGGIO DI ISTRUZIONE A SIRACUSA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B02387088B</t>
-[...4 lines deleted...]
-  <si>
     <t>25/01/2024</t>
   </si>
   <si>
     <t>B01D0484B8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura prodotti di cancelleria per allestimento aule tematiche NNLC</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B01D0484B8</t>
-[...4 lines deleted...]
-  <si>
     <t>B01A9E5738</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PRODOTTI PER PULIZIA E IGIENE DEGLI AMBIENTI SCOLASTICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B01A9E5738</t>
-[...4 lines deleted...]
-  <si>
     <t>20/09/2023</t>
   </si>
   <si>
     <t>9986657211</t>
   </si>
   <si>
     <t>Decisione a contrarre - Spese per acquisto di dotazioni digitali (attrezzature, contenuti digitali, app e software, etc.)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=9986657211</t>
-[...4 lines deleted...]
-  <si>
     <t>19/09/2023</t>
   </si>
   <si>
     <t>9989946C39</t>
   </si>
   <si>
     <t>Decisione a contrarre - Scuola 4.0. – Scuole innovative, cablaggio, nuovi ambienti di apprendimento e laboratori”, finanziato dall’Unione europea – Next Generation EU – “Azione 2: Next generation labs – Ambienti di apprendimento innovativi”.</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/488847ef-b69d-498f-8608-52045bc15eea</t>
   </si>
   <si>
     <t>22/05/2023</t>
   </si>
   <si>
     <t>Decreto di affidamento incarichi gruppo di progetto</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -2831,3759 +1932,4262 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD20280995" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/9fc506c8-2d44-48eb-a1f6-0573bddfb10f" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD11102077" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/81f3b5bd-91e8-46f5-b526-a7943c1f97de" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0CC17100" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/6d0b8b12-841d-41c2-8df2-34a73f5d254f" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF51F0156" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/fcfc5094-62b9-4e70-9c02-79c7d432a4c1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCF7919AF" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/03581509-43a6-4873-81e1-e1a2d35e2904" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCB015DB50" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/665731c3-39ce-486e-a760-8bc841c5b416" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4DAA4ABD" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/d041bd79-e412-48b6-8fbb-51b2f7856679" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE4217B13" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/965599f5-281e-43d3-8f18-40dbdebfeefa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDC8E46CA" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/f847571a-402c-4bce-b9c6-f357612fbdc7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAD1C86F3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/b8789b5b-19c3-476b-8f3e-8ac427134e5a" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA4610A42" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/6e6ba3fb-6c1d-4741-a0d2-b95f2eb36980" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9DA76E93" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/b50158b6-abbc-4153-b432-3ce8d7f5e2bc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB46ADBAF4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/f2f9f303-433f-4d41-bbab-b684ecd43d48" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7A6172BF" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/b07bad25-a2f8-4ecb-b8c7-19322e54f0d3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB79D62351" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/a35b2d16-38f0-401e-ae94-0c9b1f4d1210" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB63119534" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/18d04689-9b9e-4e0c-abee-8c18ae76264e" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5FD95220" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/7a72c684-ca4b-49aa-81cf-d74f443b0608" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB56DB790A" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/932b4e92-37c6-4900-a368-abdb8a0714e3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5013F62A" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/5904d851-b4dd-4433-b4b0-a34ccbf43b5a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB414BDA05" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/9f37510e-f732-49cd-81fe-f14d326c9a0a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB405B1F3E" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/ba9a3fb1-b2ed-49ce-9509-75c0f0e712b3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2DCB287C" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/92a37172-6ac6-4067-9e5a-49126a8839b8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1EA7B6B1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/6ceaaf51-2761-4d10-bec0-d62bb41fc2bf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB031C4635" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/c212d734-1eb4-4d5f-930a-4ee80926ae8e" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB022D96AB" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/f8381721-81c3-4ce3-917d-9caaba8041b0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB03EDD531" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/417fe4f4-2cc6-4ad6-ab47-a59a8cf0f665" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF8A5AEA8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/c5d7f136-b32f-4c0e-a84d-3530bb73abfe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF5E0CEF1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/da26734c-b2b6-4280-9a15-8bcbeb5b5377" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE5AF71D6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/98d128bf-9543-41bb-b5ca-3dc850e3e4b0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD7F2D1AA" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/6bf718fd-22b3-4fc8-905a-50a2e91da3ab" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACC2285CB" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/4f77e2f6-2bdd-4f2d-8dea-17f91c741b2e" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAEB8C9D9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/a51d6a47-576d-4958-b7e5-deba6c255bec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9710287D" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/b406c3f3-6162-4790-a910-44aaacba4194" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA96E979AC" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/8b9ce213-74ac-40b9-bf11-dde239ecb24d" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA96118685" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/44db7d80-7539-41fe-927e-e15bb350a1cf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8F6C1564" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/af034080-2ab8-413c-9bfa-c0ae0609847f" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA85AAC7D4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/b40871a2-0e02-4d83-a8aa-13fc982cd014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3C74F41B" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/5b6201e6-b15b-416e-882d-be93dd83656c" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5C28FCA8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/134caba9-d93f-40a0-930a-a701b68c5428" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5539EF68" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/c0140dc2-9606-4031-80b9-7d89c0e9cd40" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA11AE79E2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/0212cd42-6832-4798-a7f5-27526236e41a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA34B43639" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/51274de1-ea0b-4b9e-b35b-4427cc6ba3bb" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA292EE8A0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/452dccc8-e708-4483-b82c-257adbf2c26b" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA272BD7F0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/874b1248-f9f0-4832-8285-8c77174e98f6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA260CA806" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/5724e7ca-fff4-4e76-b2f8-54b592a85069" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EDB05E18" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/662007c0-70c9-4d0f-80f3-9c60c8697e6a" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EAF7F370" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/e3c5fb25-2d4f-4b06-9946-f01bb511aecb" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D0AA3593" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/99dbfb32-5dad-481e-97ff-e345b4129ae4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C6B63AC0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/3f9db6d1-0047-4e95-a681-4ceb3e739fed" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BA8DB280" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/22f33455-7adf-4458-bc91-3656cd80fc65" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B73416BE" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/aa263b51-72ed-4cd4-9739-86c4d3f9ed63" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B32D6DEE" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/be3e35d5-6ea3-413d-9e88-464d29286f83" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99E97D4A7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/0da4eb41-74c2-4074-a268-37879cb87ae1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99645632C" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/f79266ee-4cbb-42b1-a0d9-4f21984944a0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98F5C22AC" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/0954216b-6996-4d31-bd16-ae2326457a27" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98C34E00E" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/7deaa297-fab5-4bc3-944f-3f81de7ca81d" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98391E6D9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/fbc821f0-79e3-4332-aa1c-30783a57e96f" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9830270F6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/d120ad47-e868-4f41-ab6f-2d0dd55f25c9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97FE4EE3C" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/3e77b718-c609-4fb3-845d-80544057d368" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97752D4AF" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/18d6da74-d354-49f5-9f6a-0cdf11bfb66f" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9703EF162" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/7334cac6-2079-4499-8e1d-0440ad6b2435" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9699A6BCB" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/5f9e168d-e3a4-4ae5-8acd-6f3522b76744" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9534898CD" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/5fdb48d4-6564-4010-b8a0-a919a0088702" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B947D273BE" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/82a933ce-601a-49af-a432-a4ad4efe8e2b" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93F4C689E" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/72006836-12e0-48be-a69f-1de2c32ce139" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9395C30A7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/ae55f11f-6f26-427b-b1f1-1715d5900fc4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92EBFD6AB" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/8bf2c5bd-c343-45ac-894b-3f1708e34fbf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92D471834" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/2b932a45-b3d9-45f2-8e7f-301604954d53" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9285387CB" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/3ddd9328-8d66-42c5-aadb-a441fb29e681" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B909D1443E" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/140ee80e-b5cc-4c94-bbe6-ba6b1bba677d" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91176655F" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/c31db162-7054-4333-964d-dbe044181509" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E4C9EA31" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/64487034-f154-4b3d-b261-5d9dc282ec69" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CC1BEDBB" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/14e5c74e-2ca4-4b07-b785-298e3b87cbf0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CB602EC0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/7d152afa-9c90-47be-8a5f-2513fa1e4e99" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B1FA1404" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/783fb474-bb6e-414a-8b40-862980cde04f" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AA897812" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/985e7df4-fac0-43bd-9d5c-a67646d7f3cd" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AA888BB0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/a6a33df8-4968-43a3-b456-b73fe0feb224" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A39E2C55" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/9179cffb-59a9-4721-a079-51ef510ba80a" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8848052CD" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/1a4760da-a854-4eda-9b82-3ba42c694526" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8979DD6B3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/3caf581e-121f-4689-9499-8eecddfa96c6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8934EB177" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/5224a795-1dde-4dd4-9bf0-d5e4f4d9375c" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B891615F1D" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/c4d7d81b-b4e4-42bc-becc-f171a5425e10" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88E9BD728" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/4ad4545f-c673-4a88-8c36-e2618ae5b967" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87AB22B3C" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/eed96f69-10ed-4bdb-a600-31f4a8c0f1c5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8665BF6BB" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/67e358ad-7ae2-4a47-ad13-ce09d7c38a1f" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84588587A" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/139012d4-110f-4f28-a628-c5e1d48cda21" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8475F96AF" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/33f2a9a8-32ea-40c0-b9da-7c6dea2f21c9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8409867EE" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/f4d86068-0bf4-4dc7-b198-63373a8fc21b" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B832E26F39" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/4d52be2f-284c-471a-bfca-335eb522ff69" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82CFCE460" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/98e867dd-85a1-45c5-8fb0-00500e420193" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80BB9A445" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/d7518d3f-b5a7-4f67-a94b-9cd430e7c688" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B806C516A7" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/8bd80048-3b4e-4e1f-b321-d8af39546e98" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D334E46D" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/aa317d64-e820-4e1c-a549-04fc89a56aa0" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73D3F5352" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/191ae818-d3d9-4dc2-963a-88c620d75486" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73A4C30F1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/4bb940a5-7302-4e85-9499-6c5d932a3b0f" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B733F0F35A" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/d7ddaba3-4dc2-4980-8e78-c0fda2f14a5d" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B723543BA8" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/a837c243-f5aa-4f9d-b63c-2cfb37f05de4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70FD3FFE4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/ce0ed1c9-da6e-4267-9241-4e298222cec5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F6BEB02E" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/04f51f64-4bcf-472a-a754-f846fe6fb397" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D7A8372E" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/41d4e1de-081e-47e0-8756-4aba5cfc647e" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D4D202E2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/2e93c8c0-bcd7-43ea-bee4-0323e28edd54" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C3EEE9FC" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/2c295a0e-9eda-4434-925c-1b6b0c7c15cb" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6ABDD0AF1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/a576060c-3a55-498a-9e41-5776cb83ee62" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A2243D9C" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/b95535ca-0269-4cd9-99f9-66dfb42b8f36" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68EA2D302" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/00a0310a-4f20-4667-91e5-9be3baf080d5" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68CD82AAA" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/7e6983e4-1437-48b9-8cda-be1585b9a5f3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68B986CCE" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/9a6e0e02-c658-485f-ae3a-d8bca769568b" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B676A51DAD" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/b9f5f0e7-6fb7-4c92-9608-c6d4c02da491" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67591B9BC" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/d0216247-fc91-41e8-b60e-9748a4ae2b43" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66E3BF0A7" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/e5fecdf4-72d2-401f-aae2-0232ba5a7b31" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B665C4EB93" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/5d7c4edf-b6f8-487b-b60d-321c26aab132" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66283D425" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/27a5933c-be1f-43d7-9e2b-958d6cbba312" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6602E74A2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/cb1ba841-0564-44ca-afe7-7c4584369e99" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B653B5B8C7" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/c004811a-d947-4509-bb62-0cf4fcf17afc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6530EFF11" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/ff3a4950-2492-46dc-91a1-5c52aa99eb6c" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B652C444EF" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/f50db7de-6e67-4cf1-ae05-43af5d9f2630" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B644898375" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/f7e7bddf-61f1-4cb1-b029-2562fbdb4973" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6442655D2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/013411d9-35be-47f7-9da1-c6f74d0cc4f4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B642DEAF26" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/5943c41f-1e00-429d-b7b7-d778ac880096" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B642CECD8B" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/530c0e62-dd40-4125-af84-6f83b6ef82d8" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6395D811D" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/c8c58501-5e5a-425f-b96e-dd900bea4d9b" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B621B88F99" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/4b3d0cc9-ccb6-41c4-bf2e-f7f6541c7be3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6214B4D1B" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/f1e8043d-4352-4ca7-a9b6-5c719aa2fe4a" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B619D3C666" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/2d6e91dd-49ff-4321-bece-0332ee30588b" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B616A0C8A2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/09b676b1-9619-4ed9-8878-73f4c8cfd485" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6140394F1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/950d842f-9c02-40a0-b824-83188e1edd43" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61377CEE6" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/24c0a830-a5f8-4f17-8131-ad8e0c9a2d33" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6105C5841" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/43979669-1226-4905-ae98-d04d88f74073" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6055A614B" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/85807f8d-e093-4b03-b407-7dbce2f8c38e" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6051421BD" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/eb82d9d8-317d-4d16-94c8-6ab642a7c581" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E02C9BB9" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/1313348d-8706-414e-8e9b-23a5080af751" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DF87FE13" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/b75e4b51-ac9d-4473-ab17-4a5cf98b15e4" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CC63E389" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/c5869dba-20dd-49ad-a48b-4301b55021cf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BE43F414" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/95d14f1e-36fb-4a69-8966-7bffcf6ef6df" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A22D44FD" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/7fdace08-4067-4bc7-b261-15bcae45d446" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BC8112E6" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/a2d1bafd-e4a0-455a-ace0-696b9c66320d" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BBE2B7C5" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/99d59498-90e1-4f1e-8dca-f41dba08ce2a" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BA4D7103" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/7d57ffd4-079a-4195-9ea7-b80af8d4ce0e" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5845F4D60" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/1b6b303c-f080-460e-b967-ae1be0097153" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57CB7571E" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/fcb504f5-a9e1-4b62-9d03-57eb590b68b2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B559AF3B6B" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/a15c4301-b593-453e-a3e7-69ddcabcdbc5" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5627926BD" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/be62b6de-bc3b-4e5a-b1a6-02ebf5e437af" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55FE321F3" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/30ce9b1d-1ba7-4528-acec-ee88c0124706" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54771F86E" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/9c201700-a7e0-4067-9927-06a9c499cdfa" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5402AE146" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/57f90122-1b1a-48c6-a5c1-e77122343918" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B530F2F0CE" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/ef0ac7b8-029b-47b3-8a57-c886f85116fc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52CABF6D6" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/76c739a2-8b03-465c-b23a-c0623613eeaf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54DD1D317" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/83f369c0-c919-4463-8812-c68adc7f0678" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51A0EB04E" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/3a21dde8-237c-41b3-ba88-0a0d44359bb1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B519D884D4" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/aedf779f-b514-48c2-ad3d-dd3c997a45bc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51959FDBC" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/4a15df11-149c-422f-b7d2-248739bf21ac" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EA8A8D02" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/fe93a8ba-e288-486f-a5de-e10a284013e7" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4AAD36728" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/d46314a5-f2a2-4269-91dd-43af33557b80" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44A4D943E" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/c8943602-6d9b-4137-b78c-317d13b72d23" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B435D6B025" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/fb3a1ae2-f75f-46e0-86bf-c56f8e4ba74c" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B676219569" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/437fca3a-ef5c-45d2-b03e-e3b0bb818345" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0334A5944" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/dacc0cc5-e90d-49c5-a380-880043764cef" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B02C195569" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/56f0f261-2357-4487-acb0-2a76fc899e7b" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B02DD51883" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/92dd7a63-8884-4f57-8195-185c598d618d" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B02A9C1B86" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/d81fc588-ffee-4704-8693-3c2e91b17562" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0077372B9" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/a1a663af-3c8f-47e1-ac7b-d00e1b629278" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B02387088B" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/e4095ab2-0069-4b68-80cb-dc66a252dbf0" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B01D0484B8" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/db2ef95b-e35d-4ef4-b8d8-a37fab65324b" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B01A9E5738" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/146f19e9-85e3-474b-ac72-3288cf898895" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=9986657211" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/bb3222ec-b7f0-4e22-90d6-21266344803c" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=9989946C39" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/atti-amministrazioni-enti/488847ef-b69d-498f-8608-52045bc15eea" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS044007/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F185"/>
+  <dimension ref="A1:F192"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>8905</v>
+        <v>10959</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3">
+        <v>10701</v>
+      </c>
+      <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
         <v>11</v>
       </c>
-      <c r="B3">
-[...12 lines deleted...]
-        <v>15</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B4">
-        <v>7949</v>
+        <v>10604</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>14</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5">
+        <v>10531</v>
+      </c>
+      <c r="C5" t="s">
         <v>16</v>
       </c>
-      <c r="B5">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>17</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>16</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B6">
-        <v>7947</v>
+        <v>10331</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>20</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7">
+        <v>9821</v>
+      </c>
+      <c r="C7" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>16</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>23</v>
       </c>
       <c r="B8">
-        <v>7654</v>
+        <v>9318</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>25</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="B9">
-        <v>7640</v>
+        <v>8905</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>28</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="B10">
-        <v>6781</v>
+        <v>8131</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>31</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B11">
-        <v>6654</v>
+        <v>7949</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="D11" t="s">
         <v>33</v>
       </c>
       <c r="E11" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>16</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="B12">
-        <v>6507</v>
+        <v>7948</v>
       </c>
       <c r="C12" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E12" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>16</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="B13">
-        <v>6094</v>
+        <v>7947</v>
       </c>
       <c r="C13" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="E13" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>16</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="B14">
-        <v>5997</v>
+        <v>7946</v>
       </c>
       <c r="C14" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
       <c r="D14" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="E14" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>16</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="B15">
-        <v>5899</v>
+        <v>7654</v>
       </c>
       <c r="C15" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="D15" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="E15" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>16</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="B16">
-        <v>5787</v>
+        <v>7640</v>
       </c>
       <c r="C16" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="D16" t="s">
-        <v>55</v>
+        <v>39</v>
       </c>
       <c r="E16" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>16</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="B17">
-        <v>5455</v>
+        <v>6781</v>
       </c>
       <c r="C17" t="s">
-        <v>59</v>
+        <v>41</v>
       </c>
       <c r="D17" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-        <v>62</v>
+        <v>42</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="B18">
-        <v>5443</v>
+        <v>6654</v>
       </c>
       <c r="C18" t="s">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="D18" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-        <v>66</v>
+        <v>45</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>67</v>
+        <v>46</v>
       </c>
       <c r="B19">
-        <v>5151</v>
+        <v>6507</v>
       </c>
       <c r="C19" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="D19" t="s">
-        <v>69</v>
+        <v>47</v>
       </c>
       <c r="E19" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>16</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>72</v>
+        <v>48</v>
       </c>
       <c r="B20">
-        <v>5097</v>
+        <v>6094</v>
       </c>
       <c r="C20" t="s">
-        <v>73</v>
+        <v>49</v>
       </c>
       <c r="D20" t="s">
-        <v>74</v>
-[...5 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>77</v>
+        <v>51</v>
       </c>
       <c r="B21">
-        <v>5026</v>
+        <v>5997</v>
       </c>
       <c r="C21" t="s">
-        <v>78</v>
+        <v>52</v>
       </c>
       <c r="D21" t="s">
-        <v>79</v>
-[...5 lines deleted...]
-        <v>81</v>
+        <v>53</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>82</v>
+        <v>54</v>
       </c>
       <c r="B22">
-        <v>4921</v>
+        <v>5899</v>
       </c>
       <c r="C22" t="s">
-        <v>83</v>
+        <v>55</v>
       </c>
       <c r="D22" t="s">
-        <v>84</v>
-[...5 lines deleted...]
-        <v>86</v>
+        <v>56</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>87</v>
+        <v>57</v>
       </c>
       <c r="B23">
-        <v>4736</v>
+        <v>5787</v>
       </c>
       <c r="C23" t="s">
-        <v>88</v>
+        <v>58</v>
       </c>
       <c r="D23" t="s">
-        <v>89</v>
-[...5 lines deleted...]
-        <v>91</v>
+        <v>59</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>92</v>
+        <v>60</v>
       </c>
       <c r="B24">
-        <v>4712</v>
+        <v>5455</v>
       </c>
       <c r="C24" t="s">
-        <v>93</v>
+        <v>61</v>
       </c>
       <c r="D24" t="s">
-        <v>94</v>
-[...5 lines deleted...]
-        <v>96</v>
+        <v>62</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>97</v>
+        <v>60</v>
       </c>
       <c r="B25">
-        <v>4464</v>
+        <v>5443</v>
       </c>
       <c r="C25" t="s">
-        <v>98</v>
+        <v>63</v>
       </c>
       <c r="D25" t="s">
-        <v>99</v>
-[...5 lines deleted...]
-        <v>101</v>
+        <v>64</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>102</v>
+        <v>65</v>
       </c>
       <c r="B26">
-        <v>4235</v>
+        <v>5151</v>
       </c>
       <c r="C26" t="s">
-        <v>103</v>
+        <v>66</v>
       </c>
       <c r="D26" t="s">
-        <v>104</v>
-[...5 lines deleted...]
-        <v>106</v>
+        <v>67</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="B27">
-        <v>3869</v>
+        <v>5097</v>
       </c>
       <c r="C27" t="s">
-        <v>108</v>
+        <v>69</v>
       </c>
       <c r="D27" t="s">
-        <v>109</v>
-[...5 lines deleted...]
-        <v>111</v>
+        <v>70</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>107</v>
+        <v>71</v>
       </c>
       <c r="B28">
-        <v>3848</v>
+        <v>5026</v>
       </c>
       <c r="C28" t="s">
-        <v>112</v>
+        <v>72</v>
       </c>
       <c r="D28" t="s">
-        <v>113</v>
-[...5 lines deleted...]
-        <v>115</v>
+        <v>73</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>107</v>
+        <v>74</v>
       </c>
       <c r="B29">
-        <v>3848</v>
+        <v>4921</v>
       </c>
       <c r="C29" t="s">
-        <v>116</v>
+        <v>75</v>
       </c>
       <c r="D29" t="s">
-        <v>117</v>
-[...5 lines deleted...]
-        <v>119</v>
+        <v>76</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>77</v>
       </c>
       <c r="B30">
-        <v>3698</v>
+        <v>4736</v>
       </c>
       <c r="C30" t="s">
-        <v>121</v>
+        <v>78</v>
       </c>
       <c r="D30" t="s">
-        <v>122</v>
-[...5 lines deleted...]
-        <v>124</v>
+        <v>79</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>120</v>
+        <v>80</v>
       </c>
       <c r="B31">
-        <v>3693</v>
+        <v>4712</v>
       </c>
       <c r="C31" t="s">
-        <v>125</v>
+        <v>81</v>
       </c>
       <c r="D31" t="s">
-        <v>126</v>
-[...5 lines deleted...]
-        <v>128</v>
+        <v>82</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>83</v>
       </c>
       <c r="B32">
-        <v>3317</v>
+        <v>4464</v>
       </c>
       <c r="C32" t="s">
-        <v>130</v>
+        <v>84</v>
       </c>
       <c r="D32" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>133</v>
+        <v>85</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>134</v>
+        <v>86</v>
       </c>
       <c r="B33">
-        <v>3193</v>
+        <v>4235</v>
       </c>
       <c r="C33" t="s">
-        <v>135</v>
+        <v>87</v>
       </c>
       <c r="D33" t="s">
-        <v>136</v>
-[...5 lines deleted...]
-        <v>138</v>
+        <v>88</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>139</v>
+        <v>89</v>
       </c>
       <c r="B34">
-        <v>3083</v>
+        <v>3869</v>
       </c>
       <c r="C34" t="s">
-        <v>140</v>
+        <v>90</v>
       </c>
       <c r="D34" t="s">
-        <v>141</v>
-[...5 lines deleted...]
-        <v>143</v>
+        <v>91</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>144</v>
+        <v>89</v>
       </c>
       <c r="B35">
-        <v>2722</v>
+        <v>3848</v>
       </c>
       <c r="C35" t="s">
-        <v>145</v>
+        <v>92</v>
       </c>
       <c r="D35" t="s">
-        <v>146</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>93</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>149</v>
+        <v>89</v>
       </c>
       <c r="B36">
-        <v>2550</v>
+        <v>3848</v>
       </c>
       <c r="C36" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="D36" t="s">
-        <v>150</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>95</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>149</v>
+        <v>96</v>
       </c>
       <c r="B37">
-        <v>2540</v>
+        <v>3698</v>
       </c>
       <c r="C37" t="s">
-        <v>17</v>
+        <v>97</v>
       </c>
       <c r="D37" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>98</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>152</v>
+        <v>96</v>
       </c>
       <c r="B38">
-        <v>2393</v>
+        <v>3693</v>
       </c>
       <c r="C38" t="s">
-        <v>153</v>
+        <v>99</v>
       </c>
       <c r="D38" t="s">
-        <v>154</v>
-[...5 lines deleted...]
-        <v>156</v>
+        <v>100</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>152</v>
+        <v>101</v>
       </c>
       <c r="B39">
-        <v>2392</v>
+        <v>3317</v>
       </c>
       <c r="C39" t="s">
-        <v>157</v>
+        <v>102</v>
       </c>
       <c r="D39" t="s">
-        <v>158</v>
-[...5 lines deleted...]
-        <v>160</v>
+        <v>103</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>152</v>
+        <v>104</v>
       </c>
       <c r="B40">
-        <v>2390</v>
+        <v>3193</v>
       </c>
       <c r="C40" t="s">
-        <v>161</v>
+        <v>105</v>
       </c>
       <c r="D40" t="s">
-        <v>162</v>
-[...5 lines deleted...]
-        <v>164</v>
+        <v>106</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>165</v>
+        <v>107</v>
       </c>
       <c r="B41">
-        <v>2327</v>
+        <v>3083</v>
       </c>
       <c r="C41" t="s">
-        <v>166</v>
+        <v>108</v>
       </c>
       <c r="D41" t="s">
-        <v>167</v>
-[...5 lines deleted...]
-        <v>169</v>
+        <v>109</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>170</v>
+        <v>110</v>
       </c>
       <c r="B42">
-        <v>2183</v>
+        <v>2722</v>
       </c>
       <c r="C42" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="D42" t="s">
-        <v>172</v>
-[...5 lines deleted...]
-        <v>174</v>
+        <v>112</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>170</v>
+        <v>113</v>
       </c>
       <c r="B43">
-        <v>2116</v>
+        <v>2550</v>
       </c>
       <c r="C43" t="s">
-        <v>175</v>
+        <v>16</v>
       </c>
       <c r="D43" t="s">
-        <v>176</v>
+        <v>114</v>
       </c>
       <c r="E43" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>16</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>179</v>
+        <v>113</v>
       </c>
       <c r="B44">
-        <v>1728</v>
+        <v>2540</v>
       </c>
       <c r="C44" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="D44" t="s">
-        <v>181</v>
+        <v>115</v>
       </c>
       <c r="E44" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>183</v>
+        <v>16</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>184</v>
+        <v>116</v>
       </c>
       <c r="B45">
-        <v>1651</v>
+        <v>2393</v>
       </c>
       <c r="C45" t="s">
-        <v>185</v>
+        <v>117</v>
       </c>
       <c r="D45" t="s">
-        <v>186</v>
-[...5 lines deleted...]
-        <v>188</v>
+        <v>118</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>189</v>
+        <v>116</v>
       </c>
       <c r="B46">
-        <v>1484</v>
+        <v>2392</v>
       </c>
       <c r="C46" t="s">
-        <v>17</v>
+        <v>119</v>
       </c>
       <c r="D46" t="s">
-        <v>190</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>120</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>191</v>
+        <v>116</v>
       </c>
       <c r="B47">
-        <v>1245</v>
+        <v>2390</v>
       </c>
       <c r="C47" t="s">
-        <v>192</v>
+        <v>121</v>
       </c>
       <c r="D47" t="s">
-        <v>193</v>
-[...5 lines deleted...]
-        <v>195</v>
+        <v>122</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>196</v>
+        <v>123</v>
       </c>
       <c r="B48">
-        <v>1214</v>
+        <v>2327</v>
       </c>
       <c r="C48" t="s">
-        <v>197</v>
+        <v>124</v>
       </c>
       <c r="D48" t="s">
-        <v>198</v>
-[...5 lines deleted...]
-        <v>200</v>
+        <v>125</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>196</v>
+        <v>126</v>
       </c>
       <c r="B49">
-        <v>1208</v>
+        <v>2183</v>
       </c>
       <c r="C49" t="s">
-        <v>201</v>
+        <v>127</v>
       </c>
       <c r="D49" t="s">
-        <v>202</v>
-[...5 lines deleted...]
-        <v>204</v>
+        <v>128</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>205</v>
+        <v>126</v>
       </c>
       <c r="B50">
-        <v>1065</v>
+        <v>2116</v>
       </c>
       <c r="C50" t="s">
-        <v>206</v>
+        <v>129</v>
       </c>
       <c r="D50" t="s">
-        <v>207</v>
-[...5 lines deleted...]
-        <v>209</v>
+        <v>130</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>210</v>
+        <v>131</v>
       </c>
       <c r="B51">
-        <v>1033</v>
+        <v>1728</v>
       </c>
       <c r="C51" t="s">
-        <v>211</v>
+        <v>132</v>
       </c>
       <c r="D51" t="s">
-        <v>212</v>
-[...5 lines deleted...]
-        <v>214</v>
+        <v>133</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>215</v>
+        <v>134</v>
       </c>
       <c r="B52">
-        <v>569</v>
+        <v>1651</v>
       </c>
       <c r="C52" t="s">
-        <v>17</v>
+        <v>135</v>
       </c>
       <c r="D52" t="s">
-        <v>216</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>136</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>215</v>
+        <v>137</v>
       </c>
       <c r="B53">
-        <v>569</v>
+        <v>1484</v>
       </c>
       <c r="C53" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D53" t="s">
-        <v>217</v>
+        <v>138</v>
       </c>
       <c r="E53" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>16</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>215</v>
+        <v>139</v>
       </c>
       <c r="B54">
-        <v>548</v>
+        <v>1245</v>
       </c>
       <c r="C54" t="s">
-        <v>17</v>
+        <v>140</v>
       </c>
       <c r="D54" t="s">
-        <v>218</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>141</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>219</v>
+        <v>142</v>
       </c>
       <c r="B55">
-        <v>353</v>
+        <v>1214</v>
       </c>
       <c r="C55" t="s">
-        <v>220</v>
+        <v>143</v>
       </c>
       <c r="D55" t="s">
-        <v>221</v>
-[...5 lines deleted...]
-        <v>223</v>
+        <v>144</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>219</v>
+        <v>142</v>
       </c>
       <c r="B56">
-        <v>339</v>
+        <v>1208</v>
       </c>
       <c r="C56" t="s">
-        <v>224</v>
+        <v>145</v>
       </c>
       <c r="D56" t="s">
-        <v>225</v>
-[...5 lines deleted...]
-        <v>227</v>
+        <v>146</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>228</v>
+        <v>147</v>
       </c>
       <c r="B57">
-        <v>14865</v>
+        <v>1065</v>
       </c>
       <c r="C57" t="s">
-        <v>229</v>
+        <v>148</v>
       </c>
       <c r="D57" t="s">
-        <v>230</v>
-[...5 lines deleted...]
-        <v>232</v>
+        <v>149</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>233</v>
+        <v>150</v>
       </c>
       <c r="B58">
-        <v>14809</v>
+        <v>1033</v>
       </c>
       <c r="C58" t="s">
-        <v>234</v>
+        <v>151</v>
       </c>
       <c r="D58" t="s">
-        <v>235</v>
-[...5 lines deleted...]
-        <v>237</v>
+        <v>152</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>238</v>
+        <v>153</v>
       </c>
       <c r="B59">
-        <v>14687</v>
+        <v>569</v>
       </c>
       <c r="C59" t="s">
-        <v>239</v>
+        <v>16</v>
       </c>
       <c r="D59" t="s">
-        <v>240</v>
+        <v>154</v>
       </c>
       <c r="E59" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>16</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>238</v>
+        <v>153</v>
       </c>
       <c r="B60">
-        <v>14657</v>
+        <v>569</v>
       </c>
       <c r="C60" t="s">
-        <v>243</v>
+        <v>16</v>
       </c>
       <c r="D60" t="s">
-        <v>244</v>
+        <v>155</v>
       </c>
       <c r="E60" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>16</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>247</v>
+        <v>153</v>
       </c>
       <c r="B61">
-        <v>14165</v>
+        <v>548</v>
       </c>
       <c r="C61" t="s">
-        <v>248</v>
+        <v>16</v>
       </c>
       <c r="D61" t="s">
-        <v>249</v>
+        <v>156</v>
       </c>
       <c r="E61" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>251</v>
+        <v>16</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>252</v>
+        <v>157</v>
       </c>
       <c r="B62">
-        <v>14459</v>
+        <v>353</v>
       </c>
       <c r="C62" t="s">
-        <v>253</v>
+        <v>158</v>
       </c>
       <c r="D62" t="s">
-        <v>254</v>
-[...5 lines deleted...]
-        <v>256</v>
+        <v>159</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>257</v>
+        <v>157</v>
       </c>
       <c r="B63">
-        <v>14363</v>
+        <v>339</v>
       </c>
       <c r="C63" t="s">
-        <v>258</v>
+        <v>160</v>
       </c>
       <c r="D63" t="s">
-        <v>259</v>
-[...5 lines deleted...]
-        <v>261</v>
+        <v>161</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>262</v>
+        <v>162</v>
       </c>
       <c r="B64">
-        <v>14221</v>
+        <v>14865</v>
       </c>
       <c r="C64" t="s">
-        <v>263</v>
+        <v>163</v>
       </c>
       <c r="D64" t="s">
-        <v>264</v>
-[...5 lines deleted...]
-        <v>266</v>
+        <v>164</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>262</v>
+        <v>165</v>
       </c>
       <c r="B65">
-        <v>14193</v>
+        <v>14809</v>
       </c>
       <c r="C65" t="s">
-        <v>267</v>
+        <v>166</v>
       </c>
       <c r="D65" t="s">
-        <v>268</v>
-[...5 lines deleted...]
-        <v>270</v>
+        <v>167</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>271</v>
+        <v>168</v>
       </c>
       <c r="B66">
-        <v>14088</v>
+        <v>14687</v>
       </c>
       <c r="C66" t="s">
-        <v>272</v>
+        <v>169</v>
       </c>
       <c r="D66" t="s">
-        <v>273</v>
-[...5 lines deleted...]
-        <v>275</v>
+        <v>170</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>271</v>
+        <v>168</v>
       </c>
       <c r="B67">
-        <v>14076</v>
+        <v>14657</v>
       </c>
       <c r="C67" t="s">
-        <v>276</v>
+        <v>171</v>
       </c>
       <c r="D67" t="s">
-        <v>277</v>
-[...5 lines deleted...]
-        <v>279</v>
+        <v>172</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>271</v>
+        <v>173</v>
       </c>
       <c r="B68">
-        <v>14065</v>
+        <v>14165</v>
       </c>
       <c r="C68" t="s">
-        <v>280</v>
+        <v>174</v>
       </c>
       <c r="D68" t="s">
-        <v>281</v>
-[...5 lines deleted...]
-        <v>283</v>
+        <v>175</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>284</v>
+        <v>176</v>
       </c>
       <c r="B69">
-        <v>13910</v>
+        <v>14459</v>
       </c>
       <c r="C69" t="s">
-        <v>285</v>
+        <v>177</v>
       </c>
       <c r="D69" t="s">
-        <v>286</v>
-[...5 lines deleted...]
-        <v>288</v>
+        <v>178</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>289</v>
+        <v>179</v>
       </c>
       <c r="B70">
-        <v>13873</v>
+        <v>14363</v>
       </c>
       <c r="C70" t="s">
-        <v>290</v>
+        <v>180</v>
       </c>
       <c r="D70" t="s">
-        <v>291</v>
-[...5 lines deleted...]
-        <v>293</v>
+        <v>181</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>294</v>
+        <v>182</v>
       </c>
       <c r="B71">
-        <v>13751</v>
+        <v>14221</v>
       </c>
       <c r="C71" t="s">
-        <v>295</v>
+        <v>183</v>
       </c>
       <c r="D71" t="s">
-        <v>296</v>
-[...5 lines deleted...]
-        <v>298</v>
+        <v>184</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>299</v>
+        <v>182</v>
       </c>
       <c r="B72">
-        <v>13476</v>
+        <v>14193</v>
       </c>
       <c r="C72" t="s">
-        <v>300</v>
+        <v>185</v>
       </c>
       <c r="D72" t="s">
-        <v>301</v>
-[...5 lines deleted...]
-        <v>303</v>
+        <v>186</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>304</v>
+        <v>187</v>
       </c>
       <c r="B73">
-        <v>13345</v>
+        <v>14088</v>
       </c>
       <c r="C73" t="s">
-        <v>305</v>
+        <v>188</v>
       </c>
       <c r="D73" t="s">
-        <v>306</v>
-[...5 lines deleted...]
-        <v>308</v>
+        <v>189</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>309</v>
+        <v>187</v>
       </c>
       <c r="B74">
-        <v>13236</v>
+        <v>14076</v>
       </c>
       <c r="C74" t="s">
-        <v>310</v>
+        <v>190</v>
       </c>
       <c r="D74" t="s">
-        <v>311</v>
-[...5 lines deleted...]
-        <v>313</v>
+        <v>191</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>314</v>
+        <v>187</v>
       </c>
       <c r="B75">
-        <v>13152</v>
+        <v>14065</v>
       </c>
       <c r="C75" t="s">
-        <v>315</v>
+        <v>192</v>
       </c>
       <c r="D75" t="s">
-        <v>316</v>
-[...5 lines deleted...]
-        <v>318</v>
+        <v>193</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>319</v>
+        <v>194</v>
       </c>
       <c r="B76">
-        <v>12837</v>
+        <v>13910</v>
       </c>
       <c r="C76" t="s">
-        <v>320</v>
+        <v>195</v>
       </c>
       <c r="D76" t="s">
-        <v>321</v>
-[...5 lines deleted...]
-        <v>323</v>
+        <v>196</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>319</v>
+        <v>197</v>
       </c>
       <c r="B77">
-        <v>12820</v>
+        <v>13873</v>
       </c>
       <c r="C77" t="s">
-        <v>324</v>
+        <v>198</v>
       </c>
       <c r="D77" t="s">
-        <v>325</v>
-[...5 lines deleted...]
-        <v>327</v>
+        <v>199</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>328</v>
+        <v>200</v>
       </c>
       <c r="B78">
-        <v>12759</v>
+        <v>13751</v>
       </c>
       <c r="C78" t="s">
-        <v>329</v>
+        <v>201</v>
       </c>
       <c r="D78" t="s">
-        <v>330</v>
-[...5 lines deleted...]
-        <v>332</v>
+        <v>202</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>333</v>
+        <v>203</v>
       </c>
       <c r="B79">
-        <v>12571</v>
+        <v>13476</v>
       </c>
       <c r="C79" t="s">
-        <v>334</v>
+        <v>204</v>
       </c>
       <c r="D79" t="s">
-        <v>335</v>
-[...5 lines deleted...]
-        <v>337</v>
+        <v>205</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>338</v>
+        <v>206</v>
       </c>
       <c r="B80">
-        <v>12431</v>
+        <v>13345</v>
       </c>
       <c r="C80" t="s">
-        <v>339</v>
+        <v>207</v>
       </c>
       <c r="D80" t="s">
-        <v>340</v>
-[...5 lines deleted...]
-        <v>342</v>
+        <v>208</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>343</v>
+        <v>209</v>
       </c>
       <c r="B81">
-        <v>11839</v>
+        <v>13236</v>
       </c>
       <c r="C81" t="s">
-        <v>344</v>
+        <v>210</v>
       </c>
       <c r="D81" t="s">
-        <v>345</v>
-[...5 lines deleted...]
-        <v>347</v>
+        <v>211</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>348</v>
+        <v>212</v>
       </c>
       <c r="B82">
-        <v>11553</v>
+        <v>13152</v>
       </c>
       <c r="C82" t="s">
-        <v>349</v>
+        <v>213</v>
       </c>
       <c r="D82" t="s">
-        <v>350</v>
-[...5 lines deleted...]
-        <v>352</v>
+        <v>214</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>348</v>
+        <v>215</v>
       </c>
       <c r="B83">
-        <v>11549</v>
+        <v>12837</v>
       </c>
       <c r="C83" t="s">
-        <v>353</v>
+        <v>216</v>
       </c>
       <c r="D83" t="s">
-        <v>354</v>
-[...5 lines deleted...]
-        <v>356</v>
+        <v>217</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>357</v>
+        <v>215</v>
       </c>
       <c r="B84">
-        <v>11235</v>
+        <v>12820</v>
       </c>
       <c r="C84" t="s">
-        <v>358</v>
+        <v>218</v>
       </c>
       <c r="D84" t="s">
-        <v>359</v>
-[...5 lines deleted...]
-        <v>361</v>
+        <v>219</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>362</v>
+        <v>220</v>
       </c>
       <c r="B85">
-        <v>11117</v>
+        <v>12759</v>
       </c>
       <c r="C85" t="s">
-        <v>363</v>
+        <v>221</v>
       </c>
       <c r="D85" t="s">
-        <v>364</v>
-[...5 lines deleted...]
-        <v>366</v>
+        <v>222</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>362</v>
+        <v>223</v>
       </c>
       <c r="B86">
-        <v>11113</v>
+        <v>12571</v>
       </c>
       <c r="C86" t="s">
-        <v>367</v>
+        <v>224</v>
       </c>
       <c r="D86" t="s">
-        <v>368</v>
-[...5 lines deleted...]
-        <v>370</v>
+        <v>225</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>371</v>
+        <v>226</v>
       </c>
       <c r="B87">
-        <v>11042</v>
+        <v>12431</v>
       </c>
       <c r="C87" t="s">
-        <v>372</v>
+        <v>227</v>
       </c>
       <c r="D87" t="s">
-        <v>373</v>
-[...5 lines deleted...]
-        <v>375</v>
+        <v>228</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>376</v>
+        <v>229</v>
       </c>
       <c r="B88">
-        <v>10898</v>
+        <v>11839</v>
       </c>
       <c r="C88" t="s">
-        <v>377</v>
+        <v>230</v>
       </c>
       <c r="D88" t="s">
-        <v>378</v>
-[...5 lines deleted...]
-        <v>380</v>
+        <v>231</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>381</v>
+        <v>232</v>
       </c>
       <c r="B89">
-        <v>10739</v>
+        <v>11553</v>
       </c>
       <c r="C89" t="s">
-        <v>17</v>
+        <v>233</v>
       </c>
       <c r="D89" t="s">
-        <v>382</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>234</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>381</v>
+        <v>232</v>
       </c>
       <c r="B90">
-        <v>10471</v>
+        <v>11549</v>
       </c>
       <c r="C90" t="s">
-        <v>383</v>
+        <v>235</v>
       </c>
       <c r="D90" t="s">
-        <v>384</v>
-[...5 lines deleted...]
-        <v>386</v>
+        <v>236</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>387</v>
+        <v>237</v>
       </c>
       <c r="B91">
-        <v>10686</v>
+        <v>11235</v>
       </c>
       <c r="C91" t="s">
-        <v>388</v>
+        <v>238</v>
       </c>
       <c r="D91" t="s">
-        <v>389</v>
-[...5 lines deleted...]
-        <v>391</v>
+        <v>239</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>387</v>
+        <v>240</v>
       </c>
       <c r="B92">
-        <v>10653</v>
+        <v>11117</v>
       </c>
       <c r="C92" t="s">
-        <v>392</v>
+        <v>241</v>
       </c>
       <c r="D92" t="s">
-        <v>393</v>
-[...5 lines deleted...]
-        <v>395</v>
+        <v>242</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>396</v>
+        <v>240</v>
       </c>
       <c r="B93">
-        <v>10350</v>
+        <v>11113</v>
       </c>
       <c r="C93" t="s">
-        <v>397</v>
+        <v>243</v>
       </c>
       <c r="D93" t="s">
-        <v>398</v>
-[...5 lines deleted...]
-        <v>400</v>
+        <v>244</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>401</v>
+        <v>245</v>
       </c>
       <c r="B94">
-        <v>10284</v>
+        <v>11042</v>
       </c>
       <c r="C94" t="s">
-        <v>402</v>
+        <v>246</v>
       </c>
       <c r="D94" t="s">
-        <v>403</v>
-[...5 lines deleted...]
-        <v>405</v>
+        <v>247</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>406</v>
+        <v>248</v>
       </c>
       <c r="B95">
-        <v>10217</v>
+        <v>10898</v>
       </c>
       <c r="C95" t="s">
-        <v>17</v>
+        <v>249</v>
       </c>
       <c r="D95" t="s">
-        <v>407</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>250</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>408</v>
+        <v>251</v>
       </c>
       <c r="B96">
-        <v>9919</v>
+        <v>10739</v>
       </c>
       <c r="C96" t="s">
-        <v>409</v>
+        <v>16</v>
       </c>
       <c r="D96" t="s">
-        <v>410</v>
+        <v>252</v>
       </c>
       <c r="E96" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-        <v>412</v>
+        <v>16</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>413</v>
+        <v>251</v>
       </c>
       <c r="B97">
-        <v>9407</v>
+        <v>10471</v>
       </c>
       <c r="C97" t="s">
-        <v>414</v>
+        <v>253</v>
       </c>
       <c r="D97" t="s">
-        <v>415</v>
-[...5 lines deleted...]
-        <v>417</v>
+        <v>254</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>413</v>
+        <v>255</v>
       </c>
       <c r="B98">
-        <v>9396</v>
+        <v>10686</v>
       </c>
       <c r="C98" t="s">
-        <v>418</v>
+        <v>256</v>
       </c>
       <c r="D98" t="s">
-        <v>419</v>
-[...5 lines deleted...]
-        <v>421</v>
+        <v>257</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>422</v>
+        <v>255</v>
       </c>
       <c r="B99">
-        <v>9281</v>
+        <v>10653</v>
       </c>
       <c r="C99" t="s">
-        <v>423</v>
+        <v>258</v>
       </c>
       <c r="D99" t="s">
-        <v>424</v>
-[...5 lines deleted...]
-        <v>426</v>
+        <v>259</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>427</v>
+        <v>260</v>
       </c>
       <c r="B100">
-        <v>9003</v>
+        <v>10350</v>
       </c>
       <c r="C100" t="s">
-        <v>428</v>
+        <v>261</v>
       </c>
       <c r="D100" t="s">
-        <v>429</v>
-[...5 lines deleted...]
-        <v>431</v>
+        <v>262</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>432</v>
+        <v>263</v>
       </c>
       <c r="B101">
-        <v>8986</v>
+        <v>10284</v>
       </c>
       <c r="C101" t="s">
-        <v>433</v>
+        <v>264</v>
       </c>
       <c r="D101" t="s">
-        <v>434</v>
-[...5 lines deleted...]
-        <v>436</v>
+        <v>265</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>437</v>
+        <v>266</v>
       </c>
       <c r="B102">
-        <v>8362</v>
+        <v>10217</v>
       </c>
       <c r="C102" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="D102" t="s">
-        <v>439</v>
+        <v>267</v>
       </c>
       <c r="E102" t="s">
-        <v>440</v>
-[...2 lines deleted...]
-        <v>441</v>
+        <v>16</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>442</v>
+        <v>268</v>
       </c>
       <c r="B103">
-        <v>8293</v>
+        <v>9919</v>
       </c>
       <c r="C103" t="s">
-        <v>443</v>
+        <v>269</v>
       </c>
       <c r="D103" t="s">
-        <v>444</v>
-[...5 lines deleted...]
-        <v>446</v>
+        <v>270</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>447</v>
+        <v>271</v>
       </c>
       <c r="B104">
-        <v>7692</v>
+        <v>9407</v>
       </c>
       <c r="C104" t="s">
-        <v>448</v>
+        <v>272</v>
       </c>
       <c r="D104" t="s">
-        <v>449</v>
-[...5 lines deleted...]
-        <v>451</v>
+        <v>273</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>452</v>
+        <v>271</v>
       </c>
       <c r="B105">
-        <v>6347</v>
+        <v>9396</v>
       </c>
       <c r="C105" t="s">
-        <v>453</v>
+        <v>274</v>
       </c>
       <c r="D105" t="s">
-        <v>454</v>
-[...5 lines deleted...]
-        <v>456</v>
+        <v>275</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>457</v>
+        <v>276</v>
       </c>
       <c r="B106">
-        <v>6330</v>
+        <v>9281</v>
       </c>
       <c r="C106" t="s">
-        <v>458</v>
+        <v>277</v>
       </c>
       <c r="D106" t="s">
-        <v>459</v>
-[...5 lines deleted...]
-        <v>461</v>
+        <v>278</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>462</v>
+        <v>279</v>
       </c>
       <c r="B107">
-        <v>6264</v>
+        <v>9003</v>
       </c>
       <c r="C107" t="s">
-        <v>463</v>
+        <v>280</v>
       </c>
       <c r="D107" t="s">
-        <v>464</v>
-[...5 lines deleted...]
-        <v>466</v>
+        <v>281</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>467</v>
+        <v>282</v>
       </c>
       <c r="B108">
-        <v>6050</v>
+        <v>8986</v>
       </c>
       <c r="C108" t="s">
-        <v>468</v>
+        <v>283</v>
       </c>
       <c r="D108" t="s">
-        <v>469</v>
-[...5 lines deleted...]
-        <v>471</v>
+        <v>284</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>472</v>
+        <v>285</v>
       </c>
       <c r="B109">
-        <v>5850</v>
+        <v>8362</v>
       </c>
       <c r="C109" t="s">
-        <v>473</v>
+        <v>286</v>
       </c>
       <c r="D109" t="s">
-        <v>474</v>
-[...5 lines deleted...]
-        <v>476</v>
+        <v>287</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>477</v>
+        <v>288</v>
       </c>
       <c r="B110">
-        <v>5630</v>
+        <v>8293</v>
       </c>
       <c r="C110" t="s">
-        <v>478</v>
+        <v>289</v>
       </c>
       <c r="D110" t="s">
-        <v>479</v>
-[...5 lines deleted...]
-        <v>481</v>
+        <v>290</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>482</v>
+        <v>291</v>
       </c>
       <c r="B111">
-        <v>5360</v>
+        <v>7692</v>
       </c>
       <c r="C111" t="s">
-        <v>483</v>
+        <v>292</v>
       </c>
       <c r="D111" t="s">
-        <v>484</v>
-[...5 lines deleted...]
-        <v>486</v>
+        <v>293</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>487</v>
+        <v>294</v>
       </c>
       <c r="B112">
-        <v>5332</v>
+        <v>6347</v>
       </c>
       <c r="C112" t="s">
-        <v>488</v>
+        <v>295</v>
       </c>
       <c r="D112" t="s">
-        <v>489</v>
-[...5 lines deleted...]
-        <v>491</v>
+        <v>296</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>492</v>
+        <v>297</v>
       </c>
       <c r="B113">
-        <v>5055</v>
+        <v>6330</v>
       </c>
       <c r="C113" t="s">
-        <v>493</v>
+        <v>298</v>
       </c>
       <c r="D113" t="s">
-        <v>494</v>
-[...5 lines deleted...]
-        <v>496</v>
+        <v>299</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>497</v>
+        <v>300</v>
       </c>
       <c r="B114">
-        <v>4808</v>
+        <v>6264</v>
       </c>
       <c r="C114" t="s">
-        <v>498</v>
+        <v>301</v>
       </c>
       <c r="D114" t="s">
-        <v>499</v>
-[...5 lines deleted...]
-        <v>501</v>
+        <v>302</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>502</v>
+        <v>303</v>
       </c>
       <c r="B115">
-        <v>4716</v>
+        <v>6050</v>
       </c>
       <c r="C115" t="s">
-        <v>503</v>
+        <v>304</v>
       </c>
       <c r="D115" t="s">
-        <v>504</v>
-[...5 lines deleted...]
-        <v>506</v>
+        <v>305</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>507</v>
+        <v>306</v>
       </c>
       <c r="B116">
-        <v>4519</v>
+        <v>5850</v>
       </c>
       <c r="C116" t="s">
-        <v>508</v>
+        <v>307</v>
       </c>
       <c r="D116" t="s">
-        <v>509</v>
-[...5 lines deleted...]
-        <v>511</v>
+        <v>308</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>507</v>
+        <v>309</v>
       </c>
       <c r="B117">
-        <v>4502</v>
+        <v>5630</v>
       </c>
       <c r="C117" t="s">
-        <v>512</v>
+        <v>310</v>
       </c>
       <c r="D117" t="s">
-        <v>513</v>
-[...5 lines deleted...]
-        <v>515</v>
+        <v>311</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>507</v>
+        <v>312</v>
       </c>
       <c r="B118">
-        <v>4490</v>
+        <v>5360</v>
       </c>
       <c r="C118" t="s">
-        <v>516</v>
+        <v>313</v>
       </c>
       <c r="D118" t="s">
-        <v>517</v>
-[...5 lines deleted...]
-        <v>519</v>
+        <v>314</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>520</v>
+        <v>315</v>
       </c>
       <c r="B119">
-        <v>4237</v>
+        <v>5332</v>
       </c>
       <c r="C119" t="s">
-        <v>521</v>
+        <v>316</v>
       </c>
       <c r="D119" t="s">
-        <v>522</v>
-[...5 lines deleted...]
-        <v>524</v>
+        <v>317</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>520</v>
+        <v>318</v>
       </c>
       <c r="B120">
-        <v>4212</v>
+        <v>5055</v>
       </c>
       <c r="C120" t="s">
-        <v>525</v>
+        <v>319</v>
       </c>
       <c r="D120" t="s">
-        <v>526</v>
-[...5 lines deleted...]
-        <v>528</v>
+        <v>320</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>529</v>
+        <v>321</v>
       </c>
       <c r="B121">
-        <v>4158</v>
+        <v>4808</v>
       </c>
       <c r="C121" t="s">
-        <v>530</v>
+        <v>322</v>
       </c>
       <c r="D121" t="s">
-        <v>531</v>
-[...5 lines deleted...]
-        <v>533</v>
+        <v>323</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>534</v>
+        <v>324</v>
       </c>
       <c r="B122">
-        <v>4035</v>
+        <v>4716</v>
       </c>
       <c r="C122" t="s">
-        <v>535</v>
+        <v>325</v>
       </c>
       <c r="D122" t="s">
-        <v>536</v>
-[...5 lines deleted...]
-        <v>538</v>
+        <v>326</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>539</v>
+        <v>327</v>
       </c>
       <c r="B123">
-        <v>3979</v>
+        <v>4519</v>
       </c>
       <c r="C123" t="s">
-        <v>540</v>
+        <v>328</v>
       </c>
       <c r="D123" t="s">
-        <v>541</v>
-[...5 lines deleted...]
-        <v>543</v>
+        <v>329</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>539</v>
+        <v>327</v>
       </c>
       <c r="B124">
-        <v>3395</v>
+        <v>4502</v>
       </c>
       <c r="C124" t="s">
-        <v>17</v>
+        <v>330</v>
       </c>
       <c r="D124" t="s">
-        <v>544</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>331</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>545</v>
+        <v>327</v>
       </c>
       <c r="B125">
-        <v>3961</v>
+        <v>4490</v>
       </c>
       <c r="C125" t="s">
-        <v>546</v>
+        <v>332</v>
       </c>
       <c r="D125" t="s">
-        <v>547</v>
-[...5 lines deleted...]
-        <v>549</v>
+        <v>333</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>545</v>
+        <v>334</v>
       </c>
       <c r="B126">
-        <v>3745</v>
+        <v>4237</v>
       </c>
       <c r="C126" t="s">
-        <v>550</v>
+        <v>335</v>
       </c>
       <c r="D126" t="s">
-        <v>551</v>
-[...5 lines deleted...]
-        <v>553</v>
+        <v>336</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>545</v>
+        <v>334</v>
       </c>
       <c r="B127">
-        <v>3733</v>
+        <v>4212</v>
       </c>
       <c r="C127" t="s">
-        <v>554</v>
+        <v>337</v>
       </c>
       <c r="D127" t="s">
-        <v>555</v>
-[...5 lines deleted...]
-        <v>557</v>
+        <v>338</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>545</v>
+        <v>339</v>
       </c>
       <c r="B128">
-        <v>3730</v>
+        <v>4158</v>
       </c>
       <c r="C128" t="s">
-        <v>558</v>
+        <v>340</v>
       </c>
       <c r="D128" t="s">
-        <v>559</v>
-[...5 lines deleted...]
-        <v>561</v>
+        <v>341</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>562</v>
+        <v>342</v>
       </c>
       <c r="B129">
-        <v>3626</v>
+        <v>4035</v>
       </c>
       <c r="C129" t="s">
-        <v>563</v>
+        <v>343</v>
       </c>
       <c r="D129" t="s">
-        <v>564</v>
-[...5 lines deleted...]
-        <v>566</v>
+        <v>344</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>567</v>
+        <v>345</v>
       </c>
       <c r="B130">
-        <v>3609</v>
+        <v>3979</v>
       </c>
       <c r="C130" t="s">
-        <v>568</v>
+        <v>346</v>
       </c>
       <c r="D130" t="s">
-        <v>569</v>
-[...5 lines deleted...]
-        <v>571</v>
+        <v>347</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>572</v>
+        <v>345</v>
       </c>
       <c r="B131">
-        <v>3559</v>
+        <v>3395</v>
       </c>
       <c r="C131" t="s">
-        <v>573</v>
+        <v>16</v>
       </c>
       <c r="D131" t="s">
-        <v>574</v>
+        <v>348</v>
       </c>
       <c r="E131" t="s">
-        <v>575</v>
-[...2 lines deleted...]
-        <v>576</v>
+        <v>16</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>572</v>
+        <v>349</v>
       </c>
       <c r="B132">
-        <v>3557</v>
+        <v>3961</v>
       </c>
       <c r="C132" t="s">
-        <v>577</v>
+        <v>350</v>
       </c>
       <c r="D132" t="s">
-        <v>578</v>
-[...5 lines deleted...]
-        <v>580</v>
+        <v>351</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>581</v>
+        <v>349</v>
       </c>
       <c r="B133">
-        <v>3431</v>
+        <v>3745</v>
       </c>
       <c r="C133" t="s">
-        <v>582</v>
+        <v>352</v>
       </c>
       <c r="D133" t="s">
-        <v>583</v>
-[...5 lines deleted...]
-        <v>585</v>
+        <v>353</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>586</v>
+        <v>349</v>
       </c>
       <c r="B134">
-        <v>3219</v>
+        <v>3733</v>
       </c>
       <c r="C134" t="s">
-        <v>587</v>
+        <v>354</v>
       </c>
       <c r="D134" t="s">
-        <v>588</v>
-[...5 lines deleted...]
-        <v>590</v>
+        <v>355</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>586</v>
+        <v>349</v>
       </c>
       <c r="B135">
-        <v>3216</v>
+        <v>3730</v>
       </c>
       <c r="C135" t="s">
-        <v>591</v>
+        <v>356</v>
       </c>
       <c r="D135" t="s">
-        <v>592</v>
-[...5 lines deleted...]
-        <v>594</v>
+        <v>357</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>595</v>
+        <v>358</v>
       </c>
       <c r="B136">
-        <v>3158</v>
+        <v>3626</v>
       </c>
       <c r="C136" t="s">
-        <v>596</v>
+        <v>359</v>
       </c>
       <c r="D136" t="s">
-        <v>597</v>
-[...5 lines deleted...]
-        <v>599</v>
+        <v>360</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>595</v>
+        <v>361</v>
       </c>
       <c r="B137">
-        <v>3138</v>
+        <v>3609</v>
       </c>
       <c r="C137" t="s">
-        <v>600</v>
+        <v>362</v>
       </c>
       <c r="D137" t="s">
-        <v>601</v>
-[...5 lines deleted...]
-        <v>603</v>
+        <v>363</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>604</v>
+        <v>364</v>
       </c>
       <c r="B138">
-        <v>3108</v>
+        <v>3559</v>
       </c>
       <c r="C138" t="s">
-        <v>605</v>
+        <v>365</v>
       </c>
       <c r="D138" t="s">
-        <v>606</v>
-[...5 lines deleted...]
-        <v>608</v>
+        <v>366</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>604</v>
+        <v>364</v>
       </c>
       <c r="B139">
-        <v>3099</v>
+        <v>3557</v>
       </c>
       <c r="C139" t="s">
-        <v>609</v>
+        <v>367</v>
       </c>
       <c r="D139" t="s">
-        <v>610</v>
-[...5 lines deleted...]
-        <v>612</v>
+        <v>368</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>613</v>
+        <v>369</v>
       </c>
       <c r="B140">
-        <v>3049</v>
+        <v>3431</v>
       </c>
       <c r="C140" t="s">
-        <v>614</v>
+        <v>370</v>
       </c>
       <c r="D140" t="s">
-        <v>615</v>
-[...5 lines deleted...]
-        <v>617</v>
+        <v>371</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>618</v>
+        <v>372</v>
       </c>
       <c r="B141">
-        <v>2895</v>
+        <v>3219</v>
       </c>
       <c r="C141" t="s">
-        <v>619</v>
+        <v>373</v>
       </c>
       <c r="D141" t="s">
-        <v>620</v>
-[...5 lines deleted...]
-        <v>622</v>
+        <v>374</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>618</v>
+        <v>372</v>
       </c>
       <c r="B142">
-        <v>2891</v>
+        <v>3216</v>
       </c>
       <c r="C142" t="s">
-        <v>623</v>
+        <v>375</v>
       </c>
       <c r="D142" t="s">
-        <v>624</v>
-[...5 lines deleted...]
-        <v>626</v>
+        <v>376</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>627</v>
+        <v>377</v>
       </c>
       <c r="B143">
-        <v>2438</v>
+        <v>3158</v>
       </c>
       <c r="C143" t="s">
-        <v>628</v>
+        <v>378</v>
       </c>
       <c r="D143" t="s">
-        <v>629</v>
-[...5 lines deleted...]
-        <v>631</v>
+        <v>379</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>627</v>
+        <v>377</v>
       </c>
       <c r="B144">
-        <v>2435</v>
+        <v>3138</v>
       </c>
       <c r="C144" t="s">
-        <v>632</v>
+        <v>380</v>
       </c>
       <c r="D144" t="s">
-        <v>633</v>
-[...5 lines deleted...]
-        <v>635</v>
+        <v>381</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>636</v>
+        <v>382</v>
       </c>
       <c r="B145">
-        <v>2257</v>
+        <v>3108</v>
       </c>
       <c r="C145" t="s">
-        <v>17</v>
+        <v>383</v>
       </c>
       <c r="D145" t="s">
-        <v>637</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>384</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>636</v>
+        <v>382</v>
       </c>
       <c r="B146">
-        <v>2242</v>
+        <v>3099</v>
       </c>
       <c r="C146" t="s">
-        <v>638</v>
+        <v>385</v>
       </c>
       <c r="D146" t="s">
-        <v>639</v>
-[...5 lines deleted...]
-        <v>641</v>
+        <v>386</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>642</v>
+        <v>387</v>
       </c>
       <c r="B147">
-        <v>2090</v>
+        <v>3049</v>
       </c>
       <c r="C147" t="s">
-        <v>643</v>
+        <v>388</v>
       </c>
       <c r="D147" t="s">
-        <v>644</v>
-[...5 lines deleted...]
-        <v>646</v>
+        <v>389</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>647</v>
+        <v>390</v>
       </c>
       <c r="B148">
-        <v>2074</v>
+        <v>2895</v>
       </c>
       <c r="C148" t="s">
-        <v>648</v>
+        <v>391</v>
       </c>
       <c r="D148" t="s">
-        <v>649</v>
-[...5 lines deleted...]
-        <v>651</v>
+        <v>392</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>647</v>
+        <v>390</v>
       </c>
       <c r="B149">
-        <v>2068</v>
+        <v>2891</v>
       </c>
       <c r="C149" t="s">
-        <v>652</v>
+        <v>393</v>
       </c>
       <c r="D149" t="s">
-        <v>653</v>
-[...5 lines deleted...]
-        <v>655</v>
+        <v>394</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>647</v>
+        <v>395</v>
       </c>
       <c r="B150">
-        <v>2065</v>
+        <v>2438</v>
       </c>
       <c r="C150" t="s">
-        <v>656</v>
+        <v>396</v>
       </c>
       <c r="D150" t="s">
-        <v>657</v>
-[...5 lines deleted...]
-        <v>659</v>
+        <v>397</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>647</v>
+        <v>395</v>
       </c>
       <c r="B151">
-        <v>2059</v>
+        <v>2435</v>
       </c>
       <c r="C151" t="s">
-        <v>660</v>
+        <v>398</v>
       </c>
       <c r="D151" t="s">
-        <v>661</v>
-[...5 lines deleted...]
-        <v>663</v>
+        <v>399</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>664</v>
+        <v>400</v>
       </c>
       <c r="B152">
-        <v>1776</v>
+        <v>2257</v>
       </c>
       <c r="C152" t="s">
-        <v>665</v>
+        <v>16</v>
       </c>
       <c r="D152" t="s">
-        <v>666</v>
+        <v>401</v>
       </c>
       <c r="E152" t="s">
-        <v>667</v>
-[...2 lines deleted...]
-        <v>668</v>
+        <v>16</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>669</v>
+        <v>400</v>
       </c>
       <c r="B153">
-        <v>1617</v>
+        <v>2242</v>
       </c>
       <c r="C153" t="s">
-        <v>17</v>
+        <v>402</v>
       </c>
       <c r="D153" t="s">
-        <v>670</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>403</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>671</v>
+        <v>404</v>
       </c>
       <c r="B154">
-        <v>1378</v>
+        <v>2090</v>
       </c>
       <c r="C154" t="s">
-        <v>672</v>
+        <v>405</v>
       </c>
       <c r="D154" t="s">
-        <v>673</v>
-[...5 lines deleted...]
-        <v>675</v>
+        <v>406</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>676</v>
+        <v>407</v>
       </c>
       <c r="B155">
-        <v>1263</v>
+        <v>2074</v>
       </c>
       <c r="C155" t="s">
-        <v>17</v>
+        <v>408</v>
       </c>
       <c r="D155" t="s">
-        <v>677</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>409</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>678</v>
+        <v>407</v>
       </c>
       <c r="B156">
-        <v>1135</v>
+        <v>2068</v>
       </c>
       <c r="C156" t="s">
-        <v>679</v>
+        <v>410</v>
       </c>
       <c r="D156" t="s">
-        <v>680</v>
-[...5 lines deleted...]
-        <v>682</v>
+        <v>411</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>683</v>
+        <v>407</v>
       </c>
       <c r="B157">
-        <v>1088</v>
+        <v>2065</v>
       </c>
       <c r="C157" t="s">
-        <v>684</v>
+        <v>412</v>
       </c>
       <c r="D157" t="s">
-        <v>685</v>
-[...5 lines deleted...]
-        <v>687</v>
+        <v>413</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>683</v>
+        <v>407</v>
       </c>
       <c r="B158">
-        <v>1054</v>
+        <v>2059</v>
       </c>
       <c r="C158" t="s">
-        <v>688</v>
+        <v>414</v>
       </c>
       <c r="D158" t="s">
-        <v>689</v>
-[...5 lines deleted...]
-        <v>691</v>
+        <v>415</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>692</v>
+        <v>416</v>
       </c>
       <c r="B159">
-        <v>703</v>
+        <v>1776</v>
       </c>
       <c r="C159" t="s">
-        <v>693</v>
+        <v>417</v>
       </c>
       <c r="D159" t="s">
-        <v>694</v>
-[...5 lines deleted...]
-        <v>696</v>
+        <v>418</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>697</v>
+        <v>419</v>
       </c>
       <c r="B160">
-        <v>640</v>
+        <v>1617</v>
       </c>
       <c r="C160" t="s">
-        <v>698</v>
+        <v>16</v>
       </c>
       <c r="D160" t="s">
-        <v>699</v>
+        <v>420</v>
       </c>
       <c r="E160" t="s">
-        <v>700</v>
-[...2 lines deleted...]
-        <v>701</v>
+        <v>16</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>702</v>
+        <v>421</v>
       </c>
       <c r="B161">
-        <v>627</v>
+        <v>1378</v>
       </c>
       <c r="C161" t="s">
-        <v>17</v>
+        <v>422</v>
       </c>
       <c r="D161" t="s">
-        <v>703</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>423</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>704</v>
+        <v>424</v>
       </c>
       <c r="B162">
-        <v>448</v>
+        <v>1263</v>
       </c>
       <c r="C162" t="s">
-        <v>705</v>
+        <v>16</v>
       </c>
       <c r="D162" t="s">
-        <v>706</v>
+        <v>425</v>
       </c>
       <c r="E162" t="s">
-        <v>707</v>
-[...2 lines deleted...]
-        <v>708</v>
+        <v>16</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>704</v>
+        <v>426</v>
       </c>
       <c r="B163">
-        <v>407</v>
+        <v>1135</v>
       </c>
       <c r="C163" t="s">
-        <v>17</v>
+        <v>427</v>
       </c>
       <c r="D163" t="s">
-        <v>709</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>428</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>704</v>
+        <v>429</v>
       </c>
       <c r="B164">
-        <v>394</v>
+        <v>1088</v>
       </c>
       <c r="C164" t="s">
-        <v>710</v>
+        <v>430</v>
       </c>
       <c r="D164" t="s">
-        <v>711</v>
-[...5 lines deleted...]
-        <v>713</v>
+        <v>431</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>714</v>
+        <v>429</v>
       </c>
       <c r="B165">
-        <v>304</v>
+        <v>1054</v>
       </c>
       <c r="C165" t="s">
-        <v>17</v>
+        <v>432</v>
       </c>
       <c r="D165" t="s">
-        <v>715</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>433</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>716</v>
+        <v>434</v>
       </c>
       <c r="B166">
-        <v>217</v>
+        <v>703</v>
       </c>
       <c r="C166" t="s">
-        <v>717</v>
+        <v>435</v>
       </c>
       <c r="D166" t="s">
-        <v>718</v>
-[...5 lines deleted...]
-        <v>720</v>
+        <v>436</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>721</v>
+        <v>437</v>
       </c>
       <c r="B167">
-        <v>98</v>
+        <v>640</v>
       </c>
       <c r="C167" t="s">
-        <v>722</v>
+        <v>438</v>
       </c>
       <c r="D167" t="s">
-        <v>723</v>
-[...5 lines deleted...]
-        <v>725</v>
+        <v>439</v>
+      </c>
+      <c r="E167" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>721</v>
+        <v>440</v>
       </c>
       <c r="B168">
-        <v>92</v>
+        <v>627</v>
       </c>
       <c r="C168" t="s">
-        <v>726</v>
+        <v>16</v>
       </c>
       <c r="D168" t="s">
-        <v>727</v>
+        <v>441</v>
       </c>
       <c r="E168" t="s">
-        <v>728</v>
-[...2 lines deleted...]
-        <v>729</v>
+        <v>16</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>721</v>
+        <v>442</v>
       </c>
       <c r="B169">
-        <v>89</v>
+        <v>448</v>
       </c>
       <c r="C169" t="s">
-        <v>730</v>
+        <v>443</v>
       </c>
       <c r="D169" t="s">
-        <v>731</v>
-[...5 lines deleted...]
-        <v>733</v>
+        <v>444</v>
+      </c>
+      <c r="E169" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F169" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>734</v>
+        <v>442</v>
       </c>
       <c r="B170">
-        <v>14792</v>
+        <v>407</v>
       </c>
       <c r="C170" t="s">
-        <v>735</v>
+        <v>16</v>
       </c>
       <c r="D170" t="s">
-        <v>736</v>
+        <v>445</v>
       </c>
       <c r="E170" t="s">
-        <v>737</v>
-[...2 lines deleted...]
-        <v>738</v>
+        <v>16</v>
+      </c>
+      <c r="F170" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>739</v>
+        <v>442</v>
       </c>
       <c r="B171">
-        <v>14504</v>
+        <v>394</v>
       </c>
       <c r="C171" t="s">
-        <v>740</v>
+        <v>446</v>
       </c>
       <c r="D171" t="s">
-        <v>741</v>
-[...5 lines deleted...]
-        <v>743</v>
+        <v>447</v>
+      </c>
+      <c r="E171" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F171" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>744</v>
+        <v>448</v>
       </c>
       <c r="B172">
-        <v>12990</v>
+        <v>304</v>
       </c>
       <c r="C172" t="s">
-        <v>745</v>
+        <v>16</v>
       </c>
       <c r="D172" t="s">
-        <v>746</v>
+        <v>449</v>
       </c>
       <c r="E172" t="s">
-        <v>747</v>
-[...2 lines deleted...]
-        <v>748</v>
+        <v>16</v>
+      </c>
+      <c r="F172" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>749</v>
+        <v>450</v>
       </c>
       <c r="B173">
-        <v>12294</v>
+        <v>217</v>
       </c>
       <c r="C173" t="s">
-        <v>750</v>
+        <v>451</v>
       </c>
       <c r="D173" t="s">
-        <v>751</v>
-[...5 lines deleted...]
-        <v>753</v>
+        <v>452</v>
+      </c>
+      <c r="E173" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F173" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>754</v>
+        <v>453</v>
       </c>
       <c r="B174">
-        <v>11195</v>
+        <v>98</v>
       </c>
       <c r="C174" t="s">
-        <v>755</v>
+        <v>454</v>
       </c>
       <c r="D174" t="s">
-        <v>756</v>
-[...5 lines deleted...]
-        <v>758</v>
+        <v>455</v>
+      </c>
+      <c r="E174" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F174" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>759</v>
+        <v>453</v>
       </c>
       <c r="B175">
-        <v>1209</v>
+        <v>92</v>
       </c>
       <c r="C175" t="s">
-        <v>760</v>
+        <v>456</v>
       </c>
       <c r="D175" t="s">
-        <v>761</v>
-[...5 lines deleted...]
-        <v>763</v>
+        <v>457</v>
+      </c>
+      <c r="E175" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F175" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>764</v>
+        <v>453</v>
       </c>
       <c r="B176">
-        <v>1201</v>
+        <v>89</v>
       </c>
       <c r="C176" t="s">
-        <v>765</v>
+        <v>458</v>
       </c>
       <c r="D176" t="s">
-        <v>766</v>
-[...5 lines deleted...]
-        <v>768</v>
+        <v>459</v>
+      </c>
+      <c r="E176" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F176" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>764</v>
+        <v>460</v>
       </c>
       <c r="B177">
-        <v>1159</v>
+        <v>14792</v>
       </c>
       <c r="C177" t="s">
-        <v>769</v>
+        <v>461</v>
       </c>
       <c r="D177" t="s">
-        <v>770</v>
-[...5 lines deleted...]
-        <v>772</v>
+        <v>462</v>
+      </c>
+      <c r="E177" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F177" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>773</v>
+        <v>463</v>
       </c>
       <c r="B178">
-        <v>1130</v>
+        <v>14504</v>
       </c>
       <c r="C178" t="s">
-        <v>774</v>
+        <v>464</v>
       </c>
       <c r="D178" t="s">
-        <v>775</v>
-[...5 lines deleted...]
-        <v>777</v>
+        <v>465</v>
+      </c>
+      <c r="E178" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F178" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>778</v>
+        <v>466</v>
       </c>
       <c r="B179">
-        <v>1062</v>
+        <v>12990</v>
       </c>
       <c r="C179" t="s">
-        <v>779</v>
+        <v>467</v>
       </c>
       <c r="D179" t="s">
-        <v>780</v>
-[...5 lines deleted...]
-        <v>782</v>
+        <v>468</v>
+      </c>
+      <c r="E179" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F179" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>783</v>
+        <v>469</v>
       </c>
       <c r="B180">
-        <v>1009</v>
+        <v>12294</v>
       </c>
       <c r="C180" t="s">
-        <v>784</v>
+        <v>470</v>
       </c>
       <c r="D180" t="s">
-        <v>785</v>
-[...5 lines deleted...]
-        <v>787</v>
+        <v>471</v>
+      </c>
+      <c r="E180" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F180" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>788</v>
+        <v>472</v>
       </c>
       <c r="B181">
-        <v>946</v>
+        <v>11195</v>
       </c>
       <c r="C181" t="s">
-        <v>789</v>
+        <v>473</v>
       </c>
       <c r="D181" t="s">
-        <v>790</v>
-[...5 lines deleted...]
-        <v>792</v>
+        <v>474</v>
+      </c>
+      <c r="E181" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F181" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>788</v>
+        <v>475</v>
       </c>
       <c r="B182">
-        <v>924</v>
+        <v>1209</v>
       </c>
       <c r="C182" t="s">
-        <v>793</v>
+        <v>476</v>
       </c>
       <c r="D182" t="s">
-        <v>794</v>
-[...5 lines deleted...]
-        <v>796</v>
+        <v>477</v>
+      </c>
+      <c r="E182" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F182" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>797</v>
+        <v>478</v>
       </c>
       <c r="B183">
-        <v>10922</v>
+        <v>1201</v>
       </c>
       <c r="C183" t="s">
-        <v>798</v>
+        <v>479</v>
       </c>
       <c r="D183" t="s">
-        <v>799</v>
-[...5 lines deleted...]
-        <v>801</v>
+        <v>480</v>
+      </c>
+      <c r="E183" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F183" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>802</v>
+        <v>478</v>
       </c>
       <c r="B184">
-        <v>10901</v>
+        <v>1159</v>
       </c>
       <c r="C184" t="s">
-        <v>803</v>
+        <v>481</v>
       </c>
       <c r="D184" t="s">
-        <v>804</v>
-[...5 lines deleted...]
-        <v>806</v>
+        <v>482</v>
+      </c>
+      <c r="E184" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F184" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>807</v>
+        <v>483</v>
       </c>
       <c r="B185">
+        <v>1130</v>
+      </c>
+      <c r="C185" t="s">
+        <v>484</v>
+      </c>
+      <c r="D185" t="s">
+        <v>485</v>
+      </c>
+      <c r="E185" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F185" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A186" t="s">
+        <v>486</v>
+      </c>
+      <c r="B186">
+        <v>1062</v>
+      </c>
+      <c r="C186" t="s">
+        <v>487</v>
+      </c>
+      <c r="D186" t="s">
+        <v>488</v>
+      </c>
+      <c r="E186" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F186" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="187" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A187" t="s">
+        <v>489</v>
+      </c>
+      <c r="B187">
+        <v>1009</v>
+      </c>
+      <c r="C187" t="s">
+        <v>490</v>
+      </c>
+      <c r="D187" t="s">
+        <v>491</v>
+      </c>
+      <c r="E187" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F187" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A188" t="s">
+        <v>492</v>
+      </c>
+      <c r="B188">
+        <v>946</v>
+      </c>
+      <c r="C188" t="s">
+        <v>493</v>
+      </c>
+      <c r="D188" t="s">
+        <v>494</v>
+      </c>
+      <c r="E188" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F188" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A189" t="s">
+        <v>492</v>
+      </c>
+      <c r="B189">
+        <v>924</v>
+      </c>
+      <c r="C189" t="s">
+        <v>495</v>
+      </c>
+      <c r="D189" t="s">
+        <v>496</v>
+      </c>
+      <c r="E189" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F189" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A190" t="s">
+        <v>497</v>
+      </c>
+      <c r="B190">
+        <v>10922</v>
+      </c>
+      <c r="C190" t="s">
+        <v>498</v>
+      </c>
+      <c r="D190" t="s">
+        <v>499</v>
+      </c>
+      <c r="E190" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F190" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="191" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A191" t="s">
+        <v>500</v>
+      </c>
+      <c r="B191">
+        <v>10901</v>
+      </c>
+      <c r="C191" t="s">
+        <v>501</v>
+      </c>
+      <c r="D191" t="s">
+        <v>502</v>
+      </c>
+      <c r="E191" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F191" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="192" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A192" t="s">
+        <v>503</v>
+      </c>
+      <c r="B192">
         <v>6308</v>
       </c>
-      <c r="C185" t="s">
-[...9 lines deleted...]
-        <v>19</v>
+      <c r="C192" t="s">
+        <v>16</v>
+      </c>
+      <c r="D192" t="s">
+        <v>504</v>
+      </c>
+      <c r="E192" t="s">
+        <v>16</v>
+      </c>
+      <c r="F192" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="F5" r:id="rId7"/>
+    <hyperlink ref="E6" r:id="rId8"/>
+    <hyperlink ref="F6" r:id="rId9"/>
+    <hyperlink ref="F7" r:id="rId10"/>
+    <hyperlink ref="E8" r:id="rId11"/>
+    <hyperlink ref="F8" r:id="rId12"/>
+    <hyperlink ref="E9" r:id="rId13"/>
+    <hyperlink ref="F9" r:id="rId14"/>
+    <hyperlink ref="E10" r:id="rId15"/>
+    <hyperlink ref="F10" r:id="rId16"/>
+    <hyperlink ref="F11" r:id="rId17"/>
+    <hyperlink ref="F12" r:id="rId18"/>
+    <hyperlink ref="F13" r:id="rId19"/>
+    <hyperlink ref="F14" r:id="rId20"/>
+    <hyperlink ref="F15" r:id="rId21"/>
+    <hyperlink ref="F16" r:id="rId22"/>
+    <hyperlink ref="E17" r:id="rId23"/>
+    <hyperlink ref="F17" r:id="rId24"/>
+    <hyperlink ref="E18" r:id="rId25"/>
+    <hyperlink ref="F18" r:id="rId26"/>
+    <hyperlink ref="F19" r:id="rId27"/>
+    <hyperlink ref="E20" r:id="rId28"/>
+    <hyperlink ref="F20" r:id="rId29"/>
+    <hyperlink ref="E21" r:id="rId30"/>
+    <hyperlink ref="F21" r:id="rId31"/>
+    <hyperlink ref="E22" r:id="rId32"/>
+    <hyperlink ref="F22" r:id="rId33"/>
+    <hyperlink ref="E23" r:id="rId34"/>
+    <hyperlink ref="F23" r:id="rId35"/>
+    <hyperlink ref="E24" r:id="rId36"/>
+    <hyperlink ref="F24" r:id="rId37"/>
+    <hyperlink ref="E25" r:id="rId38"/>
+    <hyperlink ref="F25" r:id="rId39"/>
+    <hyperlink ref="E26" r:id="rId40"/>
+    <hyperlink ref="F26" r:id="rId41"/>
+    <hyperlink ref="E27" r:id="rId42"/>
+    <hyperlink ref="F27" r:id="rId43"/>
+    <hyperlink ref="E28" r:id="rId44"/>
+    <hyperlink ref="F28" r:id="rId45"/>
+    <hyperlink ref="E29" r:id="rId46"/>
+    <hyperlink ref="F29" r:id="rId47"/>
+    <hyperlink ref="E30" r:id="rId48"/>
+    <hyperlink ref="F30" r:id="rId49"/>
+    <hyperlink ref="E31" r:id="rId50"/>
+    <hyperlink ref="F31" r:id="rId51"/>
+    <hyperlink ref="E32" r:id="rId52"/>
+    <hyperlink ref="F32" r:id="rId53"/>
+    <hyperlink ref="E33" r:id="rId54"/>
+    <hyperlink ref="F33" r:id="rId55"/>
+    <hyperlink ref="E34" r:id="rId56"/>
+    <hyperlink ref="F34" r:id="rId57"/>
+    <hyperlink ref="E35" r:id="rId58"/>
+    <hyperlink ref="F35" r:id="rId59"/>
+    <hyperlink ref="E36" r:id="rId60"/>
+    <hyperlink ref="F36" r:id="rId61"/>
+    <hyperlink ref="E37" r:id="rId62"/>
+    <hyperlink ref="F37" r:id="rId63"/>
+    <hyperlink ref="E38" r:id="rId64"/>
+    <hyperlink ref="F38" r:id="rId65"/>
+    <hyperlink ref="E39" r:id="rId66"/>
+    <hyperlink ref="F39" r:id="rId67"/>
+    <hyperlink ref="E40" r:id="rId68"/>
+    <hyperlink ref="F40" r:id="rId69"/>
+    <hyperlink ref="E41" r:id="rId70"/>
+    <hyperlink ref="F41" r:id="rId71"/>
+    <hyperlink ref="E42" r:id="rId72"/>
+    <hyperlink ref="F42" r:id="rId73"/>
+    <hyperlink ref="F43" r:id="rId74"/>
+    <hyperlink ref="F44" r:id="rId75"/>
+    <hyperlink ref="E45" r:id="rId76"/>
+    <hyperlink ref="F45" r:id="rId77"/>
+    <hyperlink ref="E46" r:id="rId78"/>
+    <hyperlink ref="F46" r:id="rId79"/>
+    <hyperlink ref="E47" r:id="rId80"/>
+    <hyperlink ref="F47" r:id="rId81"/>
+    <hyperlink ref="E48" r:id="rId82"/>
+    <hyperlink ref="F48" r:id="rId83"/>
+    <hyperlink ref="E49" r:id="rId84"/>
+    <hyperlink ref="F49" r:id="rId85"/>
+    <hyperlink ref="E50" r:id="rId86"/>
+    <hyperlink ref="F50" r:id="rId87"/>
+    <hyperlink ref="E51" r:id="rId88"/>
+    <hyperlink ref="F51" r:id="rId89"/>
+    <hyperlink ref="E52" r:id="rId90"/>
+    <hyperlink ref="F52" r:id="rId91"/>
+    <hyperlink ref="F53" r:id="rId92"/>
+    <hyperlink ref="E54" r:id="rId93"/>
+    <hyperlink ref="F54" r:id="rId94"/>
+    <hyperlink ref="E55" r:id="rId95"/>
+    <hyperlink ref="F55" r:id="rId96"/>
+    <hyperlink ref="E56" r:id="rId97"/>
+    <hyperlink ref="F56" r:id="rId98"/>
+    <hyperlink ref="E57" r:id="rId99"/>
+    <hyperlink ref="F57" r:id="rId100"/>
+    <hyperlink ref="E58" r:id="rId101"/>
+    <hyperlink ref="F58" r:id="rId102"/>
+    <hyperlink ref="F59" r:id="rId103"/>
+    <hyperlink ref="F60" r:id="rId104"/>
+    <hyperlink ref="F61" r:id="rId105"/>
+    <hyperlink ref="E62" r:id="rId106"/>
+    <hyperlink ref="F62" r:id="rId107"/>
+    <hyperlink ref="E63" r:id="rId108"/>
+    <hyperlink ref="F63" r:id="rId109"/>
+    <hyperlink ref="E64" r:id="rId110"/>
+    <hyperlink ref="F64" r:id="rId111"/>
+    <hyperlink ref="E65" r:id="rId112"/>
+    <hyperlink ref="F65" r:id="rId113"/>
+    <hyperlink ref="E66" r:id="rId114"/>
+    <hyperlink ref="F66" r:id="rId115"/>
+    <hyperlink ref="E67" r:id="rId116"/>
+    <hyperlink ref="F67" r:id="rId117"/>
+    <hyperlink ref="E68" r:id="rId118"/>
+    <hyperlink ref="F68" r:id="rId119"/>
+    <hyperlink ref="E69" r:id="rId120"/>
+    <hyperlink ref="F69" r:id="rId121"/>
+    <hyperlink ref="E70" r:id="rId122"/>
+    <hyperlink ref="F70" r:id="rId123"/>
+    <hyperlink ref="E71" r:id="rId124"/>
+    <hyperlink ref="F71" r:id="rId125"/>
+    <hyperlink ref="E72" r:id="rId126"/>
+    <hyperlink ref="F72" r:id="rId127"/>
+    <hyperlink ref="E73" r:id="rId128"/>
+    <hyperlink ref="F73" r:id="rId129"/>
+    <hyperlink ref="E74" r:id="rId130"/>
+    <hyperlink ref="F74" r:id="rId131"/>
+    <hyperlink ref="E75" r:id="rId132"/>
+    <hyperlink ref="F75" r:id="rId133"/>
+    <hyperlink ref="E76" r:id="rId134"/>
+    <hyperlink ref="F76" r:id="rId135"/>
+    <hyperlink ref="E77" r:id="rId136"/>
+    <hyperlink ref="F77" r:id="rId137"/>
+    <hyperlink ref="E78" r:id="rId138"/>
+    <hyperlink ref="F78" r:id="rId139"/>
+    <hyperlink ref="E79" r:id="rId140"/>
+    <hyperlink ref="F79" r:id="rId141"/>
+    <hyperlink ref="E80" r:id="rId142"/>
+    <hyperlink ref="F80" r:id="rId143"/>
+    <hyperlink ref="E81" r:id="rId144"/>
+    <hyperlink ref="F81" r:id="rId145"/>
+    <hyperlink ref="E82" r:id="rId146"/>
+    <hyperlink ref="F82" r:id="rId147"/>
+    <hyperlink ref="E83" r:id="rId148"/>
+    <hyperlink ref="F83" r:id="rId149"/>
+    <hyperlink ref="E84" r:id="rId150"/>
+    <hyperlink ref="F84" r:id="rId151"/>
+    <hyperlink ref="E85" r:id="rId152"/>
+    <hyperlink ref="F85" r:id="rId153"/>
+    <hyperlink ref="E86" r:id="rId154"/>
+    <hyperlink ref="F86" r:id="rId155"/>
+    <hyperlink ref="E87" r:id="rId156"/>
+    <hyperlink ref="F87" r:id="rId157"/>
+    <hyperlink ref="E88" r:id="rId158"/>
+    <hyperlink ref="F88" r:id="rId159"/>
+    <hyperlink ref="E89" r:id="rId160"/>
+    <hyperlink ref="F89" r:id="rId161"/>
+    <hyperlink ref="E90" r:id="rId162"/>
+    <hyperlink ref="F90" r:id="rId163"/>
+    <hyperlink ref="E91" r:id="rId164"/>
+    <hyperlink ref="F91" r:id="rId165"/>
+    <hyperlink ref="E92" r:id="rId166"/>
+    <hyperlink ref="F92" r:id="rId167"/>
+    <hyperlink ref="E93" r:id="rId168"/>
+    <hyperlink ref="F93" r:id="rId169"/>
+    <hyperlink ref="E94" r:id="rId170"/>
+    <hyperlink ref="F94" r:id="rId171"/>
+    <hyperlink ref="E95" r:id="rId172"/>
+    <hyperlink ref="F95" r:id="rId173"/>
+    <hyperlink ref="F96" r:id="rId174"/>
+    <hyperlink ref="E97" r:id="rId175"/>
+    <hyperlink ref="F97" r:id="rId176"/>
+    <hyperlink ref="E98" r:id="rId177"/>
+    <hyperlink ref="F98" r:id="rId178"/>
+    <hyperlink ref="E99" r:id="rId179"/>
+    <hyperlink ref="F99" r:id="rId180"/>
+    <hyperlink ref="E100" r:id="rId181"/>
+    <hyperlink ref="F100" r:id="rId182"/>
+    <hyperlink ref="E101" r:id="rId183"/>
+    <hyperlink ref="F101" r:id="rId184"/>
+    <hyperlink ref="F102" r:id="rId185"/>
+    <hyperlink ref="E103" r:id="rId186"/>
+    <hyperlink ref="F103" r:id="rId187"/>
+    <hyperlink ref="E104" r:id="rId188"/>
+    <hyperlink ref="F104" r:id="rId189"/>
+    <hyperlink ref="E105" r:id="rId190"/>
+    <hyperlink ref="F105" r:id="rId191"/>
+    <hyperlink ref="E106" r:id="rId192"/>
+    <hyperlink ref="F106" r:id="rId193"/>
+    <hyperlink ref="E107" r:id="rId194"/>
+    <hyperlink ref="F107" r:id="rId195"/>
+    <hyperlink ref="E108" r:id="rId196"/>
+    <hyperlink ref="F108" r:id="rId197"/>
+    <hyperlink ref="E109" r:id="rId198"/>
+    <hyperlink ref="F109" r:id="rId199"/>
+    <hyperlink ref="E110" r:id="rId200"/>
+    <hyperlink ref="F110" r:id="rId201"/>
+    <hyperlink ref="E111" r:id="rId202"/>
+    <hyperlink ref="F111" r:id="rId203"/>
+    <hyperlink ref="E112" r:id="rId204"/>
+    <hyperlink ref="F112" r:id="rId205"/>
+    <hyperlink ref="E113" r:id="rId206"/>
+    <hyperlink ref="F113" r:id="rId207"/>
+    <hyperlink ref="E114" r:id="rId208"/>
+    <hyperlink ref="F114" r:id="rId209"/>
+    <hyperlink ref="E115" r:id="rId210"/>
+    <hyperlink ref="F115" r:id="rId211"/>
+    <hyperlink ref="E116" r:id="rId212"/>
+    <hyperlink ref="F116" r:id="rId213"/>
+    <hyperlink ref="E117" r:id="rId214"/>
+    <hyperlink ref="F117" r:id="rId215"/>
+    <hyperlink ref="E118" r:id="rId216"/>
+    <hyperlink ref="F118" r:id="rId217"/>
+    <hyperlink ref="E119" r:id="rId218"/>
+    <hyperlink ref="F119" r:id="rId219"/>
+    <hyperlink ref="E120" r:id="rId220"/>
+    <hyperlink ref="F120" r:id="rId221"/>
+    <hyperlink ref="E121" r:id="rId222"/>
+    <hyperlink ref="F121" r:id="rId223"/>
+    <hyperlink ref="E122" r:id="rId224"/>
+    <hyperlink ref="F122" r:id="rId225"/>
+    <hyperlink ref="E123" r:id="rId226"/>
+    <hyperlink ref="F123" r:id="rId227"/>
+    <hyperlink ref="E124" r:id="rId228"/>
+    <hyperlink ref="F124" r:id="rId229"/>
+    <hyperlink ref="E125" r:id="rId230"/>
+    <hyperlink ref="F125" r:id="rId231"/>
+    <hyperlink ref="E126" r:id="rId232"/>
+    <hyperlink ref="F126" r:id="rId233"/>
+    <hyperlink ref="E127" r:id="rId234"/>
+    <hyperlink ref="F127" r:id="rId235"/>
+    <hyperlink ref="E128" r:id="rId236"/>
+    <hyperlink ref="F128" r:id="rId237"/>
+    <hyperlink ref="E129" r:id="rId238"/>
+    <hyperlink ref="F129" r:id="rId239"/>
+    <hyperlink ref="E130" r:id="rId240"/>
+    <hyperlink ref="F130" r:id="rId241"/>
+    <hyperlink ref="F131" r:id="rId242"/>
+    <hyperlink ref="E132" r:id="rId243"/>
+    <hyperlink ref="F132" r:id="rId244"/>
+    <hyperlink ref="E133" r:id="rId245"/>
+    <hyperlink ref="F133" r:id="rId246"/>
+    <hyperlink ref="E134" r:id="rId247"/>
+    <hyperlink ref="F134" r:id="rId248"/>
+    <hyperlink ref="E135" r:id="rId249"/>
+    <hyperlink ref="F135" r:id="rId250"/>
+    <hyperlink ref="E136" r:id="rId251"/>
+    <hyperlink ref="F136" r:id="rId252"/>
+    <hyperlink ref="E137" r:id="rId253"/>
+    <hyperlink ref="F137" r:id="rId254"/>
+    <hyperlink ref="E138" r:id="rId255"/>
+    <hyperlink ref="F138" r:id="rId256"/>
+    <hyperlink ref="E139" r:id="rId257"/>
+    <hyperlink ref="F139" r:id="rId258"/>
+    <hyperlink ref="E140" r:id="rId259"/>
+    <hyperlink ref="F140" r:id="rId260"/>
+    <hyperlink ref="E141" r:id="rId261"/>
+    <hyperlink ref="F141" r:id="rId262"/>
+    <hyperlink ref="E142" r:id="rId263"/>
+    <hyperlink ref="F142" r:id="rId264"/>
+    <hyperlink ref="E143" r:id="rId265"/>
+    <hyperlink ref="F143" r:id="rId266"/>
+    <hyperlink ref="E144" r:id="rId267"/>
+    <hyperlink ref="F144" r:id="rId268"/>
+    <hyperlink ref="E145" r:id="rId269"/>
+    <hyperlink ref="F145" r:id="rId270"/>
+    <hyperlink ref="E146" r:id="rId271"/>
+    <hyperlink ref="F146" r:id="rId272"/>
+    <hyperlink ref="E147" r:id="rId273"/>
+    <hyperlink ref="F147" r:id="rId274"/>
+    <hyperlink ref="E148" r:id="rId275"/>
+    <hyperlink ref="F148" r:id="rId276"/>
+    <hyperlink ref="E149" r:id="rId277"/>
+    <hyperlink ref="F149" r:id="rId278"/>
+    <hyperlink ref="E150" r:id="rId279"/>
+    <hyperlink ref="F150" r:id="rId280"/>
+    <hyperlink ref="E151" r:id="rId281"/>
+    <hyperlink ref="F151" r:id="rId282"/>
+    <hyperlink ref="F152" r:id="rId283"/>
+    <hyperlink ref="E153" r:id="rId284"/>
+    <hyperlink ref="F153" r:id="rId285"/>
+    <hyperlink ref="E154" r:id="rId286"/>
+    <hyperlink ref="F154" r:id="rId287"/>
+    <hyperlink ref="E155" r:id="rId288"/>
+    <hyperlink ref="F155" r:id="rId289"/>
+    <hyperlink ref="E156" r:id="rId290"/>
+    <hyperlink ref="F156" r:id="rId291"/>
+    <hyperlink ref="E157" r:id="rId292"/>
+    <hyperlink ref="F157" r:id="rId293"/>
+    <hyperlink ref="E158" r:id="rId294"/>
+    <hyperlink ref="F158" r:id="rId295"/>
+    <hyperlink ref="E159" r:id="rId296"/>
+    <hyperlink ref="F159" r:id="rId297"/>
+    <hyperlink ref="F160" r:id="rId298"/>
+    <hyperlink ref="E161" r:id="rId299"/>
+    <hyperlink ref="F161" r:id="rId300"/>
+    <hyperlink ref="F162" r:id="rId301"/>
+    <hyperlink ref="E163" r:id="rId302"/>
+    <hyperlink ref="F163" r:id="rId303"/>
+    <hyperlink ref="E164" r:id="rId304"/>
+    <hyperlink ref="F164" r:id="rId305"/>
+    <hyperlink ref="E165" r:id="rId306"/>
+    <hyperlink ref="F165" r:id="rId307"/>
+    <hyperlink ref="E166" r:id="rId308"/>
+    <hyperlink ref="F166" r:id="rId309"/>
+    <hyperlink ref="E167" r:id="rId310"/>
+    <hyperlink ref="F167" r:id="rId311"/>
+    <hyperlink ref="F168" r:id="rId312"/>
+    <hyperlink ref="E169" r:id="rId313"/>
+    <hyperlink ref="F169" r:id="rId314"/>
+    <hyperlink ref="F170" r:id="rId315"/>
+    <hyperlink ref="E171" r:id="rId316"/>
+    <hyperlink ref="F171" r:id="rId317"/>
+    <hyperlink ref="F172" r:id="rId318"/>
+    <hyperlink ref="E173" r:id="rId319"/>
+    <hyperlink ref="F173" r:id="rId320"/>
+    <hyperlink ref="E174" r:id="rId321"/>
+    <hyperlink ref="F174" r:id="rId322"/>
+    <hyperlink ref="E175" r:id="rId323"/>
+    <hyperlink ref="F175" r:id="rId324"/>
+    <hyperlink ref="E176" r:id="rId325"/>
+    <hyperlink ref="F176" r:id="rId326"/>
+    <hyperlink ref="E177" r:id="rId327"/>
+    <hyperlink ref="F177" r:id="rId328"/>
+    <hyperlink ref="E178" r:id="rId329"/>
+    <hyperlink ref="F178" r:id="rId330"/>
+    <hyperlink ref="E179" r:id="rId331"/>
+    <hyperlink ref="F179" r:id="rId332"/>
+    <hyperlink ref="E180" r:id="rId333"/>
+    <hyperlink ref="F180" r:id="rId334"/>
+    <hyperlink ref="E181" r:id="rId335"/>
+    <hyperlink ref="F181" r:id="rId336"/>
+    <hyperlink ref="E182" r:id="rId337"/>
+    <hyperlink ref="F182" r:id="rId338"/>
+    <hyperlink ref="E183" r:id="rId339"/>
+    <hyperlink ref="F183" r:id="rId340"/>
+    <hyperlink ref="E184" r:id="rId341"/>
+    <hyperlink ref="F184" r:id="rId342"/>
+    <hyperlink ref="E185" r:id="rId343"/>
+    <hyperlink ref="F185" r:id="rId344"/>
+    <hyperlink ref="E186" r:id="rId345"/>
+    <hyperlink ref="F186" r:id="rId346"/>
+    <hyperlink ref="E187" r:id="rId347"/>
+    <hyperlink ref="F187" r:id="rId348"/>
+    <hyperlink ref="E188" r:id="rId349"/>
+    <hyperlink ref="F188" r:id="rId350"/>
+    <hyperlink ref="E189" r:id="rId351"/>
+    <hyperlink ref="F189" r:id="rId352"/>
+    <hyperlink ref="E190" r:id="rId353"/>
+    <hyperlink ref="F190" r:id="rId354"/>
+    <hyperlink ref="E191" r:id="rId355"/>
+    <hyperlink ref="F191" r:id="rId356"/>
+    <hyperlink ref="F192" r:id="rId357"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>