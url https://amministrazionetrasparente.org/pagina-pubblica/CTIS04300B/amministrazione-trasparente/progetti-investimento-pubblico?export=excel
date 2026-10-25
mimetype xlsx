--- v1 (2026-09-10)
+++ v2 (2026-10-25)
@@ -8,86 +8,128 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="151" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="175" uniqueCount="95">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>AVVISO DI CUI AL D.D.G. N. 1077 DEL 26 NOVEMBRE 2020</t>
+  </si>
+  <si>
+    <t>B69J21022560006</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>21/10/2026</t>
+  </si>
+  <si>
+    <t>Link ai contenuti</t>
+  </si>
+  <si>
+    <t>AVVISO PUBBLICO PROT. N. 25532 DEL 23/02/2024 PERCORSI FORMATIVI DI LINGUA STRANIERA E PERCORSI PER LE COMPETENZE TRASVERSALI E PER L’ORIENTAMENTO</t>
+  </si>
+  <si>
+    <t>B64D24000520007</t>
+  </si>
+  <si>
+    <t>AVVISO DI CUI AL D.D.G. N. 1076 DEL 26 NOVEMBRE 2020</t>
+  </si>
+  <si>
+    <t>B69J21022550006</t>
+  </si>
+  <si>
     <t>AI4EDU: ETICA, DIDATTICA E INNOVAZIONE GESTIONALE NELL'ERA DELL'IA</t>
   </si>
   <si>
     <t>B64D25005710006</t>
   </si>
   <si>
     <t>€ 49.168,00</t>
   </si>
   <si>
     <t>pnrr</t>
   </si>
   <si>
     <t>10/08/2026</t>
   </si>
   <si>
-    <t>Link ai contenuti</t>
+    <t>DISPOSITIVI DIGITALI</t>
+  </si>
+  <si>
+    <t>B64D26001460007</t>
+  </si>
+  <si>
+    <t>€ 33.017,00</t>
+  </si>
+  <si>
+    <t>Programma Operativo Complementare al Programma Operativo Nazionale “Per la Scuola” 2014-2020</t>
+  </si>
+  <si>
+    <t>03/08/2026</t>
   </si>
   <si>
     <t>AVVISO/DECRETO: M4C1I3.1-2025-1585 PCTO SULLE DISCIPLINE STEM E SUL MULTILINGUISMO DM 88-2025</t>
   </si>
   <si>
     <t>B64D23005400006</t>
   </si>
   <si>
     <t>€ 93.978,00</t>
   </si>
   <si>
     <t xml:space="preserve">PNRR  </t>
   </si>
   <si>
     <t>11/04/2026</t>
   </si>
   <si>
     <t>FUTURE SKILLS AND DIVERSITY LABS</t>
   </si>
   <si>
     <t>B24D25001690007</t>
   </si>
   <si>
     <t>€ 201.000,00</t>
   </si>
@@ -251,74 +293,50 @@
     <t>31/08/2023</t>
   </si>
   <si>
     <t>GENERAZIONE Z</t>
   </si>
   <si>
     <t>B64D22004080006</t>
   </si>
   <si>
     <t>€ 283.921,45</t>
   </si>
   <si>
     <t>02/05/2023</t>
   </si>
   <si>
     <t>NEXT GENERATION LABS EU - PNRR D.M. N. 218/2022–TITOLO FARE E CREARE  TITOLO PROGETTO LABORATORI PER LE PROFESSIONI DIGITALI DEL FUTURO “FARE E CREARE”</t>
   </si>
   <si>
     <t>B64D22004100006</t>
   </si>
   <si>
     <t>€ 164.644,23</t>
   </si>
   <si>
     <t>23/03/2023</t>
-  </si>
-[...22 lines deleted...]
-    <t>B69J21022550006</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <u/>
       <color rgb="0563C1"/>
     </font>
@@ -672,640 +690,709 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/867bf205-914c-48d4-a4ce-13dea3ee9530" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/95d234e3-fe6f-403c-84dd-e8085e6963bf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/0b444314-d21d-47c7-96a6-6272089d2d76" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/85f775d3-d002-4d00-a465-ca586745a152" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/aa8e8467-1a89-4dde-8010-9a1720dabd87" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/2f1b2012-d703-4a55-8d7a-58e5416b7e79" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/7da28838-65bf-499e-a74d-a5ce42051c2e" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/e36e959e-82a4-4723-8c63-81dabbe0f8a7" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/e5e0142d-26b9-42e7-81e5-81fcb252f8a1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/81c73bec-af0e-4d15-861c-788574fd1bee" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/e816d7ce-4d28-4ea0-be64-1bdc2563aa09" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/f6346637-52e5-4ba3-a523-d35e6568f3d4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/cd0bac6c-9165-4e1f-a11e-c99d53d6d2b5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/3620e026-7401-4f22-b5da-8999655695c4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/cd34b643-f160-428c-9c51-cba40af7d5e4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/1d5c3a07-48c2-4b3c-b93f-09faebf0cc45" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/77a7d836-9272-4f6f-b2bf-fc9e3c6d623c" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/8b6e047a-e5fa-4ed1-9996-d76a21daa843" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/af30e02a-00f8-471d-bbb1-ef72273ab557" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/cb044286-e968-4d37-862c-3fd878573eb6" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/8b6e047a-e5fa-4ed1-9996-d76a21daa843" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/af30e02a-00f8-471d-bbb1-ef72273ab557" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/cb044286-e968-4d37-862c-3fd878573eb6" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/867bf205-914c-48d4-a4ce-13dea3ee9530" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/fc693488-eabf-4527-9826-0faf60b9f46f" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/95d234e3-fe6f-403c-84dd-e8085e6963bf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/0b444314-d21d-47c7-96a6-6272089d2d76" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/85f775d3-d002-4d00-a465-ca586745a152" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/aa8e8467-1a89-4dde-8010-9a1720dabd87" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/2f1b2012-d703-4a55-8d7a-58e5416b7e79" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/7da28838-65bf-499e-a74d-a5ce42051c2e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/e36e959e-82a4-4723-8c63-81dabbe0f8a7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/e5e0142d-26b9-42e7-81e5-81fcb252f8a1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/81c73bec-af0e-4d15-861c-788574fd1bee" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/e816d7ce-4d28-4ea0-be64-1bdc2563aa09" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/f6346637-52e5-4ba3-a523-d35e6568f3d4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/cd0bac6c-9165-4e1f-a11e-c99d53d6d2b5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/3620e026-7401-4f22-b5da-8999655695c4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/cd34b643-f160-428c-9c51-cba40af7d5e4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/1d5c3a07-48c2-4b3c-b93f-09faebf0cc45" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/77a7d836-9272-4f6f-b2bf-fc9e3c6d623c" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F34"/>
+  <dimension ref="A1:G32"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
-    <col min="1" max="6" width="25" customWidth="1"/>
+    <col min="1" max="7" width="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1">
         <v>2026</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
-    </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G1" s="1"/>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G2" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
-      <c r="F3" s="3" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F3" t="s">
+        <v>9</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F4" t="s">
+        <v>9</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
         <v>14</v>
       </c>
-      <c r="D4" t="s">
+      <c r="B5" t="s">
         <v>15</v>
       </c>
-      <c r="E4" t="s">
+      <c r="C5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" t="s">
+        <v>10</v>
+      </c>
+      <c r="F5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
         <v>16</v>
       </c>
-      <c r="F4" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A5" t="s">
+      <c r="B6" t="s">
         <v>17</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C6" t="s">
         <v>18</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D6" t="s">
         <v>19</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E6" t="s">
         <v>20</v>
       </c>
-      <c r="E5" t="s">
+      <c r="F6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
         <v>21</v>
       </c>
-      <c r="F5" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A7" s="1">
+      <c r="B7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C7" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E7" t="s">
+        <v>25</v>
+      </c>
+      <c r="F7" t="s">
+        <v>9</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C8" t="s">
+        <v>28</v>
+      </c>
+      <c r="D8" t="s">
+        <v>29</v>
+      </c>
+      <c r="E8" t="s">
+        <v>30</v>
+      </c>
+      <c r="F8" t="s">
+        <v>9</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" t="s">
+        <v>32</v>
+      </c>
+      <c r="C9" t="s">
+        <v>33</v>
+      </c>
+      <c r="D9" t="s">
+        <v>34</v>
+      </c>
+      <c r="E9" t="s">
+        <v>35</v>
+      </c>
+      <c r="F9" t="s">
+        <v>9</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="1">
         <v>2025</v>
       </c>
-      <c r="B7" s="1"/>
-[...6 lines deleted...]
-      <c r="A8" s="2" t="s">
+      <c r="B11" s="1"/>
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1"/>
+      <c r="F11" s="1"/>
+      <c r="G11" s="1"/>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A12" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B8" s="2" t="s">
+      <c r="B12" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C8" s="2" t="s">
+      <c r="C12" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D8" s="2" t="s">
+      <c r="D12" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="E12" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F8" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-[...61 lines deleted...]
-      <c r="A12" t="s">
+      <c r="G12" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
         <v>36</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B13" t="s">
         <v>37</v>
       </c>
-      <c r="C12" t="s">
+      <c r="C13" t="s">
         <v>38</v>
-      </c>
-[...18 lines deleted...]
-        <v>42</v>
       </c>
       <c r="D13" t="s">
         <v>39</v>
       </c>
       <c r="E13" t="s">
+        <v>40</v>
+      </c>
+      <c r="F13" t="s">
+        <v>9</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>41</v>
+      </c>
+      <c r="B14" t="s">
+        <v>42</v>
+      </c>
+      <c r="C14" t="s">
         <v>43</v>
       </c>
-      <c r="F13" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A14" t="s">
+      <c r="D14" t="s">
         <v>44</v>
       </c>
-      <c r="B14" t="s">
+      <c r="E14" t="s">
         <v>45</v>
       </c>
-      <c r="C14" t="s">
+      <c r="F14" t="s">
+        <v>9</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
         <v>46</v>
       </c>
-      <c r="D14" t="s">
-[...2 lines deleted...]
-      <c r="E14" t="s">
+      <c r="B15" t="s">
         <v>47</v>
       </c>
-      <c r="F14" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A15" t="s">
+      <c r="C15" t="s">
         <v>48</v>
       </c>
-      <c r="B15" t="s">
+      <c r="D15" t="s">
+        <v>39</v>
+      </c>
+      <c r="E15" t="s">
         <v>49</v>
       </c>
-      <c r="C15" t="s">
+      <c r="F15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
         <v>50</v>
       </c>
-      <c r="D15" t="s">
+      <c r="B16" t="s">
         <v>51</v>
       </c>
-      <c r="E15" t="s">
+      <c r="C16" t="s">
         <v>52</v>
       </c>
-      <c r="F15" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A17" s="1">
+      <c r="D16" t="s">
+        <v>53</v>
+      </c>
+      <c r="E16" t="s">
+        <v>49</v>
+      </c>
+      <c r="F16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>54</v>
+      </c>
+      <c r="B17" t="s">
+        <v>55</v>
+      </c>
+      <c r="C17" t="s">
+        <v>56</v>
+      </c>
+      <c r="D17" t="s">
+        <v>53</v>
+      </c>
+      <c r="E17" t="s">
+        <v>57</v>
+      </c>
+      <c r="F17" t="s">
+        <v>9</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>58</v>
+      </c>
+      <c r="B18" t="s">
+        <v>59</v>
+      </c>
+      <c r="C18" t="s">
+        <v>60</v>
+      </c>
+      <c r="D18" t="s">
+        <v>39</v>
+      </c>
+      <c r="E18" t="s">
+        <v>61</v>
+      </c>
+      <c r="F18" t="s">
+        <v>9</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>62</v>
+      </c>
+      <c r="B19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C19" t="s">
+        <v>64</v>
+      </c>
+      <c r="D19" t="s">
+        <v>65</v>
+      </c>
+      <c r="E19" t="s">
+        <v>66</v>
+      </c>
+      <c r="F19" t="s">
+        <v>9</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="1">
         <v>2024</v>
       </c>
-      <c r="B17" s="1"/>
-[...6 lines deleted...]
-      <c r="A18" s="2" t="s">
+      <c r="B21" s="1"/>
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1"/>
+      <c r="F21" s="1"/>
+      <c r="G21" s="1"/>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A22" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B18" s="2" t="s">
+      <c r="B22" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C18" s="2" t="s">
+      <c r="C22" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D18" s="2" t="s">
+      <c r="D22" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E18" s="2" t="s">
+      <c r="E22" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F18" s="2" t="s">
+      <c r="F22" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-[...90 lines deleted...]
-    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G22" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>67</v>
+      </c>
+      <c r="B23" t="s">
+        <v>68</v>
+      </c>
+      <c r="C23" t="s">
+        <v>69</v>
+      </c>
+      <c r="D23" t="s">
+        <v>19</v>
+      </c>
+      <c r="E23" t="s">
+        <v>70</v>
+      </c>
+      <c r="F23" t="s">
+        <v>9</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>71</v>
+      </c>
+      <c r="B24" t="s">
+        <v>72</v>
+      </c>
+      <c r="C24" t="s">
+        <v>73</v>
+      </c>
+      <c r="D24" t="s">
+        <v>39</v>
+      </c>
+      <c r="E24" t="s">
+        <v>74</v>
+      </c>
+      <c r="F24" t="s">
+        <v>9</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="B25" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="C25" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="D25" t="s">
         <v>39</v>
       </c>
       <c r="E25" t="s">
-        <v>68</v>
-[...49 lines deleted...]
-      <c r="B28" t="s">
         <v>78</v>
       </c>
-      <c r="C28" t="s">
+      <c r="F25" t="s">
+        <v>9</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B27" s="1"/>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1"/>
+      <c r="F27" s="1"/>
+      <c r="G27" s="1"/>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A28" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G28" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
         <v>79</v>
       </c>
-      <c r="D28" t="s">
-[...2 lines deleted...]
-      <c r="E28" t="s">
+      <c r="B29" t="s">
         <v>80</v>
       </c>
-      <c r="F28" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A30" s="1" t="s">
+      <c r="C29" t="s">
         <v>81</v>
       </c>
-      <c r="B30" s="1"/>
-[...25 lines deleted...]
-    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="D29" t="s">
+        <v>53</v>
+      </c>
+      <c r="E29" t="s">
+        <v>82</v>
+      </c>
+      <c r="F29" t="s">
+        <v>9</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>83</v>
+      </c>
+      <c r="B30" t="s">
+        <v>84</v>
+      </c>
+      <c r="C30" t="s">
+        <v>85</v>
+      </c>
+      <c r="D30" t="s">
+        <v>39</v>
+      </c>
+      <c r="E30" t="s">
+        <v>86</v>
+      </c>
+      <c r="F30" t="s">
+        <v>9</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>87</v>
+      </c>
+      <c r="B31" t="s">
+        <v>88</v>
+      </c>
+      <c r="C31" t="s">
+        <v>89</v>
+      </c>
+      <c r="D31" t="s">
+        <v>39</v>
+      </c>
+      <c r="E31" t="s">
+        <v>90</v>
+      </c>
+      <c r="F31" t="s">
+        <v>9</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="B32" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="C32" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="D32" t="s">
-        <v>84</v>
+        <v>19</v>
       </c>
       <c r="E32" t="s">
-        <v>84</v>
-[...41 lines deleted...]
-      <c r="F34" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="F32" t="s">
+        <v>9</v>
+      </c>
+      <c r="G32" s="3" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...4 lines deleted...]
-    <mergeCell ref="A30:F30"/>
+  <mergeCells count="4">
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A11:G11"/>
+    <mergeCell ref="A21:G21"/>
+    <mergeCell ref="A27:G27"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="F3" r:id="rId1"/>
-[...18 lines deleted...]
-    <hyperlink ref="F34" r:id="rId20"/>
+    <hyperlink ref="G3" r:id="rId1"/>
+    <hyperlink ref="G4" r:id="rId2"/>
+    <hyperlink ref="G5" r:id="rId3"/>
+    <hyperlink ref="G6" r:id="rId4"/>
+    <hyperlink ref="G7" r:id="rId5"/>
+    <hyperlink ref="G8" r:id="rId6"/>
+    <hyperlink ref="G9" r:id="rId7"/>
+    <hyperlink ref="G13" r:id="rId8"/>
+    <hyperlink ref="G14" r:id="rId9"/>
+    <hyperlink ref="G15" r:id="rId10"/>
+    <hyperlink ref="G16" r:id="rId11"/>
+    <hyperlink ref="G17" r:id="rId12"/>
+    <hyperlink ref="G18" r:id="rId13"/>
+    <hyperlink ref="G19" r:id="rId14"/>
+    <hyperlink ref="G23" r:id="rId15"/>
+    <hyperlink ref="G24" r:id="rId16"/>
+    <hyperlink ref="G25" r:id="rId17"/>
+    <hyperlink ref="G29" r:id="rId18"/>
+    <hyperlink ref="G30" r:id="rId19"/>
+    <hyperlink ref="G31" r:id="rId20"/>
+    <hyperlink ref="G32" r:id="rId21"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>