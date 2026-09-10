--- v0 (2026-07-24)
+++ v1 (2026-09-10)
@@ -8,393 +8,372 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="151" uniqueCount="89">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
+    <t>AI4EDU: ETICA, DIDATTICA E INNOVAZIONE GESTIONALE NELL'ERA DELL'IA</t>
+  </si>
+  <si>
+    <t>B64D25005710006</t>
+  </si>
+  <si>
+    <t>€ 49.168,00</t>
+  </si>
+  <si>
+    <t>pnrr</t>
+  </si>
+  <si>
+    <t>10/08/2026</t>
+  </si>
+  <si>
+    <t>Link ai contenuti</t>
+  </si>
+  <si>
     <t>AVVISO/DECRETO: M4C1I3.1-2025-1585 PCTO SULLE DISCIPLINE STEM E SUL MULTILINGUISMO DM 88-2025</t>
   </si>
   <si>
     <t>B64D23005400006</t>
   </si>
   <si>
     <t>€ 93.978,00</t>
   </si>
   <si>
     <t xml:space="preserve">PNRR  </t>
   </si>
   <si>
     <t>11/04/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/95d234e3-fe6f-403c-84dd-e8085e6963bf</t>
-[...1 lines deleted...]
-  <si>
     <t>FUTURE SKILLS AND DIVERSITY LABS</t>
   </si>
   <si>
     <t>B24D25001690007</t>
   </si>
   <si>
     <t>€ 201.000,00</t>
   </si>
   <si>
     <t xml:space="preserve">FESR </t>
   </si>
   <si>
     <t>06/03/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/0b444314-d21d-47c7-96a6-6272089d2d76</t>
-[...1 lines deleted...]
-  <si>
     <t>“CAMPUS ETN@TEC”</t>
   </si>
   <si>
     <t>B64D24002890006</t>
   </si>
   <si>
     <t>€ 750.000,00</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>24/11/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/85f775d3-d002-4d00-a465-ca586745a152</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">POC “PER LA SCUOLA” 2014-2020 FINANZIATO CON IL FONDO DI ROTAZIONE (FDR)– OBIETTIVO SPECIFICO 10.1 – AZIONE 10.1.6 – SOTTO-AZIONE 10.1.6A, INTERVENTI DI CUI AL DECRETO DEL MINISTRO DELL’ISTRUZIONE E DEL MERITO 15 NOVEMBRE 2024, N. 231, AVVISO PROT. 64310 </t>
   </si>
   <si>
     <t>B64D25001230001</t>
   </si>
   <si>
     <t>€ 104.829,30</t>
   </si>
   <si>
     <t>Fondo di Rotazione (FdR) del Programma Operativo Complementare (POC) 2014-2020</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/aa8e8467-1a89-4dde-8010-9a1720dabd87</t>
-[...1 lines deleted...]
-  <si>
     <t>REALIZZAZIONE DI SCAMBI ED ESPERIENZE FORMATIVE ALL’ESTERO PER STUDENTI E PER IL PERSONALE SCOLASTICO ATTRAVERSO UN POTENZIAMENTO DEL PROGRAMMA ERASMUS+ 2021- 2027, NELL’AMBITO DEL PNRR - PIANO NAZIONALE DI RIPRESA E RESILIENZA (PNRR), FINANZIATO DALL’UNI</t>
   </si>
   <si>
     <t>B56E23004900006</t>
   </si>
   <si>
     <t>€ 77.220,00</t>
   </si>
   <si>
     <t>03/07/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/2f1b2012-d703-4a55-8d7a-58e5416b7e79</t>
-[...1 lines deleted...]
-  <si>
     <t>PROGETTO MOBILITA' ERASMUS COD.PR. 2025-1-IT02-KA121-SCH-000343877 _ ACCREDITAMENTO PROGRAMMA ERASMUS+ CALL 2025 - AZIONE KA121 PROGETTI DI MOBILITA’ ENTI ACCREDITATI SETTORE ISTRUZIONE SCOLASTICA</t>
   </si>
   <si>
     <t>B61I25000390006</t>
   </si>
   <si>
     <t>€ 43.563,00</t>
   </si>
   <si>
     <t>FONDI EUROPEI</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/7da28838-65bf-499e-a74d-a5ce42051c2e</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">DD 109 DEL 30_4_2024 DELLA REGIONE SICILIANA CHE APPROVA “AVVISO PER LA SELEZIONE DI BENEFICIARI E OPERAZIONI DI OOPP, BENI E SERVIZI A REGIA PER: REALIZZARE INTERVENTI DI ADATTAMENTO E DI ADEGUAMENTO DEGLI SPAZI COMUNI QUALI MENSE, PALESTRE, AUDITORIUM, </t>
   </si>
   <si>
     <t>B61J24001560006</t>
   </si>
   <si>
     <t>€ 349.999,27</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/e36e959e-82a4-4723-8c63-81dabbe0f8a7</t>
-[...1 lines deleted...]
-  <si>
     <t>MISSIONE 1 - COMPONENTE 1 - DIGITALIZZAZIONE INNOVAZIONE E SICUREZZA NELLA PA – LINEA DI INVESTIMENTO 1.2 “ABILITAZIONE AL CLOUD PER LE PA LOCALI” - SCUOLE</t>
   </si>
   <si>
     <t>B61C23000960006</t>
   </si>
   <si>
     <t>€ 3.871,00</t>
   </si>
   <si>
     <t>17/02/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/e5e0142d-26b9-42e7-81e5-81fcb252f8a1</t>
-[...1 lines deleted...]
-  <si>
     <t>PROGETTO “ PON - FSE PERCORSI PER LE COMPETENZE TRASVERSALI E L’ORIENTAMENTO ( PCTO) ALL’ESTERO; AZIONE 10.6.6 STAGE/TIROCINI; SOTTOAZIONE 10.6.6B PERCORSI DI ALTERNANZA SCUOLA-LAVORO – TRANSNAZIONALI</t>
   </si>
   <si>
     <t>B61I24000710006</t>
   </si>
   <si>
     <t>€ 61.383,00</t>
   </si>
   <si>
     <t>FONDI SOCIALI EUROPEI</t>
   </si>
   <si>
     <t>11/02/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/81c73bec-af0e-4d15-861c-788574fd1bee</t>
-[...1 lines deleted...]
-  <si>
     <t>“INTERVENTO STRAORDINARIO FINALIZZATO ALLA RIDUZIONE DEI DIVARI TERRITORIALI NELLE SCUOLE SECONDARIE DI PRIMO E DI SECONDO GRADO E ALLA LOTTA ALLA DISPERSIONE SCOLASTICA” – “INTERVENTI DI TUTORAGGIO E FORMAZIONE PER LA RIDUZIONE DEI DIVARI NEGLI APPRENDIM</t>
   </si>
   <si>
     <t>B64D21000990006</t>
   </si>
   <si>
     <t>€ 165.838,32</t>
   </si>
   <si>
-    <t>pnrr</t>
-[...1 lines deleted...]
-  <si>
     <t>08/11/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/e816d7ce-4d28-4ea0-be64-1bdc2563aa09</t>
-[...1 lines deleted...]
-  <si>
     <t>NUTRIRE LA MENTE E COSTRUIRE PONTI PER IL FUTURO</t>
   </si>
   <si>
     <t>B64D23004810006</t>
   </si>
   <si>
     <t>€ 120.504,86</t>
   </si>
   <si>
     <t>30/09/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/f6346637-52e5-4ba3-a523-d35e6568f3d4</t>
-[...1 lines deleted...]
-  <si>
     <t>MISSIONE 4 – ISTRUZIONE E RICERCA – COMPONENTE 1 – POTENZIAMENTO DELL’OFFERTA DEI SERVIZI DI ISTRUZIONE: DAGLI ASILI NIDO ALLE UNIVERSITÀ PER ENTRAMBE LE LINEE DI INVESTIMENTO – LINEA DI INVESTIMENTO 3.1 “NUOVE COMPETENZE E NUOVI LINGUAGGI” - TITOLO LINGU</t>
   </si>
   <si>
     <t>B64D23004320006</t>
   </si>
   <si>
     <t>€ 169.641,75</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/cd0bac6c-9165-4e1f-a11e-c99d53d6d2b5</t>
-[...1 lines deleted...]
-  <si>
     <t>PROGETTO ERASMUS KA220-SCH-COOPERATION PARTNERSHIPS IN SCHOOL EDUCATION</t>
   </si>
   <si>
     <t>B66E23000030006</t>
   </si>
   <si>
     <t>€ 62.499,00</t>
   </si>
   <si>
     <t>11/09/2023</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/3620e026-7401-4f22-b5da-8999655695c4</t>
-[...1 lines deleted...]
-  <si>
     <t>MENO DIVARI = PIÙ INCLUSIONE</t>
   </si>
   <si>
     <t>B64D22004090006</t>
   </si>
   <si>
     <t>€ 309.636,83</t>
   </si>
   <si>
     <t>31/08/2023</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/cd34b643-f160-428c-9c51-cba40af7d5e4</t>
-[...1 lines deleted...]
-  <si>
     <t>GENERAZIONE Z</t>
   </si>
   <si>
     <t>B64D22004080006</t>
   </si>
   <si>
     <t>€ 283.921,45</t>
   </si>
   <si>
     <t>02/05/2023</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/1d5c3a07-48c2-4b3c-b93f-09faebf0cc45</t>
-[...1 lines deleted...]
-  <si>
     <t>NEXT GENERATION LABS EU - PNRR D.M. N. 218/2022–TITOLO FARE E CREARE  TITOLO PROGETTO LABORATORI PER LE PROFESSIONI DIGITALI DEL FUTURO “FARE E CREARE”</t>
   </si>
   <si>
     <t>B64D22004100006</t>
   </si>
   <si>
     <t>€ 164.644,23</t>
   </si>
   <si>
     <t>23/03/2023</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/77a7d836-9272-4f6f-b2bf-fc9e3c6d623c</t>
+    <t>Senza data</t>
   </si>
   <si>
     <t>AVVISO DI CUI AL D.D.G. N. 1077 DEL 26 NOVEMBRE 2020</t>
   </si>
   <si>
     <t>B69J21022560006</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/8b6e047a-e5fa-4ed1-9996-d76a21daa843</t>
-[...1 lines deleted...]
-  <si>
     <t>AVVISO PUBBLICO PROT. N. 25532 DEL 23/02/2024 PERCORSI FORMATIVI DI LINGUA STRANIERA E PERCORSI PER LE COMPETENZE TRASVERSALI E PER L’ORIENTAMENTO</t>
   </si>
   <si>
     <t>B64D24000520007</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/af30e02a-00f8-471d-bbb1-ef72273ab557</t>
-[...1 lines deleted...]
-  <si>
     <t>AVVISO DI CUI AL D.D.G. N. 1076 DEL 26 NOVEMBRE 2020</t>
   </si>
   <si>
     <t>B69J21022550006</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/cb044286-e968-4d37-862c-3fd878573eb6</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -692,459 +671,642 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/867bf205-914c-48d4-a4ce-13dea3ee9530" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/95d234e3-fe6f-403c-84dd-e8085e6963bf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/0b444314-d21d-47c7-96a6-6272089d2d76" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/85f775d3-d002-4d00-a465-ca586745a152" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/aa8e8467-1a89-4dde-8010-9a1720dabd87" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/2f1b2012-d703-4a55-8d7a-58e5416b7e79" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/7da28838-65bf-499e-a74d-a5ce42051c2e" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/e36e959e-82a4-4723-8c63-81dabbe0f8a7" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/e5e0142d-26b9-42e7-81e5-81fcb252f8a1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/81c73bec-af0e-4d15-861c-788574fd1bee" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/e816d7ce-4d28-4ea0-be64-1bdc2563aa09" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/f6346637-52e5-4ba3-a523-d35e6568f3d4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/cd0bac6c-9165-4e1f-a11e-c99d53d6d2b5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/3620e026-7401-4f22-b5da-8999655695c4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/cd34b643-f160-428c-9c51-cba40af7d5e4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/1d5c3a07-48c2-4b3c-b93f-09faebf0cc45" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/77a7d836-9272-4f6f-b2bf-fc9e3c6d623c" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/8b6e047a-e5fa-4ed1-9996-d76a21daa843" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/af30e02a-00f8-471d-bbb1-ef72273ab557" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/progetto/cb044286-e968-4d37-862c-3fd878573eb6" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F20"/>
+  <dimension ref="A1:F34"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+    <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="1">
+        <v>2026</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F2" s="2" t="s">
         <v>5</v>
-      </c>
-[...18 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B3" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C3" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D3" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E3" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>10</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B4" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="C4" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="E4" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>16</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="B5" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="D5" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="E5" t="s">
-        <v>28</v>
-[...15 lines deleted...]
-      <c r="D6" t="s">
         <v>21</v>
       </c>
-      <c r="E6" t="s">
-[...24 lines deleted...]
-      </c>
+      <c r="F5" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B7" s="1"/>
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1"/>
+      <c r="F7" s="1"/>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A8" t="s">
-[...15 lines deleted...]
-        <v>44</v>
+      <c r="A8" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="B9" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
       <c r="C9" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>26</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="B10" t="s">
-        <v>51</v>
+        <v>28</v>
       </c>
       <c r="C10" t="s">
-        <v>52</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="E10" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>31</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="B11" t="s">
-        <v>57</v>
+        <v>33</v>
       </c>
       <c r="C11" t="s">
-        <v>58</v>
+        <v>34</v>
       </c>
       <c r="D11" t="s">
-        <v>59</v>
+        <v>25</v>
       </c>
       <c r="E11" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>35</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>62</v>
+        <v>36</v>
       </c>
       <c r="B12" t="s">
-        <v>63</v>
+        <v>37</v>
       </c>
       <c r="C12" t="s">
-        <v>64</v>
+        <v>38</v>
       </c>
       <c r="D12" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E12" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>35</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>67</v>
+        <v>40</v>
       </c>
       <c r="B13" t="s">
-        <v>68</v>
+        <v>41</v>
       </c>
       <c r="C13" t="s">
-        <v>69</v>
+        <v>42</v>
       </c>
       <c r="D13" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E13" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>43</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>72</v>
+        <v>44</v>
       </c>
       <c r="B14" t="s">
-        <v>73</v>
+        <v>45</v>
       </c>
       <c r="C14" t="s">
-        <v>74</v>
+        <v>46</v>
       </c>
       <c r="D14" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E14" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>47</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>77</v>
+        <v>48</v>
       </c>
       <c r="B15" t="s">
-        <v>78</v>
+        <v>49</v>
       </c>
       <c r="C15" t="s">
-        <v>79</v>
+        <v>50</v>
       </c>
       <c r="D15" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="E15" t="s">
-        <v>80</v>
-[...43 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B17" s="1"/>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1"/>
+      <c r="F17" s="1"/>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A18" t="s">
-[...15 lines deleted...]
-        <v>95</v>
+      <c r="A18" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>96</v>
+        <v>53</v>
       </c>
       <c r="B19" t="s">
-        <v>97</v>
+        <v>54</v>
       </c>
       <c r="C19" t="s">
-        <v>94</v>
+        <v>55</v>
       </c>
       <c r="D19" t="s">
-        <v>94</v>
+        <v>9</v>
       </c>
       <c r="E19" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>56</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>99</v>
+        <v>57</v>
       </c>
       <c r="B20" t="s">
-        <v>100</v>
+        <v>58</v>
       </c>
       <c r="C20" t="s">
-        <v>94</v>
+        <v>59</v>
       </c>
       <c r="D20" t="s">
-        <v>94</v>
+        <v>25</v>
       </c>
       <c r="E20" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>60</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>61</v>
+      </c>
+      <c r="B21" t="s">
+        <v>62</v>
+      </c>
+      <c r="C21" t="s">
+        <v>63</v>
+      </c>
+      <c r="D21" t="s">
+        <v>25</v>
+      </c>
+      <c r="E21" t="s">
+        <v>64</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B23" s="1"/>
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1"/>
+      <c r="F23" s="1"/>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>65</v>
+      </c>
+      <c r="B25" t="s">
+        <v>66</v>
+      </c>
+      <c r="C25" t="s">
+        <v>67</v>
+      </c>
+      <c r="D25" t="s">
+        <v>39</v>
+      </c>
+      <c r="E25" t="s">
+        <v>68</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>69</v>
+      </c>
+      <c r="B26" t="s">
+        <v>70</v>
+      </c>
+      <c r="C26" t="s">
+        <v>71</v>
+      </c>
+      <c r="D26" t="s">
+        <v>25</v>
+      </c>
+      <c r="E26" t="s">
+        <v>72</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>73</v>
+      </c>
+      <c r="B27" t="s">
+        <v>74</v>
+      </c>
+      <c r="C27" t="s">
+        <v>75</v>
+      </c>
+      <c r="D27" t="s">
+        <v>25</v>
+      </c>
+      <c r="E27" t="s">
+        <v>76</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>77</v>
+      </c>
+      <c r="B28" t="s">
+        <v>78</v>
+      </c>
+      <c r="C28" t="s">
+        <v>79</v>
+      </c>
+      <c r="D28" t="s">
+        <v>9</v>
+      </c>
+      <c r="E28" t="s">
+        <v>80</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B30" s="1"/>
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1"/>
+      <c r="F30" s="1"/>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>82</v>
+      </c>
+      <c r="B32" t="s">
+        <v>83</v>
+      </c>
+      <c r="C32" t="s">
+        <v>84</v>
+      </c>
+      <c r="D32" t="s">
+        <v>84</v>
+      </c>
+      <c r="E32" t="s">
+        <v>84</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>85</v>
+      </c>
+      <c r="B33" t="s">
+        <v>86</v>
+      </c>
+      <c r="C33" t="s">
+        <v>84</v>
+      </c>
+      <c r="D33" t="s">
+        <v>84</v>
+      </c>
+      <c r="E33" t="s">
+        <v>84</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>87</v>
+      </c>
+      <c r="B34" t="s">
+        <v>88</v>
+      </c>
+      <c r="C34" t="s">
+        <v>84</v>
+      </c>
+      <c r="D34" t="s">
+        <v>84</v>
+      </c>
+      <c r="E34" t="s">
+        <v>84</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A7:F7"/>
+    <mergeCell ref="A17:F17"/>
+    <mergeCell ref="A23:F23"/>
+    <mergeCell ref="A30:F30"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="F3" r:id="rId1"/>
+    <hyperlink ref="F4" r:id="rId2"/>
+    <hyperlink ref="F5" r:id="rId3"/>
+    <hyperlink ref="F9" r:id="rId4"/>
+    <hyperlink ref="F10" r:id="rId5"/>
+    <hyperlink ref="F11" r:id="rId6"/>
+    <hyperlink ref="F12" r:id="rId7"/>
+    <hyperlink ref="F13" r:id="rId8"/>
+    <hyperlink ref="F14" r:id="rId9"/>
+    <hyperlink ref="F15" r:id="rId10"/>
+    <hyperlink ref="F19" r:id="rId11"/>
+    <hyperlink ref="F20" r:id="rId12"/>
+    <hyperlink ref="F21" r:id="rId13"/>
+    <hyperlink ref="F25" r:id="rId14"/>
+    <hyperlink ref="F26" r:id="rId15"/>
+    <hyperlink ref="F27" r:id="rId16"/>
+    <hyperlink ref="F28" r:id="rId17"/>
+    <hyperlink ref="F32" r:id="rId18"/>
+    <hyperlink ref="F33" r:id="rId19"/>
+    <hyperlink ref="F34" r:id="rId20"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>