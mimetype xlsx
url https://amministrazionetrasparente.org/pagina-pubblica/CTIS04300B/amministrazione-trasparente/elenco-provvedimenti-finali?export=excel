--- v0 (2026-09-10)
+++ v1 (2026-10-25)
@@ -8,89 +8,227 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="955" uniqueCount="472">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1065" uniqueCount="528">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>22/10/2026</t>
+  </si>
+  <si>
+    <t>BD7519DCF9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto batterie ed elettrodi per defibrillatore</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>BD752D3CCB</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Rinnovo NETBLOCK Plesso Mangano</t>
+  </si>
+  <si>
+    <t>19/10/2026</t>
+  </si>
+  <si>
+    <t>BD52EED8EF</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura di PRODOTTI E MATERIALI DI PULIZIA PER ENTRAMBI I PLESSI MARCONI E MANGANO</t>
+  </si>
+  <si>
+    <t>BD652ADB6B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura di materiale di ferramenta</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>BD5315CB0C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto VOLANTINI PER ORIENTAMENTO - GRAFICAFE'</t>
+  </si>
+  <si>
+    <t>BD5301E4A2</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto climatizzatore</t>
+  </si>
+  <si>
+    <t>BD52E79935</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - rinnovo servizi di nework adm. - NETSENSE S.R.L.</t>
+  </si>
+  <si>
+    <t>09/10/2026</t>
+  </si>
+  <si>
+    <t>BD4D751CC2</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisizione dei servizi di formazione on line n. 20 ore DITTA C2 SRL</t>
+  </si>
+  <si>
+    <t>25/09/2026</t>
+  </si>
+  <si>
+    <t>BD147C514F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto CARTA A4/A3</t>
+  </si>
+  <si>
+    <t>BD149BBF8E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto rinnovo licenze adobe creative cloud for education</t>
+  </si>
+  <si>
+    <t>BD14944D5B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto n.15 licenze AI PRO FOR EDUCATION  SNODI FORMATIVI D.M.219</t>
+  </si>
+  <si>
+    <t>BD155CF72A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - MANUTENZIONE ORDINARIA E STRAORDINARIA DISPOSITIVI ANTINCENDIO E FORNITURA MATERIALE</t>
+  </si>
+  <si>
+    <t>16/09/2026</t>
+  </si>
+  <si>
+    <t>BCFF141A2C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO SOFTWARE TFR</t>
+  </si>
+  <si>
+    <t>28/08/2026</t>
+  </si>
+  <si>
+    <t>BC69A45FDE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - Fornitura di "attrezzature tecnologico-informatiche" –
+"CED &amp; AI Data Analytics Center"</t>
+  </si>
+  <si>
     <t>26/08/2026</t>
   </si>
   <si>
     <t>BCC7F6A290</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto servizi di formazione su MEPA - DM 219- PNRR</t>
   </si>
   <si>
-    <t>Link</t>
+    <t>11/08/2026</t>
+  </si>
+  <si>
+    <t>BCA34F3B3B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - fornitura relativa alle aule magne dei plessi
+Marconi e Mangano, consistente in videoproiezione, sedie e tende ignifughe, e scrivania aula
+magna Mangano</t>
   </si>
   <si>
     <t>10/08/2026</t>
   </si>
   <si>
     <t>BCAE842398</t>
   </si>
   <si>
     <t>Decisione a contrarre - INTERVENTO DI ESPURGO Plesso Marconi ditta SUPREMA S.R.L</t>
+  </si>
+  <si>
+    <t>05/08/2026</t>
+  </si>
+  <si>
+    <t>BC9AE2F4F0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - 'affidamento dei lavori
+di adattamento e adeguamento degli edifici scolastici siti in Catania, I.I.S. Marconi-Mangano, plesso “Marconi”,
+via Vescovo Maurizio n. 82 e via Besana n. 2</t>
+  </si>
+  <si>
+    <t>04/08/2026</t>
+  </si>
+  <si>
+    <t>BC7B9F68F4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - RDO MEPA n. 6439986 per la fornitura relativa al
+Laboratorio di Acconciatura di cui al DD 109 del 30/4/2024</t>
   </si>
   <si>
     <t>22/07/2026</t>
   </si>
   <si>
     <t>BC7769F6E2</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di n. 8 timbri, n.3 coppe, n.3 trofei  e  n.2  palloni</t>
   </si>
   <si>
     <t>03/07/2026</t>
   </si>
   <si>
     <t>BC436DF524</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - servizio "chiavi in mano" di smantellamento, cernita, carico,  trasporto  e  conferimento  in  discarica  autorizzata  dei    banconi  del  laboratorio  di 
 chimica</t>
   </si>
   <si>
     <t>BC41C148E9</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di n. 8 targhe</t>
@@ -1360,99 +1498,136 @@
   <si>
     <t>Decisione a contrarre - affidamento diretto CAMPAGNA PUBBLICITARIA ESTERNA</t>
   </si>
   <si>
     <t>23/12/2024</t>
   </si>
   <si>
     <t>B4F40D4088</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO NOLEGGIO PULLMAN PRESEPI ACIREALE CALTAGIRONE CONDORELLI</t>
   </si>
   <si>
     <t>B4F5EB2634</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO ABBONAMENTI TEATRO MASSIMO BELLINI</t>
   </si>
   <si>
     <t>B4F3FDB30C</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto DSE PUBBLICITA</t>
   </si>
   <si>
+    <t>18/12/2024</t>
+  </si>
+  <si>
+    <t>B50C8435F5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZIO ASSICURAZIONE ALUNNI E PERSONALE DOCENTE E ATA</t>
+  </si>
+  <si>
+    <t>12/12/2024</t>
+  </si>
+  <si>
+    <t>B4C72C1DAD</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - RIPROTEZIONE GRUPPO PCTO PORTOGALLO ALL’ESTERO</t>
+  </si>
+  <si>
     <t>03/12/2024</t>
   </si>
   <si>
     <t>B4975860B9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto di servizi (noleggio n. 1 pullman)</t>
   </si>
   <si>
+    <t>B496F12D6F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - affidamento diretto della fornitura di N. 1 STAFFA PER LIM</t>
+  </si>
+  <si>
+    <t>B496AA6749</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - fornitura di N. 2 TONER e N.2 DRUM
+per laboratori ed uffici</t>
+  </si>
+  <si>
     <t>02/12/2024</t>
   </si>
   <si>
     <t>B4C8C9C3DC</t>
   </si>
   <si>
     <t>Decisione a contrarre - ORDINE ESTINTORI E MANICHETTE</t>
   </si>
   <si>
     <t>B4C83C6931</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN PER LABORATORIO ENOLOGICO ETNEO</t>
   </si>
   <si>
     <t>B4C754B615</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO RIPARAZIONE PULLMAN DELL'ISTITUTO</t>
   </si>
   <si>
     <t>B4C6C3676E</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE CREAZIONI MODA ZUCCARELLO</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>Decreto di nomina - supporto organizzativo al DS ed al DSGA - PNRR - DIVARI 2- Minicò Simona</t>
   </si>
   <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>B4823B8CCE</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO RIPARAZIONE MACCHINE SARTORIA MANGANO</t>
+  </si>
+  <si>
+    <t>B48200D5ED</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto di CARTA GASOLIO</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>B47059B122</t>
   </si>
   <si>
     <t>Decisione a contrarre - Materiali per laboratorio chimico-produzione della birra - Divari 1</t>
   </si>
   <si>
     <t>B44199CD0C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio Pullman - Divari Laboratori co-curriculari</t>
   </si>
   <si>
     <t>22/11/2024</t>
   </si>
   <si>
     <t>B46ABDD263</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto servizi di assicurazione autovettura</t>
   </si>
@@ -1838,3858 +2013,4298 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC7F6A290" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/00995b52-9c26-46f7-ac49-b135ab6c3978" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCAE842398" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/01892dc3-b1c9-487b-8511-af7796eef809" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7769F6E2" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/92867e4d-cd35-4e47-ae59-eed394080e6c" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC436DF524" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/379baa44-f8de-493e-85b3-6ac2e480899f" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC41C148E9" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/966478e7-92e4-4c13-98a1-f0237dd72278" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC41A1B82C" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/bd3da848-4691-4c3c-abb9-29f5722a6c54" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEE9F95A6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/5e4812fc-e2f0-4a92-bd25-ab0ae836f062" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEE940CF9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/7c2d8de8-5d64-4301-add1-85c10afb2d52" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEE88B79D" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/f295954c-a3c8-4e24-9015-7e8b3e7651d6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEE76B9F2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/45f205c2-8f23-4ea6-9047-9afb3ac32e12" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEE62903C" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/6440829e-aa06-4e78-a666-7e6e758c5655" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBFA268DA" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/f41db434-2805-4e1e-82c8-50738c2b50b6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC01EE4B5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/674ff3cb-60a5-44fd-a283-b568ec44e0f1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBD7984E8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/aef2e50b-5af4-4619-ba56-967fccc0bf47" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBDCFFA30" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/09cd7f0b-e065-45fe-8db6-fab22194efeb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBDBDA866" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/98bdb64c-0236-4731-ad80-1440f0b1831f" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBDDD06AA" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/bafd3867-7bb7-4dd9-a26b-ac0770445822" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBD39BA58" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/be452b6d-9c98-4315-aa85-178ffa4a4fbb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBD48D20F" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/9a851068-3163-41bd-b89c-e467cb9e99be" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBD186282" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/65bba0a6-f426-4d8f-ac7b-1faf53f77d85" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBCE53EA2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/171352ea-7477-4f5f-bfe5-2b8b52dbf011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB44E680D8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/6380a906-dbfc-4762-b96f-a7e744a8d7a0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9764A47D" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/b51d9bb7-c575-47c7-870d-c5ef86612af6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/e707b3c8-0324-4e52-9ad8-b71618fc7985" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/c38271e4-1a28-4098-9df7-a921e3e8bb47" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/7a694ac8-41f0-4aab-8fb9-e2dd39b3bfb3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9BB04B82" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/44c1272a-f8ef-4d5f-9141-1d364e43e6ab" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB923F6406" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/98b2bcb8-5556-479c-8ea0-b238d567bd04" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB99D6ADF1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/b2b57190-25f0-42a3-92a7-8adde26eb7d3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9938A7C7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/3d6f004b-c7d7-4d29-87c4-4055511a84b4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB88A3C812" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/84c16699-6420-4139-a4d4-c9d599836dc0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/f437f260-3968-49b5-aaa3-ec9a8dbe9543" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8A1C75B6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/d5d7853a-93bb-46f0-8823-e48163b190a3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8979D27A" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/568a94e7-e726-468c-acb0-1579399e558b" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB863F6283" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/5b7d7842-1bbf-492c-b2ff-bb5ccbe02d0e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB866D72B4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/d203475d-424f-41a2-b431-2285b9887351" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4443DCC4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/c59d0708-da34-4d1a-9866-3510ea74859f" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB43E0AF21" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/8d40b4eb-c2ee-4a10-b6ed-fd50a62f64a8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3F144426" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/36c83b07-6ef1-4234-beda-9743ad3abc3d" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB25A8B0C9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/4c2d940e-d971-42f0-bf90-541b231d282b" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFBF82C56" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/8ac2f931-65b5-4a37-a634-24783e660fce" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB255337DE" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/98a747b9-fbbc-460f-b479-1535ec2f94e6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFBAB23AB" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/5905f068-6adf-423b-aaab-80326ae089ac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFB88BCF5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/5eaef35e-106b-4d89-9d00-e96e4a6e3e56" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE72FE5CC" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/28b31ca7-7035-481e-9d0b-edbe7c97c032" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAEDB93394" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/242798ec-cb0f-45a3-9284-1a1e545731c1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEDE014DE" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/3b469da6-9746-4a29-bd0f-5a44eeb0a9cc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE787042A" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/06b54ba5-e1ea-4fed-a323-0a06d72a99d7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADBDC15C8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/07b9a54f-66b7-4507-9bc2-edfac1f4f590" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD6E28626" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/b3910c88-a56d-4c6a-bf6c-32538462b5e9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD6D120BE" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/6a87cad8-aa81-4790-9730-a0be994de7cb" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD6C86D32" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/124c150e-0418-496e-a493-71891452f884" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD6BA103C" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/ba923601-e1da-4eb2-92a9-3588c587c0c8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/7bafc0f7-a13c-4524-af53-dece1796f273" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA77576138" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/4034e09e-b451-434a-a243-51df34e8aa6e" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA74CA1F1D" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/8d9d1358-889c-4719-b190-764793041a21" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA70065603" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/d4967dbd-f075-4c07-9cc9-fa41722a0320" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6E61F78A" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/43a4a636-b7e0-4393-8cf5-66df62021a4d" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6F3D9B61" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/e70b3341-678f-4c7d-a578-71a8cb70f1c2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6898A0DD" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/f1498282-93ab-4277-91f3-308f59f6a1c7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6863836B" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/edf0ed46-7e25-4b18-8b5e-31fe8ba95e34" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5CEA3444" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/5b12fdf8-e517-4bb1-84b3-8fcb2331d5a0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA188E2C1F" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/29cbaecb-4606-439a-b913-6e1becab30bf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FE614058" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/43b23032-edcf-4cc1-9b5a-ce4924c1b745" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FD9A8020" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/8e1291fd-d743-4cb4-9e93-7a7b35846543" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FE9835B6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/098c9b44-c4be-434c-b5cc-96264381e309" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FE3243C5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/2d557b04-d434-4a54-b13e-966c075f3c30" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96E9E86E5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/bcdbbed1-dcce-4da5-9285-b694f42244e6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96A20EBAE" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/c5b4e3de-3d00-4ad4-bc48-cb6650b9d5dd" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94D6037FB" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/e68edea2-278d-4d73-91f3-05429ed0d836" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94D0B89CC" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/ea914e13-13e3-479b-bf30-8bfb4b4cd9f1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94CD30FC9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/c5193b85-7864-4aa1-a1f4-c488b1c6b091" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94C868DB6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/28008527-16b9-42a7-add5-abc5b3948e60" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91C2B53AA" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/0a3849e4-43d6-4a94-9fb6-cf4221ae41b5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91BC59432" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/bc0b55bf-7304-4107-9062-b4c5333cb202" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91B4C5342" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/fe144028-b389-4295-8a7d-5e3de159629d" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FFC244ED" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/f8a2e5f8-e263-4dbc-83a7-57f325b4db8d" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FF4979C2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/ac0fe4c1-b5ae-43b6-8419-84915aa66c00" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FF4DC2B5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/0b0a834c-6a7f-4855-85b9-5666560b0313" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F55FD7EE" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/0f24491d-89b9-457d-8e4b-466e07d8a36d" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F52CF832" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/d5f68aa0-69fe-4b2c-a2db-718cdbf7599f" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F4F30B35" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/3fa224d5-b89c-4832-b622-a05cf80d6c06" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EB5575AF" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/64ced88d-ca46-4dfc-bcb1-d0e64d1e659e" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E6C21B4A" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/46662ca1-b419-4a83-a7f6-dcf6d7d07e02" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D2BEFF80" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/26c3d615-10f3-4b1d-a00c-053821249670" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88F9E6D1C" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/71cc7b66-f1f8-46d8-b143-b459dd96f7ed" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D26FC9F2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/8a0aaa69-0c09-492b-b182-95438e024627" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DC7A7055" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/5b39014d-65f5-4af7-8f27-1c3803eb4b77" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CED0B95E" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/cf66b035-6f2f-4a53-9726-8306569e796a" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88F9ADE12" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/52a5289b-4d30-400c-b149-6a9a45047046" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B890AA8158" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/08e4ef57-a8ef-4e3d-bd68-9217edd02bbb" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88F213830" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/df4dffb4-0c18-4144-a88a-d72947984091" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88EA25CF9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/b8adf619-64f2-4801-901b-1ca6e9ef37c1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87FF9AFEB" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/55d13f4c-47df-4652-829d-5038f4cbd6d9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87FDC8F5D" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/c7385f70-809d-4ea9-b6ce-219d4ebce535" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B866C60F21" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/97215110-359e-48e3-92fc-867e06a2a9f9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8669DED56" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/e16d0861-86d7-4882-8c5c-f61d6044dc36" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B853505ED5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/e59f6c97-78e4-4e14-ab76-21622e87c3dd" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83103ADFE" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/98038565-f526-4b32-a51a-adba684e1e60" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82599226F" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/56e17f19-3e1e-48cc-996d-844a91934b7a" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7AA2CCFF6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/73b1c2eb-5163-42f5-aa6c-ff0f870809aa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B791C36D9B" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/1ac9d193-383d-4a58-ba81-8a5f110fada5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7440411E4" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/9b076fc3-772b-4ccd-bbeb-82271aa58a0f" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B743D40749" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/a3c51f61-26a9-43f4-8e81-a181aa6653a1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7266B37B9" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/d36fce74-be00-4a90-b84d-4a661a050672" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7132A4FE8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/cbdc21a8-6519-4bab-866d-80b1afa2ab4a" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7053A5A3B" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/e6537103-6901-47a2-9979-e2b219002572" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B705259842" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/cbc088ea-932b-401f-833a-22f49ff6bec4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B704F1458C" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/f796cfbf-e16c-4a91-9e62-491fb06df898" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B704BDBCBA" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/f8820298-f4d3-4682-810c-0ab267138bc4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70493091A" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/0182f83d-b064-42cb-8a60-ad792ee6641c" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DC69C36A" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/99b14dda-dd89-4122-b12d-98a78bd61486" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CAA3947A" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/4b3493a6-8fc3-473f-84ba-019c7951473d" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CA49D374" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/568d5769-9811-4430-ac83-1c8ccc97e0c3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C55A8B26" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/c3aaa500-4f88-4f7f-9518-26ab98186a56" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B463F1A0" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/c67c5e52-7785-41e8-a6cd-74a41125b835" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B42FD163" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/c7590b53-c931-4d3a-a388-d3e1f5a3cb3d" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B1B20BF1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/adf356ef-9e56-4fde-8bed-4830cd1c7e0a" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B18F846D" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/f0a5802b-f444-4a9a-a56c-f0b32b8619e4" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B15170FB" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/66d8d076-474b-44df-8d82-79eed839edb2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B1344F95" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/7c04fd0d-c821-4416-9d14-002bf564ec67" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6894B17C1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/a1e39175-e528-4834-99df-875bfa7fd7d2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68919BBD2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/24bb5252-fabe-4a1a-9d4b-25383d3fa6f7" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B678E6FBB8" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/9c0739c7-ebc0-47c2-b95b-60a46ef65b22" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67068961C" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/e9624842-8581-4318-a204-4125d69ed279" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B672167205" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/2c4821dd-f985-4d5f-a306-1d178156d538" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6506F8DAA" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/b971a077-fb5d-44c1-9799-27882fbdaddd" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65093FEC5" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/3bdef296-1270-4f98-b1d5-c13c1f50be2e" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/0c38e719-e328-46f1-a36a-e57affd3c5ea" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62C331B22" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/647eb534-d089-4bfc-acb4-4a281c258295" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=XXXXXXXXXX" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/0a9bec89-b18c-4c63-a9a0-c179892333e9" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62C0629CC" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/291be2a5-8a9b-4d49-a85a-8c92f3439371" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62BEE3DBB" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/5e2d9224-be7c-4e00-8925-30195510f0c2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62C2150C8" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/d37fa5d4-31da-4333-8be4-cd1146266fb3" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B629319AF3" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/2113586f-9318-4f5a-b875-abd5ccc40ce9" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62915344E" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/82099854-d5be-40f8-9b50-d72267e3f6f1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F7FF37A4" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/89e2abd7-e25e-4fd8-bedf-7aa907383729" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F7E75C66" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/bb80208d-b734-4bcb-b209-9de9618bf0c9" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F75B109B" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/a5061091-222a-47a1-aa2a-5ae18d462066" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F6A1E375" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/27be7578-a1a3-4f08-a781-1edda4aa34fd" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E4412BBA" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/1e1da537-7e19-440c-992e-2645d28df130" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E2CA4607" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/673c1d6d-2ef9-404f-8f92-d1d2477216e6" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E273F265" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/d96b06c6-a1c0-4010-9000-81b65176ec50" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E0CB2953" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/a5eaea24-9618-4e70-a13e-2265e6d79b3f" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C6280436" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/0f37ae37-52bb-4d02-9f46-407b14f300d9" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BA7D8B99" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/55ca33fd-e2ec-4340-9078-ed7fbfed5336" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BA8BB6EE" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/985e67db-dfb3-4f07-b154-d0178db80416" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BABFF8D1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/0c1018ee-97da-45b1-9ad6-f9950b123e5a" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BAF32CAC" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/b197ab08-b766-4128-8655-b49f83fbce0d" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BACD6A3D" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/bed429ea-5baa-45a4-afc9-3b1d5add5ace" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B99A0FC5" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/7355a00c-744c-42fa-acfc-45957c8c52a9" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B9DEA9E0" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/00e55c55-1162-49c0-9b9c-c0471053bc63" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BA332596" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/d85ab102-4187-47c3-8281-9bdc38a77715" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B20D3FA7" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/675a9f7a-f517-4f1a-bd97-68071c70d05f" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B2D0E772" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/16374258-a4d4-4524-bdb7-50b8cf778b8f" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B2AE0AF7" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/6d4a7265-4bf2-4853-add4-e7420a8eeb85" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59DB61EC4" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/a16b3825-db9b-4d9e-8a5b-e82e16615b94" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58BFED512" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/126d61f3-3057-44c2-8481-a523a7ad7b73" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58B8107E3" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/e6d668b0-23be-4663-91db-5522072abf71" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58ADC8BE3" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/4698844b-5384-4dd6-852a-c30c2e9fb711" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B567D5D32F" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/df62703e-a38f-459a-946a-48942cf38e5a" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B553434182" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/7e550f48-459f-4452-9354-72ffa738c6f2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55D5C98FA" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/5c6f828b-4b57-4b6a-af02-3a6f79452bcf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55CE17F46" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/181f0506-e163-4336-8080-c4c9edea7d8e" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55CFA46E6" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/d98fd241-22ac-4ffc-b770-16d4e0dbf421" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5530F3218" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/2e90a108-c1b3-434d-92b0-b546d0467f0b" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B552DF9D42" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/afddb622-ecae-440e-a011-8ab55da430d5" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B544539AFD" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/12724797-ef9c-4f5a-a65b-fa023d7c5b3d" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52F844732" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/c8ee6a9a-867e-4c5f-9c3c-d15f3cc84e1f" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50C8F04B9" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/8702a82b-2899-48e9-8cb6-68aa63000901" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B505AFE9E7" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/9d1fb51b-0329-4ffe-bc3d-4f9a22d3958b" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F40D4088" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/9b7807cf-e57f-4d93-b195-861b09fab2a9" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F5EB2634" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/d759f258-08a0-4e90-9243-3f468ccd6e37" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F3FDB30C" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/c9cc1cc5-d665-49c4-a962-256097bea0e5" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4975860B9" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/be0e6df6-4344-4217-ae3f-edef323a080a" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C8C9C3DC" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/8193a004-3c14-45a7-bddc-da9714d11a42" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C83C6931" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/a87f6da9-71d7-4a09-8edb-81710a950a60" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C754B615" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/7c1dc892-6547-453c-bdc1-9a91eb5e4ca1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C6C3676E" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/4c400b4e-18be-4cf4-8706-1a0144d009e6" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4823B8CCE" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/3d4e55d2-770c-4bad-af22-de7f5b1b0391" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47059B122" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/72dc094c-6341-40c1-ae68-786778c0e7e7" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44199CD0C" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/1c1cb5a4-efeb-4610-9157-b153b09c6a9c" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46ABDD263" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/bc88fb93-5b0d-4c73-8711-d44506265725" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45FFE8B19" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/09e4af84-073a-4aa5-9b8d-b34604445257" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44FB050BC" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/1bfcbda4-d2ea-4f0f-ac75-efb2c75ac33c" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD7519DCF9" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/4d5ae212-a5b4-49fc-955a-712e1d988f5c" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD752D3CCB" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/a041ee62-6192-4d4e-a275-6714e427927e" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD52EED8EF" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/76c780b1-a424-4120-bf45-007a3c50e07f" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD652ADB6B" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/3e363096-9a16-40d3-94c6-ade7bde75789" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5315CB0C" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/d070925b-4892-4de9-8e85-20140bb85987" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5301E4A2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/2daf04a3-54ca-4caf-9e50-f765c79cda78" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD52E79935" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/f0a197b7-2450-43f6-aae7-4aeddf062bcf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4D751CC2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/0437f6e9-f5e9-4dd0-a40f-ebe22e20e1e4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD147C514F" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/55b31287-f73a-441b-963a-8d5d89840745" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD149BBF8E" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/e5846de2-e6f8-47f6-b6ab-11c1320f6912" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD14944D5B" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/5738bf8a-065f-472e-98b4-6eb998de59c2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD155CF72A" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/9975cd20-1b5c-4280-9658-ae15fb8c0a5b" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFF141A2C" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/834237ec-5caa-4826-b3af-522639bc7864" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC69A45FDE" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/033a560b-4621-45d6-9037-7d846a32cdbf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC7F6A290" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/00995b52-9c26-46f7-ac49-b135ab6c3978" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA34F3B3B" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/1d91d1d7-3b3c-4f29-b031-e2bd34053a97" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCAE842398" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/01892dc3-b1c9-487b-8511-af7796eef809" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9AE2F4F0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/15766331-064b-4c46-aa52-a8405f61e376" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7B9F68F4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/f2bad2d5-5bd8-4200-9216-0a2b35faef8f" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7769F6E2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/92867e4d-cd35-4e47-ae59-eed394080e6c" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC436DF524" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/379baa44-f8de-493e-85b3-6ac2e480899f" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC41C148E9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/966478e7-92e4-4c13-98a1-f0237dd72278" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC41A1B82C" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/bd3da848-4691-4c3c-abb9-29f5722a6c54" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEE9F95A6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/5e4812fc-e2f0-4a92-bd25-ab0ae836f062" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEE940CF9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/7c2d8de8-5d64-4301-add1-85c10afb2d52" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEE88B79D" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/f295954c-a3c8-4e24-9015-7e8b3e7651d6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEE76B9F2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/45f205c2-8f23-4ea6-9047-9afb3ac32e12" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEE62903C" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/6440829e-aa06-4e78-a666-7e6e758c5655" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBFA268DA" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/f41db434-2805-4e1e-82c8-50738c2b50b6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC01EE4B5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/674ff3cb-60a5-44fd-a283-b568ec44e0f1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBD7984E8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/aef2e50b-5af4-4619-ba56-967fccc0bf47" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBDCFFA30" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/09cd7f0b-e065-45fe-8db6-fab22194efeb" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBDBDA866" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/98bdb64c-0236-4731-ad80-1440f0b1831f" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBDDD06AA" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/bafd3867-7bb7-4dd9-a26b-ac0770445822" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBD39BA58" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/be452b6d-9c98-4315-aa85-178ffa4a4fbb" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBD48D20F" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/9a851068-3163-41bd-b89c-e467cb9e99be" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBD186282" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/65bba0a6-f426-4d8f-ac7b-1faf53f77d85" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBCE53EA2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/171352ea-7477-4f5f-bfe5-2b8b52dbf011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB44E680D8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/6380a906-dbfc-4762-b96f-a7e744a8d7a0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9764A47D" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/b51d9bb7-c575-47c7-870d-c5ef86612af6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/e707b3c8-0324-4e52-9ad8-b71618fc7985" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/c38271e4-1a28-4098-9df7-a921e3e8bb47" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/7a694ac8-41f0-4aab-8fb9-e2dd39b3bfb3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9BB04B82" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/44c1272a-f8ef-4d5f-9141-1d364e43e6ab" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB923F6406" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/98b2bcb8-5556-479c-8ea0-b238d567bd04" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB99D6ADF1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/b2b57190-25f0-42a3-92a7-8adde26eb7d3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9938A7C7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/3d6f004b-c7d7-4d29-87c4-4055511a84b4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB88A3C812" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/84c16699-6420-4139-a4d4-c9d599836dc0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/f437f260-3968-49b5-aaa3-ec9a8dbe9543" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8A1C75B6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/d5d7853a-93bb-46f0-8823-e48163b190a3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8979D27A" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/568a94e7-e726-468c-acb0-1579399e558b" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB863F6283" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/5b7d7842-1bbf-492c-b2ff-bb5ccbe02d0e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB866D72B4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/d203475d-424f-41a2-b431-2285b9887351" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4443DCC4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/c59d0708-da34-4d1a-9866-3510ea74859f" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB43E0AF21" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/8d40b4eb-c2ee-4a10-b6ed-fd50a62f64a8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3F144426" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/36c83b07-6ef1-4234-beda-9743ad3abc3d" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB25A8B0C9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/4c2d940e-d971-42f0-bf90-541b231d282b" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFBF82C56" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/8ac2f931-65b5-4a37-a634-24783e660fce" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB255337DE" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/98a747b9-fbbc-460f-b479-1535ec2f94e6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFBAB23AB" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/5905f068-6adf-423b-aaab-80326ae089ac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFB88BCF5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/5eaef35e-106b-4d89-9d00-e96e4a6e3e56" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE72FE5CC" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/28b31ca7-7035-481e-9d0b-edbe7c97c032" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAEDB93394" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/242798ec-cb0f-45a3-9284-1a1e545731c1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEDE014DE" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/3b469da6-9746-4a29-bd0f-5a44eeb0a9cc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE787042A" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/06b54ba5-e1ea-4fed-a323-0a06d72a99d7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADBDC15C8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/07b9a54f-66b7-4507-9bc2-edfac1f4f590" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD6E28626" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/b3910c88-a56d-4c6a-bf6c-32538462b5e9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD6D120BE" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/6a87cad8-aa81-4790-9730-a0be994de7cb" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD6C86D32" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/124c150e-0418-496e-a493-71891452f884" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD6BA103C" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/ba923601-e1da-4eb2-92a9-3588c587c0c8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/7bafc0f7-a13c-4524-af53-dece1796f273" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA77576138" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/4034e09e-b451-434a-a243-51df34e8aa6e" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA74CA1F1D" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/8d9d1358-889c-4719-b190-764793041a21" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA70065603" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/d4967dbd-f075-4c07-9cc9-fa41722a0320" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6E61F78A" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/43a4a636-b7e0-4393-8cf5-66df62021a4d" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6F3D9B61" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/e70b3341-678f-4c7d-a578-71a8cb70f1c2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6898A0DD" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/f1498282-93ab-4277-91f3-308f59f6a1c7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6863836B" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/edf0ed46-7e25-4b18-8b5e-31fe8ba95e34" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5CEA3444" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/5b12fdf8-e517-4bb1-84b3-8fcb2331d5a0" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA188E2C1F" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/29cbaecb-4606-439a-b913-6e1becab30bf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FE614058" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/43b23032-edcf-4cc1-9b5a-ce4924c1b745" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FD9A8020" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/8e1291fd-d743-4cb4-9e93-7a7b35846543" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FE9835B6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/098c9b44-c4be-434c-b5cc-96264381e309" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FE3243C5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/2d557b04-d434-4a54-b13e-966c075f3c30" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96E9E86E5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/bcdbbed1-dcce-4da5-9285-b694f42244e6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96A20EBAE" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/c5b4e3de-3d00-4ad4-bc48-cb6650b9d5dd" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94D6037FB" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/e68edea2-278d-4d73-91f3-05429ed0d836" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94D0B89CC" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/ea914e13-13e3-479b-bf30-8bfb4b4cd9f1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94CD30FC9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/c5193b85-7864-4aa1-a1f4-c488b1c6b091" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94C868DB6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/28008527-16b9-42a7-add5-abc5b3948e60" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91C2B53AA" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/0a3849e4-43d6-4a94-9fb6-cf4221ae41b5" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91BC59432" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/bc0b55bf-7304-4107-9062-b4c5333cb202" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91B4C5342" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/fe144028-b389-4295-8a7d-5e3de159629d" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FFC244ED" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/f8a2e5f8-e263-4dbc-83a7-57f325b4db8d" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FF4979C2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/ac0fe4c1-b5ae-43b6-8419-84915aa66c00" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FF4DC2B5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/0b0a834c-6a7f-4855-85b9-5666560b0313" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F55FD7EE" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/0f24491d-89b9-457d-8e4b-466e07d8a36d" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F52CF832" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/d5f68aa0-69fe-4b2c-a2db-718cdbf7599f" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F4F30B35" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/3fa224d5-b89c-4832-b622-a05cf80d6c06" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EB5575AF" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/64ced88d-ca46-4dfc-bcb1-d0e64d1e659e" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E6C21B4A" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/46662ca1-b419-4a83-a7f6-dcf6d7d07e02" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D2BEFF80" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/26c3d615-10f3-4b1d-a00c-053821249670" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88F9E6D1C" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/71cc7b66-f1f8-46d8-b143-b459dd96f7ed" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D26FC9F2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/8a0aaa69-0c09-492b-b182-95438e024627" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DC7A7055" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/5b39014d-65f5-4af7-8f27-1c3803eb4b77" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CED0B95E" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/cf66b035-6f2f-4a53-9726-8306569e796a" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88F9ADE12" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/52a5289b-4d30-400c-b149-6a9a45047046" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B890AA8158" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/08e4ef57-a8ef-4e3d-bd68-9217edd02bbb" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88F213830" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/df4dffb4-0c18-4144-a88a-d72947984091" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88EA25CF9" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/b8adf619-64f2-4801-901b-1ca6e9ef37c1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87FF9AFEB" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/55d13f4c-47df-4652-829d-5038f4cbd6d9" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87FDC8F5D" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/c7385f70-809d-4ea9-b6ce-219d4ebce535" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B866C60F21" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/97215110-359e-48e3-92fc-867e06a2a9f9" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8669DED56" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/e16d0861-86d7-4882-8c5c-f61d6044dc36" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B853505ED5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/e59f6c97-78e4-4e14-ab76-21622e87c3dd" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83103ADFE" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/98038565-f526-4b32-a51a-adba684e1e60" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82599226F" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/56e17f19-3e1e-48cc-996d-844a91934b7a" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7AA2CCFF6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/73b1c2eb-5163-42f5-aa6c-ff0f870809aa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B791C36D9B" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/1ac9d193-383d-4a58-ba81-8a5f110fada5" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7440411E4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/9b076fc3-772b-4ccd-bbeb-82271aa58a0f" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B743D40749" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/a3c51f61-26a9-43f4-8e81-a181aa6653a1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7266B37B9" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/d36fce74-be00-4a90-b84d-4a661a050672" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7132A4FE8" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/cbdc21a8-6519-4bab-866d-80b1afa2ab4a" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7053A5A3B" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/e6537103-6901-47a2-9979-e2b219002572" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B705259842" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/cbc088ea-932b-401f-833a-22f49ff6bec4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B704F1458C" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/f796cfbf-e16c-4a91-9e62-491fb06df898" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B704BDBCBA" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/f8820298-f4d3-4682-810c-0ab267138bc4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70493091A" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/0182f83d-b064-42cb-8a60-ad792ee6641c" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DC69C36A" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/99b14dda-dd89-4122-b12d-98a78bd61486" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CAA3947A" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/4b3493a6-8fc3-473f-84ba-019c7951473d" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CA49D374" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/568d5769-9811-4430-ac83-1c8ccc97e0c3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C55A8B26" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/c3aaa500-4f88-4f7f-9518-26ab98186a56" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B463F1A0" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/c67c5e52-7785-41e8-a6cd-74a41125b835" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B42FD163" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/c7590b53-c931-4d3a-a388-d3e1f5a3cb3d" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B1B20BF1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/adf356ef-9e56-4fde-8bed-4830cd1c7e0a" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B18F846D" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/f0a5802b-f444-4a9a-a56c-f0b32b8619e4" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B15170FB" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/66d8d076-474b-44df-8d82-79eed839edb2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B1344F95" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/7c04fd0d-c821-4416-9d14-002bf564ec67" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6894B17C1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/a1e39175-e528-4834-99df-875bfa7fd7d2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68919BBD2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/24bb5252-fabe-4a1a-9d4b-25383d3fa6f7" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B678E6FBB8" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/9c0739c7-ebc0-47c2-b95b-60a46ef65b22" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67068961C" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/e9624842-8581-4318-a204-4125d69ed279" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B672167205" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/2c4821dd-f985-4d5f-a306-1d178156d538" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6506F8DAA" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/b971a077-fb5d-44c1-9799-27882fbdaddd" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65093FEC5" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/3bdef296-1270-4f98-b1d5-c13c1f50be2e" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/0c38e719-e328-46f1-a36a-e57affd3c5ea" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62C331B22" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/647eb534-d089-4bfc-acb4-4a281c258295" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=XXXXXXXXXX" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/0a9bec89-b18c-4c63-a9a0-c179892333e9" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62C0629CC" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/291be2a5-8a9b-4d49-a85a-8c92f3439371" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62BEE3DBB" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/5e2d9224-be7c-4e00-8925-30195510f0c2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62C2150C8" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/d37fa5d4-31da-4333-8be4-cd1146266fb3" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B629319AF3" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/2113586f-9318-4f5a-b875-abd5ccc40ce9" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62915344E" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/82099854-d5be-40f8-9b50-d72267e3f6f1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F7FF37A4" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/89e2abd7-e25e-4fd8-bedf-7aa907383729" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F7E75C66" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/bb80208d-b734-4bcb-b209-9de9618bf0c9" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F75B109B" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/a5061091-222a-47a1-aa2a-5ae18d462066" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F6A1E375" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/27be7578-a1a3-4f08-a781-1edda4aa34fd" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E4412BBA" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/1e1da537-7e19-440c-992e-2645d28df130" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E2CA4607" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/673c1d6d-2ef9-404f-8f92-d1d2477216e6" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E273F265" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/d96b06c6-a1c0-4010-9000-81b65176ec50" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E0CB2953" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/a5eaea24-9618-4e70-a13e-2265e6d79b3f" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C6280436" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/0f37ae37-52bb-4d02-9f46-407b14f300d9" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BA7D8B99" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/55ca33fd-e2ec-4340-9078-ed7fbfed5336" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BA8BB6EE" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/985e67db-dfb3-4f07-b154-d0178db80416" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BABFF8D1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/0c1018ee-97da-45b1-9ad6-f9950b123e5a" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BAF32CAC" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/b197ab08-b766-4128-8655-b49f83fbce0d" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BACD6A3D" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/bed429ea-5baa-45a4-afc9-3b1d5add5ace" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B99A0FC5" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/7355a00c-744c-42fa-acfc-45957c8c52a9" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B9DEA9E0" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/00e55c55-1162-49c0-9b9c-c0471053bc63" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BA332596" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/d85ab102-4187-47c3-8281-9bdc38a77715" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B20D3FA7" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/675a9f7a-f517-4f1a-bd97-68071c70d05f" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B2D0E772" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/16374258-a4d4-4524-bdb7-50b8cf778b8f" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B2AE0AF7" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/6d4a7265-4bf2-4853-add4-e7420a8eeb85" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59DB61EC4" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/a16b3825-db9b-4d9e-8a5b-e82e16615b94" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58BFED512" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/126d61f3-3057-44c2-8481-a523a7ad7b73" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58B8107E3" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/e6d668b0-23be-4663-91db-5522072abf71" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58ADC8BE3" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/4698844b-5384-4dd6-852a-c30c2e9fb711" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B567D5D32F" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/df62703e-a38f-459a-946a-48942cf38e5a" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B553434182" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/7e550f48-459f-4452-9354-72ffa738c6f2" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55D5C98FA" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/5c6f828b-4b57-4b6a-af02-3a6f79452bcf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55CE17F46" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/181f0506-e163-4336-8080-c4c9edea7d8e" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55CFA46E6" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/d98fd241-22ac-4ffc-b770-16d4e0dbf421" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5530F3218" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/2e90a108-c1b3-434d-92b0-b546d0467f0b" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B552DF9D42" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/afddb622-ecae-440e-a011-8ab55da430d5" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B544539AFD" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/12724797-ef9c-4f5a-a65b-fa023d7c5b3d" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52F844732" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/c8ee6a9a-867e-4c5f-9c3c-d15f3cc84e1f" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50C8F04B9" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/8702a82b-2899-48e9-8cb6-68aa63000901" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B505AFE9E7" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/9d1fb51b-0329-4ffe-bc3d-4f9a22d3958b" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F40D4088" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/9b7807cf-e57f-4d93-b195-861b09fab2a9" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F5EB2634" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/d759f258-08a0-4e90-9243-3f468ccd6e37" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F3FDB30C" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/c9cc1cc5-d665-49c4-a962-256097bea0e5" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B50C8435F5" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/5c2500bb-7149-4b21-bac8-212a9226e864" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B4C72C1DAD" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/aaf88049-6109-4fcb-b4db-31a9b9083369" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4975860B9" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/be0e6df6-4344-4217-ae3f-edef323a080a" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B496F12D6F" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/82d1ce81-3eb4-4c6e-a2d0-66d2ec23895f" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B496AA6749" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/b448c5a4-e875-4228-b698-95a8897aab48" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C8C9C3DC" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/8193a004-3c14-45a7-bddc-da9714d11a42" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C83C6931" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/a87f6da9-71d7-4a09-8edb-81710a950a60" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C754B615" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/7c1dc892-6547-453c-bdc1-9a91eb5e4ca1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C6C3676E" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/4c400b4e-18be-4cf4-8706-1a0144d009e6" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4823B8CCE" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/3d4e55d2-770c-4bad-af22-de7f5b1b0391" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B48200D5ED" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/e6b4cccc-9911-44f5-a8ae-5e4e99f3e5cb" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47059B122" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/72dc094c-6341-40c1-ae68-786778c0e7e7" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44199CD0C" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/1c1cb5a4-efeb-4610-9157-b153b09c6a9c" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46ABDD263" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/bc88fb93-5b0d-4c73-8711-d44506265725" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45FFE8B19" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/09e4af84-073a-4aa5-9b8d-b34604445257" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44FB050BC" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS04300B/amministrazione-trasparente/atti-amministrazioni-enti/1bfcbda4-d2ea-4f0f-ac75-efb2c75ac33c" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F190"/>
+  <dimension ref="A1:F212"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>16293</v>
+        <v>21891</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3">
+        <v>21883</v>
+      </c>
+      <c r="C3" t="s">
         <v>10</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4">
+        <v>21357</v>
+      </c>
+      <c r="C4" t="s">
         <v>13</v>
       </c>
-      <c r="B4">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5">
+        <v>21352</v>
+      </c>
+      <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
         <v>16</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B6">
-        <v>14951</v>
+        <v>20961</v>
       </c>
       <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B7">
-        <v>14950</v>
+        <v>20960</v>
       </c>
       <c r="C7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8">
+        <v>20959</v>
+      </c>
+      <c r="C8" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" t="s">
         <v>23</v>
-      </c>
-[...7 lines deleted...]
-        <v>25</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B9">
-        <v>12661</v>
+        <v>20712</v>
       </c>
       <c r="C9" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="B10">
-        <v>12660</v>
+        <v>19254</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10" t="s">
         <v>29</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="B11">
-        <v>12659</v>
+        <v>19250</v>
       </c>
       <c r="C11" t="s">
         <v>30</v>
       </c>
       <c r="D11" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="B12">
-        <v>12657</v>
+        <v>19247</v>
       </c>
       <c r="C12" t="s">
         <v>32</v>
       </c>
       <c r="D12" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13">
+        <v>19243</v>
+      </c>
+      <c r="C13" t="s">
         <v>34</v>
       </c>
-      <c r="B13">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B14">
-        <v>11428</v>
+        <v>18312</v>
       </c>
       <c r="C14" t="s">
         <v>37</v>
       </c>
       <c r="D14" t="s">
         <v>38</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>39</v>
       </c>
       <c r="B15">
-        <v>11286</v>
+        <v>16374</v>
       </c>
       <c r="C15" t="s">
         <v>40</v>
       </c>
       <c r="D15" t="s">
         <v>41</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B16">
-        <v>11281</v>
+        <v>16293</v>
       </c>
       <c r="C16" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D16" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="B17">
-        <v>11279</v>
+        <v>16008</v>
       </c>
       <c r="C17" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D17" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="B18">
-        <v>11276</v>
+        <v>15984</v>
       </c>
       <c r="C18" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D18" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="B19">
-        <v>11274</v>
+        <v>15874</v>
       </c>
       <c r="C19" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="D19" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="B20">
-        <v>11269</v>
+        <v>15851</v>
       </c>
       <c r="C20" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="D20" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="B21">
-        <v>11268</v>
+        <v>15515</v>
       </c>
       <c r="C21" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="D21" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="B22">
-        <v>11228</v>
+        <v>14966</v>
       </c>
       <c r="C22" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="D22" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B23">
-        <v>10908</v>
+        <v>14951</v>
       </c>
       <c r="C23" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="D23" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>60</v>
       </c>
       <c r="B24">
-        <v>10683</v>
+        <v>14950</v>
       </c>
       <c r="C24" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="D24" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>67</v>
+      </c>
+      <c r="B25">
+        <v>12662</v>
       </c>
       <c r="C25" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="D25" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>67</v>
+      </c>
+      <c r="B26">
+        <v>12661</v>
       </c>
       <c r="C26" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="D26" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>67</v>
+      </c>
+      <c r="B27">
+        <v>12660</v>
       </c>
       <c r="C27" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="D27" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B28">
-        <v>10404</v>
+        <v>12659</v>
       </c>
       <c r="C28" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="D28" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B29">
-        <v>10384</v>
+        <v>12657</v>
       </c>
       <c r="C29" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="D29" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="B30">
-        <v>10378</v>
+        <v>11430</v>
       </c>
       <c r="C30" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="D30" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="B31">
-        <v>10342</v>
+        <v>11428</v>
       </c>
       <c r="C31" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="D31" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="B32">
-        <v>10329</v>
+        <v>11286</v>
       </c>
       <c r="C32" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="D32" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>83</v>
+      </c>
+      <c r="B33">
+        <v>11281</v>
       </c>
       <c r="C33" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="D33" t="s">
-        <v>66</v>
+        <v>87</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B34">
-        <v>10148</v>
+        <v>11279</v>
       </c>
       <c r="C34" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="D34" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B35">
-        <v>10147</v>
+        <v>11276</v>
       </c>
       <c r="C35" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="D35" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="B36">
-        <v>9906</v>
+        <v>11274</v>
       </c>
       <c r="C36" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="D36" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="B37">
-        <v>9905</v>
+        <v>11269</v>
       </c>
       <c r="C37" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="D37" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="B38">
-        <v>8361</v>
+        <v>11268</v>
       </c>
       <c r="C38" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="D38" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="B39">
-        <v>8342</v>
+        <v>11228</v>
       </c>
       <c r="C39" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="D39" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>91</v>
+        <v>101</v>
       </c>
       <c r="B40">
-        <v>8316</v>
+        <v>10908</v>
       </c>
       <c r="C40" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="D40" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="B41">
-        <v>7659</v>
+        <v>10683</v>
       </c>
       <c r="C41" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="D41" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>7649</v>
+        <v>107</v>
+      </c>
+      <c r="B42" t="s">
+        <v>108</v>
       </c>
       <c r="C42" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="D42" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>6809</v>
+        <v>107</v>
+      </c>
+      <c r="B43" t="s">
+        <v>108</v>
       </c>
       <c r="C43" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="D43" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>6441</v>
+        <v>107</v>
+      </c>
+      <c r="B44" t="s">
+        <v>108</v>
       </c>
       <c r="C44" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="D44" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="B45">
-        <v>6440</v>
+        <v>10404</v>
       </c>
       <c r="C45" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="D45" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B46">
-        <v>2147483647</v>
+        <v>10384</v>
       </c>
       <c r="C46" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="D46" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B47">
-        <v>5939</v>
+        <v>10378</v>
       </c>
       <c r="C47" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="D47" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B48">
-        <v>5938</v>
+        <v>10342</v>
       </c>
       <c r="C48" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="D48" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="B49">
-        <v>5818</v>
+        <v>10329</v>
       </c>
       <c r="C49" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="D49" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>5668</v>
+        <v>113</v>
+      </c>
+      <c r="B50" t="s">
+        <v>108</v>
       </c>
       <c r="C50" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="D50" t="s">
-        <v>123</v>
+        <v>110</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B51">
-        <v>5423</v>
+        <v>10148</v>
       </c>
       <c r="C51" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D51" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B52">
-        <v>5411</v>
+        <v>10147</v>
       </c>
       <c r="C52" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D52" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="B53">
-        <v>5408</v>
+        <v>9906</v>
       </c>
       <c r="C53" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="D53" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="B54">
-        <v>5407</v>
+        <v>9905</v>
       </c>
       <c r="C54" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D54" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B55">
-        <v>3868</v>
+        <v>8361</v>
       </c>
       <c r="C55" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="D55" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="B56">
-        <v>3410</v>
+        <v>8342</v>
       </c>
       <c r="C56" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D56" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="B57">
-        <v>3319</v>
+        <v>8316</v>
       </c>
       <c r="C57" t="s">
         <v>140</v>
       </c>
       <c r="D57" t="s">
         <v>141</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
         <v>142</v>
       </c>
       <c r="B58">
-        <v>3177</v>
+        <v>7659</v>
       </c>
       <c r="C58" t="s">
         <v>143</v>
       </c>
       <c r="D58" t="s">
         <v>144</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
         <v>142</v>
       </c>
       <c r="B59">
-        <v>3158</v>
+        <v>7649</v>
       </c>
       <c r="C59" t="s">
         <v>145</v>
       </c>
       <c r="D59" t="s">
         <v>146</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="B60">
-        <v>3152</v>
+        <v>6809</v>
       </c>
       <c r="C60" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D60" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B61">
-        <v>2987</v>
+        <v>6441</v>
       </c>
       <c r="C61" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D61" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B62">
-        <v>2984</v>
+        <v>6440</v>
       </c>
       <c r="C62" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D62" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B63">
-        <v>2848</v>
+        <v>2147483647</v>
       </c>
       <c r="C63" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D63" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="B64">
-        <v>1261</v>
+        <v>5939</v>
       </c>
       <c r="C64" t="s">
         <v>158</v>
       </c>
       <c r="D64" t="s">
         <v>159</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
+        <v>155</v>
+      </c>
+      <c r="B65">
+        <v>5938</v>
+      </c>
+      <c r="C65" t="s">
         <v>160</v>
       </c>
-      <c r="B65">
-[...2 lines deleted...]
-      <c r="C65" t="s">
+      <c r="D65" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B66">
-        <v>932</v>
+        <v>5818</v>
       </c>
       <c r="C66" t="s">
         <v>163</v>
       </c>
       <c r="D66" t="s">
         <v>164</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="B67">
-        <v>922</v>
+        <v>5668</v>
       </c>
       <c r="C67" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D67" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>160</v>
+        <v>168</v>
       </c>
       <c r="B68">
-        <v>918</v>
+        <v>5423</v>
       </c>
       <c r="C68" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="D68" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="B69">
-        <v>24281</v>
+        <v>5411</v>
       </c>
       <c r="C69" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D69" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="B70">
-        <v>24280</v>
+        <v>5408</v>
       </c>
       <c r="C70" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D70" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="B71">
-        <v>24042</v>
+        <v>5407</v>
       </c>
       <c r="C71" t="s">
         <v>175</v>
       </c>
       <c r="D71" t="s">
         <v>176</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
         <v>177</v>
       </c>
       <c r="B72">
-        <v>23697</v>
+        <v>3868</v>
       </c>
       <c r="C72" t="s">
         <v>178</v>
       </c>
       <c r="D72" t="s">
         <v>179</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="B73">
-        <v>23677</v>
+        <v>3410</v>
       </c>
       <c r="C73" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D73" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="B74">
-        <v>23660</v>
+        <v>3319</v>
       </c>
       <c r="C74" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="D74" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B75">
-        <v>22425</v>
+        <v>3177</v>
       </c>
       <c r="C75" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="D75" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B76">
-        <v>22421</v>
+        <v>3158</v>
       </c>
       <c r="C76" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="D76" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B77">
-        <v>22406</v>
+        <v>3152</v>
       </c>
       <c r="C77" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="D77" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B78">
-        <v>21711</v>
+        <v>2987</v>
       </c>
       <c r="C78" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="D78" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B79">
-        <v>21709</v>
+        <v>2984</v>
       </c>
       <c r="C79" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="D79" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>191</v>
+        <v>198</v>
       </c>
       <c r="B80">
-        <v>21704</v>
+        <v>2848</v>
       </c>
       <c r="C80" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="D80" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="B81">
-        <v>21448</v>
+        <v>1261</v>
       </c>
       <c r="C81" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="D81" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="B82">
-        <v>21443</v>
+        <v>938</v>
       </c>
       <c r="C82" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="D82" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="B83">
-        <v>21439</v>
+        <v>932</v>
       </c>
       <c r="C83" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D83" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="B84">
-        <v>21329</v>
+        <v>922</v>
       </c>
       <c r="C84" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="D84" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="B85">
-        <v>21124</v>
+        <v>918</v>
       </c>
       <c r="C85" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="D85" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="B86">
-        <v>21115</v>
+        <v>24281</v>
       </c>
       <c r="C86" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="D86" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="B87">
-        <v>21111</v>
+        <v>24280</v>
       </c>
       <c r="C87" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="D87" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>207</v>
+        <v>218</v>
       </c>
       <c r="B88">
-        <v>21101</v>
+        <v>24042</v>
       </c>
       <c r="C88" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="D88" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>207</v>
+        <v>221</v>
       </c>
       <c r="B89">
-        <v>21093</v>
+        <v>23697</v>
       </c>
       <c r="C89" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="D89" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="B90">
-        <v>20360</v>
+        <v>23677</v>
       </c>
       <c r="C90" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="D90" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
         <v>221</v>
       </c>
       <c r="B91">
-        <v>18453</v>
+        <v>23660</v>
       </c>
       <c r="C91" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="D91" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
       <c r="B92">
-        <v>18452</v>
+        <v>22425</v>
       </c>
       <c r="C92" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="D92" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
       <c r="B93">
-        <v>18431</v>
+        <v>22421</v>
       </c>
       <c r="C93" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="D93" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
       <c r="B94">
-        <v>18429</v>
+        <v>22406</v>
       </c>
       <c r="C94" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="D94" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="B95">
-        <v>17956</v>
+        <v>21711</v>
       </c>
       <c r="C95" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="D95" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="B96">
-        <v>17950</v>
+        <v>21709</v>
       </c>
       <c r="C96" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="D96" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
         <v>235</v>
       </c>
       <c r="B97">
-        <v>17194</v>
+        <v>21704</v>
       </c>
       <c r="C97" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="D97" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="B98">
-        <v>17191</v>
+        <v>21448</v>
       </c>
       <c r="C98" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="D98" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B99">
-        <v>16594</v>
+        <v>21443</v>
       </c>
       <c r="C99" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="D99" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="B100">
-        <v>15623</v>
+        <v>21439</v>
       </c>
       <c r="C100" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="D100" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>248</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="B101">
-        <v>15591</v>
+        <v>21329</v>
       </c>
       <c r="C101" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="D101" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="B102">
-        <v>15288</v>
+        <v>21124</v>
       </c>
       <c r="C102" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="D102" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
         <v>251</v>
       </c>
       <c r="B103">
-        <v>13644</v>
+        <v>21115</v>
       </c>
       <c r="C103" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="D103" t="s">
-        <v>252</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>255</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="B104">
-        <v>13511</v>
+        <v>21111</v>
       </c>
       <c r="C104" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="D104" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="B105">
-        <v>13258</v>
+        <v>21101</v>
       </c>
       <c r="C105" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D105" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>259</v>
+        <v>251</v>
       </c>
       <c r="B106">
-        <v>11751</v>
+        <v>21093</v>
       </c>
       <c r="C106" t="s">
         <v>260</v>
       </c>
       <c r="D106" t="s">
         <v>261</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="B107">
-        <v>11748</v>
+        <v>20360</v>
       </c>
       <c r="C107" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D107" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B108">
-        <v>11051</v>
+        <v>18453</v>
       </c>
       <c r="C108" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D108" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="B109">
-        <v>10654</v>
+        <v>18452</v>
       </c>
       <c r="C109" t="s">
         <v>268</v>
       </c>
       <c r="D109" t="s">
         <v>269</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
+        <v>265</v>
+      </c>
+      <c r="B110">
+        <v>18431</v>
+      </c>
+      <c r="C110" t="s">
         <v>270</v>
       </c>
-      <c r="B110">
-[...2 lines deleted...]
-      <c r="C110" t="s">
+      <c r="D110" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="B111">
-        <v>10396</v>
+        <v>18429</v>
       </c>
       <c r="C111" t="s">
+        <v>272</v>
+      </c>
+      <c r="D111" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="B112">
-        <v>10391</v>
+        <v>17956</v>
       </c>
       <c r="C112" t="s">
         <v>275</v>
       </c>
       <c r="D112" t="s">
         <v>276</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="B113">
-        <v>10387</v>
+        <v>17950</v>
       </c>
       <c r="C113" t="s">
         <v>277</v>
       </c>
       <c r="D113" t="s">
         <v>278</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>270</v>
+        <v>279</v>
       </c>
       <c r="B114">
-        <v>10384</v>
+        <v>17194</v>
       </c>
       <c r="C114" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D114" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="B115">
-        <v>9621</v>
+        <v>17191</v>
       </c>
       <c r="C115" t="s">
         <v>282</v>
       </c>
       <c r="D115" t="s">
         <v>283</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
         <v>284</v>
       </c>
       <c r="B116">
-        <v>9268</v>
+        <v>16594</v>
       </c>
       <c r="C116" t="s">
         <v>285</v>
       </c>
       <c r="D116" t="s">
         <v>286</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="B117">
-        <v>9263</v>
+        <v>15623</v>
       </c>
       <c r="C117" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D117" t="s">
+        <v>289</v>
+      </c>
+      <c r="E117" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="B118">
-        <v>9181</v>
+        <v>15591</v>
       </c>
       <c r="C118" t="s">
         <v>290</v>
       </c>
       <c r="D118" t="s">
         <v>291</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
         <v>292</v>
       </c>
       <c r="B119">
-        <v>8841</v>
+        <v>15288</v>
       </c>
       <c r="C119" t="s">
         <v>293</v>
       </c>
       <c r="D119" t="s">
         <v>294</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="B120">
-        <v>8827</v>
+        <v>13644</v>
       </c>
       <c r="C120" t="s">
-        <v>295</v>
+        <v>288</v>
       </c>
       <c r="D120" t="s">
         <v>296</v>
       </c>
-      <c r="E120" s="2" t="s">
-        <v>9</v>
+      <c r="E120" t="s">
+        <v>288</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
         <v>297</v>
       </c>
       <c r="B121">
-        <v>8743</v>
+        <v>13511</v>
       </c>
       <c r="C121" t="s">
         <v>298</v>
       </c>
       <c r="D121" t="s">
         <v>299</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="B122">
-        <v>8738</v>
+        <v>13258</v>
       </c>
       <c r="C122" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="D122" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>297</v>
+        <v>303</v>
       </c>
       <c r="B123">
-        <v>8728</v>
+        <v>11751</v>
       </c>
       <c r="C123" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="D123" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>297</v>
+        <v>303</v>
       </c>
       <c r="B124">
-        <v>8724</v>
+        <v>11748</v>
       </c>
       <c r="C124" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="D124" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="B125">
-        <v>8196</v>
+        <v>11051</v>
       </c>
       <c r="C125" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="D125" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="B126">
-        <v>8195</v>
+        <v>10654</v>
       </c>
       <c r="C126" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="D126" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="B127">
-        <v>7917</v>
+        <v>10397</v>
       </c>
       <c r="C127" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="D127" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
         <v>314</v>
       </c>
       <c r="B128">
-        <v>7725</v>
+        <v>10396</v>
       </c>
       <c r="C128" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="D128" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
         <v>314</v>
       </c>
       <c r="B129">
-        <v>7718</v>
+        <v>10391</v>
       </c>
       <c r="C129" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="D129" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="B130">
-        <v>7087</v>
+        <v>10387</v>
       </c>
       <c r="C130" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="D130" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>322</v>
+        <v>314</v>
       </c>
       <c r="B131">
-        <v>6882</v>
+        <v>10384</v>
       </c>
       <c r="C131" t="s">
         <v>323</v>
       </c>
       <c r="D131" t="s">
         <v>324</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
         <v>325</v>
       </c>
       <c r="B132">
-        <v>6576</v>
+        <v>9621</v>
       </c>
       <c r="C132" t="s">
         <v>326</v>
       </c>
       <c r="D132" t="s">
         <v>327</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
         <v>328</v>
       </c>
       <c r="B133">
-        <v>6283</v>
+        <v>9268</v>
       </c>
       <c r="C133" t="s">
         <v>329</v>
       </c>
       <c r="D133" t="s">
         <v>330</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
+        <v>328</v>
+      </c>
+      <c r="B134">
+        <v>9263</v>
+      </c>
+      <c r="C134" t="s">
         <v>331</v>
       </c>
-      <c r="B134">
-[...2 lines deleted...]
-      <c r="C134" t="s">
+      <c r="D134" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="B135">
-        <v>6163</v>
+        <v>9181</v>
       </c>
       <c r="C135" t="s">
         <v>334</v>
       </c>
       <c r="D135" t="s">
         <v>335</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="B136">
-        <v>6160</v>
+        <v>8841</v>
       </c>
       <c r="C136" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="D136" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="B137">
-        <v>6158</v>
+        <v>8827</v>
       </c>
       <c r="C137" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="D137" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>331</v>
+        <v>341</v>
       </c>
       <c r="B138">
-        <v>6044</v>
+        <v>8743</v>
       </c>
       <c r="C138" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="D138" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="B139">
-        <v>6008</v>
+        <v>8738</v>
       </c>
       <c r="C139" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="D139" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="B140">
-        <v>5605</v>
+        <v>8728</v>
       </c>
       <c r="C140" t="s">
         <v>346</v>
       </c>
       <c r="D140" t="s">
         <v>347</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="B141">
-        <v>5603</v>
+        <v>8724</v>
       </c>
       <c r="C141" t="s">
         <v>348</v>
       </c>
       <c r="D141" t="s">
         <v>349</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
         <v>350</v>
       </c>
       <c r="B142">
-        <v>4782</v>
+        <v>8196</v>
       </c>
       <c r="C142" t="s">
         <v>351</v>
       </c>
       <c r="D142" t="s">
         <v>352</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
         <v>350</v>
       </c>
       <c r="B143">
-        <v>4756</v>
+        <v>8195</v>
       </c>
       <c r="C143" t="s">
         <v>353</v>
       </c>
       <c r="D143" t="s">
         <v>354</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
         <v>355</v>
       </c>
       <c r="B144">
-        <v>4363</v>
+        <v>7917</v>
       </c>
       <c r="C144" t="s">
         <v>356</v>
       </c>
       <c r="D144" t="s">
         <v>357</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
         <v>358</v>
       </c>
       <c r="B145">
-        <v>4274</v>
+        <v>7725</v>
       </c>
       <c r="C145" t="s">
         <v>359</v>
       </c>
       <c r="D145" t="s">
         <v>360</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
         <v>358</v>
       </c>
       <c r="B146">
-        <v>4228</v>
+        <v>7718</v>
       </c>
       <c r="C146" t="s">
         <v>361</v>
       </c>
       <c r="D146" t="s">
         <v>362</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
         <v>363</v>
       </c>
       <c r="B147">
-        <v>4155</v>
+        <v>7087</v>
       </c>
       <c r="C147" t="s">
         <v>364</v>
       </c>
       <c r="D147" t="s">
         <v>365</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
         <v>366</v>
       </c>
       <c r="B148">
-        <v>3535</v>
+        <v>6882</v>
       </c>
       <c r="C148" t="s">
         <v>367</v>
       </c>
       <c r="D148" t="s">
         <v>368</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
         <v>369</v>
       </c>
       <c r="B149">
-        <v>3305</v>
+        <v>6576</v>
       </c>
       <c r="C149" t="s">
         <v>370</v>
       </c>
       <c r="D149" t="s">
         <v>371</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="B150">
-        <v>3304</v>
+        <v>6283</v>
       </c>
       <c r="C150" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="D150" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="B151">
-        <v>3303</v>
+        <v>6175</v>
       </c>
       <c r="C151" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="D151" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="B152">
-        <v>3302</v>
+        <v>6163</v>
       </c>
       <c r="C152" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="D152" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="B153">
-        <v>3301</v>
+        <v>6160</v>
       </c>
       <c r="C153" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="D153" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="B154">
-        <v>3300</v>
+        <v>6158</v>
       </c>
       <c r="C154" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="D154" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="B155">
-        <v>3299</v>
+        <v>6044</v>
       </c>
       <c r="C155" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="D155" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>369</v>
+        <v>386</v>
       </c>
       <c r="B156">
-        <v>3298</v>
+        <v>6008</v>
       </c>
       <c r="C156" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="D156" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="B157">
-        <v>3169</v>
+        <v>5605</v>
       </c>
       <c r="C157" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="D157" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
         <v>389</v>
       </c>
       <c r="B158">
-        <v>3151</v>
+        <v>5603</v>
       </c>
       <c r="C158" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="D158" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>389</v>
+        <v>394</v>
       </c>
       <c r="B159">
-        <v>3150</v>
+        <v>4782</v>
       </c>
       <c r="C159" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="D159" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
         <v>394</v>
       </c>
       <c r="B160">
-        <v>2589</v>
+        <v>4756</v>
       </c>
       <c r="C160" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="D160" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="B161">
-        <v>2188</v>
+        <v>4363</v>
       </c>
       <c r="C161" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="D161" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="B162">
-        <v>2167</v>
+        <v>4274</v>
       </c>
       <c r="C162" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="D162" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="B163">
-        <v>2154</v>
+        <v>4228</v>
       </c>
       <c r="C163" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="D163" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="B164">
-        <v>2094</v>
+        <v>4155</v>
       </c>
       <c r="C164" t="s">
-        <v>244</v>
+        <v>408</v>
       </c>
       <c r="D164" t="s">
-        <v>405</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>409</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="B165">
-        <v>1679</v>
+        <v>3535</v>
       </c>
       <c r="C165" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="D165" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="B166">
-        <v>1527</v>
+        <v>3305</v>
       </c>
       <c r="C166" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="D166" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B167">
-        <v>1507</v>
+        <v>3304</v>
       </c>
       <c r="C167" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="D167" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B168">
-        <v>1505</v>
+        <v>3303</v>
       </c>
       <c r="C168" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="D168" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B169">
-        <v>1502</v>
+        <v>3302</v>
       </c>
       <c r="C169" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="D169" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>419</v>
+        <v>413</v>
       </c>
       <c r="B170">
-        <v>1288</v>
+        <v>3301</v>
       </c>
       <c r="C170" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="D170" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>419</v>
+        <v>413</v>
       </c>
       <c r="B171">
-        <v>1287</v>
+        <v>3300</v>
       </c>
       <c r="C171" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="D171" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>424</v>
+        <v>413</v>
       </c>
       <c r="B172">
-        <v>1067</v>
+        <v>3299</v>
       </c>
       <c r="C172" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="D172" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>427</v>
+        <v>413</v>
       </c>
       <c r="B173">
-        <v>731</v>
+        <v>3298</v>
       </c>
       <c r="C173" t="s">
         <v>428</v>
       </c>
       <c r="D173" t="s">
         <v>429</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
         <v>430</v>
       </c>
       <c r="B174">
-        <v>23436</v>
+        <v>3169</v>
       </c>
       <c r="C174" t="s">
         <v>431</v>
       </c>
       <c r="D174" t="s">
         <v>432</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="B175">
-        <v>23430</v>
+        <v>3151</v>
       </c>
       <c r="C175" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="D175" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="B176">
-        <v>23197</v>
+        <v>3150</v>
       </c>
       <c r="C176" t="s">
         <v>436</v>
       </c>
       <c r="D176" t="s">
         <v>437</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="B177">
-        <v>23193</v>
+        <v>2589</v>
       </c>
       <c r="C177" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="D177" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="B178">
-        <v>23161</v>
+        <v>2188</v>
       </c>
       <c r="C178" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="D178" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="B179">
-        <v>21732</v>
+        <v>2167</v>
       </c>
       <c r="C179" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="D179" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="B180">
-        <v>22523</v>
+        <v>2154</v>
       </c>
       <c r="C180" t="s">
         <v>446</v>
       </c>
       <c r="D180" t="s">
         <v>447</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="B181">
-        <v>22517</v>
+        <v>2094</v>
       </c>
       <c r="C181" t="s">
-        <v>448</v>
+        <v>288</v>
       </c>
       <c r="D181" t="s">
         <v>449</v>
       </c>
-      <c r="E181" s="2" t="s">
-        <v>9</v>
+      <c r="E181" t="s">
+        <v>288</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>445</v>
+        <v>450</v>
       </c>
       <c r="B182">
-        <v>22516</v>
+        <v>1679</v>
       </c>
       <c r="C182" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="D182" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>445</v>
+        <v>453</v>
       </c>
       <c r="B183">
-        <v>22498</v>
+        <v>1527</v>
       </c>
       <c r="C183" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="D183" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="B184">
-        <v>21369</v>
+        <v>1507</v>
       </c>
       <c r="C184" t="s">
-        <v>244</v>
+        <v>457</v>
       </c>
       <c r="D184" t="s">
-        <v>455</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>458</v>
+      </c>
+      <c r="E184" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F184" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
         <v>456</v>
       </c>
       <c r="B185">
-        <v>21278</v>
+        <v>1505</v>
       </c>
       <c r="C185" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="D185" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
       <c r="B186">
-        <v>20973</v>
+        <v>1502</v>
       </c>
       <c r="C186" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="D186" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F186" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="B187">
-        <v>20967</v>
+        <v>1288</v>
       </c>
       <c r="C187" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="D187" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F187" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="B188">
-        <v>20838</v>
+        <v>1287</v>
       </c>
       <c r="C188" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="D188" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F188" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="B189">
-        <v>20627</v>
+        <v>1067</v>
       </c>
       <c r="C189" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="D189" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="B190">
+        <v>731</v>
+      </c>
+      <c r="C190" t="s">
+        <v>472</v>
+      </c>
+      <c r="D190" t="s">
+        <v>473</v>
+      </c>
+      <c r="E190" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F190" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="191" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A191" t="s">
+        <v>474</v>
+      </c>
+      <c r="B191">
+        <v>23436</v>
+      </c>
+      <c r="C191" t="s">
+        <v>475</v>
+      </c>
+      <c r="D191" t="s">
+        <v>476</v>
+      </c>
+      <c r="E191" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F191" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="192" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A192" t="s">
+        <v>474</v>
+      </c>
+      <c r="B192">
+        <v>23430</v>
+      </c>
+      <c r="C192" t="s">
+        <v>477</v>
+      </c>
+      <c r="D192" t="s">
+        <v>478</v>
+      </c>
+      <c r="E192" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F192" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="193" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A193" t="s">
+        <v>479</v>
+      </c>
+      <c r="B193">
+        <v>23197</v>
+      </c>
+      <c r="C193" t="s">
+        <v>480</v>
+      </c>
+      <c r="D193" t="s">
+        <v>481</v>
+      </c>
+      <c r="E193" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F193" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="194" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A194" t="s">
+        <v>479</v>
+      </c>
+      <c r="B194">
+        <v>23193</v>
+      </c>
+      <c r="C194" t="s">
+        <v>482</v>
+      </c>
+      <c r="D194" t="s">
+        <v>483</v>
+      </c>
+      <c r="E194" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F194" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="195" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A195" t="s">
+        <v>479</v>
+      </c>
+      <c r="B195">
+        <v>23161</v>
+      </c>
+      <c r="C195" t="s">
+        <v>484</v>
+      </c>
+      <c r="D195" t="s">
+        <v>485</v>
+      </c>
+      <c r="E195" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F195" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="196" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A196" t="s">
+        <v>486</v>
+      </c>
+      <c r="B196">
+        <v>23438</v>
+      </c>
+      <c r="C196" t="s">
+        <v>487</v>
+      </c>
+      <c r="D196" t="s">
+        <v>488</v>
+      </c>
+      <c r="E196" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F196" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="197" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A197" t="s">
+        <v>489</v>
+      </c>
+      <c r="B197">
+        <v>22509</v>
+      </c>
+      <c r="C197" t="s">
+        <v>490</v>
+      </c>
+      <c r="D197" t="s">
+        <v>491</v>
+      </c>
+      <c r="E197" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F197" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="198" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A198" t="s">
+        <v>492</v>
+      </c>
+      <c r="B198">
+        <v>21732</v>
+      </c>
+      <c r="C198" t="s">
+        <v>493</v>
+      </c>
+      <c r="D198" t="s">
+        <v>494</v>
+      </c>
+      <c r="E198" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F198" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="199" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A199" t="s">
+        <v>492</v>
+      </c>
+      <c r="B199">
+        <v>21692</v>
+      </c>
+      <c r="C199" t="s">
+        <v>495</v>
+      </c>
+      <c r="D199" t="s">
+        <v>496</v>
+      </c>
+      <c r="E199" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F199" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="200" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A200" t="s">
+        <v>492</v>
+      </c>
+      <c r="B200">
+        <v>21675</v>
+      </c>
+      <c r="C200" t="s">
+        <v>497</v>
+      </c>
+      <c r="D200" t="s">
+        <v>498</v>
+      </c>
+      <c r="E200" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F200" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="201" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A201" t="s">
+        <v>499</v>
+      </c>
+      <c r="B201">
+        <v>22523</v>
+      </c>
+      <c r="C201" t="s">
+        <v>500</v>
+      </c>
+      <c r="D201" t="s">
+        <v>501</v>
+      </c>
+      <c r="E201" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F201" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="202" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A202" t="s">
+        <v>499</v>
+      </c>
+      <c r="B202">
+        <v>22517</v>
+      </c>
+      <c r="C202" t="s">
+        <v>502</v>
+      </c>
+      <c r="D202" t="s">
+        <v>503</v>
+      </c>
+      <c r="E202" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F202" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="203" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A203" t="s">
+        <v>499</v>
+      </c>
+      <c r="B203">
+        <v>22516</v>
+      </c>
+      <c r="C203" t="s">
+        <v>504</v>
+      </c>
+      <c r="D203" t="s">
+        <v>505</v>
+      </c>
+      <c r="E203" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F203" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="204" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A204" t="s">
+        <v>499</v>
+      </c>
+      <c r="B204">
+        <v>22498</v>
+      </c>
+      <c r="C204" t="s">
+        <v>506</v>
+      </c>
+      <c r="D204" t="s">
+        <v>507</v>
+      </c>
+      <c r="E204" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F204" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="205" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A205" t="s">
+        <v>508</v>
+      </c>
+      <c r="B205">
+        <v>21369</v>
+      </c>
+      <c r="C205" t="s">
+        <v>288</v>
+      </c>
+      <c r="D205" t="s">
+        <v>509</v>
+      </c>
+      <c r="E205" t="s">
+        <v>288</v>
+      </c>
+      <c r="F205" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="206" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A206" t="s">
+        <v>510</v>
+      </c>
+      <c r="B206">
+        <v>21278</v>
+      </c>
+      <c r="C206" t="s">
+        <v>511</v>
+      </c>
+      <c r="D206" t="s">
+        <v>512</v>
+      </c>
+      <c r="E206" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F206" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="207" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A207" t="s">
+        <v>510</v>
+      </c>
+      <c r="B207">
+        <v>21270</v>
+      </c>
+      <c r="C207" t="s">
+        <v>513</v>
+      </c>
+      <c r="D207" t="s">
+        <v>514</v>
+      </c>
+      <c r="E207" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F207" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="208" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A208" t="s">
+        <v>515</v>
+      </c>
+      <c r="B208">
+        <v>20973</v>
+      </c>
+      <c r="C208" t="s">
+        <v>516</v>
+      </c>
+      <c r="D208" t="s">
+        <v>517</v>
+      </c>
+      <c r="E208" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F208" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="209" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A209" t="s">
+        <v>515</v>
+      </c>
+      <c r="B209">
+        <v>20967</v>
+      </c>
+      <c r="C209" t="s">
+        <v>518</v>
+      </c>
+      <c r="D209" t="s">
+        <v>519</v>
+      </c>
+      <c r="E209" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F209" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="210" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A210" t="s">
+        <v>520</v>
+      </c>
+      <c r="B210">
+        <v>20838</v>
+      </c>
+      <c r="C210" t="s">
+        <v>521</v>
+      </c>
+      <c r="D210" t="s">
+        <v>522</v>
+      </c>
+      <c r="E210" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F210" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="211" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A211" t="s">
+        <v>523</v>
+      </c>
+      <c r="B211">
+        <v>20627</v>
+      </c>
+      <c r="C211" t="s">
+        <v>524</v>
+      </c>
+      <c r="D211" t="s">
+        <v>525</v>
+      </c>
+      <c r="E211" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F211" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="212" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A212" t="s">
+        <v>523</v>
+      </c>
+      <c r="B212">
         <v>20544</v>
       </c>
-      <c r="C190" t="s">
-[...8 lines deleted...]
-      <c r="F190" s="2" t="s">
+      <c r="C212" t="s">
+        <v>526</v>
+      </c>
+      <c r="D212" t="s">
+        <v>527</v>
+      </c>
+      <c r="E212" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F212" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
     <hyperlink ref="E6" r:id="rId9"/>
     <hyperlink ref="F6" r:id="rId10"/>
     <hyperlink ref="E7" r:id="rId11"/>
     <hyperlink ref="F7" r:id="rId12"/>
     <hyperlink ref="E8" r:id="rId13"/>
     <hyperlink ref="F8" r:id="rId14"/>
     <hyperlink ref="E9" r:id="rId15"/>
     <hyperlink ref="F9" r:id="rId16"/>
     <hyperlink ref="E10" r:id="rId17"/>
     <hyperlink ref="F10" r:id="rId18"/>
     <hyperlink ref="E11" r:id="rId19"/>
     <hyperlink ref="F11" r:id="rId20"/>
@@ -5847,89 +6462,89 @@
     <hyperlink ref="F87" r:id="rId172"/>
     <hyperlink ref="E88" r:id="rId173"/>
     <hyperlink ref="F88" r:id="rId174"/>
     <hyperlink ref="E89" r:id="rId175"/>
     <hyperlink ref="F89" r:id="rId176"/>
     <hyperlink ref="E90" r:id="rId177"/>
     <hyperlink ref="F90" r:id="rId178"/>
     <hyperlink ref="E91" r:id="rId179"/>
     <hyperlink ref="F91" r:id="rId180"/>
     <hyperlink ref="E92" r:id="rId181"/>
     <hyperlink ref="F92" r:id="rId182"/>
     <hyperlink ref="E93" r:id="rId183"/>
     <hyperlink ref="F93" r:id="rId184"/>
     <hyperlink ref="E94" r:id="rId185"/>
     <hyperlink ref="F94" r:id="rId186"/>
     <hyperlink ref="E95" r:id="rId187"/>
     <hyperlink ref="F95" r:id="rId188"/>
     <hyperlink ref="E96" r:id="rId189"/>
     <hyperlink ref="F96" r:id="rId190"/>
     <hyperlink ref="E97" r:id="rId191"/>
     <hyperlink ref="F97" r:id="rId192"/>
     <hyperlink ref="E98" r:id="rId193"/>
     <hyperlink ref="F98" r:id="rId194"/>
     <hyperlink ref="E99" r:id="rId195"/>
     <hyperlink ref="F99" r:id="rId196"/>
-    <hyperlink ref="F100" r:id="rId197"/>
-[...37 lines deleted...]
-    <hyperlink ref="E120" r:id="rId235"/>
+    <hyperlink ref="E100" r:id="rId197"/>
+    <hyperlink ref="F100" r:id="rId198"/>
+    <hyperlink ref="E101" r:id="rId199"/>
+    <hyperlink ref="F101" r:id="rId200"/>
+    <hyperlink ref="E102" r:id="rId201"/>
+    <hyperlink ref="F102" r:id="rId202"/>
+    <hyperlink ref="E103" r:id="rId203"/>
+    <hyperlink ref="F103" r:id="rId204"/>
+    <hyperlink ref="E104" r:id="rId205"/>
+    <hyperlink ref="F104" r:id="rId206"/>
+    <hyperlink ref="E105" r:id="rId207"/>
+    <hyperlink ref="F105" r:id="rId208"/>
+    <hyperlink ref="E106" r:id="rId209"/>
+    <hyperlink ref="F106" r:id="rId210"/>
+    <hyperlink ref="E107" r:id="rId211"/>
+    <hyperlink ref="F107" r:id="rId212"/>
+    <hyperlink ref="E108" r:id="rId213"/>
+    <hyperlink ref="F108" r:id="rId214"/>
+    <hyperlink ref="E109" r:id="rId215"/>
+    <hyperlink ref="F109" r:id="rId216"/>
+    <hyperlink ref="E110" r:id="rId217"/>
+    <hyperlink ref="F110" r:id="rId218"/>
+    <hyperlink ref="E111" r:id="rId219"/>
+    <hyperlink ref="F111" r:id="rId220"/>
+    <hyperlink ref="E112" r:id="rId221"/>
+    <hyperlink ref="F112" r:id="rId222"/>
+    <hyperlink ref="E113" r:id="rId223"/>
+    <hyperlink ref="F113" r:id="rId224"/>
+    <hyperlink ref="E114" r:id="rId225"/>
+    <hyperlink ref="F114" r:id="rId226"/>
+    <hyperlink ref="E115" r:id="rId227"/>
+    <hyperlink ref="F115" r:id="rId228"/>
+    <hyperlink ref="E116" r:id="rId229"/>
+    <hyperlink ref="F116" r:id="rId230"/>
+    <hyperlink ref="F117" r:id="rId231"/>
+    <hyperlink ref="E118" r:id="rId232"/>
+    <hyperlink ref="F118" r:id="rId233"/>
+    <hyperlink ref="E119" r:id="rId234"/>
+    <hyperlink ref="F119" r:id="rId235"/>
     <hyperlink ref="F120" r:id="rId236"/>
     <hyperlink ref="E121" r:id="rId237"/>
     <hyperlink ref="F121" r:id="rId238"/>
     <hyperlink ref="E122" r:id="rId239"/>
     <hyperlink ref="F122" r:id="rId240"/>
     <hyperlink ref="E123" r:id="rId241"/>
     <hyperlink ref="F123" r:id="rId242"/>
     <hyperlink ref="E124" r:id="rId243"/>
     <hyperlink ref="F124" r:id="rId244"/>
     <hyperlink ref="E125" r:id="rId245"/>
     <hyperlink ref="F125" r:id="rId246"/>
     <hyperlink ref="E126" r:id="rId247"/>
     <hyperlink ref="F126" r:id="rId248"/>
     <hyperlink ref="E127" r:id="rId249"/>
     <hyperlink ref="F127" r:id="rId250"/>
     <hyperlink ref="E128" r:id="rId251"/>
     <hyperlink ref="F128" r:id="rId252"/>
     <hyperlink ref="E129" r:id="rId253"/>
     <hyperlink ref="F129" r:id="rId254"/>
     <hyperlink ref="E130" r:id="rId255"/>
     <hyperlink ref="F130" r:id="rId256"/>
     <hyperlink ref="E131" r:id="rId257"/>
     <hyperlink ref="F131" r:id="rId258"/>
     <hyperlink ref="E132" r:id="rId259"/>
     <hyperlink ref="F132" r:id="rId260"/>
@@ -5973,102 +6588,146 @@
     <hyperlink ref="F151" r:id="rId298"/>
     <hyperlink ref="E152" r:id="rId299"/>
     <hyperlink ref="F152" r:id="rId300"/>
     <hyperlink ref="E153" r:id="rId301"/>
     <hyperlink ref="F153" r:id="rId302"/>
     <hyperlink ref="E154" r:id="rId303"/>
     <hyperlink ref="F154" r:id="rId304"/>
     <hyperlink ref="E155" r:id="rId305"/>
     <hyperlink ref="F155" r:id="rId306"/>
     <hyperlink ref="E156" r:id="rId307"/>
     <hyperlink ref="F156" r:id="rId308"/>
     <hyperlink ref="E157" r:id="rId309"/>
     <hyperlink ref="F157" r:id="rId310"/>
     <hyperlink ref="E158" r:id="rId311"/>
     <hyperlink ref="F158" r:id="rId312"/>
     <hyperlink ref="E159" r:id="rId313"/>
     <hyperlink ref="F159" r:id="rId314"/>
     <hyperlink ref="E160" r:id="rId315"/>
     <hyperlink ref="F160" r:id="rId316"/>
     <hyperlink ref="E161" r:id="rId317"/>
     <hyperlink ref="F161" r:id="rId318"/>
     <hyperlink ref="E162" r:id="rId319"/>
     <hyperlink ref="F162" r:id="rId320"/>
     <hyperlink ref="E163" r:id="rId321"/>
     <hyperlink ref="F163" r:id="rId322"/>
-    <hyperlink ref="F164" r:id="rId323"/>
-[...32 lines deleted...]
-    <hyperlink ref="E181" r:id="rId356"/>
+    <hyperlink ref="E164" r:id="rId323"/>
+    <hyperlink ref="F164" r:id="rId324"/>
+    <hyperlink ref="E165" r:id="rId325"/>
+    <hyperlink ref="F165" r:id="rId326"/>
+    <hyperlink ref="E166" r:id="rId327"/>
+    <hyperlink ref="F166" r:id="rId328"/>
+    <hyperlink ref="E167" r:id="rId329"/>
+    <hyperlink ref="F167" r:id="rId330"/>
+    <hyperlink ref="E168" r:id="rId331"/>
+    <hyperlink ref="F168" r:id="rId332"/>
+    <hyperlink ref="E169" r:id="rId333"/>
+    <hyperlink ref="F169" r:id="rId334"/>
+    <hyperlink ref="E170" r:id="rId335"/>
+    <hyperlink ref="F170" r:id="rId336"/>
+    <hyperlink ref="E171" r:id="rId337"/>
+    <hyperlink ref="F171" r:id="rId338"/>
+    <hyperlink ref="E172" r:id="rId339"/>
+    <hyperlink ref="F172" r:id="rId340"/>
+    <hyperlink ref="E173" r:id="rId341"/>
+    <hyperlink ref="F173" r:id="rId342"/>
+    <hyperlink ref="E174" r:id="rId343"/>
+    <hyperlink ref="F174" r:id="rId344"/>
+    <hyperlink ref="E175" r:id="rId345"/>
+    <hyperlink ref="F175" r:id="rId346"/>
+    <hyperlink ref="E176" r:id="rId347"/>
+    <hyperlink ref="F176" r:id="rId348"/>
+    <hyperlink ref="E177" r:id="rId349"/>
+    <hyperlink ref="F177" r:id="rId350"/>
+    <hyperlink ref="E178" r:id="rId351"/>
+    <hyperlink ref="F178" r:id="rId352"/>
+    <hyperlink ref="E179" r:id="rId353"/>
+    <hyperlink ref="F179" r:id="rId354"/>
+    <hyperlink ref="E180" r:id="rId355"/>
+    <hyperlink ref="F180" r:id="rId356"/>
     <hyperlink ref="F181" r:id="rId357"/>
     <hyperlink ref="E182" r:id="rId358"/>
     <hyperlink ref="F182" r:id="rId359"/>
     <hyperlink ref="E183" r:id="rId360"/>
     <hyperlink ref="F183" r:id="rId361"/>
-    <hyperlink ref="F184" r:id="rId362"/>
-[...11 lines deleted...]
-    <hyperlink ref="F190" r:id="rId374"/>
+    <hyperlink ref="E184" r:id="rId362"/>
+    <hyperlink ref="F184" r:id="rId363"/>
+    <hyperlink ref="E185" r:id="rId364"/>
+    <hyperlink ref="F185" r:id="rId365"/>
+    <hyperlink ref="E186" r:id="rId366"/>
+    <hyperlink ref="F186" r:id="rId367"/>
+    <hyperlink ref="E187" r:id="rId368"/>
+    <hyperlink ref="F187" r:id="rId369"/>
+    <hyperlink ref="E188" r:id="rId370"/>
+    <hyperlink ref="F188" r:id="rId371"/>
+    <hyperlink ref="E189" r:id="rId372"/>
+    <hyperlink ref="F189" r:id="rId373"/>
+    <hyperlink ref="E190" r:id="rId374"/>
+    <hyperlink ref="F190" r:id="rId375"/>
+    <hyperlink ref="E191" r:id="rId376"/>
+    <hyperlink ref="F191" r:id="rId377"/>
+    <hyperlink ref="E192" r:id="rId378"/>
+    <hyperlink ref="F192" r:id="rId379"/>
+    <hyperlink ref="E193" r:id="rId380"/>
+    <hyperlink ref="F193" r:id="rId381"/>
+    <hyperlink ref="E194" r:id="rId382"/>
+    <hyperlink ref="F194" r:id="rId383"/>
+    <hyperlink ref="E195" r:id="rId384"/>
+    <hyperlink ref="F195" r:id="rId385"/>
+    <hyperlink ref="E196" r:id="rId386"/>
+    <hyperlink ref="F196" r:id="rId387"/>
+    <hyperlink ref="E197" r:id="rId388"/>
+    <hyperlink ref="F197" r:id="rId389"/>
+    <hyperlink ref="E198" r:id="rId390"/>
+    <hyperlink ref="F198" r:id="rId391"/>
+    <hyperlink ref="E199" r:id="rId392"/>
+    <hyperlink ref="F199" r:id="rId393"/>
+    <hyperlink ref="E200" r:id="rId394"/>
+    <hyperlink ref="F200" r:id="rId395"/>
+    <hyperlink ref="E201" r:id="rId396"/>
+    <hyperlink ref="F201" r:id="rId397"/>
+    <hyperlink ref="E202" r:id="rId398"/>
+    <hyperlink ref="F202" r:id="rId399"/>
+    <hyperlink ref="E203" r:id="rId400"/>
+    <hyperlink ref="F203" r:id="rId401"/>
+    <hyperlink ref="E204" r:id="rId402"/>
+    <hyperlink ref="F204" r:id="rId403"/>
+    <hyperlink ref="F205" r:id="rId404"/>
+    <hyperlink ref="E206" r:id="rId405"/>
+    <hyperlink ref="F206" r:id="rId406"/>
+    <hyperlink ref="E207" r:id="rId407"/>
+    <hyperlink ref="F207" r:id="rId408"/>
+    <hyperlink ref="E208" r:id="rId409"/>
+    <hyperlink ref="F208" r:id="rId410"/>
+    <hyperlink ref="E209" r:id="rId411"/>
+    <hyperlink ref="F209" r:id="rId412"/>
+    <hyperlink ref="E210" r:id="rId413"/>
+    <hyperlink ref="F210" r:id="rId414"/>
+    <hyperlink ref="E211" r:id="rId415"/>
+    <hyperlink ref="F211" r:id="rId416"/>
+    <hyperlink ref="E212" r:id="rId417"/>
+    <hyperlink ref="F212" r:id="rId418"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>