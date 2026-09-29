--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -8,140 +8,197 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="56">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
+    <t>OLTRE I LIMITI: TECNOLOGIE E DIDATTICA INCLUSIVA - REGIONE SICILIA</t>
+  </si>
+  <si>
+    <t>G82J26000190002</t>
+  </si>
+  <si>
+    <t>€ 4.085,45</t>
+  </si>
+  <si>
+    <t>4085,45</t>
+  </si>
+  <si>
+    <t>08/07/2026</t>
+  </si>
+  <si>
+    <t>Link ai contenuti</t>
+  </si>
+  <si>
+    <t>ACQUISTO DI TABLET, PC, DISPOSITIVI DIGITALI, LIBRI E SUSSIDI DIDATTICI DA CONCEDERE IN COMODATO D’USO AL PERSONALE DELLA SCUOLA.</t>
+  </si>
+  <si>
+    <t>E84D26001700007</t>
+  </si>
+  <si>
+    <t>€ 21.372,00</t>
+  </si>
+  <si>
+    <t>21372,00</t>
+  </si>
+  <si>
+    <t>03/07/2026</t>
+  </si>
+  <si>
+    <t>PIANO ESTATE 2 PN 21-27</t>
+  </si>
+  <si>
+    <t>E84D26003770007</t>
+  </si>
+  <si>
+    <t>€ 79.884,00</t>
+  </si>
+  <si>
+    <t>79884,00</t>
+  </si>
+  <si>
+    <t>16/06/2026</t>
+  </si>
+  <si>
+    <t>FORMAZIONE DOCENTI</t>
+  </si>
+  <si>
+    <t>E84D26001730007</t>
+  </si>
+  <si>
+    <t>€ 34.983,00</t>
+  </si>
+  <si>
+    <t>34983,00</t>
+  </si>
+  <si>
+    <t>11/06/2026</t>
+  </si>
+  <si>
     <t>FORMAZIONE DEL PERSONALE SCOLASTICO SULLA TRANSIZIONE DIGITALE</t>
   </si>
   <si>
     <t>E84D25005550006</t>
   </si>
   <si>
     <t>€ 50.000,00</t>
   </si>
   <si>
     <t>50.000,00</t>
   </si>
   <si>
     <t>31/03/2026</t>
   </si>
   <si>
-    <t>Link ai contenuti</t>
-[...1 lines deleted...]
-  <si>
     <t>ERASMUS +        A/S 2025-2026 – DITTA 360 GRADI S.R.L.</t>
   </si>
   <si>
     <t>E84D24005590006</t>
   </si>
   <si>
     <t>€ 0,00</t>
   </si>
   <si>
     <t>0000000</t>
   </si>
   <si>
     <t>01/12/2025</t>
   </si>
   <si>
     <t>PCTO SULLE DISCIPLINE STEM E SUL MULTILINGUISMO PER GLI ISTITUTI TECNICI E PROFESSIONALI TRAMITE ESPERIENZE DI ORIENTAMENTO IN ITALIA E ALL’ESTERO (D.M. 88/2025) - SCUOLE STATALI</t>
   </si>
   <si>
     <t>E84D23007530006</t>
   </si>
   <si>
     <t>€ 149.894,00</t>
   </si>
   <si>
     <t>Piano nazionale di ripresa e resilienza (PNRR)</t>
   </si>
   <si>
     <t>19/09/2025</t>
   </si>
   <si>
     <t>“REALIZZAZIONE DI LABORATORI INNOVATIVI E AVANZATI PER LO SVILUPPO DI SPECIFICHE COMPETENZE TECNICHE E PROFESSIONALI CONNESSE CON I RELATIVI INDIRIZZI DI STUDIO”</t>
   </si>
   <si>
     <t>E54D25005810007</t>
   </si>
   <si>
     <t>€ 201.000,00</t>
   </si>
   <si>
     <t>Fondi Strutturali Europei – Programma Nazionale “Scuola e competenze” 2021-2027</t>
   </si>
   <si>
     <t>31/07/2025</t>
   </si>
   <si>
     <t>PERCORSI EDUCATIVI E FORMATIVI PER IL POTENZIAMENTO DELLE COMPETENZE, L’INCLUSIONE E LA SOCIALITÀ NEL PERIODO DI SOSPENSIONE ESTIVA DELLE LEZIONI” (C.D. PIANO ESTATE)</t>
   </si>
   <si>
     <t>E54D25003600007</t>
-  </si>
-[...1 lines deleted...]
-    <t>€ 79.884,00</t>
   </si>
   <si>
     <t>Fondi Strutturali Europei – Programma Nazionale “Scuola e competenze” 2021-2027 – Fondo sociale europeo plus (FSE+)</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>POC ORIENTAMENTO</t>
   </si>
   <si>
     <t>E84D25001150001</t>
   </si>
   <si>
     <t>€ 89.999,70</t>
   </si>
   <si>
     <t>PON-POC</t>
   </si>
   <si>
     <t>19/06/2025</t>
   </si>
 </sst>
 </file>
 
@@ -516,56 +573,56 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03900Q/amministrazione-trasparente/progetto/01a7aa43-b57d-412a-977c-5a7d755cc3ca" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03900Q/amministrazione-trasparente/progetto/6accc471-c2cf-4021-a209-50472fd17257" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03900Q/amministrazione-trasparente/progetto/c8482418-e64b-438b-a20d-de60e94ceac7" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03900Q/amministrazione-trasparente/progetto/8a789f62-7c69-441b-a087-97e658ba0b59" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03900Q/amministrazione-trasparente/progetto/75ca8594-b594-44e7-bafe-7a66357e243a" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03900Q/amministrazione-trasparente/progetto/5d5d82aa-46b7-450c-a03a-e470f09f4f18" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03900Q/amministrazione-trasparente/progetto/ca692534-624e-4ea2-9157-5b5aa90d7858" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03900Q/amministrazione-trasparente/progetto/a119976e-59a3-4e19-a776-6738ece76cdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03900Q/amministrazione-trasparente/progetto/7585805b-cf68-438c-9d9f-a19fbc60392b" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03900Q/amministrazione-trasparente/progetto/384d60e8-9af5-44a9-888d-60d91eadc9bc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03900Q/amministrazione-trasparente/progetto/01a7aa43-b57d-412a-977c-5a7d755cc3ca" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03900Q/amministrazione-trasparente/progetto/6accc471-c2cf-4021-a209-50472fd17257" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03900Q/amministrazione-trasparente/progetto/c8482418-e64b-438b-a20d-de60e94ceac7" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03900Q/amministrazione-trasparente/progetto/8a789f62-7c69-441b-a087-97e658ba0b59" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03900Q/amministrazione-trasparente/progetto/75ca8594-b594-44e7-bafe-7a66357e243a" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03900Q/amministrazione-trasparente/progetto/5d5d82aa-46b7-450c-a03a-e470f09f4f18" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F11"/>
+  <dimension ref="A1:F15"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1">
         <v>2026</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
@@ -577,192 +634,276 @@
       </c>
       <c r="F2" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="F5" s="1"/>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E5" t="s">
+        <v>21</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A6" s="2" t="s">
-[...15 lines deleted...]
-        <v>5</v>
+      <c r="A6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C6" t="s">
+        <v>24</v>
+      </c>
+      <c r="D6" t="s">
+        <v>25</v>
+      </c>
+      <c r="E6" t="s">
+        <v>26</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="B7" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="C7" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="D7" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="E7" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
-[...37 lines deleted...]
-      </c>
+    <row r="9" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B9" s="1"/>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1"/>
+      <c r="F9" s="1"/>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A10" t="s">
-[...15 lines deleted...]
-        <v>11</v>
+      <c r="A10" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>32</v>
       </c>
       <c r="B11" t="s">
         <v>33</v>
       </c>
       <c r="C11" t="s">
         <v>34</v>
       </c>
       <c r="D11" t="s">
         <v>35</v>
       </c>
       <c r="E11" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
     </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" t="s">
+        <v>38</v>
+      </c>
+      <c r="C12" t="s">
+        <v>39</v>
+      </c>
+      <c r="D12" t="s">
+        <v>40</v>
+      </c>
+      <c r="E12" t="s">
+        <v>41</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>42</v>
+      </c>
+      <c r="B13" t="s">
+        <v>43</v>
+      </c>
+      <c r="C13" t="s">
+        <v>44</v>
+      </c>
+      <c r="D13" t="s">
+        <v>45</v>
+      </c>
+      <c r="E13" t="s">
+        <v>46</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>47</v>
+      </c>
+      <c r="B14" t="s">
+        <v>48</v>
+      </c>
+      <c r="C14" t="s">
+        <v>19</v>
+      </c>
+      <c r="D14" t="s">
+        <v>49</v>
+      </c>
+      <c r="E14" t="s">
+        <v>50</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>51</v>
+      </c>
+      <c r="B15" t="s">
+        <v>52</v>
+      </c>
+      <c r="C15" t="s">
+        <v>53</v>
+      </c>
+      <c r="D15" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" t="s">
+        <v>55</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:F1"/>
-    <mergeCell ref="A5:F5"/>
+    <mergeCell ref="A9:F9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F3" r:id="rId1"/>
-    <hyperlink ref="F7" r:id="rId2"/>
-[...2 lines deleted...]
-    <hyperlink ref="F10" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId2"/>
+    <hyperlink ref="F5" r:id="rId3"/>
+    <hyperlink ref="F6" r:id="rId4"/>
+    <hyperlink ref="F7" r:id="rId5"/>
     <hyperlink ref="F11" r:id="rId6"/>
+    <hyperlink ref="F12" r:id="rId7"/>
+    <hyperlink ref="F13" r:id="rId8"/>
+    <hyperlink ref="F14" r:id="rId9"/>
+    <hyperlink ref="F15" r:id="rId10"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>