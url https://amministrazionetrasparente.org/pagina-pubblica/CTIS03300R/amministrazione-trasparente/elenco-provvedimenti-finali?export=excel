--- v0 (2026-07-27)
+++ v1 (2026-10-08)
@@ -8,777 +8,773 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="251" uniqueCount="230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="441" uniqueCount="225">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>29/09/2026</t>
+  </si>
+  <si>
+    <t>BD27E2741F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - 014-26 Targa pubblicitaria progetto 10.8.6A</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>BD0C75EB4A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - 008-26 POC  Dispositivi digitali - Acquisto notebook</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>BD0B224704</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - 002-26 Acquisto libri per comodato</t>
+  </si>
+  <si>
+    <t>BD0B5634C8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - 011-26 Rinnovo piattaforma LAF School attività FSL</t>
+  </si>
+  <si>
+    <t>18/09/2026</t>
+  </si>
+  <si>
+    <t>BD0782E251</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - 013-26 Servizi di misura 2025 E-Distribuzione</t>
+  </si>
+  <si>
+    <t>BD07619A76</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - 012-26 Ripristino aule per attività laboratoriali</t>
+  </si>
+  <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t>BCF9897F2F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - 010-26 Assicurazione pullman</t>
+  </si>
+  <si>
+    <t>BCF9823F75</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - 153-26 Acquisto materiale edile</t>
+  </si>
+  <si>
+    <t>11/09/2026</t>
+  </si>
+  <si>
+    <t>BCF17AFEB9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - 005-26 Affissioni pubblicitarie</t>
+  </si>
+  <si>
+    <t>10/09/2026</t>
+  </si>
+  <si>
+    <t>BCEE73A1CF</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - 009-26 Acquisto climatizzatori locali uffici</t>
+  </si>
+  <si>
+    <t>07/09/2026</t>
+  </si>
+  <si>
+    <t>BCE14AE21F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - 004-26 Noleggio cassonato per trasporto beni</t>
+  </si>
+  <si>
+    <t>BCE124769A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - 001-26 Smaltimento documenti cartacei</t>
+  </si>
+  <si>
+    <t>04/09/2026</t>
+  </si>
+  <si>
+    <t>BCDBC6CCF3</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - 003-26 Acquisto tende vicepresidenza</t>
+  </si>
+  <si>
+    <t>02/09/2026</t>
+  </si>
+  <si>
+    <t>BCD0CD12EC</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - 155-26 Sostituzione n.3 climatizzatori</t>
+  </si>
+  <si>
+    <t>28/08/2026</t>
+  </si>
+  <si>
+    <t>BCCD47E7FB</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - 156-26 Acquisto 3 armadi metallici</t>
+  </si>
+  <si>
+    <t>25/08/2026</t>
+  </si>
+  <si>
+    <t>BCC1F1EB14</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - 154-26 Acquisto scaldabagno + materiale edilizio</t>
+  </si>
+  <si>
+    <t>11/08/2026</t>
+  </si>
+  <si>
+    <t>BCB0ED1566</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - 152-26 Acquisto complementi arredo presidenza</t>
+  </si>
+  <si>
+    <t>29/07/2026</t>
+  </si>
+  <si>
+    <t>BC8A1F8E6D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - timbro_087-26 Laboratori Professionalizzanti FESR Avviso 88927 - Lotto 3</t>
+  </si>
+  <si>
+    <t>BC8A1390D3</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - timbro_087-26 Laboratori Professionalizzanti FESR Avviso 88927 Lotto 1</t>
+  </si>
+  <si>
+    <t>BC8A2E305F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - 150-26 Targa pubblicita FORMAZIONE DOCENTI</t>
+  </si>
+  <si>
+    <t>BC8A365BA3</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - 149-26 Targa pubblicita prog PIANO ESTATE</t>
+  </si>
+  <si>
+    <t>21/07/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - #OrientaEstate Ferraris - Nomina DSGA</t>
+  </si>
+  <si>
+    <t>15/07/2026</t>
+  </si>
+  <si>
+    <t>BC69323D02</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - 151-26 Rinnovo sostituzione docenti</t>
+  </si>
+  <si>
+    <t>BC69462444</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - 148-26 Ripristino funzionalita cancelli automatici</t>
+  </si>
+  <si>
+    <t>13/07/2026</t>
+  </si>
+  <si>
+    <t>BC5FBDA4D6</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - 147-26 Acquisto poltrone uffici</t>
+  </si>
+  <si>
+    <t>06/07/2026</t>
+  </si>
+  <si>
+    <t>BC49D3693C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - 146-26 Acquisto rivestimento pavimento presidenza spc</t>
+  </si>
+  <si>
+    <t>BC49B9F95E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - 144-26 Riparazione guasto elettrico lab. BIM CAT</t>
+  </si>
+  <si>
+    <t>BC49C54EBA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - 139-26 Acquisto arredo presidenza</t>
+  </si>
+  <si>
+    <t>02/07/2026</t>
+  </si>
+  <si>
+    <t>BC4283F37F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - 145-26 Riparazione guasto pullman</t>
+  </si>
+  <si>
     <t>25/06/2026</t>
   </si>
   <si>
     <t>BC2DD867B9</t>
   </si>
   <si>
     <t>Decisione a contrarre - 143-26 Licenza 3CX</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC2DD867B9</t>
-[...4 lines deleted...]
-  <si>
     <t>BC2D8A61D9</t>
   </si>
   <si>
     <t>Decisione a contrarre - 142-25 Acquisto Felpe Pubblicitarie prog. M4C1I3.1-2025-1585-P-59309</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC2D8A61D9</t>
-[...4 lines deleted...]
-  <si>
     <t>23/06/2026</t>
   </si>
   <si>
     <t>BC224A027A</t>
   </si>
   <si>
     <t>Decisione a contrarre - 141-26 Visite mediche</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC224A027A</t>
-[...4 lines deleted...]
-  <si>
     <t>16/06/2026</t>
   </si>
   <si>
     <t>BC0CD1959D</t>
   </si>
   <si>
     <t>Decisione a contrarre - 140-26 Acquisto Orario facile</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0CD1959D</t>
-[...4 lines deleted...]
-  <si>
     <t>12/06/2026</t>
   </si>
   <si>
     <t>BC046E77CB</t>
   </si>
   <si>
     <t>Decisione a contrarre - 138-26 Acquisto materiale di ferramenta</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC046E77CB</t>
-[...4 lines deleted...]
-  <si>
     <t>BC04679D03</t>
   </si>
   <si>
     <t>Decisione a contrarre - 137-26 Acquisto bobine asciugatutto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC04679D03</t>
-[...4 lines deleted...]
-  <si>
     <t>09/06/2026</t>
   </si>
   <si>
     <t>BBF5A1BE94</t>
   </si>
   <si>
     <t>Decisione a contrarre - 128-26 Acquisto materiali consumo lab meccatronica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF5A1BE94</t>
-[...4 lines deleted...]
-  <si>
     <t>05/06/2026</t>
   </si>
   <si>
     <t>BBECABCE4E</t>
   </si>
   <si>
     <t>Decisione a contrarre - 132-26 Acquisto materiale di cancelleria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBECABCE4E</t>
-[...4 lines deleted...]
-  <si>
     <t>BBEC99BFD0</t>
   </si>
   <si>
     <t>Decisione a contrarre - 131-26 Analisi ricerca Amianto SEDE STACCATA - rif P10-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEC99BFD0</t>
-[...4 lines deleted...]
-  <si>
     <t>BBED0EC978</t>
   </si>
   <si>
     <t>Decisione a contrarre - 136-25 Rinnovo servizi Aruba</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBED0EC978</t>
-[...4 lines deleted...]
-  <si>
     <t>BBE94D0EE2</t>
   </si>
   <si>
     <t>Decisione a contrarre - 135-26 Festa del libro</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE94D0EE2</t>
-[...4 lines deleted...]
-  <si>
     <t>BBE9B39916</t>
   </si>
   <si>
     <t>Decisione a contrarre - 133-26 Acquisto materiale edile</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE9B39916</t>
-[...4 lines deleted...]
-  <si>
     <t>BBE97E3858</t>
   </si>
   <si>
     <t>Decisione a contrarre - 130-26 Acquisto carta + materiale igienico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE97E3858</t>
-[...4 lines deleted...]
-  <si>
     <t>BBE98F49A1</t>
   </si>
   <si>
     <t>Decisione a contrarre - 121-26 Acquisto telefoni IP + materiali lab</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE98F49A1</t>
-[...4 lines deleted...]
-  <si>
     <t>01/06/2026</t>
   </si>
   <si>
     <t>B9EAFA7472</t>
   </si>
   <si>
     <t>Decisione a contrarre - 064-25 Visita Capinera Trecastagni</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EAFA7472</t>
-[...4 lines deleted...]
-  <si>
     <t>29/05/2026</t>
   </si>
   <si>
     <t>BBDC944603</t>
   </si>
   <si>
     <t>Decisione a contrarre - 129-26 Verifica periodica antincendio revisione estintori</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDC944603</t>
-[...4 lines deleted...]
-  <si>
     <t>BBDCFBBBC1</t>
   </si>
   <si>
     <t>Decisione a contrarre - 122-26 Acquisto materiale elettrico maggio 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDCFBBBC1</t>
-[...4 lines deleted...]
-  <si>
     <t>22/05/2026</t>
   </si>
   <si>
     <t>BBC5E8C2D2</t>
   </si>
   <si>
     <t>Decisione a contrarre - 126-26 Visita museo LUDUM 2</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC5E8C2D2</t>
-[...4 lines deleted...]
-  <si>
     <t>BBC5F666B7</t>
   </si>
   <si>
     <t>Decisione a contrarre - 124-26 Acquisto materiale lab chimica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC5F666B7</t>
-[...4 lines deleted...]
-  <si>
     <t>19/05/2026</t>
   </si>
   <si>
     <t>BBA8B03056</t>
   </si>
   <si>
     <t>Decisione a contrarre - 066-25 Servizio mensa prog.10.1.6A-FDRPOC-SI-2024-27</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA8B03056</t>
-[...4 lines deleted...]
-  <si>
     <t>14/05/2026</t>
   </si>
   <si>
     <t>BB9D1280E7</t>
   </si>
   <si>
     <t>Decisione a contrarre - 123-26 Biglietti cinema Margherita</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9D1280E7</t>
-[...4 lines deleted...]
-  <si>
     <t>08/05/2026</t>
   </si>
   <si>
     <t>BB94782993</t>
   </si>
   <si>
     <t>Decisione a contrarre - 117-26 Visita museo delle illusioni</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB94782993</t>
-[...4 lines deleted...]
-  <si>
     <t>BB94EFD5E3</t>
   </si>
   <si>
     <t>Decisione a contrarre - 111-26 Servizio trasporto Modica sede staccata</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB94EFD5E3</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2026</t>
   </si>
   <si>
     <t>0000000000</t>
   </si>
   <si>
     <t>Decisione a contrarre - 120-26 Formazione Personale Amministrativo su PASSWEB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000</t>
-[...4 lines deleted...]
-  <si>
     <t>05/05/2026</t>
   </si>
   <si>
     <t>BB85AB5F89</t>
   </si>
   <si>
     <t>Decisione a contrarre - 119-26 Rinnovo abbonamento Italiascuola.it</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB85AB5F89</t>
-[...4 lines deleted...]
-  <si>
     <t>BAD94EE558</t>
   </si>
   <si>
     <t>Decisione a contrarre - 096-26 Acquisto materiale pulizia-igiene</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD94EE558</t>
-[...4 lines deleted...]
-  <si>
     <t>04/05/2026</t>
   </si>
   <si>
     <t>BB7FAA37EF</t>
   </si>
   <si>
     <t>Decisione a contrarre - 110-26 Servizio trasporto persone NOTO 04_05</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7FAA37EF</t>
-[...4 lines deleted...]
-  <si>
     <t>BB7FA1FB00</t>
   </si>
   <si>
     <t>Decisione a contrarre - 109-26 Servizio trasporto persone Siracusa - Ortigia 04-05-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7FA1FB00</t>
-[...4 lines deleted...]
-  <si>
     <t>BB7F951104</t>
   </si>
   <si>
     <t>Decisione a contrarre - 107-26 Acquisto libri BIS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7F951104</t>
-[...4 lines deleted...]
-  <si>
     <t>BB7F3DBF55</t>
   </si>
   <si>
     <t>Decisione a contrarre - 118-26 Acquisto buoni carburante</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7F3DBF55</t>
-[...4 lines deleted...]
-  <si>
     <t>27/04/2026</t>
   </si>
   <si>
     <t>BB6B061E5C</t>
   </si>
   <si>
     <t>Decisione a contrarre - 103-26 Servizio trasporto persone Siracusa Ortigia 29_04</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6B061E5C</t>
-[...4 lines deleted...]
-  <si>
     <t>BB6AFB7216</t>
   </si>
   <si>
     <t>Decisione a contrarre - 102-26 Servizio trasporto persone Siracusa Ortigia 27_04</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6AFB7216</t>
-[...4 lines deleted...]
-  <si>
     <t>BB6A3D8638</t>
   </si>
   <si>
     <t>Decisione a contrarre - 116-26 Acquisto protezioni palo pallavolo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6A3D8638</t>
-[...4 lines deleted...]
-  <si>
     <t>23/04/2026</t>
   </si>
   <si>
     <t>BB61B53D62</t>
   </si>
   <si>
     <t>Decisione a contrarre - 106-26 Servizio trasporto persone Milazzo Museo del mare 23_04</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB61B53D62</t>
-[...4 lines deleted...]
-  <si>
     <t>22/04/2026</t>
   </si>
   <si>
     <t>BB59B7CE35</t>
   </si>
   <si>
     <t>Decisione a contrarre - 105-26 Servizio trasporto persone NOTO 22 23_04</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB59B7CE35</t>
-[...4 lines deleted...]
-  <si>
     <t>21/04/2026</t>
   </si>
   <si>
     <t>BB42EAAF0A</t>
   </si>
   <si>
     <t>Decisione a contrarre - 071-26 Acquisto defibrillatori</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB42EAAF0A</t>
-[...4 lines deleted...]
-  <si>
     <t>15/04/2026</t>
   </si>
   <si>
     <t>BB4202A7CF</t>
   </si>
   <si>
     <t>Decisione a contrarre - 113-26 Acquisto materiale pulizia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4202A7CF</t>
-[...4 lines deleted...]
-  <si>
     <t>10/04/2026</t>
   </si>
   <si>
     <t>BB3363DD23</t>
   </si>
   <si>
     <t>Decisione a contrarre - 107-26 Acquisto libri</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3363DD23</t>
-[...4 lines deleted...]
-  <si>
     <t>BB334FD513</t>
   </si>
   <si>
     <t>Decisione a contrarre - 099-26 Uscita didattica Piazza Armerina 10 Aprile</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB334FD513</t>
-[...4 lines deleted...]
-  <si>
     <t>02/04/2026</t>
   </si>
   <si>
     <t>BB1E519588</t>
   </si>
   <si>
     <t>Decisione a contrarre - 104-26 Acquisto materiale per manutenzione edile</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1E519588</t>
-[...4 lines deleted...]
-  <si>
     <t>BB1E85A4F2</t>
   </si>
   <si>
     <t>Decisione a contrarre - 101-26 Servizio trasporto persone SIBEG</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1E85A4F2</t>
-[...4 lines deleted...]
-  <si>
     <t>27/03/2026</t>
   </si>
   <si>
     <t>BB078FDC8C</t>
   </si>
   <si>
     <t>Decisione a contrarre - 100-26 Partecipazione Festival Teatro Classico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB078FDC8C</t>
-[...4 lines deleted...]
-  <si>
     <t>24/03/2026</t>
   </si>
   <si>
     <t>BAFB223399</t>
   </si>
   <si>
     <t>Decisione a contrarre - 097-26 Acquisto materiale per sicurezza antincendio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFB223399</t>
-[...4 lines deleted...]
-  <si>
     <t>23/03/2026</t>
   </si>
   <si>
     <t>BAE61ECF8C</t>
   </si>
   <si>
     <t>Decisione a contrarre - 098-26 Acquisto materiale elettrico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE61ECF8C</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>BAC48768B2</t>
   </si>
   <si>
     <t>Decisione a contrarre - 087-26 Laboratori Professionalizzanti FESR Avviso 88927</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC48768B2</t>
-[...4 lines deleted...]
-  <si>
     <t>06/03/2026</t>
   </si>
   <si>
     <t>BAB873B33E</t>
   </si>
   <si>
     <t>Decisione a contrarre - 070-26 Acquisto libri per progetto lettura</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB873B33E</t>
-[...4 lines deleted...]
-  <si>
     <t>04/03/2026</t>
   </si>
   <si>
     <t>BAAF89E310</t>
   </si>
   <si>
     <t>Decisione a contrarre - 094-26 - Acquisto risme di carta</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAF89E310</t>
-[...4 lines deleted...]
-  <si>
     <t>BAAF320AC9</t>
   </si>
   <si>
     <t>Decisione a contrarre - 086-26 Acquisto materiale pubblicitario</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAF320AC9</t>
-[...4 lines deleted...]
-  <si>
     <t>BAA3D652CD</t>
   </si>
   <si>
     <t>Decisione a contrarre - 095-26 Rinnovo dominio Aruba</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA3D652CD</t>
-[...2 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/63fafc83-c8dc-4c34-ac41-52814878e29f</t>
+    <t>22/01/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - Personale Amministrativo</t>
+  </si>
+  <si>
+    <t>15/01/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - Incarico al DSGA</t>
+  </si>
+  <si>
+    <t>22/12/2025</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - Progettista</t>
+  </si>
+  <si>
+    <t>20/11/2025</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - Conferimento dell’incarico al D.S. Orazio Barbagallo per il Coordinamento generale e la Direzione del Progetto</t>
+  </si>
+  <si>
+    <t>04/11/2025</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - D.S.G.A.</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - Incarico DS</t>
+  </si>
+  <si>
+    <t>17/10/2025</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - INCARICO PROGETTO POC FSE - DSGA INTERDONATO GIUSEPPE</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - INCARICO PROGETTO POC FSE - ASS.TE AMM.VO  EGIZIANO ROSA</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - INCARICO PROGETTO POC FSE - ASS.TE AMM.VO  LEOTTA DANIELA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1076,1059 +1072,1989 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD27E2741F" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/396c4089-b352-4f9a-8a37-2dd4ad41e130" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0C75EB4A" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/273d0eb7-5a13-4445-b470-93a77af529b3" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0B224704" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/63aa04ed-f733-443e-8234-e8be8afd9730" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0B5634C8" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/35be18f9-80e6-44b7-b136-acb17608ec89" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0782E251" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/f4303323-f27d-480f-9e31-5d3c7b23f561" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD07619A76" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/6c9453ca-ecbe-450c-9559-35f73048f962" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF9897F2F" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/5bccac41-7b30-4cb1-bbfd-c2e785b0d491" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF9823F75" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/f5cf5787-6bd5-4396-98e5-e3e31b17a28b" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF17AFEB9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/f2af0b01-5823-49e1-b23f-ad1458d53ac6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEE73A1CF" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/790fbb03-26dc-435a-83c6-b18ad26f035b" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE14AE21F" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/4cabd7d7-ba41-4269-b2c0-cc27efd021c8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE124769A" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/27af8706-c53f-4ab1-875c-f29b6ac52040" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDBC6CCF3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/2fd0daf9-9096-47ff-ab75-da65892c3c99" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD0CD12EC" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/b8eb1b99-714c-4abc-9b6a-bad400bb75e8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCD47E7FB" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/58e2e677-0947-4053-a9dc-4d5f28cf3c26" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC1F1EB14" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/302f1bd7-837e-4632-8c54-0e73d5422cf6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCB0ED1566" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/e57c1db8-3ac8-47ab-9218-80068cd33398" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8A1F8E6D" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/49aff982-09c2-45cd-9608-df3e0f078310" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8A1390D3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/6472b2de-50fe-4f0a-af8b-b45f136adbbb" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8A2E305F" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/33bf9864-2b8f-478b-bbb9-460280e9effa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8A365BA3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/04e860e4-8f98-42ca-ba6d-5ed05e4a87ef" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC69323D02" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/d6c965fd-cc6c-45e4-8185-b238ece4050a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC69462444" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/9a9752c5-ba08-468d-8e75-7fd084e88574" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5FBDA4D6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/5058a4c6-2756-4cb6-86bf-fac9d8a06a40" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC49D3693C" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/62647e9e-9882-4916-b796-5432ab696485" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC49B9F95E" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/b5fd0f0e-3305-46ed-87b4-3ce70474b512" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC49C54EBA" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/1c2e8aa6-60fa-4ff9-a937-7c510f388e54" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4283F37F" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/286a3881-3592-4085-9477-3031cb3919c9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2DD867B9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/3ab6aa92-18ce-4f4d-9c36-01570a8e70d6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2D8A61D9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/7246c538-54bb-4905-abf9-d3ad3292df39" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC224A027A" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/b48c985c-6058-46ef-af64-6d62eaa705c9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0CD1959D" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/df3c350d-2c62-4478-9838-4f5dba5bf1d3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC046E77CB" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/61676a54-e83b-476d-91bd-d68085a13ba2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC04679D03" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/ca361989-aa2f-491b-9e26-700914d1c46d" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF5A1BE94" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/e7ebdb45-2491-4161-ad4c-1a4b474d69a1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBECABCE4E" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/94402be0-aa8d-4996-a520-e77b56a3da66" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEC99BFD0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/6fb986c6-7b35-4d2c-9329-58bb309bc3fa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBED0EC978" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/ae3cfdfe-2cba-452f-9b95-093a34aa8ece" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE94D0EE2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/0f3c18de-7eb2-44f1-a4ac-bcf1c768bd8a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE9B39916" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/a65f59f2-eb02-49ff-af7e-750d7df4d096" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE97E3858" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/859479ac-724a-42f5-8333-c30d1ae4a70f" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE98F49A1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/6ff117db-abf1-4115-a855-497aa0af718b" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EAFA7472" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/398687f3-b89a-47f6-96c1-8be895236869" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDC944603" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/e487f1fc-af49-4953-9b96-be48c0a7964d" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDCFBBBC1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/d31a2309-da7d-4a08-989b-9117517c71e6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC5E8C2D2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/0414dc46-7158-4bbf-b4e2-9d89add675d0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC5F666B7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/5c869343-cfbe-414f-b9ee-3d4c6beff177" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA8B03056" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/616a1c74-ffc0-4db0-96e8-e065fd3f3413" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9D1280E7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/2412e3bd-53d4-46e3-8a45-651442796d09" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB94782993" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/8f4e7154-fbf1-4cd8-90c5-c32b2b3fb451" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB94EFD5E3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/756d496f-c37f-468b-b5cf-2ba29dcfbe14" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/311aaf16-a2c3-409b-aa1c-1b0d4e681dc9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB85AB5F89" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/81ab82c7-f381-4fe0-b855-bb43081c9ad7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD94EE558" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/36aba08a-2eba-49c0-9142-7b0f25dc7919" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7FAA37EF" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/ac19a76f-4754-4b86-9e2a-3bd19aaac9e4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7FA1FB00" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/04fd9fc0-1fcc-4a8f-9952-7e84f75b3049" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7F951104" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/195bc9df-ac4e-4849-acb0-126b2ea966f6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7F3DBF55" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/3ff471c0-d617-4e87-9af0-6c4d1d30acb5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6B061E5C" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/c06c8c5c-df5c-4b82-a805-cff2b2d4d442" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6AFB7216" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/7b7a7fef-7dc0-4fee-81f6-7df61ef63104" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6A3D8638" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/17129b10-9682-4acc-a6ab-3a10f91d2b56" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB61B53D62" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/2556b27a-581a-4cfe-be9c-e54faf28717f" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB59B7CE35" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/3f002b3e-58f7-4ae5-aba1-7cc1a2bf186f" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB42EAAF0A" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/0892a403-0197-4f2f-8abc-99498327ef47" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4202A7CF" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/57ff2a97-eb70-4965-bfea-e53ae4416864" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3363DD23" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/5d87f138-5133-4021-9dd5-ee235366cbe5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB334FD513" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/aeb668e5-4db8-4aef-96e8-f19de162aaa2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1E519588" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/77b2b548-7637-49f2-a4a0-a103cf7bb8ff" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1E85A4F2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/983ad221-29f7-46ab-95b2-4a9b57242863" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB078FDC8C" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/72f44b38-62df-4b65-9db8-54825ca228c7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFB223399" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/5eb0f1aa-105c-4872-85ac-c5329a1f68e2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE61ECF8C" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/1405bf3f-6d9b-4577-8019-349e894e38e1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC48768B2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/0908fc08-1c2e-4195-99e9-18f24e194f3e" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB873B33E" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/f81c94c0-e913-4914-8810-5953e645aef3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAF89E310" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/35509cbe-2372-4cfa-bd58-9bb9e6e558c2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAF320AC9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/e6f8de41-a30a-475a-82f9-fae0c61c4d3e" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA3D652CD" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/atti-amministrazioni-enti/63fafc83-c8dc-4c34-ac41-52814878e29f" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS03300R/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F50"/>
+  <dimension ref="A1:F88"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>10119</v>
+        <v>13676</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B3">
-        <v>10117</v>
+        <v>13150</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="E3" t="s">
-[...3 lines deleted...]
-        <v>14</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4">
+        <v>13080</v>
+      </c>
+      <c r="C4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" t="s">
         <v>15</v>
       </c>
-      <c r="B4">
-[...12 lines deleted...]
-        <v>19</v>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="B5">
-        <v>9601</v>
+        <v>13078</v>
       </c>
       <c r="C5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>17</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="B6">
-        <v>9382</v>
+        <v>12999</v>
       </c>
       <c r="C6" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>27</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>20</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="B7">
-        <v>9380</v>
+        <v>12997</v>
       </c>
       <c r="C7" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>22</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="B8">
-        <v>9052</v>
+        <v>12690</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>38</v>
+        <v>25</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="B9">
-        <v>8770</v>
+        <v>12688</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-        <v>43</v>
+        <v>27</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="B10">
-        <v>8768</v>
+        <v>12522</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>30</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="B11">
-        <v>8766</v>
+        <v>12451</v>
       </c>
       <c r="C11" t="s">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>33</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="B12">
-        <v>8732</v>
+        <v>12205</v>
       </c>
       <c r="C12" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-        <v>55</v>
+        <v>36</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="B13">
-        <v>8730</v>
+        <v>12177</v>
       </c>
       <c r="C13" t="s">
-        <v>56</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>57</v>
-[...5 lines deleted...]
-        <v>59</v>
+        <v>38</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14">
-        <v>8728</v>
+        <v>12039</v>
       </c>
       <c r="C14" t="s">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="D14" t="s">
-        <v>61</v>
-[...5 lines deleted...]
-        <v>63</v>
+        <v>41</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B15">
-        <v>8726</v>
+        <v>11888</v>
       </c>
       <c r="C15" t="s">
-        <v>64</v>
+        <v>43</v>
       </c>
       <c r="D15" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-        <v>67</v>
+        <v>44</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>68</v>
+        <v>45</v>
       </c>
       <c r="B16">
-        <v>8531</v>
+        <v>11660</v>
       </c>
       <c r="C16" t="s">
-        <v>69</v>
+        <v>46</v>
       </c>
       <c r="D16" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>72</v>
+        <v>47</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>73</v>
+        <v>48</v>
       </c>
       <c r="B17">
-        <v>8484</v>
+        <v>11526</v>
       </c>
       <c r="C17" t="s">
-        <v>74</v>
+        <v>49</v>
       </c>
       <c r="D17" t="s">
-        <v>75</v>
-[...5 lines deleted...]
-        <v>77</v>
+        <v>50</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>73</v>
+        <v>51</v>
       </c>
       <c r="B18">
-        <v>8459</v>
+        <v>11240</v>
       </c>
       <c r="C18" t="s">
-        <v>78</v>
+        <v>52</v>
       </c>
       <c r="D18" t="s">
-        <v>79</v>
-[...5 lines deleted...]
-        <v>81</v>
+        <v>53</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>82</v>
+        <v>54</v>
       </c>
       <c r="B19">
-        <v>8073</v>
+        <v>11034</v>
       </c>
       <c r="C19" t="s">
-        <v>83</v>
+        <v>55</v>
       </c>
       <c r="D19" t="s">
-        <v>84</v>
-[...5 lines deleted...]
-        <v>86</v>
+        <v>56</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>82</v>
+        <v>54</v>
       </c>
       <c r="B20">
-        <v>8071</v>
+        <v>11032</v>
       </c>
       <c r="C20" t="s">
-        <v>87</v>
+        <v>57</v>
       </c>
       <c r="D20" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-        <v>90</v>
+        <v>58</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>91</v>
+        <v>54</v>
       </c>
       <c r="B21">
-        <v>7856</v>
+        <v>11031</v>
       </c>
       <c r="C21" t="s">
-        <v>92</v>
+        <v>59</v>
       </c>
       <c r="D21" t="s">
-        <v>93</v>
-[...5 lines deleted...]
-        <v>95</v>
+        <v>60</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>96</v>
+        <v>54</v>
       </c>
       <c r="B22">
-        <v>7566</v>
+        <v>11029</v>
       </c>
       <c r="C22" t="s">
-        <v>97</v>
+        <v>61</v>
       </c>
       <c r="D22" t="s">
-        <v>98</v>
-[...5 lines deleted...]
-        <v>100</v>
+        <v>62</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>101</v>
+        <v>63</v>
       </c>
       <c r="B23">
-        <v>7219</v>
+        <v>10963</v>
       </c>
       <c r="C23" t="s">
-        <v>102</v>
+        <v>64</v>
       </c>
       <c r="D23" t="s">
-        <v>103</v>
+        <v>65</v>
       </c>
       <c r="E23" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>64</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>101</v>
+        <v>66</v>
       </c>
       <c r="B24">
-        <v>7217</v>
+        <v>10862</v>
       </c>
       <c r="C24" t="s">
-        <v>106</v>
+        <v>67</v>
       </c>
       <c r="D24" t="s">
-        <v>107</v>
-[...5 lines deleted...]
-        <v>109</v>
+        <v>68</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>110</v>
+        <v>66</v>
       </c>
       <c r="B25">
-        <v>7133</v>
+        <v>10860</v>
       </c>
       <c r="C25" t="s">
-        <v>111</v>
+        <v>69</v>
       </c>
       <c r="D25" t="s">
-        <v>112</v>
-[...5 lines deleted...]
-        <v>114</v>
+        <v>70</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>71</v>
       </c>
       <c r="B26">
-        <v>6950</v>
+        <v>10784</v>
       </c>
       <c r="C26" t="s">
-        <v>116</v>
+        <v>72</v>
       </c>
       <c r="D26" t="s">
-        <v>117</v>
-[...5 lines deleted...]
-        <v>119</v>
+        <v>73</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>115</v>
+        <v>74</v>
       </c>
       <c r="B27">
-        <v>6887</v>
+        <v>10539</v>
       </c>
       <c r="C27" t="s">
-        <v>120</v>
+        <v>75</v>
       </c>
       <c r="D27" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-        <v>123</v>
+        <v>76</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>74</v>
       </c>
       <c r="B28">
-        <v>6784</v>
+        <v>10537</v>
       </c>
       <c r="C28" t="s">
-        <v>125</v>
+        <v>77</v>
       </c>
       <c r="D28" t="s">
-        <v>126</v>
-[...5 lines deleted...]
-        <v>128</v>
+        <v>78</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>74</v>
       </c>
       <c r="B29">
-        <v>6782</v>
+        <v>10535</v>
       </c>
       <c r="C29" t="s">
-        <v>129</v>
+        <v>79</v>
       </c>
       <c r="D29" t="s">
-        <v>130</v>
-[...5 lines deleted...]
-        <v>132</v>
+        <v>80</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>81</v>
       </c>
       <c r="B30">
-        <v>6780</v>
+        <v>10462</v>
       </c>
       <c r="C30" t="s">
-        <v>133</v>
+        <v>82</v>
       </c>
       <c r="D30" t="s">
-        <v>134</v>
-[...5 lines deleted...]
-        <v>136</v>
+        <v>83</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>124</v>
+        <v>84</v>
       </c>
       <c r="B31">
-        <v>6776</v>
+        <v>10119</v>
       </c>
       <c r="C31" t="s">
-        <v>137</v>
+        <v>85</v>
       </c>
       <c r="D31" t="s">
-        <v>138</v>
-[...5 lines deleted...]
-        <v>140</v>
+        <v>86</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>141</v>
+        <v>84</v>
       </c>
       <c r="B32">
-        <v>6427</v>
+        <v>10117</v>
       </c>
       <c r="C32" t="s">
-        <v>142</v>
+        <v>87</v>
       </c>
       <c r="D32" t="s">
-        <v>143</v>
-[...5 lines deleted...]
-        <v>145</v>
+        <v>88</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>141</v>
+        <v>89</v>
       </c>
       <c r="B33">
-        <v>6426</v>
+        <v>9982</v>
       </c>
       <c r="C33" t="s">
-        <v>146</v>
+        <v>90</v>
       </c>
       <c r="D33" t="s">
-        <v>147</v>
-[...5 lines deleted...]
-        <v>149</v>
+        <v>91</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>141</v>
+        <v>92</v>
       </c>
       <c r="B34">
-        <v>6412</v>
+        <v>9601</v>
       </c>
       <c r="C34" t="s">
-        <v>150</v>
+        <v>93</v>
       </c>
       <c r="D34" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-        <v>153</v>
+        <v>94</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>154</v>
+        <v>95</v>
       </c>
       <c r="B35">
-        <v>6290</v>
+        <v>9382</v>
       </c>
       <c r="C35" t="s">
-        <v>155</v>
+        <v>96</v>
       </c>
       <c r="D35" t="s">
-        <v>156</v>
-[...5 lines deleted...]
-        <v>158</v>
+        <v>97</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>159</v>
+        <v>95</v>
       </c>
       <c r="B36">
-        <v>6170</v>
+        <v>9380</v>
       </c>
       <c r="C36" t="s">
-        <v>160</v>
+        <v>98</v>
       </c>
       <c r="D36" t="s">
-        <v>161</v>
-[...5 lines deleted...]
-        <v>163</v>
+        <v>99</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>164</v>
+        <v>100</v>
       </c>
       <c r="B37">
-        <v>6085</v>
+        <v>9052</v>
       </c>
       <c r="C37" t="s">
-        <v>165</v>
+        <v>101</v>
       </c>
       <c r="D37" t="s">
-        <v>166</v>
-[...5 lines deleted...]
-        <v>168</v>
+        <v>102</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>169</v>
+        <v>103</v>
       </c>
       <c r="B38">
-        <v>5758</v>
+        <v>8770</v>
       </c>
       <c r="C38" t="s">
-        <v>170</v>
+        <v>104</v>
       </c>
       <c r="D38" t="s">
-        <v>171</v>
-[...5 lines deleted...]
-        <v>173</v>
+        <v>105</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>174</v>
+        <v>103</v>
       </c>
       <c r="B39">
-        <v>5519</v>
+        <v>8768</v>
       </c>
       <c r="C39" t="s">
-        <v>175</v>
+        <v>106</v>
       </c>
       <c r="D39" t="s">
-        <v>176</v>
-[...5 lines deleted...]
-        <v>178</v>
+        <v>107</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>174</v>
+        <v>103</v>
       </c>
       <c r="B40">
-        <v>5517</v>
+        <v>8766</v>
       </c>
       <c r="C40" t="s">
-        <v>179</v>
+        <v>108</v>
       </c>
       <c r="D40" t="s">
-        <v>180</v>
-[...5 lines deleted...]
-        <v>182</v>
+        <v>109</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>183</v>
+        <v>103</v>
       </c>
       <c r="B41">
-        <v>5176</v>
+        <v>8732</v>
       </c>
       <c r="C41" t="s">
-        <v>184</v>
+        <v>110</v>
       </c>
       <c r="D41" t="s">
-        <v>185</v>
-[...5 lines deleted...]
-        <v>187</v>
+        <v>111</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>183</v>
+        <v>103</v>
       </c>
       <c r="B42">
-        <v>5175</v>
+        <v>8730</v>
       </c>
       <c r="C42" t="s">
-        <v>188</v>
+        <v>112</v>
       </c>
       <c r="D42" t="s">
-        <v>189</v>
-[...5 lines deleted...]
-        <v>191</v>
+        <v>113</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>192</v>
+        <v>103</v>
       </c>
       <c r="B43">
-        <v>4797</v>
+        <v>8728</v>
       </c>
       <c r="C43" t="s">
-        <v>193</v>
+        <v>114</v>
       </c>
       <c r="D43" t="s">
-        <v>194</v>
-[...5 lines deleted...]
-        <v>196</v>
+        <v>115</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>197</v>
+        <v>103</v>
       </c>
       <c r="B44">
-        <v>4457</v>
+        <v>8726</v>
       </c>
       <c r="C44" t="s">
-        <v>198</v>
+        <v>116</v>
       </c>
       <c r="D44" t="s">
-        <v>199</v>
-[...5 lines deleted...]
-        <v>201</v>
+        <v>117</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>202</v>
+        <v>118</v>
       </c>
       <c r="B45">
-        <v>4285</v>
+        <v>8531</v>
       </c>
       <c r="C45" t="s">
-        <v>203</v>
+        <v>119</v>
       </c>
       <c r="D45" t="s">
-        <v>204</v>
-[...5 lines deleted...]
-        <v>206</v>
+        <v>120</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>207</v>
+        <v>121</v>
       </c>
       <c r="B46">
-        <v>3683</v>
+        <v>8484</v>
       </c>
       <c r="C46" t="s">
-        <v>208</v>
+        <v>122</v>
       </c>
       <c r="D46" t="s">
-        <v>209</v>
-[...5 lines deleted...]
-        <v>211</v>
+        <v>123</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>212</v>
+        <v>121</v>
       </c>
       <c r="B47">
-        <v>3361</v>
+        <v>8459</v>
       </c>
       <c r="C47" t="s">
-        <v>213</v>
+        <v>124</v>
       </c>
       <c r="D47" t="s">
-        <v>214</v>
-[...5 lines deleted...]
-        <v>216</v>
+        <v>125</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>217</v>
+        <v>126</v>
       </c>
       <c r="B48">
-        <v>3226</v>
+        <v>8073</v>
       </c>
       <c r="C48" t="s">
-        <v>218</v>
+        <v>127</v>
       </c>
       <c r="D48" t="s">
-        <v>219</v>
-[...5 lines deleted...]
-        <v>221</v>
+        <v>128</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>217</v>
+        <v>126</v>
       </c>
       <c r="B49">
-        <v>3168</v>
+        <v>8071</v>
       </c>
       <c r="C49" t="s">
-        <v>222</v>
+        <v>129</v>
       </c>
       <c r="D49" t="s">
-        <v>223</v>
-[...5 lines deleted...]
-        <v>225</v>
+        <v>130</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
+        <v>131</v>
+      </c>
+      <c r="B50">
+        <v>7856</v>
+      </c>
+      <c r="C50" t="s">
+        <v>132</v>
+      </c>
+      <c r="D50" t="s">
+        <v>133</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>134</v>
+      </c>
+      <c r="B51">
+        <v>7566</v>
+      </c>
+      <c r="C51" t="s">
+        <v>135</v>
+      </c>
+      <c r="D51" t="s">
+        <v>136</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>137</v>
+      </c>
+      <c r="B52">
+        <v>7219</v>
+      </c>
+      <c r="C52" t="s">
+        <v>138</v>
+      </c>
+      <c r="D52" t="s">
+        <v>139</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>137</v>
+      </c>
+      <c r="B53">
+        <v>7217</v>
+      </c>
+      <c r="C53" t="s">
+        <v>140</v>
+      </c>
+      <c r="D53" t="s">
+        <v>141</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>142</v>
+      </c>
+      <c r="B54">
+        <v>7133</v>
+      </c>
+      <c r="C54" t="s">
+        <v>143</v>
+      </c>
+      <c r="D54" t="s">
+        <v>144</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>145</v>
+      </c>
+      <c r="B55">
+        <v>6950</v>
+      </c>
+      <c r="C55" t="s">
+        <v>146</v>
+      </c>
+      <c r="D55" t="s">
+        <v>147</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>145</v>
+      </c>
+      <c r="B56">
+        <v>6887</v>
+      </c>
+      <c r="C56" t="s">
+        <v>148</v>
+      </c>
+      <c r="D56" t="s">
+        <v>149</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>150</v>
+      </c>
+      <c r="B57">
+        <v>6784</v>
+      </c>
+      <c r="C57" t="s">
+        <v>151</v>
+      </c>
+      <c r="D57" t="s">
+        <v>152</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>150</v>
+      </c>
+      <c r="B58">
+        <v>6782</v>
+      </c>
+      <c r="C58" t="s">
+        <v>153</v>
+      </c>
+      <c r="D58" t="s">
+        <v>154</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>150</v>
+      </c>
+      <c r="B59">
+        <v>6780</v>
+      </c>
+      <c r="C59" t="s">
+        <v>155</v>
+      </c>
+      <c r="D59" t="s">
+        <v>156</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>150</v>
+      </c>
+      <c r="B60">
+        <v>6776</v>
+      </c>
+      <c r="C60" t="s">
+        <v>157</v>
+      </c>
+      <c r="D60" t="s">
+        <v>158</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>159</v>
+      </c>
+      <c r="B61">
+        <v>6427</v>
+      </c>
+      <c r="C61" t="s">
+        <v>160</v>
+      </c>
+      <c r="D61" t="s">
+        <v>161</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>159</v>
+      </c>
+      <c r="B62">
+        <v>6426</v>
+      </c>
+      <c r="C62" t="s">
+        <v>162</v>
+      </c>
+      <c r="D62" t="s">
+        <v>163</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>159</v>
+      </c>
+      <c r="B63">
+        <v>6412</v>
+      </c>
+      <c r="C63" t="s">
+        <v>164</v>
+      </c>
+      <c r="D63" t="s">
+        <v>165</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>166</v>
+      </c>
+      <c r="B64">
+        <v>6290</v>
+      </c>
+      <c r="C64" t="s">
+        <v>167</v>
+      </c>
+      <c r="D64" t="s">
+        <v>168</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>169</v>
+      </c>
+      <c r="B65">
+        <v>6170</v>
+      </c>
+      <c r="C65" t="s">
+        <v>170</v>
+      </c>
+      <c r="D65" t="s">
+        <v>171</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>172</v>
+      </c>
+      <c r="B66">
+        <v>6085</v>
+      </c>
+      <c r="C66" t="s">
+        <v>173</v>
+      </c>
+      <c r="D66" t="s">
+        <v>174</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>175</v>
+      </c>
+      <c r="B67">
+        <v>5758</v>
+      </c>
+      <c r="C67" t="s">
+        <v>176</v>
+      </c>
+      <c r="D67" t="s">
+        <v>177</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>178</v>
+      </c>
+      <c r="B68">
+        <v>5519</v>
+      </c>
+      <c r="C68" t="s">
+        <v>179</v>
+      </c>
+      <c r="D68" t="s">
+        <v>180</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>178</v>
+      </c>
+      <c r="B69">
+        <v>5517</v>
+      </c>
+      <c r="C69" t="s">
+        <v>181</v>
+      </c>
+      <c r="D69" t="s">
+        <v>182</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>183</v>
+      </c>
+      <c r="B70">
+        <v>5176</v>
+      </c>
+      <c r="C70" t="s">
+        <v>184</v>
+      </c>
+      <c r="D70" t="s">
+        <v>185</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>183</v>
+      </c>
+      <c r="B71">
+        <v>5175</v>
+      </c>
+      <c r="C71" t="s">
+        <v>186</v>
+      </c>
+      <c r="D71" t="s">
+        <v>187</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>188</v>
+      </c>
+      <c r="B72">
+        <v>4797</v>
+      </c>
+      <c r="C72" t="s">
+        <v>189</v>
+      </c>
+      <c r="D72" t="s">
+        <v>190</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>191</v>
+      </c>
+      <c r="B73">
+        <v>4457</v>
+      </c>
+      <c r="C73" t="s">
+        <v>192</v>
+      </c>
+      <c r="D73" t="s">
+        <v>193</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>194</v>
+      </c>
+      <c r="B74">
+        <v>4285</v>
+      </c>
+      <c r="C74" t="s">
+        <v>195</v>
+      </c>
+      <c r="D74" t="s">
+        <v>196</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>197</v>
+      </c>
+      <c r="B75">
+        <v>3683</v>
+      </c>
+      <c r="C75" t="s">
+        <v>198</v>
+      </c>
+      <c r="D75" t="s">
+        <v>199</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>200</v>
+      </c>
+      <c r="B76">
+        <v>3361</v>
+      </c>
+      <c r="C76" t="s">
+        <v>201</v>
+      </c>
+      <c r="D76" t="s">
+        <v>202</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>203</v>
+      </c>
+      <c r="B77">
+        <v>3226</v>
+      </c>
+      <c r="C77" t="s">
+        <v>204</v>
+      </c>
+      <c r="D77" t="s">
+        <v>205</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>203</v>
+      </c>
+      <c r="B78">
+        <v>3168</v>
+      </c>
+      <c r="C78" t="s">
+        <v>206</v>
+      </c>
+      <c r="D78" t="s">
+        <v>207</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>203</v>
+      </c>
+      <c r="B79">
+        <v>3164</v>
+      </c>
+      <c r="C79" t="s">
+        <v>208</v>
+      </c>
+      <c r="D79" t="s">
+        <v>209</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>210</v>
+      </c>
+      <c r="B80">
+        <v>788</v>
+      </c>
+      <c r="C80" t="s">
+        <v>64</v>
+      </c>
+      <c r="D80" t="s">
+        <v>211</v>
+      </c>
+      <c r="E80" t="s">
+        <v>64</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>212</v>
+      </c>
+      <c r="B81">
+        <v>518</v>
+      </c>
+      <c r="C81" t="s">
+        <v>64</v>
+      </c>
+      <c r="D81" t="s">
+        <v>213</v>
+      </c>
+      <c r="E81" t="s">
+        <v>64</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>214</v>
+      </c>
+      <c r="B82">
+        <v>19361</v>
+      </c>
+      <c r="C82" t="s">
+        <v>64</v>
+      </c>
+      <c r="D82" t="s">
+        <v>215</v>
+      </c>
+      <c r="E82" t="s">
+        <v>64</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>216</v>
+      </c>
+      <c r="B83">
+        <v>17424</v>
+      </c>
+      <c r="C83" t="s">
+        <v>64</v>
+      </c>
+      <c r="D83" t="s">
         <v>217</v>
       </c>
-      <c r="B50">
-[...12 lines deleted...]
-        <v>229</v>
+      <c r="E83" t="s">
+        <v>64</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>218</v>
+      </c>
+      <c r="B84">
+        <v>16374</v>
+      </c>
+      <c r="C84" t="s">
+        <v>64</v>
+      </c>
+      <c r="D84" t="s">
+        <v>219</v>
+      </c>
+      <c r="E84" t="s">
+        <v>64</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>218</v>
+      </c>
+      <c r="B85">
+        <v>16366</v>
+      </c>
+      <c r="C85" t="s">
+        <v>64</v>
+      </c>
+      <c r="D85" t="s">
+        <v>220</v>
+      </c>
+      <c r="E85" t="s">
+        <v>64</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>221</v>
+      </c>
+      <c r="B86">
+        <v>15296</v>
+      </c>
+      <c r="C86" t="s">
+        <v>64</v>
+      </c>
+      <c r="D86" t="s">
+        <v>222</v>
+      </c>
+      <c r="E86" t="s">
+        <v>64</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>221</v>
+      </c>
+      <c r="B87">
+        <v>15295</v>
+      </c>
+      <c r="C87" t="s">
+        <v>64</v>
+      </c>
+      <c r="D87" t="s">
+        <v>223</v>
+      </c>
+      <c r="E87" t="s">
+        <v>64</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>221</v>
+      </c>
+      <c r="B88">
+        <v>15294</v>
+      </c>
+      <c r="C88" t="s">
+        <v>64</v>
+      </c>
+      <c r="D88" t="s">
+        <v>224</v>
+      </c>
+      <c r="E88" t="s">
+        <v>64</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
+    <hyperlink ref="E16" r:id="rId29"/>
+    <hyperlink ref="F16" r:id="rId30"/>
+    <hyperlink ref="E17" r:id="rId31"/>
+    <hyperlink ref="F17" r:id="rId32"/>
+    <hyperlink ref="E18" r:id="rId33"/>
+    <hyperlink ref="F18" r:id="rId34"/>
+    <hyperlink ref="E19" r:id="rId35"/>
+    <hyperlink ref="F19" r:id="rId36"/>
+    <hyperlink ref="E20" r:id="rId37"/>
+    <hyperlink ref="F20" r:id="rId38"/>
+    <hyperlink ref="E21" r:id="rId39"/>
+    <hyperlink ref="F21" r:id="rId40"/>
+    <hyperlink ref="E22" r:id="rId41"/>
+    <hyperlink ref="F22" r:id="rId42"/>
+    <hyperlink ref="F23" r:id="rId43"/>
+    <hyperlink ref="E24" r:id="rId44"/>
+    <hyperlink ref="F24" r:id="rId45"/>
+    <hyperlink ref="E25" r:id="rId46"/>
+    <hyperlink ref="F25" r:id="rId47"/>
+    <hyperlink ref="E26" r:id="rId48"/>
+    <hyperlink ref="F26" r:id="rId49"/>
+    <hyperlink ref="E27" r:id="rId50"/>
+    <hyperlink ref="F27" r:id="rId51"/>
+    <hyperlink ref="E28" r:id="rId52"/>
+    <hyperlink ref="F28" r:id="rId53"/>
+    <hyperlink ref="E29" r:id="rId54"/>
+    <hyperlink ref="F29" r:id="rId55"/>
+    <hyperlink ref="E30" r:id="rId56"/>
+    <hyperlink ref="F30" r:id="rId57"/>
+    <hyperlink ref="E31" r:id="rId58"/>
+    <hyperlink ref="F31" r:id="rId59"/>
+    <hyperlink ref="E32" r:id="rId60"/>
+    <hyperlink ref="F32" r:id="rId61"/>
+    <hyperlink ref="E33" r:id="rId62"/>
+    <hyperlink ref="F33" r:id="rId63"/>
+    <hyperlink ref="E34" r:id="rId64"/>
+    <hyperlink ref="F34" r:id="rId65"/>
+    <hyperlink ref="E35" r:id="rId66"/>
+    <hyperlink ref="F35" r:id="rId67"/>
+    <hyperlink ref="E36" r:id="rId68"/>
+    <hyperlink ref="F36" r:id="rId69"/>
+    <hyperlink ref="E37" r:id="rId70"/>
+    <hyperlink ref="F37" r:id="rId71"/>
+    <hyperlink ref="E38" r:id="rId72"/>
+    <hyperlink ref="F38" r:id="rId73"/>
+    <hyperlink ref="E39" r:id="rId74"/>
+    <hyperlink ref="F39" r:id="rId75"/>
+    <hyperlink ref="E40" r:id="rId76"/>
+    <hyperlink ref="F40" r:id="rId77"/>
+    <hyperlink ref="E41" r:id="rId78"/>
+    <hyperlink ref="F41" r:id="rId79"/>
+    <hyperlink ref="E42" r:id="rId80"/>
+    <hyperlink ref="F42" r:id="rId81"/>
+    <hyperlink ref="E43" r:id="rId82"/>
+    <hyperlink ref="F43" r:id="rId83"/>
+    <hyperlink ref="E44" r:id="rId84"/>
+    <hyperlink ref="F44" r:id="rId85"/>
+    <hyperlink ref="E45" r:id="rId86"/>
+    <hyperlink ref="F45" r:id="rId87"/>
+    <hyperlink ref="E46" r:id="rId88"/>
+    <hyperlink ref="F46" r:id="rId89"/>
+    <hyperlink ref="E47" r:id="rId90"/>
+    <hyperlink ref="F47" r:id="rId91"/>
+    <hyperlink ref="E48" r:id="rId92"/>
+    <hyperlink ref="F48" r:id="rId93"/>
+    <hyperlink ref="E49" r:id="rId94"/>
+    <hyperlink ref="F49" r:id="rId95"/>
+    <hyperlink ref="E50" r:id="rId96"/>
+    <hyperlink ref="F50" r:id="rId97"/>
+    <hyperlink ref="E51" r:id="rId98"/>
+    <hyperlink ref="F51" r:id="rId99"/>
+    <hyperlink ref="E52" r:id="rId100"/>
+    <hyperlink ref="F52" r:id="rId101"/>
+    <hyperlink ref="E53" r:id="rId102"/>
+    <hyperlink ref="F53" r:id="rId103"/>
+    <hyperlink ref="E54" r:id="rId104"/>
+    <hyperlink ref="F54" r:id="rId105"/>
+    <hyperlink ref="E55" r:id="rId106"/>
+    <hyperlink ref="F55" r:id="rId107"/>
+    <hyperlink ref="E56" r:id="rId108"/>
+    <hyperlink ref="F56" r:id="rId109"/>
+    <hyperlink ref="E57" r:id="rId110"/>
+    <hyperlink ref="F57" r:id="rId111"/>
+    <hyperlink ref="E58" r:id="rId112"/>
+    <hyperlink ref="F58" r:id="rId113"/>
+    <hyperlink ref="E59" r:id="rId114"/>
+    <hyperlink ref="F59" r:id="rId115"/>
+    <hyperlink ref="E60" r:id="rId116"/>
+    <hyperlink ref="F60" r:id="rId117"/>
+    <hyperlink ref="E61" r:id="rId118"/>
+    <hyperlink ref="F61" r:id="rId119"/>
+    <hyperlink ref="E62" r:id="rId120"/>
+    <hyperlink ref="F62" r:id="rId121"/>
+    <hyperlink ref="E63" r:id="rId122"/>
+    <hyperlink ref="F63" r:id="rId123"/>
+    <hyperlink ref="E64" r:id="rId124"/>
+    <hyperlink ref="F64" r:id="rId125"/>
+    <hyperlink ref="E65" r:id="rId126"/>
+    <hyperlink ref="F65" r:id="rId127"/>
+    <hyperlink ref="E66" r:id="rId128"/>
+    <hyperlink ref="F66" r:id="rId129"/>
+    <hyperlink ref="E67" r:id="rId130"/>
+    <hyperlink ref="F67" r:id="rId131"/>
+    <hyperlink ref="E68" r:id="rId132"/>
+    <hyperlink ref="F68" r:id="rId133"/>
+    <hyperlink ref="E69" r:id="rId134"/>
+    <hyperlink ref="F69" r:id="rId135"/>
+    <hyperlink ref="E70" r:id="rId136"/>
+    <hyperlink ref="F70" r:id="rId137"/>
+    <hyperlink ref="E71" r:id="rId138"/>
+    <hyperlink ref="F71" r:id="rId139"/>
+    <hyperlink ref="E72" r:id="rId140"/>
+    <hyperlink ref="F72" r:id="rId141"/>
+    <hyperlink ref="E73" r:id="rId142"/>
+    <hyperlink ref="F73" r:id="rId143"/>
+    <hyperlink ref="E74" r:id="rId144"/>
+    <hyperlink ref="F74" r:id="rId145"/>
+    <hyperlink ref="E75" r:id="rId146"/>
+    <hyperlink ref="F75" r:id="rId147"/>
+    <hyperlink ref="E76" r:id="rId148"/>
+    <hyperlink ref="F76" r:id="rId149"/>
+    <hyperlink ref="E77" r:id="rId150"/>
+    <hyperlink ref="F77" r:id="rId151"/>
+    <hyperlink ref="E78" r:id="rId152"/>
+    <hyperlink ref="F78" r:id="rId153"/>
+    <hyperlink ref="E79" r:id="rId154"/>
+    <hyperlink ref="F79" r:id="rId155"/>
+    <hyperlink ref="F80" r:id="rId156"/>
+    <hyperlink ref="F81" r:id="rId157"/>
+    <hyperlink ref="F82" r:id="rId158"/>
+    <hyperlink ref="F83" r:id="rId159"/>
+    <hyperlink ref="F84" r:id="rId160"/>
+    <hyperlink ref="F85" r:id="rId161"/>
+    <hyperlink ref="F86" r:id="rId162"/>
+    <hyperlink ref="F87" r:id="rId163"/>
+    <hyperlink ref="F88" r:id="rId164"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>