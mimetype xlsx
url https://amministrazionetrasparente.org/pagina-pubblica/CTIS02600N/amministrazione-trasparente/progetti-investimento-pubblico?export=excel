--- v0 (2026-08-24)
+++ v1 (2026-10-14)
@@ -8,86 +8,101 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="156" uniqueCount="102">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
+    <t>“GIBELLINA CAPITALE ITALIANA DELL'ARTE CONTEMPORANEA 2026 – II EDIZIONE"</t>
+  </si>
+  <si>
+    <t>G69I26000870002</t>
+  </si>
+  <si>
+    <t>€ 7.500,00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REGIONE SICILIA </t>
+  </si>
+  <si>
+    <t>24/07/2026</t>
+  </si>
+  <si>
+    <t>Link ai contenuti</t>
+  </si>
+  <si>
     <t>PROGRAMMA OPERATIVO COMPLEMENTARE (POC) “PER LA SCUOLA” 2014-2020   FINANZIATO  CON    IL    FONDO    DI    ROTAZIONE    (FDR)–    OBIETTIVO    SPECIFICO    –    10.8:    “DIFFUSIONE    DELLA SOCIETÀ  DELLA  CONOSCENZA  NEL  MONDO  DELLA  SCUOLA  E  DELLA</t>
   </si>
   <si>
     <t>I64D26001020007</t>
   </si>
   <si>
     <t>€ 19.591,00</t>
   </si>
   <si>
     <t xml:space="preserve">FINANZIAMENTI EUROPEI </t>
   </si>
   <si>
     <t>13/07/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link ai contenuti</t>
   </si>
   <si>
     <t>ASSUNZIONE IN BILANCIO PIANO ESTATE 3 ED.</t>
   </si>
   <si>
     <t>I64D26002720007</t>
   </si>
   <si>
     <t>€ 79.884,00</t>
   </si>
   <si>
     <t>FONDI STRUTTURALI EUROPEI</t>
   </si>
   <si>
     <t>30/06/2026</t>
   </si>
   <si>
     <t>ASSUNZIONE IN BILANCIO PROGRAMMA ERASMUS+ AZIONE KA121 PROGETTI DI MOBILITÀ ENTI ACCREDITATI SETTORE ISTRUZIONE SCOLASTICA- CODICE PROGETTO 2026-1-IT02-KA121-SCH-000414796</t>
   </si>
   <si>
     <t>I63B26000000006</t>
   </si>
   <si>
     <t>€ 24.943,00</t>
   </si>
@@ -696,56 +711,56 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/progetto/0951510c-4d5f-4d9d-b076-f05c0eb30712" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/progetto/2a5f3294-a456-4e70-b0d9-cf83e7a43c62" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/progetto/bba6b219-1697-4997-8600-a46b8c51b7f5" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/progetto/9f608e36-2b41-40df-8334-ff4d93fb4899" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/progetto/e6177c78-ffa2-48f0-aae9-e86f7eedfcf5" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/progetto/d514d076-344d-4cad-bd76-999a3aae2274" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/progetto/79a80a14-0f47-45d3-bd05-4d1b4e8130f2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/progetto/b724fcff-e63e-464e-9767-27b32af3c8d1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/progetto/4560552b-fc3a-46f6-8530-5e6dd11807c6" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/progetto/c31274a9-6fab-4b1d-bf4e-0ea4cb7c676a" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/progetto/7d343857-5adc-4b6f-a709-d25117d2bf84" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/progetto/624f0c3b-df89-4246-9696-65b14e2f974a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/progetto/b8cb9042-3c93-4df1-9728-c2df7430d23b" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/progetto/6320b0dc-c8e0-4f2c-a37d-7ccbf18adf48" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/progetto/4850bdae-1492-4b6c-b87c-0581f963aa9c" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/progetto/41a02295-c92f-4890-842d-ef0852540107" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/progetto/90a6ba40-c2a9-416d-bed8-83d9608849ff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/progetto/32b9a95d-6af5-4bf8-b253-8a701c5135c0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/progetto/43eabd68-e821-47aa-8d45-aff6d69865aa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/progetto/1d15ea00-5626-4765-8e21-289b8e66160d" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/progetto/10370f78-8270-4c6f-9115-c3076e125cd0" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/progetto/0951510c-4d5f-4d9d-b076-f05c0eb30712" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/progetto/2a5f3294-a456-4e70-b0d9-cf83e7a43c62" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/progetto/bba6b219-1697-4997-8600-a46b8c51b7f5" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/progetto/9f608e36-2b41-40df-8334-ff4d93fb4899" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/progetto/e6177c78-ffa2-48f0-aae9-e86f7eedfcf5" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/progetto/d514d076-344d-4cad-bd76-999a3aae2274" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/progetto/79a80a14-0f47-45d3-bd05-4d1b4e8130f2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/progetto/b724fcff-e63e-464e-9767-27b32af3c8d1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/progetto/4560552b-fc3a-46f6-8530-5e6dd11807c6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/progetto/c31274a9-6fab-4b1d-bf4e-0ea4cb7c676a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/progetto/7d343857-5adc-4b6f-a709-d25117d2bf84" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/progetto/624f0c3b-df89-4246-9696-65b14e2f974a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/progetto/b8cb9042-3c93-4df1-9728-c2df7430d23b" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/progetto/6320b0dc-c8e0-4f2c-a37d-7ccbf18adf48" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/progetto/4850bdae-1492-4b6c-b87c-0581f963aa9c" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/progetto/41a02295-c92f-4890-842d-ef0852540107" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/progetto/90a6ba40-c2a9-416d-bed8-83d9608849ff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/progetto/32b9a95d-6af5-4bf8-b253-8a701c5135c0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/progetto/43eabd68-e821-47aa-8d45-aff6d69865aa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/progetto/1d15ea00-5626-4765-8e21-289b8e66160d" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F34"/>
+  <dimension ref="A1:F35"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1">
         <v>2026</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
@@ -868,468 +883,489 @@
       </c>
       <c r="C8" t="s">
         <v>34</v>
       </c>
       <c r="D8" t="s">
         <v>35</v>
       </c>
       <c r="E8" t="s">
         <v>36</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>37</v>
       </c>
       <c r="B9" t="s">
         <v>38</v>
       </c>
       <c r="C9" t="s">
         <v>39</v>
       </c>
       <c r="D9" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="E9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="11" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="1">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>42</v>
+      </c>
+      <c r="B10" t="s">
+        <v>43</v>
+      </c>
+      <c r="C10" t="s">
+        <v>44</v>
+      </c>
+      <c r="D10" t="s">
+        <v>35</v>
+      </c>
+      <c r="E10" t="s">
+        <v>45</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="1">
         <v>2025</v>
       </c>
-      <c r="B11" s="1"/>
-[...6 lines deleted...]
-      <c r="A12" s="2" t="s">
+      <c r="B12" s="1"/>
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1"/>
+      <c r="F12" s="1"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B12" s="2" t="s">
+      <c r="B13" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C12" s="2" t="s">
+      <c r="C13" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D12" s="2" t="s">
+      <c r="D13" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="E13" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F12" s="2" t="s">
+      <c r="F13" s="2" t="s">
         <v>5</v>
-      </c>
-[...18 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>46</v>
       </c>
       <c r="B14" t="s">
         <v>47</v>
       </c>
       <c r="C14" t="s">
         <v>48</v>
       </c>
       <c r="D14" t="s">
         <v>49</v>
       </c>
       <c r="E14" t="s">
         <v>50</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="16" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="1">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>51</v>
+      </c>
+      <c r="B15" t="s">
+        <v>52</v>
+      </c>
+      <c r="C15" t="s">
+        <v>53</v>
+      </c>
+      <c r="D15" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" t="s">
+        <v>55</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="1">
         <v>2024</v>
       </c>
-      <c r="B16" s="1"/>
-[...6 lines deleted...]
-      <c r="A17" s="2" t="s">
+      <c r="B17" s="1"/>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1"/>
+      <c r="F17" s="1"/>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B17" s="2" t="s">
+      <c r="B18" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C17" s="2" t="s">
+      <c r="C18" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D17" s="2" t="s">
+      <c r="D18" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="E18" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F17" s="2" t="s">
+      <c r="F18" s="2" t="s">
         <v>5</v>
-      </c>
-[...18 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>56</v>
       </c>
       <c r="B19" t="s">
         <v>57</v>
       </c>
       <c r="C19" t="s">
         <v>58</v>
       </c>
       <c r="D19" t="s">
         <v>59</v>
       </c>
       <c r="E19" t="s">
         <v>60</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>61</v>
       </c>
       <c r="B20" t="s">
         <v>62</v>
       </c>
       <c r="C20" t="s">
         <v>63</v>
       </c>
       <c r="D20" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="E20" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B21" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C21" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D21" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="E21" t="s">
         <v>69</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" t="s">
         <v>72</v>
       </c>
       <c r="D22" t="s">
-        <v>54</v>
+        <v>73</v>
       </c>
       <c r="E22" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B23" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C23" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D23" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="E23" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="25" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="1">
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>79</v>
+      </c>
+      <c r="B24" t="s">
+        <v>80</v>
+      </c>
+      <c r="C24" t="s">
+        <v>81</v>
+      </c>
+      <c r="D24" t="s">
+        <v>59</v>
+      </c>
+      <c r="E24" t="s">
+        <v>82</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="1">
         <v>2023</v>
       </c>
-      <c r="B25" s="1"/>
-[...6 lines deleted...]
-      <c r="A26" s="2" t="s">
+      <c r="B26" s="1"/>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1"/>
+      <c r="F26" s="1"/>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B26" s="2" t="s">
+      <c r="B27" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C26" s="2" t="s">
+      <c r="C27" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D26" s="2" t="s">
+      <c r="D27" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E26" s="2" t="s">
+      <c r="E27" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F26" s="2" t="s">
+      <c r="F27" s="2" t="s">
         <v>5</v>
-      </c>
-[...18 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B28" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C28" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D28" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="E28" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B29" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C29" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D29" t="s">
-        <v>89</v>
+        <v>59</v>
       </c>
       <c r="E29" t="s">
         <v>90</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>91</v>
       </c>
       <c r="B30" t="s">
         <v>92</v>
       </c>
       <c r="C30" t="s">
         <v>93</v>
       </c>
       <c r="D30" t="s">
-        <v>54</v>
+        <v>94</v>
       </c>
       <c r="E30" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="32" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="1">
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>96</v>
+      </c>
+      <c r="B31" t="s">
+        <v>97</v>
+      </c>
+      <c r="C31" t="s">
+        <v>98</v>
+      </c>
+      <c r="D31" t="s">
+        <v>59</v>
+      </c>
+      <c r="E31" t="s">
+        <v>95</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="1">
         <v>2022</v>
       </c>
-      <c r="B32" s="1"/>
-[...6 lines deleted...]
-      <c r="A33" s="2" t="s">
+      <c r="B33" s="1"/>
+      <c r="C33" s="1"/>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1"/>
+      <c r="F33" s="1"/>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A34" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B33" s="2" t="s">
+      <c r="B34" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C33" s="2" t="s">
+      <c r="C34" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D33" s="2" t="s">
+      <c r="D34" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E33" s="2" t="s">
+      <c r="E34" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F33" s="2" t="s">
+      <c r="F34" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="F34" s="3" t="s">
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>56</v>
+      </c>
+      <c r="B35" t="s">
+        <v>99</v>
+      </c>
+      <c r="C35" t="s">
+        <v>100</v>
+      </c>
+      <c r="D35" t="s">
+        <v>59</v>
+      </c>
+      <c r="E35" t="s">
+        <v>101</v>
+      </c>
+      <c r="F35" s="3" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:F1"/>
-    <mergeCell ref="A11:F11"/>
-[...2 lines deleted...]
-    <mergeCell ref="A32:F32"/>
+    <mergeCell ref="A12:F12"/>
+    <mergeCell ref="A17:F17"/>
+    <mergeCell ref="A26:F26"/>
+    <mergeCell ref="A33:F33"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F3" r:id="rId1"/>
     <hyperlink ref="F4" r:id="rId2"/>
     <hyperlink ref="F5" r:id="rId3"/>
     <hyperlink ref="F6" r:id="rId4"/>
     <hyperlink ref="F7" r:id="rId5"/>
     <hyperlink ref="F8" r:id="rId6"/>
     <hyperlink ref="F9" r:id="rId7"/>
-    <hyperlink ref="F13" r:id="rId8"/>
+    <hyperlink ref="F10" r:id="rId8"/>
     <hyperlink ref="F14" r:id="rId9"/>
-    <hyperlink ref="F18" r:id="rId10"/>
+    <hyperlink ref="F15" r:id="rId10"/>
     <hyperlink ref="F19" r:id="rId11"/>
     <hyperlink ref="F20" r:id="rId12"/>
     <hyperlink ref="F21" r:id="rId13"/>
     <hyperlink ref="F22" r:id="rId14"/>
     <hyperlink ref="F23" r:id="rId15"/>
-    <hyperlink ref="F27" r:id="rId16"/>
+    <hyperlink ref="F24" r:id="rId16"/>
     <hyperlink ref="F28" r:id="rId17"/>
     <hyperlink ref="F29" r:id="rId18"/>
     <hyperlink ref="F30" r:id="rId19"/>
-    <hyperlink ref="F34" r:id="rId20"/>
+    <hyperlink ref="F31" r:id="rId20"/>
+    <hyperlink ref="F35" r:id="rId21"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>