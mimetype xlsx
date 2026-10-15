--- v0 (2026-08-24)
+++ v1 (2026-10-15)
@@ -8,80 +8,151 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1561" uniqueCount="809">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1606" uniqueCount="831">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto di nomina - Assegnazione esperti e tutor ai moduli del progetto “Progetto Avviso pubblico prot.  n.  
+64310  del    23.04.2025,    “Percorsi    di    orientamento    rivolti    alle    classi    terze,    quarte    e    quinte  
+delle    istituzioni    scolastiche    secondarie    di    secondo    grado    con    il    coordinamento  del  docente  
+tutor”  -  Fondi  Strutturali  Europei  –  Programma  Operativo  Complementare  “Per  la  Scuola”  2014-
+2020,  POC  “Per  la  Scuola”,  rivolto  alle  istituzioni  scolastiche  secondarie  di  secondo  grado  di  cui  
+all’Allegato B al decreto del Ministro dell’istruzione e del merito 15 novembre 2024, n. 231.</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>02/10/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto di nomina - decreto assegnazione ass. amministrativi e collaboratori POC dispositi digitali </t>
+  </si>
+  <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t>BD0BDEBF10</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - aggiudicazione di trattativa diretta MEPA per acquisizione di beni ai sensi dell’art.50 del D. Lgs. 36/2023 PROGETTO POC “Per la Scuola” 2014-2020 – Acquisto di tablet, PC, dispositivi di</t>
+  </si>
+  <si>
+    <t>16/09/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - Incarico Direzione e Coordinamento</t>
+  </si>
+  <si>
+    <t>31/08/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - assegnazione degli ESPERTI e TUTOR al progetto “Circolare n. 13 del 23.04.2026 – “Gibellina Capitale Italiana dell'Arte Contemporanea 2026" - II EDIZIONE  del Dipartimento dell’Istruzione</t>
+  </si>
+  <si>
+    <t>07/08/2026</t>
+  </si>
+  <si>
+    <t>BCAB2DB1EE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - TARGHE PERSONALIZZATA PER PROGETTO "MARCHESI EDULAB: ESPERIENZA PER CRESCERE" - CROMATICAMENTE</t>
+  </si>
+  <si>
+    <t>BCAB01BCF5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - TARGHE PERSONALIZZATE PER PROGETTO "SCOPRI, RIFLETTI, DECIDI" - GALATI</t>
+  </si>
+  <si>
+    <t>04/08/2026</t>
+  </si>
+  <si>
+    <t>BC9EC1D014</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - CONVENZIONE FORNITURA ENERGIA ELETTRICA</t>
+  </si>
+  <si>
+    <t>17/07/2026</t>
+  </si>
+  <si>
+    <t>BC6D123701</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO ATTREZZATURA TECNICA PER DDG.2315 - GALATI</t>
+  </si>
+  <si>
     <t>08/07/2026</t>
   </si>
   <si>
-    <t>N/A</t>
-[...1 lines deleted...]
-  <si>
     <t>Decreto di nomina - DECRETO ASSEGNAZIONE MODULO MATEMATICA DI BASE - Fondi Strutturali Europei – Programma Nazionale “Scuola e competenze” 2021 2027 – Fondo sociale europeo plus (FSE+) – PIANO ESTATE 3 ED.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>29/06/2026</t>
   </si>
   <si>
     <t>BC35A8D4BD</t>
   </si>
   <si>
     <t>Decisione a contrarre - ZONABIT CANONE ANNUALE - SPAGGIARI</t>
   </si>
   <si>
     <t>BC35048B36</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO STAMPANTI, TONER E TAPPETI - GALATI</t>
   </si>
   <si>
     <t>26/06/2026</t>
   </si>
   <si>
     <t>BC31ED8F25</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CANCELLERIA PER ESAMI DI STATO - GALATI</t>
   </si>
@@ -2844,6901 +2915,7095 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC35A8D4BD" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/a9ce996e-aefc-435a-96e0-d3abd0c9436c" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC35048B36" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/0fbd2d86-4c4b-4a0e-9938-18077a4f4511" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC31ED8F25" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/db1d919b-0498-49b2-b562-eaaf48974aab" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC306DB372" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/1d5d1562-c761-410d-a1dd-330d7e8f1cc2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2D3B1AA0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/eeb5b96d-98fe-4eb9-9521-290a7812c33e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC28D2D9A5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/c284d554-b6b0-4439-9cf1-1f6c1e348444" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC200A0D2E" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/4de05dd6-98d8-403a-8a9f-e9cfb227fa61" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1E791F5A" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/10ae8e1f-c954-4b2c-bb59-abfc7c7b0931" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9251942A" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/49665b19-b09e-481c-9a72-be88a682e260" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7DD6CC10" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/8bd6b6d4-6e0b-466a-87c6-c489fff0bc71" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7DBFEE07" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/88fac179-8e6d-43bd-a27f-09727f927c9e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6A98CB0B" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/1092c0da-b852-442c-bfeb-33b0e0fff226" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB659F08F0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/6078c01d-9b04-456b-a2b2-790cbbb4e553" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5007A399" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/533dbe48-6918-41e7-8a31-c1b1e8cb83ef" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3912B6C2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/15876b7f-1af7-42ed-b54a-b6f925c8eb01" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB36A2960D" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/a4603842-376e-41d0-a377-e3254d5e68bb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB36474067" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/efd75a24-0c7a-4922-a3ab-bacbad88c6e1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3379E075" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/bff43e11-7c58-4914-b8c8-5a14370b3785" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB30F0E74D" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/d825d7b9-a32e-4ae8-b706-0f7a5925c117" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0A692A1D" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/1cda7154-27c3-4608-930b-1e499fabd64d" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0937544A" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/51b171de-0ad5-4840-80d5-8a3458d71e0a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0947578B" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/22524fc9-20b3-434f-af24-5e42ac0a2508" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB079ABC23" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/1c937610-319c-4fff-9170-981241522b76" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF5C829CF" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/9493379d-e51d-4976-a4d8-3f9241353571" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF297AD0D" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/674f5993-1590-43fd-bcd7-1e7a5732b162" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEEE974C7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/8882c30b-e57b-4b7e-8949-2ecb59ecb8a9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7D0BC373" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/1104d86d-c2b4-4b47-a201-4d51d577fade" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC005C8AC" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/d905318c-2e58-4c24-a1ed-059514e81996" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9D361629" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/2310c4b6-9602-4742-866a-84503e244e73" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA81F20416" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/d9d728f2-30d4-4e30-b715-9369a6ff80fd" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7E147A46" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/e8b79acd-0c71-4cfe-9f6a-fcbf72621ed8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7DA7489B" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/c07c41fa-16e0-4f83-a557-1437a8e05c94" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7D32F8DC" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/597a48b6-1ce7-46d3-b6ea-4254a16b70ae" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA76B6A6BB" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/57b562e3-58a4-410c-a9a6-dc2c589a68e7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA76674EAF" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/68d3e773-1057-4891-bff3-f998f30d416e" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7287FDC6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/a1d105f0-2270-4644-b072-394b7e850b23" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6AAAD93F" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/07d0e5c5-1b56-49ad-9ea0-65d5c1175d9e" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA683B9419" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/a34b2c9b-6dce-48d0-a5ba-b4ef21013677" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA66671A32" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/beba1e42-3c87-4a7d-972e-766dc28dd066" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA635C1C93" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/b97a56a5-2451-4735-b1f6-abca0a62aa64" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5A76520C" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/de99217a-7497-42b5-873d-b7d83eb5d7f4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA424784EC" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/d642e13a-21fb-4463-800b-00fc9721a635" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA42150A22" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/660d691a-f0fb-406a-a272-c19ae3760439" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA41F47C30" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/1efa2092-b457-454b-9965-bf257c2ebf7d" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3EF04886" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/82e75139-b9a6-4419-b058-96a6dc20045a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2E05045C" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/afaff2f7-fe20-4cbc-9195-4bd7f0228407" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2D2FF729" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/ab04c36f-8bfd-41ee-9c26-9b562d1b9547" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2907F683" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/1e0fe916-a9bd-4d97-8320-060b5fcbdbf6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA26F6DC24" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/232e2fb6-e7db-4a0e-81d6-7cfb16712373" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2672BB9D" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/e1d8389c-3677-4e85-8fa6-d35f2612a742" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA19356C6D" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/a507bc28-0beb-4311-b99a-65d4d95018c3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA16E1E5AE" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/7f8bb977-63bc-4f5b-bc0b-b132ce119635" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FDD8E7B1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/1f20a558-aa3b-4b54-9282-d9243443156b" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FCABCFBE" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/5935155c-f229-4cba-9bc2-2f333d099bbf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FA86CEF5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/40ae4fc7-0ed2-4bcb-af25-76fac34f1963" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EF8B9121" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/6c3c6fe8-de48-4027-b9da-4a1748a6bbf8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E9A7351E" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/f61f538b-8b94-4929-a409-10f0b0b5fb36" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E63FC2FE" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/42ca7e59-166d-47b3-80bc-ad0e3523d925" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C094EA26" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/4ae4225d-dd3a-4e22-b856-f2331a8f4684" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B8EEBAFD" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/de0a2129-6777-4eae-86d5-5fcf838156f6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A8D6FF61" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/1c91d30a-919f-4933-be3e-bc7e5df14b92" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A8B89E52" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/89564f1d-87ed-48bc-94e8-005aae7623ed" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98BAAD121" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/aa8736e7-394a-4896-9429-4a3d7eefd7e5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98A59DF7E" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/2528282b-5c97-4fd0-a98d-3276d0dd028e" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97FC3531A" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/05f654ed-b22a-45f9-b7b1-c057ab1b3acf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97AED375E" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/4a8b5d83-0d78-405e-b42b-2cfd4d2b5975" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B964718B77" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/1abfe647-167f-4861-847f-9c68a4acb808" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B962FD486C" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/704a43d6-0357-4715-a2b2-b19e1942faa8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9621A9754" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/afefa49b-bfe6-4801-b252-526d0dfb02ba" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B945084DDF" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/e9226366-56e9-426b-88d3-53ea35599198" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B942548049" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/dfa49a28-0887-402d-9846-49a02c03fa0b" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B940052FFA" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/be95d898-80d8-4461-866a-217add76a1a1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93FABB318" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/4c6ebf04-8441-443a-b050-a6ec82c19fbd" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93C2A2804" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/1067e690-4f4a-4c09-b28e-3ab7e3d7a8b5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/a7189675-d258-4f0b-9948-c3757e31d6f8" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92C25AA94" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/0b7f2388-f893-4893-93f3-f4f50cddae39" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B933B64D08" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/5ccd4332-a8f4-46d0-b2bb-56965632330a" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92B7E6A46" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/fe4e79d6-1d9e-4ca9-a892-a609e258413f" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92A20080F" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/d2396834-c449-4e2f-b355-826ee97af9f1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9279DE9AF" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/d478cfdf-f564-40fa-80ee-8dff111a5255" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91BC24874" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/6569302d-7a53-4d61-90f2-96fb6733b666" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91B569A96" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/045a1580-fc85-4df8-a15e-c88cae5a361a" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B915622A7F" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/6d59d5ce-0d92-4c8b-b741-14f8e8e356d9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90FC2F007" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/0b4587c3-b666-4893-970a-bfc24059cfeb" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/eb6bf1de-cea8-42bc-87cc-0644654e238e" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90BBC9B56" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/a1f1acf1-97d9-4854-89ca-a39316e6397f" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EFF10C2B" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/1a80e8d7-5a26-4bb8-92cd-6cd5e76dc7c0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FFCCADE7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/c708070a-4080-45be-bec2-92000789875b" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E88D4A3A" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/7a359688-8b2b-4ff5-a5ae-14f315adaa31" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DE29596E" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/6865a63e-af77-4318-b3fe-e3f5a25e65d1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C875AE40" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/3fad8376-2515-44df-a6fd-355119eb192a" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C391EE9F" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/00461b7c-b594-42cd-ae5a-b08f9bb100c7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BD5FE1B3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/6d650f92-213d-4ef1-9f64-b9cb6d616f1c" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BA5C88C0" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/42382b40-5ea1-42dc-b3a2-a72960795b82" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B939FC45" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/095811ef-5f38-4ee3-8d9c-70a5e15cb138" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AFFF9462" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/b28c3442-7478-437c-97be-72008c6c7765" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A2B133E9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/827741d2-71e6-412d-a870-857182539e71" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89DBACD87" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/8b89a365-86ff-4d7e-a4e6-6bdd7b01bf04" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89D2E6016" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/650562cd-8f97-46c7-9a73-cd832a507e88" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89A7F3EB5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/a67beb56-7892-4e40-8272-858937977a90" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B892220F49" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/241256c7-845c-48f0-bf6d-275055be7d16" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B891FB82F6" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/1ccb2ea3-11c7-4634-ba2c-19bdac4144dd" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B883534BAD" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/06e35ce4-9b8c-4d33-a395-ae9539217baf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88163EEEE" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/57db23d1-167f-48b9-9af5-b66ea7f45abb" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B874E3B0E5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/d261ec70-0c6e-4d18-a79e-7e9aa596b0b6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87458724A" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/360bbd93-166b-4d09-bc0c-60fc5345a858" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86EFBA432" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/821db1fc-cab2-4087-8846-a11f215f002d" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86F071B34" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/72678276-ed42-48b6-b543-98560a6874f9" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86F04788C" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/125593fa-0d26-4faa-86e2-1357e91725f3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86ACF7C3F" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/d3c4710e-b81c-4b5f-964b-2dd2d7d1a3e2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B882760263" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/1c4c7178-e7cc-4bde-aaba-40098e2079a7" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86A12AF3C" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/5c8d6df9-69df-430d-b6c8-479258b5ebc9" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B767CE1D6C" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/74bbf368-0615-47ca-979c-9b2ed13b95e7" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B767468F81" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/4c62d6e6-e06f-494a-b882-c2ee54aa766d" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B755B9D7C9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/b2f17a41-fc00-49a1-85f3-a0807819c808" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7228A0E0C" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/2682cbb8-0732-4996-a13b-e11b103bdfe2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E18BFB6F" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/c9f5234f-06e1-42c4-b334-d86ed43bda38" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E09455E5" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/57e68952-cda2-47f2-9e12-837b30f60548" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D912EBF6" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/3db664ef-fa71-488d-bdf6-63cbd2cc1f16" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D4B33C09" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/c67418c7-f1d8-400f-a018-8bc8533ce9a2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D3588A82" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/2cbcfc8b-5fee-4b28-b80c-724e6df8eb81" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B8502C85" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/013a0b6d-71e1-4df9-93fa-4b8b21ca6827" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AB8DD563" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/eb2930bb-b5f7-4781-93d7-efc11e379732" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B685AB09F8" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/f46bb3d8-db87-48be-86e8-c8fe9c3fa066" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B667D1473A" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/7b762764-db53-4ec1-b595-696451834cdb" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6621D1778" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/988250c5-58ef-4222-83ad-29111b31e011" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6521D8B39" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/24b62869-f98e-41ea-91ee-35b5d44c8495" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6520A9131" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/9bf91c5e-ab89-4e36-ad85-1bc9e723e728" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63AFA186C" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/30f9a436-ce01-47ec-adca-03167feb7ec0" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6383F91B4" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/44834dfe-8952-4bb7-af5e-37c56c3d9a8b" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6303DC8C1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/af26e375-cd1c-451c-b8c0-060f8f892134" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62BC4FD15" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/c8073e1c-3f16-458c-b404-a26629fe89bb" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B617646F95" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/fe52cfa5-3cbb-402f-b994-a87a577dcdda" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6131C9AE6" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/2f1c20ea-e5b2-4d4d-82c5-9a494fa08bdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6118A3A18" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/5576a84b-764e-46d3-b002-cf465d94f54c" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B611795B48" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/296b08a0-4884-4459-bb8a-a425f745712b" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60D9A2C05" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/4bda88bb-048a-4b94-9353-d09c5880bf01" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B607BFE5B5" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/b20d72d3-d369-400b-94ec-464cdc7573dc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6048C1D35" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/f11d9894-94a3-441b-af27-1baf01a2e896" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B607AC20F1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/d3028045-ab97-4f2a-847a-a2be33c30061" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6014F1B69" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/fde34049-8c6f-4d7e-9fbe-324b447581e2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FD87D837" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/3ad5b4d5-3592-4efe-a2cf-a2f4680f138b" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60186A90A" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/de20dd59-96cd-4fe2-951d-325bd67934d9" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B601627B3B" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/0cae3d0a-9620-4111-b670-52bf79619f05" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B601A48381" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/a8e06a93-8ddb-4c93-8abc-8346d7e8eced" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F6D34F5F" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/f8768121-4219-4d7b-91be-af200f346ac2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F6AFDB79" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/43a05a0b-e23c-4849-9735-859fe549bcc2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F85DB762" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/e381fb2e-da7d-4a46-a0a9-0cf89ba24675" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F67BFE88" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/ec1d5095-a6c1-4432-8b47-e2dc61bd8801" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F3899610" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/8f98d831-6e0f-4c44-99db-ae84b143171b" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EA336EEE" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/e74aef9a-bd41-4f07-a74c-8a3da2c80cef" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E033DB73" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/2d8e3543-1518-4fd2-842c-b60ba871aa00" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DF72C655" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/cd155992-b642-48c4-803f-201326433c9f" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DB6ADD04" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/2f6771a7-5794-4a93-9702-c4c67ef8e14d" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D884D7F0" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/49ba144d-5a52-4c77-92ed-bce97033c39d" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BF15616A" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/1cd7b06b-b356-40f8-84c6-a722862ef1f1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BB8891CD" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/961ccf63-b1ec-4e45-a882-162dc6beb7c9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B5BA169E" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/ef7cb0d6-a012-49ec-adfb-19663db645f5" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AF6343A0" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/0903a8d7-a15e-4bbe-9a54-89904115f317" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A6B8F9DE" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/18d5d5a3-c0c7-401b-92b5-2bf09e154639" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A5D69CE5" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/f2f0ef67-302b-49c4-adf1-6e4e5aa1412b" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A54CD21C" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/93d04704-b720-416d-ac56-80ceb8bf21f4" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B597B1DDE5" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/c2ddfa7a-4115-452b-96dc-269ea05fa9e6" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57B429D76" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/c493a685-b26b-4be1-8537-6ccedd506dc8" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B574C845BF" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/53fd4dae-82ee-40b7-907e-16110fd80d9b" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B560D495CB" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/aa415975-3082-43ec-991e-94503d26dd08" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5614E5D53" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/1343f8fa-cc38-408d-aa2c-63c3ff100834" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5604C4DF7" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/0a0e048b-0b1f-479d-814a-90f04b05e543" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55CF2E586" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/3eabc826-d999-4b75-a38b-c9086271f6e5" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55B9D57A9" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/dae405f5-3970-4eef-8614-d7b9aed9d0a3" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5489B6FAC" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/d7bd77d7-c75b-4d08-b338-72806c9e001d" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53FECAB56" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/bdd16cc6-7b1c-47ea-b7df-1e9caa206d4f" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B536870863" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/c489638a-cfd2-43bc-8aed-df3aa2f69aa6" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52F8DF71B" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/d6920c7e-7d69-4dca-992f-5062b1db00bc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D15F1854" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/d3f677d3-ce14-43bf-bca6-8bc229d50be5" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4CCDFB604" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/1c7b15ce-745d-4b84-ae6f-ae133392f073" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4ABF16764" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/253f2f2e-8292-4554-9aa5-550d0940aee3" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49AA15024" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/f4a5dcb7-8998-41e6-9a56-92f6cee8f27a" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48ECCAA7F" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/8cb45229-1427-4dd8-ba8b-b598d39e6a48" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48C90CBAD" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/4ed34f05-d3e6-4194-956e-43ac95f8b2f7" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46C09B057" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/4d3470e3-ebda-47cb-b674-f0253ebe62a3" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B460A79358" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/db637c3a-a18f-4bff-83d0-70cfa8d3c35a" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45AA1AC2E" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/7ccf0dfb-9313-494d-940a-c3ee09ccd026" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45468705B" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/22bf686c-3830-478a-b216-1af8ee15d053" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44C9441D4" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/78143a7f-c46a-4f70-af9b-d06630fe60f8" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44AE6229F" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/55e621b0-8c0c-4735-bb1e-069a41fe777b" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D0F9AD8F" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/7b9660a4-66f1-4e37-817f-733fd323ab73" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4486C847A" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/aef78694-d0e2-4499-ad5a-59a8ee04cfad" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42897CB7D" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/9ab029e7-9753-40a6-b296-557bd36f0554" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B415D732B5" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/d250321e-79df-4c3f-9387-e2899b298ce6" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B414273ABC" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/dd28553f-4042-4eeb-a7f4-2f7e9457499f" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40E0D8ECE" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/336ac690-f607-4306-bb29-50d52b9b7803" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40AFE6ABA" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/a4d1f117-a478-4598-8823-cfa0a81cf484" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B407D7E205" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/40293068-dc0a-4e31-9690-83021f26580b" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FEF97806" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/bb6e18c6-141c-40c3-b3a4-ae7bed6a4a6c" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FD6FDABF" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/b8e26542-2e9a-4481-a4d8-b1014018d6a7" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FD6CE3F8" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/73dd06a3-f750-48f3-b265-44e3abfeff83" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F95FE7D0" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/d9690f05-ce8c-4feb-af01-feac7f16f10a" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E7FE48AA" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/9b4a966b-cc97-4008-a16a-7d7f2b6fc133" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B373C0690F" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/1aceea65-6372-41db-a30a-20aa6f6a6daa" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B370D966C6" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/12317ec1-484d-4b76-8df4-b53d184c50a3" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B361ECA70D" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/bf4db7cc-0b41-4904-a463-982592785917" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35D7A5137" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/fe72dfa5-a820-4a02-a141-ed28cfb103a3" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B341743CCC" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/1de52627-6e89-40f4-bbc4-3ad7402d5438" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34076009E" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/476b8a10-b150-40a5-b35b-a74cc3fcf5cf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B331AD6DDC" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/226a6b23-2516-44fc-895b-d3dc2915a6ba" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B330FD8BAD" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/5b825010-4425-4c27-92b9-31763514ad67" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31E583AAF" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/f1073d2e-892e-4c1e-8f2f-0d5fd93a4d51" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31DDE94CD" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/6a305b31-d34f-4917-886c-c91f5ef11c4a" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31525ED3D" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/72b7fbb2-0ff4-4b23-a80f-9b6035573860" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30D5D9B82" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/0fae1012-ce73-409a-9fe7-bbf352240b32" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30DC522EB" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/6c60ac04-386a-42ad-a058-9d83627d7b12" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2F6823034" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/a5f81016-3815-44ff-aff7-7503b1dd1951" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2F442F4D1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/eb28ea61-3388-4299-ab8c-cfbcffe0c5d6" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2F198E71F" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/a189aa48-0d90-441a-a361-969a0d7ebba8" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B27D650B8C" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/f6d92329-2d10-4e0f-8a70-9b8779b054f6" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B253B62D64" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/7038cb08-e198-4fbd-8601-c03197293968" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B241FD2C94" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/59137015-7dfb-4f92-93a7-1144dc66fc14" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B23538FCAE" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/2f9b646d-0dd0-4f71-a69e-19d12d3b65a3" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B21E1DD7A3" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/1d64a37d-32b6-456c-9158-8fed454a278f" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B21E1CC99B" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/683e4cbf-e3ed-4418-b74d-59ec2482fd12" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B21CF767FF" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/ed1e1c45-8297-431c-824d-11727f0d98f7" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B20C7B60BD" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/5ad7b5a6-94ec-432d-b0c7-3d945122f621" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2055F72FA" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/0006a11d-bd62-4f97-bc18-75ee003777be" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1FBE2F1FE" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/9f280d97-14bb-4523-8bae-14e9f8dfa16f" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1F1F5F399" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/68a34f5b-c307-4735-9422-904710b5fc68" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1DC910834" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/527adf11-0ebc-4617-8558-249a3e54b895" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1D783A2FB" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/cf1c37b5-807c-42fd-a174-6cf5059640a5" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1CA59A2CA" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/d5a7dd01-9910-4f25-aff3-66f2efb767dd" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B18B7F2DF7" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/85c728e4-cf31-4830-96bc-368bb70a4c47" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B187461C08" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/21d20b82-a720-45b0-891b-7ac674629f43" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B112EB6003" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/b5c488ac-fde9-4eef-bf39-37abc51b32a0" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1564EA2EB" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/a85578dc-b38c-411b-9332-c8afb7b2edd8" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B150952D01" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/fa4a27a5-c0e0-4699-9a0d-3a43d6bc8a08" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14A4C0EBB" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/49ae4585-850a-495b-b539-66bcd3e05b29" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B140738F03" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/f1fe750e-6cca-4de7-981d-508c2ecf2205" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1345DEFF8" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/d2da4899-1c3d-483a-ae77-1d1a1b08cd0f" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13E6AB26B" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/6c77acad-1bd7-4edd-8421-17df28b1476e" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B25BFF7666" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/02a56b8b-6d3a-4d79-ad5a-c2f791fc1ab2" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13909AC33" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/6167933d-dfb8-44cb-a2b0-3c60c36f1b6d" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B12A1547CE" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/1ac21368-1ff9-4a30-b647-59fb7fc26d93" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B11A6448DF" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/212c2a46-d887-45e5-813a-1080b927ddcd" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B11976C903" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/7affb86a-a3e2-446d-81f2-8033ae2a0343" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B10B9ACA93" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/8f301213-6274-400b-a639-9fc196b83da1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B10736E35E" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/62536ad0-f290-411b-b9f2-d915eec508f9" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B103475BE3" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/5b7e6a0b-6b04-4b3a-bda9-c0674ad58f24" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B101C38B5C" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/6fbb9163-6e77-437f-b8f0-9f0c4e54bd55" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B10255F8DE" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/c73e2b70-87f0-41b1-b851-4844d639ba46" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F7AD7ECA" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/bead4fc3-6d9e-4857-a803-4202fac15dee" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F72B1561" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/df48f42b-c229-451c-84b8-aa3e897fda89" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F290D039" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/025e5f6f-4c68-4ae3-8128-493a7b52763b" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F18E7CB9" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/edcb97f0-6b1e-4f83-81a0-0b9ddb1402e9" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0EF9F85C4" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/3312f6d1-7acd-4949-b51a-1bba9a090bfd" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0E55623B1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/be5c70b3-196d-4e78-8fc8-bb643962d913" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D9FEF71C" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/8955b725-3b6d-4d2a-9414-9097566da82f" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D80F898A" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/84f52851-4454-4082-8a87-cae5468bb261" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D78407A3" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/dee6319c-fe14-46cd-8f1c-e4a342cd8999" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D46C6354" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/1083fd6c-3cd2-400d-8348-ad230e00c8fd" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D07EE716" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/a1e8545c-a807-4f90-9780-8b30edb6acc0" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0CFA2DD75" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/84b78080-373c-4d86-a474-de1a1769523d" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0CB4FE5E3" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/f2bd4ab7-7b07-4cc0-9ca8-1727371bc54a" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C98BA28E" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/f72afafe-861e-4baf-b8b4-7486ad502ec1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0BE207DE4" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/1b0e0246-0dfe-4069-9c67-94da9db65f53" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0BAC3DA88" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/123a0830-04ea-4d50-9b74-8f82800ad7ea" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B093F0EC99" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/58df682e-0e88-4984-b084-b346d6cb2670" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0B49A7F78" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/6bbde035-eb4a-474d-a1a9-e8279ea6fec1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0B364A4D6" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/e3c87210-28be-4dbf-b63b-6825f5a7e289" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0AFF14517" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/7c863cc4-360e-4256-831a-acba03159f88" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0AE4FFF0B" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/9fcd5f69-3f25-4829-b821-7c2ecc7c5b67" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B09E90E672" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/1298d757-96de-4bd8-ac01-a09fc5919822" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B09D8E7224" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/4bfce4ed-20d8-42fc-b4fe-cf1aab1007c1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B09E814823" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/266ca5c8-79b1-406e-8e6f-87130939a4b9" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B09D0C2989" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/6c5748bc-ab4a-40e0-a70d-7aa50c47c9e6" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B088EEA184" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/e13a31f0-71bf-4d97-a747-5813ca040ea1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B085993D0A" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/641e5690-f61e-4844-8cfe-129881c0357a" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B084035E05" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/b0aa6033-5cbb-4644-99e3-846574a59857" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B07BB10E30" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/9c594071-bf60-42d7-90a2-5473d43e5fa8" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B06E25DAC6" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/f4bc247c-91c6-410b-9921-b9a622662768" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1AC80FE0F" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/11b8c9b5-1a0c-4f33-9ca1-bbde10800995" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B05730CC49" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/659d73a8-39bd-4076-bb07-51067d3227e7" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03922FA21" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/6d687bc7-4ddf-481c-85f6-5c44d6ae1f22" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B01CD096F4" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/9f556ace-7e69-4bf3-9f9e-ee95a1ed87ce" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0185E846A" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/9888320c-bf22-4991-8965-772501e691db" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B015E60520" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/fc7d4365-6220-45e8-8f0a-90002e904c4f" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B01216B778" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/d8468949-7ed6-4e6f-aefe-9c891b11be0b" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62AF39097" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/52922049-a5bf-4177-bdd0-e42721bd3f23" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z8135BC6F1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/8d7443c9-4e2e-45c1-bfb1-e36f1bf687c1" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0BDEBF10" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/ec1c665d-1a46-44e1-98b9-99cc50e0bdf9" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCAB2DB1EE" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/70cc9f5f-86c9-4516-a2fa-a96029eeeb1d" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCAB01BCF5" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/2a1cac43-bb70-4f3c-ab97-d2f027aacd2b" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9EC1D014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/ee783fa8-7d0d-40f3-b619-957701594d03" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6D123701" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/8e280d25-5ab6-4249-a855-d431e3d7c46e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC35A8D4BD" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/a9ce996e-aefc-435a-96e0-d3abd0c9436c" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC35048B36" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/0fbd2d86-4c4b-4a0e-9938-18077a4f4511" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC31ED8F25" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/db1d919b-0498-49b2-b562-eaaf48974aab" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC306DB372" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/1d5d1562-c761-410d-a1dd-330d7e8f1cc2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2D3B1AA0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/eeb5b96d-98fe-4eb9-9521-290a7812c33e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC28D2D9A5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/c284d554-b6b0-4439-9cf1-1f6c1e348444" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC200A0D2E" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/4de05dd6-98d8-403a-8a9f-e9cfb227fa61" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1E791F5A" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/10ae8e1f-c954-4b2c-bb59-abfc7c7b0931" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9251942A" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/49665b19-b09e-481c-9a72-be88a682e260" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7DD6CC10" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/8bd6b6d4-6e0b-466a-87c6-c489fff0bc71" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7DBFEE07" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/88fac179-8e6d-43bd-a27f-09727f927c9e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6A98CB0B" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/1092c0da-b852-442c-bfeb-33b0e0fff226" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB659F08F0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/6078c01d-9b04-456b-a2b2-790cbbb4e553" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5007A399" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/533dbe48-6918-41e7-8a31-c1b1e8cb83ef" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3912B6C2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/15876b7f-1af7-42ed-b54a-b6f925c8eb01" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB36A2960D" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/a4603842-376e-41d0-a377-e3254d5e68bb" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB36474067" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/efd75a24-0c7a-4922-a3ab-bacbad88c6e1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3379E075" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/bff43e11-7c58-4914-b8c8-5a14370b3785" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB30F0E74D" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/d825d7b9-a32e-4ae8-b706-0f7a5925c117" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0A692A1D" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/1cda7154-27c3-4608-930b-1e499fabd64d" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0937544A" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/51b171de-0ad5-4840-80d5-8a3458d71e0a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0947578B" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/22524fc9-20b3-434f-af24-5e42ac0a2508" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB079ABC23" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/1c937610-319c-4fff-9170-981241522b76" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF5C829CF" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/9493379d-e51d-4976-a4d8-3f9241353571" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF297AD0D" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/674f5993-1590-43fd-bcd7-1e7a5732b162" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEEE974C7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/8882c30b-e57b-4b7e-8949-2ecb59ecb8a9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7D0BC373" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/1104d86d-c2b4-4b47-a201-4d51d577fade" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC005C8AC" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/d905318c-2e58-4c24-a1ed-059514e81996" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9D361629" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/2310c4b6-9602-4742-866a-84503e244e73" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA81F20416" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/d9d728f2-30d4-4e30-b715-9369a6ff80fd" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7E147A46" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/e8b79acd-0c71-4cfe-9f6a-fcbf72621ed8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7DA7489B" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/c07c41fa-16e0-4f83-a557-1437a8e05c94" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7D32F8DC" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/597a48b6-1ce7-46d3-b6ea-4254a16b70ae" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA76B6A6BB" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/57b562e3-58a4-410c-a9a6-dc2c589a68e7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA76674EAF" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/68d3e773-1057-4891-bff3-f998f30d416e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7287FDC6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/a1d105f0-2270-4644-b072-394b7e850b23" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6AAAD93F" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/07d0e5c5-1b56-49ad-9ea0-65d5c1175d9e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA683B9419" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/a34b2c9b-6dce-48d0-a5ba-b4ef21013677" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA66671A32" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/beba1e42-3c87-4a7d-972e-766dc28dd066" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA635C1C93" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/b97a56a5-2451-4735-b1f6-abca0a62aa64" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5A76520C" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/de99217a-7497-42b5-873d-b7d83eb5d7f4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA424784EC" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/d642e13a-21fb-4463-800b-00fc9721a635" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA42150A22" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/660d691a-f0fb-406a-a272-c19ae3760439" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA41F47C30" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/1efa2092-b457-454b-9965-bf257c2ebf7d" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3EF04886" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/82e75139-b9a6-4419-b058-96a6dc20045a" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2E05045C" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/afaff2f7-fe20-4cbc-9195-4bd7f0228407" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2D2FF729" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/ab04c36f-8bfd-41ee-9c26-9b562d1b9547" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2907F683" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/1e0fe916-a9bd-4d97-8320-060b5fcbdbf6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA26F6DC24" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/232e2fb6-e7db-4a0e-81d6-7cfb16712373" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2672BB9D" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/e1d8389c-3677-4e85-8fa6-d35f2612a742" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA19356C6D" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/a507bc28-0beb-4311-b99a-65d4d95018c3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA16E1E5AE" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/7f8bb977-63bc-4f5b-bc0b-b132ce119635" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FDD8E7B1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/1f20a558-aa3b-4b54-9282-d9243443156b" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FCABCFBE" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/5935155c-f229-4cba-9bc2-2f333d099bbf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FA86CEF5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/40ae4fc7-0ed2-4bcb-af25-76fac34f1963" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EF8B9121" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/6c3c6fe8-de48-4027-b9da-4a1748a6bbf8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E9A7351E" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/f61f538b-8b94-4929-a409-10f0b0b5fb36" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E63FC2FE" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/42ca7e59-166d-47b3-80bc-ad0e3523d925" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C094EA26" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/4ae4225d-dd3a-4e22-b856-f2331a8f4684" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B8EEBAFD" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/de0a2129-6777-4eae-86d5-5fcf838156f6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A8D6FF61" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/1c91d30a-919f-4933-be3e-bc7e5df14b92" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A8B89E52" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/89564f1d-87ed-48bc-94e8-005aae7623ed" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98BAAD121" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/aa8736e7-394a-4896-9429-4a3d7eefd7e5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98A59DF7E" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/2528282b-5c97-4fd0-a98d-3276d0dd028e" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97FC3531A" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/05f654ed-b22a-45f9-b7b1-c057ab1b3acf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97AED375E" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/4a8b5d83-0d78-405e-b42b-2cfd4d2b5975" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B964718B77" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/1abfe647-167f-4861-847f-9c68a4acb808" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B962FD486C" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/704a43d6-0357-4715-a2b2-b19e1942faa8" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9621A9754" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/afefa49b-bfe6-4801-b252-526d0dfb02ba" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B945084DDF" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/e9226366-56e9-426b-88d3-53ea35599198" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B942548049" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/dfa49a28-0887-402d-9846-49a02c03fa0b" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B940052FFA" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/be95d898-80d8-4461-866a-217add76a1a1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93FABB318" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/4c6ebf04-8441-443a-b050-a6ec82c19fbd" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93C2A2804" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/1067e690-4f4a-4c09-b28e-3ab7e3d7a8b5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/a7189675-d258-4f0b-9948-c3757e31d6f8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92C25AA94" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/0b7f2388-f893-4893-93f3-f4f50cddae39" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B933B64D08" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/5ccd4332-a8f4-46d0-b2bb-56965632330a" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92B7E6A46" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/fe4e79d6-1d9e-4ca9-a892-a609e258413f" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92A20080F" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/d2396834-c449-4e2f-b355-826ee97af9f1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9279DE9AF" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/d478cfdf-f564-40fa-80ee-8dff111a5255" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91BC24874" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/6569302d-7a53-4d61-90f2-96fb6733b666" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91B569A96" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/045a1580-fc85-4df8-a15e-c88cae5a361a" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B915622A7F" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/6d59d5ce-0d92-4c8b-b741-14f8e8e356d9" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90FC2F007" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/0b4587c3-b666-4893-970a-bfc24059cfeb" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/eb6bf1de-cea8-42bc-87cc-0644654e238e" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90BBC9B56" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/a1f1acf1-97d9-4854-89ca-a39316e6397f" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EFF10C2B" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/1a80e8d7-5a26-4bb8-92cd-6cd5e76dc7c0" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FFCCADE7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/c708070a-4080-45be-bec2-92000789875b" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E88D4A3A" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/7a359688-8b2b-4ff5-a5ae-14f315adaa31" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DE29596E" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/6865a63e-af77-4318-b3fe-e3f5a25e65d1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C875AE40" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/3fad8376-2515-44df-a6fd-355119eb192a" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C391EE9F" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/00461b7c-b594-42cd-ae5a-b08f9bb100c7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BD5FE1B3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/6d650f92-213d-4ef1-9f64-b9cb6d616f1c" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BA5C88C0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/42382b40-5ea1-42dc-b3a2-a72960795b82" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B939FC45" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/095811ef-5f38-4ee3-8d9c-70a5e15cb138" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AFFF9462" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/b28c3442-7478-437c-97be-72008c6c7765" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A2B133E9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/827741d2-71e6-412d-a870-857182539e71" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89DBACD87" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/8b89a365-86ff-4d7e-a4e6-6bdd7b01bf04" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89D2E6016" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/650562cd-8f97-46c7-9a73-cd832a507e88" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89A7F3EB5" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/a67beb56-7892-4e40-8272-858937977a90" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B892220F49" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/241256c7-845c-48f0-bf6d-275055be7d16" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B891FB82F6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/1ccb2ea3-11c7-4634-ba2c-19bdac4144dd" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B883534BAD" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/06e35ce4-9b8c-4d33-a395-ae9539217baf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88163EEEE" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/57db23d1-167f-48b9-9af5-b66ea7f45abb" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B874E3B0E5" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/d261ec70-0c6e-4d18-a79e-7e9aa596b0b6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87458724A" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/360bbd93-166b-4d09-bc0c-60fc5345a858" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86EFBA432" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/821db1fc-cab2-4087-8846-a11f215f002d" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86F071B34" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/72678276-ed42-48b6-b543-98560a6874f9" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86F04788C" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/125593fa-0d26-4faa-86e2-1357e91725f3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86ACF7C3F" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/d3c4710e-b81c-4b5f-964b-2dd2d7d1a3e2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B882760263" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/1c4c7178-e7cc-4bde-aaba-40098e2079a7" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86A12AF3C" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/5c8d6df9-69df-430d-b6c8-479258b5ebc9" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B767CE1D6C" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/74bbf368-0615-47ca-979c-9b2ed13b95e7" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B767468F81" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/4c62d6e6-e06f-494a-b882-c2ee54aa766d" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B755B9D7C9" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/b2f17a41-fc00-49a1-85f3-a0807819c808" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7228A0E0C" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/2682cbb8-0732-4996-a13b-e11b103bdfe2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E18BFB6F" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/c9f5234f-06e1-42c4-b334-d86ed43bda38" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E09455E5" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/57e68952-cda2-47f2-9e12-837b30f60548" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D912EBF6" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/3db664ef-fa71-488d-bdf6-63cbd2cc1f16" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D4B33C09" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/c67418c7-f1d8-400f-a018-8bc8533ce9a2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D3588A82" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/2cbcfc8b-5fee-4b28-b80c-724e6df8eb81" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B8502C85" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/013a0b6d-71e1-4df9-93fa-4b8b21ca6827" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AB8DD563" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/eb2930bb-b5f7-4781-93d7-efc11e379732" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B685AB09F8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/f46bb3d8-db87-48be-86e8-c8fe9c3fa066" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B667D1473A" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/7b762764-db53-4ec1-b595-696451834cdb" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6621D1778" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/988250c5-58ef-4222-83ad-29111b31e011" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6521D8B39" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/24b62869-f98e-41ea-91ee-35b5d44c8495" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6520A9131" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/9bf91c5e-ab89-4e36-ad85-1bc9e723e728" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63AFA186C" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/30f9a436-ce01-47ec-adca-03167feb7ec0" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6383F91B4" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/44834dfe-8952-4bb7-af5e-37c56c3d9a8b" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6303DC8C1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/af26e375-cd1c-451c-b8c0-060f8f892134" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62BC4FD15" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/c8073e1c-3f16-458c-b404-a26629fe89bb" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B617646F95" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/fe52cfa5-3cbb-402f-b994-a87a577dcdda" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6131C9AE6" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/2f1c20ea-e5b2-4d4d-82c5-9a494fa08bdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6118A3A18" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/5576a84b-764e-46d3-b002-cf465d94f54c" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B611795B48" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/296b08a0-4884-4459-bb8a-a425f745712b" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60D9A2C05" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/4bda88bb-048a-4b94-9353-d09c5880bf01" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B607BFE5B5" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/b20d72d3-d369-400b-94ec-464cdc7573dc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6048C1D35" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/f11d9894-94a3-441b-af27-1baf01a2e896" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B607AC20F1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/d3028045-ab97-4f2a-847a-a2be33c30061" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6014F1B69" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/fde34049-8c6f-4d7e-9fbe-324b447581e2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FD87D837" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/3ad5b4d5-3592-4efe-a2cf-a2f4680f138b" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60186A90A" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/de20dd59-96cd-4fe2-951d-325bd67934d9" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B601627B3B" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/0cae3d0a-9620-4111-b670-52bf79619f05" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B601A48381" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/a8e06a93-8ddb-4c93-8abc-8346d7e8eced" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F6D34F5F" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/f8768121-4219-4d7b-91be-af200f346ac2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F6AFDB79" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/43a05a0b-e23c-4849-9735-859fe549bcc2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F85DB762" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/e381fb2e-da7d-4a46-a0a9-0cf89ba24675" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F67BFE88" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/ec1d5095-a6c1-4432-8b47-e2dc61bd8801" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F3899610" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/8f98d831-6e0f-4c44-99db-ae84b143171b" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EA336EEE" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/e74aef9a-bd41-4f07-a74c-8a3da2c80cef" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E033DB73" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/2d8e3543-1518-4fd2-842c-b60ba871aa00" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DF72C655" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/cd155992-b642-48c4-803f-201326433c9f" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DB6ADD04" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/2f6771a7-5794-4a93-9702-c4c67ef8e14d" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D884D7F0" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/49ba144d-5a52-4c77-92ed-bce97033c39d" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BF15616A" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/1cd7b06b-b356-40f8-84c6-a722862ef1f1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BB8891CD" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/961ccf63-b1ec-4e45-a882-162dc6beb7c9" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B5BA169E" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/ef7cb0d6-a012-49ec-adfb-19663db645f5" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AF6343A0" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/0903a8d7-a15e-4bbe-9a54-89904115f317" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A6B8F9DE" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/18d5d5a3-c0c7-401b-92b5-2bf09e154639" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A5D69CE5" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/f2f0ef67-302b-49c4-adf1-6e4e5aa1412b" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A54CD21C" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/93d04704-b720-416d-ac56-80ceb8bf21f4" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B597B1DDE5" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/c2ddfa7a-4115-452b-96dc-269ea05fa9e6" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57B429D76" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/c493a685-b26b-4be1-8537-6ccedd506dc8" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B574C845BF" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/53fd4dae-82ee-40b7-907e-16110fd80d9b" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B560D495CB" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/aa415975-3082-43ec-991e-94503d26dd08" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5614E5D53" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/1343f8fa-cc38-408d-aa2c-63c3ff100834" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5604C4DF7" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/0a0e048b-0b1f-479d-814a-90f04b05e543" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55CF2E586" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/3eabc826-d999-4b75-a38b-c9086271f6e5" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55B9D57A9" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/dae405f5-3970-4eef-8614-d7b9aed9d0a3" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5489B6FAC" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/d7bd77d7-c75b-4d08-b338-72806c9e001d" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53FECAB56" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/bdd16cc6-7b1c-47ea-b7df-1e9caa206d4f" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B536870863" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/c489638a-cfd2-43bc-8aed-df3aa2f69aa6" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52F8DF71B" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/d6920c7e-7d69-4dca-992f-5062b1db00bc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D15F1854" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/d3f677d3-ce14-43bf-bca6-8bc229d50be5" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4CCDFB604" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/1c7b15ce-745d-4b84-ae6f-ae133392f073" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4ABF16764" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/253f2f2e-8292-4554-9aa5-550d0940aee3" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49AA15024" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/f4a5dcb7-8998-41e6-9a56-92f6cee8f27a" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48ECCAA7F" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/8cb45229-1427-4dd8-ba8b-b598d39e6a48" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48C90CBAD" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/4ed34f05-d3e6-4194-956e-43ac95f8b2f7" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46C09B057" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/4d3470e3-ebda-47cb-b674-f0253ebe62a3" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B460A79358" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/db637c3a-a18f-4bff-83d0-70cfa8d3c35a" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45AA1AC2E" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/7ccf0dfb-9313-494d-940a-c3ee09ccd026" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45468705B" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/22bf686c-3830-478a-b216-1af8ee15d053" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44C9441D4" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/78143a7f-c46a-4f70-af9b-d06630fe60f8" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44AE6229F" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/55e621b0-8c0c-4735-bb1e-069a41fe777b" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D0F9AD8F" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/7b9660a4-66f1-4e37-817f-733fd323ab73" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4486C847A" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/aef78694-d0e2-4499-ad5a-59a8ee04cfad" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42897CB7D" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/9ab029e7-9753-40a6-b296-557bd36f0554" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B415D732B5" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/d250321e-79df-4c3f-9387-e2899b298ce6" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B414273ABC" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/dd28553f-4042-4eeb-a7f4-2f7e9457499f" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40E0D8ECE" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/336ac690-f607-4306-bb29-50d52b9b7803" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40AFE6ABA" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/a4d1f117-a478-4598-8823-cfa0a81cf484" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B407D7E205" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/40293068-dc0a-4e31-9690-83021f26580b" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FEF97806" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/bb6e18c6-141c-40c3-b3a4-ae7bed6a4a6c" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FD6FDABF" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/b8e26542-2e9a-4481-a4d8-b1014018d6a7" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FD6CE3F8" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/73dd06a3-f750-48f3-b265-44e3abfeff83" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F95FE7D0" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/d9690f05-ce8c-4feb-af01-feac7f16f10a" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E7FE48AA" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/9b4a966b-cc97-4008-a16a-7d7f2b6fc133" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B373C0690F" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/1aceea65-6372-41db-a30a-20aa6f6a6daa" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B370D966C6" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/12317ec1-484d-4b76-8df4-b53d184c50a3" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B361ECA70D" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/bf4db7cc-0b41-4904-a463-982592785917" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35D7A5137" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/fe72dfa5-a820-4a02-a141-ed28cfb103a3" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B341743CCC" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/1de52627-6e89-40f4-bbc4-3ad7402d5438" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34076009E" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/476b8a10-b150-40a5-b35b-a74cc3fcf5cf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B331AD6DDC" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/226a6b23-2516-44fc-895b-d3dc2915a6ba" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B330FD8BAD" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/5b825010-4425-4c27-92b9-31763514ad67" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31E583AAF" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/f1073d2e-892e-4c1e-8f2f-0d5fd93a4d51" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31DDE94CD" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/6a305b31-d34f-4917-886c-c91f5ef11c4a" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31525ED3D" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/72b7fbb2-0ff4-4b23-a80f-9b6035573860" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30D5D9B82" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/0fae1012-ce73-409a-9fe7-bbf352240b32" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30DC522EB" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/6c60ac04-386a-42ad-a058-9d83627d7b12" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2F6823034" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/a5f81016-3815-44ff-aff7-7503b1dd1951" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2F442F4D1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/eb28ea61-3388-4299-ab8c-cfbcffe0c5d6" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2F198E71F" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/a189aa48-0d90-441a-a361-969a0d7ebba8" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B27D650B8C" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/f6d92329-2d10-4e0f-8a70-9b8779b054f6" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B253B62D64" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/7038cb08-e198-4fbd-8601-c03197293968" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B241FD2C94" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/59137015-7dfb-4f92-93a7-1144dc66fc14" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B23538FCAE" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/2f9b646d-0dd0-4f71-a69e-19d12d3b65a3" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B21E1DD7A3" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/1d64a37d-32b6-456c-9158-8fed454a278f" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B21E1CC99B" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/683e4cbf-e3ed-4418-b74d-59ec2482fd12" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B21CF767FF" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/ed1e1c45-8297-431c-824d-11727f0d98f7" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B20C7B60BD" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/5ad7b5a6-94ec-432d-b0c7-3d945122f621" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2055F72FA" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/0006a11d-bd62-4f97-bc18-75ee003777be" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1FBE2F1FE" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/9f280d97-14bb-4523-8bae-14e9f8dfa16f" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1F1F5F399" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/68a34f5b-c307-4735-9422-904710b5fc68" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1DC910834" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/527adf11-0ebc-4617-8558-249a3e54b895" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1D783A2FB" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/cf1c37b5-807c-42fd-a174-6cf5059640a5" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1CA59A2CA" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/d5a7dd01-9910-4f25-aff3-66f2efb767dd" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B18B7F2DF7" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/85c728e4-cf31-4830-96bc-368bb70a4c47" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B187461C08" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/21d20b82-a720-45b0-891b-7ac674629f43" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B112EB6003" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/b5c488ac-fde9-4eef-bf39-37abc51b32a0" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1564EA2EB" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/a85578dc-b38c-411b-9332-c8afb7b2edd8" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B150952D01" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/fa4a27a5-c0e0-4699-9a0d-3a43d6bc8a08" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14A4C0EBB" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/49ae4585-850a-495b-b539-66bcd3e05b29" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B140738F03" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/f1fe750e-6cca-4de7-981d-508c2ecf2205" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1345DEFF8" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/d2da4899-1c3d-483a-ae77-1d1a1b08cd0f" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13E6AB26B" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/6c77acad-1bd7-4edd-8421-17df28b1476e" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B25BFF7666" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/02a56b8b-6d3a-4d79-ad5a-c2f791fc1ab2" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13909AC33" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/6167933d-dfb8-44cb-a2b0-3c60c36f1b6d" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B12A1547CE" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/1ac21368-1ff9-4a30-b647-59fb7fc26d93" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B11A6448DF" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/212c2a46-d887-45e5-813a-1080b927ddcd" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B11976C903" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/7affb86a-a3e2-446d-81f2-8033ae2a0343" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B10B9ACA93" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/8f301213-6274-400b-a639-9fc196b83da1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B10736E35E" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/62536ad0-f290-411b-b9f2-d915eec508f9" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B103475BE3" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/5b7e6a0b-6b04-4b3a-bda9-c0674ad58f24" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B101C38B5C" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/6fbb9163-6e77-437f-b8f0-9f0c4e54bd55" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B10255F8DE" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/c73e2b70-87f0-41b1-b851-4844d639ba46" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F7AD7ECA" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/bead4fc3-6d9e-4857-a803-4202fac15dee" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F72B1561" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/df48f42b-c229-451c-84b8-aa3e897fda89" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F290D039" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/025e5f6f-4c68-4ae3-8128-493a7b52763b" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F18E7CB9" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/edcb97f0-6b1e-4f83-81a0-0b9ddb1402e9" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0EF9F85C4" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/3312f6d1-7acd-4949-b51a-1bba9a090bfd" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0E55623B1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/be5c70b3-196d-4e78-8fc8-bb643962d913" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D9FEF71C" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/8955b725-3b6d-4d2a-9414-9097566da82f" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D80F898A" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/84f52851-4454-4082-8a87-cae5468bb261" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D78407A3" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/dee6319c-fe14-46cd-8f1c-e4a342cd8999" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D46C6354" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/1083fd6c-3cd2-400d-8348-ad230e00c8fd" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D07EE716" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/a1e8545c-a807-4f90-9780-8b30edb6acc0" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0CFA2DD75" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/84b78080-373c-4d86-a474-de1a1769523d" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0CB4FE5E3" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/f2bd4ab7-7b07-4cc0-9ca8-1727371bc54a" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C98BA28E" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/f72afafe-861e-4baf-b8b4-7486ad502ec1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0BE207DE4" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/1b0e0246-0dfe-4069-9c67-94da9db65f53" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0BAC3DA88" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/123a0830-04ea-4d50-9b74-8f82800ad7ea" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B093F0EC99" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/58df682e-0e88-4984-b084-b346d6cb2670" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0B49A7F78" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/6bbde035-eb4a-474d-a1a9-e8279ea6fec1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0B364A4D6" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/e3c87210-28be-4dbf-b63b-6825f5a7e289" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0AFF14517" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/7c863cc4-360e-4256-831a-acba03159f88" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0AE4FFF0B" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/9fcd5f69-3f25-4829-b821-7c2ecc7c5b67" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B09E90E672" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/1298d757-96de-4bd8-ac01-a09fc5919822" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B09D8E7224" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/4bfce4ed-20d8-42fc-b4fe-cf1aab1007c1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B09E814823" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/266ca5c8-79b1-406e-8e6f-87130939a4b9" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B09D0C2989" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/6c5748bc-ab4a-40e0-a70d-7aa50c47c9e6" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B088EEA184" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/e13a31f0-71bf-4d97-a747-5813ca040ea1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B085993D0A" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/641e5690-f61e-4844-8cfe-129881c0357a" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B084035E05" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/b0aa6033-5cbb-4644-99e3-846574a59857" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B07BB10E30" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/9c594071-bf60-42d7-90a2-5473d43e5fa8" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B06E25DAC6" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/f4bc247c-91c6-410b-9921-b9a622662768" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1AC80FE0F" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/11b8c9b5-1a0c-4f33-9ca1-bbde10800995" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B05730CC49" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/659d73a8-39bd-4076-bb07-51067d3227e7" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03922FA21" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/6d687bc7-4ddf-481c-85f6-5c44d6ae1f22" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B01CD096F4" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/9f556ace-7e69-4bf3-9f9e-ee95a1ed87ce" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0185E846A" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/9888320c-bf22-4991-8965-772501e691db" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B015E60520" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/fc7d4365-6220-45e8-8f0a-90002e904c4f" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B01216B778" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/d8468949-7ed6-4e6f-aefe-9c891b11be0b" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62AF39097" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/52922049-a5bf-4177-bdd0-e42721bd3f23" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z8135BC6F1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS02600N/amministrazione-trasparente/atti-amministrazioni-enti/8d7443c9-4e2e-45c1-bfb1-e36f1bf687c1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F312"/>
+  <dimension ref="A1:F321"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>8337</v>
+        <v>11945</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>7921</v>
+        <v>11231</v>
       </c>
       <c r="C3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E3" t="s">
+        <v>7</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B4">
-        <v>7912</v>
+        <v>10739</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5">
-        <v>7827</v>
+        <v>10205</v>
       </c>
       <c r="C5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E5" t="s">
+        <v>7</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B6">
-        <v>7795</v>
+        <v>9216</v>
       </c>
       <c r="C6" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" t="s">
         <v>18</v>
       </c>
-      <c r="D6" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E6" t="s">
+        <v>7</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7">
+        <v>8901</v>
+      </c>
+      <c r="C7" t="s">
         <v>20</v>
       </c>
-      <c r="B7">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8">
+        <v>8897</v>
+      </c>
+      <c r="C8" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" t="s">
         <v>23</v>
-      </c>
-[...7 lines deleted...]
-        <v>25</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9">
+        <v>8846</v>
+      </c>
+      <c r="C9" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9" t="s">
         <v>26</v>
-      </c>
-[...7 lines deleted...]
-        <v>28</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B10">
-        <v>7590</v>
+        <v>8545</v>
       </c>
       <c r="C10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D10" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11">
+        <v>8337</v>
+      </c>
+      <c r="C11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" t="s">
         <v>31</v>
       </c>
-      <c r="B11">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E11" t="s">
+        <v>7</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12">
+        <v>7921</v>
+      </c>
+      <c r="C12" t="s">
+        <v>33</v>
+      </c>
+      <c r="D12" t="s">
         <v>34</v>
-      </c>
-[...7 lines deleted...]
-        <v>36</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B13">
-        <v>5322</v>
+        <v>7912</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
+        <v>37</v>
+      </c>
+      <c r="B14">
+        <v>7827</v>
+      </c>
+      <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14" t="s">
         <v>39</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="B15">
-        <v>5006</v>
+        <v>7795</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="B16">
-        <v>4759</v>
+        <v>7770</v>
       </c>
       <c r="C16" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="D16" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>45</v>
       </c>
       <c r="B17">
-        <v>4757</v>
+        <v>7718</v>
       </c>
       <c r="C17" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="D17" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>47</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
+        <v>48</v>
+      </c>
+      <c r="B18">
+        <v>7601</v>
+      </c>
+      <c r="C18" t="s">
         <v>49</v>
-      </c>
-[...4 lines deleted...]
-        <v>7</v>
       </c>
       <c r="D18" t="s">
         <v>50</v>
       </c>
-      <c r="E18" t="s">
-        <v>7</v>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B19">
-        <v>4701</v>
+        <v>7590</v>
       </c>
       <c r="C19" t="s">
-        <v>7</v>
+        <v>51</v>
       </c>
       <c r="D19" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>52</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B20">
-        <v>4543</v>
+        <v>5524</v>
       </c>
       <c r="C20" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D20" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="B21">
-        <v>4495</v>
+        <v>5327</v>
       </c>
       <c r="C21" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D21" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B22">
-        <v>4460</v>
+        <v>5322</v>
       </c>
       <c r="C22" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D22" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B23">
-        <v>4435</v>
+        <v>5084</v>
       </c>
       <c r="C23" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D23" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B24">
-        <v>4383</v>
+        <v>5006</v>
       </c>
       <c r="C24" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D24" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B25">
-        <v>4273</v>
+        <v>4759</v>
       </c>
       <c r="C25" t="s">
-        <v>7</v>
+        <v>68</v>
       </c>
       <c r="D25" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>69</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B26">
-        <v>3909</v>
+        <v>4757</v>
       </c>
       <c r="C26" t="s">
-        <v>69</v>
+        <v>7</v>
       </c>
       <c r="D26" t="s">
         <v>70</v>
       </c>
-      <c r="E26" s="2" t="s">
-        <v>9</v>
+      <c r="E26" t="s">
+        <v>7</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="B27">
-        <v>3905</v>
+        <v>4703</v>
       </c>
       <c r="C27" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D27" t="s">
         <v>72</v>
       </c>
-      <c r="E27" s="2" t="s">
-        <v>9</v>
+      <c r="E27" t="s">
+        <v>7</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="B28">
-        <v>3904</v>
+        <v>4701</v>
       </c>
       <c r="C28" t="s">
+        <v>7</v>
+      </c>
+      <c r="D28" t="s">
         <v>73</v>
       </c>
-      <c r="D28" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E28" t="s">
+        <v>7</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
+        <v>74</v>
+      </c>
+      <c r="B29">
+        <v>4543</v>
+      </c>
+      <c r="C29" t="s">
         <v>75</v>
       </c>
-      <c r="B29">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="D29" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
+        <v>74</v>
+      </c>
+      <c r="B30">
+        <v>4495</v>
+      </c>
+      <c r="C30" t="s">
+        <v>77</v>
+      </c>
+      <c r="D30" t="s">
         <v>78</v>
-      </c>
-[...7 lines deleted...]
-        <v>80</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
+        <v>79</v>
+      </c>
+      <c r="B31">
+        <v>4460</v>
+      </c>
+      <c r="C31" t="s">
+        <v>80</v>
+      </c>
+      <c r="D31" t="s">
         <v>81</v>
-      </c>
-[...7 lines deleted...]
-        <v>83</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
+        <v>82</v>
+      </c>
+      <c r="B32">
+        <v>4435</v>
+      </c>
+      <c r="C32" t="s">
+        <v>83</v>
+      </c>
+      <c r="D32" t="s">
         <v>84</v>
-      </c>
-[...7 lines deleted...]
-        <v>86</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
+        <v>85</v>
+      </c>
+      <c r="B33">
+        <v>4383</v>
+      </c>
+      <c r="C33" t="s">
+        <v>86</v>
+      </c>
+      <c r="D33" t="s">
         <v>87</v>
-      </c>
-[...7 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B34">
-        <v>2958</v>
+        <v>4273</v>
       </c>
       <c r="C34" t="s">
-        <v>91</v>
+        <v>7</v>
       </c>
       <c r="D34" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>89</v>
+      </c>
+      <c r="E34" t="s">
+        <v>7</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="B35">
-        <v>2596</v>
+        <v>3909</v>
       </c>
       <c r="C35" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="D35" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="B36">
-        <v>2175</v>
+        <v>3905</v>
       </c>
       <c r="C36" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="D36" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>99</v>
+        <v>90</v>
       </c>
       <c r="B37">
-        <v>2114</v>
+        <v>3904</v>
       </c>
       <c r="C37" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="D37" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
+        <v>97</v>
+      </c>
+      <c r="B38">
+        <v>3844</v>
+      </c>
+      <c r="C38" t="s">
+        <v>98</v>
+      </c>
+      <c r="D38" t="s">
         <v>99</v>
-      </c>
-[...7 lines deleted...]
-        <v>103</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B39">
-        <v>2085</v>
+        <v>3684</v>
       </c>
       <c r="C39" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="D39" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="B40">
-        <v>2018</v>
+        <v>3521</v>
       </c>
       <c r="C40" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="D40" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
         <v>106</v>
       </c>
       <c r="B41">
-        <v>2000</v>
+        <v>3474</v>
       </c>
       <c r="C41" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="D41" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
+        <v>109</v>
+      </c>
+      <c r="B42">
+        <v>2087</v>
+      </c>
+      <c r="C42" t="s">
+        <v>110</v>
+      </c>
+      <c r="D42" t="s">
         <v>111</v>
-      </c>
-[...7 lines deleted...]
-        <v>113</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
+        <v>112</v>
+      </c>
+      <c r="B43">
+        <v>2958</v>
+      </c>
+      <c r="C43" t="s">
+        <v>113</v>
+      </c>
+      <c r="D43" t="s">
         <v>114</v>
-      </c>
-[...7 lines deleted...]
-        <v>116</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B44">
-        <v>1783</v>
+        <v>2596</v>
       </c>
       <c r="C44" t="s">
+        <v>116</v>
+      </c>
+      <c r="D44" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
+        <v>118</v>
+      </c>
+      <c r="B45">
+        <v>2175</v>
+      </c>
+      <c r="C45" t="s">
         <v>119</v>
       </c>
-      <c r="B45">
-[...2 lines deleted...]
-      <c r="C45" t="s">
+      <c r="D45" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B46">
-        <v>1693</v>
+        <v>2114</v>
       </c>
       <c r="C46" t="s">
         <v>122</v>
       </c>
       <c r="D46" t="s">
         <v>123</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
+        <v>121</v>
+      </c>
+      <c r="B47">
+        <v>2098</v>
+      </c>
+      <c r="C47" t="s">
         <v>124</v>
       </c>
-      <c r="B47">
-[...2 lines deleted...]
-      <c r="C47" t="s">
+      <c r="D47" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
+        <v>121</v>
+      </c>
+      <c r="B48">
+        <v>2085</v>
+      </c>
+      <c r="C48" t="s">
+        <v>126</v>
+      </c>
+      <c r="D48" t="s">
         <v>127</v>
-      </c>
-[...7 lines deleted...]
-        <v>129</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B49">
-        <v>1400</v>
+        <v>2018</v>
       </c>
       <c r="C49" t="s">
+        <v>129</v>
+      </c>
+      <c r="D49" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B50">
-        <v>1396</v>
+        <v>2000</v>
       </c>
       <c r="C50" t="s">
+        <v>131</v>
+      </c>
+      <c r="D50" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
+        <v>133</v>
+      </c>
+      <c r="B51">
+        <v>1948</v>
+      </c>
+      <c r="C51" t="s">
         <v>134</v>
       </c>
-      <c r="B51">
-[...2 lines deleted...]
-      <c r="C51" t="s">
+      <c r="D51" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
+        <v>136</v>
+      </c>
+      <c r="B52">
+        <v>1801</v>
+      </c>
+      <c r="C52" t="s">
         <v>137</v>
       </c>
-      <c r="B52">
-[...2 lines deleted...]
-      <c r="C52" t="s">
+      <c r="D52" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="B53">
-        <v>1093</v>
+        <v>1783</v>
       </c>
       <c r="C53" t="s">
+        <v>139</v>
+      </c>
+      <c r="D53" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
+        <v>141</v>
+      </c>
+      <c r="B54">
+        <v>1729</v>
+      </c>
+      <c r="C54" t="s">
         <v>142</v>
-      </c>
-[...4 lines deleted...]
-        <v>7</v>
       </c>
       <c r="D54" t="s">
         <v>143</v>
       </c>
-      <c r="E54" t="s">
-        <v>7</v>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="B55">
-        <v>1071</v>
+        <v>1693</v>
       </c>
       <c r="C55" t="s">
         <v>144</v>
       </c>
       <c r="D55" t="s">
         <v>145</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B56">
-        <v>1041</v>
+        <v>1638</v>
       </c>
       <c r="C56" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D56" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="B57">
-        <v>1034</v>
+        <v>1402</v>
       </c>
       <c r="C57" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="D57" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B58">
-        <v>854</v>
+        <v>1400</v>
       </c>
       <c r="C58" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D58" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B59">
-        <v>830</v>
+        <v>1396</v>
       </c>
       <c r="C59" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D59" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B60">
-        <v>616</v>
+        <v>1347</v>
       </c>
       <c r="C60" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D60" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="B61">
-        <v>604</v>
+        <v>1100</v>
       </c>
       <c r="C61" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="D61" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B62">
-        <v>536</v>
+        <v>1093</v>
       </c>
       <c r="C62" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D62" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B63">
-        <v>384</v>
+        <v>1077</v>
       </c>
       <c r="C63" t="s">
-        <v>164</v>
+        <v>7</v>
       </c>
       <c r="D63" t="s">
         <v>165</v>
       </c>
-      <c r="E63" s="2" t="s">
-        <v>9</v>
+      <c r="E63" t="s">
+        <v>7</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
+        <v>164</v>
+      </c>
+      <c r="B64">
+        <v>1071</v>
+      </c>
+      <c r="C64" t="s">
         <v>166</v>
       </c>
-      <c r="B64">
-[...2 lines deleted...]
-      <c r="C64" t="s">
+      <c r="D64" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
+        <v>164</v>
+      </c>
+      <c r="B65">
+        <v>1041</v>
+      </c>
+      <c r="C65" t="s">
+        <v>168</v>
+      </c>
+      <c r="D65" t="s">
         <v>169</v>
-      </c>
-[...7 lines deleted...]
-        <v>171</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
       <c r="B66">
-        <v>179</v>
+        <v>1034</v>
       </c>
       <c r="C66" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="D66" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
+        <v>172</v>
+      </c>
+      <c r="B67">
+        <v>854</v>
+      </c>
+      <c r="C67" t="s">
+        <v>173</v>
+      </c>
+      <c r="D67" t="s">
         <v>174</v>
-      </c>
-[...7 lines deleted...]
-        <v>176</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="B68">
-        <v>16563</v>
+        <v>830</v>
       </c>
       <c r="C68" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="D68" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
         <v>177</v>
       </c>
       <c r="B69">
-        <v>16560</v>
+        <v>616</v>
       </c>
       <c r="C69" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="D69" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="B70">
-        <v>16169</v>
+        <v>604</v>
       </c>
       <c r="C70" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="D70" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
         <v>182</v>
       </c>
       <c r="B71">
-        <v>16166</v>
+        <v>536</v>
       </c>
       <c r="C71" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="D71" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
+        <v>185</v>
+      </c>
+      <c r="B72">
+        <v>384</v>
+      </c>
+      <c r="C72" t="s">
+        <v>186</v>
+      </c>
+      <c r="D72" t="s">
         <v>187</v>
-      </c>
-[...7 lines deleted...]
-        <v>189</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
+        <v>188</v>
+      </c>
+      <c r="B73">
+        <v>300</v>
+      </c>
+      <c r="C73" t="s">
+        <v>189</v>
+      </c>
+      <c r="D73" t="s">
         <v>190</v>
-      </c>
-[...7 lines deleted...]
-        <v>192</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
+        <v>191</v>
+      </c>
+      <c r="B74">
+        <v>180</v>
+      </c>
+      <c r="C74" t="s">
+        <v>192</v>
+      </c>
+      <c r="D74" t="s">
         <v>193</v>
-      </c>
-[...7 lines deleted...]
-        <v>195</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="B75">
-        <v>15744</v>
+        <v>179</v>
       </c>
       <c r="C75" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="D75" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="B76">
-        <v>15732</v>
+        <v>16694</v>
       </c>
       <c r="C76" t="s">
+        <v>197</v>
+      </c>
+      <c r="D76" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
+        <v>199</v>
+      </c>
+      <c r="B77">
+        <v>16563</v>
+      </c>
+      <c r="C77" t="s">
         <v>200</v>
       </c>
-      <c r="B77">
-[...2 lines deleted...]
-      <c r="C77" t="s">
+      <c r="D77" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="B78">
-        <v>15315</v>
+        <v>16560</v>
       </c>
       <c r="C78" t="s">
+        <v>202</v>
+      </c>
+      <c r="D78" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
+        <v>204</v>
+      </c>
+      <c r="B79">
+        <v>16169</v>
+      </c>
+      <c r="C79" t="s">
         <v>205</v>
       </c>
-      <c r="B79">
-[...2 lines deleted...]
-      <c r="C79" t="s">
+      <c r="D79" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="B80">
-        <v>15268</v>
+        <v>16166</v>
       </c>
       <c r="C80" t="s">
+        <v>207</v>
+      </c>
+      <c r="D80" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="B81">
-        <v>15260</v>
+        <v>16048</v>
       </c>
       <c r="C81" t="s">
         <v>210</v>
       </c>
       <c r="D81" t="s">
         <v>211</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
         <v>212</v>
       </c>
       <c r="B82">
-        <v>15131</v>
+        <v>16014</v>
       </c>
       <c r="C82" t="s">
         <v>213</v>
       </c>
       <c r="D82" t="s">
         <v>214</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
         <v>215</v>
       </c>
       <c r="B83">
-        <v>14953</v>
+        <v>15753</v>
       </c>
       <c r="C83" t="s">
         <v>216</v>
       </c>
       <c r="D83" t="s">
         <v>217</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
+        <v>215</v>
+      </c>
+      <c r="B84">
+        <v>15744</v>
+      </c>
+      <c r="C84" t="s">
         <v>218</v>
       </c>
-      <c r="B84">
-[...2 lines deleted...]
-      <c r="C84" t="s">
+      <c r="D84" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="B85">
-        <v>14809</v>
+        <v>15732</v>
       </c>
       <c r="C85" t="s">
+        <v>220</v>
+      </c>
+      <c r="D85" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
+        <v>222</v>
+      </c>
+      <c r="B86">
+        <v>15349</v>
+      </c>
+      <c r="C86" t="s">
         <v>223</v>
       </c>
-      <c r="B86">
-[...2 lines deleted...]
-      <c r="C86" t="s">
+      <c r="D86" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="B87">
-        <v>14693</v>
+        <v>15315</v>
       </c>
       <c r="C87" t="s">
+        <v>225</v>
+      </c>
+      <c r="D87" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
+        <v>227</v>
+      </c>
+      <c r="B88">
+        <v>15280</v>
+      </c>
+      <c r="C88" t="s">
         <v>228</v>
       </c>
-      <c r="B88">
-[...2 lines deleted...]
-      <c r="C88" t="s">
+      <c r="D88" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="B89">
-        <v>14488</v>
+        <v>15268</v>
       </c>
       <c r="C89" t="s">
+        <v>230</v>
+      </c>
+      <c r="D89" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
+        <v>227</v>
+      </c>
+      <c r="B90">
+        <v>15260</v>
+      </c>
+      <c r="C90" t="s">
+        <v>232</v>
+      </c>
+      <c r="D90" t="s">
         <v>233</v>
-      </c>
-[...7 lines deleted...]
-        <v>235</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
+        <v>234</v>
+      </c>
+      <c r="B91">
+        <v>15131</v>
+      </c>
+      <c r="C91" t="s">
+        <v>235</v>
+      </c>
+      <c r="D91" t="s">
         <v>236</v>
-      </c>
-[...7 lines deleted...]
-        <v>238</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B92">
-        <v>14330</v>
+        <v>14953</v>
       </c>
       <c r="C92" t="s">
+        <v>238</v>
+      </c>
+      <c r="D92" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
+        <v>240</v>
+      </c>
+      <c r="B93">
+        <v>14871</v>
+      </c>
+      <c r="C93" t="s">
         <v>241</v>
       </c>
-      <c r="B93">
-[...2 lines deleted...]
-      <c r="C93" t="s">
+      <c r="D93" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="B94">
-        <v>14291</v>
+        <v>14809</v>
       </c>
       <c r="C94" t="s">
+        <v>243</v>
+      </c>
+      <c r="D94" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
+        <v>245</v>
+      </c>
+      <c r="B95">
+        <v>14698</v>
+      </c>
+      <c r="C95" t="s">
         <v>246</v>
       </c>
-      <c r="B95">
-[...2 lines deleted...]
-      <c r="C95" t="s">
+      <c r="D95" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="B96">
-        <v>13958</v>
+        <v>14693</v>
       </c>
       <c r="C96" t="s">
-        <v>7</v>
+        <v>248</v>
       </c>
       <c r="D96" t="s">
         <v>249</v>
       </c>
-      <c r="E96" t="s">
-        <v>7</v>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
         <v>250</v>
       </c>
       <c r="B97">
-        <v>13699</v>
+        <v>14508</v>
       </c>
       <c r="C97" t="s">
         <v>251</v>
       </c>
       <c r="D97" t="s">
         <v>252</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
+        <v>250</v>
+      </c>
+      <c r="B98">
+        <v>14488</v>
+      </c>
+      <c r="C98" t="s">
         <v>253</v>
       </c>
-      <c r="B98">
-[...2 lines deleted...]
-      <c r="C98" t="s">
+      <c r="D98" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
+        <v>255</v>
+      </c>
+      <c r="B99">
+        <v>14406</v>
+      </c>
+      <c r="C99" t="s">
         <v>256</v>
       </c>
-      <c r="B99">
-[...2 lines deleted...]
-      <c r="C99" t="s">
+      <c r="D99" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
+        <v>258</v>
+      </c>
+      <c r="B100">
+        <v>14359</v>
+      </c>
+      <c r="C100" t="s">
         <v>259</v>
       </c>
-      <c r="B100">
-[...2 lines deleted...]
-      <c r="C100" t="s">
+      <c r="D100" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>261</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
+        <v>258</v>
+      </c>
+      <c r="B101">
+        <v>14330</v>
+      </c>
+      <c r="C101" t="s">
+        <v>261</v>
+      </c>
+      <c r="D101" t="s">
         <v>262</v>
-      </c>
-[...7 lines deleted...]
-        <v>264</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
+        <v>263</v>
+      </c>
+      <c r="B102">
+        <v>14323</v>
+      </c>
+      <c r="C102" t="s">
+        <v>264</v>
+      </c>
+      <c r="D102" t="s">
         <v>265</v>
-      </c>
-[...7 lines deleted...]
-        <v>267</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="B103">
-        <v>12986</v>
+        <v>14291</v>
       </c>
       <c r="C103" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="D103" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
+        <v>268</v>
+      </c>
+      <c r="B104">
+        <v>14018</v>
+      </c>
+      <c r="C104" t="s">
+        <v>269</v>
+      </c>
+      <c r="D104" t="s">
         <v>270</v>
-      </c>
-[...7 lines deleted...]
-        <v>272</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="B105">
-        <v>12620</v>
+        <v>13958</v>
       </c>
       <c r="C105" t="s">
-        <v>274</v>
+        <v>7</v>
       </c>
       <c r="D105" t="s">
-        <v>275</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>271</v>
+      </c>
+      <c r="E105" t="s">
+        <v>7</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="B106">
-        <v>12455</v>
+        <v>13699</v>
       </c>
       <c r="C106" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="D106" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
+        <v>275</v>
+      </c>
+      <c r="B107">
+        <v>13540</v>
+      </c>
+      <c r="C107" t="s">
         <v>276</v>
       </c>
-      <c r="B107">
-[...4 lines deleted...]
-      </c>
       <c r="D107" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="B108">
-        <v>12294</v>
+        <v>13230</v>
       </c>
       <c r="C108" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="D108" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="B109">
-        <v>12199</v>
+        <v>13186</v>
       </c>
       <c r="C109" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="D109" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
         <v>284</v>
       </c>
       <c r="B110">
-        <v>12188</v>
+        <v>13064</v>
       </c>
       <c r="C110" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="D110" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
+        <v>287</v>
+      </c>
+      <c r="B111">
+        <v>13006</v>
+      </c>
+      <c r="C111" t="s">
+        <v>288</v>
+      </c>
+      <c r="D111" t="s">
         <v>289</v>
-      </c>
-[...7 lines deleted...]
-        <v>291</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="B112">
-        <v>11983</v>
+        <v>12986</v>
       </c>
       <c r="C112" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="D112" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
+        <v>292</v>
+      </c>
+      <c r="B113">
+        <v>12840</v>
+      </c>
+      <c r="C113" t="s">
+        <v>293</v>
+      </c>
+      <c r="D113" t="s">
         <v>294</v>
-      </c>
-[...7 lines deleted...]
-        <v>296</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B114">
-        <v>11778</v>
+        <v>12620</v>
       </c>
       <c r="C114" t="s">
+        <v>296</v>
+      </c>
+      <c r="D114" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
+        <v>298</v>
+      </c>
+      <c r="B115">
+        <v>12455</v>
+      </c>
+      <c r="C115" t="s">
         <v>299</v>
       </c>
-      <c r="B115">
-[...2 lines deleted...]
-      <c r="C115" t="s">
+      <c r="D115" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="B116">
-        <v>11650</v>
+        <v>12440</v>
       </c>
       <c r="C116" t="s">
+        <v>301</v>
+      </c>
+      <c r="D116" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="B117">
-        <v>11644</v>
+        <v>12294</v>
       </c>
       <c r="C117" t="s">
         <v>304</v>
       </c>
       <c r="D117" t="s">
         <v>305</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
         <v>306</v>
       </c>
       <c r="B118">
-        <v>11554</v>
+        <v>12199</v>
       </c>
       <c r="C118" t="s">
         <v>307</v>
       </c>
       <c r="D118" t="s">
         <v>308</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
+        <v>306</v>
+      </c>
+      <c r="B119">
+        <v>12188</v>
+      </c>
+      <c r="C119" t="s">
         <v>309</v>
       </c>
-      <c r="B119">
-[...2 lines deleted...]
-      <c r="C119" t="s">
+      <c r="D119" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
+        <v>311</v>
+      </c>
+      <c r="B120">
+        <v>12024</v>
+      </c>
+      <c r="C120" t="s">
         <v>312</v>
       </c>
-      <c r="B120">
-[...2 lines deleted...]
-      <c r="C120" t="s">
+      <c r="D120" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
+        <v>311</v>
+      </c>
+      <c r="B121">
+        <v>11983</v>
+      </c>
+      <c r="C121" t="s">
+        <v>314</v>
+      </c>
+      <c r="D121" t="s">
         <v>315</v>
-      </c>
-[...7 lines deleted...]
-        <v>317</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="B122">
-        <v>8615</v>
+        <v>11790</v>
       </c>
       <c r="C122" t="s">
+        <v>317</v>
+      </c>
+      <c r="D122" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
+        <v>316</v>
+      </c>
+      <c r="B123">
+        <v>11778</v>
+      </c>
+      <c r="C123" t="s">
+        <v>319</v>
+      </c>
+      <c r="D123" t="s">
         <v>320</v>
-      </c>
-[...7 lines deleted...]
-        <v>322</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
+        <v>321</v>
+      </c>
+      <c r="B124">
+        <v>11658</v>
+      </c>
+      <c r="C124" t="s">
+        <v>322</v>
+      </c>
+      <c r="D124" t="s">
         <v>323</v>
       </c>
-      <c r="B124">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="B125">
-        <v>7747</v>
+        <v>11650</v>
       </c>
       <c r="C125" t="s">
-        <v>7</v>
+        <v>324</v>
       </c>
       <c r="D125" t="s">
         <v>325</v>
       </c>
-      <c r="E125" t="s">
-        <v>7</v>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
+        <v>321</v>
+      </c>
+      <c r="B126">
+        <v>11644</v>
+      </c>
+      <c r="C126" t="s">
         <v>326</v>
       </c>
-      <c r="B126">
-[...2 lines deleted...]
-      <c r="C126" t="s">
+      <c r="D126" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
+        <v>328</v>
+      </c>
+      <c r="B127">
+        <v>11554</v>
+      </c>
+      <c r="C127" t="s">
         <v>329</v>
-      </c>
-[...4 lines deleted...]
-        <v>7</v>
       </c>
       <c r="D127" t="s">
         <v>330</v>
       </c>
-      <c r="E127" t="s">
-        <v>7</v>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="B128">
-        <v>7252</v>
+        <v>12021</v>
       </c>
       <c r="C128" t="s">
-        <v>7</v>
+        <v>332</v>
       </c>
       <c r="D128" t="s">
-        <v>331</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>333</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
       <c r="B129">
-        <v>7251</v>
+        <v>11549</v>
       </c>
       <c r="C129" t="s">
-        <v>7</v>
+        <v>335</v>
       </c>
       <c r="D129" t="s">
-        <v>332</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>336</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>329</v>
+        <v>337</v>
       </c>
       <c r="B130">
-        <v>7249</v>
+        <v>8629</v>
       </c>
       <c r="C130" t="s">
-        <v>7</v>
+        <v>338</v>
       </c>
       <c r="D130" t="s">
-        <v>333</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>339</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="B131">
-        <v>6552</v>
+        <v>8615</v>
       </c>
       <c r="C131" t="s">
-        <v>335</v>
+        <v>340</v>
       </c>
       <c r="D131" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>334</v>
+        <v>342</v>
       </c>
       <c r="B132">
-        <v>6546</v>
+        <v>8407</v>
       </c>
       <c r="C132" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="D132" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="B133">
-        <v>6465</v>
+        <v>7748</v>
       </c>
       <c r="C133" t="s">
-        <v>340</v>
+        <v>7</v>
       </c>
       <c r="D133" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>346</v>
+      </c>
+      <c r="E133" t="s">
+        <v>7</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="B134">
-        <v>6411</v>
+        <v>7747</v>
       </c>
       <c r="C134" t="s">
-        <v>343</v>
+        <v>7</v>
       </c>
       <c r="D134" t="s">
-        <v>344</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>347</v>
+      </c>
+      <c r="E134" t="s">
+        <v>7</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="B135">
-        <v>6398</v>
+        <v>7438</v>
       </c>
       <c r="C135" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="D135" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="B136">
-        <v>6003</v>
+        <v>7253</v>
       </c>
       <c r="C136" t="s">
-        <v>348</v>
+        <v>7</v>
       </c>
       <c r="D136" t="s">
-        <v>349</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>352</v>
+      </c>
+      <c r="E136" t="s">
+        <v>7</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B137">
-        <v>5850</v>
+        <v>7252</v>
       </c>
       <c r="C137" t="s">
         <v>7</v>
       </c>
       <c r="D137" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="E137" t="s">
         <v>7</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="B138">
-        <v>5820</v>
+        <v>7251</v>
       </c>
       <c r="C138" t="s">
-        <v>353</v>
+        <v>7</v>
       </c>
       <c r="D138" t="s">
         <v>354</v>
       </c>
-      <c r="E138" s="2" t="s">
-        <v>9</v>
+      <c r="E138" t="s">
+        <v>7</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="B139">
-        <v>5769</v>
+        <v>7249</v>
       </c>
       <c r="C139" t="s">
         <v>7</v>
       </c>
       <c r="D139" t="s">
         <v>355</v>
       </c>
       <c r="E139" t="s">
         <v>7</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
         <v>356</v>
       </c>
       <c r="B140">
-        <v>5498</v>
+        <v>6552</v>
       </c>
       <c r="C140" t="s">
         <v>357</v>
       </c>
       <c r="D140" t="s">
         <v>358</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
+        <v>356</v>
+      </c>
+      <c r="B141">
+        <v>6546</v>
+      </c>
+      <c r="C141" t="s">
         <v>359</v>
       </c>
-      <c r="B141">
-[...2 lines deleted...]
-      <c r="C141" t="s">
+      <c r="D141" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="B142">
-        <v>5128</v>
+        <v>6465</v>
       </c>
       <c r="C142" t="s">
         <v>362</v>
       </c>
       <c r="D142" t="s">
         <v>363</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
         <v>364</v>
       </c>
       <c r="B143">
-        <v>4758</v>
+        <v>6411</v>
       </c>
       <c r="C143" t="s">
         <v>365</v>
       </c>
       <c r="D143" t="s">
         <v>366</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
         <v>364</v>
       </c>
       <c r="B144">
-        <v>4746</v>
+        <v>6398</v>
       </c>
       <c r="C144" t="s">
         <v>367</v>
       </c>
       <c r="D144" t="s">
         <v>368</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
         <v>369</v>
       </c>
       <c r="B145">
-        <v>4513</v>
+        <v>6003</v>
       </c>
       <c r="C145" t="s">
         <v>370</v>
       </c>
       <c r="D145" t="s">
         <v>371</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
         <v>372</v>
       </c>
       <c r="B146">
-        <v>4383</v>
+        <v>5850</v>
       </c>
       <c r="C146" t="s">
+        <v>7</v>
+      </c>
+      <c r="D146" t="s">
         <v>373</v>
       </c>
-      <c r="D146" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E146" t="s">
+        <v>7</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
+        <v>374</v>
+      </c>
+      <c r="B147">
+        <v>5820</v>
+      </c>
+      <c r="C147" t="s">
         <v>375</v>
       </c>
-      <c r="B147">
-[...2 lines deleted...]
-      <c r="C147" t="s">
+      <c r="D147" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="B148">
-        <v>4164</v>
+        <v>5769</v>
       </c>
       <c r="C148" t="s">
-        <v>379</v>
+        <v>7</v>
       </c>
       <c r="D148" t="s">
-        <v>380</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>377</v>
+      </c>
+      <c r="E148" t="s">
+        <v>7</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="B149">
-        <v>3935</v>
+        <v>5498</v>
       </c>
       <c r="C149" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="D149" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="B150">
-        <v>3868</v>
+        <v>5150</v>
       </c>
       <c r="C150" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="D150" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>387</v>
+        <v>381</v>
       </c>
       <c r="B151">
-        <v>3849</v>
+        <v>5128</v>
       </c>
       <c r="C151" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="D151" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
+        <v>386</v>
+      </c>
+      <c r="B152">
+        <v>4758</v>
+      </c>
+      <c r="C152" t="s">
         <v>387</v>
       </c>
-      <c r="B152">
-[...4 lines deleted...]
-      </c>
       <c r="D152" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="B153">
-        <v>3744</v>
+        <v>4746</v>
       </c>
       <c r="C153" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="D153" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="B154">
-        <v>3643</v>
+        <v>4513</v>
       </c>
       <c r="C154" t="s">
-        <v>396</v>
+        <v>392</v>
       </c>
       <c r="D154" t="s">
-        <v>397</v>
+        <v>393</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
+        <v>394</v>
+      </c>
+      <c r="B155">
+        <v>4383</v>
+      </c>
+      <c r="C155" t="s">
         <v>395</v>
       </c>
-      <c r="B155">
-[...4 lines deleted...]
-      </c>
       <c r="D155" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="B156">
-        <v>3619</v>
+        <v>4261</v>
       </c>
       <c r="C156" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="D156" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
       <c r="B157">
-        <v>3586</v>
+        <v>4164</v>
       </c>
       <c r="C157" t="s">
+        <v>401</v>
+      </c>
+      <c r="D157" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
+        <v>403</v>
+      </c>
+      <c r="B158">
+        <v>3935</v>
+      </c>
+      <c r="C158" t="s">
         <v>404</v>
       </c>
-      <c r="B158">
-[...2 lines deleted...]
-      <c r="C158" t="s">
+      <c r="D158" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="B159">
-        <v>3523</v>
+        <v>3868</v>
       </c>
       <c r="C159" t="s">
         <v>407</v>
       </c>
       <c r="D159" t="s">
         <v>408</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="B160">
-        <v>3513</v>
+        <v>3849</v>
       </c>
       <c r="C160" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="D160" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="B161">
-        <v>3507</v>
+        <v>3834</v>
       </c>
       <c r="C161" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="D161" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="B162">
-        <v>3372</v>
+        <v>3744</v>
       </c>
       <c r="C162" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="D162" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="B163">
-        <v>3343</v>
+        <v>3643</v>
       </c>
       <c r="C163" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="D163" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="B164">
-        <v>3331</v>
+        <v>3634</v>
       </c>
       <c r="C164" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="D164" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="B165">
-        <v>3313</v>
+        <v>3619</v>
       </c>
       <c r="C165" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="D165" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>423</v>
+        <v>417</v>
       </c>
       <c r="B166">
-        <v>3227</v>
+        <v>3586</v>
       </c>
       <c r="C166" t="s">
         <v>424</v>
       </c>
       <c r="D166" t="s">
         <v>425</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
         <v>426</v>
       </c>
       <c r="B167">
-        <v>3125</v>
+        <v>3537</v>
       </c>
       <c r="C167" t="s">
         <v>427</v>
       </c>
       <c r="D167" t="s">
         <v>428</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
+        <v>426</v>
+      </c>
+      <c r="B168">
+        <v>3523</v>
+      </c>
+      <c r="C168" t="s">
         <v>429</v>
       </c>
-      <c r="B168">
-[...2 lines deleted...]
-      <c r="C168" t="s">
+      <c r="D168" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="B169">
-        <v>2863</v>
+        <v>3513</v>
       </c>
       <c r="C169" t="s">
+        <v>431</v>
+      </c>
+      <c r="D169" t="s">
         <v>432</v>
-      </c>
-[...1 lines deleted...]
-        <v>433</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
+        <v>426</v>
+      </c>
+      <c r="B170">
+        <v>3507</v>
+      </c>
+      <c r="C170" t="s">
+        <v>433</v>
+      </c>
+      <c r="D170" t="s">
         <v>434</v>
-      </c>
-[...7 lines deleted...]
-        <v>436</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="B171">
-        <v>2715</v>
+        <v>3372</v>
       </c>
       <c r="C171" t="s">
+        <v>436</v>
+      </c>
+      <c r="D171" t="s">
         <v>437</v>
-      </c>
-[...1 lines deleted...]
-        <v>438</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
+        <v>438</v>
+      </c>
+      <c r="B172">
+        <v>3343</v>
+      </c>
+      <c r="C172" t="s">
         <v>439</v>
       </c>
-      <c r="B172">
-[...2 lines deleted...]
-      <c r="C172" t="s">
+      <c r="D172" t="s">
         <v>440</v>
-      </c>
-[...1 lines deleted...]
-        <v>441</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
+        <v>438</v>
+      </c>
+      <c r="B173">
+        <v>3331</v>
+      </c>
+      <c r="C173" t="s">
+        <v>441</v>
+      </c>
+      <c r="D173" t="s">
         <v>442</v>
-      </c>
-[...7 lines deleted...]
-        <v>444</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="B174">
-        <v>2262</v>
+        <v>3313</v>
       </c>
       <c r="C174" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="D174" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="B175">
-        <v>2187</v>
+        <v>3227</v>
       </c>
       <c r="C175" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="D175" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
       <c r="B176">
-        <v>2027</v>
+        <v>3125</v>
       </c>
       <c r="C176" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="D176" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
         <v>451</v>
       </c>
       <c r="B177">
-        <v>2016</v>
+        <v>2872</v>
       </c>
       <c r="C177" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="D177" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
         <v>451</v>
       </c>
       <c r="B178">
-        <v>1995</v>
+        <v>2863</v>
       </c>
       <c r="C178" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="D178" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
+        <v>456</v>
+      </c>
+      <c r="B179">
+        <v>2748</v>
+      </c>
+      <c r="C179" t="s">
+        <v>457</v>
+      </c>
+      <c r="D179" t="s">
         <v>458</v>
-      </c>
-[...7 lines deleted...]
-        <v>460</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>461</v>
+        <v>456</v>
       </c>
       <c r="B180">
-        <v>1531</v>
+        <v>2715</v>
       </c>
       <c r="C180" t="s">
-        <v>462</v>
+        <v>459</v>
       </c>
       <c r="D180" t="s">
-        <v>463</v>
+        <v>460</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
       <c r="B181">
-        <v>1461</v>
+        <v>2373</v>
       </c>
       <c r="C181" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
       <c r="D181" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="B182">
-        <v>1219</v>
+        <v>2322</v>
       </c>
       <c r="C182" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="D182" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
         <v>467</v>
       </c>
       <c r="B183">
-        <v>1210</v>
+        <v>2262</v>
       </c>
       <c r="C183" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="D183" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="B184">
-        <v>1193</v>
+        <v>2187</v>
       </c>
       <c r="C184" t="s">
+        <v>471</v>
+      </c>
+      <c r="D184" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F184" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
+        <v>473</v>
+      </c>
+      <c r="B185">
+        <v>2027</v>
+      </c>
+      <c r="C185" t="s">
         <v>474</v>
       </c>
-      <c r="B185">
-[...2 lines deleted...]
-      <c r="C185" t="s">
+      <c r="D185" t="s">
         <v>475</v>
-      </c>
-[...1 lines deleted...]
-        <v>476</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="B186">
-        <v>1154</v>
+        <v>2016</v>
       </c>
       <c r="C186" t="s">
+        <v>476</v>
+      </c>
+      <c r="D186" t="s">
         <v>477</v>
-      </c>
-[...1 lines deleted...]
-        <v>478</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F186" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
+        <v>473</v>
+      </c>
+      <c r="B187">
+        <v>1995</v>
+      </c>
+      <c r="C187" t="s">
+        <v>478</v>
+      </c>
+      <c r="D187" t="s">
         <v>479</v>
-      </c>
-[...7 lines deleted...]
-        <v>481</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F187" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
+        <v>480</v>
+      </c>
+      <c r="B188">
+        <v>1892</v>
+      </c>
+      <c r="C188" t="s">
+        <v>481</v>
+      </c>
+      <c r="D188" t="s">
         <v>482</v>
-      </c>
-[...7 lines deleted...]
-        <v>484</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F188" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="B189">
-        <v>733</v>
+        <v>1531</v>
       </c>
       <c r="C189" t="s">
+        <v>484</v>
+      </c>
+      <c r="D189" t="s">
         <v>485</v>
-      </c>
-[...1 lines deleted...]
-        <v>486</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
+        <v>486</v>
+      </c>
+      <c r="B190">
+        <v>1461</v>
+      </c>
+      <c r="C190" t="s">
         <v>487</v>
       </c>
-      <c r="B190">
-[...2 lines deleted...]
-      <c r="C190" t="s">
+      <c r="D190" t="s">
         <v>488</v>
-      </c>
-[...1 lines deleted...]
-        <v>489</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F190" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
+        <v>489</v>
+      </c>
+      <c r="B191">
+        <v>1219</v>
+      </c>
+      <c r="C191" t="s">
         <v>490</v>
       </c>
-      <c r="B191">
-[...2 lines deleted...]
-      <c r="C191" t="s">
+      <c r="D191" t="s">
         <v>491</v>
-      </c>
-[...1 lines deleted...]
-        <v>492</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
+        <v>489</v>
+      </c>
+      <c r="B192">
+        <v>1210</v>
+      </c>
+      <c r="C192" t="s">
+        <v>492</v>
+      </c>
+      <c r="D192" t="s">
         <v>493</v>
-      </c>
-[...7 lines deleted...]
-        <v>495</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F192" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>496</v>
+        <v>489</v>
       </c>
       <c r="B193">
-        <v>15977</v>
+        <v>1193</v>
       </c>
       <c r="C193" t="s">
-        <v>497</v>
+        <v>494</v>
       </c>
       <c r="D193" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F193" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>499</v>
+        <v>496</v>
       </c>
       <c r="B194">
-        <v>15767</v>
+        <v>1160</v>
       </c>
       <c r="C194" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="D194" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F194" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="B195">
-        <v>15615</v>
+        <v>1154</v>
       </c>
       <c r="C195" t="s">
-        <v>503</v>
+        <v>499</v>
       </c>
       <c r="D195" t="s">
-        <v>504</v>
+        <v>500</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F195" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
+        <v>501</v>
+      </c>
+      <c r="B196">
+        <v>904</v>
+      </c>
+      <c r="C196" t="s">
         <v>502</v>
       </c>
-      <c r="B196">
-[...4 lines deleted...]
-      </c>
       <c r="D196" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="E196" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F196" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
       <c r="B197">
-        <v>15104</v>
+        <v>771</v>
       </c>
       <c r="C197" t="s">
-        <v>508</v>
+        <v>505</v>
       </c>
       <c r="D197" t="s">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="E197" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F197" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="B198">
-        <v>15016</v>
+        <v>733</v>
       </c>
       <c r="C198" t="s">
-        <v>511</v>
+        <v>507</v>
       </c>
       <c r="D198" t="s">
-        <v>512</v>
+        <v>508</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F198" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>513</v>
+        <v>509</v>
       </c>
       <c r="B199">
-        <v>14938</v>
+        <v>654</v>
       </c>
       <c r="C199" t="s">
-        <v>514</v>
+        <v>510</v>
       </c>
       <c r="D199" t="s">
-        <v>515</v>
+        <v>511</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F199" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>516</v>
+        <v>512</v>
       </c>
       <c r="B200">
-        <v>14864</v>
+        <v>16615</v>
       </c>
       <c r="C200" t="s">
-        <v>517</v>
+        <v>513</v>
       </c>
       <c r="D200" t="s">
-        <v>518</v>
+        <v>514</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F200" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>519</v>
+        <v>515</v>
       </c>
       <c r="B201">
-        <v>14777</v>
+        <v>16468</v>
       </c>
       <c r="C201" t="s">
-        <v>520</v>
+        <v>516</v>
       </c>
       <c r="D201" t="s">
-        <v>521</v>
+        <v>517</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F201" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>522</v>
+        <v>518</v>
       </c>
       <c r="B202">
-        <v>14724</v>
+        <v>15977</v>
       </c>
       <c r="C202" t="s">
-        <v>523</v>
+        <v>519</v>
       </c>
       <c r="D202" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E202" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F202" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
+        <v>521</v>
+      </c>
+      <c r="B203">
+        <v>15767</v>
+      </c>
+      <c r="C203" t="s">
         <v>522</v>
       </c>
-      <c r="B203">
-[...4 lines deleted...]
-      </c>
       <c r="D203" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
       <c r="E203" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F203" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="B204">
-        <v>14707</v>
+        <v>15615</v>
       </c>
       <c r="C204" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="D204" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E204" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F204" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>529</v>
+        <v>524</v>
       </c>
       <c r="B205">
-        <v>14349</v>
+        <v>15543</v>
       </c>
       <c r="C205" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="D205" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
       <c r="E205" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F205" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>532</v>
+        <v>529</v>
       </c>
       <c r="B206">
-        <v>13972</v>
+        <v>15104</v>
       </c>
       <c r="C206" t="s">
-        <v>533</v>
+        <v>530</v>
       </c>
       <c r="D206" t="s">
-        <v>534</v>
+        <v>531</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F206" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
         <v>532</v>
       </c>
       <c r="B207">
-        <v>13945</v>
+        <v>15016</v>
       </c>
       <c r="C207" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="D207" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
       <c r="E207" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F207" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
+        <v>535</v>
+      </c>
+      <c r="B208">
+        <v>14938</v>
+      </c>
+      <c r="C208" t="s">
+        <v>536</v>
+      </c>
+      <c r="D208" t="s">
         <v>537</v>
-      </c>
-[...7 lines deleted...]
-        <v>539</v>
       </c>
       <c r="E208" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F208" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="B209">
-        <v>13833</v>
+        <v>14864</v>
       </c>
       <c r="C209" t="s">
+        <v>539</v>
+      </c>
+      <c r="D209" t="s">
         <v>540</v>
-      </c>
-[...1 lines deleted...]
-        <v>541</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F209" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
+        <v>541</v>
+      </c>
+      <c r="B210">
+        <v>14777</v>
+      </c>
+      <c r="C210" t="s">
         <v>542</v>
       </c>
-      <c r="B210">
-[...2 lines deleted...]
-      <c r="C210" t="s">
+      <c r="D210" t="s">
         <v>543</v>
-      </c>
-[...1 lines deleted...]
-        <v>544</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F210" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
+        <v>544</v>
+      </c>
+      <c r="B211">
+        <v>14724</v>
+      </c>
+      <c r="C211" t="s">
         <v>545</v>
       </c>
-      <c r="B211">
-[...2 lines deleted...]
-      <c r="C211" t="s">
+      <c r="D211" t="s">
         <v>546</v>
-      </c>
-[...1 lines deleted...]
-        <v>547</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F211" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="B212">
-        <v>13625</v>
+        <v>14716</v>
       </c>
       <c r="C212" t="s">
+        <v>547</v>
+      </c>
+      <c r="D212" t="s">
         <v>548</v>
-      </c>
-[...1 lines deleted...]
-        <v>549</v>
       </c>
       <c r="E212" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F212" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="B213">
-        <v>13610</v>
+        <v>14707</v>
       </c>
       <c r="C213" t="s">
+        <v>549</v>
+      </c>
+      <c r="D213" t="s">
         <v>550</v>
-      </c>
-[...1 lines deleted...]
-        <v>551</v>
       </c>
       <c r="E213" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F213" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
+        <v>551</v>
+      </c>
+      <c r="B214">
+        <v>14349</v>
+      </c>
+      <c r="C214" t="s">
         <v>552</v>
       </c>
-      <c r="B214">
-[...2 lines deleted...]
-      <c r="C214" t="s">
+      <c r="D214" t="s">
         <v>553</v>
-      </c>
-[...1 lines deleted...]
-        <v>554</v>
       </c>
       <c r="E214" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F214" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
+        <v>554</v>
+      </c>
+      <c r="B215">
+        <v>13972</v>
+      </c>
+      <c r="C215" t="s">
         <v>555</v>
       </c>
-      <c r="B215">
-[...2 lines deleted...]
-      <c r="C215" t="s">
+      <c r="D215" t="s">
         <v>556</v>
-      </c>
-[...1 lines deleted...]
-        <v>557</v>
       </c>
       <c r="E215" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F215" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="216" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
+        <v>554</v>
+      </c>
+      <c r="B216">
+        <v>13945</v>
+      </c>
+      <c r="C216" t="s">
+        <v>557</v>
+      </c>
+      <c r="D216" t="s">
         <v>558</v>
-      </c>
-[...7 lines deleted...]
-        <v>560</v>
       </c>
       <c r="E216" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F216" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="217" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="B217">
-        <v>12918</v>
+        <v>13865</v>
       </c>
       <c r="C217" t="s">
+        <v>560</v>
+      </c>
+      <c r="D217" t="s">
         <v>561</v>
-      </c>
-[...1 lines deleted...]
-        <v>562</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F217" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="218" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
+        <v>559</v>
+      </c>
+      <c r="B218">
+        <v>13833</v>
+      </c>
+      <c r="C218" t="s">
+        <v>562</v>
+      </c>
+      <c r="D218" t="s">
         <v>563</v>
-      </c>
-[...7 lines deleted...]
-        <v>565</v>
       </c>
       <c r="E218" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F218" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="219" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="B219">
-        <v>12647</v>
+        <v>13788</v>
       </c>
       <c r="C219" t="s">
+        <v>565</v>
+      </c>
+      <c r="D219" t="s">
         <v>566</v>
-      </c>
-[...1 lines deleted...]
-        <v>567</v>
       </c>
       <c r="E219" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F219" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
+        <v>567</v>
+      </c>
+      <c r="B220">
+        <v>13638</v>
+      </c>
+      <c r="C220" t="s">
         <v>568</v>
       </c>
-      <c r="B220">
-[...2 lines deleted...]
-      <c r="C220" t="s">
+      <c r="D220" t="s">
         <v>569</v>
-      </c>
-[...1 lines deleted...]
-        <v>570</v>
       </c>
       <c r="E220" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F220" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="B221">
-        <v>12152</v>
+        <v>13625</v>
       </c>
       <c r="C221" t="s">
+        <v>570</v>
+      </c>
+      <c r="D221" t="s">
         <v>571</v>
-      </c>
-[...1 lines deleted...]
-        <v>572</v>
       </c>
       <c r="E221" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F221" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
+        <v>567</v>
+      </c>
+      <c r="B222">
+        <v>13610</v>
+      </c>
+      <c r="C222" t="s">
+        <v>572</v>
+      </c>
+      <c r="D222" t="s">
         <v>573</v>
       </c>
-      <c r="B222">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="E222" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F222" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="223" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="B223">
-        <v>12085</v>
+        <v>13558</v>
       </c>
       <c r="C223" t="s">
-        <v>7</v>
+        <v>575</v>
       </c>
       <c r="D223" t="s">
-        <v>575</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>576</v>
+      </c>
+      <c r="E223" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F223" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="224" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="B224">
-        <v>12081</v>
+        <v>13389</v>
       </c>
       <c r="C224" t="s">
-        <v>7</v>
+        <v>578</v>
       </c>
       <c r="D224" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>579</v>
+      </c>
+      <c r="E224" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F224" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="225" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="B225">
-        <v>11858</v>
+        <v>12958</v>
       </c>
       <c r="C225" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="D225" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="E225" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F225" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="226" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="B226">
-        <v>11851</v>
+        <v>12918</v>
       </c>
       <c r="C226" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="D226" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
       <c r="E226" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F226" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="227" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="B227">
-        <v>11770</v>
+        <v>12683</v>
       </c>
       <c r="C227" t="s">
-        <v>7</v>
+        <v>586</v>
       </c>
       <c r="D227" t="s">
-        <v>583</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>587</v>
+      </c>
+      <c r="E227" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F227" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="228" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="B228">
-        <v>11504</v>
+        <v>12647</v>
       </c>
       <c r="C228" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="D228" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="E228" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F228" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="229" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
       <c r="B229">
-        <v>11495</v>
+        <v>12194</v>
       </c>
       <c r="C229" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="D229" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E229" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F229" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="230" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B230">
-        <v>11360</v>
+        <v>12152</v>
       </c>
       <c r="C230" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="D230" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="E230" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F230" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="231" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="B231">
-        <v>11302</v>
+        <v>12089</v>
       </c>
       <c r="C231" t="s">
-        <v>593</v>
+        <v>7</v>
       </c>
       <c r="D231" t="s">
-        <v>594</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>596</v>
+      </c>
+      <c r="E231" t="s">
+        <v>7</v>
       </c>
       <c r="F231" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="232" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
         <v>595</v>
       </c>
       <c r="B232">
-        <v>11240</v>
+        <v>12085</v>
       </c>
       <c r="C232" t="s">
-        <v>596</v>
+        <v>7</v>
       </c>
       <c r="D232" t="s">
         <v>597</v>
       </c>
-      <c r="E232" s="2" t="s">
-        <v>9</v>
+      <c r="E232" t="s">
+        <v>7</v>
       </c>
       <c r="F232" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="233" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
-        <v>598</v>
+        <v>595</v>
       </c>
       <c r="B233">
-        <v>10965</v>
+        <v>12081</v>
       </c>
       <c r="C233" t="s">
         <v>7</v>
       </c>
       <c r="D233" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E233" t="s">
         <v>7</v>
       </c>
       <c r="F233" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="234" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="B234">
-        <v>10957</v>
+        <v>11858</v>
       </c>
       <c r="C234" t="s">
-        <v>7</v>
+        <v>600</v>
       </c>
       <c r="D234" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>601</v>
+      </c>
+      <c r="E234" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F234" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="235" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="B235">
-        <v>10938</v>
+        <v>11851</v>
       </c>
       <c r="C235" t="s">
-        <v>7</v>
+        <v>602</v>
       </c>
       <c r="D235" t="s">
-        <v>601</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>603</v>
+      </c>
+      <c r="E235" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F235" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="236" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A236" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="B236">
-        <v>10900</v>
+        <v>11770</v>
       </c>
       <c r="C236" t="s">
         <v>7</v>
       </c>
       <c r="D236" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E236" t="s">
         <v>7</v>
       </c>
       <c r="F236" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="237" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A237" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
       <c r="B237">
-        <v>10899</v>
+        <v>11504</v>
       </c>
       <c r="C237" t="s">
-        <v>7</v>
+        <v>607</v>
       </c>
       <c r="D237" t="s">
-        <v>604</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>608</v>
+      </c>
+      <c r="E237" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F237" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="238" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A238" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="B238">
-        <v>10756</v>
+        <v>11495</v>
       </c>
       <c r="C238" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
       <c r="D238" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
       <c r="E238" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F238" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="239" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A239" t="s">
-        <v>608</v>
+        <v>611</v>
       </c>
       <c r="B239">
-        <v>10678</v>
+        <v>11360</v>
       </c>
       <c r="C239" t="s">
-        <v>609</v>
+        <v>612</v>
       </c>
       <c r="D239" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
       <c r="E239" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F239" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="240" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A240" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
       <c r="B240">
-        <v>10620</v>
+        <v>11302</v>
       </c>
       <c r="C240" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="D240" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="E240" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F240" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="241" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A241" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="B241">
-        <v>9564</v>
+        <v>11240</v>
       </c>
       <c r="C241" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="D241" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="E241" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F241" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="242" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A242" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="B242">
-        <v>9242</v>
+        <v>10965</v>
       </c>
       <c r="C242" t="s">
-        <v>618</v>
+        <v>7</v>
       </c>
       <c r="D242" t="s">
-        <v>619</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>621</v>
+      </c>
+      <c r="E242" t="s">
+        <v>7</v>
       </c>
       <c r="F242" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="243" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A243" t="s">
         <v>620</v>
       </c>
       <c r="B243">
-        <v>8889</v>
+        <v>10957</v>
       </c>
       <c r="C243" t="s">
-        <v>621</v>
+        <v>7</v>
       </c>
       <c r="D243" t="s">
         <v>622</v>
       </c>
-      <c r="E243" s="2" t="s">
-        <v>9</v>
+      <c r="E243" t="s">
+        <v>7</v>
       </c>
       <c r="F243" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="244" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A244" t="s">
+        <v>620</v>
+      </c>
+      <c r="B244">
+        <v>10938</v>
+      </c>
+      <c r="C244" t="s">
+        <v>7</v>
+      </c>
+      <c r="D244" t="s">
         <v>623</v>
       </c>
-      <c r="B244">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E244" t="s">
+        <v>7</v>
       </c>
       <c r="F244" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="245" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A245" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
       <c r="B245">
-        <v>8313</v>
+        <v>10900</v>
       </c>
       <c r="C245" t="s">
-        <v>627</v>
+        <v>7</v>
       </c>
       <c r="D245" t="s">
-        <v>628</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>625</v>
+      </c>
+      <c r="E245" t="s">
+        <v>7</v>
       </c>
       <c r="F245" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="246" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A246" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
       <c r="B246">
-        <v>8306</v>
+        <v>10899</v>
       </c>
       <c r="C246" t="s">
-        <v>630</v>
+        <v>7</v>
       </c>
       <c r="D246" t="s">
-        <v>631</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>626</v>
+      </c>
+      <c r="E246" t="s">
+        <v>7</v>
       </c>
       <c r="F246" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="247" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A247" t="s">
-        <v>632</v>
+        <v>627</v>
       </c>
       <c r="B247">
-        <v>8233</v>
+        <v>10756</v>
       </c>
       <c r="C247" t="s">
-        <v>633</v>
+        <v>628</v>
       </c>
       <c r="D247" t="s">
-        <v>634</v>
+        <v>629</v>
       </c>
       <c r="E247" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F247" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="248" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A248" t="s">
-        <v>635</v>
+        <v>630</v>
       </c>
       <c r="B248">
-        <v>7963</v>
+        <v>10678</v>
       </c>
       <c r="C248" t="s">
-        <v>636</v>
+        <v>631</v>
       </c>
       <c r="D248" t="s">
-        <v>637</v>
+        <v>632</v>
       </c>
       <c r="E248" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F248" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="249" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A249" t="s">
-        <v>638</v>
+        <v>633</v>
       </c>
       <c r="B249">
-        <v>7751</v>
+        <v>10620</v>
       </c>
       <c r="C249" t="s">
-        <v>639</v>
+        <v>634</v>
       </c>
       <c r="D249" t="s">
-        <v>640</v>
+        <v>635</v>
       </c>
       <c r="E249" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F249" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="250" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A250" t="s">
-        <v>641</v>
+        <v>636</v>
       </c>
       <c r="B250">
-        <v>7635</v>
+        <v>9564</v>
       </c>
       <c r="C250" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="D250" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
       <c r="E250" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F250" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="251" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A251" t="s">
-        <v>644</v>
+        <v>639</v>
       </c>
       <c r="B251">
-        <v>7520</v>
+        <v>9242</v>
       </c>
       <c r="C251" t="s">
-        <v>645</v>
+        <v>640</v>
       </c>
       <c r="D251" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="E251" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F251" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="252" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A252" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
       <c r="B252">
-        <v>7202</v>
+        <v>8889</v>
       </c>
       <c r="C252" t="s">
-        <v>648</v>
+        <v>643</v>
       </c>
       <c r="D252" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E252" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F252" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="253" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A253" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="B253">
-        <v>7129</v>
+        <v>8745</v>
       </c>
       <c r="C253" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
       <c r="D253" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E253" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F253" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="254" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A254" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="B254">
-        <v>6908</v>
+        <v>8313</v>
       </c>
       <c r="C254" t="s">
-        <v>654</v>
+        <v>649</v>
       </c>
       <c r="D254" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E254" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F254" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="255" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A255" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="B255">
-        <v>6093</v>
+        <v>8306</v>
       </c>
       <c r="C255" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
       <c r="D255" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E255" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F255" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="256" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A256" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="B256">
-        <v>6047</v>
+        <v>8233</v>
       </c>
       <c r="C256" t="s">
-        <v>660</v>
+        <v>655</v>
       </c>
       <c r="D256" t="s">
-        <v>661</v>
+        <v>656</v>
       </c>
       <c r="E256" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F256" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="257" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A257" t="s">
-        <v>662</v>
+        <v>657</v>
       </c>
       <c r="B257">
-        <v>5401</v>
+        <v>7963</v>
       </c>
       <c r="C257" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="D257" t="s">
-        <v>664</v>
+        <v>659</v>
       </c>
       <c r="E257" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F257" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="258" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A258" t="s">
+        <v>660</v>
+      </c>
+      <c r="B258">
+        <v>7751</v>
+      </c>
+      <c r="C258" t="s">
+        <v>661</v>
+      </c>
+      <c r="D258" t="s">
         <v>662</v>
-      </c>
-[...7 lines deleted...]
-        <v>666</v>
       </c>
       <c r="E258" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F258" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="259" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A259" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
       <c r="B259">
-        <v>5303</v>
+        <v>7635</v>
       </c>
       <c r="C259" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="D259" t="s">
-        <v>669</v>
+        <v>665</v>
       </c>
       <c r="E259" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F259" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="260" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A260" t="s">
-        <v>670</v>
+        <v>666</v>
       </c>
       <c r="B260">
-        <v>5202</v>
+        <v>7520</v>
       </c>
       <c r="C260" t="s">
-        <v>671</v>
+        <v>667</v>
       </c>
       <c r="D260" t="s">
-        <v>672</v>
+        <v>668</v>
       </c>
       <c r="E260" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F260" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="261" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A261" t="s">
-        <v>673</v>
+        <v>669</v>
       </c>
       <c r="B261">
-        <v>5087</v>
+        <v>7202</v>
       </c>
       <c r="C261" t="s">
-        <v>674</v>
+        <v>670</v>
       </c>
       <c r="D261" t="s">
-        <v>675</v>
+        <v>671</v>
       </c>
       <c r="E261" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F261" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="262" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A262" t="s">
+        <v>672</v>
+      </c>
+      <c r="B262">
+        <v>7129</v>
+      </c>
+      <c r="C262" t="s">
         <v>673</v>
       </c>
-      <c r="B262">
-[...4 lines deleted...]
-      </c>
       <c r="D262" t="s">
-        <v>677</v>
+        <v>674</v>
       </c>
       <c r="E262" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F262" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="263" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A263" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="B263">
-        <v>5044</v>
+        <v>6908</v>
       </c>
       <c r="C263" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="D263" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="E263" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F263" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="264" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A264" t="s">
+        <v>678</v>
+      </c>
+      <c r="B264">
+        <v>6093</v>
+      </c>
+      <c r="C264" t="s">
+        <v>679</v>
+      </c>
+      <c r="D264" t="s">
         <v>680</v>
-      </c>
-[...7 lines deleted...]
-        <v>682</v>
       </c>
       <c r="E264" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F264" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="265" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A265" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="B265">
-        <v>4936</v>
+        <v>6047</v>
       </c>
       <c r="C265" t="s">
+        <v>682</v>
+      </c>
+      <c r="D265" t="s">
         <v>683</v>
-      </c>
-[...1 lines deleted...]
-        <v>684</v>
       </c>
       <c r="E265" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F265" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="266" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A266" t="s">
+        <v>684</v>
+      </c>
+      <c r="B266">
+        <v>5401</v>
+      </c>
+      <c r="C266" t="s">
         <v>685</v>
       </c>
-      <c r="B266">
-[...2 lines deleted...]
-      <c r="C266" t="s">
+      <c r="D266" t="s">
         <v>686</v>
-      </c>
-[...1 lines deleted...]
-        <v>687</v>
       </c>
       <c r="E266" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F266" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="267" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A267" t="s">
+        <v>684</v>
+      </c>
+      <c r="B267">
+        <v>5393</v>
+      </c>
+      <c r="C267" t="s">
+        <v>687</v>
+      </c>
+      <c r="D267" t="s">
         <v>688</v>
-      </c>
-[...7 lines deleted...]
-        <v>690</v>
       </c>
       <c r="E267" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F267" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="268" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A268" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="B268">
-        <v>4400</v>
+        <v>5303</v>
       </c>
       <c r="C268" t="s">
+        <v>690</v>
+      </c>
+      <c r="D268" t="s">
         <v>691</v>
-      </c>
-[...1 lines deleted...]
-        <v>692</v>
       </c>
       <c r="E268" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F268" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="269" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A269" t="s">
+        <v>692</v>
+      </c>
+      <c r="B269">
+        <v>5202</v>
+      </c>
+      <c r="C269" t="s">
         <v>693</v>
       </c>
-      <c r="B269">
-[...2 lines deleted...]
-      <c r="C269" t="s">
+      <c r="D269" t="s">
         <v>694</v>
-      </c>
-[...1 lines deleted...]
-        <v>695</v>
       </c>
       <c r="E269" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F269" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="270" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A270" t="s">
+        <v>695</v>
+      </c>
+      <c r="B270">
+        <v>5087</v>
+      </c>
+      <c r="C270" t="s">
         <v>696</v>
       </c>
-      <c r="B270">
-[...2 lines deleted...]
-      <c r="C270" t="s">
+      <c r="D270" t="s">
         <v>697</v>
-      </c>
-[...1 lines deleted...]
-        <v>698</v>
       </c>
       <c r="E270" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F270" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="271" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A271" t="s">
+        <v>695</v>
+      </c>
+      <c r="B271">
+        <v>5055</v>
+      </c>
+      <c r="C271" t="s">
+        <v>698</v>
+      </c>
+      <c r="D271" t="s">
         <v>699</v>
-      </c>
-[...7 lines deleted...]
-        <v>701</v>
       </c>
       <c r="E271" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F271" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="272" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A272" t="s">
-        <v>699</v>
+        <v>695</v>
       </c>
       <c r="B272">
-        <v>4175</v>
+        <v>5044</v>
       </c>
       <c r="C272" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="D272" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
       <c r="E272" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F272" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="273" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A273" t="s">
-        <v>699</v>
+        <v>702</v>
       </c>
       <c r="B273">
-        <v>4171</v>
+        <v>4945</v>
       </c>
       <c r="C273" t="s">
+        <v>703</v>
+      </c>
+      <c r="D273" t="s">
         <v>704</v>
-      </c>
-[...1 lines deleted...]
-        <v>705</v>
       </c>
       <c r="E273" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F273" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="274" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A274" t="s">
+        <v>702</v>
+      </c>
+      <c r="B274">
+        <v>4936</v>
+      </c>
+      <c r="C274" t="s">
+        <v>705</v>
+      </c>
+      <c r="D274" t="s">
         <v>706</v>
-      </c>
-[...7 lines deleted...]
-        <v>708</v>
       </c>
       <c r="E274" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F274" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="275" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A275" t="s">
+        <v>707</v>
+      </c>
+      <c r="B275">
+        <v>4738</v>
+      </c>
+      <c r="C275" t="s">
+        <v>708</v>
+      </c>
+      <c r="D275" t="s">
         <v>709</v>
-      </c>
-[...7 lines deleted...]
-        <v>711</v>
       </c>
       <c r="E275" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F275" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="276" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A276" t="s">
+        <v>710</v>
+      </c>
+      <c r="B276">
+        <v>4420</v>
+      </c>
+      <c r="C276" t="s">
+        <v>711</v>
+      </c>
+      <c r="D276" t="s">
         <v>712</v>
-      </c>
-[...7 lines deleted...]
-        <v>714</v>
       </c>
       <c r="E276" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F276" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="277" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A277" t="s">
-        <v>712</v>
+        <v>710</v>
       </c>
       <c r="B277">
-        <v>3953</v>
+        <v>4400</v>
       </c>
       <c r="C277" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
       <c r="D277" t="s">
-        <v>716</v>
+        <v>714</v>
       </c>
       <c r="E277" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F277" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="278" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A278" t="s">
-        <v>712</v>
+        <v>715</v>
       </c>
       <c r="B278">
-        <v>3937</v>
+        <v>4227</v>
       </c>
       <c r="C278" t="s">
+        <v>716</v>
+      </c>
+      <c r="D278" t="s">
         <v>717</v>
-      </c>
-[...1 lines deleted...]
-        <v>718</v>
       </c>
       <c r="E278" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F278" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="279" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A279" t="s">
+        <v>718</v>
+      </c>
+      <c r="B279">
+        <v>4201</v>
+      </c>
+      <c r="C279" t="s">
         <v>719</v>
       </c>
-      <c r="B279">
-[...2 lines deleted...]
-      <c r="C279" t="s">
+      <c r="D279" t="s">
         <v>720</v>
-      </c>
-[...1 lines deleted...]
-        <v>721</v>
       </c>
       <c r="E279" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F279" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="280" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A280" t="s">
+        <v>721</v>
+      </c>
+      <c r="B280">
+        <v>4179</v>
+      </c>
+      <c r="C280" t="s">
         <v>722</v>
       </c>
-      <c r="B280">
-[...2 lines deleted...]
-      <c r="C280" t="s">
+      <c r="D280" t="s">
         <v>723</v>
-      </c>
-[...1 lines deleted...]
-        <v>724</v>
       </c>
       <c r="E280" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F280" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="281" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A281" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="B281">
-        <v>3608</v>
+        <v>4175</v>
       </c>
       <c r="C281" t="s">
+        <v>724</v>
+      </c>
+      <c r="D281" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="E281" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F281" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="282" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A282" t="s">
+        <v>721</v>
+      </c>
+      <c r="B282">
+        <v>4171</v>
+      </c>
+      <c r="C282" t="s">
+        <v>726</v>
+      </c>
+      <c r="D282" t="s">
         <v>727</v>
-      </c>
-[...7 lines deleted...]
-        <v>729</v>
       </c>
       <c r="E282" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F282" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="283" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A283" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="B283">
-        <v>3511</v>
+        <v>4084</v>
       </c>
       <c r="C283" t="s">
+        <v>729</v>
+      </c>
+      <c r="D283" t="s">
         <v>730</v>
-      </c>
-[...1 lines deleted...]
-        <v>731</v>
       </c>
       <c r="E283" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F283" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="284" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A284" t="s">
+        <v>731</v>
+      </c>
+      <c r="B284">
+        <v>4050</v>
+      </c>
+      <c r="C284" t="s">
         <v>732</v>
       </c>
-      <c r="B284">
-[...2 lines deleted...]
-      <c r="C284" t="s">
+      <c r="D284" t="s">
         <v>733</v>
-      </c>
-[...1 lines deleted...]
-        <v>734</v>
       </c>
       <c r="E284" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F284" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="285" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A285" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="B285">
-        <v>3427</v>
+        <v>3962</v>
       </c>
       <c r="C285" t="s">
         <v>735</v>
       </c>
       <c r="D285" t="s">
         <v>736</v>
       </c>
       <c r="E285" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F285" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="286" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A286" t="s">
+        <v>734</v>
+      </c>
+      <c r="B286">
+        <v>3953</v>
+      </c>
+      <c r="C286" t="s">
         <v>737</v>
       </c>
-      <c r="B286">
-[...2 lines deleted...]
-      <c r="C286" t="s">
+      <c r="D286" t="s">
         <v>738</v>
-      </c>
-[...1 lines deleted...]
-        <v>739</v>
       </c>
       <c r="E286" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F286" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="287" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A287" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
       <c r="B287">
-        <v>3347</v>
+        <v>3937</v>
       </c>
       <c r="C287" t="s">
+        <v>739</v>
+      </c>
+      <c r="D287" t="s">
         <v>740</v>
-      </c>
-[...1 lines deleted...]
-        <v>741</v>
       </c>
       <c r="E287" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F287" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="288" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A288" t="s">
+        <v>741</v>
+      </c>
+      <c r="B288">
+        <v>3810</v>
+      </c>
+      <c r="C288" t="s">
         <v>742</v>
       </c>
-      <c r="B288">
-[...2 lines deleted...]
-      <c r="C288" t="s">
+      <c r="D288" t="s">
         <v>743</v>
-      </c>
-[...1 lines deleted...]
-        <v>744</v>
       </c>
       <c r="E288" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F288" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="289" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A289" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="B289">
-        <v>3179</v>
+        <v>3631</v>
       </c>
       <c r="C289" t="s">
         <v>745</v>
       </c>
       <c r="D289" t="s">
         <v>746</v>
       </c>
       <c r="E289" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F289" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="290" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A290" t="s">
+        <v>744</v>
+      </c>
+      <c r="B290">
+        <v>3608</v>
+      </c>
+      <c r="C290" t="s">
         <v>747</v>
       </c>
-      <c r="B290">
-[...2 lines deleted...]
-      <c r="C290" t="s">
+      <c r="D290" t="s">
         <v>748</v>
-      </c>
-[...1 lines deleted...]
-        <v>749</v>
       </c>
       <c r="E290" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F290" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="291" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A291" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="B291">
-        <v>3059</v>
+        <v>3539</v>
       </c>
       <c r="C291" t="s">
         <v>750</v>
       </c>
       <c r="D291" t="s">
         <v>751</v>
       </c>
       <c r="E291" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F291" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="292" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A292" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="B292">
-        <v>3016</v>
+        <v>3511</v>
       </c>
       <c r="C292" t="s">
         <v>752</v>
       </c>
       <c r="D292" t="s">
         <v>753</v>
       </c>
       <c r="E292" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F292" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="293" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A293" t="s">
         <v>754</v>
       </c>
       <c r="B293">
-        <v>2980</v>
+        <v>3441</v>
       </c>
       <c r="C293" t="s">
         <v>755</v>
       </c>
       <c r="D293" t="s">
         <v>756</v>
       </c>
       <c r="E293" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F293" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="294" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A294" t="s">
         <v>754</v>
       </c>
       <c r="B294">
-        <v>2969</v>
+        <v>3427</v>
       </c>
       <c r="C294" t="s">
         <v>757</v>
       </c>
       <c r="D294" t="s">
         <v>758</v>
       </c>
       <c r="E294" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F294" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="295" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A295" t="s">
         <v>759</v>
       </c>
       <c r="B295">
-        <v>2710</v>
+        <v>3365</v>
       </c>
       <c r="C295" t="s">
         <v>760</v>
       </c>
       <c r="D295" t="s">
         <v>761</v>
       </c>
       <c r="E295" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F295" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="296" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A296" t="s">
         <v>759</v>
       </c>
       <c r="B296">
-        <v>2697</v>
+        <v>3347</v>
       </c>
       <c r="C296" t="s">
         <v>762</v>
       </c>
       <c r="D296" t="s">
         <v>763</v>
       </c>
       <c r="E296" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F296" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="297" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A297" t="s">
-        <v>759</v>
+        <v>764</v>
       </c>
       <c r="B297">
-        <v>2691</v>
+        <v>3190</v>
       </c>
       <c r="C297" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="D297" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="E297" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F297" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="298" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A298" t="s">
-        <v>766</v>
+        <v>764</v>
       </c>
       <c r="B298">
-        <v>2660</v>
+        <v>3179</v>
       </c>
       <c r="C298" t="s">
         <v>767</v>
       </c>
       <c r="D298" t="s">
         <v>768</v>
       </c>
       <c r="E298" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F298" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="299" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A299" t="s">
         <v>769</v>
       </c>
       <c r="B299">
-        <v>2428</v>
+        <v>3078</v>
       </c>
       <c r="C299" t="s">
         <v>770</v>
       </c>
       <c r="D299" t="s">
         <v>771</v>
       </c>
       <c r="E299" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F299" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="300" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A300" t="s">
+        <v>769</v>
+      </c>
+      <c r="B300">
+        <v>3059</v>
+      </c>
+      <c r="C300" t="s">
         <v>772</v>
       </c>
-      <c r="B300">
-[...2 lines deleted...]
-      <c r="C300" t="s">
+      <c r="D300" t="s">
         <v>773</v>
-      </c>
-[...1 lines deleted...]
-        <v>774</v>
       </c>
       <c r="E300" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F300" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="301" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A301" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
       <c r="B301">
-        <v>2365</v>
+        <v>3016</v>
       </c>
       <c r="C301" t="s">
+        <v>774</v>
+      </c>
+      <c r="D301" t="s">
         <v>775</v>
-      </c>
-[...1 lines deleted...]
-        <v>776</v>
       </c>
       <c r="E301" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F301" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="302" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A302" t="s">
+        <v>776</v>
+      </c>
+      <c r="B302">
+        <v>2980</v>
+      </c>
+      <c r="C302" t="s">
         <v>777</v>
       </c>
-      <c r="B302">
-[...2 lines deleted...]
-      <c r="C302" t="s">
+      <c r="D302" t="s">
         <v>778</v>
-      </c>
-[...1 lines deleted...]
-        <v>779</v>
       </c>
       <c r="E302" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F302" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="303" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A303" t="s">
+        <v>776</v>
+      </c>
+      <c r="B303">
+        <v>2969</v>
+      </c>
+      <c r="C303" t="s">
+        <v>779</v>
+      </c>
+      <c r="D303" t="s">
         <v>780</v>
-      </c>
-[...7 lines deleted...]
-        <v>782</v>
       </c>
       <c r="E303" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F303" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="304" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A304" t="s">
+        <v>781</v>
+      </c>
+      <c r="B304">
+        <v>2710</v>
+      </c>
+      <c r="C304" t="s">
+        <v>782</v>
+      </c>
+      <c r="D304" t="s">
         <v>783</v>
-      </c>
-[...7 lines deleted...]
-        <v>785</v>
       </c>
       <c r="E304" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F304" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="305" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A305" t="s">
-        <v>786</v>
+        <v>781</v>
       </c>
       <c r="B305">
-        <v>1805</v>
+        <v>2697</v>
       </c>
       <c r="C305" t="s">
-        <v>787</v>
+        <v>784</v>
       </c>
       <c r="D305" t="s">
-        <v>788</v>
+        <v>785</v>
       </c>
       <c r="E305" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F305" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="306" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A306" t="s">
-        <v>789</v>
+        <v>781</v>
       </c>
       <c r="B306">
-        <v>1434</v>
+        <v>2691</v>
       </c>
       <c r="C306" t="s">
-        <v>790</v>
+        <v>786</v>
       </c>
       <c r="D306" t="s">
-        <v>791</v>
+        <v>787</v>
       </c>
       <c r="E306" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F306" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="307" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A307" t="s">
-        <v>792</v>
+        <v>788</v>
       </c>
       <c r="B307">
-        <v>1070</v>
+        <v>2660</v>
       </c>
       <c r="C307" t="s">
-        <v>793</v>
+        <v>789</v>
       </c>
       <c r="D307" t="s">
-        <v>794</v>
+        <v>790</v>
       </c>
       <c r="E307" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F307" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="308" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A308" t="s">
-        <v>795</v>
+        <v>791</v>
       </c>
       <c r="B308">
-        <v>1000</v>
+        <v>2428</v>
       </c>
       <c r="C308" t="s">
-        <v>796</v>
+        <v>792</v>
       </c>
       <c r="D308" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E308" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F308" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="309" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A309" t="s">
+        <v>794</v>
+      </c>
+      <c r="B309">
+        <v>2398</v>
+      </c>
+      <c r="C309" t="s">
         <v>795</v>
       </c>
-      <c r="B309">
-[...4 lines deleted...]
-      </c>
       <c r="D309" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
       <c r="E309" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F309" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="310" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A310" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="B310">
-        <v>961</v>
+        <v>2365</v>
       </c>
       <c r="C310" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="D310" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E310" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F310" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="311" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A311" t="s">
-        <v>803</v>
+        <v>799</v>
       </c>
       <c r="B311">
-        <v>4181</v>
+        <v>2275</v>
       </c>
       <c r="C311" t="s">
-        <v>804</v>
+        <v>800</v>
       </c>
       <c r="D311" t="s">
-        <v>805</v>
+        <v>801</v>
       </c>
       <c r="E311" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F311" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="312" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A312" t="s">
+        <v>802</v>
+      </c>
+      <c r="B312">
+        <v>2100</v>
+      </c>
+      <c r="C312" t="s">
+        <v>803</v>
+      </c>
+      <c r="D312" t="s">
+        <v>804</v>
+      </c>
+      <c r="E312" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F312" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="313" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A313" t="s">
+        <v>805</v>
+      </c>
+      <c r="B313">
+        <v>1986</v>
+      </c>
+      <c r="C313" t="s">
         <v>806</v>
       </c>
-      <c r="B312">
+      <c r="D313" t="s">
+        <v>807</v>
+      </c>
+      <c r="E313" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F313" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="314" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A314" t="s">
+        <v>808</v>
+      </c>
+      <c r="B314">
+        <v>1805</v>
+      </c>
+      <c r="C314" t="s">
+        <v>809</v>
+      </c>
+      <c r="D314" t="s">
+        <v>810</v>
+      </c>
+      <c r="E314" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F314" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="315" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A315" t="s">
+        <v>811</v>
+      </c>
+      <c r="B315">
+        <v>1434</v>
+      </c>
+      <c r="C315" t="s">
+        <v>812</v>
+      </c>
+      <c r="D315" t="s">
+        <v>813</v>
+      </c>
+      <c r="E315" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F315" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="316" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A316" t="s">
+        <v>814</v>
+      </c>
+      <c r="B316">
+        <v>1070</v>
+      </c>
+      <c r="C316" t="s">
+        <v>815</v>
+      </c>
+      <c r="D316" t="s">
+        <v>816</v>
+      </c>
+      <c r="E316" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F316" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="317" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A317" t="s">
+        <v>817</v>
+      </c>
+      <c r="B317">
+        <v>1000</v>
+      </c>
+      <c r="C317" t="s">
+        <v>818</v>
+      </c>
+      <c r="D317" t="s">
+        <v>819</v>
+      </c>
+      <c r="E317" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F317" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="318" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A318" t="s">
+        <v>817</v>
+      </c>
+      <c r="B318">
+        <v>991</v>
+      </c>
+      <c r="C318" t="s">
+        <v>820</v>
+      </c>
+      <c r="D318" t="s">
+        <v>821</v>
+      </c>
+      <c r="E318" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F318" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="319" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A319" t="s">
+        <v>822</v>
+      </c>
+      <c r="B319">
+        <v>961</v>
+      </c>
+      <c r="C319" t="s">
+        <v>823</v>
+      </c>
+      <c r="D319" t="s">
+        <v>824</v>
+      </c>
+      <c r="E319" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F319" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="320" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A320" t="s">
+        <v>825</v>
+      </c>
+      <c r="B320">
+        <v>4181</v>
+      </c>
+      <c r="C320" t="s">
+        <v>826</v>
+      </c>
+      <c r="D320" t="s">
+        <v>827</v>
+      </c>
+      <c r="E320" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F320" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="321" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A321" t="s">
+        <v>828</v>
+      </c>
+      <c r="B321">
         <v>5612</v>
       </c>
-      <c r="C312" t="s">
-[...8 lines deleted...]
-      <c r="F312" s="2" t="s">
+      <c r="C321" t="s">
+        <v>829</v>
+      </c>
+      <c r="D321" t="s">
+        <v>830</v>
+      </c>
+      <c r="E321" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F321" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1"/>
-    <hyperlink ref="E3" r:id="rId2"/>
-[...39 lines deleted...]
-    <hyperlink ref="F24" r:id="rId42"/>
+    <hyperlink ref="F3" r:id="rId2"/>
+    <hyperlink ref="E4" r:id="rId3"/>
+    <hyperlink ref="F4" r:id="rId4"/>
+    <hyperlink ref="F5" r:id="rId5"/>
+    <hyperlink ref="F6" r:id="rId6"/>
+    <hyperlink ref="E7" r:id="rId7"/>
+    <hyperlink ref="F7" r:id="rId8"/>
+    <hyperlink ref="E8" r:id="rId9"/>
+    <hyperlink ref="F8" r:id="rId10"/>
+    <hyperlink ref="E9" r:id="rId11"/>
+    <hyperlink ref="F9" r:id="rId12"/>
+    <hyperlink ref="E10" r:id="rId13"/>
+    <hyperlink ref="F10" r:id="rId14"/>
+    <hyperlink ref="F11" r:id="rId15"/>
+    <hyperlink ref="E12" r:id="rId16"/>
+    <hyperlink ref="F12" r:id="rId17"/>
+    <hyperlink ref="E13" r:id="rId18"/>
+    <hyperlink ref="F13" r:id="rId19"/>
+    <hyperlink ref="E14" r:id="rId20"/>
+    <hyperlink ref="F14" r:id="rId21"/>
+    <hyperlink ref="E15" r:id="rId22"/>
+    <hyperlink ref="F15" r:id="rId23"/>
+    <hyperlink ref="E16" r:id="rId24"/>
+    <hyperlink ref="F16" r:id="rId25"/>
+    <hyperlink ref="E17" r:id="rId26"/>
+    <hyperlink ref="F17" r:id="rId27"/>
+    <hyperlink ref="E18" r:id="rId28"/>
+    <hyperlink ref="F18" r:id="rId29"/>
+    <hyperlink ref="E19" r:id="rId30"/>
+    <hyperlink ref="F19" r:id="rId31"/>
+    <hyperlink ref="E20" r:id="rId32"/>
+    <hyperlink ref="F20" r:id="rId33"/>
+    <hyperlink ref="E21" r:id="rId34"/>
+    <hyperlink ref="F21" r:id="rId35"/>
+    <hyperlink ref="E22" r:id="rId36"/>
+    <hyperlink ref="F22" r:id="rId37"/>
+    <hyperlink ref="E23" r:id="rId38"/>
+    <hyperlink ref="F23" r:id="rId39"/>
+    <hyperlink ref="E24" r:id="rId40"/>
+    <hyperlink ref="F24" r:id="rId41"/>
+    <hyperlink ref="E25" r:id="rId42"/>
     <hyperlink ref="F25" r:id="rId43"/>
-    <hyperlink ref="E26" r:id="rId44"/>
-[...197 lines deleted...]
-    <hyperlink ref="F127" r:id="rId242"/>
+    <hyperlink ref="F26" r:id="rId44"/>
+    <hyperlink ref="F27" r:id="rId45"/>
+    <hyperlink ref="F28" r:id="rId46"/>
+    <hyperlink ref="E29" r:id="rId47"/>
+    <hyperlink ref="F29" r:id="rId48"/>
+    <hyperlink ref="E30" r:id="rId49"/>
+    <hyperlink ref="F30" r:id="rId50"/>
+    <hyperlink ref="E31" r:id="rId51"/>
+    <hyperlink ref="F31" r:id="rId52"/>
+    <hyperlink ref="E32" r:id="rId53"/>
+    <hyperlink ref="F32" r:id="rId54"/>
+    <hyperlink ref="E33" r:id="rId55"/>
+    <hyperlink ref="F33" r:id="rId56"/>
+    <hyperlink ref="F34" r:id="rId57"/>
+    <hyperlink ref="E35" r:id="rId58"/>
+    <hyperlink ref="F35" r:id="rId59"/>
+    <hyperlink ref="E36" r:id="rId60"/>
+    <hyperlink ref="F36" r:id="rId61"/>
+    <hyperlink ref="E37" r:id="rId62"/>
+    <hyperlink ref="F37" r:id="rId63"/>
+    <hyperlink ref="E38" r:id="rId64"/>
+    <hyperlink ref="F38" r:id="rId65"/>
+    <hyperlink ref="E39" r:id="rId66"/>
+    <hyperlink ref="F39" r:id="rId67"/>
+    <hyperlink ref="E40" r:id="rId68"/>
+    <hyperlink ref="F40" r:id="rId69"/>
+    <hyperlink ref="E41" r:id="rId70"/>
+    <hyperlink ref="F41" r:id="rId71"/>
+    <hyperlink ref="E42" r:id="rId72"/>
+    <hyperlink ref="F42" r:id="rId73"/>
+    <hyperlink ref="E43" r:id="rId74"/>
+    <hyperlink ref="F43" r:id="rId75"/>
+    <hyperlink ref="E44" r:id="rId76"/>
+    <hyperlink ref="F44" r:id="rId77"/>
+    <hyperlink ref="E45" r:id="rId78"/>
+    <hyperlink ref="F45" r:id="rId79"/>
+    <hyperlink ref="E46" r:id="rId80"/>
+    <hyperlink ref="F46" r:id="rId81"/>
+    <hyperlink ref="E47" r:id="rId82"/>
+    <hyperlink ref="F47" r:id="rId83"/>
+    <hyperlink ref="E48" r:id="rId84"/>
+    <hyperlink ref="F48" r:id="rId85"/>
+    <hyperlink ref="E49" r:id="rId86"/>
+    <hyperlink ref="F49" r:id="rId87"/>
+    <hyperlink ref="E50" r:id="rId88"/>
+    <hyperlink ref="F50" r:id="rId89"/>
+    <hyperlink ref="E51" r:id="rId90"/>
+    <hyperlink ref="F51" r:id="rId91"/>
+    <hyperlink ref="E52" r:id="rId92"/>
+    <hyperlink ref="F52" r:id="rId93"/>
+    <hyperlink ref="E53" r:id="rId94"/>
+    <hyperlink ref="F53" r:id="rId95"/>
+    <hyperlink ref="E54" r:id="rId96"/>
+    <hyperlink ref="F54" r:id="rId97"/>
+    <hyperlink ref="E55" r:id="rId98"/>
+    <hyperlink ref="F55" r:id="rId99"/>
+    <hyperlink ref="E56" r:id="rId100"/>
+    <hyperlink ref="F56" r:id="rId101"/>
+    <hyperlink ref="E57" r:id="rId102"/>
+    <hyperlink ref="F57" r:id="rId103"/>
+    <hyperlink ref="E58" r:id="rId104"/>
+    <hyperlink ref="F58" r:id="rId105"/>
+    <hyperlink ref="E59" r:id="rId106"/>
+    <hyperlink ref="F59" r:id="rId107"/>
+    <hyperlink ref="E60" r:id="rId108"/>
+    <hyperlink ref="F60" r:id="rId109"/>
+    <hyperlink ref="E61" r:id="rId110"/>
+    <hyperlink ref="F61" r:id="rId111"/>
+    <hyperlink ref="E62" r:id="rId112"/>
+    <hyperlink ref="F62" r:id="rId113"/>
+    <hyperlink ref="F63" r:id="rId114"/>
+    <hyperlink ref="E64" r:id="rId115"/>
+    <hyperlink ref="F64" r:id="rId116"/>
+    <hyperlink ref="E65" r:id="rId117"/>
+    <hyperlink ref="F65" r:id="rId118"/>
+    <hyperlink ref="E66" r:id="rId119"/>
+    <hyperlink ref="F66" r:id="rId120"/>
+    <hyperlink ref="E67" r:id="rId121"/>
+    <hyperlink ref="F67" r:id="rId122"/>
+    <hyperlink ref="E68" r:id="rId123"/>
+    <hyperlink ref="F68" r:id="rId124"/>
+    <hyperlink ref="E69" r:id="rId125"/>
+    <hyperlink ref="F69" r:id="rId126"/>
+    <hyperlink ref="E70" r:id="rId127"/>
+    <hyperlink ref="F70" r:id="rId128"/>
+    <hyperlink ref="E71" r:id="rId129"/>
+    <hyperlink ref="F71" r:id="rId130"/>
+    <hyperlink ref="E72" r:id="rId131"/>
+    <hyperlink ref="F72" r:id="rId132"/>
+    <hyperlink ref="E73" r:id="rId133"/>
+    <hyperlink ref="F73" r:id="rId134"/>
+    <hyperlink ref="E74" r:id="rId135"/>
+    <hyperlink ref="F74" r:id="rId136"/>
+    <hyperlink ref="E75" r:id="rId137"/>
+    <hyperlink ref="F75" r:id="rId138"/>
+    <hyperlink ref="E76" r:id="rId139"/>
+    <hyperlink ref="F76" r:id="rId140"/>
+    <hyperlink ref="E77" r:id="rId141"/>
+    <hyperlink ref="F77" r:id="rId142"/>
+    <hyperlink ref="E78" r:id="rId143"/>
+    <hyperlink ref="F78" r:id="rId144"/>
+    <hyperlink ref="E79" r:id="rId145"/>
+    <hyperlink ref="F79" r:id="rId146"/>
+    <hyperlink ref="E80" r:id="rId147"/>
+    <hyperlink ref="F80" r:id="rId148"/>
+    <hyperlink ref="E81" r:id="rId149"/>
+    <hyperlink ref="F81" r:id="rId150"/>
+    <hyperlink ref="E82" r:id="rId151"/>
+    <hyperlink ref="F82" r:id="rId152"/>
+    <hyperlink ref="E83" r:id="rId153"/>
+    <hyperlink ref="F83" r:id="rId154"/>
+    <hyperlink ref="E84" r:id="rId155"/>
+    <hyperlink ref="F84" r:id="rId156"/>
+    <hyperlink ref="E85" r:id="rId157"/>
+    <hyperlink ref="F85" r:id="rId158"/>
+    <hyperlink ref="E86" r:id="rId159"/>
+    <hyperlink ref="F86" r:id="rId160"/>
+    <hyperlink ref="E87" r:id="rId161"/>
+    <hyperlink ref="F87" r:id="rId162"/>
+    <hyperlink ref="E88" r:id="rId163"/>
+    <hyperlink ref="F88" r:id="rId164"/>
+    <hyperlink ref="E89" r:id="rId165"/>
+    <hyperlink ref="F89" r:id="rId166"/>
+    <hyperlink ref="E90" r:id="rId167"/>
+    <hyperlink ref="F90" r:id="rId168"/>
+    <hyperlink ref="E91" r:id="rId169"/>
+    <hyperlink ref="F91" r:id="rId170"/>
+    <hyperlink ref="E92" r:id="rId171"/>
+    <hyperlink ref="F92" r:id="rId172"/>
+    <hyperlink ref="E93" r:id="rId173"/>
+    <hyperlink ref="F93" r:id="rId174"/>
+    <hyperlink ref="E94" r:id="rId175"/>
+    <hyperlink ref="F94" r:id="rId176"/>
+    <hyperlink ref="E95" r:id="rId177"/>
+    <hyperlink ref="F95" r:id="rId178"/>
+    <hyperlink ref="E96" r:id="rId179"/>
+    <hyperlink ref="F96" r:id="rId180"/>
+    <hyperlink ref="E97" r:id="rId181"/>
+    <hyperlink ref="F97" r:id="rId182"/>
+    <hyperlink ref="E98" r:id="rId183"/>
+    <hyperlink ref="F98" r:id="rId184"/>
+    <hyperlink ref="E99" r:id="rId185"/>
+    <hyperlink ref="F99" r:id="rId186"/>
+    <hyperlink ref="E100" r:id="rId187"/>
+    <hyperlink ref="F100" r:id="rId188"/>
+    <hyperlink ref="E101" r:id="rId189"/>
+    <hyperlink ref="F101" r:id="rId190"/>
+    <hyperlink ref="E102" r:id="rId191"/>
+    <hyperlink ref="F102" r:id="rId192"/>
+    <hyperlink ref="E103" r:id="rId193"/>
+    <hyperlink ref="F103" r:id="rId194"/>
+    <hyperlink ref="E104" r:id="rId195"/>
+    <hyperlink ref="F104" r:id="rId196"/>
+    <hyperlink ref="F105" r:id="rId197"/>
+    <hyperlink ref="E106" r:id="rId198"/>
+    <hyperlink ref="F106" r:id="rId199"/>
+    <hyperlink ref="E107" r:id="rId200"/>
+    <hyperlink ref="F107" r:id="rId201"/>
+    <hyperlink ref="E108" r:id="rId202"/>
+    <hyperlink ref="F108" r:id="rId203"/>
+    <hyperlink ref="E109" r:id="rId204"/>
+    <hyperlink ref="F109" r:id="rId205"/>
+    <hyperlink ref="E110" r:id="rId206"/>
+    <hyperlink ref="F110" r:id="rId207"/>
+    <hyperlink ref="E111" r:id="rId208"/>
+    <hyperlink ref="F111" r:id="rId209"/>
+    <hyperlink ref="E112" r:id="rId210"/>
+    <hyperlink ref="F112" r:id="rId211"/>
+    <hyperlink ref="E113" r:id="rId212"/>
+    <hyperlink ref="F113" r:id="rId213"/>
+    <hyperlink ref="E114" r:id="rId214"/>
+    <hyperlink ref="F114" r:id="rId215"/>
+    <hyperlink ref="E115" r:id="rId216"/>
+    <hyperlink ref="F115" r:id="rId217"/>
+    <hyperlink ref="E116" r:id="rId218"/>
+    <hyperlink ref="F116" r:id="rId219"/>
+    <hyperlink ref="E117" r:id="rId220"/>
+    <hyperlink ref="F117" r:id="rId221"/>
+    <hyperlink ref="E118" r:id="rId222"/>
+    <hyperlink ref="F118" r:id="rId223"/>
+    <hyperlink ref="E119" r:id="rId224"/>
+    <hyperlink ref="F119" r:id="rId225"/>
+    <hyperlink ref="E120" r:id="rId226"/>
+    <hyperlink ref="F120" r:id="rId227"/>
+    <hyperlink ref="E121" r:id="rId228"/>
+    <hyperlink ref="F121" r:id="rId229"/>
+    <hyperlink ref="E122" r:id="rId230"/>
+    <hyperlink ref="F122" r:id="rId231"/>
+    <hyperlink ref="E123" r:id="rId232"/>
+    <hyperlink ref="F123" r:id="rId233"/>
+    <hyperlink ref="E124" r:id="rId234"/>
+    <hyperlink ref="F124" r:id="rId235"/>
+    <hyperlink ref="E125" r:id="rId236"/>
+    <hyperlink ref="F125" r:id="rId237"/>
+    <hyperlink ref="E126" r:id="rId238"/>
+    <hyperlink ref="F126" r:id="rId239"/>
+    <hyperlink ref="E127" r:id="rId240"/>
+    <hyperlink ref="F127" r:id="rId241"/>
+    <hyperlink ref="E128" r:id="rId242"/>
     <hyperlink ref="F128" r:id="rId243"/>
-    <hyperlink ref="F129" r:id="rId244"/>
-[...7 lines deleted...]
-    <hyperlink ref="E134" r:id="rId252"/>
+    <hyperlink ref="E129" r:id="rId244"/>
+    <hyperlink ref="F129" r:id="rId245"/>
+    <hyperlink ref="E130" r:id="rId246"/>
+    <hyperlink ref="F130" r:id="rId247"/>
+    <hyperlink ref="E131" r:id="rId248"/>
+    <hyperlink ref="F131" r:id="rId249"/>
+    <hyperlink ref="E132" r:id="rId250"/>
+    <hyperlink ref="F132" r:id="rId251"/>
+    <hyperlink ref="F133" r:id="rId252"/>
     <hyperlink ref="F134" r:id="rId253"/>
     <hyperlink ref="E135" r:id="rId254"/>
     <hyperlink ref="F135" r:id="rId255"/>
-    <hyperlink ref="E136" r:id="rId256"/>
-[...175 lines deleted...]
-    <hyperlink ref="F226" r:id="rId432"/>
+    <hyperlink ref="F136" r:id="rId256"/>
+    <hyperlink ref="F137" r:id="rId257"/>
+    <hyperlink ref="F138" r:id="rId258"/>
+    <hyperlink ref="F139" r:id="rId259"/>
+    <hyperlink ref="E140" r:id="rId260"/>
+    <hyperlink ref="F140" r:id="rId261"/>
+    <hyperlink ref="E141" r:id="rId262"/>
+    <hyperlink ref="F141" r:id="rId263"/>
+    <hyperlink ref="E142" r:id="rId264"/>
+    <hyperlink ref="F142" r:id="rId265"/>
+    <hyperlink ref="E143" r:id="rId266"/>
+    <hyperlink ref="F143" r:id="rId267"/>
+    <hyperlink ref="E144" r:id="rId268"/>
+    <hyperlink ref="F144" r:id="rId269"/>
+    <hyperlink ref="E145" r:id="rId270"/>
+    <hyperlink ref="F145" r:id="rId271"/>
+    <hyperlink ref="F146" r:id="rId272"/>
+    <hyperlink ref="E147" r:id="rId273"/>
+    <hyperlink ref="F147" r:id="rId274"/>
+    <hyperlink ref="F148" r:id="rId275"/>
+    <hyperlink ref="E149" r:id="rId276"/>
+    <hyperlink ref="F149" r:id="rId277"/>
+    <hyperlink ref="E150" r:id="rId278"/>
+    <hyperlink ref="F150" r:id="rId279"/>
+    <hyperlink ref="E151" r:id="rId280"/>
+    <hyperlink ref="F151" r:id="rId281"/>
+    <hyperlink ref="E152" r:id="rId282"/>
+    <hyperlink ref="F152" r:id="rId283"/>
+    <hyperlink ref="E153" r:id="rId284"/>
+    <hyperlink ref="F153" r:id="rId285"/>
+    <hyperlink ref="E154" r:id="rId286"/>
+    <hyperlink ref="F154" r:id="rId287"/>
+    <hyperlink ref="E155" r:id="rId288"/>
+    <hyperlink ref="F155" r:id="rId289"/>
+    <hyperlink ref="E156" r:id="rId290"/>
+    <hyperlink ref="F156" r:id="rId291"/>
+    <hyperlink ref="E157" r:id="rId292"/>
+    <hyperlink ref="F157" r:id="rId293"/>
+    <hyperlink ref="E158" r:id="rId294"/>
+    <hyperlink ref="F158" r:id="rId295"/>
+    <hyperlink ref="E159" r:id="rId296"/>
+    <hyperlink ref="F159" r:id="rId297"/>
+    <hyperlink ref="E160" r:id="rId298"/>
+    <hyperlink ref="F160" r:id="rId299"/>
+    <hyperlink ref="E161" r:id="rId300"/>
+    <hyperlink ref="F161" r:id="rId301"/>
+    <hyperlink ref="E162" r:id="rId302"/>
+    <hyperlink ref="F162" r:id="rId303"/>
+    <hyperlink ref="E163" r:id="rId304"/>
+    <hyperlink ref="F163" r:id="rId305"/>
+    <hyperlink ref="E164" r:id="rId306"/>
+    <hyperlink ref="F164" r:id="rId307"/>
+    <hyperlink ref="E165" r:id="rId308"/>
+    <hyperlink ref="F165" r:id="rId309"/>
+    <hyperlink ref="E166" r:id="rId310"/>
+    <hyperlink ref="F166" r:id="rId311"/>
+    <hyperlink ref="E167" r:id="rId312"/>
+    <hyperlink ref="F167" r:id="rId313"/>
+    <hyperlink ref="E168" r:id="rId314"/>
+    <hyperlink ref="F168" r:id="rId315"/>
+    <hyperlink ref="E169" r:id="rId316"/>
+    <hyperlink ref="F169" r:id="rId317"/>
+    <hyperlink ref="E170" r:id="rId318"/>
+    <hyperlink ref="F170" r:id="rId319"/>
+    <hyperlink ref="E171" r:id="rId320"/>
+    <hyperlink ref="F171" r:id="rId321"/>
+    <hyperlink ref="E172" r:id="rId322"/>
+    <hyperlink ref="F172" r:id="rId323"/>
+    <hyperlink ref="E173" r:id="rId324"/>
+    <hyperlink ref="F173" r:id="rId325"/>
+    <hyperlink ref="E174" r:id="rId326"/>
+    <hyperlink ref="F174" r:id="rId327"/>
+    <hyperlink ref="E175" r:id="rId328"/>
+    <hyperlink ref="F175" r:id="rId329"/>
+    <hyperlink ref="E176" r:id="rId330"/>
+    <hyperlink ref="F176" r:id="rId331"/>
+    <hyperlink ref="E177" r:id="rId332"/>
+    <hyperlink ref="F177" r:id="rId333"/>
+    <hyperlink ref="E178" r:id="rId334"/>
+    <hyperlink ref="F178" r:id="rId335"/>
+    <hyperlink ref="E179" r:id="rId336"/>
+    <hyperlink ref="F179" r:id="rId337"/>
+    <hyperlink ref="E180" r:id="rId338"/>
+    <hyperlink ref="F180" r:id="rId339"/>
+    <hyperlink ref="E181" r:id="rId340"/>
+    <hyperlink ref="F181" r:id="rId341"/>
+    <hyperlink ref="E182" r:id="rId342"/>
+    <hyperlink ref="F182" r:id="rId343"/>
+    <hyperlink ref="E183" r:id="rId344"/>
+    <hyperlink ref="F183" r:id="rId345"/>
+    <hyperlink ref="E184" r:id="rId346"/>
+    <hyperlink ref="F184" r:id="rId347"/>
+    <hyperlink ref="E185" r:id="rId348"/>
+    <hyperlink ref="F185" r:id="rId349"/>
+    <hyperlink ref="E186" r:id="rId350"/>
+    <hyperlink ref="F186" r:id="rId351"/>
+    <hyperlink ref="E187" r:id="rId352"/>
+    <hyperlink ref="F187" r:id="rId353"/>
+    <hyperlink ref="E188" r:id="rId354"/>
+    <hyperlink ref="F188" r:id="rId355"/>
+    <hyperlink ref="E189" r:id="rId356"/>
+    <hyperlink ref="F189" r:id="rId357"/>
+    <hyperlink ref="E190" r:id="rId358"/>
+    <hyperlink ref="F190" r:id="rId359"/>
+    <hyperlink ref="E191" r:id="rId360"/>
+    <hyperlink ref="F191" r:id="rId361"/>
+    <hyperlink ref="E192" r:id="rId362"/>
+    <hyperlink ref="F192" r:id="rId363"/>
+    <hyperlink ref="E193" r:id="rId364"/>
+    <hyperlink ref="F193" r:id="rId365"/>
+    <hyperlink ref="E194" r:id="rId366"/>
+    <hyperlink ref="F194" r:id="rId367"/>
+    <hyperlink ref="E195" r:id="rId368"/>
+    <hyperlink ref="F195" r:id="rId369"/>
+    <hyperlink ref="E196" r:id="rId370"/>
+    <hyperlink ref="F196" r:id="rId371"/>
+    <hyperlink ref="E197" r:id="rId372"/>
+    <hyperlink ref="F197" r:id="rId373"/>
+    <hyperlink ref="E198" r:id="rId374"/>
+    <hyperlink ref="F198" r:id="rId375"/>
+    <hyperlink ref="E199" r:id="rId376"/>
+    <hyperlink ref="F199" r:id="rId377"/>
+    <hyperlink ref="E200" r:id="rId378"/>
+    <hyperlink ref="F200" r:id="rId379"/>
+    <hyperlink ref="E201" r:id="rId380"/>
+    <hyperlink ref="F201" r:id="rId381"/>
+    <hyperlink ref="E202" r:id="rId382"/>
+    <hyperlink ref="F202" r:id="rId383"/>
+    <hyperlink ref="E203" r:id="rId384"/>
+    <hyperlink ref="F203" r:id="rId385"/>
+    <hyperlink ref="E204" r:id="rId386"/>
+    <hyperlink ref="F204" r:id="rId387"/>
+    <hyperlink ref="E205" r:id="rId388"/>
+    <hyperlink ref="F205" r:id="rId389"/>
+    <hyperlink ref="E206" r:id="rId390"/>
+    <hyperlink ref="F206" r:id="rId391"/>
+    <hyperlink ref="E207" r:id="rId392"/>
+    <hyperlink ref="F207" r:id="rId393"/>
+    <hyperlink ref="E208" r:id="rId394"/>
+    <hyperlink ref="F208" r:id="rId395"/>
+    <hyperlink ref="E209" r:id="rId396"/>
+    <hyperlink ref="F209" r:id="rId397"/>
+    <hyperlink ref="E210" r:id="rId398"/>
+    <hyperlink ref="F210" r:id="rId399"/>
+    <hyperlink ref="E211" r:id="rId400"/>
+    <hyperlink ref="F211" r:id="rId401"/>
+    <hyperlink ref="E212" r:id="rId402"/>
+    <hyperlink ref="F212" r:id="rId403"/>
+    <hyperlink ref="E213" r:id="rId404"/>
+    <hyperlink ref="F213" r:id="rId405"/>
+    <hyperlink ref="E214" r:id="rId406"/>
+    <hyperlink ref="F214" r:id="rId407"/>
+    <hyperlink ref="E215" r:id="rId408"/>
+    <hyperlink ref="F215" r:id="rId409"/>
+    <hyperlink ref="E216" r:id="rId410"/>
+    <hyperlink ref="F216" r:id="rId411"/>
+    <hyperlink ref="E217" r:id="rId412"/>
+    <hyperlink ref="F217" r:id="rId413"/>
+    <hyperlink ref="E218" r:id="rId414"/>
+    <hyperlink ref="F218" r:id="rId415"/>
+    <hyperlink ref="E219" r:id="rId416"/>
+    <hyperlink ref="F219" r:id="rId417"/>
+    <hyperlink ref="E220" r:id="rId418"/>
+    <hyperlink ref="F220" r:id="rId419"/>
+    <hyperlink ref="E221" r:id="rId420"/>
+    <hyperlink ref="F221" r:id="rId421"/>
+    <hyperlink ref="E222" r:id="rId422"/>
+    <hyperlink ref="F222" r:id="rId423"/>
+    <hyperlink ref="E223" r:id="rId424"/>
+    <hyperlink ref="F223" r:id="rId425"/>
+    <hyperlink ref="E224" r:id="rId426"/>
+    <hyperlink ref="F224" r:id="rId427"/>
+    <hyperlink ref="E225" r:id="rId428"/>
+    <hyperlink ref="F225" r:id="rId429"/>
+    <hyperlink ref="E226" r:id="rId430"/>
+    <hyperlink ref="F226" r:id="rId431"/>
+    <hyperlink ref="E227" r:id="rId432"/>
     <hyperlink ref="F227" r:id="rId433"/>
     <hyperlink ref="E228" r:id="rId434"/>
     <hyperlink ref="F228" r:id="rId435"/>
     <hyperlink ref="E229" r:id="rId436"/>
     <hyperlink ref="F229" r:id="rId437"/>
     <hyperlink ref="E230" r:id="rId438"/>
     <hyperlink ref="F230" r:id="rId439"/>
-    <hyperlink ref="E231" r:id="rId440"/>
-[...4 lines deleted...]
-    <hyperlink ref="F234" r:id="rId445"/>
+    <hyperlink ref="F231" r:id="rId440"/>
+    <hyperlink ref="F232" r:id="rId441"/>
+    <hyperlink ref="F233" r:id="rId442"/>
+    <hyperlink ref="E234" r:id="rId443"/>
+    <hyperlink ref="F234" r:id="rId444"/>
+    <hyperlink ref="E235" r:id="rId445"/>
     <hyperlink ref="F235" r:id="rId446"/>
     <hyperlink ref="F236" r:id="rId447"/>
-    <hyperlink ref="F237" r:id="rId448"/>
-[...8 lines deleted...]
-    <hyperlink ref="E242" r:id="rId457"/>
+    <hyperlink ref="E237" r:id="rId448"/>
+    <hyperlink ref="F237" r:id="rId449"/>
+    <hyperlink ref="E238" r:id="rId450"/>
+    <hyperlink ref="F238" r:id="rId451"/>
+    <hyperlink ref="E239" r:id="rId452"/>
+    <hyperlink ref="F239" r:id="rId453"/>
+    <hyperlink ref="E240" r:id="rId454"/>
+    <hyperlink ref="F240" r:id="rId455"/>
+    <hyperlink ref="E241" r:id="rId456"/>
+    <hyperlink ref="F241" r:id="rId457"/>
     <hyperlink ref="F242" r:id="rId458"/>
-    <hyperlink ref="E243" r:id="rId459"/>
-[...138 lines deleted...]
-    <hyperlink ref="F312" r:id="rId598"/>
+    <hyperlink ref="F243" r:id="rId459"/>
+    <hyperlink ref="F244" r:id="rId460"/>
+    <hyperlink ref="F245" r:id="rId461"/>
+    <hyperlink ref="F246" r:id="rId462"/>
+    <hyperlink ref="E247" r:id="rId463"/>
+    <hyperlink ref="F247" r:id="rId464"/>
+    <hyperlink ref="E248" r:id="rId465"/>
+    <hyperlink ref="F248" r:id="rId466"/>
+    <hyperlink ref="E249" r:id="rId467"/>
+    <hyperlink ref="F249" r:id="rId468"/>
+    <hyperlink ref="E250" r:id="rId469"/>
+    <hyperlink ref="F250" r:id="rId470"/>
+    <hyperlink ref="E251" r:id="rId471"/>
+    <hyperlink ref="F251" r:id="rId472"/>
+    <hyperlink ref="E252" r:id="rId473"/>
+    <hyperlink ref="F252" r:id="rId474"/>
+    <hyperlink ref="E253" r:id="rId475"/>
+    <hyperlink ref="F253" r:id="rId476"/>
+    <hyperlink ref="E254" r:id="rId477"/>
+    <hyperlink ref="F254" r:id="rId478"/>
+    <hyperlink ref="E255" r:id="rId479"/>
+    <hyperlink ref="F255" r:id="rId480"/>
+    <hyperlink ref="E256" r:id="rId481"/>
+    <hyperlink ref="F256" r:id="rId482"/>
+    <hyperlink ref="E257" r:id="rId483"/>
+    <hyperlink ref="F257" r:id="rId484"/>
+    <hyperlink ref="E258" r:id="rId485"/>
+    <hyperlink ref="F258" r:id="rId486"/>
+    <hyperlink ref="E259" r:id="rId487"/>
+    <hyperlink ref="F259" r:id="rId488"/>
+    <hyperlink ref="E260" r:id="rId489"/>
+    <hyperlink ref="F260" r:id="rId490"/>
+    <hyperlink ref="E261" r:id="rId491"/>
+    <hyperlink ref="F261" r:id="rId492"/>
+    <hyperlink ref="E262" r:id="rId493"/>
+    <hyperlink ref="F262" r:id="rId494"/>
+    <hyperlink ref="E263" r:id="rId495"/>
+    <hyperlink ref="F263" r:id="rId496"/>
+    <hyperlink ref="E264" r:id="rId497"/>
+    <hyperlink ref="F264" r:id="rId498"/>
+    <hyperlink ref="E265" r:id="rId499"/>
+    <hyperlink ref="F265" r:id="rId500"/>
+    <hyperlink ref="E266" r:id="rId501"/>
+    <hyperlink ref="F266" r:id="rId502"/>
+    <hyperlink ref="E267" r:id="rId503"/>
+    <hyperlink ref="F267" r:id="rId504"/>
+    <hyperlink ref="E268" r:id="rId505"/>
+    <hyperlink ref="F268" r:id="rId506"/>
+    <hyperlink ref="E269" r:id="rId507"/>
+    <hyperlink ref="F269" r:id="rId508"/>
+    <hyperlink ref="E270" r:id="rId509"/>
+    <hyperlink ref="F270" r:id="rId510"/>
+    <hyperlink ref="E271" r:id="rId511"/>
+    <hyperlink ref="F271" r:id="rId512"/>
+    <hyperlink ref="E272" r:id="rId513"/>
+    <hyperlink ref="F272" r:id="rId514"/>
+    <hyperlink ref="E273" r:id="rId515"/>
+    <hyperlink ref="F273" r:id="rId516"/>
+    <hyperlink ref="E274" r:id="rId517"/>
+    <hyperlink ref="F274" r:id="rId518"/>
+    <hyperlink ref="E275" r:id="rId519"/>
+    <hyperlink ref="F275" r:id="rId520"/>
+    <hyperlink ref="E276" r:id="rId521"/>
+    <hyperlink ref="F276" r:id="rId522"/>
+    <hyperlink ref="E277" r:id="rId523"/>
+    <hyperlink ref="F277" r:id="rId524"/>
+    <hyperlink ref="E278" r:id="rId525"/>
+    <hyperlink ref="F278" r:id="rId526"/>
+    <hyperlink ref="E279" r:id="rId527"/>
+    <hyperlink ref="F279" r:id="rId528"/>
+    <hyperlink ref="E280" r:id="rId529"/>
+    <hyperlink ref="F280" r:id="rId530"/>
+    <hyperlink ref="E281" r:id="rId531"/>
+    <hyperlink ref="F281" r:id="rId532"/>
+    <hyperlink ref="E282" r:id="rId533"/>
+    <hyperlink ref="F282" r:id="rId534"/>
+    <hyperlink ref="E283" r:id="rId535"/>
+    <hyperlink ref="F283" r:id="rId536"/>
+    <hyperlink ref="E284" r:id="rId537"/>
+    <hyperlink ref="F284" r:id="rId538"/>
+    <hyperlink ref="E285" r:id="rId539"/>
+    <hyperlink ref="F285" r:id="rId540"/>
+    <hyperlink ref="E286" r:id="rId541"/>
+    <hyperlink ref="F286" r:id="rId542"/>
+    <hyperlink ref="E287" r:id="rId543"/>
+    <hyperlink ref="F287" r:id="rId544"/>
+    <hyperlink ref="E288" r:id="rId545"/>
+    <hyperlink ref="F288" r:id="rId546"/>
+    <hyperlink ref="E289" r:id="rId547"/>
+    <hyperlink ref="F289" r:id="rId548"/>
+    <hyperlink ref="E290" r:id="rId549"/>
+    <hyperlink ref="F290" r:id="rId550"/>
+    <hyperlink ref="E291" r:id="rId551"/>
+    <hyperlink ref="F291" r:id="rId552"/>
+    <hyperlink ref="E292" r:id="rId553"/>
+    <hyperlink ref="F292" r:id="rId554"/>
+    <hyperlink ref="E293" r:id="rId555"/>
+    <hyperlink ref="F293" r:id="rId556"/>
+    <hyperlink ref="E294" r:id="rId557"/>
+    <hyperlink ref="F294" r:id="rId558"/>
+    <hyperlink ref="E295" r:id="rId559"/>
+    <hyperlink ref="F295" r:id="rId560"/>
+    <hyperlink ref="E296" r:id="rId561"/>
+    <hyperlink ref="F296" r:id="rId562"/>
+    <hyperlink ref="E297" r:id="rId563"/>
+    <hyperlink ref="F297" r:id="rId564"/>
+    <hyperlink ref="E298" r:id="rId565"/>
+    <hyperlink ref="F298" r:id="rId566"/>
+    <hyperlink ref="E299" r:id="rId567"/>
+    <hyperlink ref="F299" r:id="rId568"/>
+    <hyperlink ref="E300" r:id="rId569"/>
+    <hyperlink ref="F300" r:id="rId570"/>
+    <hyperlink ref="E301" r:id="rId571"/>
+    <hyperlink ref="F301" r:id="rId572"/>
+    <hyperlink ref="E302" r:id="rId573"/>
+    <hyperlink ref="F302" r:id="rId574"/>
+    <hyperlink ref="E303" r:id="rId575"/>
+    <hyperlink ref="F303" r:id="rId576"/>
+    <hyperlink ref="E304" r:id="rId577"/>
+    <hyperlink ref="F304" r:id="rId578"/>
+    <hyperlink ref="E305" r:id="rId579"/>
+    <hyperlink ref="F305" r:id="rId580"/>
+    <hyperlink ref="E306" r:id="rId581"/>
+    <hyperlink ref="F306" r:id="rId582"/>
+    <hyperlink ref="E307" r:id="rId583"/>
+    <hyperlink ref="F307" r:id="rId584"/>
+    <hyperlink ref="E308" r:id="rId585"/>
+    <hyperlink ref="F308" r:id="rId586"/>
+    <hyperlink ref="E309" r:id="rId587"/>
+    <hyperlink ref="F309" r:id="rId588"/>
+    <hyperlink ref="E310" r:id="rId589"/>
+    <hyperlink ref="F310" r:id="rId590"/>
+    <hyperlink ref="E311" r:id="rId591"/>
+    <hyperlink ref="F311" r:id="rId592"/>
+    <hyperlink ref="E312" r:id="rId593"/>
+    <hyperlink ref="F312" r:id="rId594"/>
+    <hyperlink ref="E313" r:id="rId595"/>
+    <hyperlink ref="F313" r:id="rId596"/>
+    <hyperlink ref="E314" r:id="rId597"/>
+    <hyperlink ref="F314" r:id="rId598"/>
+    <hyperlink ref="E315" r:id="rId599"/>
+    <hyperlink ref="F315" r:id="rId600"/>
+    <hyperlink ref="E316" r:id="rId601"/>
+    <hyperlink ref="F316" r:id="rId602"/>
+    <hyperlink ref="E317" r:id="rId603"/>
+    <hyperlink ref="F317" r:id="rId604"/>
+    <hyperlink ref="E318" r:id="rId605"/>
+    <hyperlink ref="F318" r:id="rId606"/>
+    <hyperlink ref="E319" r:id="rId607"/>
+    <hyperlink ref="F319" r:id="rId608"/>
+    <hyperlink ref="E320" r:id="rId609"/>
+    <hyperlink ref="F320" r:id="rId610"/>
+    <hyperlink ref="E321" r:id="rId611"/>
+    <hyperlink ref="F321" r:id="rId612"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>