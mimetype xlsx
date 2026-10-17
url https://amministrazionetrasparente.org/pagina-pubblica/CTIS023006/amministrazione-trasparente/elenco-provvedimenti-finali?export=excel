--- v0 (2026-08-26)
+++ v1 (2026-10-17)
@@ -8,80 +8,125 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="256" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="286" uniqueCount="160">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>15/10/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> DECRETO CONFERIMENTO INCARICHI PERSONALE ATA  PIANO ESTATE 2_UNITI PER CRESCERE</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>07/10/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto conferimento incarico-Docente Referente del Piano Estate2-Avviso Pubblico 81652 del 23/5/2025-PN 21/27- FSE Plus +  </t>
+  </si>
+  <si>
+    <t>05/10/2026</t>
+  </si>
+  <si>
+    <t>Decreto conferimento incarichi Docenti Esperti e Tutor per realizzazione Progetto: FSE Plus-PN 2021/27- Avviso 81652 del 23/05/2025- Piano Estate 2</t>
+  </si>
+  <si>
+    <t>17/09/2026</t>
+  </si>
+  <si>
+    <t>BCFE6C4273</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura servizio riparazione cancello scorrevole</t>
+  </si>
+  <si>
+    <t>08/09/2026</t>
+  </si>
+  <si>
+    <t>BCE3061DC9</t>
+  </si>
+  <si>
+    <t>Determina di affidamento - Convenzione Consip Mulifunzione A3 sala docenti.</t>
+  </si>
+  <si>
+    <t>03/09/2026</t>
+  </si>
+  <si>
+    <t>BCDADB6927</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura servizio assicurativo a favore degli studenti e del personale scolastico mediante trattativa diretta sul MEPA ai sensi del D.Lgs. 36/2023</t>
+  </si>
+  <si>
     <t>22/06/2026</t>
   </si>
   <si>
-    <t>N/A</t>
-[...1 lines deleted...]
-  <si>
     <t>PNRR AGENDA SUD DM  175/2025 Decreto di conferimento incarico  Docenti per corsi di recupero giugno 2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>18/05/2026</t>
   </si>
   <si>
     <t xml:space="preserve"> Decreto Conferimento  incarichi individuali    docenti esperti  interni- Percorsi di Potenziamento delle competenze di base, preparazione agli esami di maturità -PNRR-Agenda SUD (D.M. n. 175/25)</t>
   </si>
   <si>
     <t>14/05/2026</t>
   </si>
   <si>
     <t xml:space="preserve"> Decreto Conferimento  incarichi individuali - 22  docenti  interni- Percorsi di Mentoring e Orientamento -PNRR-Agenda SUD (D.M. n. 175/25</t>
   </si>
   <si>
     <t>12/05/2026</t>
   </si>
   <si>
     <t>BBA1609818</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto servizio allestimento tecnico/service evento presso palazzo della cultura di Catania, in data 	         15/05/2026  - Progetto “Non solo mizzica”- Il siciliano la lingua di un popolo - Seconda edizione.</t>
   </si>
   <si>
     <t>08/05/2026</t>
   </si>
@@ -833,1175 +878,1304 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA1609818" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/9ba3a5fe-a778-4d86-96bd-2993ef6b74dc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7DBA32F2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/0d0f49e1-c463-43a5-9f84-c74f81b2d85b" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4926D281" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/b1cfba52-24be-4b94-96c3-7948168f3467" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1ACB9FD8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/49b76036-c8bc-44ba-ab48-ba7a33e6d9ce" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1B04C2F4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/489b9b4b-1156-4e21-abb3-688f9e912083" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEF170E5B" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/bd123d1c-ff68-4d11-bedd-aa5dfecb81e2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0123456789" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/a9b2aef2-57f1-4557-94b5-819d25a27653" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD42AF635" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/b5b47b04-a9ee-4c9f-9e35-5a89ced6df70" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB51ABFBA" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/d9b7f4b4-2508-44f4-9813-c978864d803a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9A9E496E" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/3a0bb0f6-1b7a-4d80-a4e0-3a6533cdd4bb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3DEB20BD" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/76dac877-1988-4655-83b3-74c3b079845c" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/4a6ba385-bb8e-4108-a30f-3ef812e3b01f" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA193AF5E1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/ed09ce17-dd09-4a66-b744-8a75d11b726f" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C61D6913" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/88f21dea-8de0-44e1-b2c3-167dbcd953ab" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B7AF4145" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/fe471fe9-d29f-405d-b11e-ef77dc2219b7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AE257083" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/a3792b08-5cdd-4d1e-b448-b8e4c86f8d3d" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A66668E7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/305589d7-8680-44f8-980b-f398382a67ad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B985639B9A" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/bd9d593a-3e95-4c5d-a3b7-9d8074bf371e" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97D40F16E" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/d49eb260-0c5c-4d88-8469-4ec774e89747" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9751CF516" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/133c13b2-5d70-4c6b-ac53-1fa615e0fdf0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B965F005DB" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/5deb85d1-4d69-4260-a12e-7fb507464e1c" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B969706141" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/e12e4630-b759-4312-8c73-d4e6bb8df0ea" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92857D00B" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/0e60af2c-d1a6-47a3-a666-09451450ba66" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92857D0BE" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/9d7040e6-b92b-469a-9bc2-66b65f3cb367" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/4408d0ec-0412-4142-92ba-e5f683aff785" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EB7DB920" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/653efa03-0597-4f38-9e63-28d6fcc0ec05" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85CB82EAB" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/6823c3d0-f98e-4f87-9811-c293c7cb2d48" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85D2420AD" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/1c3ba9a7-515f-4e52-ba6c-7aaf84952f0d" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B889944445" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/535a7521-5ccf-4617-8544-28ac24c61cc5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8623B1429" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/6eec89b1-3ae0-4102-b9e0-9da4fd38accf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84B559328" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/4ea6b336-b1de-4f4e-8315-572b36832f6f" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZA137C3C37" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/57ab866d-69c3-43ac-898c-d0ee46d87097" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E6162B5B" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/d72a7487-ea89-4a14-8320-3c8500c98d9f" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2D2470E28" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/63f0ee4d-d9a4-4efe-85d6-885b3f8b292b" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2D2470E28" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/63f0ee4d-d9a4-4efe-85d6-885b3f8b292b" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=A057603DCE" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/40c6c877-5513-4f2b-b6c0-116d4c212746" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B10E8DA9A8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/e554b120-5e9c-41bf-9c84-1bf73ef4bba8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1092FEF2E" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/bb6c416a-0369-4bf4-9872-4317a85e4bf4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0BA6E7348" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/afca51e8-a51c-4fe4-9f76-de4ea20eeb70" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B09C12BC0E" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/df40b54f-8bc7-4670-93c1-81d1b96477a6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B099B77EF8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/0a61fa61-1771-422c-877b-492804226fdc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B08A98996C" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/18b0b9d2-1919-4781-bb2c-bb989b881460" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFE6C4273" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/bf2bd5b5-bcaf-4a66-9fb8-2f736bb6b02d" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE3061DC9" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/820a3721-0ebe-45cd-8b38-563d687df210" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDADB6927" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/9e0e6719-61d9-415c-9818-48a86681eca8" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA1609818" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/9ba3a5fe-a778-4d86-96bd-2993ef6b74dc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7DBA32F2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/0d0f49e1-c463-43a5-9f84-c74f81b2d85b" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4926D281" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/b1cfba52-24be-4b94-96c3-7948168f3467" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1ACB9FD8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/49b76036-c8bc-44ba-ab48-ba7a33e6d9ce" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1B04C2F4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/489b9b4b-1156-4e21-abb3-688f9e912083" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEF170E5B" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/bd123d1c-ff68-4d11-bedd-aa5dfecb81e2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0123456789" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/a9b2aef2-57f1-4557-94b5-819d25a27653" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD42AF635" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/b5b47b04-a9ee-4c9f-9e35-5a89ced6df70" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB51ABFBA" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/d9b7f4b4-2508-44f4-9813-c978864d803a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9A9E496E" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/3a0bb0f6-1b7a-4d80-a4e0-3a6533cdd4bb" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3DEB20BD" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/76dac877-1988-4655-83b3-74c3b079845c" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/4a6ba385-bb8e-4108-a30f-3ef812e3b01f" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA193AF5E1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/ed09ce17-dd09-4a66-b744-8a75d11b726f" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C61D6913" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/88f21dea-8de0-44e1-b2c3-167dbcd953ab" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B7AF4145" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/fe471fe9-d29f-405d-b11e-ef77dc2219b7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AE257083" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/a3792b08-5cdd-4d1e-b448-b8e4c86f8d3d" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A66668E7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/305589d7-8680-44f8-980b-f398382a67ad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B985639B9A" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/bd9d593a-3e95-4c5d-a3b7-9d8074bf371e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97D40F16E" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/d49eb260-0c5c-4d88-8469-4ec774e89747" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9751CF516" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/133c13b2-5d70-4c6b-ac53-1fa615e0fdf0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B965F005DB" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/5deb85d1-4d69-4260-a12e-7fb507464e1c" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B969706141" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/e12e4630-b759-4312-8c73-d4e6bb8df0ea" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92857D00B" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/0e60af2c-d1a6-47a3-a666-09451450ba66" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92857D0BE" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/9d7040e6-b92b-469a-9bc2-66b65f3cb367" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/4408d0ec-0412-4142-92ba-e5f683aff785" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EB7DB920" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/653efa03-0597-4f38-9e63-28d6fcc0ec05" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85CB82EAB" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/6823c3d0-f98e-4f87-9811-c293c7cb2d48" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85D2420AD" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/1c3ba9a7-515f-4e52-ba6c-7aaf84952f0d" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B889944445" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/535a7521-5ccf-4617-8544-28ac24c61cc5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8623B1429" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/6eec89b1-3ae0-4102-b9e0-9da4fd38accf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84B559328" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/4ea6b336-b1de-4f4e-8315-572b36832f6f" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZA137C3C37" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/57ab866d-69c3-43ac-898c-d0ee46d87097" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E6162B5B" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/d72a7487-ea89-4a14-8320-3c8500c98d9f" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2D2470E28" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/63f0ee4d-d9a4-4efe-85d6-885b3f8b292b" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2D2470E28" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/63f0ee4d-d9a4-4efe-85d6-885b3f8b292b" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=A057603DCE" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/40c6c877-5513-4f2b-b6c0-116d4c212746" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B10E8DA9A8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/e554b120-5e9c-41bf-9c84-1bf73ef4bba8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1092FEF2E" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/bb6c416a-0369-4bf4-9872-4317a85e4bf4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0BA6E7348" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/afca51e8-a51c-4fe4-9f76-de4ea20eeb70" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B09C12BC0E" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/df40b54f-8bc7-4670-93c1-81d1b96477a6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B099B77EF8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/0a61fa61-1771-422c-877b-492804226fdc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B08A98996C" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS023006/amministrazione-trasparente/atti-amministrazioni-enti/18b0b9d2-1919-4781-bb2c-bb989b881460" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F51"/>
+  <dimension ref="A1:F57"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>7041</v>
+        <v>11724</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>5780</v>
+        <v>11123</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4">
-        <v>5628</v>
+        <v>10971</v>
       </c>
       <c r="C4" t="s">
         <v>7</v>
       </c>
       <c r="D4" t="s">
         <v>13</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5">
-        <v>5514</v>
+        <v>9898</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6">
-        <v>5307</v>
+        <v>9252</v>
       </c>
       <c r="C6" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>19</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7">
-        <v>5045</v>
+        <v>9037</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B8">
-        <v>4410</v>
+        <v>7041</v>
       </c>
       <c r="C8" t="s">
         <v>7</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B9">
-        <v>4357</v>
+        <v>5780</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
-      <c r="E9" s="2" t="s">
-        <v>9</v>
+      <c r="E9" t="s">
+        <v>7</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>27</v>
       </c>
       <c r="B10">
-        <v>3685</v>
+        <v>5628</v>
       </c>
       <c r="C10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" t="s">
         <v>28</v>
       </c>
-      <c r="D10" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E10" t="s">
+        <v>7</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B11">
-        <v>3644</v>
+        <v>5514</v>
       </c>
       <c r="C11" t="s">
         <v>30</v>
       </c>
       <c r="D11" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>32</v>
       </c>
       <c r="B12">
-        <v>3066</v>
+        <v>5307</v>
       </c>
       <c r="C12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" t="s">
         <v>33</v>
       </c>
-      <c r="D12" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E12" t="s">
+        <v>7</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13">
+        <v>5045</v>
+      </c>
+      <c r="C13" t="s">
         <v>35</v>
       </c>
-      <c r="B13">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
+        <v>37</v>
+      </c>
+      <c r="B14">
+        <v>4410</v>
+      </c>
+      <c r="C14" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14" t="s">
         <v>38</v>
       </c>
-      <c r="B14">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E14" t="s">
+        <v>7</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B15">
+        <v>4357</v>
+      </c>
+      <c r="C15" t="s">
+        <v>40</v>
+      </c>
+      <c r="D15" t="s">
         <v>41</v>
-      </c>
-[...7 lines deleted...]
-        <v>43</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
+        <v>42</v>
+      </c>
+      <c r="B16">
+        <v>3685</v>
+      </c>
+      <c r="C16" t="s">
+        <v>43</v>
+      </c>
+      <c r="D16" t="s">
         <v>44</v>
-      </c>
-[...7 lines deleted...]
-        <v>46</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="B17">
-        <v>995</v>
+        <v>3644</v>
       </c>
       <c r="C17" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D17" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="B18">
-        <v>785</v>
+        <v>3066</v>
       </c>
       <c r="C18" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="D18" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="B19">
-        <v>577</v>
+        <v>2873</v>
       </c>
       <c r="C19" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="D19" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="B20">
-        <v>13396</v>
+        <v>2804</v>
       </c>
       <c r="C20" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="D20" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="B21">
-        <v>13304</v>
+        <v>2450</v>
       </c>
       <c r="C21" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D21" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="B22">
-        <v>13231</v>
+        <v>2190</v>
       </c>
       <c r="C22" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="D22" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B23">
-        <v>13170</v>
+        <v>995</v>
       </c>
       <c r="C23" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="D23" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="B24">
-        <v>12911</v>
+        <v>785</v>
       </c>
       <c r="C24" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="D24" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="B25">
-        <v>12841</v>
+        <v>577</v>
       </c>
       <c r="C25" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="D25" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="B26">
-        <v>12743</v>
+        <v>13396</v>
       </c>
       <c r="C26" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="D26" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>74</v>
       </c>
       <c r="B27">
-        <v>12719</v>
+        <v>13304</v>
       </c>
       <c r="C27" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="D27" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
+        <v>77</v>
+      </c>
+      <c r="B28">
+        <v>13231</v>
+      </c>
+      <c r="C28" t="s">
+        <v>78</v>
+      </c>
+      <c r="D28" t="s">
         <v>79</v>
-      </c>
-[...7 lines deleted...]
-        <v>81</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
+        <v>80</v>
+      </c>
+      <c r="B29">
+        <v>13170</v>
+      </c>
+      <c r="C29" t="s">
+        <v>81</v>
+      </c>
+      <c r="D29" t="s">
         <v>82</v>
-      </c>
-[...7 lines deleted...]
-        <v>84</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B30">
-        <v>11887</v>
+        <v>12911</v>
       </c>
       <c r="C30" t="s">
+        <v>84</v>
+      </c>
+      <c r="D30" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
+        <v>86</v>
+      </c>
+      <c r="B31">
+        <v>12841</v>
+      </c>
+      <c r="C31" t="s">
         <v>87</v>
-      </c>
-[...4 lines deleted...]
-        <v>7</v>
       </c>
       <c r="D31" t="s">
         <v>88</v>
       </c>
-      <c r="E31" t="s">
-        <v>7</v>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>89</v>
       </c>
       <c r="B32">
-        <v>11219</v>
+        <v>12743</v>
       </c>
       <c r="C32" t="s">
         <v>90</v>
       </c>
       <c r="D32" t="s">
         <v>91</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
+        <v>89</v>
+      </c>
+      <c r="B33">
+        <v>12719</v>
+      </c>
+      <c r="C33" t="s">
         <v>92</v>
       </c>
-      <c r="B33">
-[...2 lines deleted...]
-      <c r="C33" t="s">
+      <c r="D33" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
+        <v>94</v>
+      </c>
+      <c r="B34">
+        <v>12384</v>
+      </c>
+      <c r="C34" t="s">
         <v>95</v>
       </c>
-      <c r="B34">
-[...2 lines deleted...]
-      <c r="C34" t="s">
+      <c r="D34" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
+        <v>97</v>
+      </c>
+      <c r="B35">
+        <v>11890</v>
+      </c>
+      <c r="C35" t="s">
         <v>98</v>
       </c>
-      <c r="B35">
-[...2 lines deleted...]
-      <c r="C35" t="s">
+      <c r="D35" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B36">
-        <v>8962</v>
+        <v>11887</v>
       </c>
       <c r="C36" t="s">
+        <v>100</v>
+      </c>
+      <c r="D36" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
+        <v>102</v>
+      </c>
+      <c r="B37">
+        <v>11828</v>
+      </c>
+      <c r="C37" t="s">
+        <v>7</v>
+      </c>
+      <c r="D37" t="s">
         <v>103</v>
       </c>
-      <c r="B37">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E37" t="s">
+        <v>7</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
+        <v>104</v>
+      </c>
+      <c r="B38">
+        <v>11219</v>
+      </c>
+      <c r="C38" t="s">
+        <v>105</v>
+      </c>
+      <c r="D38" t="s">
         <v>106</v>
-      </c>
-[...7 lines deleted...]
-        <v>108</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
+        <v>107</v>
+      </c>
+      <c r="B39">
+        <v>11083</v>
+      </c>
+      <c r="C39" t="s">
+        <v>108</v>
+      </c>
+      <c r="D39" t="s">
         <v>109</v>
       </c>
-      <c r="B39">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
+        <v>110</v>
+      </c>
+      <c r="B40">
+        <v>9137</v>
+      </c>
+      <c r="C40" t="s">
         <v>111</v>
-      </c>
-[...4 lines deleted...]
-        <v>7</v>
       </c>
       <c r="D40" t="s">
         <v>112</v>
       </c>
-      <c r="E40" t="s">
-        <v>7</v>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
         <v>113</v>
       </c>
       <c r="B41">
-        <v>6836</v>
+        <v>8962</v>
       </c>
       <c r="C41" t="s">
         <v>114</v>
       </c>
       <c r="D41" t="s">
         <v>115</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
+        <v>113</v>
+      </c>
+      <c r="B42">
+        <v>8962</v>
+      </c>
+      <c r="C42" t="s">
         <v>116</v>
       </c>
-      <c r="B42">
-[...2 lines deleted...]
-      <c r="C42" t="s">
+      <c r="D42" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
+        <v>118</v>
+      </c>
+      <c r="B43">
+        <v>8881</v>
+      </c>
+      <c r="C43" t="s">
         <v>119</v>
       </c>
-      <c r="B43">
-[...2 lines deleted...]
-      <c r="C43" t="s">
+      <c r="D43" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
+        <v>121</v>
+      </c>
+      <c r="B44">
+        <v>8692</v>
+      </c>
+      <c r="C44" t="s">
         <v>122</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
       <c r="D44" t="s">
         <v>123</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
         <v>124</v>
       </c>
       <c r="B45">
-        <v>3233</v>
+        <v>7865</v>
       </c>
       <c r="C45" t="s">
+        <v>7</v>
+      </c>
+      <c r="D45" t="s">
         <v>125</v>
       </c>
-      <c r="D45" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E45" t="s">
+        <v>7</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
+        <v>126</v>
+      </c>
+      <c r="B46">
+        <v>777</v>
+      </c>
+      <c r="C46" t="s">
+        <v>7</v>
+      </c>
+      <c r="D46" t="s">
         <v>127</v>
       </c>
-      <c r="B46">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E46" t="s">
+        <v>7</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
+        <v>128</v>
+      </c>
+      <c r="B47">
+        <v>6836</v>
+      </c>
+      <c r="C47" t="s">
+        <v>129</v>
+      </c>
+      <c r="D47" t="s">
         <v>130</v>
-      </c>
-[...7 lines deleted...]
-        <v>132</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
+        <v>131</v>
+      </c>
+      <c r="B48">
+        <v>6415</v>
+      </c>
+      <c r="C48" t="s">
+        <v>132</v>
+      </c>
+      <c r="D48" t="s">
         <v>133</v>
-      </c>
-[...7 lines deleted...]
-        <v>135</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
+        <v>134</v>
+      </c>
+      <c r="B49">
+        <v>6177</v>
+      </c>
+      <c r="C49" t="s">
+        <v>135</v>
+      </c>
+      <c r="D49" t="s">
         <v>136</v>
-      </c>
-[...7 lines deleted...]
-        <v>138</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="B50">
-        <v>1684</v>
+        <v>6103</v>
       </c>
       <c r="C50" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="D50" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
+        <v>139</v>
+      </c>
+      <c r="B51">
+        <v>3233</v>
+      </c>
+      <c r="C51" t="s">
+        <v>140</v>
+      </c>
+      <c r="D51" t="s">
+        <v>141</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
         <v>142</v>
       </c>
-      <c r="B51">
+      <c r="B52">
+        <v>2659</v>
+      </c>
+      <c r="C52" t="s">
+        <v>143</v>
+      </c>
+      <c r="D52" t="s">
+        <v>144</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>145</v>
+      </c>
+      <c r="B53">
+        <v>2624</v>
+      </c>
+      <c r="C53" t="s">
+        <v>146</v>
+      </c>
+      <c r="D53" t="s">
+        <v>147</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>148</v>
+      </c>
+      <c r="B54">
+        <v>2006</v>
+      </c>
+      <c r="C54" t="s">
+        <v>149</v>
+      </c>
+      <c r="D54" t="s">
+        <v>150</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>151</v>
+      </c>
+      <c r="B55">
+        <v>1769</v>
+      </c>
+      <c r="C55" t="s">
+        <v>152</v>
+      </c>
+      <c r="D55" t="s">
+        <v>153</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>154</v>
+      </c>
+      <c r="B56">
+        <v>1684</v>
+      </c>
+      <c r="C56" t="s">
+        <v>155</v>
+      </c>
+      <c r="D56" t="s">
+        <v>156</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>157</v>
+      </c>
+      <c r="B57">
         <v>1477</v>
       </c>
-      <c r="C51" t="s">
-[...8 lines deleted...]
-      <c r="F51" s="2" t="s">
+      <c r="C57" t="s">
+        <v>158</v>
+      </c>
+      <c r="D57" t="s">
+        <v>159</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1"/>
     <hyperlink ref="F3" r:id="rId2"/>
     <hyperlink ref="F4" r:id="rId3"/>
     <hyperlink ref="E5" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
-    <hyperlink ref="F6" r:id="rId6"/>
-[...3 lines deleted...]
-    <hyperlink ref="E9" r:id="rId10"/>
+    <hyperlink ref="E6" r:id="rId6"/>
+    <hyperlink ref="F6" r:id="rId7"/>
+    <hyperlink ref="E7" r:id="rId8"/>
+    <hyperlink ref="F7" r:id="rId9"/>
+    <hyperlink ref="F8" r:id="rId10"/>
     <hyperlink ref="F9" r:id="rId11"/>
-    <hyperlink ref="E10" r:id="rId12"/>
-[...79 lines deleted...]
-    <hyperlink ref="F51" r:id="rId92"/>
+    <hyperlink ref="F10" r:id="rId12"/>
+    <hyperlink ref="E11" r:id="rId13"/>
+    <hyperlink ref="F11" r:id="rId14"/>
+    <hyperlink ref="F12" r:id="rId15"/>
+    <hyperlink ref="E13" r:id="rId16"/>
+    <hyperlink ref="F13" r:id="rId17"/>
+    <hyperlink ref="F14" r:id="rId18"/>
+    <hyperlink ref="E15" r:id="rId19"/>
+    <hyperlink ref="F15" r:id="rId20"/>
+    <hyperlink ref="E16" r:id="rId21"/>
+    <hyperlink ref="F16" r:id="rId22"/>
+    <hyperlink ref="E17" r:id="rId23"/>
+    <hyperlink ref="F17" r:id="rId24"/>
+    <hyperlink ref="E18" r:id="rId25"/>
+    <hyperlink ref="F18" r:id="rId26"/>
+    <hyperlink ref="E19" r:id="rId27"/>
+    <hyperlink ref="F19" r:id="rId28"/>
+    <hyperlink ref="E20" r:id="rId29"/>
+    <hyperlink ref="F20" r:id="rId30"/>
+    <hyperlink ref="E21" r:id="rId31"/>
+    <hyperlink ref="F21" r:id="rId32"/>
+    <hyperlink ref="E22" r:id="rId33"/>
+    <hyperlink ref="F22" r:id="rId34"/>
+    <hyperlink ref="E23" r:id="rId35"/>
+    <hyperlink ref="F23" r:id="rId36"/>
+    <hyperlink ref="E24" r:id="rId37"/>
+    <hyperlink ref="F24" r:id="rId38"/>
+    <hyperlink ref="E25" r:id="rId39"/>
+    <hyperlink ref="F25" r:id="rId40"/>
+    <hyperlink ref="E26" r:id="rId41"/>
+    <hyperlink ref="F26" r:id="rId42"/>
+    <hyperlink ref="E27" r:id="rId43"/>
+    <hyperlink ref="F27" r:id="rId44"/>
+    <hyperlink ref="E28" r:id="rId45"/>
+    <hyperlink ref="F28" r:id="rId46"/>
+    <hyperlink ref="E29" r:id="rId47"/>
+    <hyperlink ref="F29" r:id="rId48"/>
+    <hyperlink ref="E30" r:id="rId49"/>
+    <hyperlink ref="F30" r:id="rId50"/>
+    <hyperlink ref="E31" r:id="rId51"/>
+    <hyperlink ref="F31" r:id="rId52"/>
+    <hyperlink ref="E32" r:id="rId53"/>
+    <hyperlink ref="F32" r:id="rId54"/>
+    <hyperlink ref="E33" r:id="rId55"/>
+    <hyperlink ref="F33" r:id="rId56"/>
+    <hyperlink ref="E34" r:id="rId57"/>
+    <hyperlink ref="F34" r:id="rId58"/>
+    <hyperlink ref="E35" r:id="rId59"/>
+    <hyperlink ref="F35" r:id="rId60"/>
+    <hyperlink ref="E36" r:id="rId61"/>
+    <hyperlink ref="F36" r:id="rId62"/>
+    <hyperlink ref="F37" r:id="rId63"/>
+    <hyperlink ref="E38" r:id="rId64"/>
+    <hyperlink ref="F38" r:id="rId65"/>
+    <hyperlink ref="E39" r:id="rId66"/>
+    <hyperlink ref="F39" r:id="rId67"/>
+    <hyperlink ref="E40" r:id="rId68"/>
+    <hyperlink ref="F40" r:id="rId69"/>
+    <hyperlink ref="E41" r:id="rId70"/>
+    <hyperlink ref="F41" r:id="rId71"/>
+    <hyperlink ref="E42" r:id="rId72"/>
+    <hyperlink ref="F42" r:id="rId73"/>
+    <hyperlink ref="E43" r:id="rId74"/>
+    <hyperlink ref="F43" r:id="rId75"/>
+    <hyperlink ref="E44" r:id="rId76"/>
+    <hyperlink ref="F44" r:id="rId77"/>
+    <hyperlink ref="F45" r:id="rId78"/>
+    <hyperlink ref="F46" r:id="rId79"/>
+    <hyperlink ref="E47" r:id="rId80"/>
+    <hyperlink ref="F47" r:id="rId81"/>
+    <hyperlink ref="E48" r:id="rId82"/>
+    <hyperlink ref="F48" r:id="rId83"/>
+    <hyperlink ref="E49" r:id="rId84"/>
+    <hyperlink ref="F49" r:id="rId85"/>
+    <hyperlink ref="E50" r:id="rId86"/>
+    <hyperlink ref="F50" r:id="rId87"/>
+    <hyperlink ref="E51" r:id="rId88"/>
+    <hyperlink ref="F51" r:id="rId89"/>
+    <hyperlink ref="E52" r:id="rId90"/>
+    <hyperlink ref="F52" r:id="rId91"/>
+    <hyperlink ref="E53" r:id="rId92"/>
+    <hyperlink ref="F53" r:id="rId93"/>
+    <hyperlink ref="E54" r:id="rId94"/>
+    <hyperlink ref="F54" r:id="rId95"/>
+    <hyperlink ref="E55" r:id="rId96"/>
+    <hyperlink ref="F55" r:id="rId97"/>
+    <hyperlink ref="E56" r:id="rId98"/>
+    <hyperlink ref="F56" r:id="rId99"/>
+    <hyperlink ref="E57" r:id="rId100"/>
+    <hyperlink ref="F57" r:id="rId101"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>