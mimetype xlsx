--- v0 (2026-08-21)
+++ v1 (2026-10-26)
@@ -8,131 +8,209 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1596" uniqueCount="679">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1646" uniqueCount="705">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>21/10/2026</t>
+  </si>
+  <si>
+    <t>0000000000</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio assicurativo per copertura biennale Responsabilità Civile, Infortuni, Tutela Legale, Assistenza, in favore di Alunni e Personale della scuola per gli AA.SS. 2026/27-2027/28 - IIS F. Brunelleschi Acireale (CT)</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>15/10/2026</t>
+  </si>
+  <si>
+    <t>BD5CF5BCF7</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto n. 6 rotoli da 120 pz. sacchi pattumiera 90x120 e n 1 rotolo sacco pattumiera da 1000 pz. 50x60</t>
+  </si>
+  <si>
+    <t>14/10/2026</t>
+  </si>
+  <si>
+    <t>BD5CECB624</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Rinnovo annuale piattaforma LAF School per la gestione delle attività di FSL</t>
+  </si>
+  <si>
+    <t>09/10/2026</t>
+  </si>
+  <si>
+    <t>BD4E4BADC2</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ORDINATIVO MEPA - SERVIZIO R.S.P.P.</t>
+  </si>
+  <si>
+    <t>18/09/2026</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - PROROGATIO DEL CORRENTE SERVIZIO DI TESORERIA</t>
+  </si>
+  <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t>BCF87BA4B2</t>
+  </si>
+  <si>
+    <t>DECISIONE A CONTRARRE - ORDINE MEPA RINNOVO CERTIFICATO DI FIRMA DIGITALE DS - A.S. 2026/27</t>
+  </si>
+  <si>
+    <t>12/09/2026</t>
+  </si>
+  <si>
+    <t>BCF3EABA7C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto materiale per pulizia A.S. 2026/2027. Ditta: FIABANE ALESSANDRO SNC DI FIABANE MARCO &amp; MATTEO</t>
+  </si>
+  <si>
+    <t>25/08/2026</t>
+  </si>
+  <si>
+    <t>BCC4074D8E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Intervento tecnico di sostituzione motore fontana cortile sede centrale dell’Istituto alla ditta CAT S.R.L.</t>
+  </si>
+  <si>
+    <t>28/07/2026</t>
+  </si>
+  <si>
+    <t>AGGIUDICAZIONE PER LA GESTIONE DEL PUNTO RISTORO I.I.S.S. "F. BRUNELLESCHI"</t>
+  </si>
+  <si>
+    <t>BC8BB1F013</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Ordine materiale piccola manutenzione sede centrale e succursale ditta: LM FERRAMENTA S.R.L.</t>
+  </si>
+  <si>
     <t>09/07/2026</t>
   </si>
   <si>
     <t>BC58654914</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale per Esami di Stato A.S. 2025/2026 - Integrazione. Ditta: G.T.E. Informatica Eredi di Gaetano Torrisi</t>
   </si>
   <si>
-    <t>Link</t>
-[...1 lines deleted...]
-  <si>
     <t>BC585A58AA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale elettrico e telecomando cancello automatico. Ditta: RUSSO SALVATORE ANTONIO SRL</t>
   </si>
   <si>
     <t>30/06/2026</t>
   </si>
   <si>
     <t>BC2859014A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto n. 20 buste a sacca trasparenti 50x70 cm per Esami di Stato A.S. 2025/2026. Ditta: L’ARTISTICA S.R.L.</t>
   </si>
   <si>
     <t>BC288D432D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale per Esami di Stato - Integrazione Lab. Discipline plastiche A.S. 2025/2026. Ditta: RACITI NICOLO’ S.R.L.</t>
   </si>
   <si>
     <t>12/06/2026</t>
   </si>
   <si>
     <t>BC03BF4EAD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto servizio di animazione folkloristica dell’Associazione culturale “I 3 Castagni dell’Etna” il giorno 17/06/2026 – Manifestazione di chiusura Anno Scolastico 2025/2026 e del Progetto “Sicilia Bedda” Circ. n. 5 Del 02/04/2025 “Non Solo Mizzica”</t>
   </si>
   <si>
     <t>BC03A81C85</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Corso di formazione per aggiornamento Preposti ex art. 37 del D.Lgs 81/08 ed in attuazione ASR N. 59/202025 della durata per ciascun a.s. di 6 ore svolte in aula, tenuto dalla Dott.ssa Cappuccio Sabina Lucia, C.F.: CPPSNL69T53C351G, docente quali</t>
   </si>
   <si>
     <t>10/06/2026</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Determina dirigenziale proroga contratto Collaboratore Scolastico</t>
   </si>
   <si>
     <t>08/06/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>0000000000</t>
   </si>
   <si>
     <t>Determina Aggiudicazione del servizio di gestione e distribuzione di bevande calde, snack e merendine mediante distributori automatici</t>
   </si>
   <si>
     <t>BBF0364F62</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale per manutenzione A.S. 2025/2026 alla ditta: EDILCASACOLOR DI BELLA SALVATORE E C. S.N.C</t>
   </si>
   <si>
     <t>BBF03D0884</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura e installazione dispositivi di sicurezza antincendio presso la sede associata dell’istituto. Ditta: FEAB ANTINCENDIO S.R.L.</t>
   </si>
   <si>
     <t>BBF02DBE54</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale per Esami di Stato A.S. 2025/2026 alla ditta: G.T.E. Informatica Eredi di Gaetano Torrisi</t>
   </si>
   <si>
     <t>BBF0266DC7</t>
   </si>
@@ -2445,6908 +2523,7108 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC58654914" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/b76cd2e0-c418-48fa-9294-f1df27ed4553" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC585A58AA" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/a040fb77-c720-41c7-bebb-fd55bdca63c0" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2859014A" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/2905550c-7f51-488f-8440-b945b7e658de" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC288D432D" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/24460fc7-c6be-489c-9525-70d76915f83b" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC03BF4EAD" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/669c7cd3-121b-4a89-927e-c7810635cb69" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC03A81C85" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/bab7648a-2209-4d45-9b2b-c6889de04679" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/51b2c554-8a7c-42ce-994b-1cc27dc7d043" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF0364F62" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/1cdb3ed5-253b-4ce9-8c54-6fbe5e500fa1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF03D0884" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/4b285775-eaba-4d0f-ac5e-eaa54c7abb69" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF02DBE54" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/f47d00d0-e2ad-41c5-842d-45212175a941" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF0266DC7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/75b22aa0-e66c-4aeb-b391-9b27a7d8ae47" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE0E2E4A7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/ba62fd7e-0a9e-4b13-9dea-afd22f35b307" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE0DD9E7F" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/82b13d92-f38e-483a-8dec-1c1d0d37e69b" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDF37EEB2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/41f39b09-5425-4b1f-8c23-a85bcab99057" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/fa8193b8-975b-4462-9916-f4cbe8c78f67" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC4F73D4F" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/99e97646-171d-4396-8164-189b5afbe230" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC007B28D" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/00179c7a-5127-4c58-ab38-04e9bc129d2c" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC0027D38" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/5eca6f8f-b8b4-4279-a830-c01ff0d60adf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC681A552" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/3b78c37d-83ae-4971-901e-0e279b4086ba" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB0293AD8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/9226c868-596c-4d82-bc44-405a30db4778" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB02CEB88" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/5c3f613b-2cc1-47bf-8b65-7b9626499c98" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB0127E75" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/ea0759f8-115c-43f1-84bd-a8f0818fadd0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB03231B0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/9e3b565c-d4ef-488c-bab9-c8b91088b75d" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB036EF90" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/aeb96f93-01d3-49dd-b75c-a0955f617bc2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/beb72a49-1869-4c91-8b13-81b87ab80a3d" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/a8c4e1e8-6121-4a28-bd37-7ea5986aa915" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/6ca1b4ee-d16d-4b2c-b90b-a2f0cef1c2d5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/7cfd4d46-a7f4-4650-91d8-0080b9eaca5c" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/20f0e9f4-8d59-43a9-8568-7dca968f27bf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/a017b4ec-41c4-4d0c-babc-0fe8c757574c" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/3717c063-b858-4b6f-9ecf-60bb6e83a4e7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB84EE935E" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/5b53a1c5-0d91-4876-848a-96dcf79f0e00" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB55B1BDA8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/c4e8e79f-b748-4650-a902-3358cec87e63" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB51FF8093" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/2b0aa6b7-7033-4de2-baa8-d325985ae822" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3C03AC40" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/a0eba4ea-da97-4240-9e93-cb330ba513e5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3C0CF737" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/06487b0e-0bf3-4f29-95f3-394312508856" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3BF3440D" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/405a7839-5e3c-41bd-a0ac-c8e7236ddc49" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3BFCAFD2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/01829132-4a48-4e20-b52e-92e656b700f3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2989FB44" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/b1815ad5-4a4b-455b-8cbd-50fdf3f2a620" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB13C933A1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/f6bb7823-4978-4c80-bd9a-90d9fc16f58d" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB13BA0B17" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/4b054d67-0178-410e-90f0-63022e1dffd4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB19749F04" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/6dd14f25-a9ea-4c4d-8bd6-3ee175d797f6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB07FF3B1A" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/e86277de-f7ba-49ab-b425-57143d08795e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB082476F1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/2b153a5d-5861-41e2-b260-27b215b9f238" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB080E52D1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/a7d9b9cb-ff7b-4872-a56e-178d686098ed" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB07C52C77" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/b7510785-c721-4a22-b42a-f56c531fc240" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEF75C16A" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/b4aecab7-62f8-46ad-b2c5-e520d2417256" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD7EA6242" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/ff910953-4a57-428c-b98b-75653354ef34" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD7E986B3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/b06fb901-cf8b-41e6-b0ce-3a070ed0f9b8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD79FFB67" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/911e7773-acc0-46d6-a674-f8d81f191751" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABA8ED1A5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/d3aa8af9-a361-4d44-9fea-c861635268f5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA952BAB55" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/e16f6e3d-f919-4031-9524-a04a4ee529ba" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6ECE91CA" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/576cf2b4-3106-4eeb-b90e-fbf7dd17efb4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6E9E116A" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/73df717f-358b-46c9-a0d9-a87ab5a0d1fd" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6D62043E" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/80706978-96ec-4038-b664-5346d9a7cfd6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/b6f309e4-8586-41be-a33b-107a10b86095" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA39C298A7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/328c2a41-f13a-406c-bd89-8806088fde0f" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA37273CE2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/c303f952-db24-4a53-877d-2a1bf3f8e268" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2EBDDC8B" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/634b8ab4-091c-4f6a-a731-8f0d0e2003f5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA274E604C" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/e15658ad-573e-4102-b112-4cd5b509b4be" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1EA44903" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/14da1baa-85e4-427f-a50c-91644b351524" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA18B05F84" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/6edb42c5-d559-451c-9abe-abb9c3413cc7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA009EE643" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/ba21310a-d732-4319-8e4d-9922b041f5fe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/a35f0cfb-5bbe-42d7-8355-6dfcf48a8dd1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E0436A17" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/27f70b3d-e20e-4c9b-be30-5fb19634c9ea" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E0108A5B" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/77184936-82d3-44d7-bf19-f3a2efa99a1f" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E01775F6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/9342856f-7f2f-4c70-9ceb-58a35bba0c70" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D4451EDA" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/66bc1f37-e61a-4856-a530-50c79622332c" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F9E83160" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/fc519203-167c-4d23-b6eb-9b5b3cf4194d" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9BDB689BE" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/12d4513b-cd49-4ffb-ba06-1385d3ee2c48" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/9f414d54-34c5-4428-8789-22117ae7c68e" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B995F1D3D8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/da1a35bc-4313-4212-9b74-41febc12fe65" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98377F063" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/f806f5a0-e265-4475-b336-39a3f4e7540d" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97CC17DF4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/99375a9b-af63-4f73-a008-e2bd1d753cb0" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B968A390FD" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/f599931f-e604-44e8-b61d-9a6a73fd66ed" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B964E2A123" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/0d2ae543-3be3-42ec-b828-9412998ddffb" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B952EA9FA7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/e9d4c08b-9ce5-4420-a292-96b12dcc80e5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B952E7CA86" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/3ecca05f-f0f3-46d6-bddc-8e650f7f842a" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B04147FB" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/0b2ddbc3-9010-43dc-8f02-e88c98b506d6" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9355B97E3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/5cb484a5-7c01-4968-86e7-280be34bb161" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93220D3CD" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/2ca2e80f-402f-4947-8aff-1ac167106c2b" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/9846a23d-769e-4f89-8887-ff199d39a7cf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9045B171B" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/3f1e8c1d-ae13-4a8a-ab4b-ed06eac35830" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/871371ea-67a1-4b3f-a413-8559c60404ab" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EBA467F1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/4fc9fb56-7a03-4499-8207-7c431ede8adb" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EAEB3ACB" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/f215d2af-b200-48fb-be5f-98331935dffe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D09C9164" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/6f1116cc-3e0b-4120-9d73-34c65b67bbdb" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D02D86F5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/7a3689b3-169c-4a5b-843f-eb958fdff1c1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BD89332C" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/454a9ece-0694-43b2-85d2-ab0340296680" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BD7D458D" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/38adb2a1-57c2-4c15-a14f-d2fb85bfb459" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AC32D88F" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/91e529cc-48a8-49cd-a04b-8dac5ad857ab" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89A8D3791" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/86016f8f-0a4b-4a5e-9a38-a82a9f31f0aa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8829CC207" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/b0434438-81d0-44b1-a46a-9ecc46b39001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B878F840E6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/c167aa8b-4017-4320-a1f0-e3c20b59bb0e" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B860DDAE4F" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/4622635e-43fc-4af0-8ee7-97d53c991729" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85E4F0AE5" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/53fe6eea-2053-49aa-8651-8592756853e2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B849ABEE87" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/686795f3-d59f-450c-9f5c-6070afa6cd20" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B845A427B4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/6804105e-f344-421c-8a96-eba58fd1f8a7" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B841CB4BC9" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/b2cf0d6e-45ad-463b-be7e-af0d6dd92d2f" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B841BF3C84" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/18b5d378-06c0-4e99-bf6a-72d28045cd3e" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B841E14E43" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/a18bb239-6aed-411f-93ce-c6a57c06b015" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B825AB201A" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/d3fd29a5-0056-410c-b22e-387d0254996c" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8255E1697" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/df1bb427-f01a-413f-9d5a-b081ece1c3ea" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8222886FE" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/4cca1ca1-0f26-41c1-a8dd-465e53021c71" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81CE32E5A" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/7d1b35ee-da50-44bc-bb21-57d020fbc43f" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B809834E0F" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/0c1203e2-9dfc-411c-91d9-ce10ef068a81" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8094B4AA9" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/4909e458-153b-44ae-9529-8db4cb322a66" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B801BA3270" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/5edf006d-94f6-474a-9300-cf3ca3e87039" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B801A76A09" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/99a64012-7ec2-48ef-9cea-217c80533573" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/9e321b2b-96d9-4ff2-a744-9d6ea5610ad8" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/2458f361-b5d7-415f-9319-80b35daf44da" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/03e41df7-6f84-4e29-b78f-baf4fab83054" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7DCE94729" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/dde7c00e-a78b-4d2d-98bd-d6795e877de0" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C0F17FB9" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/a7fa63e5-adbf-42b0-8450-eaf387548b0a" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BDCC4858" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/4e421a71-5fac-47a9-8163-bef40ac46e95" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7AEB5AFB6" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/223d2279-f63d-4e38-8aca-0dd3f0bd0b90" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7AB495D38" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/880d4794-86df-45c5-baee-60f4eb8a7fca" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7AB2A4318" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/cc7a3b4d-d2ca-407f-8a29-0eb0f95cd3fa" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79401DE42" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/63a4d27a-182d-435c-8113-9a08f2c55daf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/c3e05c23-8079-450d-b916-7689aa7ba2b3" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7907DE3D7" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/5b591c3d-2a88-42ee-9eac-3f3e3e7d1bcb" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74607443A" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/26e38440-83db-472f-9799-1ca8fc685d5f" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70DD22FB5" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/a49405ac-4072-452e-9e36-8b946921d86d" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7115B3DCF" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/0999ea45-d198-450b-a05a-739b54c5ccbf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B706F3CECC" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/df862393-c72b-48a7-bc8c-b3cd3d60526c" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B706EEDD9B" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/67b0c837-7de2-48f7-aac0-ea3694182c54" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B706E690B1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/263d18c6-8703-4e8a-a4fe-32e6221f06b1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B706D6AE3E" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/3d9d7706-7443-4700-b748-357ee2fe281c" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B706DEDA5A" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/c5bb4c3a-a230-4180-8d64-50d0aaa28452" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FD3BDD06" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/030913ad-4515-4ad9-9f8e-d423a1afaa21" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DCC66A64" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/158d477f-302f-4976-a58d-3576edba803a" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D2CF13D8" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/89a72463-82f0-4575-ac4f-ed71547245eb" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C427D9C4" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/48634865-436d-4559-9344-19b545afca53" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C3DEA36F" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/e2a83594-1ed5-4a94-98bb-3019ad31a863" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C3C72D23" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/7a5e9f8b-a01d-47f9-b51c-407d43c5f447" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BBE3D6EA" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/e02a6203-be98-456d-a69a-22508a255170" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BBD7410D" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/c8acfa26-6995-4347-8b77-2dd5b9827ef6" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BBCD9124" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/d72caa78-7515-4cbe-b13a-41b9bc78636c" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BAB724C1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/b59f48e0-cf67-40d8-b3e0-965c79177e51" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B08A8E45" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/d50cceab-f21c-44ae-a7cb-9e724297c0df" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A17C2297" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/e0f44c6c-5577-4882-8c27-2431cdf7cf48" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B686248E34" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/c3c53d1e-3303-43b4-8ce7-e8e19629ebbf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6766EC092" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/71c8241a-3325-4f39-ba7e-e0dd20a24ff5" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67637FCD5" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/4f6fc7a6-4e8b-415f-99c4-e4d421bb7b85" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65F1FACEB" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/ce3ee638-8a65-46ea-8a52-e37df4ce9883" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65FLC83AB" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/e673e15b-8aef-41af-91b0-2b68ea736553" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65F08DFB5" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/3afabdf2-dec7-4449-a063-031c325ba466" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65F1A56C8" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/879ab391-c03b-41e6-a737-fee9364c36d2" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B642608DD8" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/5d46885e-1fed-4ac3-a34f-bf541a15eafa" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B637F3421A" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/fc31f9d0-04c1-4b93-ac02-321e1c761e72" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63038E863" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/fdb117dd-8bb1-45bf-9212-f356f5735bf5" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62D348240" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/8acde855-1a19-4973-a715-5304afdcc567" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6215AFC3D" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/b30a8e79-bb0c-42df-b202-0028597b298e" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6213B6B80" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/eb533b3b-9f40-462d-a074-a260b42fdd18" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B607817D4C" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/f3c1c984-f7ef-4eca-b66e-87f0a5f9180d" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D9FF5D80" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/a6e5d61c-1784-4a44-bd57-034fb1ab3da9" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA009E4E00" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/5f10b94d-c264-46d1-9ca7-8b6c1a96bb83" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B594E089F7" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/c349f7cf-045b-437a-b58d-6f6e4c88a651" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B594966740" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/3d1bf9b5-6aa4-46ab-ae04-cf698a509f54" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58EAB0ECF" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/bfff3aae-9e00-478f-8085-83dbe6f643dd" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B580C4C90B" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/33ab901c-be0d-4160-8283-35b52c898da0" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B577AB10C0" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/7c520286-2d99-42b8-831b-c4eacc0a6ee2" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5651F2EC8" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/d97ba903-5c98-41a0-aece-71bbc8fa4f66" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B559ED6088" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/08e3167a-a9c5-4218-8873-d143ea4aee7c" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B559EB76F1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/a78e6a2d-dfdd-4ded-b117-01e69002c6e3" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B557549698" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/dc491600-5411-4767-a302-b4ebc6d1f41d" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B557AFCA98" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/62d95df8-2326-420e-a66b-4626ef1800b4" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B552C92503" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/b74f6253-7737-4906-873b-3f24e4911d2a" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B552E0CCF0" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/96e0857f-c342-4ef2-a249-9112f91a9da4" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B549144BAA" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/cd6fb1a2-9c56-41a0-8a3c-97a0e6214950" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54649C1B1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/1699a976-c37f-42f9-b163-cb4cadb3dba2" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54602E9E0" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/e33b429b-cd33-45a5-b797-7eeda4840225" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5459FCD10" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/657ccfb3-8ece-4b0c-8c4c-a29d33cff945" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B546B79B9A" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/df9a7755-a761-4101-a33f-b4e6a885bbc1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B521513B37" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/f80c5ee1-4037-4001-9a02-8a78a28f53ca" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51FD709C6" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/0bad5f9c-d033-498b-a8f2-f9d3f63ce9e4" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51DE769BB" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/bf6e10fa-c64e-47bd-a69d-1ca381f566b2" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B519DB16A9" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/c6ec99a5-8487-4eda-b6ce-50340bb7c409" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B518326F3D" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/3c7225d8-393c-4ecf-a25b-b243e8a6237f" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B516D3A814" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/17379106-ea0c-410a-8aa4-f3df6cd26974" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B516C41A98" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/caff7c50-eb06-4303-af6b-2f9a00a10e2f" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B515FDD0FD" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/e256f746-529b-4c73-a80e-51512792e3c9" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C40ECE44" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/7b0482cb-2bb5-4998-89d3-b470ca8ecbb3" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B45398D4" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/c0a7d8e2-e765-431d-a854-94e62009197c" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B2C7266C" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/fc33b7db-a4e2-48a3-a6cf-47f6308671d8" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48D24EF75" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/f091ede8-9c62-4ca1-824b-1ecff38675d3" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48BC08E05" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/58375616-d5b4-4bff-8509-611b538ffee9" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48BBF4D84" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/ad7a92eb-35ac-4732-b7c2-b3cbacffd4d0" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47B8E87D4" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/a728d354-9c76-4d51-a1d9-cce8a0ad7d05" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47B3FA665" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/3de0fe61-d421-4c2b-8a8a-800a41c4290e" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47A419BD8" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/2b4a68fd-659e-4526-a8e2-29018866b962" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47A5933CA" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/89fbe5af-c0f3-4579-9af5-591dd14336d6" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47A1AED07" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/c7f731dd-497a-4922-8c6a-d5a69e06e71c" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B430BDD312" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/7b64644c-e7b3-448d-ab91-eb37848cf55a" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42E4B315B" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/0f9d14fc-8d09-4bec-96c1-74266452e700" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42BC2168D" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/460cc40f-2b72-4c81-b109-2523665b4190" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B424E069E6" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/40a11ce7-7ff5-4174-bd89-099571331b57" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40D6F88A4" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/cd98f8b7-3133-4e9b-b79a-0789f3bb9c1e" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40D7031BA" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/86d04f3e-1f85-46e9-8e7e-dde47c5486df" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40D661C07" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/deaead58-2846-423d-bfa4-48bc996a043d" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40D69DD8A" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/b31110ac-87f9-4dfd-8be1-4b606f2797df" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40D62280B" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/625f430f-8c42-4340-b088-9a57c0c40c51" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40D5FEA55" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/c5dc9888-2fe2-4221-a18f-56016b507843" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FD4BF114" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/6263fd99-72e6-434b-be58-c3b0a1cc4dea" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FC4020FC" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/2a33951a-ff59-4d8b-9c51-ec001b1b0bc4" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FC152938" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/c1cbc860-34f7-47e1-8308-e5c500d9738f" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FC0633FF" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/eeb6016a-9e56-4d9a-9187-b703936a6a39" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FC251BA6" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/9b6039ad-7fa3-45f2-90c0-d42b9e1dfa89" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FC326B6C" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/90a2491a-4a55-413f-85f0-2600e4e3fc73" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B375825DDB" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/16f6bca7-a2c1-4970-972d-f65ec8c13b23" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36149AEDA" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/836ab01f-3a2f-4ab4-9723-a0dcd58e5b3b" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B361480967" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/6d35d405-55a4-444f-bd16-732280373469" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B352A57D38" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/d516350f-314c-41dd-94f3-1e9b83f26ca9" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34F1D4AAD" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/42a9dff8-1930-435b-804e-3597b01e3cde" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B349C7575D" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/7de8995b-54bb-4440-b3a6-764f23c137ad" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B345DA1E6B" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/874f67ba-7019-4bdd-a21f-3cb42562199d" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B344553FDC" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/04c6dcfb-dd4e-4210-828f-1b921d07ff7c" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B29706B990" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/07d29174-146e-4fbf-9d22-7cb06c47cd40" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B24236D645" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/5d392a2f-19a3-41a3-9e4d-51aa87469d5e" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1C7FA2D94" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/50a31ef1-c53c-4c49-ae31-77bb996bac79" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/0000000000" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/10e1e10e-83f4-48ff-bd5d-8168b03d51b1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5CF5BCF7" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/19483724-b3fc-4359-8de5-e0a36e869199" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5CECB624" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/afd9c411-75db-4c8c-80c6-654defd65450" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4E4BADC2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/b208c31c-776b-483d-a202-7d737406c7d0" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/0000000000" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/2598f415-4d4c-45da-8a95-5608d5bc3640" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF87BA4B2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/eecdde09-9ec6-44ea-8d2a-ac8388581ef4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF3EABA7C" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/9fe0b985-dad5-422a-9d8e-95721aa608b8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC4074D8E" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/0fc4c512-f401-425d-ae32-c20b84f93532" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/0000000000" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/181c0c78-2d54-4eca-86f4-85c608ff39cb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8BB1F013" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/a3e1ca3c-82b2-4765-b6e0-41c0132375bb" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC58654914" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/b76cd2e0-c418-48fa-9294-f1df27ed4553" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC585A58AA" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/a040fb77-c720-41c7-bebb-fd55bdca63c0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2859014A" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/2905550c-7f51-488f-8440-b945b7e658de" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC288D432D" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/24460fc7-c6be-489c-9525-70d76915f83b" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC03BF4EAD" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/669c7cd3-121b-4a89-927e-c7810635cb69" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC03A81C85" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/bab7648a-2209-4d45-9b2b-c6889de04679" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/51b2c554-8a7c-42ce-994b-1cc27dc7d043" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF0364F62" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/1cdb3ed5-253b-4ce9-8c54-6fbe5e500fa1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF03D0884" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/4b285775-eaba-4d0f-ac5e-eaa54c7abb69" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF02DBE54" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/f47d00d0-e2ad-41c5-842d-45212175a941" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF0266DC7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/75b22aa0-e66c-4aeb-b391-9b27a7d8ae47" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE0E2E4A7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/ba62fd7e-0a9e-4b13-9dea-afd22f35b307" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE0DD9E7F" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/82b13d92-f38e-483a-8dec-1c1d0d37e69b" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDF37EEB2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/41f39b09-5425-4b1f-8c23-a85bcab99057" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/fa8193b8-975b-4462-9916-f4cbe8c78f67" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC4F73D4F" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/99e97646-171d-4396-8164-189b5afbe230" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC007B28D" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/00179c7a-5127-4c58-ab38-04e9bc129d2c" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC0027D38" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/5eca6f8f-b8b4-4279-a830-c01ff0d60adf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC681A552" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/3b78c37d-83ae-4971-901e-0e279b4086ba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB0293AD8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/9226c868-596c-4d82-bc44-405a30db4778" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB02CEB88" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/5c3f613b-2cc1-47bf-8b65-7b9626499c98" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB0127E75" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/ea0759f8-115c-43f1-84bd-a8f0818fadd0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB03231B0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/9e3b565c-d4ef-488c-bab9-c8b91088b75d" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB036EF90" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/aeb96f93-01d3-49dd-b75c-a0955f617bc2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/beb72a49-1869-4c91-8b13-81b87ab80a3d" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/a8c4e1e8-6121-4a28-bd37-7ea5986aa915" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/6ca1b4ee-d16d-4b2c-b90b-a2f0cef1c2d5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/7cfd4d46-a7f4-4650-91d8-0080b9eaca5c" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/20f0e9f4-8d59-43a9-8568-7dca968f27bf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/a017b4ec-41c4-4d0c-babc-0fe8c757574c" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/3717c063-b858-4b6f-9ecf-60bb6e83a4e7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB84EE935E" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/5b53a1c5-0d91-4876-848a-96dcf79f0e00" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB55B1BDA8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/c4e8e79f-b748-4650-a902-3358cec87e63" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB51FF8093" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/2b0aa6b7-7033-4de2-baa8-d325985ae822" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3C03AC40" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/a0eba4ea-da97-4240-9e93-cb330ba513e5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3C0CF737" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/06487b0e-0bf3-4f29-95f3-394312508856" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3BF3440D" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/405a7839-5e3c-41bd-a0ac-c8e7236ddc49" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3BFCAFD2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/01829132-4a48-4e20-b52e-92e656b700f3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2989FB44" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/b1815ad5-4a4b-455b-8cbd-50fdf3f2a620" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB13C933A1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/f6bb7823-4978-4c80-bd9a-90d9fc16f58d" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB13BA0B17" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/4b054d67-0178-410e-90f0-63022e1dffd4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB19749F04" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/6dd14f25-a9ea-4c4d-8bd6-3ee175d797f6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB07FF3B1A" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/e86277de-f7ba-49ab-b425-57143d08795e" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB082476F1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/2b153a5d-5861-41e2-b260-27b215b9f238" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB080E52D1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/a7d9b9cb-ff7b-4872-a56e-178d686098ed" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB07C52C77" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/b7510785-c721-4a22-b42a-f56c531fc240" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEF75C16A" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/b4aecab7-62f8-46ad-b2c5-e520d2417256" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD7EA6242" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/ff910953-4a57-428c-b98b-75653354ef34" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD7E986B3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/b06fb901-cf8b-41e6-b0ce-3a070ed0f9b8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD79FFB67" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/911e7773-acc0-46d6-a674-f8d81f191751" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABA8ED1A5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/d3aa8af9-a361-4d44-9fea-c861635268f5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA952BAB55" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/e16f6e3d-f919-4031-9524-a04a4ee529ba" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6ECE91CA" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/576cf2b4-3106-4eeb-b90e-fbf7dd17efb4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6E9E116A" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/73df717f-358b-46c9-a0d9-a87ab5a0d1fd" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6D62043E" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/80706978-96ec-4038-b664-5346d9a7cfd6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/b6f309e4-8586-41be-a33b-107a10b86095" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA39C298A7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/328c2a41-f13a-406c-bd89-8806088fde0f" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA37273CE2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/c303f952-db24-4a53-877d-2a1bf3f8e268" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2EBDDC8B" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/634b8ab4-091c-4f6a-a731-8f0d0e2003f5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA274E604C" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/e15658ad-573e-4102-b112-4cd5b509b4be" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1EA44903" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/14da1baa-85e4-427f-a50c-91644b351524" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA18B05F84" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/6edb42c5-d559-451c-9abe-abb9c3413cc7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA009EE643" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/ba21310a-d732-4319-8e4d-9922b041f5fe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/a35f0cfb-5bbe-42d7-8355-6dfcf48a8dd1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E0436A17" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/27f70b3d-e20e-4c9b-be30-5fb19634c9ea" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E0108A5B" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/77184936-82d3-44d7-bf19-f3a2efa99a1f" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E01775F6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/9342856f-7f2f-4c70-9ceb-58a35bba0c70" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D4451EDA" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/66bc1f37-e61a-4856-a530-50c79622332c" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F9E83160" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/fc519203-167c-4d23-b6eb-9b5b3cf4194d" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9BDB689BE" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/12d4513b-cd49-4ffb-ba06-1385d3ee2c48" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/9f414d54-34c5-4428-8789-22117ae7c68e" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B995F1D3D8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/da1a35bc-4313-4212-9b74-41febc12fe65" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98377F063" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/f806f5a0-e265-4475-b336-39a3f4e7540d" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97CC17DF4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/99375a9b-af63-4f73-a008-e2bd1d753cb0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B968A390FD" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/f599931f-e604-44e8-b61d-9a6a73fd66ed" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B964E2A123" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/0d2ae543-3be3-42ec-b828-9412998ddffb" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B952EA9FA7" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/e9d4c08b-9ce5-4420-a292-96b12dcc80e5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B952E7CA86" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/3ecca05f-f0f3-46d6-bddc-8e650f7f842a" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B04147FB" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/0b2ddbc3-9010-43dc-8f02-e88c98b506d6" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9355B97E3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/5cb484a5-7c01-4968-86e7-280be34bb161" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93220D3CD" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/2ca2e80f-402f-4947-8aff-1ac167106c2b" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/9846a23d-769e-4f89-8887-ff199d39a7cf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9045B171B" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/3f1e8c1d-ae13-4a8a-ab4b-ed06eac35830" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/871371ea-67a1-4b3f-a413-8559c60404ab" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EBA467F1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/4fc9fb56-7a03-4499-8207-7c431ede8adb" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EAEB3ACB" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/f215d2af-b200-48fb-be5f-98331935dffe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D09C9164" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/6f1116cc-3e0b-4120-9d73-34c65b67bbdb" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D02D86F5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/7a3689b3-169c-4a5b-843f-eb958fdff1c1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BD89332C" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/454a9ece-0694-43b2-85d2-ab0340296680" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BD7D458D" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/38adb2a1-57c2-4c15-a14f-d2fb85bfb459" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AC32D88F" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/91e529cc-48a8-49cd-a04b-8dac5ad857ab" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89A8D3791" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/86016f8f-0a4b-4a5e-9a38-a82a9f31f0aa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8829CC207" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/b0434438-81d0-44b1-a46a-9ecc46b39001" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B878F840E6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/c167aa8b-4017-4320-a1f0-e3c20b59bb0e" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B860DDAE4F" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/4622635e-43fc-4af0-8ee7-97d53c991729" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85E4F0AE5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/53fe6eea-2053-49aa-8651-8592756853e2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B849ABEE87" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/686795f3-d59f-450c-9f5c-6070afa6cd20" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B845A427B4" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/6804105e-f344-421c-8a96-eba58fd1f8a7" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B841CB4BC9" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/b2cf0d6e-45ad-463b-be7e-af0d6dd92d2f" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B841BF3C84" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/18b5d378-06c0-4e99-bf6a-72d28045cd3e" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B841E14E43" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/a18bb239-6aed-411f-93ce-c6a57c06b015" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B825AB201A" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/d3fd29a5-0056-410c-b22e-387d0254996c" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8255E1697" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/df1bb427-f01a-413f-9d5a-b081ece1c3ea" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8222886FE" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/4cca1ca1-0f26-41c1-a8dd-465e53021c71" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81CE32E5A" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/7d1b35ee-da50-44bc-bb21-57d020fbc43f" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B809834E0F" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/0c1203e2-9dfc-411c-91d9-ce10ef068a81" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8094B4AA9" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/4909e458-153b-44ae-9529-8db4cb322a66" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B801BA3270" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/5edf006d-94f6-474a-9300-cf3ca3e87039" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B801A76A09" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/99a64012-7ec2-48ef-9cea-217c80533573" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/9e321b2b-96d9-4ff2-a744-9d6ea5610ad8" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/2458f361-b5d7-415f-9319-80b35daf44da" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/03e41df7-6f84-4e29-b78f-baf4fab83054" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7DCE94729" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/dde7c00e-a78b-4d2d-98bd-d6795e877de0" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C0F17FB9" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/a7fa63e5-adbf-42b0-8450-eaf387548b0a" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BDCC4858" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/4e421a71-5fac-47a9-8163-bef40ac46e95" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7AEB5AFB6" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/223d2279-f63d-4e38-8aca-0dd3f0bd0b90" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7AB495D38" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/880d4794-86df-45c5-baee-60f4eb8a7fca" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7AB2A4318" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/cc7a3b4d-d2ca-407f-8a29-0eb0f95cd3fa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79401DE42" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/63a4d27a-182d-435c-8113-9a08f2c55daf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/c3e05c23-8079-450d-b916-7689aa7ba2b3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7907DE3D7" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/5b591c3d-2a88-42ee-9eac-3f3e3e7d1bcb" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74607443A" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/26e38440-83db-472f-9799-1ca8fc685d5f" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70DD22FB5" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/a49405ac-4072-452e-9e36-8b946921d86d" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7115B3DCF" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/0999ea45-d198-450b-a05a-739b54c5ccbf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B706F3CECC" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/df862393-c72b-48a7-bc8c-b3cd3d60526c" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B706EEDD9B" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/67b0c837-7de2-48f7-aac0-ea3694182c54" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B706E690B1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/263d18c6-8703-4e8a-a4fe-32e6221f06b1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B706D6AE3E" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/3d9d7706-7443-4700-b748-357ee2fe281c" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B706DEDA5A" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/c5bb4c3a-a230-4180-8d64-50d0aaa28452" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FD3BDD06" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/030913ad-4515-4ad9-9f8e-d423a1afaa21" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DCC66A64" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/158d477f-302f-4976-a58d-3576edba803a" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D2CF13D8" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/89a72463-82f0-4575-ac4f-ed71547245eb" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C427D9C4" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/48634865-436d-4559-9344-19b545afca53" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C3DEA36F" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/e2a83594-1ed5-4a94-98bb-3019ad31a863" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C3C72D23" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/7a5e9f8b-a01d-47f9-b51c-407d43c5f447" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BBE3D6EA" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/e02a6203-be98-456d-a69a-22508a255170" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BBD7410D" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/c8acfa26-6995-4347-8b77-2dd5b9827ef6" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BBCD9124" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/d72caa78-7515-4cbe-b13a-41b9bc78636c" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BAB724C1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/b59f48e0-cf67-40d8-b3e0-965c79177e51" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B08A8E45" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/d50cceab-f21c-44ae-a7cb-9e724297c0df" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A17C2297" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/e0f44c6c-5577-4882-8c27-2431cdf7cf48" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B686248E34" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/c3c53d1e-3303-43b4-8ce7-e8e19629ebbf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6766EC092" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/71c8241a-3325-4f39-ba7e-e0dd20a24ff5" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67637FCD5" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/4f6fc7a6-4e8b-415f-99c4-e4d421bb7b85" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65F1FACEB" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/ce3ee638-8a65-46ea-8a52-e37df4ce9883" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65FLC83AB" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/e673e15b-8aef-41af-91b0-2b68ea736553" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65F08DFB5" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/3afabdf2-dec7-4449-a063-031c325ba466" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65F1A56C8" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/879ab391-c03b-41e6-a737-fee9364c36d2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B642608DD8" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/5d46885e-1fed-4ac3-a34f-bf541a15eafa" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B637F3421A" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/fc31f9d0-04c1-4b93-ac02-321e1c761e72" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63038E863" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/fdb117dd-8bb1-45bf-9212-f356f5735bf5" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62D348240" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/8acde855-1a19-4973-a715-5304afdcc567" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6215AFC3D" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/b30a8e79-bb0c-42df-b202-0028597b298e" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6213B6B80" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/eb533b3b-9f40-462d-a074-a260b42fdd18" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B607817D4C" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/f3c1c984-f7ef-4eca-b66e-87f0a5f9180d" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D9FF5D80" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/a6e5d61c-1784-4a44-bd57-034fb1ab3da9" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA009E4E00" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/5f10b94d-c264-46d1-9ca7-8b6c1a96bb83" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B594E089F7" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/c349f7cf-045b-437a-b58d-6f6e4c88a651" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B594966740" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/3d1bf9b5-6aa4-46ab-ae04-cf698a509f54" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58EAB0ECF" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/bfff3aae-9e00-478f-8085-83dbe6f643dd" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B580C4C90B" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/33ab901c-be0d-4160-8283-35b52c898da0" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B577AB10C0" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/7c520286-2d99-42b8-831b-c4eacc0a6ee2" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5651F2EC8" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/d97ba903-5c98-41a0-aece-71bbc8fa4f66" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B559ED6088" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/08e3167a-a9c5-4218-8873-d143ea4aee7c" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B559EB76F1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/a78e6a2d-dfdd-4ded-b117-01e69002c6e3" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B557549698" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/dc491600-5411-4767-a302-b4ebc6d1f41d" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B557AFCA98" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/62d95df8-2326-420e-a66b-4626ef1800b4" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B552C92503" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/b74f6253-7737-4906-873b-3f24e4911d2a" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B552E0CCF0" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/96e0857f-c342-4ef2-a249-9112f91a9da4" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B549144BAA" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/cd6fb1a2-9c56-41a0-8a3c-97a0e6214950" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54649C1B1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/1699a976-c37f-42f9-b163-cb4cadb3dba2" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54602E9E0" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/e33b429b-cd33-45a5-b797-7eeda4840225" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5459FCD10" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/657ccfb3-8ece-4b0c-8c4c-a29d33cff945" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B546B79B9A" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/df9a7755-a761-4101-a33f-b4e6a885bbc1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B521513B37" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/f80c5ee1-4037-4001-9a02-8a78a28f53ca" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51FD709C6" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/0bad5f9c-d033-498b-a8f2-f9d3f63ce9e4" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51DE769BB" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/bf6e10fa-c64e-47bd-a69d-1ca381f566b2" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B519DB16A9" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/c6ec99a5-8487-4eda-b6ce-50340bb7c409" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B518326F3D" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/3c7225d8-393c-4ecf-a25b-b243e8a6237f" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B516D3A814" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/17379106-ea0c-410a-8aa4-f3df6cd26974" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B516C41A98" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/caff7c50-eb06-4303-af6b-2f9a00a10e2f" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B515FDD0FD" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/e256f746-529b-4c73-a80e-51512792e3c9" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C40ECE44" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/7b0482cb-2bb5-4998-89d3-b470ca8ecbb3" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B45398D4" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/c0a7d8e2-e765-431d-a854-94e62009197c" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B2C7266C" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/fc33b7db-a4e2-48a3-a6cf-47f6308671d8" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48D24EF75" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/f091ede8-9c62-4ca1-824b-1ecff38675d3" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48BC08E05" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/58375616-d5b4-4bff-8509-611b538ffee9" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48BBF4D84" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/ad7a92eb-35ac-4732-b7c2-b3cbacffd4d0" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47B8E87D4" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/a728d354-9c76-4d51-a1d9-cce8a0ad7d05" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47B3FA665" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/3de0fe61-d421-4c2b-8a8a-800a41c4290e" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47A419BD8" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/2b4a68fd-659e-4526-a8e2-29018866b962" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47A5933CA" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/89fbe5af-c0f3-4579-9af5-591dd14336d6" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47A1AED07" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/c7f731dd-497a-4922-8c6a-d5a69e06e71c" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B430BDD312" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/7b64644c-e7b3-448d-ab91-eb37848cf55a" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42E4B315B" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/0f9d14fc-8d09-4bec-96c1-74266452e700" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42BC2168D" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/460cc40f-2b72-4c81-b109-2523665b4190" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B424E069E6" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/40a11ce7-7ff5-4174-bd89-099571331b57" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40D6F88A4" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/cd98f8b7-3133-4e9b-b79a-0789f3bb9c1e" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40D7031BA" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/86d04f3e-1f85-46e9-8e7e-dde47c5486df" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40D661C07" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/deaead58-2846-423d-bfa4-48bc996a043d" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40D69DD8A" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/b31110ac-87f9-4dfd-8be1-4b606f2797df" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40D62280B" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/625f430f-8c42-4340-b088-9a57c0c40c51" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40D5FEA55" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/c5dc9888-2fe2-4221-a18f-56016b507843" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FD4BF114" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/6263fd99-72e6-434b-be58-c3b0a1cc4dea" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FC4020FC" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/2a33951a-ff59-4d8b-9c51-ec001b1b0bc4" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FC152938" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/c1cbc860-34f7-47e1-8308-e5c500d9738f" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FC0633FF" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/eeb6016a-9e56-4d9a-9187-b703936a6a39" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FC251BA6" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/9b6039ad-7fa3-45f2-90c0-d42b9e1dfa89" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FC326B6C" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/90a2491a-4a55-413f-85f0-2600e4e3fc73" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B375825DDB" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/16f6bca7-a2c1-4970-972d-f65ec8c13b23" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36149AEDA" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/836ab01f-3a2f-4ab4-9723-a0dcd58e5b3b" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B361480967" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/6d35d405-55a4-444f-bd16-732280373469" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B352A57D38" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/d516350f-314c-41dd-94f3-1e9b83f26ca9" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34F1D4AAD" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/42a9dff8-1930-435b-804e-3597b01e3cde" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B349C7575D" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/7de8995b-54bb-4440-b3a6-764f23c137ad" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B345DA1E6B" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/874f67ba-7019-4bdd-a21f-3cb42562199d" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B344553FDC" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/04c6dcfb-dd4e-4210-828f-1b921d07ff7c" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B29706B990" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/07d29174-146e-4fbf-9d22-7cb06c47cd40" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B24236D645" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/5d392a2f-19a3-41a3-9e4d-51aa87469d5e" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1C7FA2D94" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS008004/amministrazione-trasparente/atti-amministrazioni-enti/50a31ef1-c53c-4c49-ae31-77bb996bac79" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F319"/>
+  <dimension ref="A1:F329"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>21345</v>
+        <v>26899</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B3">
-        <v>21341</v>
+        <v>26546</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>20735</v>
+        <v>26481</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B5">
-        <v>20733</v>
+        <v>26280</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B6">
-        <v>18959</v>
+        <v>24659</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="B7">
-        <v>18945</v>
+        <v>24275</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B8">
-        <v>18623</v>
+        <v>24169</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>26</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B9">
-        <v>18407</v>
+        <v>23006</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B10">
-        <v>18357</v>
+        <v>22001</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>7</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B11">
-        <v>18355</v>
+        <v>21999</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="B12">
-        <v>18352</v>
+        <v>21345</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="B13">
-        <v>18346</v>
+        <v>21341</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B14">
-        <v>17626</v>
+        <v>20735</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D14" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B15">
-        <v>17624</v>
+        <v>20733</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D15" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B16">
-        <v>17386</v>
+        <v>18959</v>
       </c>
       <c r="C16" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D16" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>44</v>
       </c>
       <c r="B17">
-        <v>16968</v>
+        <v>18945</v>
       </c>
       <c r="C17" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="D17" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B18">
-        <v>16488</v>
+        <v>18623</v>
       </c>
       <c r="C18" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="D18" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>51</v>
+      </c>
+      <c r="E18" t="s">
+        <v>50</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B19">
-        <v>16382</v>
+        <v>18407</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="D19" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B20">
-        <v>16378</v>
+        <v>18357</v>
       </c>
       <c r="C20" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D20" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B21">
-        <v>16245</v>
+        <v>18355</v>
       </c>
       <c r="C21" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D21" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B22">
-        <v>16186</v>
+        <v>18352</v>
       </c>
       <c r="C22" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D22" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B23">
-        <v>16183</v>
+        <v>18346</v>
       </c>
       <c r="C23" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D23" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="B24">
-        <v>16176</v>
+        <v>17626</v>
       </c>
       <c r="C24" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D24" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="B25">
-        <v>16167</v>
+        <v>17624</v>
       </c>
       <c r="C25" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D25" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>54</v>
+        <v>67</v>
       </c>
       <c r="B26">
-        <v>16154</v>
+        <v>17386</v>
       </c>
       <c r="C26" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="D26" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B27">
-        <v>15897</v>
+        <v>16968</v>
       </c>
       <c r="C27" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="D27" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B28">
-        <v>15657</v>
+        <v>16488</v>
       </c>
       <c r="C28" t="s">
-        <v>23</v>
+        <v>73</v>
       </c>
       <c r="D28" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>74</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="B29">
-        <v>15656</v>
+        <v>16382</v>
       </c>
       <c r="C29" t="s">
-        <v>23</v>
+        <v>76</v>
       </c>
       <c r="D29" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>77</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="B30">
-        <v>14931</v>
+        <v>16378</v>
       </c>
       <c r="C30" t="s">
-        <v>26</v>
+        <v>78</v>
       </c>
       <c r="D30" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="B31">
-        <v>14930</v>
+        <v>16245</v>
       </c>
       <c r="C31" t="s">
-        <v>26</v>
+        <v>81</v>
       </c>
       <c r="D31" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="B32">
-        <v>14646</v>
+        <v>16186</v>
       </c>
       <c r="C32" t="s">
-        <v>26</v>
+        <v>83</v>
       </c>
       <c r="D32" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="B33">
-        <v>14645</v>
+        <v>16183</v>
       </c>
       <c r="C33" t="s">
-        <v>26</v>
+        <v>85</v>
       </c>
       <c r="D33" t="s">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B34">
-        <v>14498</v>
+        <v>16176</v>
       </c>
       <c r="C34" t="s">
-        <v>26</v>
+        <v>87</v>
       </c>
       <c r="D34" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B35">
-        <v>14497</v>
+        <v>16167</v>
       </c>
       <c r="C35" t="s">
-        <v>26</v>
+        <v>89</v>
       </c>
       <c r="D35" t="s">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B36">
-        <v>14063</v>
+        <v>16154</v>
       </c>
       <c r="C36" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="D36" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="B37">
-        <v>12535</v>
+        <v>15897</v>
       </c>
       <c r="C37" t="s">
-        <v>85</v>
+        <v>7</v>
       </c>
       <c r="D37" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="B38">
-        <v>12415</v>
+        <v>15657</v>
       </c>
       <c r="C38" t="s">
-        <v>88</v>
+        <v>50</v>
       </c>
       <c r="D38" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>96</v>
+      </c>
+      <c r="E38" t="s">
+        <v>50</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="B39">
-        <v>11798</v>
+        <v>15656</v>
       </c>
       <c r="C39" t="s">
-        <v>91</v>
+        <v>50</v>
       </c>
       <c r="D39" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>97</v>
+      </c>
+      <c r="E39" t="s">
+        <v>50</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="B40">
-        <v>11767</v>
+        <v>14931</v>
       </c>
       <c r="C40" t="s">
-        <v>93</v>
+        <v>7</v>
       </c>
       <c r="D40" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="B41">
-        <v>11760</v>
+        <v>14930</v>
       </c>
       <c r="C41" t="s">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="D41" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>90</v>
+        <v>101</v>
       </c>
       <c r="B42">
-        <v>11759</v>
+        <v>14646</v>
       </c>
       <c r="C42" t="s">
-        <v>97</v>
+        <v>7</v>
       </c>
       <c r="D42" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B43">
-        <v>10936</v>
+        <v>14645</v>
       </c>
       <c r="C43" t="s">
-        <v>100</v>
+        <v>7</v>
       </c>
       <c r="D43" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B44">
-        <v>10445</v>
+        <v>14498</v>
       </c>
       <c r="C44" t="s">
-        <v>103</v>
+        <v>7</v>
       </c>
       <c r="D44" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B45">
-        <v>10425</v>
+        <v>14497</v>
       </c>
       <c r="C45" t="s">
-        <v>105</v>
+        <v>7</v>
       </c>
       <c r="D45" t="s">
         <v>106</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="B46">
-        <v>10417</v>
+        <v>14063</v>
       </c>
       <c r="C46" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D46" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B47">
-        <v>9623</v>
+        <v>12535</v>
       </c>
       <c r="C47" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D47" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="B48">
-        <v>9616</v>
+        <v>12415</v>
       </c>
       <c r="C48" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="D48" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="B49">
-        <v>9612</v>
+        <v>11798</v>
       </c>
       <c r="C49" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="D49" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="B50">
-        <v>9534</v>
+        <v>11767</v>
       </c>
       <c r="C50" t="s">
-        <v>23</v>
+        <v>119</v>
       </c>
       <c r="D50" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>120</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="B51">
-        <v>9530</v>
+        <v>11760</v>
       </c>
       <c r="C51" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="D51" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="B52">
-        <v>9522</v>
+        <v>11759</v>
       </c>
       <c r="C52" t="s">
-        <v>23</v>
+        <v>123</v>
       </c>
       <c r="D52" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>124</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="B53">
-        <v>8842</v>
+        <v>10936</v>
       </c>
       <c r="C53" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="D53" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="B54">
-        <v>8649</v>
+        <v>10445</v>
       </c>
       <c r="C54" t="s">
-        <v>23</v>
+        <v>129</v>
       </c>
       <c r="D54" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>130</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="B55">
-        <v>8646</v>
+        <v>10425</v>
       </c>
       <c r="C55" t="s">
-        <v>23</v>
+        <v>131</v>
       </c>
       <c r="D55" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>132</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B56">
-        <v>8103</v>
+        <v>10417</v>
       </c>
       <c r="C56" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="D56" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>126</v>
+        <v>135</v>
       </c>
       <c r="B57">
-        <v>8101</v>
+        <v>9623</v>
       </c>
       <c r="C57" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="D57" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="B58">
-        <v>8034</v>
+        <v>9616</v>
       </c>
       <c r="C58" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="D58" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B59">
-        <v>7144</v>
+        <v>9612</v>
       </c>
       <c r="C59" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="D59" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B60">
-        <v>6975</v>
+        <v>9534</v>
       </c>
       <c r="C60" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="D60" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="E60" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B61">
-        <v>6909</v>
+        <v>9530</v>
       </c>
       <c r="C61" t="s">
-        <v>23</v>
+        <v>143</v>
       </c>
       <c r="D61" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>144</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B62">
-        <v>6871</v>
+        <v>9522</v>
       </c>
       <c r="C62" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="D62" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="E62" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="B63">
-        <v>6824</v>
+        <v>8842</v>
       </c>
       <c r="C63" t="s">
-        <v>23</v>
+        <v>147</v>
       </c>
       <c r="D63" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>148</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="B64">
-        <v>6773</v>
+        <v>8649</v>
       </c>
       <c r="C64" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="D64" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="E64" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="B65">
-        <v>6487</v>
+        <v>8646</v>
       </c>
       <c r="C65" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="D65" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="E65" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="B66">
-        <v>6485</v>
+        <v>8103</v>
       </c>
       <c r="C66" t="s">
-        <v>23</v>
+        <v>153</v>
       </c>
       <c r="D66" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>154</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="B67">
-        <v>6462</v>
+        <v>8101</v>
       </c>
       <c r="C67" t="s">
-        <v>23</v>
+        <v>155</v>
       </c>
       <c r="D67" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>156</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>144</v>
+        <v>157</v>
       </c>
       <c r="B68">
-        <v>6439</v>
+        <v>8034</v>
       </c>
       <c r="C68" t="s">
-        <v>23</v>
+        <v>158</v>
       </c>
       <c r="D68" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>159</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="B69">
-        <v>6434</v>
+        <v>7144</v>
       </c>
       <c r="C69" t="s">
-        <v>23</v>
+        <v>161</v>
       </c>
       <c r="D69" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>162</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>150</v>
+        <v>163</v>
       </c>
       <c r="B70">
-        <v>6010</v>
+        <v>6975</v>
       </c>
       <c r="C70" t="s">
-        <v>151</v>
+        <v>50</v>
       </c>
       <c r="D70" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>164</v>
+      </c>
+      <c r="E70" t="s">
+        <v>50</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>153</v>
+        <v>163</v>
       </c>
       <c r="B71">
-        <v>4836</v>
+        <v>6909</v>
       </c>
       <c r="C71" t="s">
-        <v>154</v>
+        <v>50</v>
       </c>
       <c r="D71" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>165</v>
+      </c>
+      <c r="E71" t="s">
+        <v>50</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>153</v>
+        <v>163</v>
       </c>
       <c r="B72">
-        <v>4834</v>
+        <v>6871</v>
       </c>
       <c r="C72" t="s">
-        <v>156</v>
+        <v>50</v>
       </c>
       <c r="D72" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>166</v>
+      </c>
+      <c r="E72" t="s">
+        <v>50</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>153</v>
+        <v>167</v>
       </c>
       <c r="B73">
-        <v>4832</v>
+        <v>6824</v>
       </c>
       <c r="C73" t="s">
-        <v>158</v>
+        <v>50</v>
       </c>
       <c r="D73" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>168</v>
+      </c>
+      <c r="E73" t="s">
+        <v>50</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="B74">
-        <v>4085</v>
+        <v>6773</v>
       </c>
       <c r="C74" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="D74" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>169</v>
+      </c>
+      <c r="E74" t="s">
+        <v>50</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="B75">
-        <v>4083</v>
+        <v>6487</v>
       </c>
       <c r="C75" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="D75" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="E75" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="B76">
-        <v>3868</v>
+        <v>6485</v>
       </c>
       <c r="C76" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="D76" t="s">
-        <v>164</v>
+        <v>172</v>
       </c>
       <c r="E76" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="B77">
-        <v>3867</v>
+        <v>6462</v>
       </c>
       <c r="C77" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="D77" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
       <c r="E77" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="B78">
-        <v>3542</v>
+        <v>6439</v>
       </c>
       <c r="C78" t="s">
-        <v>167</v>
+        <v>50</v>
       </c>
       <c r="D78" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>174</v>
+      </c>
+      <c r="E78" t="s">
+        <v>50</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="B79">
-        <v>3540</v>
+        <v>6434</v>
       </c>
       <c r="C79" t="s">
-        <v>169</v>
+        <v>50</v>
       </c>
       <c r="D79" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>175</v>
+      </c>
+      <c r="E79" t="s">
+        <v>50</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="B80">
-        <v>3202</v>
+        <v>6010</v>
       </c>
       <c r="C80" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="D80" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="B81">
-        <v>3010</v>
+        <v>4836</v>
       </c>
       <c r="C81" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="D81" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B82">
-        <v>2721</v>
+        <v>4834</v>
       </c>
       <c r="C82" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="D82" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B83">
-        <v>2226</v>
+        <v>4832</v>
       </c>
       <c r="C83" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="D83" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B84">
-        <v>1731</v>
+        <v>4085</v>
       </c>
       <c r="C84" t="s">
-        <v>184</v>
+        <v>7</v>
       </c>
       <c r="D84" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
         <v>186</v>
       </c>
       <c r="B85">
-        <v>1367</v>
+        <v>4083</v>
       </c>
       <c r="C85" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="D85" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>188</v>
+      </c>
+      <c r="E85" t="s">
+        <v>50</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B86">
-        <v>1361</v>
+        <v>3868</v>
       </c>
       <c r="C86" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="D86" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="E86" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
         <v>189</v>
       </c>
       <c r="B87">
-        <v>178</v>
+        <v>3867</v>
       </c>
       <c r="C87" t="s">
-        <v>190</v>
+        <v>50</v>
       </c>
       <c r="D87" t="s">
         <v>191</v>
       </c>
-      <c r="E87" s="2" t="s">
-        <v>9</v>
+      <c r="E87" t="s">
+        <v>50</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="B88">
-        <v>171</v>
+        <v>3542</v>
       </c>
       <c r="C88" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D88" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="B89">
-        <v>151</v>
+        <v>3540</v>
       </c>
       <c r="C89" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D89" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B90">
-        <v>33209</v>
+        <v>3202</v>
       </c>
       <c r="C90" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D90" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B91">
-        <v>33180</v>
+        <v>3010</v>
       </c>
       <c r="C91" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D91" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B92">
-        <v>32897</v>
+        <v>2721</v>
       </c>
       <c r="C92" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D92" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B93">
-        <v>32429</v>
+        <v>2226</v>
       </c>
       <c r="C93" t="s">
-        <v>26</v>
+        <v>207</v>
       </c>
       <c r="D93" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B94">
-        <v>31997</v>
+        <v>1731</v>
       </c>
       <c r="C94" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="D94" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B95">
-        <v>31647</v>
+        <v>1367</v>
       </c>
       <c r="C95" t="s">
-        <v>211</v>
+        <v>7</v>
       </c>
       <c r="D95" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="B96">
-        <v>31519</v>
+        <v>1361</v>
       </c>
       <c r="C96" t="s">
+        <v>50</v>
+      </c>
+      <c r="D96" t="s">
         <v>214</v>
       </c>
-      <c r="D96" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E96" t="s">
+        <v>50</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
+        <v>215</v>
+      </c>
+      <c r="B97">
+        <v>178</v>
+      </c>
+      <c r="C97" t="s">
         <v>216</v>
       </c>
-      <c r="B97">
-[...2 lines deleted...]
-      <c r="C97" t="s">
+      <c r="D97" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
+        <v>215</v>
+      </c>
+      <c r="B98">
+        <v>171</v>
+      </c>
+      <c r="C98" t="s">
+        <v>218</v>
+      </c>
+      <c r="D98" t="s">
         <v>219</v>
-      </c>
-[...7 lines deleted...]
-        <v>221</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>222</v>
+        <v>215</v>
       </c>
       <c r="B99">
-        <v>30772</v>
+        <v>151</v>
       </c>
       <c r="C99" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="D99" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
         <v>222</v>
       </c>
       <c r="B100">
-        <v>30768</v>
+        <v>33209</v>
       </c>
       <c r="C100" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="D100" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
+        <v>225</v>
+      </c>
+      <c r="B101">
+        <v>33180</v>
+      </c>
+      <c r="C101" t="s">
+        <v>226</v>
+      </c>
+      <c r="D101" t="s">
         <v>227</v>
       </c>
-      <c r="B101">
-[...9 lines deleted...]
-        <v>23</v>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B102">
-        <v>30418</v>
+        <v>32897</v>
       </c>
       <c r="C102" t="s">
-        <v>23</v>
+        <v>229</v>
       </c>
       <c r="D102" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>230</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B103">
-        <v>29777</v>
+        <v>32429</v>
       </c>
       <c r="C103" t="s">
-        <v>231</v>
+        <v>7</v>
       </c>
       <c r="D103" t="s">
         <v>232</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="B104">
-        <v>29740</v>
+        <v>31997</v>
       </c>
       <c r="C104" t="s">
-        <v>23</v>
+        <v>234</v>
       </c>
       <c r="D104" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>235</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="B105">
-        <v>29739</v>
+        <v>31647</v>
       </c>
       <c r="C105" t="s">
-        <v>23</v>
+        <v>237</v>
       </c>
       <c r="D105" t="s">
-        <v>234</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>238</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>230</v>
+        <v>239</v>
       </c>
       <c r="B106">
-        <v>29738</v>
+        <v>31519</v>
       </c>
       <c r="C106" t="s">
-        <v>23</v>
+        <v>240</v>
       </c>
       <c r="D106" t="s">
-        <v>235</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>241</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>230</v>
+        <v>242</v>
       </c>
       <c r="B107">
-        <v>29735</v>
+        <v>31058</v>
       </c>
       <c r="C107" t="s">
-        <v>23</v>
+        <v>243</v>
       </c>
       <c r="D107" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>244</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>230</v>
+        <v>245</v>
       </c>
       <c r="B108">
-        <v>29706</v>
+        <v>30984</v>
       </c>
       <c r="C108" t="s">
-        <v>23</v>
+        <v>246</v>
       </c>
       <c r="D108" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>247</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>230</v>
+        <v>248</v>
       </c>
       <c r="B109">
-        <v>29678</v>
+        <v>30772</v>
       </c>
       <c r="C109" t="s">
-        <v>23</v>
+        <v>249</v>
       </c>
       <c r="D109" t="s">
-        <v>238</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>250</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>239</v>
+        <v>248</v>
       </c>
       <c r="B110">
-        <v>29135</v>
+        <v>30768</v>
       </c>
       <c r="C110" t="s">
-        <v>240</v>
+        <v>251</v>
       </c>
       <c r="D110" t="s">
-        <v>241</v>
+        <v>252</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B111">
-        <v>29015</v>
+        <v>30421</v>
       </c>
       <c r="C111" t="s">
-        <v>242</v>
+        <v>50</v>
       </c>
       <c r="D111" t="s">
-        <v>243</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>254</v>
+      </c>
+      <c r="E111" t="s">
+        <v>50</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="B112">
-        <v>28329</v>
+        <v>30418</v>
       </c>
       <c r="C112" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="D112" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>255</v>
+      </c>
+      <c r="E112" t="s">
+        <v>50</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="B113">
-        <v>27836</v>
+        <v>29777</v>
       </c>
       <c r="C113" t="s">
-        <v>247</v>
+        <v>257</v>
       </c>
       <c r="D113" t="s">
-        <v>248</v>
+        <v>258</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>249</v>
+        <v>256</v>
       </c>
       <c r="B114">
-        <v>27406</v>
+        <v>29740</v>
       </c>
       <c r="C114" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="D114" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>259</v>
+      </c>
+      <c r="E114" t="s">
+        <v>50</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="B115">
-        <v>26846</v>
+        <v>29739</v>
       </c>
       <c r="C115" t="s">
-        <v>252</v>
+        <v>50</v>
       </c>
       <c r="D115" t="s">
-        <v>253</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>260</v>
+      </c>
+      <c r="E115" t="s">
+        <v>50</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="B116">
-        <v>26841</v>
+        <v>29738</v>
       </c>
       <c r="C116" t="s">
-        <v>254</v>
+        <v>50</v>
       </c>
       <c r="D116" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>261</v>
+      </c>
+      <c r="E116" t="s">
+        <v>50</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
         <v>256</v>
       </c>
       <c r="B117">
-        <v>25943</v>
+        <v>29735</v>
       </c>
       <c r="C117" t="s">
-        <v>257</v>
+        <v>50</v>
       </c>
       <c r="D117" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>262</v>
+      </c>
+      <c r="E117" t="s">
+        <v>50</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
         <v>256</v>
       </c>
       <c r="B118">
-        <v>25940</v>
+        <v>29706</v>
       </c>
       <c r="C118" t="s">
-        <v>259</v>
+        <v>50</v>
       </c>
       <c r="D118" t="s">
-        <v>260</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>263</v>
+      </c>
+      <c r="E118" t="s">
+        <v>50</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="B119">
-        <v>25318</v>
+        <v>29678</v>
       </c>
       <c r="C119" t="s">
-        <v>262</v>
+        <v>50</v>
       </c>
       <c r="D119" t="s">
-        <v>263</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>264</v>
+      </c>
+      <c r="E119" t="s">
+        <v>50</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="B120">
-        <v>25304</v>
+        <v>29135</v>
       </c>
       <c r="C120" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="D120" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="B121">
-        <v>25025</v>
+        <v>29015</v>
       </c>
       <c r="C121" t="s">
-        <v>23</v>
+        <v>268</v>
       </c>
       <c r="D121" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>269</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="B122">
-        <v>24622</v>
+        <v>28329</v>
       </c>
       <c r="C122" t="s">
-        <v>269</v>
+        <v>7</v>
       </c>
       <c r="D122" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B123">
-        <v>23925</v>
+        <v>27836</v>
       </c>
       <c r="C123" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D123" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B124">
-        <v>23126</v>
+        <v>27406</v>
       </c>
       <c r="C124" t="s">
-        <v>275</v>
+        <v>7</v>
       </c>
       <c r="D124" t="s">
         <v>276</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
         <v>277</v>
       </c>
       <c r="B125">
-        <v>22831</v>
+        <v>26846</v>
       </c>
       <c r="C125" t="s">
         <v>278</v>
       </c>
       <c r="D125" t="s">
         <v>279</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
+        <v>277</v>
+      </c>
+      <c r="B126">
+        <v>26841</v>
+      </c>
+      <c r="C126" t="s">
         <v>280</v>
       </c>
-      <c r="B126">
-[...2 lines deleted...]
-      <c r="C126" t="s">
+      <c r="D126" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
+        <v>282</v>
+      </c>
+      <c r="B127">
+        <v>25943</v>
+      </c>
+      <c r="C127" t="s">
         <v>283</v>
       </c>
-      <c r="B127">
-[...2 lines deleted...]
-      <c r="C127" t="s">
+      <c r="D127" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
+        <v>282</v>
+      </c>
+      <c r="B128">
+        <v>25940</v>
+      </c>
+      <c r="C128" t="s">
+        <v>285</v>
+      </c>
+      <c r="D128" t="s">
         <v>286</v>
       </c>
-      <c r="B128">
-[...9 lines deleted...]
-        <v>23</v>
+      <c r="E128" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
+        <v>287</v>
+      </c>
+      <c r="B129">
+        <v>25318</v>
+      </c>
+      <c r="C129" t="s">
         <v>288</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="D129" t="s">
         <v>289</v>
       </c>
-      <c r="E129" t="s">
-        <v>23</v>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
+        <v>287</v>
+      </c>
+      <c r="B130">
+        <v>25304</v>
+      </c>
+      <c r="C130" t="s">
         <v>290</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="D130" t="s">
         <v>291</v>
       </c>
-      <c r="E130" t="s">
-        <v>23</v>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="B131">
-        <v>21301</v>
+        <v>25025</v>
       </c>
       <c r="C131" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="D131" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E131" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="B132">
-        <v>21251</v>
+        <v>24622</v>
       </c>
       <c r="C132" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="D132" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="B133">
-        <v>21096</v>
+        <v>23925</v>
       </c>
       <c r="C133" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="D133" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="B134">
-        <v>20941</v>
+        <v>23126</v>
       </c>
       <c r="C134" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="D134" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="B135">
-        <v>20940</v>
+        <v>22831</v>
       </c>
       <c r="C135" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="D135" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>298</v>
+        <v>306</v>
       </c>
       <c r="B136">
-        <v>20938</v>
+        <v>21976</v>
       </c>
       <c r="C136" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="D136" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="B137">
-        <v>19693</v>
+        <v>21889</v>
       </c>
       <c r="C137" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="D137" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>305</v>
+        <v>312</v>
       </c>
       <c r="B138">
-        <v>19689</v>
+        <v>21758</v>
       </c>
       <c r="C138" t="s">
-        <v>308</v>
+        <v>50</v>
       </c>
       <c r="D138" t="s">
-        <v>309</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>313</v>
+      </c>
+      <c r="E138" t="s">
+        <v>50</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="B139">
-        <v>19574</v>
+        <v>21496</v>
       </c>
       <c r="C139" t="s">
-        <v>311</v>
+        <v>50</v>
       </c>
       <c r="D139" t="s">
-        <v>312</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>315</v>
+      </c>
+      <c r="E139" t="s">
+        <v>50</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="B140">
-        <v>19382</v>
+        <v>21302</v>
       </c>
       <c r="C140" t="s">
-        <v>314</v>
+        <v>50</v>
       </c>
       <c r="D140" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>317</v>
+      </c>
+      <c r="E140" t="s">
+        <v>50</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
         <v>316</v>
       </c>
       <c r="B141">
-        <v>18696</v>
+        <v>21301</v>
       </c>
       <c r="C141" t="s">
-        <v>317</v>
+        <v>50</v>
       </c>
       <c r="D141" t="s">
         <v>318</v>
       </c>
-      <c r="E141" s="2" t="s">
-        <v>9</v>
+      <c r="E141" t="s">
+        <v>50</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
         <v>316</v>
       </c>
       <c r="B142">
-        <v>18694</v>
+        <v>21251</v>
       </c>
       <c r="C142" t="s">
         <v>319</v>
       </c>
       <c r="D142" t="s">
         <v>320</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
         <v>321</v>
       </c>
       <c r="B143">
-        <v>18392</v>
+        <v>21096</v>
       </c>
       <c r="C143" t="s">
         <v>322</v>
       </c>
       <c r="D143" t="s">
         <v>323</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="B144">
-        <v>18380</v>
+        <v>20941</v>
       </c>
       <c r="C144" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="D144" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="B145">
-        <v>18371</v>
+        <v>20940</v>
       </c>
       <c r="C145" t="s">
-        <v>26</v>
+        <v>327</v>
       </c>
       <c r="D145" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="B146">
-        <v>18354</v>
+        <v>20938</v>
       </c>
       <c r="C146" t="s">
-        <v>26</v>
+        <v>329</v>
       </c>
       <c r="D146" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="B147">
-        <v>18315</v>
+        <v>19693</v>
       </c>
       <c r="C147" t="s">
-        <v>26</v>
+        <v>332</v>
       </c>
       <c r="D147" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B148">
-        <v>17668</v>
+        <v>19689</v>
       </c>
       <c r="C148" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="D148" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="B149">
-        <v>17508</v>
+        <v>19574</v>
       </c>
       <c r="C149" t="s">
-        <v>23</v>
+        <v>337</v>
       </c>
       <c r="D149" t="s">
-        <v>334</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>338</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="B150">
-        <v>17318</v>
+        <v>19382</v>
       </c>
       <c r="C150" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="D150" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="B151">
-        <v>17131</v>
+        <v>18696</v>
       </c>
       <c r="C151" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="D151" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B152">
-        <v>16764</v>
+        <v>18694</v>
       </c>
       <c r="C152" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="D152" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="B153">
-        <v>16691</v>
+        <v>18392</v>
       </c>
       <c r="C153" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="D153" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="B154">
-        <v>16682</v>
+        <v>18380</v>
       </c>
       <c r="C154" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="D154" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="B155">
-        <v>16120</v>
+        <v>18371</v>
       </c>
       <c r="C155" t="s">
-        <v>350</v>
+        <v>7</v>
       </c>
       <c r="D155" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
         <v>352</v>
       </c>
       <c r="B156">
-        <v>16093</v>
+        <v>18354</v>
       </c>
       <c r="C156" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="D156" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
         <v>352</v>
       </c>
       <c r="B157">
-        <v>16065</v>
+        <v>18315</v>
       </c>
       <c r="C157" t="s">
-        <v>354</v>
+        <v>7</v>
       </c>
       <c r="D157" t="s">
         <v>355</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
         <v>356</v>
       </c>
       <c r="B158">
-        <v>14174</v>
+        <v>17668</v>
       </c>
       <c r="C158" t="s">
         <v>357</v>
       </c>
       <c r="D158" t="s">
         <v>358</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
         <v>359</v>
       </c>
       <c r="B159">
-        <v>12914</v>
+        <v>17508</v>
       </c>
       <c r="C159" t="s">
+        <v>50</v>
+      </c>
+      <c r="D159" t="s">
         <v>360</v>
       </c>
-      <c r="D159" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E159" t="s">
+        <v>50</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
+        <v>361</v>
+      </c>
+      <c r="B160">
+        <v>17318</v>
+      </c>
+      <c r="C160" t="s">
         <v>362</v>
       </c>
-      <c r="B160">
-[...2 lines deleted...]
-      <c r="C160" t="s">
+      <c r="D160" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
+        <v>364</v>
+      </c>
+      <c r="B161">
+        <v>17131</v>
+      </c>
+      <c r="C161" t="s">
         <v>365</v>
       </c>
-      <c r="B161">
-[...2 lines deleted...]
-      <c r="C161" t="s">
+      <c r="D161" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="B162">
-        <v>12296</v>
+        <v>16764</v>
       </c>
       <c r="C162" t="s">
         <v>368</v>
       </c>
       <c r="D162" t="s">
         <v>369</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="B163">
-        <v>12293</v>
+        <v>16691</v>
       </c>
       <c r="C163" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="D163" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="B164">
-        <v>12291</v>
+        <v>16682</v>
       </c>
       <c r="C164" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="D164" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="B165">
-        <v>12287</v>
+        <v>16120</v>
       </c>
       <c r="C165" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="D165" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="B166">
-        <v>11911</v>
+        <v>16093</v>
       </c>
       <c r="C166" t="s">
-        <v>377</v>
+        <v>7</v>
       </c>
       <c r="D166" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="B167">
-        <v>11004</v>
+        <v>16065</v>
       </c>
       <c r="C167" t="s">
         <v>380</v>
       </c>
       <c r="D167" t="s">
         <v>381</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
         <v>382</v>
       </c>
       <c r="B168">
-        <v>10786</v>
+        <v>14174</v>
       </c>
       <c r="C168" t="s">
         <v>383</v>
       </c>
       <c r="D168" t="s">
         <v>384</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
         <v>385</v>
       </c>
       <c r="B169">
-        <v>10245</v>
+        <v>12914</v>
       </c>
       <c r="C169" t="s">
         <v>386</v>
       </c>
       <c r="D169" t="s">
         <v>387</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="B170">
-        <v>10242</v>
+        <v>12533</v>
       </c>
       <c r="C170" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="D170" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="B171">
-        <v>10239</v>
+        <v>12298</v>
       </c>
       <c r="C171" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="D171" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="B172">
-        <v>10022</v>
+        <v>12296</v>
       </c>
       <c r="C172" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="D172" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="B173">
-        <v>10020</v>
+        <v>12293</v>
       </c>
       <c r="C173" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="D173" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="B174">
-        <v>10019</v>
+        <v>12291</v>
       </c>
       <c r="C174" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="D174" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="B175">
-        <v>10017</v>
+        <v>12287</v>
       </c>
       <c r="C175" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="D175" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="B176">
-        <v>9651</v>
+        <v>11911</v>
       </c>
       <c r="C176" t="s">
-        <v>23</v>
+        <v>403</v>
       </c>
       <c r="D176" t="s">
-        <v>402</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>404</v>
+      </c>
+      <c r="E176" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="B177">
-        <v>9650</v>
+        <v>11004</v>
       </c>
       <c r="C177" t="s">
-        <v>23</v>
+        <v>406</v>
       </c>
       <c r="D177" t="s">
-        <v>403</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>407</v>
+      </c>
+      <c r="E177" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>401</v>
+        <v>408</v>
       </c>
       <c r="B178">
-        <v>9646</v>
+        <v>10786</v>
       </c>
       <c r="C178" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="D178" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="B179">
-        <v>9409</v>
+        <v>10245</v>
       </c>
       <c r="C179" t="s">
-        <v>23</v>
+        <v>412</v>
       </c>
       <c r="D179" t="s">
-        <v>407</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>413</v>
+      </c>
+      <c r="E179" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="B180">
-        <v>9238</v>
+        <v>10242</v>
       </c>
       <c r="C180" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
       <c r="D180" t="s">
-        <v>410</v>
+        <v>415</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
         <v>411</v>
       </c>
       <c r="B181">
-        <v>8718</v>
+        <v>10239</v>
       </c>
       <c r="C181" t="s">
-        <v>23</v>
+        <v>416</v>
       </c>
       <c r="D181" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>417</v>
+      </c>
+      <c r="E181" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>411</v>
+        <v>418</v>
       </c>
       <c r="B182">
-        <v>8704</v>
+        <v>10022</v>
       </c>
       <c r="C182" t="s">
-        <v>23</v>
+        <v>419</v>
       </c>
       <c r="D182" t="s">
-        <v>413</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>420</v>
+      </c>
+      <c r="E182" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>411</v>
+        <v>418</v>
       </c>
       <c r="B183">
-        <v>8695</v>
+        <v>10020</v>
       </c>
       <c r="C183" t="s">
-        <v>23</v>
+        <v>421</v>
       </c>
       <c r="D183" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>422</v>
+      </c>
+      <c r="E183" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B184">
-        <v>8578</v>
+        <v>10019</v>
       </c>
       <c r="C184" t="s">
-        <v>416</v>
+        <v>423</v>
       </c>
       <c r="D184" t="s">
-        <v>417</v>
+        <v>424</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F184" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B185">
-        <v>8552</v>
+        <v>10017</v>
       </c>
       <c r="C185" t="s">
-        <v>23</v>
+        <v>425</v>
       </c>
       <c r="D185" t="s">
-        <v>418</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>426</v>
+      </c>
+      <c r="E185" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>415</v>
+        <v>427</v>
       </c>
       <c r="B186">
-        <v>8548</v>
+        <v>9651</v>
       </c>
       <c r="C186" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="D186" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="E186" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="F186" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>420</v>
+        <v>427</v>
       </c>
       <c r="B187">
-        <v>8499</v>
+        <v>9650</v>
       </c>
       <c r="C187" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="D187" t="s">
-        <v>421</v>
+        <v>429</v>
       </c>
       <c r="E187" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="F187" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>420</v>
+        <v>427</v>
       </c>
       <c r="B188">
-        <v>8458</v>
+        <v>9646</v>
       </c>
       <c r="C188" t="s">
-        <v>23</v>
+        <v>430</v>
       </c>
       <c r="D188" t="s">
-        <v>422</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>431</v>
+      </c>
+      <c r="E188" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F188" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>420</v>
+        <v>432</v>
       </c>
       <c r="B189">
-        <v>8454</v>
+        <v>9409</v>
       </c>
       <c r="C189" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="D189" t="s">
-        <v>423</v>
+        <v>433</v>
       </c>
       <c r="E189" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>420</v>
+        <v>434</v>
       </c>
       <c r="B190">
-        <v>8452</v>
+        <v>9238</v>
       </c>
       <c r="C190" t="s">
-        <v>23</v>
+        <v>435</v>
       </c>
       <c r="D190" t="s">
-        <v>424</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>436</v>
+      </c>
+      <c r="E190" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F190" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>420</v>
+        <v>437</v>
       </c>
       <c r="B191">
-        <v>8444</v>
+        <v>8718</v>
       </c>
       <c r="C191" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="D191" t="s">
-        <v>425</v>
+        <v>438</v>
       </c>
       <c r="E191" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>420</v>
+        <v>437</v>
       </c>
       <c r="B192">
-        <v>8443</v>
+        <v>8704</v>
       </c>
       <c r="C192" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="D192" t="s">
-        <v>426</v>
+        <v>439</v>
       </c>
       <c r="E192" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="F192" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>420</v>
+        <v>437</v>
       </c>
       <c r="B193">
-        <v>8436</v>
+        <v>8695</v>
       </c>
       <c r="C193" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="D193" t="s">
-        <v>427</v>
+        <v>440</v>
       </c>
       <c r="E193" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="F193" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>420</v>
+        <v>441</v>
       </c>
       <c r="B194">
-        <v>8435</v>
+        <v>8578</v>
       </c>
       <c r="C194" t="s">
-        <v>23</v>
+        <v>442</v>
       </c>
       <c r="D194" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>443</v>
+      </c>
+      <c r="E194" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F194" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>420</v>
+        <v>441</v>
       </c>
       <c r="B195">
-        <v>8434</v>
+        <v>8552</v>
       </c>
       <c r="C195" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="D195" t="s">
-        <v>429</v>
+        <v>444</v>
       </c>
       <c r="E195" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="F195" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>420</v>
+        <v>441</v>
       </c>
       <c r="B196">
-        <v>8433</v>
+        <v>8548</v>
       </c>
       <c r="C196" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="D196" t="s">
-        <v>430</v>
+        <v>445</v>
       </c>
       <c r="E196" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="F196" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>420</v>
+        <v>446</v>
       </c>
       <c r="B197">
-        <v>8432</v>
+        <v>8499</v>
       </c>
       <c r="C197" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="D197" t="s">
-        <v>431</v>
+        <v>447</v>
       </c>
       <c r="E197" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="F197" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>420</v>
+        <v>446</v>
       </c>
       <c r="B198">
-        <v>8431</v>
+        <v>8458</v>
       </c>
       <c r="C198" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="D198" t="s">
-        <v>432</v>
+        <v>448</v>
       </c>
       <c r="E198" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="F198" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>420</v>
+        <v>446</v>
       </c>
       <c r="B199">
-        <v>8427</v>
+        <v>8454</v>
       </c>
       <c r="C199" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="D199" t="s">
-        <v>433</v>
+        <v>449</v>
       </c>
       <c r="E199" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="F199" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>420</v>
+        <v>446</v>
       </c>
       <c r="B200">
-        <v>8423</v>
+        <v>8452</v>
       </c>
       <c r="C200" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="D200" t="s">
-        <v>434</v>
+        <v>450</v>
       </c>
       <c r="E200" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="F200" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>420</v>
+        <v>446</v>
       </c>
       <c r="B201">
-        <v>8419</v>
+        <v>8444</v>
       </c>
       <c r="C201" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="D201" t="s">
-        <v>435</v>
+        <v>451</v>
       </c>
       <c r="E201" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="F201" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>420</v>
+        <v>446</v>
       </c>
       <c r="B202">
-        <v>8397</v>
+        <v>8443</v>
       </c>
       <c r="C202" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="D202" t="s">
-        <v>436</v>
+        <v>452</v>
       </c>
       <c r="E202" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="F202" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="B203">
-        <v>8226</v>
+        <v>8436</v>
       </c>
       <c r="C203" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="D203" t="s">
-        <v>438</v>
+        <v>453</v>
       </c>
       <c r="E203" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="F203" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="B204">
-        <v>8222</v>
+        <v>8435</v>
       </c>
       <c r="C204" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="D204" t="s">
-        <v>439</v>
+        <v>454</v>
       </c>
       <c r="E204" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="F204" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="B205">
-        <v>8203</v>
+        <v>8434</v>
       </c>
       <c r="C205" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="D205" t="s">
-        <v>440</v>
+        <v>455</v>
       </c>
       <c r="E205" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="F205" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="B206">
-        <v>8161</v>
+        <v>8433</v>
       </c>
       <c r="C206" t="s">
-        <v>441</v>
+        <v>50</v>
       </c>
       <c r="D206" t="s">
-        <v>442</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>456</v>
+      </c>
+      <c r="E206" t="s">
+        <v>50</v>
       </c>
       <c r="F206" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="B207">
-        <v>8155</v>
+        <v>8432</v>
       </c>
       <c r="C207" t="s">
-        <v>443</v>
+        <v>50</v>
       </c>
       <c r="D207" t="s">
-        <v>444</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>457</v>
+      </c>
+      <c r="E207" t="s">
+        <v>50</v>
       </c>
       <c r="F207" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="B208">
-        <v>7831</v>
+        <v>8431</v>
       </c>
       <c r="C208" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="D208" t="s">
-        <v>446</v>
+        <v>458</v>
       </c>
       <c r="E208" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="F208" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="B209">
-        <v>7825</v>
+        <v>8427</v>
       </c>
       <c r="C209" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="D209" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="E209" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="F209" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="B210">
-        <v>7823</v>
+        <v>8423</v>
       </c>
       <c r="C210" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="D210" t="s">
-        <v>448</v>
+        <v>460</v>
       </c>
       <c r="E210" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="F210" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="B211">
-        <v>7819</v>
+        <v>8419</v>
       </c>
       <c r="C211" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="D211" t="s">
-        <v>449</v>
+        <v>461</v>
       </c>
       <c r="E211" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="F211" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="B212">
-        <v>7817</v>
+        <v>8397</v>
       </c>
       <c r="C212" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="D212" t="s">
-        <v>450</v>
+        <v>462</v>
       </c>
       <c r="E212" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="F212" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>451</v>
+        <v>463</v>
       </c>
       <c r="B213">
-        <v>7591</v>
+        <v>8226</v>
       </c>
       <c r="C213" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="D213" t="s">
-        <v>452</v>
+        <v>464</v>
       </c>
       <c r="E213" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="F213" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>453</v>
+        <v>463</v>
       </c>
       <c r="B214">
-        <v>7341</v>
+        <v>8222</v>
       </c>
       <c r="C214" t="s">
-        <v>454</v>
+        <v>50</v>
       </c>
       <c r="D214" t="s">
-        <v>455</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>465</v>
+      </c>
+      <c r="E214" t="s">
+        <v>50</v>
       </c>
       <c r="F214" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>453</v>
+        <v>463</v>
       </c>
       <c r="B215">
-        <v>7340</v>
+        <v>8203</v>
       </c>
       <c r="C215" t="s">
-        <v>456</v>
+        <v>50</v>
       </c>
       <c r="D215" t="s">
-        <v>457</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>466</v>
+      </c>
+      <c r="E215" t="s">
+        <v>50</v>
       </c>
       <c r="F215" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="216" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>453</v>
+        <v>463</v>
       </c>
       <c r="B216">
-        <v>7339</v>
+        <v>8161</v>
       </c>
       <c r="C216" t="s">
-        <v>458</v>
+        <v>467</v>
       </c>
       <c r="D216" t="s">
-        <v>459</v>
+        <v>468</v>
       </c>
       <c r="E216" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F216" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="217" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>453</v>
+        <v>463</v>
       </c>
       <c r="B217">
-        <v>7338</v>
+        <v>8155</v>
       </c>
       <c r="C217" t="s">
-        <v>460</v>
+        <v>469</v>
       </c>
       <c r="D217" t="s">
-        <v>461</v>
+        <v>470</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F217" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="218" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>462</v>
+        <v>471</v>
       </c>
       <c r="B218">
-        <v>6665</v>
+        <v>7831</v>
       </c>
       <c r="C218" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="D218" t="s">
-        <v>463</v>
+        <v>472</v>
       </c>
       <c r="E218" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="F218" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="219" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>462</v>
+        <v>471</v>
       </c>
       <c r="B219">
-        <v>6650</v>
+        <v>7825</v>
       </c>
       <c r="C219" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="D219" t="s">
-        <v>464</v>
+        <v>473</v>
       </c>
       <c r="E219" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="F219" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>462</v>
+        <v>471</v>
       </c>
       <c r="B220">
-        <v>6590</v>
+        <v>7823</v>
       </c>
       <c r="C220" t="s">
-        <v>465</v>
+        <v>50</v>
       </c>
       <c r="D220" t="s">
-        <v>466</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>474</v>
+      </c>
+      <c r="E220" t="s">
+        <v>50</v>
       </c>
       <c r="F220" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="B221">
-        <v>6271</v>
+        <v>7819</v>
       </c>
       <c r="C221" t="s">
-        <v>468</v>
+        <v>50</v>
       </c>
       <c r="D221" t="s">
-        <v>469</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>475</v>
+      </c>
+      <c r="E221" t="s">
+        <v>50</v>
       </c>
       <c r="F221" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="B222">
-        <v>6003</v>
+        <v>7817</v>
       </c>
       <c r="C222" t="s">
-        <v>471</v>
+        <v>50</v>
       </c>
       <c r="D222" t="s">
-        <v>472</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>476</v>
+      </c>
+      <c r="E222" t="s">
+        <v>50</v>
       </c>
       <c r="F222" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="223" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="B223">
-        <v>5943</v>
+        <v>7591</v>
       </c>
       <c r="C223" t="s">
-        <v>474</v>
+        <v>50</v>
       </c>
       <c r="D223" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>478</v>
+      </c>
+      <c r="E223" t="s">
+        <v>50</v>
       </c>
       <c r="F223" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="224" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="B224">
-        <v>5685</v>
+        <v>7341</v>
       </c>
       <c r="C224" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="D224" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E224" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F224" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="225" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="B225">
-        <v>5638</v>
+        <v>7340</v>
       </c>
       <c r="C225" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="D225" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="E225" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F225" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="226" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="B226">
-        <v>5194</v>
+        <v>7339</v>
       </c>
       <c r="C226" t="s">
-        <v>23</v>
+        <v>484</v>
       </c>
       <c r="D226" t="s">
-        <v>482</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>485</v>
+      </c>
+      <c r="E226" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F226" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="227" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="B227">
-        <v>5193</v>
+        <v>7338</v>
       </c>
       <c r="C227" t="s">
-        <v>23</v>
+        <v>486</v>
       </c>
       <c r="D227" t="s">
-        <v>483</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>487</v>
+      </c>
+      <c r="E227" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F227" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="228" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
-        <v>481</v>
+        <v>488</v>
       </c>
       <c r="B228">
-        <v>5191</v>
+        <v>6665</v>
       </c>
       <c r="C228" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="D228" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
       <c r="E228" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="F228" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="229" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
-        <v>481</v>
+        <v>488</v>
       </c>
       <c r="B229">
-        <v>5187</v>
+        <v>6650</v>
       </c>
       <c r="C229" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="D229" t="s">
-        <v>485</v>
+        <v>490</v>
       </c>
       <c r="E229" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="F229" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="230" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
-        <v>481</v>
+        <v>488</v>
       </c>
       <c r="B230">
-        <v>5185</v>
+        <v>6590</v>
       </c>
       <c r="C230" t="s">
-        <v>23</v>
+        <v>491</v>
       </c>
       <c r="D230" t="s">
-        <v>486</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>492</v>
+      </c>
+      <c r="E230" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F230" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="231" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
-        <v>481</v>
+        <v>493</v>
       </c>
       <c r="B231">
-        <v>5182</v>
+        <v>6271</v>
       </c>
       <c r="C231" t="s">
-        <v>23</v>
+        <v>494</v>
       </c>
       <c r="D231" t="s">
-        <v>487</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>495</v>
+      </c>
+      <c r="E231" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F231" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="232" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
-        <v>481</v>
+        <v>496</v>
       </c>
       <c r="B232">
-        <v>5181</v>
+        <v>6003</v>
       </c>
       <c r="C232" t="s">
-        <v>23</v>
+        <v>497</v>
       </c>
       <c r="D232" t="s">
-        <v>488</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>498</v>
+      </c>
+      <c r="E232" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F232" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="233" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
-        <v>481</v>
+        <v>499</v>
       </c>
       <c r="B233">
-        <v>5179</v>
+        <v>5943</v>
       </c>
       <c r="C233" t="s">
-        <v>23</v>
+        <v>500</v>
       </c>
       <c r="D233" t="s">
-        <v>489</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>501</v>
+      </c>
+      <c r="E233" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F233" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="234" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
-        <v>481</v>
+        <v>502</v>
       </c>
       <c r="B234">
-        <v>5173</v>
+        <v>5685</v>
       </c>
       <c r="C234" t="s">
-        <v>23</v>
+        <v>503</v>
       </c>
       <c r="D234" t="s">
-        <v>490</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>504</v>
+      </c>
+      <c r="E234" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F234" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="235" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
-        <v>481</v>
+        <v>502</v>
       </c>
       <c r="B235">
-        <v>5170</v>
+        <v>5638</v>
       </c>
       <c r="C235" t="s">
-        <v>23</v>
+        <v>505</v>
       </c>
       <c r="D235" t="s">
-        <v>491</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>506</v>
+      </c>
+      <c r="E235" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F235" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="236" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A236" t="s">
-        <v>481</v>
+        <v>507</v>
       </c>
       <c r="B236">
-        <v>5166</v>
+        <v>5194</v>
       </c>
       <c r="C236" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="D236" t="s">
-        <v>492</v>
+        <v>508</v>
       </c>
       <c r="E236" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="F236" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="237" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A237" t="s">
-        <v>481</v>
+        <v>507</v>
       </c>
       <c r="B237">
-        <v>5164</v>
+        <v>5193</v>
       </c>
       <c r="C237" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="D237" t="s">
-        <v>493</v>
+        <v>509</v>
       </c>
       <c r="E237" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="F237" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="238" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A238" t="s">
-        <v>481</v>
+        <v>507</v>
       </c>
       <c r="B238">
-        <v>5161</v>
+        <v>5191</v>
       </c>
       <c r="C238" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="D238" t="s">
-        <v>494</v>
+        <v>510</v>
       </c>
       <c r="E238" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="F238" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="239" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A239" t="s">
-        <v>481</v>
+        <v>507</v>
       </c>
       <c r="B239">
-        <v>5156</v>
+        <v>5187</v>
       </c>
       <c r="C239" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="D239" t="s">
-        <v>495</v>
+        <v>511</v>
       </c>
       <c r="E239" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="F239" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="240" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A240" t="s">
-        <v>496</v>
+        <v>507</v>
       </c>
       <c r="B240">
-        <v>4922</v>
+        <v>5185</v>
       </c>
       <c r="C240" t="s">
-        <v>497</v>
+        <v>50</v>
       </c>
       <c r="D240" t="s">
-        <v>498</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>512</v>
+      </c>
+      <c r="E240" t="s">
+        <v>50</v>
       </c>
       <c r="F240" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="241" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A241" t="s">
-        <v>499</v>
+        <v>507</v>
       </c>
       <c r="B241">
-        <v>3761</v>
+        <v>5182</v>
       </c>
       <c r="C241" t="s">
-        <v>500</v>
+        <v>50</v>
       </c>
       <c r="D241" t="s">
-        <v>501</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>513</v>
+      </c>
+      <c r="E241" t="s">
+        <v>50</v>
       </c>
       <c r="F241" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="242" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A242" t="s">
-        <v>502</v>
+        <v>507</v>
       </c>
       <c r="B242">
-        <v>2897</v>
+        <v>5181</v>
       </c>
       <c r="C242" t="s">
-        <v>503</v>
+        <v>50</v>
       </c>
       <c r="D242" t="s">
-        <v>504</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>514</v>
+      </c>
+      <c r="E242" t="s">
+        <v>50</v>
       </c>
       <c r="F242" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="243" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A243" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="B243">
-        <v>2741</v>
+        <v>5179</v>
       </c>
       <c r="C243" t="s">
-        <v>506</v>
+        <v>50</v>
       </c>
       <c r="D243" t="s">
-        <v>507</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>515</v>
+      </c>
+      <c r="E243" t="s">
+        <v>50</v>
       </c>
       <c r="F243" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="244" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A244" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="B244">
-        <v>2470</v>
+        <v>5173</v>
       </c>
       <c r="C244" t="s">
-        <v>508</v>
+        <v>50</v>
       </c>
       <c r="D244" t="s">
-        <v>509</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>516</v>
+      </c>
+      <c r="E244" t="s">
+        <v>50</v>
       </c>
       <c r="F244" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="245" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A245" t="s">
-        <v>510</v>
+        <v>507</v>
       </c>
       <c r="B245">
-        <v>2373</v>
+        <v>5170</v>
       </c>
       <c r="C245" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="D245" t="s">
-        <v>511</v>
+        <v>517</v>
       </c>
       <c r="E245" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="F245" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="246" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A246" t="s">
-        <v>512</v>
+        <v>507</v>
       </c>
       <c r="B246">
-        <v>2332</v>
+        <v>5166</v>
       </c>
       <c r="C246" t="s">
-        <v>513</v>
+        <v>50</v>
       </c>
       <c r="D246" t="s">
-        <v>514</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>518</v>
+      </c>
+      <c r="E246" t="s">
+        <v>50</v>
       </c>
       <c r="F246" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="247" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A247" t="s">
-        <v>515</v>
+        <v>507</v>
       </c>
       <c r="B247">
-        <v>1966</v>
+        <v>5164</v>
       </c>
       <c r="C247" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="D247" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="E247" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="F247" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="248" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A248" t="s">
-        <v>517</v>
+        <v>507</v>
       </c>
       <c r="B248">
-        <v>1863</v>
+        <v>5161</v>
       </c>
       <c r="C248" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="D248" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E248" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="F248" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="249" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A249" t="s">
-        <v>517</v>
+        <v>507</v>
       </c>
       <c r="B249">
-        <v>1805</v>
+        <v>5156</v>
       </c>
       <c r="C249" t="s">
-        <v>519</v>
+        <v>50</v>
       </c>
       <c r="D249" t="s">
-        <v>520</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>521</v>
+      </c>
+      <c r="E249" t="s">
+        <v>50</v>
       </c>
       <c r="F249" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="250" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A250" t="s">
-        <v>517</v>
+        <v>522</v>
       </c>
       <c r="B250">
-        <v>1780</v>
+        <v>4922</v>
       </c>
       <c r="C250" t="s">
-        <v>23</v>
+        <v>523</v>
       </c>
       <c r="D250" t="s">
-        <v>521</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>524</v>
+      </c>
+      <c r="E250" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F250" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="251" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A251" t="s">
-        <v>517</v>
+        <v>525</v>
       </c>
       <c r="B251">
-        <v>1756</v>
+        <v>3761</v>
       </c>
       <c r="C251" t="s">
-        <v>23</v>
+        <v>526</v>
       </c>
       <c r="D251" t="s">
-        <v>522</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>527</v>
+      </c>
+      <c r="E251" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F251" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="252" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A252" t="s">
-        <v>517</v>
+        <v>528</v>
       </c>
       <c r="B252">
-        <v>1753</v>
+        <v>2897</v>
       </c>
       <c r="C252" t="s">
-        <v>23</v>
+        <v>529</v>
       </c>
       <c r="D252" t="s">
-        <v>523</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>530</v>
+      </c>
+      <c r="E252" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F252" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="253" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A253" t="s">
-        <v>517</v>
+        <v>531</v>
       </c>
       <c r="B253">
-        <v>1751</v>
+        <v>2741</v>
       </c>
       <c r="C253" t="s">
-        <v>23</v>
+        <v>532</v>
       </c>
       <c r="D253" t="s">
-        <v>524</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>533</v>
+      </c>
+      <c r="E253" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F253" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="254" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A254" t="s">
-        <v>517</v>
+        <v>531</v>
       </c>
       <c r="B254">
-        <v>1749</v>
+        <v>2470</v>
       </c>
       <c r="C254" t="s">
-        <v>23</v>
+        <v>534</v>
       </c>
       <c r="D254" t="s">
-        <v>525</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>535</v>
+      </c>
+      <c r="E254" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F254" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="255" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A255" t="s">
-        <v>517</v>
+        <v>536</v>
       </c>
       <c r="B255">
-        <v>1744</v>
+        <v>2373</v>
       </c>
       <c r="C255" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="D255" t="s">
-        <v>526</v>
+        <v>537</v>
       </c>
       <c r="E255" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="F255" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="256" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A256" t="s">
-        <v>517</v>
+        <v>538</v>
       </c>
       <c r="B256">
-        <v>1742</v>
+        <v>2332</v>
       </c>
       <c r="C256" t="s">
-        <v>23</v>
+        <v>539</v>
       </c>
       <c r="D256" t="s">
-        <v>527</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>540</v>
+      </c>
+      <c r="E256" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F256" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="257" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A257" t="s">
-        <v>528</v>
+        <v>541</v>
       </c>
       <c r="B257">
-        <v>1603</v>
+        <v>1966</v>
       </c>
       <c r="C257" t="s">
-        <v>529</v>
+        <v>50</v>
       </c>
       <c r="D257" t="s">
-        <v>530</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>542</v>
+      </c>
+      <c r="E257" t="s">
+        <v>50</v>
       </c>
       <c r="F257" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="258" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A258" t="s">
-        <v>531</v>
+        <v>543</v>
       </c>
       <c r="B258">
-        <v>1157</v>
+        <v>1863</v>
       </c>
       <c r="C258" t="s">
-        <v>532</v>
+        <v>50</v>
       </c>
       <c r="D258" t="s">
-        <v>533</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>544</v>
+      </c>
+      <c r="E258" t="s">
+        <v>50</v>
       </c>
       <c r="F258" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="259" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A259" t="s">
-        <v>534</v>
+        <v>543</v>
       </c>
       <c r="B259">
-        <v>982</v>
+        <v>1805</v>
       </c>
       <c r="C259" t="s">
-        <v>535</v>
+        <v>545</v>
       </c>
       <c r="D259" t="s">
-        <v>536</v>
+        <v>546</v>
       </c>
       <c r="E259" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F259" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="260" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A260" t="s">
-        <v>534</v>
+        <v>543</v>
       </c>
       <c r="B260">
-        <v>981</v>
+        <v>1780</v>
       </c>
       <c r="C260" t="s">
-        <v>537</v>
+        <v>50</v>
       </c>
       <c r="D260" t="s">
-        <v>538</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>547</v>
+      </c>
+      <c r="E260" t="s">
+        <v>50</v>
       </c>
       <c r="F260" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="261" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A261" t="s">
-        <v>539</v>
+        <v>543</v>
       </c>
       <c r="B261">
-        <v>941</v>
+        <v>1756</v>
       </c>
       <c r="C261" t="s">
-        <v>540</v>
+        <v>50</v>
       </c>
       <c r="D261" t="s">
-        <v>541</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>548</v>
+      </c>
+      <c r="E261" t="s">
+        <v>50</v>
       </c>
       <c r="F261" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="262" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A262" t="s">
-        <v>539</v>
+        <v>543</v>
       </c>
       <c r="B262">
-        <v>938</v>
+        <v>1753</v>
       </c>
       <c r="C262" t="s">
-        <v>542</v>
+        <v>50</v>
       </c>
       <c r="D262" t="s">
-        <v>543</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>549</v>
+      </c>
+      <c r="E262" t="s">
+        <v>50</v>
       </c>
       <c r="F262" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="263" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A263" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="B263">
-        <v>877</v>
+        <v>1751</v>
       </c>
       <c r="C263" t="s">
-        <v>545</v>
+        <v>50</v>
       </c>
       <c r="D263" t="s">
-        <v>546</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>550</v>
+      </c>
+      <c r="E263" t="s">
+        <v>50</v>
       </c>
       <c r="F263" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="264" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A264" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="B264">
-        <v>876</v>
+        <v>1749</v>
       </c>
       <c r="C264" t="s">
-        <v>547</v>
+        <v>50</v>
       </c>
       <c r="D264" t="s">
-        <v>548</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>551</v>
+      </c>
+      <c r="E264" t="s">
+        <v>50</v>
       </c>
       <c r="F264" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="265" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A265" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
       <c r="B265">
-        <v>768</v>
+        <v>1744</v>
       </c>
       <c r="C265" t="s">
-        <v>550</v>
+        <v>50</v>
       </c>
       <c r="D265" t="s">
-        <v>551</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>552</v>
+      </c>
+      <c r="E265" t="s">
+        <v>50</v>
       </c>
       <c r="F265" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="266" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A266" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
       <c r="B266">
-        <v>767</v>
+        <v>1742</v>
       </c>
       <c r="C266" t="s">
-        <v>552</v>
+        <v>50</v>
       </c>
       <c r="D266" t="s">
         <v>553</v>
       </c>
-      <c r="E266" s="2" t="s">
-        <v>9</v>
+      <c r="E266" t="s">
+        <v>50</v>
       </c>
       <c r="F266" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="267" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A267" t="s">
-        <v>549</v>
+        <v>554</v>
       </c>
       <c r="B267">
-        <v>766</v>
+        <v>1603</v>
       </c>
       <c r="C267" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="D267" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E267" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F267" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="268" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A268" t="s">
-        <v>549</v>
+        <v>557</v>
       </c>
       <c r="B268">
-        <v>765</v>
+        <v>1157</v>
       </c>
       <c r="C268" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="D268" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="E268" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F268" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="269" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A269" t="s">
-        <v>549</v>
+        <v>560</v>
       </c>
       <c r="B269">
-        <v>764</v>
+        <v>982</v>
       </c>
       <c r="C269" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="D269" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="E269" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F269" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="270" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A270" t="s">
         <v>560</v>
       </c>
       <c r="B270">
-        <v>232</v>
+        <v>981</v>
       </c>
       <c r="C270" t="s">
-        <v>23</v>
+        <v>563</v>
       </c>
       <c r="D270" t="s">
-        <v>561</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>564</v>
+      </c>
+      <c r="E270" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F270" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="271" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A271" t="s">
-        <v>560</v>
+        <v>565</v>
       </c>
       <c r="B271">
-        <v>231</v>
+        <v>941</v>
       </c>
       <c r="C271" t="s">
-        <v>23</v>
+        <v>566</v>
       </c>
       <c r="D271" t="s">
-        <v>562</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>567</v>
+      </c>
+      <c r="E271" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F271" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="272" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A272" t="s">
-        <v>560</v>
+        <v>565</v>
       </c>
       <c r="B272">
-        <v>230</v>
+        <v>938</v>
       </c>
       <c r="C272" t="s">
-        <v>23</v>
+        <v>568</v>
       </c>
       <c r="D272" t="s">
-        <v>563</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>569</v>
+      </c>
+      <c r="E272" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F272" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="273" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A273" t="s">
-        <v>560</v>
+        <v>570</v>
       </c>
       <c r="B273">
-        <v>222</v>
+        <v>877</v>
       </c>
       <c r="C273" t="s">
-        <v>23</v>
+        <v>571</v>
       </c>
       <c r="D273" t="s">
-        <v>564</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>572</v>
+      </c>
+      <c r="E273" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F273" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="274" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A274" t="s">
-        <v>560</v>
+        <v>570</v>
       </c>
       <c r="B274">
-        <v>216</v>
+        <v>876</v>
       </c>
       <c r="C274" t="s">
-        <v>565</v>
+        <v>573</v>
       </c>
       <c r="D274" t="s">
-        <v>566</v>
+        <v>574</v>
       </c>
       <c r="E274" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F274" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="275" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A275" t="s">
-        <v>560</v>
+        <v>575</v>
       </c>
       <c r="B275">
-        <v>204</v>
+        <v>768</v>
       </c>
       <c r="C275" t="s">
-        <v>567</v>
+        <v>576</v>
       </c>
       <c r="D275" t="s">
-        <v>568</v>
+        <v>577</v>
       </c>
       <c r="E275" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F275" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="276" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A276" t="s">
-        <v>560</v>
+        <v>575</v>
       </c>
       <c r="B276">
-        <v>194</v>
+        <v>767</v>
       </c>
       <c r="C276" t="s">
-        <v>569</v>
+        <v>578</v>
       </c>
       <c r="D276" t="s">
-        <v>570</v>
+        <v>579</v>
       </c>
       <c r="E276" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F276" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="277" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A277" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
       <c r="B277">
-        <v>93</v>
+        <v>766</v>
       </c>
       <c r="C277" t="s">
-        <v>572</v>
+        <v>580</v>
       </c>
       <c r="D277" t="s">
-        <v>573</v>
+        <v>581</v>
       </c>
       <c r="E277" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F277" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="278" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A278" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
       <c r="B278">
-        <v>71</v>
+        <v>765</v>
       </c>
       <c r="C278" t="s">
-        <v>574</v>
+        <v>582</v>
       </c>
       <c r="D278" t="s">
-        <v>575</v>
+        <v>583</v>
       </c>
       <c r="E278" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F278" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="279" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A279" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
       <c r="B279">
-        <v>44</v>
+        <v>764</v>
       </c>
       <c r="C279" t="s">
-        <v>577</v>
+        <v>584</v>
       </c>
       <c r="D279" t="s">
-        <v>578</v>
+        <v>585</v>
       </c>
       <c r="E279" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F279" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="280" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A280" t="s">
-        <v>576</v>
+        <v>586</v>
       </c>
       <c r="B280">
-        <v>43</v>
+        <v>232</v>
       </c>
       <c r="C280" t="s">
-        <v>579</v>
+        <v>50</v>
       </c>
       <c r="D280" t="s">
-        <v>580</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>587</v>
+      </c>
+      <c r="E280" t="s">
+        <v>50</v>
       </c>
       <c r="F280" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="281" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A281" t="s">
-        <v>576</v>
+        <v>586</v>
       </c>
       <c r="B281">
-        <v>42</v>
+        <v>231</v>
       </c>
       <c r="C281" t="s">
-        <v>581</v>
+        <v>50</v>
       </c>
       <c r="D281" t="s">
-        <v>582</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>588</v>
+      </c>
+      <c r="E281" t="s">
+        <v>50</v>
       </c>
       <c r="F281" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="282" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A282" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
       <c r="B282">
-        <v>14397</v>
+        <v>230</v>
       </c>
       <c r="C282" t="s">
-        <v>584</v>
+        <v>50</v>
       </c>
       <c r="D282" t="s">
-        <v>585</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>589</v>
+      </c>
+      <c r="E282" t="s">
+        <v>50</v>
       </c>
       <c r="F282" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="283" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A283" t="s">
         <v>586</v>
       </c>
       <c r="B283">
-        <v>14248</v>
+        <v>222</v>
       </c>
       <c r="C283" t="s">
-        <v>587</v>
+        <v>50</v>
       </c>
       <c r="D283" t="s">
-        <v>588</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>590</v>
+      </c>
+      <c r="E283" t="s">
+        <v>50</v>
       </c>
       <c r="F283" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="284" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A284" t="s">
         <v>586</v>
       </c>
       <c r="B284">
-        <v>14242</v>
+        <v>216</v>
       </c>
       <c r="C284" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="D284" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="E284" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F284" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="285" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A285" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
       <c r="B285">
-        <v>13711</v>
+        <v>204</v>
       </c>
       <c r="C285" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="D285" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="E285" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F285" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="286" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A286" t="s">
-        <v>594</v>
+        <v>586</v>
       </c>
       <c r="B286">
-        <v>13669</v>
+        <v>194</v>
       </c>
       <c r="C286" t="s">
         <v>595</v>
       </c>
       <c r="D286" t="s">
         <v>596</v>
       </c>
       <c r="E286" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F286" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="287" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A287" t="s">
         <v>597</v>
       </c>
       <c r="B287">
-        <v>13626</v>
+        <v>93</v>
       </c>
       <c r="C287" t="s">
         <v>598</v>
       </c>
       <c r="D287" t="s">
         <v>599</v>
       </c>
       <c r="E287" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F287" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="288" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A288" t="s">
+        <v>597</v>
+      </c>
+      <c r="B288">
+        <v>71</v>
+      </c>
+      <c r="C288" t="s">
         <v>600</v>
       </c>
-      <c r="B288">
-[...2 lines deleted...]
-      <c r="C288" t="s">
+      <c r="D288" t="s">
         <v>601</v>
-      </c>
-[...1 lines deleted...]
-        <v>602</v>
       </c>
       <c r="E288" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F288" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="289" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A289" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="B289">
-        <v>13483</v>
+        <v>44</v>
       </c>
       <c r="C289" t="s">
         <v>603</v>
       </c>
       <c r="D289" t="s">
         <v>604</v>
       </c>
       <c r="E289" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F289" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="290" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A290" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="B290">
-        <v>13482</v>
+        <v>43</v>
       </c>
       <c r="C290" t="s">
         <v>605</v>
       </c>
       <c r="D290" t="s">
         <v>606</v>
       </c>
       <c r="E290" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F290" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="291" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A291" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="B291">
-        <v>13481</v>
+        <v>42</v>
       </c>
       <c r="C291" t="s">
         <v>607</v>
       </c>
       <c r="D291" t="s">
         <v>608</v>
       </c>
       <c r="E291" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F291" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="292" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A292" t="s">
-        <v>600</v>
+        <v>609</v>
       </c>
       <c r="B292">
-        <v>13478</v>
+        <v>14397</v>
       </c>
       <c r="C292" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="D292" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E292" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F292" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="293" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A293" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="B293">
-        <v>12606</v>
+        <v>14248</v>
       </c>
       <c r="C293" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D293" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E293" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F293" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="294" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A294" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="B294">
-        <v>12566</v>
+        <v>14242</v>
       </c>
       <c r="C294" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="D294" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="E294" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F294" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="295" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A295" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="B295">
-        <v>12528</v>
+        <v>13711</v>
       </c>
       <c r="C295" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="D295" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="E295" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F295" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="296" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A296" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="B296">
-        <v>12438</v>
+        <v>13669</v>
       </c>
       <c r="C296" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="D296" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="E296" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F296" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="297" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A297" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="B297">
-        <v>12110</v>
+        <v>13626</v>
       </c>
       <c r="C297" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="D297" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="E297" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F297" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="298" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A298" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
       <c r="B298">
-        <v>12107</v>
+        <v>13484</v>
       </c>
       <c r="C298" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="D298" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E298" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F298" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="299" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A299" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
       <c r="B299">
-        <v>12103</v>
+        <v>13483</v>
       </c>
       <c r="C299" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="D299" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="E299" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F299" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="300" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A300" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
       <c r="B300">
-        <v>12102</v>
+        <v>13482</v>
       </c>
       <c r="C300" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="D300" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E300" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F300" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="301" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A301" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
       <c r="B301">
-        <v>12101</v>
+        <v>13481</v>
       </c>
       <c r="C301" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="D301" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="E301" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F301" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="302" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A302" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
       <c r="B302">
-        <v>12099</v>
+        <v>13478</v>
       </c>
       <c r="C302" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="D302" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="E302" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F302" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="303" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A303" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="B303">
-        <v>11871</v>
+        <v>12606</v>
       </c>
       <c r="C303" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="D303" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="E303" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F303" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="304" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A304" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="B304">
-        <v>11866</v>
+        <v>12566</v>
       </c>
       <c r="C304" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="D304" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E304" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F304" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="305" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A305" t="s">
-        <v>635</v>
+        <v>642</v>
       </c>
       <c r="B305">
-        <v>11865</v>
+        <v>12528</v>
       </c>
       <c r="C305" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="D305" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="E305" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F305" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="306" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A306" t="s">
-        <v>635</v>
+        <v>645</v>
       </c>
       <c r="B306">
-        <v>11864</v>
+        <v>12438</v>
       </c>
       <c r="C306" t="s">
-        <v>642</v>
+        <v>646</v>
       </c>
       <c r="D306" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="E306" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F306" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="307" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A307" t="s">
-        <v>635</v>
+        <v>648</v>
       </c>
       <c r="B307">
-        <v>11863</v>
+        <v>12110</v>
       </c>
       <c r="C307" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="D307" t="s">
-        <v>645</v>
+        <v>650</v>
       </c>
       <c r="E307" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F307" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="308" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A308" t="s">
-        <v>635</v>
+        <v>648</v>
       </c>
       <c r="B308">
-        <v>11862</v>
+        <v>12107</v>
       </c>
       <c r="C308" t="s">
-        <v>646</v>
+        <v>651</v>
       </c>
       <c r="D308" t="s">
-        <v>647</v>
+        <v>652</v>
       </c>
       <c r="E308" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F308" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="309" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A309" t="s">
         <v>648</v>
       </c>
       <c r="B309">
-        <v>11305</v>
+        <v>12103</v>
       </c>
       <c r="C309" t="s">
-        <v>649</v>
+        <v>653</v>
       </c>
       <c r="D309" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="E309" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F309" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="310" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A310" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
       <c r="B310">
-        <v>10953</v>
+        <v>12102</v>
       </c>
       <c r="C310" t="s">
-        <v>652</v>
+        <v>655</v>
       </c>
       <c r="D310" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
       <c r="E310" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F310" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="311" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A311" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
       <c r="B311">
-        <v>10950</v>
+        <v>12101</v>
       </c>
       <c r="C311" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="D311" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="E311" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F311" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="312" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A312" t="s">
-        <v>656</v>
+        <v>648</v>
       </c>
       <c r="B312">
-        <v>10853</v>
+        <v>12099</v>
       </c>
       <c r="C312" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="D312" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="E312" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F312" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="313" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A313" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="B313">
-        <v>10753</v>
+        <v>11871</v>
       </c>
       <c r="C313" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="D313" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="E313" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F313" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="314" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A314" t="s">
-        <v>662</v>
+        <v>661</v>
       </c>
       <c r="B314">
-        <v>10695</v>
+        <v>11866</v>
       </c>
       <c r="C314" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="D314" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="E314" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F314" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="315" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A315" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="B315">
-        <v>10632</v>
+        <v>11865</v>
       </c>
       <c r="C315" t="s">
         <v>666</v>
       </c>
       <c r="D315" t="s">
         <v>667</v>
       </c>
       <c r="E315" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F315" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="316" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A316" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="B316">
-        <v>10622</v>
+        <v>11864</v>
       </c>
       <c r="C316" t="s">
         <v>668</v>
       </c>
       <c r="D316" t="s">
         <v>669</v>
       </c>
       <c r="E316" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F316" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="317" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A317" t="s">
+        <v>661</v>
+      </c>
+      <c r="B317">
+        <v>11863</v>
+      </c>
+      <c r="C317" t="s">
         <v>670</v>
       </c>
-      <c r="B317">
-[...2 lines deleted...]
-      <c r="C317" t="s">
+      <c r="D317" t="s">
         <v>671</v>
-      </c>
-[...1 lines deleted...]
-        <v>672</v>
       </c>
       <c r="E317" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F317" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="318" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A318" t="s">
+        <v>661</v>
+      </c>
+      <c r="B318">
+        <v>11862</v>
+      </c>
+      <c r="C318" t="s">
+        <v>672</v>
+      </c>
+      <c r="D318" t="s">
         <v>673</v>
-      </c>
-[...7 lines deleted...]
-        <v>675</v>
       </c>
       <c r="E318" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F318" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="319" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A319" t="s">
+        <v>674</v>
+      </c>
+      <c r="B319">
+        <v>11305</v>
+      </c>
+      <c r="C319" t="s">
+        <v>675</v>
+      </c>
+      <c r="D319" t="s">
         <v>676</v>
       </c>
-      <c r="B319">
+      <c r="E319" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F319" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="320" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A320" t="s">
+        <v>677</v>
+      </c>
+      <c r="B320">
+        <v>10953</v>
+      </c>
+      <c r="C320" t="s">
+        <v>678</v>
+      </c>
+      <c r="D320" t="s">
+        <v>679</v>
+      </c>
+      <c r="E320" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F320" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="321" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A321" t="s">
+        <v>677</v>
+      </c>
+      <c r="B321">
+        <v>10950</v>
+      </c>
+      <c r="C321" t="s">
+        <v>680</v>
+      </c>
+      <c r="D321" t="s">
+        <v>681</v>
+      </c>
+      <c r="E321" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F321" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="322" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A322" t="s">
+        <v>682</v>
+      </c>
+      <c r="B322">
+        <v>10853</v>
+      </c>
+      <c r="C322" t="s">
+        <v>683</v>
+      </c>
+      <c r="D322" t="s">
+        <v>684</v>
+      </c>
+      <c r="E322" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F322" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="323" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A323" t="s">
+        <v>685</v>
+      </c>
+      <c r="B323">
+        <v>10753</v>
+      </c>
+      <c r="C323" t="s">
+        <v>686</v>
+      </c>
+      <c r="D323" t="s">
+        <v>687</v>
+      </c>
+      <c r="E323" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F323" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="324" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A324" t="s">
+        <v>688</v>
+      </c>
+      <c r="B324">
+        <v>10695</v>
+      </c>
+      <c r="C324" t="s">
+        <v>689</v>
+      </c>
+      <c r="D324" t="s">
+        <v>690</v>
+      </c>
+      <c r="E324" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F324" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="325" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A325" t="s">
+        <v>691</v>
+      </c>
+      <c r="B325">
+        <v>10632</v>
+      </c>
+      <c r="C325" t="s">
+        <v>692</v>
+      </c>
+      <c r="D325" t="s">
+        <v>693</v>
+      </c>
+      <c r="E325" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F325" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="326" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A326" t="s">
+        <v>691</v>
+      </c>
+      <c r="B326">
+        <v>10622</v>
+      </c>
+      <c r="C326" t="s">
+        <v>694</v>
+      </c>
+      <c r="D326" t="s">
+        <v>695</v>
+      </c>
+      <c r="E326" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F326" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="327" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A327" t="s">
+        <v>696</v>
+      </c>
+      <c r="B327">
+        <v>8720</v>
+      </c>
+      <c r="C327" t="s">
+        <v>697</v>
+      </c>
+      <c r="D327" t="s">
+        <v>698</v>
+      </c>
+      <c r="E327" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F327" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="328" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A328" t="s">
+        <v>699</v>
+      </c>
+      <c r="B328">
+        <v>7970</v>
+      </c>
+      <c r="C328" t="s">
+        <v>700</v>
+      </c>
+      <c r="D328" t="s">
+        <v>701</v>
+      </c>
+      <c r="E328" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F328" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="329" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A329" t="s">
+        <v>702</v>
+      </c>
+      <c r="B329">
         <v>6689</v>
       </c>
-      <c r="C319" t="s">
-[...8 lines deleted...]
-      <c r="F319" s="2" t="s">
+      <c r="C329" t="s">
+        <v>703</v>
+      </c>
+      <c r="D329" t="s">
+        <v>704</v>
+      </c>
+      <c r="E329" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F329" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
     <hyperlink ref="E6" r:id="rId9"/>
     <hyperlink ref="F6" r:id="rId10"/>
     <hyperlink ref="E7" r:id="rId11"/>
     <hyperlink ref="F7" r:id="rId12"/>
-    <hyperlink ref="F8" r:id="rId13"/>
-[...18 lines deleted...]
-    <hyperlink ref="E18" r:id="rId32"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
+    <hyperlink ref="E16" r:id="rId29"/>
+    <hyperlink ref="F16" r:id="rId30"/>
+    <hyperlink ref="E17" r:id="rId31"/>
+    <hyperlink ref="F17" r:id="rId32"/>
     <hyperlink ref="F18" r:id="rId33"/>
     <hyperlink ref="E19" r:id="rId34"/>
     <hyperlink ref="F19" r:id="rId35"/>
     <hyperlink ref="E20" r:id="rId36"/>
     <hyperlink ref="F20" r:id="rId37"/>
     <hyperlink ref="E21" r:id="rId38"/>
     <hyperlink ref="F21" r:id="rId39"/>
     <hyperlink ref="E22" r:id="rId40"/>
     <hyperlink ref="F22" r:id="rId41"/>
     <hyperlink ref="E23" r:id="rId42"/>
     <hyperlink ref="F23" r:id="rId43"/>
     <hyperlink ref="E24" r:id="rId44"/>
     <hyperlink ref="F24" r:id="rId45"/>
     <hyperlink ref="E25" r:id="rId46"/>
     <hyperlink ref="F25" r:id="rId47"/>
     <hyperlink ref="E26" r:id="rId48"/>
     <hyperlink ref="F26" r:id="rId49"/>
     <hyperlink ref="E27" r:id="rId50"/>
     <hyperlink ref="F27" r:id="rId51"/>
-    <hyperlink ref="F28" r:id="rId52"/>
-[...19 lines deleted...]
-    <hyperlink ref="E39" r:id="rId72"/>
+    <hyperlink ref="E28" r:id="rId52"/>
+    <hyperlink ref="F28" r:id="rId53"/>
+    <hyperlink ref="E29" r:id="rId54"/>
+    <hyperlink ref="F29" r:id="rId55"/>
+    <hyperlink ref="E30" r:id="rId56"/>
+    <hyperlink ref="F30" r:id="rId57"/>
+    <hyperlink ref="E31" r:id="rId58"/>
+    <hyperlink ref="F31" r:id="rId59"/>
+    <hyperlink ref="E32" r:id="rId60"/>
+    <hyperlink ref="F32" r:id="rId61"/>
+    <hyperlink ref="E33" r:id="rId62"/>
+    <hyperlink ref="F33" r:id="rId63"/>
+    <hyperlink ref="E34" r:id="rId64"/>
+    <hyperlink ref="F34" r:id="rId65"/>
+    <hyperlink ref="E35" r:id="rId66"/>
+    <hyperlink ref="F35" r:id="rId67"/>
+    <hyperlink ref="E36" r:id="rId68"/>
+    <hyperlink ref="F36" r:id="rId69"/>
+    <hyperlink ref="E37" r:id="rId70"/>
+    <hyperlink ref="F37" r:id="rId71"/>
+    <hyperlink ref="F38" r:id="rId72"/>
     <hyperlink ref="F39" r:id="rId73"/>
     <hyperlink ref="E40" r:id="rId74"/>
     <hyperlink ref="F40" r:id="rId75"/>
     <hyperlink ref="E41" r:id="rId76"/>
     <hyperlink ref="F41" r:id="rId77"/>
     <hyperlink ref="E42" r:id="rId78"/>
     <hyperlink ref="F42" r:id="rId79"/>
     <hyperlink ref="E43" r:id="rId80"/>
     <hyperlink ref="F43" r:id="rId81"/>
     <hyperlink ref="E44" r:id="rId82"/>
     <hyperlink ref="F44" r:id="rId83"/>
     <hyperlink ref="E45" r:id="rId84"/>
     <hyperlink ref="F45" r:id="rId85"/>
     <hyperlink ref="E46" r:id="rId86"/>
     <hyperlink ref="F46" r:id="rId87"/>
     <hyperlink ref="E47" r:id="rId88"/>
     <hyperlink ref="F47" r:id="rId89"/>
     <hyperlink ref="E48" r:id="rId90"/>
     <hyperlink ref="F48" r:id="rId91"/>
     <hyperlink ref="E49" r:id="rId92"/>
     <hyperlink ref="F49" r:id="rId93"/>
-    <hyperlink ref="F50" r:id="rId94"/>
-[...73 lines deleted...]
-    <hyperlink ref="E96" r:id="rId168"/>
+    <hyperlink ref="E50" r:id="rId94"/>
+    <hyperlink ref="F50" r:id="rId95"/>
+    <hyperlink ref="E51" r:id="rId96"/>
+    <hyperlink ref="F51" r:id="rId97"/>
+    <hyperlink ref="E52" r:id="rId98"/>
+    <hyperlink ref="F52" r:id="rId99"/>
+    <hyperlink ref="E53" r:id="rId100"/>
+    <hyperlink ref="F53" r:id="rId101"/>
+    <hyperlink ref="E54" r:id="rId102"/>
+    <hyperlink ref="F54" r:id="rId103"/>
+    <hyperlink ref="E55" r:id="rId104"/>
+    <hyperlink ref="F55" r:id="rId105"/>
+    <hyperlink ref="E56" r:id="rId106"/>
+    <hyperlink ref="F56" r:id="rId107"/>
+    <hyperlink ref="E57" r:id="rId108"/>
+    <hyperlink ref="F57" r:id="rId109"/>
+    <hyperlink ref="E58" r:id="rId110"/>
+    <hyperlink ref="F58" r:id="rId111"/>
+    <hyperlink ref="E59" r:id="rId112"/>
+    <hyperlink ref="F59" r:id="rId113"/>
+    <hyperlink ref="F60" r:id="rId114"/>
+    <hyperlink ref="E61" r:id="rId115"/>
+    <hyperlink ref="F61" r:id="rId116"/>
+    <hyperlink ref="F62" r:id="rId117"/>
+    <hyperlink ref="E63" r:id="rId118"/>
+    <hyperlink ref="F63" r:id="rId119"/>
+    <hyperlink ref="F64" r:id="rId120"/>
+    <hyperlink ref="F65" r:id="rId121"/>
+    <hyperlink ref="E66" r:id="rId122"/>
+    <hyperlink ref="F66" r:id="rId123"/>
+    <hyperlink ref="E67" r:id="rId124"/>
+    <hyperlink ref="F67" r:id="rId125"/>
+    <hyperlink ref="E68" r:id="rId126"/>
+    <hyperlink ref="F68" r:id="rId127"/>
+    <hyperlink ref="E69" r:id="rId128"/>
+    <hyperlink ref="F69" r:id="rId129"/>
+    <hyperlink ref="F70" r:id="rId130"/>
+    <hyperlink ref="F71" r:id="rId131"/>
+    <hyperlink ref="F72" r:id="rId132"/>
+    <hyperlink ref="F73" r:id="rId133"/>
+    <hyperlink ref="F74" r:id="rId134"/>
+    <hyperlink ref="F75" r:id="rId135"/>
+    <hyperlink ref="F76" r:id="rId136"/>
+    <hyperlink ref="F77" r:id="rId137"/>
+    <hyperlink ref="F78" r:id="rId138"/>
+    <hyperlink ref="F79" r:id="rId139"/>
+    <hyperlink ref="E80" r:id="rId140"/>
+    <hyperlink ref="F80" r:id="rId141"/>
+    <hyperlink ref="E81" r:id="rId142"/>
+    <hyperlink ref="F81" r:id="rId143"/>
+    <hyperlink ref="E82" r:id="rId144"/>
+    <hyperlink ref="F82" r:id="rId145"/>
+    <hyperlink ref="E83" r:id="rId146"/>
+    <hyperlink ref="F83" r:id="rId147"/>
+    <hyperlink ref="E84" r:id="rId148"/>
+    <hyperlink ref="F84" r:id="rId149"/>
+    <hyperlink ref="F85" r:id="rId150"/>
+    <hyperlink ref="F86" r:id="rId151"/>
+    <hyperlink ref="F87" r:id="rId152"/>
+    <hyperlink ref="E88" r:id="rId153"/>
+    <hyperlink ref="F88" r:id="rId154"/>
+    <hyperlink ref="E89" r:id="rId155"/>
+    <hyperlink ref="F89" r:id="rId156"/>
+    <hyperlink ref="E90" r:id="rId157"/>
+    <hyperlink ref="F90" r:id="rId158"/>
+    <hyperlink ref="E91" r:id="rId159"/>
+    <hyperlink ref="F91" r:id="rId160"/>
+    <hyperlink ref="E92" r:id="rId161"/>
+    <hyperlink ref="F92" r:id="rId162"/>
+    <hyperlink ref="E93" r:id="rId163"/>
+    <hyperlink ref="F93" r:id="rId164"/>
+    <hyperlink ref="E94" r:id="rId165"/>
+    <hyperlink ref="F94" r:id="rId166"/>
+    <hyperlink ref="E95" r:id="rId167"/>
+    <hyperlink ref="F95" r:id="rId168"/>
     <hyperlink ref="F96" r:id="rId169"/>
     <hyperlink ref="E97" r:id="rId170"/>
     <hyperlink ref="F97" r:id="rId171"/>
     <hyperlink ref="E98" r:id="rId172"/>
     <hyperlink ref="F98" r:id="rId173"/>
     <hyperlink ref="E99" r:id="rId174"/>
     <hyperlink ref="F99" r:id="rId175"/>
     <hyperlink ref="E100" r:id="rId176"/>
     <hyperlink ref="F100" r:id="rId177"/>
-    <hyperlink ref="F101" r:id="rId178"/>
-[...27 lines deleted...]
-    <hyperlink ref="E119" r:id="rId206"/>
+    <hyperlink ref="E101" r:id="rId178"/>
+    <hyperlink ref="F101" r:id="rId179"/>
+    <hyperlink ref="E102" r:id="rId180"/>
+    <hyperlink ref="F102" r:id="rId181"/>
+    <hyperlink ref="E103" r:id="rId182"/>
+    <hyperlink ref="F103" r:id="rId183"/>
+    <hyperlink ref="E104" r:id="rId184"/>
+    <hyperlink ref="F104" r:id="rId185"/>
+    <hyperlink ref="E105" r:id="rId186"/>
+    <hyperlink ref="F105" r:id="rId187"/>
+    <hyperlink ref="E106" r:id="rId188"/>
+    <hyperlink ref="F106" r:id="rId189"/>
+    <hyperlink ref="E107" r:id="rId190"/>
+    <hyperlink ref="F107" r:id="rId191"/>
+    <hyperlink ref="E108" r:id="rId192"/>
+    <hyperlink ref="F108" r:id="rId193"/>
+    <hyperlink ref="E109" r:id="rId194"/>
+    <hyperlink ref="F109" r:id="rId195"/>
+    <hyperlink ref="E110" r:id="rId196"/>
+    <hyperlink ref="F110" r:id="rId197"/>
+    <hyperlink ref="F111" r:id="rId198"/>
+    <hyperlink ref="F112" r:id="rId199"/>
+    <hyperlink ref="E113" r:id="rId200"/>
+    <hyperlink ref="F113" r:id="rId201"/>
+    <hyperlink ref="F114" r:id="rId202"/>
+    <hyperlink ref="F115" r:id="rId203"/>
+    <hyperlink ref="F116" r:id="rId204"/>
+    <hyperlink ref="F117" r:id="rId205"/>
+    <hyperlink ref="F118" r:id="rId206"/>
     <hyperlink ref="F119" r:id="rId207"/>
     <hyperlink ref="E120" r:id="rId208"/>
     <hyperlink ref="F120" r:id="rId209"/>
-    <hyperlink ref="F121" r:id="rId210"/>
-[...34 lines deleted...]
-    <hyperlink ref="E141" r:id="rId245"/>
+    <hyperlink ref="E121" r:id="rId210"/>
+    <hyperlink ref="F121" r:id="rId211"/>
+    <hyperlink ref="E122" r:id="rId212"/>
+    <hyperlink ref="F122" r:id="rId213"/>
+    <hyperlink ref="E123" r:id="rId214"/>
+    <hyperlink ref="F123" r:id="rId215"/>
+    <hyperlink ref="E124" r:id="rId216"/>
+    <hyperlink ref="F124" r:id="rId217"/>
+    <hyperlink ref="E125" r:id="rId218"/>
+    <hyperlink ref="F125" r:id="rId219"/>
+    <hyperlink ref="E126" r:id="rId220"/>
+    <hyperlink ref="F126" r:id="rId221"/>
+    <hyperlink ref="E127" r:id="rId222"/>
+    <hyperlink ref="F127" r:id="rId223"/>
+    <hyperlink ref="E128" r:id="rId224"/>
+    <hyperlink ref="F128" r:id="rId225"/>
+    <hyperlink ref="E129" r:id="rId226"/>
+    <hyperlink ref="F129" r:id="rId227"/>
+    <hyperlink ref="E130" r:id="rId228"/>
+    <hyperlink ref="F130" r:id="rId229"/>
+    <hyperlink ref="F131" r:id="rId230"/>
+    <hyperlink ref="E132" r:id="rId231"/>
+    <hyperlink ref="F132" r:id="rId232"/>
+    <hyperlink ref="E133" r:id="rId233"/>
+    <hyperlink ref="F133" r:id="rId234"/>
+    <hyperlink ref="E134" r:id="rId235"/>
+    <hyperlink ref="F134" r:id="rId236"/>
+    <hyperlink ref="E135" r:id="rId237"/>
+    <hyperlink ref="F135" r:id="rId238"/>
+    <hyperlink ref="E136" r:id="rId239"/>
+    <hyperlink ref="F136" r:id="rId240"/>
+    <hyperlink ref="E137" r:id="rId241"/>
+    <hyperlink ref="F137" r:id="rId242"/>
+    <hyperlink ref="F138" r:id="rId243"/>
+    <hyperlink ref="F139" r:id="rId244"/>
+    <hyperlink ref="F140" r:id="rId245"/>
     <hyperlink ref="F141" r:id="rId246"/>
     <hyperlink ref="E142" r:id="rId247"/>
     <hyperlink ref="F142" r:id="rId248"/>
     <hyperlink ref="E143" r:id="rId249"/>
     <hyperlink ref="F143" r:id="rId250"/>
     <hyperlink ref="E144" r:id="rId251"/>
     <hyperlink ref="F144" r:id="rId252"/>
     <hyperlink ref="E145" r:id="rId253"/>
     <hyperlink ref="F145" r:id="rId254"/>
     <hyperlink ref="E146" r:id="rId255"/>
     <hyperlink ref="F146" r:id="rId256"/>
     <hyperlink ref="E147" r:id="rId257"/>
     <hyperlink ref="F147" r:id="rId258"/>
     <hyperlink ref="E148" r:id="rId259"/>
     <hyperlink ref="F148" r:id="rId260"/>
-    <hyperlink ref="F149" r:id="rId261"/>
-[...18 lines deleted...]
-    <hyperlink ref="E159" r:id="rId280"/>
+    <hyperlink ref="E149" r:id="rId261"/>
+    <hyperlink ref="F149" r:id="rId262"/>
+    <hyperlink ref="E150" r:id="rId263"/>
+    <hyperlink ref="F150" r:id="rId264"/>
+    <hyperlink ref="E151" r:id="rId265"/>
+    <hyperlink ref="F151" r:id="rId266"/>
+    <hyperlink ref="E152" r:id="rId267"/>
+    <hyperlink ref="F152" r:id="rId268"/>
+    <hyperlink ref="E153" r:id="rId269"/>
+    <hyperlink ref="F153" r:id="rId270"/>
+    <hyperlink ref="E154" r:id="rId271"/>
+    <hyperlink ref="F154" r:id="rId272"/>
+    <hyperlink ref="E155" r:id="rId273"/>
+    <hyperlink ref="F155" r:id="rId274"/>
+    <hyperlink ref="E156" r:id="rId275"/>
+    <hyperlink ref="F156" r:id="rId276"/>
+    <hyperlink ref="E157" r:id="rId277"/>
+    <hyperlink ref="F157" r:id="rId278"/>
+    <hyperlink ref="E158" r:id="rId279"/>
+    <hyperlink ref="F158" r:id="rId280"/>
     <hyperlink ref="F159" r:id="rId281"/>
     <hyperlink ref="E160" r:id="rId282"/>
     <hyperlink ref="F160" r:id="rId283"/>
     <hyperlink ref="E161" r:id="rId284"/>
     <hyperlink ref="F161" r:id="rId285"/>
     <hyperlink ref="E162" r:id="rId286"/>
     <hyperlink ref="F162" r:id="rId287"/>
     <hyperlink ref="E163" r:id="rId288"/>
     <hyperlink ref="F163" r:id="rId289"/>
     <hyperlink ref="E164" r:id="rId290"/>
     <hyperlink ref="F164" r:id="rId291"/>
     <hyperlink ref="E165" r:id="rId292"/>
     <hyperlink ref="F165" r:id="rId293"/>
     <hyperlink ref="E166" r:id="rId294"/>
     <hyperlink ref="F166" r:id="rId295"/>
     <hyperlink ref="E167" r:id="rId296"/>
     <hyperlink ref="F167" r:id="rId297"/>
     <hyperlink ref="E168" r:id="rId298"/>
     <hyperlink ref="F168" r:id="rId299"/>
     <hyperlink ref="E169" r:id="rId300"/>
     <hyperlink ref="F169" r:id="rId301"/>
     <hyperlink ref="E170" r:id="rId302"/>
     <hyperlink ref="F170" r:id="rId303"/>
     <hyperlink ref="E171" r:id="rId304"/>
     <hyperlink ref="F171" r:id="rId305"/>
     <hyperlink ref="E172" r:id="rId306"/>
     <hyperlink ref="F172" r:id="rId307"/>
     <hyperlink ref="E173" r:id="rId308"/>
     <hyperlink ref="F173" r:id="rId309"/>
     <hyperlink ref="E174" r:id="rId310"/>
     <hyperlink ref="F174" r:id="rId311"/>
     <hyperlink ref="E175" r:id="rId312"/>
     <hyperlink ref="F175" r:id="rId313"/>
-    <hyperlink ref="F176" r:id="rId314"/>
-[...120 lines deleted...]
-    <hyperlink ref="E266" r:id="rId435"/>
+    <hyperlink ref="E176" r:id="rId314"/>
+    <hyperlink ref="F176" r:id="rId315"/>
+    <hyperlink ref="E177" r:id="rId316"/>
+    <hyperlink ref="F177" r:id="rId317"/>
+    <hyperlink ref="E178" r:id="rId318"/>
+    <hyperlink ref="F178" r:id="rId319"/>
+    <hyperlink ref="E179" r:id="rId320"/>
+    <hyperlink ref="F179" r:id="rId321"/>
+    <hyperlink ref="E180" r:id="rId322"/>
+    <hyperlink ref="F180" r:id="rId323"/>
+    <hyperlink ref="E181" r:id="rId324"/>
+    <hyperlink ref="F181" r:id="rId325"/>
+    <hyperlink ref="E182" r:id="rId326"/>
+    <hyperlink ref="F182" r:id="rId327"/>
+    <hyperlink ref="E183" r:id="rId328"/>
+    <hyperlink ref="F183" r:id="rId329"/>
+    <hyperlink ref="E184" r:id="rId330"/>
+    <hyperlink ref="F184" r:id="rId331"/>
+    <hyperlink ref="E185" r:id="rId332"/>
+    <hyperlink ref="F185" r:id="rId333"/>
+    <hyperlink ref="F186" r:id="rId334"/>
+    <hyperlink ref="F187" r:id="rId335"/>
+    <hyperlink ref="E188" r:id="rId336"/>
+    <hyperlink ref="F188" r:id="rId337"/>
+    <hyperlink ref="F189" r:id="rId338"/>
+    <hyperlink ref="E190" r:id="rId339"/>
+    <hyperlink ref="F190" r:id="rId340"/>
+    <hyperlink ref="F191" r:id="rId341"/>
+    <hyperlink ref="F192" r:id="rId342"/>
+    <hyperlink ref="F193" r:id="rId343"/>
+    <hyperlink ref="E194" r:id="rId344"/>
+    <hyperlink ref="F194" r:id="rId345"/>
+    <hyperlink ref="F195" r:id="rId346"/>
+    <hyperlink ref="F196" r:id="rId347"/>
+    <hyperlink ref="F197" r:id="rId348"/>
+    <hyperlink ref="F198" r:id="rId349"/>
+    <hyperlink ref="F199" r:id="rId350"/>
+    <hyperlink ref="F200" r:id="rId351"/>
+    <hyperlink ref="F201" r:id="rId352"/>
+    <hyperlink ref="F202" r:id="rId353"/>
+    <hyperlink ref="F203" r:id="rId354"/>
+    <hyperlink ref="F204" r:id="rId355"/>
+    <hyperlink ref="F205" r:id="rId356"/>
+    <hyperlink ref="F206" r:id="rId357"/>
+    <hyperlink ref="F207" r:id="rId358"/>
+    <hyperlink ref="F208" r:id="rId359"/>
+    <hyperlink ref="F209" r:id="rId360"/>
+    <hyperlink ref="F210" r:id="rId361"/>
+    <hyperlink ref="F211" r:id="rId362"/>
+    <hyperlink ref="F212" r:id="rId363"/>
+    <hyperlink ref="F213" r:id="rId364"/>
+    <hyperlink ref="F214" r:id="rId365"/>
+    <hyperlink ref="F215" r:id="rId366"/>
+    <hyperlink ref="E216" r:id="rId367"/>
+    <hyperlink ref="F216" r:id="rId368"/>
+    <hyperlink ref="E217" r:id="rId369"/>
+    <hyperlink ref="F217" r:id="rId370"/>
+    <hyperlink ref="F218" r:id="rId371"/>
+    <hyperlink ref="F219" r:id="rId372"/>
+    <hyperlink ref="F220" r:id="rId373"/>
+    <hyperlink ref="F221" r:id="rId374"/>
+    <hyperlink ref="F222" r:id="rId375"/>
+    <hyperlink ref="F223" r:id="rId376"/>
+    <hyperlink ref="E224" r:id="rId377"/>
+    <hyperlink ref="F224" r:id="rId378"/>
+    <hyperlink ref="E225" r:id="rId379"/>
+    <hyperlink ref="F225" r:id="rId380"/>
+    <hyperlink ref="E226" r:id="rId381"/>
+    <hyperlink ref="F226" r:id="rId382"/>
+    <hyperlink ref="E227" r:id="rId383"/>
+    <hyperlink ref="F227" r:id="rId384"/>
+    <hyperlink ref="F228" r:id="rId385"/>
+    <hyperlink ref="F229" r:id="rId386"/>
+    <hyperlink ref="E230" r:id="rId387"/>
+    <hyperlink ref="F230" r:id="rId388"/>
+    <hyperlink ref="E231" r:id="rId389"/>
+    <hyperlink ref="F231" r:id="rId390"/>
+    <hyperlink ref="E232" r:id="rId391"/>
+    <hyperlink ref="F232" r:id="rId392"/>
+    <hyperlink ref="E233" r:id="rId393"/>
+    <hyperlink ref="F233" r:id="rId394"/>
+    <hyperlink ref="E234" r:id="rId395"/>
+    <hyperlink ref="F234" r:id="rId396"/>
+    <hyperlink ref="E235" r:id="rId397"/>
+    <hyperlink ref="F235" r:id="rId398"/>
+    <hyperlink ref="F236" r:id="rId399"/>
+    <hyperlink ref="F237" r:id="rId400"/>
+    <hyperlink ref="F238" r:id="rId401"/>
+    <hyperlink ref="F239" r:id="rId402"/>
+    <hyperlink ref="F240" r:id="rId403"/>
+    <hyperlink ref="F241" r:id="rId404"/>
+    <hyperlink ref="F242" r:id="rId405"/>
+    <hyperlink ref="F243" r:id="rId406"/>
+    <hyperlink ref="F244" r:id="rId407"/>
+    <hyperlink ref="F245" r:id="rId408"/>
+    <hyperlink ref="F246" r:id="rId409"/>
+    <hyperlink ref="F247" r:id="rId410"/>
+    <hyperlink ref="F248" r:id="rId411"/>
+    <hyperlink ref="F249" r:id="rId412"/>
+    <hyperlink ref="E250" r:id="rId413"/>
+    <hyperlink ref="F250" r:id="rId414"/>
+    <hyperlink ref="E251" r:id="rId415"/>
+    <hyperlink ref="F251" r:id="rId416"/>
+    <hyperlink ref="E252" r:id="rId417"/>
+    <hyperlink ref="F252" r:id="rId418"/>
+    <hyperlink ref="E253" r:id="rId419"/>
+    <hyperlink ref="F253" r:id="rId420"/>
+    <hyperlink ref="E254" r:id="rId421"/>
+    <hyperlink ref="F254" r:id="rId422"/>
+    <hyperlink ref="F255" r:id="rId423"/>
+    <hyperlink ref="E256" r:id="rId424"/>
+    <hyperlink ref="F256" r:id="rId425"/>
+    <hyperlink ref="F257" r:id="rId426"/>
+    <hyperlink ref="F258" r:id="rId427"/>
+    <hyperlink ref="E259" r:id="rId428"/>
+    <hyperlink ref="F259" r:id="rId429"/>
+    <hyperlink ref="F260" r:id="rId430"/>
+    <hyperlink ref="F261" r:id="rId431"/>
+    <hyperlink ref="F262" r:id="rId432"/>
+    <hyperlink ref="F263" r:id="rId433"/>
+    <hyperlink ref="F264" r:id="rId434"/>
+    <hyperlink ref="F265" r:id="rId435"/>
     <hyperlink ref="F266" r:id="rId436"/>
     <hyperlink ref="E267" r:id="rId437"/>
     <hyperlink ref="F267" r:id="rId438"/>
     <hyperlink ref="E268" r:id="rId439"/>
     <hyperlink ref="F268" r:id="rId440"/>
     <hyperlink ref="E269" r:id="rId441"/>
     <hyperlink ref="F269" r:id="rId442"/>
-    <hyperlink ref="F270" r:id="rId443"/>
-[...21 lines deleted...]
-    <hyperlink ref="E283" r:id="rId465"/>
+    <hyperlink ref="E270" r:id="rId443"/>
+    <hyperlink ref="F270" r:id="rId444"/>
+    <hyperlink ref="E271" r:id="rId445"/>
+    <hyperlink ref="F271" r:id="rId446"/>
+    <hyperlink ref="E272" r:id="rId447"/>
+    <hyperlink ref="F272" r:id="rId448"/>
+    <hyperlink ref="E273" r:id="rId449"/>
+    <hyperlink ref="F273" r:id="rId450"/>
+    <hyperlink ref="E274" r:id="rId451"/>
+    <hyperlink ref="F274" r:id="rId452"/>
+    <hyperlink ref="E275" r:id="rId453"/>
+    <hyperlink ref="F275" r:id="rId454"/>
+    <hyperlink ref="E276" r:id="rId455"/>
+    <hyperlink ref="F276" r:id="rId456"/>
+    <hyperlink ref="E277" r:id="rId457"/>
+    <hyperlink ref="F277" r:id="rId458"/>
+    <hyperlink ref="E278" r:id="rId459"/>
+    <hyperlink ref="F278" r:id="rId460"/>
+    <hyperlink ref="E279" r:id="rId461"/>
+    <hyperlink ref="F279" r:id="rId462"/>
+    <hyperlink ref="F280" r:id="rId463"/>
+    <hyperlink ref="F281" r:id="rId464"/>
+    <hyperlink ref="F282" r:id="rId465"/>
     <hyperlink ref="F283" r:id="rId466"/>
     <hyperlink ref="E284" r:id="rId467"/>
     <hyperlink ref="F284" r:id="rId468"/>
     <hyperlink ref="E285" r:id="rId469"/>
     <hyperlink ref="F285" r:id="rId470"/>
     <hyperlink ref="E286" r:id="rId471"/>
     <hyperlink ref="F286" r:id="rId472"/>
     <hyperlink ref="E287" r:id="rId473"/>
     <hyperlink ref="F287" r:id="rId474"/>
     <hyperlink ref="E288" r:id="rId475"/>
     <hyperlink ref="F288" r:id="rId476"/>
     <hyperlink ref="E289" r:id="rId477"/>
     <hyperlink ref="F289" r:id="rId478"/>
     <hyperlink ref="E290" r:id="rId479"/>
     <hyperlink ref="F290" r:id="rId480"/>
     <hyperlink ref="E291" r:id="rId481"/>
     <hyperlink ref="F291" r:id="rId482"/>
     <hyperlink ref="E292" r:id="rId483"/>
     <hyperlink ref="F292" r:id="rId484"/>
     <hyperlink ref="E293" r:id="rId485"/>
     <hyperlink ref="F293" r:id="rId486"/>
     <hyperlink ref="E294" r:id="rId487"/>
     <hyperlink ref="F294" r:id="rId488"/>
     <hyperlink ref="E295" r:id="rId489"/>
     <hyperlink ref="F295" r:id="rId490"/>
@@ -9376,50 +9654,70 @@
     <hyperlink ref="F307" r:id="rId514"/>
     <hyperlink ref="E308" r:id="rId515"/>
     <hyperlink ref="F308" r:id="rId516"/>
     <hyperlink ref="E309" r:id="rId517"/>
     <hyperlink ref="F309" r:id="rId518"/>
     <hyperlink ref="E310" r:id="rId519"/>
     <hyperlink ref="F310" r:id="rId520"/>
     <hyperlink ref="E311" r:id="rId521"/>
     <hyperlink ref="F311" r:id="rId522"/>
     <hyperlink ref="E312" r:id="rId523"/>
     <hyperlink ref="F312" r:id="rId524"/>
     <hyperlink ref="E313" r:id="rId525"/>
     <hyperlink ref="F313" r:id="rId526"/>
     <hyperlink ref="E314" r:id="rId527"/>
     <hyperlink ref="F314" r:id="rId528"/>
     <hyperlink ref="E315" r:id="rId529"/>
     <hyperlink ref="F315" r:id="rId530"/>
     <hyperlink ref="E316" r:id="rId531"/>
     <hyperlink ref="F316" r:id="rId532"/>
     <hyperlink ref="E317" r:id="rId533"/>
     <hyperlink ref="F317" r:id="rId534"/>
     <hyperlink ref="E318" r:id="rId535"/>
     <hyperlink ref="F318" r:id="rId536"/>
     <hyperlink ref="E319" r:id="rId537"/>
     <hyperlink ref="F319" r:id="rId538"/>
+    <hyperlink ref="E320" r:id="rId539"/>
+    <hyperlink ref="F320" r:id="rId540"/>
+    <hyperlink ref="E321" r:id="rId541"/>
+    <hyperlink ref="F321" r:id="rId542"/>
+    <hyperlink ref="E322" r:id="rId543"/>
+    <hyperlink ref="F322" r:id="rId544"/>
+    <hyperlink ref="E323" r:id="rId545"/>
+    <hyperlink ref="F323" r:id="rId546"/>
+    <hyperlink ref="E324" r:id="rId547"/>
+    <hyperlink ref="F324" r:id="rId548"/>
+    <hyperlink ref="E325" r:id="rId549"/>
+    <hyperlink ref="F325" r:id="rId550"/>
+    <hyperlink ref="E326" r:id="rId551"/>
+    <hyperlink ref="F326" r:id="rId552"/>
+    <hyperlink ref="E327" r:id="rId553"/>
+    <hyperlink ref="F327" r:id="rId554"/>
+    <hyperlink ref="E328" r:id="rId555"/>
+    <hyperlink ref="F328" r:id="rId556"/>
+    <hyperlink ref="E329" r:id="rId557"/>
+    <hyperlink ref="F329" r:id="rId558"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>