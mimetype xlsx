--- v0 (2026-07-27)
+++ v1 (2026-09-20)
@@ -8,3286 +8,2010 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1131" uniqueCount="1066">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1171" uniqueCount="637">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>04/08/2026</t>
+  </si>
+  <si>
+    <t>BCAB6C901C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Articoli vari</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>BCB06E4B02</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Sistemazione n. 2 lavapavimenti</t>
+  </si>
+  <si>
+    <t>BCAAE12F03</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Corso aggiornamento/formazione Preposto</t>
+  </si>
+  <si>
     <t>16/07/2026</t>
   </si>
   <si>
     <t>BC7398C07B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Organnizzaione viaggio Antalya - progetto Erasmus</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC7398C07B</t>
-[...4 lines deleted...]
-  <si>
     <t>10/07/2026</t>
   </si>
   <si>
     <t>BC73A9C0F1</t>
   </si>
   <si>
     <t>Decisione a contrarre - materiale barca a vela</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC73A9C0F1</t>
-[...4 lines deleted...]
-  <si>
     <t>22/06/2026</t>
   </si>
   <si>
     <t>BC640E1B66</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto attività di volo per alunni</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC640E1B66</t>
-[...4 lines deleted...]
-  <si>
     <t>BC64051493</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto servizio di formazione aerea per alunni</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC64051493</t>
-[...4 lines deleted...]
-  <si>
     <t>BC4F898295</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto servizio di formazione sportiva</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC4F898295</t>
-[...4 lines deleted...]
-  <si>
     <t>12/06/2026</t>
   </si>
   <si>
     <t>BC058FB2F2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Amministrazione Trasparente</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC058FB2F2</t>
-[...2 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/d8d22342-19ad-47bd-8d12-508378704842</t>
+    <t>BC24EFA593</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio catering festa fine anno</t>
+  </si>
+  <si>
+    <t>09/06/2026</t>
+  </si>
+  <si>
+    <t>BC2BB88A9A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Ristorazione Colazione - Saluto ex maturandi</t>
+  </si>
+  <si>
+    <t>03/06/2026</t>
+  </si>
+  <si>
+    <t>BC05B5648E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio amplificazione audio luci - manifestazioni gg. 12 e 29 giugno c.a.</t>
   </si>
   <si>
     <t>27/05/2026</t>
   </si>
   <si>
     <t>BBD3EA9484</t>
   </si>
   <si>
     <t>Decisione a contrarre - Manuale ufficio "Bergantini"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD3EA9484</t>
-[...2 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/7b6d03fb-20a9-4bf8-9744-f82178db9a2a</t>
+    <t>BBF2EAB613</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Noleggio Palco manifestazione scolastica</t>
   </si>
   <si>
     <t>22/05/2026</t>
   </si>
   <si>
     <t>BBC4903D56</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto registri vari</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC4903D56</t>
-[...4 lines deleted...]
-  <si>
     <t>19/05/2026</t>
   </si>
   <si>
     <t>BBB67550BD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio bus - FSL Marina Militare Augusta</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB67550BD</t>
-[...4 lines deleted...]
-  <si>
     <t>18/05/2026</t>
   </si>
   <si>
     <t>BBE3761450</t>
   </si>
   <si>
     <t>Decisione a contrarre - Spurgo pozzo nero</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE3761450</t>
-[...4 lines deleted...]
-  <si>
     <t>BBCA8C2078</t>
   </si>
   <si>
     <t>Decisione a contrarre - Stipula assicurazione imbarcazioni</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/6f5f42fe-2e26-40d2-9eb4-6cfe065cd44c</t>
   </si>
   <si>
     <t>16/05/2026</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t xml:space="preserve">Determina affidamento incarichi  PR FSE Avviso 10/2023 terza finestra - Scuole aperte per il territorio - Programma Regionale FSE 21-27  –   “GROWING TOGETHER 3”  
 </t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>14/05/2026</t>
   </si>
   <si>
     <t>BBA803341B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Esami Cambridge B1</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA803341B</t>
-[...2 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/a3817f5a-051a-4891-8223-0b5a7504adda</t>
+    <t>BBA7F51999</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Noleggio Pullman - Visita didattica - Caniere Intermarine 5</t>
   </si>
   <si>
     <t>12/05/2026</t>
   </si>
   <si>
     <t>BBB2AD6475</t>
   </si>
   <si>
     <t>Decisione a contrarre - Materiale igiene e pulizia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB2AD6475</t>
-[...4 lines deleted...]
-  <si>
     <t>BBDDAD00EF</t>
   </si>
   <si>
     <t>Decisione a contrarre - manutenzione porte cancelli e servizi igienici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDDAD00EF</t>
-[...4 lines deleted...]
-  <si>
     <t>11/05/2026</t>
   </si>
   <si>
     <t>BB98B902AC</t>
   </si>
   <si>
     <t>Decisione a contrarre - GDPR - NETSECURITY</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB98B902AC</t>
-[...4 lines deleted...]
-  <si>
     <t>08/05/2026</t>
   </si>
   <si>
     <t>BB9398C439</t>
   </si>
   <si>
     <t>Decisione a contrarre - Videoregistratore per videosorveglianza</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9398C439</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2026</t>
   </si>
   <si>
     <t>BBA7A2CAC6</t>
   </si>
   <si>
     <t>Decisione a contrarre - ARTICOLI PER IMBARCAZIONE NOPAQUIE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA7A2CAC6</t>
-[...4 lines deleted...]
-  <si>
     <t>BBA82F8D2E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Riparazione barca Trinacria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA82F8D2E</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2026</t>
   </si>
   <si>
     <t>0000000000</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi per la realizzazione di PCTO PNRR DM 88</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000</t>
-[...4 lines deleted...]
-  <si>
     <t>23/04/2026</t>
   </si>
   <si>
     <t>BB66F3EDB7</t>
   </si>
   <si>
     <t>Decisione a contrarre - GARA NAZIONALE CASTELFRANCO VENETO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB66F3EDB7</t>
-[...4 lines deleted...]
-  <si>
     <t>22/04/2026</t>
   </si>
   <si>
     <t>BB5D8EF3DA</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN SUBSERVICE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5D8EF3DA</t>
-[...4 lines deleted...]
-  <si>
     <t>20/04/2026</t>
   </si>
   <si>
     <t>BB8EBD0E36</t>
   </si>
   <si>
     <t>Decisione a contrarre - Piccola manutenzione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8EBD0E36</t>
-[...4 lines deleted...]
-  <si>
     <t>17/04/2026</t>
   </si>
   <si>
     <t>BB4BCFE2FE</t>
   </si>
   <si>
     <t>Decisione a contrarre - COMPUTER SEGRETERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4BCFE2FE</t>
-[...4 lines deleted...]
-  <si>
     <t>16/04/2026</t>
   </si>
   <si>
     <t>BB49ABBCEC</t>
   </si>
   <si>
     <t>Decisione a contrarre - AURICOLARI E CUFFIE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB49ABBCEC</t>
-[...4 lines deleted...]
-  <si>
     <t>09/04/2026</t>
   </si>
   <si>
     <t>BB302087FF</t>
   </si>
   <si>
     <t>Decisione a contrarre - ECCEDENZA COPIE - FOTOCOPIATORE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB302087FF</t>
-[...4 lines deleted...]
-  <si>
     <t>03/04/2026</t>
   </si>
   <si>
     <t>BB47DB8BF8</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CANCELLERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB47DB8BF8</t>
-[...4 lines deleted...]
-  <si>
     <t>02/04/2026</t>
   </si>
   <si>
     <t>BB1DB36CE0</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN DN LOGISTICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1DB36CE0</t>
-[...4 lines deleted...]
-  <si>
     <t>19/03/2026</t>
   </si>
   <si>
     <t>BB1D90D489</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO D'ISTRUZIONE SICILIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1D90D489</t>
-[...4 lines deleted...]
-  <si>
     <t>18/03/2026</t>
   </si>
   <si>
     <t>BADA4D8750</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio bus - FSL Maristaeli - marzo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADA4D8750</t>
-[...4 lines deleted...]
-  <si>
     <t>16/03/2026</t>
   </si>
   <si>
     <t>BAFF17CA48</t>
   </si>
   <si>
     <t>Decisione a contrarre - GARA NAZIONALE PIANO DI SORRENTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFF17CA48</t>
-[...4 lines deleted...]
-  <si>
     <t>BAFE0C2CA9</t>
   </si>
   <si>
     <t>"Decisione a contrarre - TROFEO DEL SOLE ""MARTA VENEZIANO"""</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFE0C2CA9</t>
-[...4 lines deleted...]
-  <si>
     <t>BAFD807849</t>
   </si>
   <si>
     <t>Decisione a contrarre - GARA NAZIONALE VIAREGGIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFD807849</t>
-[...4 lines deleted...]
-  <si>
     <t>13/03/2026</t>
   </si>
   <si>
     <t>BAD492E290</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TONER STAMPANTI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD492E290</t>
-[...4 lines deleted...]
-  <si>
     <t>10/03/2026</t>
   </si>
   <si>
     <t>BAE12C4D2B</t>
   </si>
   <si>
     <t>Decisione a contrarre - CONSULENTE ESTERNO QUALITA'</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE12C4D2B</t>
-[...4 lines deleted...]
-  <si>
     <t>06/03/2026</t>
   </si>
   <si>
     <t>BAC59BDAAB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto per Laboratorio Elettrotecnica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC59BDAAB</t>
-[...4 lines deleted...]
-  <si>
     <t>BAD98C93D8</t>
   </si>
   <si>
     <t>Decisione a contrarre - articoli per laboratorio di meccanica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD98C93D8</t>
-[...4 lines deleted...]
-  <si>
     <t>BAB9679745</t>
   </si>
   <si>
     <t>Decisione a contrarre - Articoli per laboratorio di informatica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB9679745</t>
-[...4 lines deleted...]
-  <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>BADFD7EEFC</t>
   </si>
   <si>
     <t>Decisione a contrarre - ATTIVAZIONE VODAFONE - SEDE CENTRALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADFD7EEFC</t>
-[...4 lines deleted...]
-  <si>
     <t>03/03/2026</t>
   </si>
   <si>
     <t>BAC3077B54</t>
   </si>
   <si>
     <t>Decisione a contrarre - RICERTIFICAZIONE SISTEMA QUALITA'</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC3077B54</t>
-[...4 lines deleted...]
-  <si>
     <t>BAA7606E17</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio bus per imbarco FSL Grimadli</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA7606E17</t>
-[...4 lines deleted...]
-  <si>
     <t>02/03/2026</t>
   </si>
   <si>
     <t>BAA51DE7CE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Articoli per laboratorio succursale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA51DE7CE</t>
-[...4 lines deleted...]
-  <si>
     <t>27/02/2026</t>
   </si>
   <si>
     <t>BAA03FC274</t>
   </si>
   <si>
     <t>Decisione a contrarre - MANUTENZIONE ESTINTORI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA03FC274</t>
-[...4 lines deleted...]
-  <si>
     <t>26/02/2026</t>
   </si>
   <si>
     <t>BA9B64C65A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio bus - FSL Maristaeli</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9B64C65A</t>
-[...4 lines deleted...]
-  <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t>BA885E207D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio bus - Corsa campestre Pedara</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA885E207D</t>
-[...4 lines deleted...]
-  <si>
     <t>BA863F4093</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto registri e stampati</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA863F4093</t>
-[...4 lines deleted...]
-  <si>
     <t>20/02/2026</t>
   </si>
   <si>
     <t>BAA9BBAB2D</t>
   </si>
   <si>
     <t>Decisione a contrarre - ATTIVAZIONE VODAFONE - SUCCURSALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA9BBAB2D</t>
-[...4 lines deleted...]
-  <si>
     <t>18/02/2026</t>
   </si>
   <si>
     <t>BA87B18934</t>
   </si>
   <si>
     <t>Decisione a contrarre - materiale igiene</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA87B18934</t>
-[...4 lines deleted...]
-  <si>
     <t>12/02/2026</t>
   </si>
   <si>
     <t>BA9D225165</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di n. 12 libri scolastici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9D225165</t>
-[...4 lines deleted...]
-  <si>
     <t>BA64E58761</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLAM PER AUGUSTA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA64E58761</t>
-[...4 lines deleted...]
-  <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>BA6E7B99E1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Sistemazione servizi igienici e cancello scorrevole</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6E7B99E1</t>
-[...4 lines deleted...]
-  <si>
     <t>BA6ECA59AA</t>
   </si>
   <si>
     <t>Decisione a contrarre - sistemazione aule</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6ECA59AA</t>
-[...4 lines deleted...]
-  <si>
     <t>03/02/2026</t>
   </si>
   <si>
     <t>BA6AD3827A</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO D'ISTRUZIONE - CROCIERA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6AD3827A</t>
-[...4 lines deleted...]
-  <si>
     <t>02/02/2026</t>
   </si>
   <si>
     <t>BA38639E2D</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO 2 MINIBUS PALERMO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA38639E2D</t>
-[...4 lines deleted...]
-  <si>
     <t>29/01/2026</t>
   </si>
   <si>
     <t>BA5F61E8D2</t>
   </si>
   <si>
     <t>Decisione a contrarre - PROGETTO GRIMALDI EDUCA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5F61E8D2</t>
-[...4 lines deleted...]
-  <si>
     <t>23/01/2026</t>
   </si>
   <si>
     <t>BA37A8FE0D</t>
   </si>
   <si>
     <t>Decisione a contrarre - PUBBLICITA' SU MAXI SCHERMI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA37A8FE0D</t>
-[...4 lines deleted...]
-  <si>
     <t>16/01/2026</t>
   </si>
   <si>
     <t>BA32DE7BD1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Articoli per le pulizie</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA32DE7BD1</t>
-[...4 lines deleted...]
-  <si>
     <t>B9FD76C816</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio bus - Campionato Orienteering</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FD76C816</t>
-[...4 lines deleted...]
-  <si>
     <t>B9FCE68777</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN SIBEG</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FCE68777</t>
-[...4 lines deleted...]
-  <si>
     <t>15/01/2026</t>
   </si>
   <si>
     <t>BA3C1A143A</t>
   </si>
   <si>
     <t>Decisione a contrarre - carte nautiche</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3C1A143A</t>
-[...4 lines deleted...]
-  <si>
     <t>14/01/2026</t>
   </si>
   <si>
     <t>BA2CF49732</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO D'ISTRUZIONE ROMA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2CF49732</t>
-[...4 lines deleted...]
-  <si>
     <t>13/01/2026</t>
   </si>
   <si>
     <t>B9F133D2C3</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN AUGUSTA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F133D2C3</t>
-[...4 lines deleted...]
-  <si>
     <t>B9F0BBD254</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto borracce</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F0BBD254</t>
-[...4 lines deleted...]
-  <si>
     <t>B9F0120031</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto divise</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F0120031</t>
-[...4 lines deleted...]
-  <si>
     <t>12/01/2026</t>
   </si>
   <si>
     <t>BA131DBAE9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto bandiere</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA131DBAE9</t>
-[...4 lines deleted...]
-  <si>
     <t>23/12/2025</t>
   </si>
   <si>
     <t>BAE632C7A1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio stampanti DS  Uff. tecn. fino al 31-12-2027</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE632C7A1</t>
-[...4 lines deleted...]
-  <si>
     <t>18/12/2025</t>
   </si>
   <si>
     <t>B9B127A9C3</t>
   </si>
   <si>
     <t>Decisione a contrarre - IMPIANTO LABORATORIO SUCCURSALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B127A9C3</t>
-[...4 lines deleted...]
-  <si>
     <t>12/12/2025</t>
   </si>
   <si>
     <t>B98FE6426C</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE SPORTIVO PER LA PALESTRA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98FE6426C</t>
-[...4 lines deleted...]
-  <si>
     <t>B9933D7DFA</t>
   </si>
   <si>
     <t>Decisione a contrarre - BROCHURE PER ORIENTAMENTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9933D7DFA</t>
-[...4 lines deleted...]
-  <si>
     <t>B9908939C7</t>
   </si>
   <si>
     <t>Decisione a contrarre - ARTICOLI LABORATORIO DI FISICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9908939C7</t>
-[...4 lines deleted...]
-  <si>
     <t>B94E641F43</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE INFORMATICA SUCCURSALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94E641F43</t>
-[...4 lines deleted...]
-  <si>
     <t>B9938AFD42</t>
   </si>
   <si>
     <t>Decisione a contrarre - ARTICOLI VARI FERRAMENTA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9938AFD42</t>
-[...4 lines deleted...]
-  <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>B980B4405A</t>
   </si>
   <si>
     <t>Decisione a contrarre - GADGET PER ORIENTAMENTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B980B4405A</t>
-[...4 lines deleted...]
-  <si>
     <t>02/12/2025</t>
   </si>
   <si>
     <t>B961895980</t>
   </si>
   <si>
     <t>Decisione a contrarre - Telecamere videosorveglianza</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B961895980</t>
-[...4 lines deleted...]
-  <si>
     <t>B95EF3116A</t>
   </si>
   <si>
     <t>Decisione a contrarre - LIBRO L'EDUCAZIONE PATETICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95EF3116A</t>
-[...4 lines deleted...]
-  <si>
     <t>B966210CD3</t>
   </si>
   <si>
     <t>Decisione a contrarre - RIPARAZIONE KRONOS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B966210CD3</t>
-[...4 lines deleted...]
-  <si>
     <t>18/11/2025</t>
   </si>
   <si>
     <t>B9264181E2</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CASSETTA PRIMO SOCCORSO, PLACCHE DEFIBRILLATORE ECC</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9264181E2</t>
-[...4 lines deleted...]
-  <si>
     <t>06/11/2025</t>
   </si>
   <si>
     <t>B915D863D5</t>
   </si>
   <si>
     <t>Decisione a contrarre - SISTEMAZIONE VELE USURATE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B915D863D5</t>
-[...4 lines deleted...]
-  <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>B8E600B20D</t>
   </si>
   <si>
     <t>Decisione a contrarre - BATTERIA PER KRONOS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E600B20D</t>
-[...4 lines deleted...]
-  <si>
     <t>B8DEE14613</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO BUS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DEE14613</t>
-[...4 lines deleted...]
-  <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>B8DC70E212</t>
   </si>
   <si>
     <t>Decisione a contrarre - STAMPE ORIENTAMENTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DC70E212</t>
-[...4 lines deleted...]
-  <si>
     <t>28/10/2025</t>
   </si>
   <si>
     <t>B8E5531D8F</t>
   </si>
   <si>
     <t>Decisione a contrarre - CANCELLETTO FERRO E SPOSTAMENTO MOBILI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E5531D8F</t>
-[...4 lines deleted...]
-  <si>
     <t>B8D66CD3AC</t>
   </si>
   <si>
     <t>Decisione a contrarre - SWITCH</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D66CD3AC</t>
-[...4 lines deleted...]
-  <si>
     <t>27/10/2025</t>
   </si>
   <si>
     <t>B8E50EFA11</t>
   </si>
   <si>
     <t>Decisione a contrarre - MANUTENZIONE E RIPARAZIONE BARCHE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E50EFA11</t>
-[...4 lines deleted...]
-  <si>
     <t>24/10/2025</t>
   </si>
   <si>
     <t>B9258E64C8</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI N. 2 TELEFONI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9258E64C8</t>
-[...4 lines deleted...]
-  <si>
     <t>B8C8DA4EDD</t>
   </si>
   <si>
     <t>Decisione a contrarre - FOTOCOP.  PER SUCCURSALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C8DA4EDD</t>
-[...4 lines deleted...]
-  <si>
     <t>23/10/2025</t>
   </si>
   <si>
     <t>B8C51D3231</t>
   </si>
   <si>
     <t>Decisione a contrarre - LEZIONI ON LINE CORSI DIRETTIVO/ALLINEAMENTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C51D3231</t>
-[...4 lines deleted...]
-  <si>
     <t>16/10/2025</t>
   </si>
   <si>
     <t>B8CACCC4E1</t>
   </si>
   <si>
     <t>Decisione a contrarre - CERTIFICAZIONE ISO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CACCC4E1</t>
-[...4 lines deleted...]
-  <si>
     <t>15/10/2025</t>
   </si>
   <si>
     <t>B8CA31615F</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO FORMAZIONE BANCO OLEODINAMICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CA31615F</t>
-[...4 lines deleted...]
-  <si>
     <t>B8A87CC84C</t>
   </si>
   <si>
     <t>Decisione a contrarre - RILEVATORE PRESENZE PER LA SUCCURSALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A87CC84C</t>
-[...4 lines deleted...]
-  <si>
     <t>08/10/2025</t>
   </si>
   <si>
     <t>B88F7D0473</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE DI RICAMBIO FOTOCOPIATORE TOSHIBA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88F7D0473</t>
-[...4 lines deleted...]
-  <si>
     <t>06/10/2025</t>
   </si>
   <si>
     <t>B8919C494F</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE PER PULIZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8919C494F</t>
-[...4 lines deleted...]
-  <si>
     <t>29/09/2025</t>
   </si>
   <si>
     <t>B86A23F3D6</t>
   </si>
   <si>
     <t>Decisione a contrarre - OPUSCOLO COSTITUZIONE REPUBBLICA ITALIANA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86A23F3D6</t>
-[...4 lines deleted...]
-  <si>
     <t>22/09/2025</t>
   </si>
   <si>
     <t>B8535F4413</t>
   </si>
   <si>
     <t>Decisione a contrarre - ARTICOLI VARI PER SUCCURSALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8535F4413</t>
-[...4 lines deleted...]
-  <si>
     <t>18/09/2025</t>
   </si>
   <si>
     <t>B850A22AAE</t>
   </si>
   <si>
     <t>Decisione a contrarre - DEBLATTIZZAZIONE SUCCURSALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B850A22AAE</t>
-[...4 lines deleted...]
-  <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>B8395B981A</t>
   </si>
   <si>
     <t>Decisione a contrarre - OPUSCOLI REGOLAMENTO DI ISTITUTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8395B981A</t>
-[...4 lines deleted...]
-  <si>
     <t>08/09/2025</t>
   </si>
   <si>
     <t>B82C469D2E</t>
   </si>
   <si>
     <t>Decisione a contrarre - BORRACCE ALUNNI I ANNO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82C469D2E</t>
-[...4 lines deleted...]
-  <si>
     <t>04/09/2025</t>
   </si>
   <si>
     <t>B838D6156C</t>
   </si>
   <si>
     <t>Decisione a contrarre - ASSICURAZIONE A.S. 2025-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B838D6156C</t>
-[...4 lines deleted...]
-  <si>
     <t>B95438DCF7</t>
   </si>
   <si>
     <t>Decisione a contrarre - APPENDICE ASSICURAZIONE 2025-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95438DCF7</t>
-[...4 lines deleted...]
-  <si>
     <t>25/08/2025</t>
   </si>
   <si>
     <t>B818EA1974</t>
   </si>
   <si>
     <t>Decisione a contrarre - MANUTENZIONE EROGATORI ACQUA E ANALISI BATTERIOLOGICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B818EA1974</t>
-[...4 lines deleted...]
-  <si>
     <t>14/07/2025</t>
   </si>
   <si>
     <t>B7A039C25D</t>
   </si>
   <si>
     <t>Decisione a contrarre - ESAMI ICDL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A039C25D</t>
-[...4 lines deleted...]
-  <si>
     <t>08/07/2025</t>
   </si>
   <si>
     <t>B78FBBAF06</t>
   </si>
   <si>
     <t>Decisione a contrarre - POSIZIONAMENTO ARMADI LABORATORIO DI CHIMICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78FBBAF06</t>
-[...4 lines deleted...]
-  <si>
     <t>07/07/2025</t>
   </si>
   <si>
     <t>B78C6E01BB</t>
   </si>
   <si>
     <t>Decisione a contrarre - TARGHE RICORDO ALUNNI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78C6E01BB</t>
-[...4 lines deleted...]
-  <si>
     <t>26/06/2025</t>
   </si>
   <si>
     <t>B76E186B60</t>
   </si>
   <si>
     <t>Decisione a contrarre - ESAMI CAMBRIDGE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76E186B60</t>
-[...4 lines deleted...]
-  <si>
     <t>18/06/2025</t>
   </si>
   <si>
     <t>B7525F1D2C</t>
   </si>
   <si>
     <t>Decisione a contrarre - TIMBRI AUTOINCHIOSTRANTI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7525F1D2C</t>
-[...4 lines deleted...]
-  <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>B77220872A</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE MANUTENZIONE EDIFICIO SCOLASTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77220872A</t>
-[...4 lines deleted...]
-  <si>
     <t>B74BB78000</t>
   </si>
   <si>
     <t>Decisione a contrarre - ARTICOLI VARI LABORATORIO INFORMATICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74BB78000</t>
-[...4 lines deleted...]
-  <si>
     <t>13/06/2025</t>
   </si>
   <si>
     <t>B755EDE733</t>
   </si>
   <si>
     <t>Decisione a contrarre - ARTICOLI VARI DI CANCELLERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B755EDE733</t>
-[...4 lines deleted...]
-  <si>
     <t>12/06/2025</t>
   </si>
   <si>
     <t>B740139E07</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO SOFTWARE AMM. TRASPARENTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B740139E07</t>
-[...4 lines deleted...]
-  <si>
     <t>B755B243F0</t>
   </si>
   <si>
     <t>Decisione a contrarre - FESTA DI FINE ANNO STUDENTI 5 CLASSE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B755B243F0</t>
-[...4 lines deleted...]
-  <si>
     <t>10/06/2025</t>
   </si>
   <si>
     <t>B73656ED89</t>
   </si>
   <si>
     <t>Decisione a contrarre - INTEGRAZ. TARGHE RICORDO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73656ED89</t>
-[...4 lines deleted...]
-  <si>
     <t>27/05/2025</t>
   </si>
   <si>
     <t>B71DC6883E</t>
   </si>
   <si>
     <t>Decisione a contrarre - ARMADI, SCRIVANIE E SEDIE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71DC6883E</t>
-[...4 lines deleted...]
-  <si>
     <t>24/05/2025</t>
   </si>
   <si>
     <t>B701BC7FD7</t>
   </si>
   <si>
     <t>Decisione a contrarre - COMPLETI BARCA A VELA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B701BC7FD7</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>B6D3D39363</t>
   </si>
   <si>
     <t>Decisione a contrarre - TARGHE RICORDO 5 ANNO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D3D39363</t>
-[...4 lines deleted...]
-  <si>
     <t>B6E86FF69F</t>
   </si>
   <si>
     <t>Decisione a contrarre - ASSICURAZIONE IMBARCAZIONI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E86FF69F</t>
-[...4 lines deleted...]
-  <si>
     <t>12/05/2025</t>
   </si>
   <si>
     <t>B6D147D5ED</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CARTA PER FOTOCOPIE A4</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D147D5ED</t>
-[...4 lines deleted...]
-  <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>B6FE3D4424</t>
   </si>
   <si>
     <t>Decisione a contrarre - ARTICOLI PER SICUREZZA TERRAZZA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FE3D4424</t>
-[...4 lines deleted...]
-  <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>B6AE922AB3</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AE922AB3</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2025</t>
   </si>
   <si>
     <t>B6AF3D924E</t>
   </si>
   <si>
     <t>Decisione a contrarre - SIGONELLA NOLEGGIO BUS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AF3D924E</t>
-[...4 lines deleted...]
-  <si>
     <t>B6CE7303C8</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PIANTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CE7303C8</t>
-[...4 lines deleted...]
-  <si>
     <t>10/04/2025</t>
   </si>
   <si>
     <t>B671A5D2F6</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO REGISTRI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B671A5D2F6</t>
-[...4 lines deleted...]
-  <si>
     <t>07/04/2025</t>
   </si>
   <si>
     <t>B68E072B5C</t>
   </si>
   <si>
     <t>Decisione a contrarre - RIPRISTINO SOLAIO E IMPERMEABILIZZAZIONE COPERTURA AULA PLANCIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68E072B5C</t>
-[...4 lines deleted...]
-  <si>
     <t>03/04/2025</t>
   </si>
   <si>
     <t>B65BD44D51</t>
   </si>
   <si>
     <t>Decisione a contrarre - PASTI PER 5 PERSONE - PARTECIPAZIONE EVENTO PALERMO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65BD44D51</t>
-[...4 lines deleted...]
-  <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>B6624FE661</t>
   </si>
   <si>
     <t>Decisione a contrarre - GARA NAZIONALE ANCONA-FERMO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6624FE661</t>
-[...4 lines deleted...]
-  <si>
     <t>B68C67377C</t>
   </si>
   <si>
     <t>Decisione a contrarre - SOSTITUZIONE VETRI LUCERNARIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68C67377C</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2025</t>
   </si>
   <si>
     <t>B65DD15EC8</t>
   </si>
   <si>
     <t>Decisione a contrarre - I TROFEO CHALLENGE RETE RE.NA. E L.N.I. PALERMO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65DD15EC8</t>
-[...4 lines deleted...]
-  <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>B6769F843E</t>
   </si>
   <si>
     <t>Decisione a contrarre - PARETE DIVISORIA - NUOVO UFFICIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6769F843E</t>
-[...4 lines deleted...]
-  <si>
     <t>B64B823FC6</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SCARPE ANTINFORTUNISTICHE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64B823FC6</t>
-[...4 lines deleted...]
-  <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>B6483D01E3</t>
   </si>
   <si>
     <t>Decisione a contrarre - SGOMBERO E SISTEMAZIONE MATERIALE IN FERRO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6483D01E3</t>
-[...4 lines deleted...]
-  <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>B613C82427</t>
   </si>
   <si>
     <t>Decisione a contrarre - RILEVATORE GAS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B613C82427</t>
-[...4 lines deleted...]
-  <si>
     <t>13/03/2025</t>
   </si>
   <si>
     <t>B61DB71C1E</t>
   </si>
   <si>
     <t>Decisione a contrarre - GARA MOLFETTA VI TROFEO DEL SOLE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61DB71C1E</t>
-[...4 lines deleted...]
-  <si>
     <t>12/03/2025</t>
   </si>
   <si>
     <t>B642336A09</t>
   </si>
   <si>
     <t>Decisione a contrarre - GARA NAZIONALE LOGISTICA MEZZOLOMBARDO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B642336A09</t>
-[...4 lines deleted...]
-  <si>
     <t>B61CF69E6B</t>
   </si>
   <si>
     <t>Decisione a contrarre - ARTICOLI MANUTENZIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61CF69E6B</t>
-[...4 lines deleted...]
-  <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>B5F958006C</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TONER PER STAMPANTI BROTHER</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F958006C</t>
-[...4 lines deleted...]
-  <si>
     <t>04/03/2025</t>
   </si>
   <si>
     <t>B60F30E699</t>
   </si>
   <si>
     <t>Decisione a contrarre - GARA NAZIONALE - GENOVA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60F30E699</t>
-[...4 lines deleted...]
-  <si>
     <t>B60F64C38A</t>
   </si>
   <si>
     <t>Decisione a contrarre - GARA NAZIONALE CONDUZIONE DEL MEZZO - TRAPANI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60F64C38A</t>
-[...4 lines deleted...]
-  <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>B5DD160572</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO BUS VISITA SIBEG</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DD160572</t>
-[...4 lines deleted...]
-  <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>B619333E62</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE DI FERRAMENTA PER LAB. DI INFORMATICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B619333E62</t>
-[...4 lines deleted...]
-  <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>B5CF88837F</t>
   </si>
   <si>
     <t>Decisione a contrarre - CREST 150 ANNI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CF88837F</t>
-[...4 lines deleted...]
-  <si>
     <t>B5D03AC50A</t>
   </si>
   <si>
     <t>Decisione a contrarre - ARTICOLI PER LA DIDATTICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D03AC50A</t>
-[...4 lines deleted...]
-  <si>
     <t>B5D07144A3</t>
   </si>
   <si>
     <t>Decisione a contrarre - CALCOLATRICI PER LAB. NAVIGAZIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D07144A3</t>
-[...4 lines deleted...]
-  <si>
     <t>B5ED956945</t>
   </si>
   <si>
     <t>Decisione a contrarre - ARTICOLI VARI PER IL LABORATORIO DI INFORMATICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5ED956945</t>
-[...4 lines deleted...]
-  <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>B5A04025F4</t>
   </si>
   <si>
     <t>Decisione a contrarre - MANUTENZIONE E SOSTITUZIONE ESTINTORI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A04025F4</t>
-[...4 lines deleted...]
-  <si>
     <t>B5B8D2A74F</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO MINIBUS PER ATTIVITÀ SPORTIVE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B8D2A74F</t>
-[...4 lines deleted...]
-  <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>B5B3B4C838</t>
   </si>
   <si>
     <t>Decisione a contrarre - BUS PCTO ARSENALE E COMANDO M.M. AUGUSTA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B3B4C838</t>
-[...4 lines deleted...]
-  <si>
     <t>13/02/2025</t>
   </si>
   <si>
     <t>B5CB2F5963</t>
   </si>
   <si>
     <t>Decisione a contrarre - MANUTENZIONE EDIFICIO SCOLASTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CB2F5963</t>
-[...4 lines deleted...]
-  <si>
     <t>11/02/2025</t>
   </si>
   <si>
     <t>B597D29E50</t>
   </si>
   <si>
     <t>Decisione a contrarre - ULTERIORI 5 TELEFONI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B597D29E50</t>
-[...4 lines deleted...]
-  <si>
     <t>07/02/2025</t>
   </si>
   <si>
     <t>B58BA5EEC3</t>
   </si>
   <si>
     <t>Decisione a contrarre - VOLANTINI ORIENTAMENTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58BA5EEC3</t>
-[...4 lines deleted...]
-  <si>
     <t>03/02/2025</t>
   </si>
   <si>
     <t>B5782EFDF6</t>
   </si>
   <si>
     <t>Decisione a contrarre - ARMADI E ARTICOLI VARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5782EFDF6</t>
-[...4 lines deleted...]
-  <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>B5923AB465</t>
   </si>
   <si>
     <t>Decisione a contrarre - SOSTITUZIONE DI N. 2 VETRI - LUCERNARIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5923AB465</t>
-[...4 lines deleted...]
-  <si>
     <t>B5927B058D</t>
   </si>
   <si>
     <t>Decisione a contrarre - ARTICOLI VARI FERRAMENTA PER MANUTENZIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5927B058D</t>
-[...4 lines deleted...]
-  <si>
     <t>B59828BF79</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE PER IMBARCAZIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59828BF79</t>
-[...4 lines deleted...]
-  <si>
     <t>B596DF0E68</t>
   </si>
   <si>
     <t>Decisione a contrarre - DERATTIZZAZIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B596DF0E68</t>
-[...4 lines deleted...]
-  <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>B567FD3B11</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO MINIBUS PER PCTO MARISTAELI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B567FD3B11</t>
-[...4 lines deleted...]
-  <si>
     <t>28/01/2025</t>
   </si>
   <si>
     <t>B565F4B298</t>
   </si>
   <si>
     <t>Decisione a contrarre - VOLANTINI CORSO PROFESSIONALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B565F4B298</t>
-[...4 lines deleted...]
-  <si>
     <t>B5659CA7D8</t>
   </si>
   <si>
     <t>Decisione a contrarre - PUBBLICITÀ SU MAXISCHERMI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5659CA7D8</t>
-[...4 lines deleted...]
-  <si>
     <t>27/01/2025</t>
   </si>
   <si>
     <t>B55A4883B5</t>
   </si>
   <si>
     <t>Decisione a contrarre - ARTICOLI VARI LABORATORIO DI NAVIGAZIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55A4883B5</t>
-[...4 lines deleted...]
-  <si>
     <t>23/01/2025</t>
   </si>
   <si>
     <t>B54EEF0897</t>
   </si>
   <si>
     <t>Decisione a contrarre - SKILL CARD, UP DATE, ESAMI ICDL ...</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54EEF0897</t>
-[...4 lines deleted...]
-  <si>
     <t>22/01/2025</t>
   </si>
   <si>
     <t>B556A9A59A</t>
   </si>
   <si>
     <t>Decisione a contrarre - CARTE NAUTICHE/EFFEMERIDI/TAVOLE DI MAREA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B556A9A59A</t>
-[...4 lines deleted...]
-  <si>
     <t>B556EB7A8F</t>
   </si>
   <si>
     <t>Decisione a contrarre - CARTE NAUTICHE ESTERE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B556EB7A8F</t>
-[...4 lines deleted...]
-  <si>
     <t>20/01/2025</t>
   </si>
   <si>
     <t>B55AEDC999</t>
   </si>
   <si>
     <t>Decisione a contrarre - ORMEGGIO IMBARCAZIONI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55AEDC999</t>
-[...4 lines deleted...]
-  <si>
     <t>B54378E388</t>
   </si>
   <si>
     <t>Decisione a contrarre - SOSTITUZIONE CENTRALINO PIU' TELEFONI UFFICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54378E388</t>
-[...4 lines deleted...]
-  <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>B539352BB7</t>
   </si>
   <si>
     <t>Decisione a contrarre - ISTALLAZIONE STRUTTURA ESTINTORI E RICARICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B539352BB7</t>
-[...4 lines deleted...]
-  <si>
     <t>15/01/2025</t>
   </si>
   <si>
     <t>B553454BE7</t>
   </si>
   <si>
     <t>Decisione a contrarre - ARTICOLI PER IL LABORATORIO DI FISICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B553454BE7</t>
-[...4 lines deleted...]
-  <si>
     <t>B534DF7FD2</t>
   </si>
   <si>
     <t>Decisione a contrarre - SQUADRETTE NAUTICHE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B534DF7FD2</t>
-[...4 lines deleted...]
-  <si>
     <t>B53518A2EB</t>
   </si>
   <si>
     <t>Decisione a contrarre - ARTICOLI VARI LABORATORIO DI FISICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53518A2EB</t>
-[...4 lines deleted...]
-  <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>B522A172F1</t>
   </si>
   <si>
     <t>Decisione a contrarre - REGISTRI MODELLI VARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B522A172F1</t>
-[...4 lines deleted...]
-  <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>B6CD60266F</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO FOTOCOP. DS E UFF. TECN.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CD60266F</t>
-[...4 lines deleted...]
-  <si>
     <t>17/12/2024</t>
   </si>
   <si>
     <t>B4E1219E51</t>
   </si>
   <si>
     <t>Decisione a contrarre - STAMPA ATTESTATI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E1219E51</t>
-[...4 lines deleted...]
-  <si>
     <t>14/12/2024</t>
   </si>
   <si>
     <t>B522255C08</t>
   </si>
   <si>
     <t>Decisione a contrarre - SOSTITUZIONE DI UNA TAVOLA DEL FASCIAME - BARCA GAMMAZITA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B522255C08</t>
-[...4 lines deleted...]
-  <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>B4CD16359D</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BATTERIE PER GRUPPI DI CONTINUITA'</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4CD16359D</t>
-[...4 lines deleted...]
-  <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>B4F335F59F</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE PER PICCOLE RIPARAZIONI EDIF. SCOL.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F335F59F</t>
-[...4 lines deleted...]
-  <si>
     <t>03/12/2024</t>
   </si>
   <si>
     <t>B497B7FE7A</t>
   </si>
   <si>
     <t>Decisione a contrarre - BROCHURE E VOLANTINI ORIENTAMENTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B497B7FE7A</t>
-[...4 lines deleted...]
-  <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>B482FC4DCD</t>
   </si>
   <si>
     <t>Decisione a contrarre - REGISTRO SANZIONI FUMO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B482FC4DCD</t>
-[...4 lines deleted...]
-  <si>
     <t>B41A2DA87E</t>
   </si>
   <si>
     <t>Decisione a contrarre - ARTICOLI VARI PER IL LABORATORIO DI CHIMICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41A2DA87E</t>
-[...4 lines deleted...]
-  <si>
     <t>27/11/2024</t>
   </si>
   <si>
     <t>B4978A219A</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DISPOSITIVO ELETTRONICO PER MOTIVI DI IGIENE E SICUREZZA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4978A219A</t>
-[...4 lines deleted...]
-  <si>
     <t>B4B16F4A06</t>
   </si>
   <si>
     <t>Decisione a contrarre - REALIZZAZIONE N. 10 PUNTATE SU REI CANALE 103</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B16F4A06</t>
-[...4 lines deleted...]
-  <si>
     <t>22/11/2024</t>
   </si>
   <si>
     <t>B46A9F0B8A</t>
   </si>
   <si>
     <t>Decisione a contrarre - GENERATORE DI VAN DE GRAFF</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46A9F0B8A</t>
-[...4 lines deleted...]
-  <si>
     <t>21/11/2024</t>
   </si>
   <si>
     <t>B46855023B</t>
   </si>
   <si>
     <t>Decisione a contrarre - MANUTENZIONE EROGATORI ACQUA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46855023B</t>
-[...4 lines deleted...]
-  <si>
     <t>15/11/2024</t>
   </si>
   <si>
     <t>B44BA116DE</t>
   </si>
   <si>
     <t>Decisione a contrarre - LOCANDINE E MANIFESTI PER ORIENTAMENTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44BA116DE</t>
-[...4 lines deleted...]
-  <si>
     <t>14/11/2024</t>
   </si>
   <si>
     <t>B45EE34F2B</t>
   </si>
   <si>
     <t>Decisione a contrarre - BROCHURE E PENNE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45EE34F2B</t>
-[...4 lines deleted...]
-  <si>
     <t>B4464675A9</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO MINIBUS - ATTIVITÀ ORIENTAMENTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4464675A9</t>
-[...4 lines deleted...]
-  <si>
     <t>B47BC8FB69</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE PER BARCA A VELA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47BC8FB69</t>
-[...4 lines deleted...]
-  <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t>B470070D58</t>
   </si>
   <si>
     <t>Decisione a contrarre - ARTICOLI PULIZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B470070D58</t>
-[...4 lines deleted...]
-  <si>
     <t>B48A56C59F</t>
   </si>
   <si>
     <t>Decisione a contrarre - VELE NOPAQUIE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48A56C59F</t>
-[...4 lines deleted...]
-  <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>B42D564F47</t>
   </si>
   <si>
     <t>Decisione a contrarre - ARTICOLI PER LABORATORIO DI NAVIGAZIONE AEREA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42D564F47</t>
-[...4 lines deleted...]
-  <si>
     <t>08/11/2024</t>
   </si>
   <si>
     <t>B432246165</t>
   </si>
   <si>
     <t>Decisione a contrarre - ARTICOLI LAB. MECCANICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B432246165</t>
-[...4 lines deleted...]
-  <si>
     <t>B457299E8A</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE PER IMBARCAZIONE GAMMAZITA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B457299E8A</t>
-[...4 lines deleted...]
-  <si>
     <t>07/11/2024</t>
   </si>
   <si>
     <t>B45BE08E7B</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO N. 2 ROLL UP</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45BE08E7B</t>
-[...4 lines deleted...]
-  <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>B40A21EB54</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ALIMENTATORI UNIVERSALI NOTEBOOK 90W</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40A21EB54</t>
-[...4 lines deleted...]
-  <si>
     <t>28/10/2024</t>
   </si>
   <si>
     <t>B4027A16B8</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO BUS - ATTIVITÀ DI ORIENTAMENTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4027A16B8</t>
-[...4 lines deleted...]
-  <si>
     <t>24/10/2024</t>
   </si>
   <si>
     <t>B3FB5F1557</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO N. 2 CORNICI A GIORNO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FB5F1557</t>
-[...4 lines deleted...]
-  <si>
     <t>B3F8BE636F</t>
   </si>
   <si>
     <t>Decisione a contrarre - MAGLIETTE GIROCOLLO E POLO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F8BE636F</t>
-[...4 lines deleted...]
-  <si>
     <t>23/10/2024</t>
   </si>
   <si>
     <t>B4029C8D69</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ARTICOLI PER IL LABORATORIO DI INFORMATICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4029C8D69</t>
-[...4 lines deleted...]
-  <si>
     <t>22/10/2024</t>
   </si>
   <si>
     <t>B3EC82ACFE</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ARTICOLI COMPUTER/CALCOLATRICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EC82ACFE</t>
-[...4 lines deleted...]
-  <si>
     <t>B3ECA6C9FA</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DI N. 300 VOLANTINI PER INTEGRARE LA BROCHURE DELL'ORIENTAMENTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3ECA6C9FA</t>
-[...4 lines deleted...]
-  <si>
     <t>16/10/2024</t>
   </si>
   <si>
     <t>B3F5A6F199</t>
   </si>
   <si>
     <t>Decisione a contrarre - LAVORI IN SALA PLANCIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F5A6F199</t>
-[...4 lines deleted...]
-  <si>
     <t>15/10/2024</t>
   </si>
   <si>
     <t>B371F156F6</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO DI FORMAZIONE SICUREZZA - ALUNNI - PCTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B371F156F6</t>
-[...4 lines deleted...]
-  <si>
     <t>14/10/2024</t>
   </si>
   <si>
     <t>B36E18CF2A</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ATTREZZATURE SPORTIVE - OTTOBRE 2024 -ODA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36E18CF2A</t>
-[...4 lines deleted...]
-  <si>
     <t>B36CC9308B</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ARTICOLI PER IL LABORATORIO ELETTROTECNICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36CC9308B</t>
-[...4 lines deleted...]
-  <si>
     <t>09/10/2024</t>
   </si>
   <si>
     <t>B40ABEC2A8</t>
   </si>
   <si>
     <t>Decisione a contrarre - SOSTITUZIONE PEZZO DI RICAMBIO - MACCHINA LAVAPAVIMENTI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40ABEC2A8</t>
-[...4 lines deleted...]
-  <si>
     <t>08/10/2024</t>
   </si>
   <si>
     <t>B354AA66AC</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TESTINA PLOTTER</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B354AA66AC</t>
-[...4 lines deleted...]
-  <si>
     <t>03/10/2024</t>
   </si>
   <si>
     <t>B34C3C479D</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CARTA PER FOTOCOPIE A4 E A3</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34C3C479D</t>
-[...4 lines deleted...]
-  <si>
     <t>30/09/2024</t>
   </si>
   <si>
     <t>B3590A276C</t>
   </si>
   <si>
     <t>Decisione a contrarre - SOSTITUZIONE CENTRALE ANTINTRUSIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3590A276C</t>
-[...4 lines deleted...]
-  <si>
     <t>27/09/2024</t>
   </si>
   <si>
     <t>B3572E9049</t>
   </si>
   <si>
     <t>Decisione a contrarre - REALIZZAZIONE DI INTELAIATURE CON LAME ALL’INTERNO DI N. 3 BAGNI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3572E9049</t>
-[...4 lines deleted...]
-  <si>
     <t>B3693C9367</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE LABORATORIO DI ELETTROTENICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3693C9367</t>
-[...4 lines deleted...]
-  <si>
     <t>25/09/2024</t>
   </si>
   <si>
     <t>B345E4776A</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI FERRAMENTA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B345E4776A</t>
-[...4 lines deleted...]
-  <si>
     <t>23/09/2024</t>
   </si>
   <si>
     <t>B32CC8B1DE</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ARTICOLI PER IL LABORATORIO DI ELETTROTECNICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B32CC8B1DE</t>
-[...4 lines deleted...]
-  <si>
     <t>B32439C191</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CARBURANTE (GOMMONE)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B32439C191</t>
-[...4 lines deleted...]
-  <si>
     <t>B3364F9BD4</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO N. 300 OPUSCOLI DELLA COSTITUZIONE ITALIANA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3364F9BD4</t>
-[...4 lines deleted...]
-  <si>
     <t>B3408BBEF4</t>
   </si>
   <si>
     <t>Decisione a contrarre - LAVORI DI IMBIANCATURA AULA MAGNA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3408BBEF4</t>
-[...4 lines deleted...]
-  <si>
     <t>19/09/2024</t>
   </si>
   <si>
     <t>B31B2CAF1E</t>
   </si>
   <si>
     <t>Decisione a contrarre - CARICABATTERIE PER TABLET E CAVI SICUREZZA IN ACCIAIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31B2CAF1E</t>
-[...4 lines deleted...]
-  <si>
     <t>B31A915C6F</t>
   </si>
   <si>
     <t>Decisione a contrarre - RICARICA ESTINTORI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31A915C6F</t>
-[...4 lines deleted...]
-  <si>
     <t>17/09/2024</t>
   </si>
   <si>
     <t>B520E722D1</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE ELETTRICO PER LAB. DI INFORMATICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B520E722D1</t>
-[...4 lines deleted...]
-  <si>
     <t>13/09/2024</t>
   </si>
   <si>
     <t>B3208B8873</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE BARCA TRINACRIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3208B8873</t>
-[...4 lines deleted...]
-  <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>B31F0F5C98</t>
   </si>
   <si>
     <t>Decisione a contrarre - ASSICURAZIONE ALUNNI A.S. 2024/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31F0F5C98</t>
-[...4 lines deleted...]
-  <si>
     <t>27/08/2024</t>
   </si>
   <si>
     <t>B2EA0D6855</t>
   </si>
   <si>
     <t>Decisione a contrarre - ALAGGIO, VARO, CARENAGGIO E ANTIVEGETATIVO - BARCA TRINACRIA E GOMMONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2EA0D6855</t>
-[...4 lines deleted...]
-  <si>
     <t>08/08/2024</t>
   </si>
   <si>
     <t>B2E989DF39</t>
   </si>
   <si>
     <t>"Decisione a contrarre - CARENAGGIO E ANTIVEGETATIVO BARCA A REMI ""MARIA"""</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E989DF39</t>
-[...4 lines deleted...]
-  <si>
     <t>22/07/2024</t>
   </si>
   <si>
     <t>B28B5C2025</t>
   </si>
   <si>
     <t>Decisione a contrarre - RIMOZIONE DETRITI LAVICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B28B5C2025</t>
-[...4 lines deleted...]
-  <si>
     <t>11/07/2024</t>
   </si>
   <si>
     <t>B26E773DCB</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ATTREZZATURE ANTINCENDIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B26E773DCB</t>
-[...4 lines deleted...]
-  <si>
     <t>08/07/2024</t>
   </si>
   <si>
     <t>B2601F8E3C</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO N. 15 TONER PER STAMPANTI BROTHER</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2601F8E3C</t>
-[...4 lines deleted...]
-  <si>
     <t>01/07/2024</t>
   </si>
   <si>
     <t>B24BCD4DB7</t>
   </si>
   <si>
     <t>Decisione a contrarre - SOSTITUZIONE VETRI AULA IMMERSIVA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B24BCD4DB7</t>
-[...4 lines deleted...]
-  <si>
     <t>B24B7ED212</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SKILL CARD, ESAMI ICDL, ESAMI DIGCOMP 2.2</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B24B7ED212</t>
-[...4 lines deleted...]
-  <si>
     <t>26/06/2024</t>
   </si>
   <si>
     <t>B23E935B18</t>
   </si>
   <si>
     <t>Decisione a contrarre - CAVI DI COLLEGAMENTO PC</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B23E935B18</t>
-[...4 lines deleted...]
-  <si>
     <t>06/11/2023</t>
   </si>
   <si>
     <t>Z0A3D91342</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO FOTOCOPIATORI TOSHIBA</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/a3aaee17-30ad-4556-903d-98ffbfb2dfa2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -3585,4579 +2309,5210 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCAB6C901C" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/e800b7d5-c5cd-49b6-bd82-1c14749fb22c" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCB06E4B02" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/da258055-818c-469a-9ee0-111895c22f53" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCAAE12F03" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/7e495226-9e98-45d7-aaad-7b6ab5dcd535" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7398C07B" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/f7cf6c19-0b14-42be-9aa7-53c0bd19fcf3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC73A9C0F1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/786d90b8-3bd4-4265-adec-de5db275510b" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC640E1B66" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/d2abd58a-1d7e-4123-b35e-fce63d69cbf5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC64051493" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/1286b02e-3ec9-477e-a437-e15818f6477d" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4F898295" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/2962e9e7-c4ac-4276-9643-067ad485b7f2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC058FB2F2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/d8d22342-19ad-47bd-8d12-508378704842" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC24EFA593" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/4bba720a-ab98-49df-b818-ce72dfc8790c" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2BB88A9A" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/e688e2d6-c8c9-404a-8def-b4c3d3a62ac4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC05B5648E" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/aac7acfd-e52a-4d97-a5c8-d8b5d8d87252" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD3EA9484" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/7b6d03fb-20a9-4bf8-9744-f82178db9a2a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBF2EAB613" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/d87ac383-17d2-4aa7-8275-d226353d19fa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC4903D56" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/119af2b0-8932-49f9-a998-c154700bad0b" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB67550BD" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/adb07487-658f-4267-812e-d8b73a11aa34" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE3761450" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/001ae9ab-07f1-45b1-ad60-4306fa5b9891" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCA8C2078" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/6f5f42fe-2e26-40d2-9eb4-6cfe065cd44c" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA803341B" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/a3817f5a-051a-4891-8223-0b5a7504adda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBA7F51999" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/c0e5db33-1161-4a43-a906-3cdf764c9cfd" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB2AD6475" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/a14cc106-5cf5-4b20-b206-3ba73f0d4dcf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDDAD00EF" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/3e13b836-0f7b-4f00-900c-f1666f24a597" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB98B902AC" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/70b0b932-4a3f-4d92-b77a-d0cac83f9744" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9398C439" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/cd7fbbc9-7325-4550-83c0-ec5f7c8208fe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA7A2CAC6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/82f9f0a0-c3bc-4bf9-83f1-13d6f920562a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA82F8D2E" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/0ababbf7-f3c3-4d13-9a56-494d98cb6193" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/f65e5247-db0f-4213-b933-134cb56ab025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB66F3EDB7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/63e7b048-26f3-4de0-bd7a-fb727f6ed05f" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5D8EF3DA" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/5733dea0-bbf0-492e-9bd3-bd42720f28f7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8EBD0E36" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/b88e5252-d031-4c30-b0a3-179387120fba" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4BCFE2FE" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/0d065b5a-4bfc-402a-8757-3bed3aface47" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB49ABBCEC" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/4412051a-2ffd-4e88-9665-e5f9418be1f4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB302087FF" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/8a808f11-1d37-4599-ad7d-484901a34336" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB47DB8BF8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/d113a839-98b6-4d67-b0fb-ea3615b52468" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1DB36CE0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/2de28962-67b7-4222-bf18-0f60c07872f9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1D90D489" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/064f0522-5ae2-4b4c-b3db-ddbe899e09d8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADA4D8750" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/4e2159ec-009c-4287-a721-0e7bbbc9859e" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFF17CA48" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/0fc0453a-ebee-4bf8-aefe-aa86fd8f625e" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFE0C2CA9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/8648cf69-f962-4805-b4fa-9a7d3f38ab49" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFD807849" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/73645c40-382d-4570-aa53-816246265f50" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD492E290" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/8e15b130-7e50-4077-b21f-2159ebf390d9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE12C4D2B" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/055262e0-6fee-437e-a988-2e5f888d67a3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC59BDAAB" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/c70103ee-0dcc-42f6-9154-14c4efeb1355" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD98C93D8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/90108c61-d617-4084-a116-c912c8771386" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB9679745" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/d9f45917-dc7d-4acf-90cc-0f277158c5a3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADFD7EEFC" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/81ca3356-98ae-4c26-beb2-10915d050fcb" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC3077B54" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/47bc458a-9165-47f9-9b8a-00a6a1a49629" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA7606E17" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/7b9998b2-9dd4-4593-bfd3-a4726547e622" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA51DE7CE" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/074f4740-0abf-4fc8-be7d-da7fc0775d34" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA03FC274" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/c8241a55-28db-4b49-b820-ed2beb3f97bb" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9B64C65A" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/f068282c-cd65-4883-83fd-01a0ad584ef2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA885E207D" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/c082626a-cb22-4ead-b754-d6f3c2337987" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA863F4093" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/2fbb99be-345b-47a5-aa79-b4d3bb859309" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA9BBAB2D" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/0bc15f19-03d3-4b26-a5bc-3cdce1cbf540" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA87B18934" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/7da45f0c-447d-4492-a416-45a3a89b8e9f" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9D225165" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/e9d08a38-aabb-4a1a-8c0f-42b2edc84d01" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA64E58761" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/0ca2df3f-a832-4572-adab-81f0f2c5880d" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6E7B99E1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/e601ac85-5a2d-4442-94b0-da4c088c0ebd" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6ECA59AA" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/488ac054-e823-44e0-97cf-34c7fe51d5b5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6AD3827A" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/2c719304-c0e9-4e96-9d87-4354d24a2f6e" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA38639E2D" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/d925a6f3-251a-422f-95a9-f97fcc92d5f8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5F61E8D2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/6981194f-78ad-4911-8684-8d874d48cdcd" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA37A8FE0D" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/f11bd783-359c-4f64-96e4-6423365464e7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA32DE7BD1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/cbf22376-b9ae-4d51-ae99-e621f51e55ee" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FD76C816" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/f9d5a4a3-62cd-4703-9ce9-c8828e82230e" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FCE68777" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/8649adac-c654-42d4-abb3-7ec2b7550857" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3C1A143A" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/d9a0cd94-6c65-4dd0-bfc6-d7755b9857d2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2CF49732" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/9e44b1ba-f4f3-4fa1-b3d8-4f7c86059cba" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F133D2C3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/814c4668-aeff-4188-b0d9-5dfc54351e16" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F0BBD254" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/6bd46c91-0f98-43cb-84ce-6b0259e1e241" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F0120031" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/eeb0cb0d-454b-4f62-9efd-c802cb631d93" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA131DBAE9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/5d142984-e912-4c63-bd1d-683e85c200a9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE632C7A1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/6126fe7c-8813-47bb-ba04-9d6ab89bcc8a" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B127A9C3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/a743a689-6954-47f1-a274-33bd1a88ae04" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98FE6426C" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/619f647e-e99f-43e1-8518-d80f063e7562" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9933D7DFA" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/24260977-2638-4ea1-9511-ab619c0ebb20" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9908939C7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/69894b0c-936a-4d76-8ed6-956d0b4d05cf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94E641F43" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/02a507df-649c-45e0-96a2-c434d33609eb" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9938AFD42" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/75069818-8089-43ef-b6eb-658d35173b09" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B980B4405A" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/75bbea8a-b94c-4cc5-8d9b-1ee6be0ea437" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B961895980" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/99ce6825-d564-4d9b-a7dd-69dec54252b3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95EF3116A" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/52f07b1f-0b93-4293-9f5e-4a20ab964cd4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B966210CD3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/8d1b062f-fd42-4a3e-a5f1-74ce8d68fa0d" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9264181E2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/abcbe2e2-4380-43d8-8eb8-23dd023d762c" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B915D863D5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/e0cc4b85-e4f2-47c8-9284-2ad0d87b88ff" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E600B20D" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/37938453-8225-4a45-8399-d86ee996f150" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DEE14613" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/c4e13e85-64f0-4c17-93cf-9275784c7b69" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DC70E212" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/effed617-b7f0-46e4-bdaa-e8528311d5f1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E5531D8F" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/96d4b245-4ab6-435d-8821-84389112f921" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D66CD3AC" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/6764f439-ef37-4903-999b-5554c4481991" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E50EFA11" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/cb50342e-69db-4f1c-be1d-1f32bb629e73" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9258E64C8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/3779c23a-4cd0-4b2c-a139-e74e3bd372b3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C8DA4EDD" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/9d382baa-78f9-4fb3-9adb-363ed0f10046" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C51D3231" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/2272dcae-6bd7-4d09-8d43-555e5ede71e3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CACCC4E1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/593b9b2e-e604-4f95-be1b-b63f83f6d8f4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CA31615F" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/10e15756-0f2e-4ed8-811d-dbd4e1149369" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A87CC84C" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/b3b0d7d1-b0f5-47eb-9155-2eaf497d9089" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88F7D0473" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/dd3e65fd-0d50-415b-b0dd-639a553df08f" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8919C494F" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/d467ab58-dd97-4211-81bc-696d190a55fc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86A23F3D6" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/ae25f03a-e662-4d08-98af-f17986c04393" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8535F4413" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/c44fce43-a1cf-487e-b0f6-ba7ffdf9f60f" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B850A22AAE" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/749f957c-0daf-452e-90aa-26295b47560d" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8395B981A" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/26a14997-b24a-4760-a0cb-cd1bec4935b0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82C469D2E" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/905c6038-444c-489b-a7e9-e9773c3f0985" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B838D6156C" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/f665f545-0c31-4baf-a028-ef19cd17db1a" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95438DCF7" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/61776724-b9c1-4ece-8d68-6e760c9e4234" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B818EA1974" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/06dcd256-988b-47f3-8317-1168c34e69bc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A039C25D" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/6423cc7b-e496-4f84-a2b8-996752fbf3b1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78FBBAF06" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/d3e2c604-982b-40bd-9857-ad4b9e01370c" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78C6E01BB" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/0ed25530-6b98-4675-a500-74a1c9c538b8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76E186B60" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/50aa59e9-a665-4f83-b515-97184e8a2a63" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7525F1D2C" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/7f8caaa4-a1e9-4e68-a42a-74204456219b" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77220872A" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/7f497119-49fd-4112-91a7-3eca7b911fb3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74BB78000" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/29de1869-7346-4055-a328-e653bb34fba4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B755EDE733" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/458913ff-23b8-42dc-9add-427a3443ab7a" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B740139E07" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/f41eeaf6-c787-4560-9309-052e1e4b6278" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B755B243F0" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/7157f5ab-6d79-4966-853f-eb3e140fc28b" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73656ED89" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/ffa458d4-0a5d-4488-b647-15405b1c25c9" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71DC6883E" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/d48e3660-a1bd-41f6-8cee-1b36dbb14398" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B701BC7FD7" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/37b424cf-0570-40c9-b7ad-5d5fa3245e9a" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D3D39363" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/372f1003-7515-49a8-a1c0-a7e8c6b46408" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E86FF69F" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/2713edea-748d-4e10-af27-d25a62c9430a" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D147D5ED" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/3d79f778-d13c-43df-8765-bcff24a7f846" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FE3D4424" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/95607c8f-1ef9-4e3d-ad1d-b2c84f69ce04" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AE922AB3" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/a3a1cb9c-b3d3-4050-9d62-83d04b1c6e08" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AF3D924E" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/32c5390f-599d-4c41-8789-d011c9495694" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CE7303C8" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/031c5e65-667a-4c8e-adb8-673c2bb0cd48" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B671A5D2F6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/eeef468a-7e78-4bd1-bc2b-dec3dbdecaf6" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68E072B5C" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/7d91820d-d90a-49cd-b627-ecbe9d547952" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65BD44D51" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/7b1d4833-9c38-49c4-aba1-0d386b8f73dd" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6624FE661" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/bd9be1b8-81ef-4662-8ec6-8a8846b1de5a" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68C67377C" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/2c9b8399-a2ee-4aa9-a95c-c17e2d63a202" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65DD15EC8" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/780946a2-0986-4c61-8e9b-807b36b8432b" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6769F843E" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/f5100fc1-72b1-4d75-b42d-c0468a7b86f4" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64B823FC6" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/fb8cde49-6918-46f2-b56b-cb546317d991" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6483D01E3" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/edca649c-5bad-435d-ba95-d550a82df6e9" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B613C82427" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/255d7e3a-5c84-40cb-b512-4910a96ba272" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61DB71C1E" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/9d4bce3b-65f4-4b65-8d34-a6866751980e" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B642336A09" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/2468128c-dd2b-478c-a41b-39f4bcd08bca" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61CF69E6B" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/4db3ed32-7fb1-4ef0-8c88-00ab0fe37b1a" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F958006C" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/8d766393-173f-4f4f-8464-1dda33b4a883" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60F30E699" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/6fcf333c-aac3-46cd-9368-3cf697dad9bc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60F64C38A" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/d4e86cec-49e9-431b-b782-0e9663e3c5d3" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DD160572" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/8f05640b-aae3-42cf-ae66-e4de3e78530e" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B619333E62" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/4e200c83-f135-4f1f-ae4f-3ac564894edf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CF88837F" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/4ccfc5e9-e2b5-4226-bd7d-082d1e925252" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D03AC50A" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/74233da8-be9d-4c56-a6a0-8b53bb46d0c3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D07144A3" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/6cedf54a-1948-4815-9474-3e83d6a7fbd4" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5ED956945" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/f256c199-6c16-4ab1-ae63-b55f3004ffff" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A04025F4" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/77a71224-e154-4111-a3d1-ced78a707d02" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B8D2A74F" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/854ff9d1-84bd-4c89-824d-dbf471cbdcca" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B3B4C838" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/496027b4-c893-4551-a145-0e6f8da4dd33" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CB2F5963" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/8449776a-2caa-4851-824d-12d752525f7e" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B597D29E50" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/b9a35bbd-f2ba-4449-9203-3214d8be90b1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58BA5EEC3" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/16e97b03-b412-48a7-83cf-de323f33b1ed" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5782EFDF6" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/8885801b-ab65-4834-8766-9aa652c74732" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5923AB465" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/c4b76c13-fa87-466f-91ac-f2fb7d909ffc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5927B058D" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/dd9ef5a0-1e3a-4567-96bd-42129e2e0ff4" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59828BF79" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/24905dac-860c-4a90-a69c-f87e87fb5061" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B596DF0E68" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/0e4fe9f3-7966-45f3-8d53-1e15afc26daf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B567FD3B11" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/7326b2db-16bd-4fee-9aed-5c962705c96e" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B565F4B298" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/2934625b-ca14-455c-9dfe-ed1d1e6e5ee1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5659CA7D8" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/6e520476-9e97-4632-b1fe-d075fd0c7343" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55A4883B5" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/5b52754f-0076-4573-bc0c-405f80b39223" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54EEF0897" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/0f3450ad-1846-4967-ac9e-df4813c9a77b" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B556A9A59A" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/75f18839-c6f5-4c70-957a-3328b337801d" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B556EB7A8F" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/5af303cc-412c-47b3-8abd-37743be438e4" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55AEDC999" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/2254d758-f489-4b78-a838-5248e34281e6" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54378E388" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/fecf66a2-0f00-4184-a79c-37d16ae9e076" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B539352BB7" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/96fbb09d-26a4-4fb2-99bd-c1b25e0f1ac2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B553454BE7" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/2a005127-aac8-4bd8-a9fb-63d98e596308" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B534DF7FD2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/3832da0c-c304-448a-a457-48f01c567078" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53518A2EB" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/748367af-279f-4749-b45e-16af9f924260" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B522A172F1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/fa59a58f-4b94-43f8-bdfe-edc2cbae6ece" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CD60266F" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/c3cd4986-9ec5-4f3f-916c-f517dc8afc17" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E1219E51" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/95a63ec4-56a9-4b97-8d0b-7f89ae33ffba" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B522255C08" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/4f1cbd3c-38d8-4ec8-8855-7cda6dc268eb" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4CD16359D" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/76154666-20b4-4df2-9e67-bca9801434ab" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F335F59F" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/d64faf93-33b6-465a-80bd-e8d871a0f80c" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B497B7FE7A" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/049078fa-eb8b-4b4e-a193-fd42ef5f03f6" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B482FC4DCD" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/bff4ed0e-dcd0-4203-9d5d-b436395df7ad" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41A2DA87E" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/5a10aff3-2746-4d3a-a80d-e9da8783b9e7" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4978A219A" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/bbd792c8-29dd-4047-b12b-e37300599fd8" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B16F4A06" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/203d3af8-7a66-4038-bc46-af1a370e4965" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46A9F0B8A" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/f1e30152-a282-406c-af2e-af8129615b51" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46855023B" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/19b21004-33a5-4db8-a1c2-753733813cb7" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44BA116DE" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/ad58c61e-8bb7-4618-a0cb-510acbc42e89" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45EE34F2B" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/870bca94-b2db-4542-b23c-c1092719d155" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4464675A9" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/2d201bfa-5f22-4590-b3c2-58adacc1467d" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47BC8FB69" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/89f31c15-a996-40dc-b0d5-cd4af13a8f5e" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B470070D58" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/56bb2800-3a7c-4bd5-9da4-80ae65681668" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48A56C59F" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/0e382383-4944-471f-b32d-19a82abebf9a" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42D564F47" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/cfa15c27-bc29-4459-ac0c-8213c8a9b0b2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B432246165" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/fe14fd1b-3f34-4370-86ff-3c120ed32fde" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B457299E8A" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/c0d201c2-de2a-4c4d-ba87-d927abd0dbc4" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45BE08E7B" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/84219942-e368-4168-8116-283e15ee0b93" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40A21EB54" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/ec520400-f0ee-40a7-8e9e-d6dcf32e64f4" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4027A16B8" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/b5d5d94e-e1b8-4e09-982e-938bdf55addf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FB5F1557" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/1d394500-e28e-48f2-99d9-9a599cd76b2b" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F8BE636F" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/bd6560ba-427a-4369-b699-bf238ab357d0" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4029C8D69" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/7bd14e6f-f2f2-41d4-ac74-169e08fa0f09" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EC82ACFE" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/99788c4d-6e31-4dcd-bc2b-44236a13cc3b" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3ECA6C9FA" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/537f8427-e861-44c3-b93a-9b711f3bb9e0" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F5A6F199" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/1765670f-0408-4f64-a540-6c3c20ab74ed" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B371F156F6" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/c8618a5d-81e5-4eb2-8f41-f1172eac6935" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36E18CF2A" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/bc3eb18d-3518-4621-9c63-f7c9d1a56527" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36CC9308B" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/352f10e2-0fc6-4791-b9c2-dd8118f22010" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40ABEC2A8" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/b0583fff-0716-4523-b96b-a25a1cddc363" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B354AA66AC" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/252c6916-e90c-435d-9bc2-1fdc21e607c9" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34C3C479D" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/cee67713-6380-4a1a-96b8-6cc43c13ea4b" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3590A276C" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/5f0005fc-7a2b-4707-8396-14778796de96" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3572E9049" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/a8222244-06a6-493f-aa40-c07f5a6c6616" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3693C9367" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/1a82a5cb-3ee0-4249-b2fe-9d284cf04d47" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B345E4776A" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/e00dcc2f-a711-4c43-bf9b-32c275e04a3a" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B32CC8B1DE" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/a50111ac-ef12-455a-a414-cfa8a8d1c132" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B32439C191" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/a3a6bb29-0ed7-43ce-b5ba-f61630c788c5" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3364F9BD4" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/cc3077da-f45d-4b50-af1e-d511c3e32491" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3408BBEF4" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/e82611fb-49f4-4494-9cde-42ce245762a6" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31B2CAF1E" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/148d9ad0-37aa-49c5-bcd1-300a118644fa" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31A915C6F" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/d5c41c4d-ed03-4051-b56b-7736b3703f76" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B520E722D1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/aadd8757-ea74-47d1-8982-02977a86cfa0" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3208B8873" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/1ecabf93-36c4-47dd-8fb4-616610c24328" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31F0F5C98" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/f7fd4d61-e857-4f52-80ad-c3d08baef3a9" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2EA0D6855" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/a4e6f035-5803-4e7d-ab04-a3594e03f4be" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E989DF39" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/95ebd5d1-9c61-4a18-8cdb-bd3e2f34d32a" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B28B5C2025" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/7b406822-fb41-4bde-adb6-4bdb928e218f" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B26E773DCB" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/8599e64b-89bc-49e2-950a-1bb2fb2932da" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2601F8E3C" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/33137f2d-3092-4003-b096-41e200bb9308" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B24BCD4DB7" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/247d5cf2-9c75-4ab8-a09f-e5aedde0210a" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B24B7ED212" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/e1f2404d-fd1f-42f0-ae27-378810bc2bfc" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B23E935B18" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/ec0157e2-0327-4069-b9be-90486c1fa608" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z0A3D91342" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS007008/amministrazione-trasparente/atti-amministrazioni-enti/a3aaee17-30ad-4556-903d-98ffbfb2dfa2" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F226"/>
+  <dimension ref="A1:F234"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>10305</v>
+        <v>10716</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3">
+        <v>10714</v>
+      </c>
+      <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
         <v>11</v>
       </c>
-      <c r="B3">
-[...12 lines deleted...]
-        <v>15</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="B4">
-        <v>9248</v>
+        <v>10713</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>13</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5">
+        <v>10305</v>
+      </c>
+      <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
         <v>16</v>
       </c>
-      <c r="B5">
-[...12 lines deleted...]
-        <v>24</v>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B6">
-        <v>9246</v>
+        <v>10083</v>
       </c>
       <c r="C6" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>19</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="B7">
-        <v>8839</v>
+        <v>9248</v>
       </c>
       <c r="C7" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>22</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="B8">
-        <v>7880</v>
+        <v>9247</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>38</v>
+        <v>24</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="B9">
-        <v>7634</v>
+        <v>9246</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="D9" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-        <v>43</v>
+        <v>26</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="B10">
-        <v>7329</v>
+        <v>8839</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>29</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="B11">
-        <v>7228</v>
+        <v>8830</v>
       </c>
       <c r="C11" t="s">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>53</v>
+        <v>31</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="B12">
-        <v>7202</v>
+        <v>8618</v>
       </c>
       <c r="C12" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-        <v>57</v>
+        <v>34</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>58</v>
+        <v>35</v>
       </c>
       <c r="B13">
-        <v>7126</v>
+        <v>8219</v>
       </c>
       <c r="C13" t="s">
-        <v>59</v>
+        <v>36</v>
       </c>
       <c r="D13" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-        <v>61</v>
+        <v>37</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="B14">
-        <v>7033</v>
+        <v>7880</v>
       </c>
       <c r="C14" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="D14" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-        <v>66</v>
+        <v>40</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>67</v>
+        <v>38</v>
       </c>
       <c r="B15">
-        <v>6886</v>
+        <v>7872</v>
       </c>
       <c r="C15" t="s">
-        <v>68</v>
+        <v>41</v>
       </c>
       <c r="D15" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>42</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>67</v>
+        <v>43</v>
       </c>
       <c r="B16">
-        <v>6853</v>
+        <v>7634</v>
       </c>
       <c r="C16" t="s">
-        <v>72</v>
+        <v>44</v>
       </c>
       <c r="D16" t="s">
-        <v>73</v>
-[...5 lines deleted...]
-        <v>75</v>
+        <v>45</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>76</v>
+        <v>46</v>
       </c>
       <c r="B17">
-        <v>6778</v>
+        <v>7329</v>
       </c>
       <c r="C17" t="s">
-        <v>77</v>
+        <v>47</v>
       </c>
       <c r="D17" t="s">
-        <v>78</v>
-[...5 lines deleted...]
-        <v>80</v>
+        <v>48</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>81</v>
+        <v>49</v>
       </c>
       <c r="B18">
-        <v>6652</v>
+        <v>7228</v>
       </c>
       <c r="C18" t="s">
-        <v>82</v>
+        <v>50</v>
       </c>
       <c r="D18" t="s">
-        <v>83</v>
-[...5 lines deleted...]
-        <v>85</v>
+        <v>51</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>86</v>
+        <v>49</v>
       </c>
       <c r="B19">
-        <v>6624</v>
+        <v>7202</v>
       </c>
       <c r="C19" t="s">
-        <v>87</v>
+        <v>52</v>
       </c>
       <c r="D19" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-        <v>90</v>
+        <v>53</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>86</v>
+        <v>54</v>
       </c>
       <c r="B20">
-        <v>6604</v>
+        <v>7126</v>
       </c>
       <c r="C20" t="s">
-        <v>91</v>
+        <v>55</v>
       </c>
       <c r="D20" t="s">
-        <v>92</v>
+        <v>56</v>
       </c>
       <c r="E20" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>55</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>95</v>
+        <v>57</v>
       </c>
       <c r="B21">
-        <v>6177</v>
+        <v>7033</v>
       </c>
       <c r="C21" t="s">
-        <v>96</v>
+        <v>58</v>
       </c>
       <c r="D21" t="s">
-        <v>97</v>
-[...5 lines deleted...]
-        <v>99</v>
+        <v>59</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>57</v>
       </c>
       <c r="B22">
-        <v>5808</v>
+        <v>7014</v>
       </c>
       <c r="C22" t="s">
-        <v>101</v>
+        <v>60</v>
       </c>
       <c r="D22" t="s">
-        <v>102</v>
-[...5 lines deleted...]
-        <v>104</v>
+        <v>61</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>105</v>
+        <v>62</v>
       </c>
       <c r="B23">
-        <v>5747</v>
+        <v>6886</v>
       </c>
       <c r="C23" t="s">
-        <v>106</v>
+        <v>63</v>
       </c>
       <c r="D23" t="s">
-        <v>107</v>
-[...5 lines deleted...]
-        <v>109</v>
+        <v>64</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>62</v>
       </c>
       <c r="B24">
-        <v>5608</v>
+        <v>6853</v>
       </c>
       <c r="C24" t="s">
-        <v>111</v>
+        <v>65</v>
       </c>
       <c r="D24" t="s">
-        <v>112</v>
-[...5 lines deleted...]
-        <v>114</v>
+        <v>66</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>115</v>
+        <v>67</v>
       </c>
       <c r="B25">
-        <v>5506</v>
+        <v>6778</v>
       </c>
       <c r="C25" t="s">
-        <v>116</v>
+        <v>68</v>
       </c>
       <c r="D25" t="s">
-        <v>117</v>
-[...5 lines deleted...]
-        <v>119</v>
+        <v>69</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>120</v>
+        <v>70</v>
       </c>
       <c r="B26">
-        <v>5471</v>
+        <v>6652</v>
       </c>
       <c r="C26" t="s">
-        <v>121</v>
+        <v>71</v>
       </c>
       <c r="D26" t="s">
-        <v>122</v>
-[...5 lines deleted...]
-        <v>124</v>
+        <v>72</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>73</v>
       </c>
       <c r="B27">
-        <v>5028</v>
+        <v>6624</v>
       </c>
       <c r="C27" t="s">
-        <v>126</v>
+        <v>74</v>
       </c>
       <c r="D27" t="s">
-        <v>127</v>
-[...5 lines deleted...]
-        <v>129</v>
+        <v>75</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>130</v>
+        <v>73</v>
       </c>
       <c r="B28">
-        <v>4681</v>
+        <v>6604</v>
       </c>
       <c r="C28" t="s">
-        <v>131</v>
+        <v>76</v>
       </c>
       <c r="D28" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>134</v>
+        <v>77</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>135</v>
+        <v>78</v>
       </c>
       <c r="B29">
-        <v>4807</v>
+        <v>6177</v>
       </c>
       <c r="C29" t="s">
-        <v>136</v>
+        <v>79</v>
       </c>
       <c r="D29" t="s">
-        <v>137</v>
-[...5 lines deleted...]
-        <v>139</v>
+        <v>80</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>140</v>
+        <v>81</v>
       </c>
       <c r="B30">
-        <v>4055</v>
+        <v>5808</v>
       </c>
       <c r="C30" t="s">
-        <v>141</v>
+        <v>82</v>
       </c>
       <c r="D30" t="s">
-        <v>142</v>
-[...5 lines deleted...]
-        <v>144</v>
+        <v>83</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>145</v>
+        <v>84</v>
       </c>
       <c r="B31">
-        <v>4008</v>
+        <v>5747</v>
       </c>
       <c r="C31" t="s">
-        <v>146</v>
+        <v>85</v>
       </c>
       <c r="D31" t="s">
-        <v>147</v>
-[...5 lines deleted...]
-        <v>149</v>
+        <v>86</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>150</v>
+        <v>87</v>
       </c>
       <c r="B32">
-        <v>3785</v>
+        <v>5608</v>
       </c>
       <c r="C32" t="s">
-        <v>151</v>
+        <v>88</v>
       </c>
       <c r="D32" t="s">
-        <v>152</v>
-[...5 lines deleted...]
-        <v>154</v>
+        <v>89</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>150</v>
+        <v>90</v>
       </c>
       <c r="B33">
-        <v>3774</v>
+        <v>5506</v>
       </c>
       <c r="C33" t="s">
-        <v>155</v>
+        <v>91</v>
       </c>
       <c r="D33" t="s">
-        <v>156</v>
-[...5 lines deleted...]
-        <v>158</v>
+        <v>92</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>150</v>
+        <v>93</v>
       </c>
       <c r="B34">
-        <v>3739</v>
+        <v>5471</v>
       </c>
       <c r="C34" t="s">
-        <v>159</v>
+        <v>94</v>
       </c>
       <c r="D34" t="s">
-        <v>160</v>
-[...5 lines deleted...]
-        <v>162</v>
+        <v>95</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>163</v>
+        <v>96</v>
       </c>
       <c r="B35">
-        <v>3711</v>
+        <v>5028</v>
       </c>
       <c r="C35" t="s">
-        <v>164</v>
+        <v>97</v>
       </c>
       <c r="D35" t="s">
-        <v>165</v>
-[...5 lines deleted...]
-        <v>167</v>
+        <v>98</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>168</v>
+        <v>99</v>
       </c>
       <c r="B36">
-        <v>3439</v>
+        <v>4681</v>
       </c>
       <c r="C36" t="s">
-        <v>169</v>
+        <v>100</v>
       </c>
       <c r="D36" t="s">
-        <v>170</v>
-[...5 lines deleted...]
-        <v>172</v>
+        <v>101</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>173</v>
+        <v>102</v>
       </c>
       <c r="B37">
-        <v>3296</v>
+        <v>4807</v>
       </c>
       <c r="C37" t="s">
-        <v>174</v>
+        <v>103</v>
       </c>
       <c r="D37" t="s">
-        <v>175</v>
-[...5 lines deleted...]
-        <v>177</v>
+        <v>104</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>173</v>
+        <v>105</v>
       </c>
       <c r="B38">
-        <v>3295</v>
+        <v>4055</v>
       </c>
       <c r="C38" t="s">
-        <v>178</v>
+        <v>106</v>
       </c>
       <c r="D38" t="s">
-        <v>179</v>
-[...5 lines deleted...]
-        <v>181</v>
+        <v>107</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>173</v>
+        <v>108</v>
       </c>
       <c r="B39">
-        <v>3285</v>
+        <v>4008</v>
       </c>
       <c r="C39" t="s">
-        <v>182</v>
+        <v>109</v>
       </c>
       <c r="D39" t="s">
-        <v>183</v>
-[...5 lines deleted...]
-        <v>185</v>
+        <v>110</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>186</v>
+        <v>111</v>
       </c>
       <c r="B40">
-        <v>3211</v>
+        <v>3785</v>
       </c>
       <c r="C40" t="s">
-        <v>187</v>
+        <v>112</v>
       </c>
       <c r="D40" t="s">
-        <v>188</v>
-[...5 lines deleted...]
-        <v>190</v>
+        <v>113</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>191</v>
+        <v>111</v>
       </c>
       <c r="B41">
-        <v>3077</v>
+        <v>3774</v>
       </c>
       <c r="C41" t="s">
-        <v>192</v>
+        <v>114</v>
       </c>
       <c r="D41" t="s">
-        <v>193</v>
-[...5 lines deleted...]
-        <v>195</v>
+        <v>115</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>191</v>
+        <v>111</v>
       </c>
       <c r="B42">
-        <v>3051</v>
+        <v>3739</v>
       </c>
       <c r="C42" t="s">
-        <v>196</v>
+        <v>116</v>
       </c>
       <c r="D42" t="s">
-        <v>197</v>
-[...5 lines deleted...]
-        <v>199</v>
+        <v>117</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>200</v>
+        <v>118</v>
       </c>
       <c r="B43">
-        <v>2997</v>
+        <v>3711</v>
       </c>
       <c r="C43" t="s">
-        <v>201</v>
+        <v>119</v>
       </c>
       <c r="D43" t="s">
-        <v>202</v>
-[...5 lines deleted...]
-        <v>204</v>
+        <v>120</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>205</v>
+        <v>121</v>
       </c>
       <c r="B44">
-        <v>2886</v>
+        <v>3439</v>
       </c>
       <c r="C44" t="s">
-        <v>206</v>
+        <v>122</v>
       </c>
       <c r="D44" t="s">
-        <v>207</v>
-[...5 lines deleted...]
-        <v>209</v>
+        <v>123</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>210</v>
+        <v>124</v>
       </c>
       <c r="B45">
-        <v>2773</v>
+        <v>3296</v>
       </c>
       <c r="C45" t="s">
-        <v>211</v>
+        <v>125</v>
       </c>
       <c r="D45" t="s">
-        <v>212</v>
-[...5 lines deleted...]
-        <v>214</v>
+        <v>126</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>215</v>
+        <v>124</v>
       </c>
       <c r="B46">
-        <v>2509</v>
+        <v>3295</v>
       </c>
       <c r="C46" t="s">
-        <v>216</v>
+        <v>127</v>
       </c>
       <c r="D46" t="s">
-        <v>217</v>
-[...5 lines deleted...]
-        <v>219</v>
+        <v>128</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>215</v>
+        <v>124</v>
       </c>
       <c r="B47">
-        <v>2496</v>
+        <v>3285</v>
       </c>
       <c r="C47" t="s">
-        <v>220</v>
+        <v>129</v>
       </c>
       <c r="D47" t="s">
-        <v>221</v>
-[...5 lines deleted...]
-        <v>223</v>
+        <v>130</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>224</v>
+        <v>131</v>
       </c>
       <c r="B48">
-        <v>2406</v>
+        <v>3211</v>
       </c>
       <c r="C48" t="s">
-        <v>225</v>
+        <v>132</v>
       </c>
       <c r="D48" t="s">
-        <v>226</v>
-[...5 lines deleted...]
-        <v>228</v>
+        <v>133</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>229</v>
+        <v>134</v>
       </c>
       <c r="B49">
-        <v>2258</v>
+        <v>3077</v>
       </c>
       <c r="C49" t="s">
-        <v>230</v>
+        <v>135</v>
       </c>
       <c r="D49" t="s">
-        <v>231</v>
-[...5 lines deleted...]
-        <v>233</v>
+        <v>136</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>234</v>
+        <v>134</v>
       </c>
       <c r="B50">
-        <v>1867</v>
+        <v>3051</v>
       </c>
       <c r="C50" t="s">
-        <v>235</v>
+        <v>137</v>
       </c>
       <c r="D50" t="s">
-        <v>236</v>
-[...5 lines deleted...]
-        <v>238</v>
+        <v>138</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>234</v>
+        <v>139</v>
       </c>
       <c r="B51">
-        <v>1860</v>
+        <v>2997</v>
       </c>
       <c r="C51" t="s">
-        <v>239</v>
+        <v>140</v>
       </c>
       <c r="D51" t="s">
-        <v>240</v>
-[...5 lines deleted...]
-        <v>242</v>
+        <v>141</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>243</v>
+        <v>142</v>
       </c>
       <c r="B52">
-        <v>1562</v>
+        <v>2886</v>
       </c>
       <c r="C52" t="s">
-        <v>244</v>
+        <v>143</v>
       </c>
       <c r="D52" t="s">
-        <v>245</v>
-[...5 lines deleted...]
-        <v>247</v>
+        <v>144</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>243</v>
+        <v>145</v>
       </c>
       <c r="B53">
-        <v>1561</v>
+        <v>2773</v>
       </c>
       <c r="C53" t="s">
-        <v>248</v>
+        <v>146</v>
       </c>
       <c r="D53" t="s">
-        <v>249</v>
-[...5 lines deleted...]
-        <v>251</v>
+        <v>147</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>252</v>
+        <v>148</v>
       </c>
       <c r="B54">
-        <v>1402</v>
+        <v>2509</v>
       </c>
       <c r="C54" t="s">
-        <v>253</v>
+        <v>149</v>
       </c>
       <c r="D54" t="s">
-        <v>254</v>
-[...5 lines deleted...]
-        <v>256</v>
+        <v>150</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>257</v>
+        <v>148</v>
       </c>
       <c r="B55">
-        <v>1335</v>
+        <v>2496</v>
       </c>
       <c r="C55" t="s">
-        <v>258</v>
+        <v>151</v>
       </c>
       <c r="D55" t="s">
-        <v>259</v>
-[...5 lines deleted...]
-        <v>261</v>
+        <v>152</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>262</v>
+        <v>153</v>
       </c>
       <c r="B56">
-        <v>1165</v>
+        <v>2406</v>
       </c>
       <c r="C56" t="s">
-        <v>263</v>
+        <v>154</v>
       </c>
       <c r="D56" t="s">
-        <v>264</v>
-[...5 lines deleted...]
-        <v>266</v>
+        <v>155</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>267</v>
+        <v>156</v>
       </c>
       <c r="B57">
-        <v>873</v>
+        <v>2258</v>
       </c>
       <c r="C57" t="s">
-        <v>268</v>
+        <v>157</v>
       </c>
       <c r="D57" t="s">
-        <v>269</v>
-[...5 lines deleted...]
-        <v>271</v>
+        <v>158</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>272</v>
+        <v>159</v>
       </c>
       <c r="B58">
-        <v>663</v>
+        <v>1867</v>
       </c>
       <c r="C58" t="s">
-        <v>273</v>
+        <v>160</v>
       </c>
       <c r="D58" t="s">
-        <v>274</v>
-[...5 lines deleted...]
-        <v>276</v>
+        <v>161</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>272</v>
+        <v>159</v>
       </c>
       <c r="B59">
-        <v>658</v>
+        <v>1860</v>
       </c>
       <c r="C59" t="s">
-        <v>277</v>
+        <v>162</v>
       </c>
       <c r="D59" t="s">
-        <v>278</v>
-[...5 lines deleted...]
-        <v>280</v>
+        <v>163</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>272</v>
+        <v>164</v>
       </c>
       <c r="B60">
-        <v>631</v>
+        <v>1562</v>
       </c>
       <c r="C60" t="s">
-        <v>281</v>
+        <v>165</v>
       </c>
       <c r="D60" t="s">
-        <v>282</v>
-[...5 lines deleted...]
-        <v>284</v>
+        <v>166</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>285</v>
+        <v>164</v>
       </c>
       <c r="B61">
-        <v>578</v>
+        <v>1561</v>
       </c>
       <c r="C61" t="s">
-        <v>286</v>
+        <v>167</v>
       </c>
       <c r="D61" t="s">
-        <v>287</v>
-[...5 lines deleted...]
-        <v>289</v>
+        <v>168</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>290</v>
+        <v>169</v>
       </c>
       <c r="B62">
-        <v>478</v>
+        <v>1402</v>
       </c>
       <c r="C62" t="s">
-        <v>291</v>
+        <v>170</v>
       </c>
       <c r="D62" t="s">
-        <v>292</v>
-[...5 lines deleted...]
-        <v>294</v>
+        <v>171</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>295</v>
+        <v>172</v>
       </c>
       <c r="B63">
-        <v>416</v>
+        <v>1335</v>
       </c>
       <c r="C63" t="s">
-        <v>296</v>
+        <v>173</v>
       </c>
       <c r="D63" t="s">
-        <v>297</v>
-[...5 lines deleted...]
-        <v>299</v>
+        <v>174</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>295</v>
+        <v>175</v>
       </c>
       <c r="B64">
-        <v>411</v>
+        <v>1165</v>
       </c>
       <c r="C64" t="s">
-        <v>300</v>
+        <v>176</v>
       </c>
       <c r="D64" t="s">
-        <v>301</v>
-[...5 lines deleted...]
-        <v>303</v>
+        <v>177</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>295</v>
+        <v>178</v>
       </c>
       <c r="B65">
-        <v>408</v>
+        <v>873</v>
       </c>
       <c r="C65" t="s">
-        <v>304</v>
+        <v>179</v>
       </c>
       <c r="D65" t="s">
-        <v>305</v>
-[...5 lines deleted...]
-        <v>307</v>
+        <v>180</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>308</v>
+        <v>181</v>
       </c>
       <c r="B66">
-        <v>347</v>
+        <v>663</v>
       </c>
       <c r="C66" t="s">
-        <v>309</v>
+        <v>182</v>
       </c>
       <c r="D66" t="s">
-        <v>310</v>
-[...5 lines deleted...]
-        <v>312</v>
+        <v>183</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>313</v>
+        <v>181</v>
       </c>
       <c r="B67">
-        <v>18754</v>
+        <v>658</v>
       </c>
       <c r="C67" t="s">
-        <v>314</v>
+        <v>184</v>
       </c>
       <c r="D67" t="s">
-        <v>315</v>
-[...5 lines deleted...]
-        <v>317</v>
+        <v>185</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>318</v>
+        <v>181</v>
       </c>
       <c r="B68">
-        <v>18526</v>
+        <v>631</v>
       </c>
       <c r="C68" t="s">
-        <v>319</v>
+        <v>186</v>
       </c>
       <c r="D68" t="s">
-        <v>320</v>
-[...5 lines deleted...]
-        <v>322</v>
+        <v>187</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>323</v>
+        <v>188</v>
       </c>
       <c r="B69">
-        <v>18243</v>
+        <v>578</v>
       </c>
       <c r="C69" t="s">
-        <v>324</v>
+        <v>189</v>
       </c>
       <c r="D69" t="s">
-        <v>325</v>
-[...5 lines deleted...]
-        <v>327</v>
+        <v>190</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>323</v>
+        <v>191</v>
       </c>
       <c r="B70">
-        <v>18221</v>
+        <v>478</v>
       </c>
       <c r="C70" t="s">
-        <v>328</v>
+        <v>192</v>
       </c>
       <c r="D70" t="s">
-        <v>329</v>
-[...5 lines deleted...]
-        <v>331</v>
+        <v>193</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>323</v>
+        <v>194</v>
       </c>
       <c r="B71">
-        <v>18209</v>
+        <v>416</v>
       </c>
       <c r="C71" t="s">
-        <v>332</v>
+        <v>195</v>
       </c>
       <c r="D71" t="s">
-        <v>333</v>
-[...5 lines deleted...]
-        <v>335</v>
+        <v>196</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>323</v>
+        <v>194</v>
       </c>
       <c r="B72">
-        <v>18205</v>
+        <v>411</v>
       </c>
       <c r="C72" t="s">
-        <v>336</v>
+        <v>197</v>
       </c>
       <c r="D72" t="s">
-        <v>337</v>
-[...5 lines deleted...]
-        <v>339</v>
+        <v>198</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>323</v>
+        <v>194</v>
       </c>
       <c r="B73">
-        <v>18159</v>
+        <v>408</v>
       </c>
       <c r="C73" t="s">
-        <v>340</v>
+        <v>199</v>
       </c>
       <c r="D73" t="s">
-        <v>341</v>
-[...5 lines deleted...]
-        <v>343</v>
+        <v>200</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>344</v>
+        <v>201</v>
       </c>
       <c r="B74">
-        <v>18157</v>
+        <v>347</v>
       </c>
       <c r="C74" t="s">
-        <v>345</v>
+        <v>202</v>
       </c>
       <c r="D74" t="s">
-        <v>346</v>
-[...5 lines deleted...]
-        <v>348</v>
+        <v>203</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>349</v>
+        <v>204</v>
       </c>
       <c r="B75">
-        <v>17627</v>
+        <v>18754</v>
       </c>
       <c r="C75" t="s">
-        <v>350</v>
+        <v>205</v>
       </c>
       <c r="D75" t="s">
-        <v>351</v>
-[...5 lines deleted...]
-        <v>353</v>
+        <v>206</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>349</v>
+        <v>207</v>
       </c>
       <c r="B76">
-        <v>17624</v>
+        <v>18526</v>
       </c>
       <c r="C76" t="s">
-        <v>354</v>
+        <v>208</v>
       </c>
       <c r="D76" t="s">
-        <v>355</v>
-[...5 lines deleted...]
-        <v>357</v>
+        <v>209</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>349</v>
+        <v>210</v>
       </c>
       <c r="B77">
-        <v>17622</v>
+        <v>18243</v>
       </c>
       <c r="C77" t="s">
-        <v>358</v>
+        <v>211</v>
       </c>
       <c r="D77" t="s">
-        <v>359</v>
-[...5 lines deleted...]
-        <v>361</v>
+        <v>212</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>362</v>
+        <v>210</v>
       </c>
       <c r="B78">
-        <v>16585</v>
+        <v>18221</v>
       </c>
       <c r="C78" t="s">
-        <v>363</v>
+        <v>213</v>
       </c>
       <c r="D78" t="s">
-        <v>364</v>
-[...5 lines deleted...]
-        <v>366</v>
+        <v>214</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>367</v>
+        <v>210</v>
       </c>
       <c r="B79">
-        <v>15857</v>
+        <v>18209</v>
       </c>
       <c r="C79" t="s">
-        <v>368</v>
+        <v>215</v>
       </c>
       <c r="D79" t="s">
-        <v>369</v>
-[...5 lines deleted...]
-        <v>371</v>
+        <v>216</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>372</v>
+        <v>210</v>
       </c>
       <c r="B80">
-        <v>15482</v>
+        <v>18205</v>
       </c>
       <c r="C80" t="s">
-        <v>373</v>
+        <v>217</v>
       </c>
       <c r="D80" t="s">
-        <v>374</v>
-[...5 lines deleted...]
-        <v>376</v>
+        <v>218</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>372</v>
+        <v>210</v>
       </c>
       <c r="B81">
-        <v>15467</v>
+        <v>18159</v>
       </c>
       <c r="C81" t="s">
-        <v>377</v>
+        <v>219</v>
       </c>
       <c r="D81" t="s">
-        <v>378</v>
-[...5 lines deleted...]
-        <v>380</v>
+        <v>220</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>381</v>
+        <v>221</v>
       </c>
       <c r="B82">
-        <v>15428</v>
+        <v>18157</v>
       </c>
       <c r="C82" t="s">
-        <v>382</v>
+        <v>222</v>
       </c>
       <c r="D82" t="s">
-        <v>383</v>
-[...5 lines deleted...]
-        <v>385</v>
+        <v>223</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>386</v>
+        <v>224</v>
       </c>
       <c r="B83">
-        <v>15270</v>
+        <v>17627</v>
       </c>
       <c r="C83" t="s">
-        <v>387</v>
+        <v>225</v>
       </c>
       <c r="D83" t="s">
-        <v>388</v>
-[...5 lines deleted...]
-        <v>390</v>
+        <v>226</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>386</v>
+        <v>224</v>
       </c>
       <c r="B84">
-        <v>15266</v>
+        <v>17624</v>
       </c>
       <c r="C84" t="s">
-        <v>391</v>
+        <v>227</v>
       </c>
       <c r="D84" t="s">
-        <v>392</v>
-[...5 lines deleted...]
-        <v>394</v>
+        <v>228</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>395</v>
+        <v>224</v>
       </c>
       <c r="B85">
-        <v>15190</v>
+        <v>17622</v>
       </c>
       <c r="C85" t="s">
-        <v>396</v>
+        <v>229</v>
       </c>
       <c r="D85" t="s">
-        <v>397</v>
-[...5 lines deleted...]
-        <v>399</v>
+        <v>230</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>400</v>
+        <v>231</v>
       </c>
       <c r="B86">
-        <v>15020</v>
+        <v>16585</v>
       </c>
       <c r="C86" t="s">
-        <v>401</v>
+        <v>232</v>
       </c>
       <c r="D86" t="s">
-        <v>402</v>
-[...5 lines deleted...]
-        <v>404</v>
+        <v>233</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>400</v>
+        <v>234</v>
       </c>
       <c r="B87">
-        <v>14038</v>
+        <v>15857</v>
       </c>
       <c r="C87" t="s">
-        <v>405</v>
+        <v>235</v>
       </c>
       <c r="D87" t="s">
-        <v>406</v>
-[...5 lines deleted...]
-        <v>408</v>
+        <v>236</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>409</v>
+        <v>237</v>
       </c>
       <c r="B88">
-        <v>14966</v>
+        <v>15482</v>
       </c>
       <c r="C88" t="s">
-        <v>410</v>
+        <v>238</v>
       </c>
       <c r="D88" t="s">
-        <v>411</v>
-[...5 lines deleted...]
-        <v>413</v>
+        <v>239</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>414</v>
+        <v>237</v>
       </c>
       <c r="B89">
-        <v>14503</v>
+        <v>15467</v>
       </c>
       <c r="C89" t="s">
-        <v>415</v>
+        <v>240</v>
       </c>
       <c r="D89" t="s">
-        <v>416</v>
-[...5 lines deleted...]
-        <v>418</v>
+        <v>241</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>419</v>
+        <v>242</v>
       </c>
       <c r="B90">
-        <v>14361</v>
+        <v>15428</v>
       </c>
       <c r="C90" t="s">
-        <v>420</v>
+        <v>243</v>
       </c>
       <c r="D90" t="s">
-        <v>421</v>
-[...5 lines deleted...]
-        <v>423</v>
+        <v>244</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>419</v>
+        <v>245</v>
       </c>
       <c r="B91">
-        <v>14357</v>
+        <v>15270</v>
       </c>
       <c r="C91" t="s">
-        <v>424</v>
+        <v>246</v>
       </c>
       <c r="D91" t="s">
-        <v>425</v>
-[...5 lines deleted...]
-        <v>427</v>
+        <v>247</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>428</v>
+        <v>245</v>
       </c>
       <c r="B92">
-        <v>13895</v>
+        <v>15266</v>
       </c>
       <c r="C92" t="s">
-        <v>429</v>
+        <v>248</v>
       </c>
       <c r="D92" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-        <v>432</v>
+        <v>249</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>433</v>
+        <v>250</v>
       </c>
       <c r="B93">
-        <v>13672</v>
+        <v>15190</v>
       </c>
       <c r="C93" t="s">
-        <v>434</v>
+        <v>251</v>
       </c>
       <c r="D93" t="s">
-        <v>435</v>
-[...5 lines deleted...]
-        <v>437</v>
+        <v>252</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>438</v>
+        <v>253</v>
       </c>
       <c r="B94">
-        <v>13298</v>
+        <v>15020</v>
       </c>
       <c r="C94" t="s">
-        <v>439</v>
+        <v>254</v>
       </c>
       <c r="D94" t="s">
-        <v>440</v>
-[...5 lines deleted...]
-        <v>442</v>
+        <v>255</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>443</v>
+        <v>253</v>
       </c>
       <c r="B95">
-        <v>12891</v>
+        <v>14038</v>
       </c>
       <c r="C95" t="s">
-        <v>444</v>
+        <v>256</v>
       </c>
       <c r="D95" t="s">
-        <v>445</v>
-[...5 lines deleted...]
-        <v>447</v>
+        <v>257</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>448</v>
+        <v>258</v>
       </c>
       <c r="B96">
-        <v>12736</v>
+        <v>14966</v>
       </c>
       <c r="C96" t="s">
-        <v>449</v>
+        <v>259</v>
       </c>
       <c r="D96" t="s">
-        <v>450</v>
-[...5 lines deleted...]
-        <v>452</v>
+        <v>260</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>453</v>
+        <v>261</v>
       </c>
       <c r="B97">
-        <v>12344</v>
+        <v>14503</v>
       </c>
       <c r="C97" t="s">
-        <v>454</v>
+        <v>262</v>
       </c>
       <c r="D97" t="s">
-        <v>455</v>
-[...5 lines deleted...]
-        <v>457</v>
+        <v>263</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>458</v>
+        <v>264</v>
       </c>
       <c r="B98">
-        <v>12073</v>
+        <v>14361</v>
       </c>
       <c r="C98" t="s">
-        <v>459</v>
+        <v>265</v>
       </c>
       <c r="D98" t="s">
-        <v>460</v>
-[...5 lines deleted...]
-        <v>462</v>
+        <v>266</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>463</v>
+        <v>264</v>
       </c>
       <c r="B99">
-        <v>11855</v>
+        <v>14357</v>
       </c>
       <c r="C99" t="s">
-        <v>464</v>
+        <v>267</v>
       </c>
       <c r="D99" t="s">
-        <v>465</v>
-[...5 lines deleted...]
-        <v>467</v>
+        <v>268</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>463</v>
+        <v>269</v>
       </c>
       <c r="B100">
-        <v>11855</v>
+        <v>13895</v>
       </c>
       <c r="C100" t="s">
-        <v>468</v>
+        <v>270</v>
       </c>
       <c r="D100" t="s">
-        <v>469</v>
-[...5 lines deleted...]
-        <v>471</v>
+        <v>271</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>472</v>
+        <v>272</v>
       </c>
       <c r="B101">
-        <v>11438</v>
+        <v>13672</v>
       </c>
       <c r="C101" t="s">
-        <v>473</v>
+        <v>273</v>
       </c>
       <c r="D101" t="s">
-        <v>474</v>
-[...5 lines deleted...]
-        <v>476</v>
+        <v>274</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>477</v>
+        <v>275</v>
       </c>
       <c r="B102">
-        <v>10538</v>
+        <v>13298</v>
       </c>
       <c r="C102" t="s">
-        <v>478</v>
+        <v>276</v>
       </c>
       <c r="D102" t="s">
-        <v>479</v>
-[...5 lines deleted...]
-        <v>481</v>
+        <v>277</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>482</v>
+        <v>278</v>
       </c>
       <c r="B103">
-        <v>10403</v>
+        <v>12891</v>
       </c>
       <c r="C103" t="s">
-        <v>483</v>
+        <v>279</v>
       </c>
       <c r="D103" t="s">
-        <v>484</v>
-[...5 lines deleted...]
-        <v>486</v>
+        <v>280</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>487</v>
+        <v>281</v>
       </c>
       <c r="B104">
-        <v>10375</v>
+        <v>12736</v>
       </c>
       <c r="C104" t="s">
-        <v>488</v>
+        <v>282</v>
       </c>
       <c r="D104" t="s">
-        <v>489</v>
-[...5 lines deleted...]
-        <v>491</v>
+        <v>283</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>492</v>
+        <v>284</v>
       </c>
       <c r="B105">
-        <v>9919</v>
+        <v>12344</v>
       </c>
       <c r="C105" t="s">
-        <v>493</v>
+        <v>285</v>
       </c>
       <c r="D105" t="s">
-        <v>494</v>
-[...5 lines deleted...]
-        <v>496</v>
+        <v>286</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>497</v>
+        <v>287</v>
       </c>
       <c r="B106">
-        <v>9576</v>
+        <v>12073</v>
       </c>
       <c r="C106" t="s">
-        <v>498</v>
+        <v>288</v>
       </c>
       <c r="D106" t="s">
-        <v>499</v>
-[...5 lines deleted...]
-        <v>501</v>
+        <v>289</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>502</v>
+        <v>290</v>
       </c>
       <c r="B107">
-        <v>9481</v>
+        <v>11855</v>
       </c>
       <c r="C107" t="s">
-        <v>503</v>
+        <v>291</v>
       </c>
       <c r="D107" t="s">
-        <v>504</v>
-[...5 lines deleted...]
-        <v>506</v>
+        <v>292</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>502</v>
+        <v>290</v>
       </c>
       <c r="B108">
-        <v>9477</v>
+        <v>11855</v>
       </c>
       <c r="C108" t="s">
-        <v>507</v>
+        <v>293</v>
       </c>
       <c r="D108" t="s">
-        <v>508</v>
-[...5 lines deleted...]
-        <v>510</v>
+        <v>294</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>511</v>
+        <v>295</v>
       </c>
       <c r="B109">
-        <v>9238</v>
+        <v>11438</v>
       </c>
       <c r="C109" t="s">
-        <v>512</v>
+        <v>296</v>
       </c>
       <c r="D109" t="s">
-        <v>513</v>
-[...5 lines deleted...]
-        <v>515</v>
+        <v>297</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>516</v>
+        <v>298</v>
       </c>
       <c r="B110">
-        <v>9181</v>
+        <v>10538</v>
       </c>
       <c r="C110" t="s">
-        <v>517</v>
+        <v>299</v>
       </c>
       <c r="D110" t="s">
-        <v>518</v>
-[...5 lines deleted...]
-        <v>520</v>
+        <v>300</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>516</v>
+        <v>301</v>
       </c>
       <c r="B111">
-        <v>9175</v>
+        <v>10403</v>
       </c>
       <c r="C111" t="s">
-        <v>521</v>
+        <v>302</v>
       </c>
       <c r="D111" t="s">
-        <v>522</v>
-[...5 lines deleted...]
-        <v>524</v>
+        <v>303</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>525</v>
+        <v>304</v>
       </c>
       <c r="B112">
-        <v>9013</v>
+        <v>10375</v>
       </c>
       <c r="C112" t="s">
-        <v>526</v>
+        <v>305</v>
       </c>
       <c r="D112" t="s">
-        <v>527</v>
-[...5 lines deleted...]
-        <v>529</v>
+        <v>306</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>530</v>
+        <v>307</v>
       </c>
       <c r="B113">
-        <v>8155</v>
+        <v>9919</v>
       </c>
       <c r="C113" t="s">
-        <v>531</v>
+        <v>308</v>
       </c>
       <c r="D113" t="s">
-        <v>532</v>
-[...5 lines deleted...]
-        <v>534</v>
+        <v>309</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>535</v>
+        <v>310</v>
       </c>
       <c r="B114">
-        <v>8012</v>
+        <v>9576</v>
       </c>
       <c r="C114" t="s">
-        <v>536</v>
+        <v>311</v>
       </c>
       <c r="D114" t="s">
-        <v>537</v>
-[...5 lines deleted...]
-        <v>539</v>
+        <v>312</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>540</v>
+        <v>313</v>
       </c>
       <c r="B115">
-        <v>7328</v>
+        <v>9481</v>
       </c>
       <c r="C115" t="s">
-        <v>541</v>
+        <v>314</v>
       </c>
       <c r="D115" t="s">
-        <v>542</v>
-[...5 lines deleted...]
-        <v>544</v>
+        <v>315</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>540</v>
+        <v>313</v>
       </c>
       <c r="B116">
-        <v>7325</v>
+        <v>9477</v>
       </c>
       <c r="C116" t="s">
-        <v>545</v>
+        <v>316</v>
       </c>
       <c r="D116" t="s">
-        <v>546</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>317</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>549</v>
+        <v>318</v>
       </c>
       <c r="B117">
-        <v>7242</v>
+        <v>9238</v>
       </c>
       <c r="C117" t="s">
-        <v>550</v>
+        <v>319</v>
       </c>
       <c r="D117" t="s">
-        <v>551</v>
-[...5 lines deleted...]
-        <v>553</v>
+        <v>320</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>554</v>
+        <v>321</v>
       </c>
       <c r="B118">
-        <v>6873</v>
+        <v>9181</v>
       </c>
       <c r="C118" t="s">
-        <v>555</v>
+        <v>322</v>
       </c>
       <c r="D118" t="s">
-        <v>556</v>
-[...5 lines deleted...]
-        <v>558</v>
+        <v>323</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>559</v>
+        <v>321</v>
       </c>
       <c r="B119">
-        <v>6568</v>
+        <v>9175</v>
       </c>
       <c r="C119" t="s">
-        <v>560</v>
+        <v>324</v>
       </c>
       <c r="D119" t="s">
-        <v>494</v>
-[...5 lines deleted...]
-        <v>562</v>
+        <v>325</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>563</v>
+        <v>326</v>
       </c>
       <c r="B120">
-        <v>6542</v>
+        <v>9013</v>
       </c>
       <c r="C120" t="s">
-        <v>564</v>
+        <v>327</v>
       </c>
       <c r="D120" t="s">
-        <v>565</v>
-[...5 lines deleted...]
-        <v>567</v>
+        <v>328</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>563</v>
+        <v>329</v>
       </c>
       <c r="B121">
-        <v>6540</v>
+        <v>8155</v>
       </c>
       <c r="C121" t="s">
-        <v>568</v>
+        <v>330</v>
       </c>
       <c r="D121" t="s">
-        <v>569</v>
-[...5 lines deleted...]
-        <v>571</v>
+        <v>331</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>572</v>
+        <v>332</v>
       </c>
       <c r="B122">
-        <v>5886</v>
+        <v>8012</v>
       </c>
       <c r="C122" t="s">
-        <v>573</v>
+        <v>333</v>
       </c>
       <c r="D122" t="s">
-        <v>574</v>
-[...5 lines deleted...]
-        <v>576</v>
+        <v>334</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>577</v>
+        <v>335</v>
       </c>
       <c r="B123">
-        <v>5660</v>
+        <v>7328</v>
       </c>
       <c r="C123" t="s">
-        <v>578</v>
+        <v>336</v>
       </c>
       <c r="D123" t="s">
-        <v>579</v>
-[...5 lines deleted...]
-        <v>581</v>
+        <v>337</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>582</v>
+        <v>335</v>
       </c>
       <c r="B124">
-        <v>5496</v>
+        <v>7325</v>
       </c>
       <c r="C124" t="s">
-        <v>583</v>
+        <v>338</v>
       </c>
       <c r="D124" t="s">
-        <v>584</v>
-[...5 lines deleted...]
-        <v>586</v>
+        <v>339</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>587</v>
+        <v>340</v>
       </c>
       <c r="B125">
-        <v>5079</v>
+        <v>7242</v>
       </c>
       <c r="C125" t="s">
-        <v>588</v>
+        <v>341</v>
       </c>
       <c r="D125" t="s">
-        <v>589</v>
-[...5 lines deleted...]
-        <v>591</v>
+        <v>342</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>587</v>
+        <v>343</v>
       </c>
       <c r="B126">
-        <v>5077</v>
+        <v>6873</v>
       </c>
       <c r="C126" t="s">
-        <v>592</v>
+        <v>344</v>
       </c>
       <c r="D126" t="s">
-        <v>593</v>
-[...5 lines deleted...]
-        <v>595</v>
+        <v>345</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>596</v>
+        <v>346</v>
       </c>
       <c r="B127">
-        <v>4921</v>
+        <v>6568</v>
       </c>
       <c r="C127" t="s">
-        <v>597</v>
+        <v>347</v>
       </c>
       <c r="D127" t="s">
-        <v>598</v>
-[...5 lines deleted...]
-        <v>600</v>
+        <v>309</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>601</v>
+        <v>348</v>
       </c>
       <c r="B128">
-        <v>4557</v>
+        <v>6542</v>
       </c>
       <c r="C128" t="s">
-        <v>602</v>
+        <v>349</v>
       </c>
       <c r="D128" t="s">
-        <v>603</v>
-[...5 lines deleted...]
-        <v>605</v>
+        <v>350</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>601</v>
+        <v>348</v>
       </c>
       <c r="B129">
-        <v>4540</v>
+        <v>6540</v>
       </c>
       <c r="C129" t="s">
-        <v>606</v>
+        <v>351</v>
       </c>
       <c r="D129" t="s">
-        <v>607</v>
-[...5 lines deleted...]
-        <v>609</v>
+        <v>352</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>610</v>
+        <v>353</v>
       </c>
       <c r="B130">
-        <v>4403</v>
+        <v>5886</v>
       </c>
       <c r="C130" t="s">
-        <v>611</v>
+        <v>354</v>
       </c>
       <c r="D130" t="s">
-        <v>612</v>
-[...5 lines deleted...]
-        <v>614</v>
+        <v>355</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>615</v>
+        <v>356</v>
       </c>
       <c r="B131">
-        <v>4352</v>
+        <v>5660</v>
       </c>
       <c r="C131" t="s">
-        <v>616</v>
+        <v>357</v>
       </c>
       <c r="D131" t="s">
-        <v>617</v>
-[...5 lines deleted...]
-        <v>619</v>
+        <v>358</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>620</v>
+        <v>359</v>
       </c>
       <c r="B132">
-        <v>4077</v>
+        <v>5496</v>
       </c>
       <c r="C132" t="s">
-        <v>621</v>
+        <v>360</v>
       </c>
       <c r="D132" t="s">
-        <v>622</v>
-[...5 lines deleted...]
-        <v>624</v>
+        <v>361</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>625</v>
+        <v>362</v>
       </c>
       <c r="B133">
-        <v>3958</v>
+        <v>5079</v>
       </c>
       <c r="C133" t="s">
-        <v>626</v>
+        <v>363</v>
       </c>
       <c r="D133" t="s">
-        <v>627</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>364</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>625</v>
+        <v>362</v>
       </c>
       <c r="B134">
-        <v>3938</v>
+        <v>5077</v>
       </c>
       <c r="C134" t="s">
-        <v>630</v>
+        <v>365</v>
       </c>
       <c r="D134" t="s">
-        <v>631</v>
-[...5 lines deleted...]
-        <v>633</v>
+        <v>366</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>634</v>
+        <v>367</v>
       </c>
       <c r="B135">
-        <v>3790</v>
+        <v>4921</v>
       </c>
       <c r="C135" t="s">
-        <v>635</v>
+        <v>368</v>
       </c>
       <c r="D135" t="s">
-        <v>636</v>
-[...5 lines deleted...]
-        <v>638</v>
+        <v>369</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>639</v>
+        <v>370</v>
       </c>
       <c r="B136">
-        <v>3391</v>
+        <v>4557</v>
       </c>
       <c r="C136" t="s">
-        <v>640</v>
+        <v>371</v>
       </c>
       <c r="D136" t="s">
-        <v>641</v>
-[...5 lines deleted...]
-        <v>643</v>
+        <v>372</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>639</v>
+        <v>370</v>
       </c>
       <c r="B137">
-        <v>3383</v>
+        <v>4540</v>
       </c>
       <c r="C137" t="s">
-        <v>644</v>
+        <v>373</v>
       </c>
       <c r="D137" t="s">
-        <v>645</v>
-[...5 lines deleted...]
-        <v>647</v>
+        <v>374</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>648</v>
+        <v>375</v>
       </c>
       <c r="B138">
-        <v>3235</v>
+        <v>4403</v>
       </c>
       <c r="C138" t="s">
-        <v>649</v>
+        <v>376</v>
       </c>
       <c r="D138" t="s">
-        <v>650</v>
-[...5 lines deleted...]
-        <v>652</v>
+        <v>377</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>653</v>
+        <v>378</v>
       </c>
       <c r="B139">
-        <v>3108</v>
+        <v>4352</v>
       </c>
       <c r="C139" t="s">
-        <v>654</v>
+        <v>379</v>
       </c>
       <c r="D139" t="s">
-        <v>655</v>
-[...5 lines deleted...]
-        <v>657</v>
+        <v>380</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>658</v>
+        <v>381</v>
       </c>
       <c r="B140">
-        <v>3067</v>
+        <v>4077</v>
       </c>
       <c r="C140" t="s">
-        <v>659</v>
+        <v>382</v>
       </c>
       <c r="D140" t="s">
-        <v>660</v>
-[...5 lines deleted...]
-        <v>662</v>
+        <v>383</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>658</v>
+        <v>384</v>
       </c>
       <c r="B141">
-        <v>3061</v>
+        <v>3958</v>
       </c>
       <c r="C141" t="s">
-        <v>663</v>
+        <v>385</v>
       </c>
       <c r="D141" t="s">
-        <v>664</v>
-[...5 lines deleted...]
-        <v>666</v>
+        <v>386</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>658</v>
+        <v>384</v>
       </c>
       <c r="B142">
-        <v>3058</v>
+        <v>3938</v>
       </c>
       <c r="C142" t="s">
-        <v>667</v>
+        <v>387</v>
       </c>
       <c r="D142" t="s">
-        <v>668</v>
-[...5 lines deleted...]
-        <v>670</v>
+        <v>388</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>658</v>
+        <v>389</v>
       </c>
       <c r="B143">
-        <v>3053</v>
+        <v>3790</v>
       </c>
       <c r="C143" t="s">
-        <v>671</v>
+        <v>390</v>
       </c>
       <c r="D143" t="s">
-        <v>672</v>
-[...5 lines deleted...]
-        <v>674</v>
+        <v>391</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>675</v>
+        <v>392</v>
       </c>
       <c r="B144">
-        <v>2719</v>
+        <v>3391</v>
       </c>
       <c r="C144" t="s">
-        <v>676</v>
+        <v>393</v>
       </c>
       <c r="D144" t="s">
-        <v>677</v>
-[...5 lines deleted...]
-        <v>679</v>
+        <v>394</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>675</v>
+        <v>392</v>
       </c>
       <c r="B145">
-        <v>2678</v>
+        <v>3383</v>
       </c>
       <c r="C145" t="s">
-        <v>680</v>
+        <v>395</v>
       </c>
       <c r="D145" t="s">
-        <v>681</v>
-[...5 lines deleted...]
-        <v>683</v>
+        <v>396</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>684</v>
+        <v>397</v>
       </c>
       <c r="B146">
-        <v>2618</v>
+        <v>3235</v>
       </c>
       <c r="C146" t="s">
-        <v>685</v>
+        <v>398</v>
       </c>
       <c r="D146" t="s">
-        <v>686</v>
-[...5 lines deleted...]
-        <v>688</v>
+        <v>399</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>689</v>
+        <v>400</v>
       </c>
       <c r="B147">
-        <v>2234</v>
+        <v>3108</v>
       </c>
       <c r="C147" t="s">
-        <v>690</v>
+        <v>401</v>
       </c>
       <c r="D147" t="s">
-        <v>691</v>
-[...5 lines deleted...]
-        <v>693</v>
+        <v>402</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>694</v>
+        <v>403</v>
       </c>
       <c r="B148">
-        <v>2111</v>
+        <v>3067</v>
       </c>
       <c r="C148" t="s">
-        <v>695</v>
+        <v>404</v>
       </c>
       <c r="D148" t="s">
-        <v>696</v>
-[...5 lines deleted...]
-        <v>698</v>
+        <v>405</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>699</v>
+        <v>403</v>
       </c>
       <c r="B149">
-        <v>1902</v>
+        <v>3061</v>
       </c>
       <c r="C149" t="s">
-        <v>700</v>
+        <v>406</v>
       </c>
       <c r="D149" t="s">
-        <v>701</v>
-[...5 lines deleted...]
-        <v>703</v>
+        <v>407</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>704</v>
+        <v>403</v>
       </c>
       <c r="B150">
-        <v>1667</v>
+        <v>3058</v>
       </c>
       <c r="C150" t="s">
-        <v>705</v>
+        <v>408</v>
       </c>
       <c r="D150" t="s">
-        <v>706</v>
-[...5 lines deleted...]
-        <v>708</v>
+        <v>409</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>709</v>
+        <v>403</v>
       </c>
       <c r="B151">
-        <v>1456</v>
+        <v>3053</v>
       </c>
       <c r="C151" t="s">
-        <v>710</v>
+        <v>410</v>
       </c>
       <c r="D151" t="s">
-        <v>711</v>
-[...5 lines deleted...]
-        <v>713</v>
+        <v>411</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>709</v>
+        <v>412</v>
       </c>
       <c r="B152">
-        <v>1443</v>
+        <v>2719</v>
       </c>
       <c r="C152" t="s">
-        <v>714</v>
+        <v>413</v>
       </c>
       <c r="D152" t="s">
-        <v>715</v>
-[...5 lines deleted...]
-        <v>717</v>
+        <v>414</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>709</v>
+        <v>412</v>
       </c>
       <c r="B153">
-        <v>1432</v>
+        <v>2678</v>
       </c>
       <c r="C153" t="s">
-        <v>718</v>
+        <v>415</v>
       </c>
       <c r="D153" t="s">
-        <v>719</v>
-[...5 lines deleted...]
-        <v>721</v>
+        <v>416</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>709</v>
+        <v>417</v>
       </c>
       <c r="B154">
-        <v>1421</v>
+        <v>2618</v>
       </c>
       <c r="C154" t="s">
-        <v>722</v>
+        <v>418</v>
       </c>
       <c r="D154" t="s">
-        <v>723</v>
-[...5 lines deleted...]
-        <v>725</v>
+        <v>419</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>726</v>
+        <v>420</v>
       </c>
       <c r="B155">
-        <v>1346</v>
+        <v>2234</v>
       </c>
       <c r="C155" t="s">
-        <v>727</v>
+        <v>421</v>
       </c>
       <c r="D155" t="s">
-        <v>728</v>
-[...5 lines deleted...]
-        <v>730</v>
+        <v>422</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>731</v>
+        <v>423</v>
       </c>
       <c r="B156">
-        <v>1260</v>
+        <v>2111</v>
       </c>
       <c r="C156" t="s">
-        <v>732</v>
+        <v>424</v>
       </c>
       <c r="D156" t="s">
-        <v>733</v>
-[...5 lines deleted...]
-        <v>735</v>
+        <v>425</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>731</v>
+        <v>426</v>
       </c>
       <c r="B157">
-        <v>1258</v>
+        <v>1902</v>
       </c>
       <c r="C157" t="s">
-        <v>736</v>
+        <v>427</v>
       </c>
       <c r="D157" t="s">
-        <v>737</v>
-[...5 lines deleted...]
-        <v>739</v>
+        <v>428</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>740</v>
+        <v>429</v>
       </c>
       <c r="B158">
-        <v>1146</v>
+        <v>1667</v>
       </c>
       <c r="C158" t="s">
-        <v>741</v>
+        <v>430</v>
       </c>
       <c r="D158" t="s">
-        <v>742</v>
-[...5 lines deleted...]
-        <v>744</v>
+        <v>431</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>745</v>
+        <v>432</v>
       </c>
       <c r="B159">
-        <v>1024</v>
+        <v>1456</v>
       </c>
       <c r="C159" t="s">
-        <v>746</v>
+        <v>433</v>
       </c>
       <c r="D159" t="s">
-        <v>747</v>
-[...5 lines deleted...]
-        <v>749</v>
+        <v>434</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>750</v>
+        <v>432</v>
       </c>
       <c r="B160">
-        <v>952</v>
+        <v>1443</v>
       </c>
       <c r="C160" t="s">
-        <v>751</v>
+        <v>435</v>
       </c>
       <c r="D160" t="s">
-        <v>752</v>
-[...5 lines deleted...]
-        <v>754</v>
+        <v>436</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>750</v>
+        <v>432</v>
       </c>
       <c r="B161">
-        <v>950</v>
+        <v>1432</v>
       </c>
       <c r="C161" t="s">
-        <v>755</v>
+        <v>437</v>
       </c>
       <c r="D161" t="s">
-        <v>756</v>
-[...5 lines deleted...]
-        <v>758</v>
+        <v>438</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>759</v>
+        <v>432</v>
       </c>
       <c r="B162">
-        <v>799</v>
+        <v>1421</v>
       </c>
       <c r="C162" t="s">
-        <v>760</v>
+        <v>439</v>
       </c>
       <c r="D162" t="s">
-        <v>761</v>
-[...5 lines deleted...]
-        <v>763</v>
+        <v>440</v>
+      </c>
+      <c r="E162" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>759</v>
+        <v>441</v>
       </c>
       <c r="B163">
-        <v>748</v>
+        <v>1346</v>
       </c>
       <c r="C163" t="s">
-        <v>764</v>
+        <v>442</v>
       </c>
       <c r="D163" t="s">
-        <v>765</v>
-[...5 lines deleted...]
-        <v>767</v>
+        <v>443</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>768</v>
+        <v>444</v>
       </c>
       <c r="B164">
-        <v>672</v>
+        <v>1260</v>
       </c>
       <c r="C164" t="s">
-        <v>769</v>
+        <v>445</v>
       </c>
       <c r="D164" t="s">
-        <v>770</v>
-[...5 lines deleted...]
-        <v>772</v>
+        <v>446</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>773</v>
+        <v>444</v>
       </c>
       <c r="B165">
-        <v>607</v>
+        <v>1258</v>
       </c>
       <c r="C165" t="s">
-        <v>774</v>
+        <v>447</v>
       </c>
       <c r="D165" t="s">
-        <v>775</v>
-[...5 lines deleted...]
-        <v>777</v>
+        <v>448</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>773</v>
+        <v>449</v>
       </c>
       <c r="B166">
-        <v>606</v>
+        <v>1146</v>
       </c>
       <c r="C166" t="s">
-        <v>778</v>
+        <v>450</v>
       </c>
       <c r="D166" t="s">
-        <v>779</v>
-[...5 lines deleted...]
-        <v>781</v>
+        <v>451</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>773</v>
+        <v>452</v>
       </c>
       <c r="B167">
-        <v>605</v>
+        <v>1024</v>
       </c>
       <c r="C167" t="s">
-        <v>782</v>
+        <v>453</v>
       </c>
       <c r="D167" t="s">
-        <v>783</v>
-[...5 lines deleted...]
-        <v>785</v>
+        <v>454</v>
+      </c>
+      <c r="E167" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>786</v>
+        <v>455</v>
       </c>
       <c r="B168">
-        <v>242</v>
+        <v>952</v>
       </c>
       <c r="C168" t="s">
-        <v>787</v>
+        <v>456</v>
       </c>
       <c r="D168" t="s">
-        <v>788</v>
-[...5 lines deleted...]
-        <v>790</v>
+        <v>457</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>791</v>
+        <v>455</v>
       </c>
       <c r="B169">
-        <v>25</v>
+        <v>950</v>
       </c>
       <c r="C169" t="s">
-        <v>792</v>
+        <v>458</v>
       </c>
       <c r="D169" t="s">
-        <v>793</v>
-[...5 lines deleted...]
-        <v>795</v>
+        <v>459</v>
+      </c>
+      <c r="E169" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F169" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>796</v>
+        <v>460</v>
       </c>
       <c r="B170">
-        <v>15370</v>
+        <v>799</v>
       </c>
       <c r="C170" t="s">
-        <v>797</v>
+        <v>461</v>
       </c>
       <c r="D170" t="s">
-        <v>798</v>
-[...5 lines deleted...]
-        <v>800</v>
+        <v>462</v>
+      </c>
+      <c r="E170" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F170" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>801</v>
+        <v>460</v>
       </c>
       <c r="B171">
-        <v>15209</v>
+        <v>748</v>
       </c>
       <c r="C171" t="s">
-        <v>802</v>
+        <v>463</v>
       </c>
       <c r="D171" t="s">
-        <v>803</v>
-[...5 lines deleted...]
-        <v>805</v>
+        <v>464</v>
+      </c>
+      <c r="E171" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F171" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>806</v>
+        <v>465</v>
       </c>
       <c r="B172">
-        <v>15141</v>
+        <v>672</v>
       </c>
       <c r="C172" t="s">
-        <v>807</v>
+        <v>466</v>
       </c>
       <c r="D172" t="s">
-        <v>808</v>
-[...5 lines deleted...]
-        <v>810</v>
+        <v>467</v>
+      </c>
+      <c r="E172" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F172" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>811</v>
+        <v>468</v>
       </c>
       <c r="B173">
-        <v>14903</v>
+        <v>607</v>
       </c>
       <c r="C173" t="s">
-        <v>812</v>
+        <v>469</v>
       </c>
       <c r="D173" t="s">
-        <v>813</v>
-[...5 lines deleted...]
-        <v>815</v>
+        <v>470</v>
+      </c>
+      <c r="E173" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F173" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>816</v>
+        <v>468</v>
       </c>
       <c r="B174">
-        <v>14449</v>
+        <v>606</v>
       </c>
       <c r="C174" t="s">
-        <v>817</v>
+        <v>471</v>
       </c>
       <c r="D174" t="s">
-        <v>818</v>
-[...5 lines deleted...]
-        <v>820</v>
+        <v>472</v>
+      </c>
+      <c r="E174" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F174" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>821</v>
+        <v>468</v>
       </c>
       <c r="B175">
-        <v>14141</v>
+        <v>605</v>
       </c>
       <c r="C175" t="s">
-        <v>822</v>
+        <v>473</v>
       </c>
       <c r="D175" t="s">
-        <v>823</v>
-[...5 lines deleted...]
-        <v>825</v>
+        <v>474</v>
+      </c>
+      <c r="E175" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F175" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>821</v>
+        <v>475</v>
       </c>
       <c r="B176">
-        <v>12213</v>
+        <v>242</v>
       </c>
       <c r="C176" t="s">
-        <v>826</v>
+        <v>476</v>
       </c>
       <c r="D176" t="s">
-        <v>827</v>
-[...5 lines deleted...]
-        <v>829</v>
+        <v>477</v>
+      </c>
+      <c r="E176" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F176" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>830</v>
+        <v>478</v>
       </c>
       <c r="B177">
-        <v>14073</v>
+        <v>25</v>
       </c>
       <c r="C177" t="s">
-        <v>831</v>
+        <v>479</v>
       </c>
       <c r="D177" t="s">
-        <v>832</v>
-[...5 lines deleted...]
-        <v>834</v>
+        <v>480</v>
+      </c>
+      <c r="E177" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F177" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>830</v>
+        <v>481</v>
       </c>
       <c r="B178">
-        <v>14071</v>
+        <v>15370</v>
       </c>
       <c r="C178" t="s">
-        <v>835</v>
+        <v>482</v>
       </c>
       <c r="D178" t="s">
-        <v>836</v>
-[...5 lines deleted...]
-        <v>838</v>
+        <v>483</v>
+      </c>
+      <c r="E178" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F178" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>839</v>
+        <v>484</v>
       </c>
       <c r="B179">
-        <v>13823</v>
+        <v>15209</v>
       </c>
       <c r="C179" t="s">
-        <v>840</v>
+        <v>485</v>
       </c>
       <c r="D179" t="s">
-        <v>841</v>
-[...5 lines deleted...]
-        <v>843</v>
+        <v>486</v>
+      </c>
+      <c r="E179" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F179" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>844</v>
+        <v>487</v>
       </c>
       <c r="B180">
-        <v>13722</v>
+        <v>15141</v>
       </c>
       <c r="C180" t="s">
-        <v>845</v>
+        <v>488</v>
       </c>
       <c r="D180" t="s">
-        <v>846</v>
-[...5 lines deleted...]
-        <v>848</v>
+        <v>489</v>
+      </c>
+      <c r="E180" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F180" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>849</v>
+        <v>490</v>
       </c>
       <c r="B181">
-        <v>13303</v>
+        <v>14903</v>
       </c>
       <c r="C181" t="s">
-        <v>850</v>
+        <v>491</v>
       </c>
       <c r="D181" t="s">
-        <v>851</v>
-[...5 lines deleted...]
-        <v>853</v>
+        <v>492</v>
+      </c>
+      <c r="E181" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F181" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>854</v>
+        <v>493</v>
       </c>
       <c r="B182">
-        <v>13238</v>
+        <v>14449</v>
       </c>
       <c r="C182" t="s">
-        <v>855</v>
+        <v>494</v>
       </c>
       <c r="D182" t="s">
-        <v>856</v>
-[...5 lines deleted...]
-        <v>858</v>
+        <v>495</v>
+      </c>
+      <c r="E182" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F182" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>854</v>
+        <v>496</v>
       </c>
       <c r="B183">
-        <v>13233</v>
+        <v>14141</v>
       </c>
       <c r="C183" t="s">
-        <v>859</v>
+        <v>497</v>
       </c>
       <c r="D183" t="s">
-        <v>860</v>
-[...5 lines deleted...]
-        <v>862</v>
+        <v>498</v>
+      </c>
+      <c r="E183" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F183" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>854</v>
+        <v>496</v>
       </c>
       <c r="B184">
-        <v>13218</v>
+        <v>12213</v>
       </c>
       <c r="C184" t="s">
-        <v>863</v>
+        <v>499</v>
       </c>
       <c r="D184" t="s">
-        <v>864</v>
-[...5 lines deleted...]
-        <v>866</v>
+        <v>500</v>
+      </c>
+      <c r="E184" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F184" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>867</v>
+        <v>501</v>
       </c>
       <c r="B185">
-        <v>13123</v>
+        <v>14073</v>
       </c>
       <c r="C185" t="s">
-        <v>868</v>
+        <v>502</v>
       </c>
       <c r="D185" t="s">
-        <v>869</v>
-[...5 lines deleted...]
-        <v>871</v>
+        <v>503</v>
+      </c>
+      <c r="E185" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F185" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>867</v>
+        <v>501</v>
       </c>
       <c r="B186">
-        <v>13026</v>
+        <v>14071</v>
       </c>
       <c r="C186" t="s">
-        <v>872</v>
+        <v>504</v>
       </c>
       <c r="D186" t="s">
-        <v>873</v>
-[...5 lines deleted...]
-        <v>875</v>
+        <v>505</v>
+      </c>
+      <c r="E186" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F186" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>876</v>
+        <v>506</v>
       </c>
       <c r="B187">
-        <v>12986</v>
+        <v>13823</v>
       </c>
       <c r="C187" t="s">
-        <v>877</v>
+        <v>507</v>
       </c>
       <c r="D187" t="s">
-        <v>878</v>
-[...5 lines deleted...]
-        <v>880</v>
+        <v>508</v>
+      </c>
+      <c r="E187" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F187" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>881</v>
+        <v>509</v>
       </c>
       <c r="B188">
-        <v>12906</v>
+        <v>13722</v>
       </c>
       <c r="C188" t="s">
-        <v>882</v>
+        <v>510</v>
       </c>
       <c r="D188" t="s">
-        <v>883</v>
-[...5 lines deleted...]
-        <v>885</v>
+        <v>511</v>
+      </c>
+      <c r="E188" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F188" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>881</v>
+        <v>512</v>
       </c>
       <c r="B189">
-        <v>12864</v>
+        <v>13303</v>
       </c>
       <c r="C189" t="s">
-        <v>886</v>
+        <v>513</v>
       </c>
       <c r="D189" t="s">
-        <v>887</v>
-[...5 lines deleted...]
-        <v>889</v>
+        <v>514</v>
+      </c>
+      <c r="E189" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F189" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>890</v>
+        <v>515</v>
       </c>
       <c r="B190">
-        <v>12810</v>
+        <v>13238</v>
       </c>
       <c r="C190" t="s">
-        <v>891</v>
+        <v>516</v>
       </c>
       <c r="D190" t="s">
-        <v>892</v>
-[...5 lines deleted...]
-        <v>894</v>
+        <v>517</v>
+      </c>
+      <c r="E190" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F190" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>895</v>
+        <v>515</v>
       </c>
       <c r="B191">
-        <v>12258</v>
+        <v>13233</v>
       </c>
       <c r="C191" t="s">
-        <v>896</v>
+        <v>518</v>
       </c>
       <c r="D191" t="s">
-        <v>897</v>
-[...5 lines deleted...]
-        <v>899</v>
+        <v>519</v>
+      </c>
+      <c r="E191" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F191" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>900</v>
+        <v>515</v>
       </c>
       <c r="B192">
-        <v>12192</v>
+        <v>13218</v>
       </c>
       <c r="C192" t="s">
-        <v>901</v>
+        <v>520</v>
       </c>
       <c r="D192" t="s">
-        <v>902</v>
-[...5 lines deleted...]
-        <v>904</v>
+        <v>521</v>
+      </c>
+      <c r="E192" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F192" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>905</v>
+        <v>522</v>
       </c>
       <c r="B193">
-        <v>12046</v>
+        <v>13123</v>
       </c>
       <c r="C193" t="s">
-        <v>906</v>
+        <v>523</v>
       </c>
       <c r="D193" t="s">
-        <v>907</v>
-[...5 lines deleted...]
-        <v>909</v>
+        <v>524</v>
+      </c>
+      <c r="E193" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F193" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>905</v>
+        <v>522</v>
       </c>
       <c r="B194">
-        <v>12017</v>
+        <v>13026</v>
       </c>
       <c r="C194" t="s">
-        <v>910</v>
+        <v>525</v>
       </c>
       <c r="D194" t="s">
-        <v>911</v>
-[...5 lines deleted...]
-        <v>913</v>
+        <v>526</v>
+      </c>
+      <c r="E194" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F194" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>914</v>
+        <v>527</v>
       </c>
       <c r="B195">
-        <v>11965</v>
+        <v>12986</v>
       </c>
       <c r="C195" t="s">
-        <v>915</v>
+        <v>528</v>
       </c>
       <c r="D195" t="s">
-        <v>916</v>
-[...5 lines deleted...]
-        <v>918</v>
+        <v>529</v>
+      </c>
+      <c r="E195" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F195" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>919</v>
+        <v>530</v>
       </c>
       <c r="B196">
-        <v>11876</v>
+        <v>12906</v>
       </c>
       <c r="C196" t="s">
-        <v>920</v>
+        <v>531</v>
       </c>
       <c r="D196" t="s">
-        <v>921</v>
-[...5 lines deleted...]
-        <v>923</v>
+        <v>532</v>
+      </c>
+      <c r="E196" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F196" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>919</v>
+        <v>530</v>
       </c>
       <c r="B197">
-        <v>11864</v>
+        <v>12864</v>
       </c>
       <c r="C197" t="s">
-        <v>924</v>
+        <v>533</v>
       </c>
       <c r="D197" t="s">
-        <v>925</v>
-[...5 lines deleted...]
-        <v>927</v>
+        <v>534</v>
+      </c>
+      <c r="E197" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F197" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>928</v>
+        <v>535</v>
       </c>
       <c r="B198">
-        <v>11567</v>
+        <v>12810</v>
       </c>
       <c r="C198" t="s">
-        <v>929</v>
+        <v>536</v>
       </c>
       <c r="D198" t="s">
-        <v>930</v>
-[...5 lines deleted...]
-        <v>932</v>
+        <v>537</v>
+      </c>
+      <c r="E198" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F198" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>933</v>
+        <v>538</v>
       </c>
       <c r="B199">
-        <v>11507</v>
+        <v>12258</v>
       </c>
       <c r="C199" t="s">
-        <v>934</v>
+        <v>539</v>
       </c>
       <c r="D199" t="s">
-        <v>935</v>
-[...5 lines deleted...]
-        <v>937</v>
+        <v>540</v>
+      </c>
+      <c r="E199" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F199" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>938</v>
+        <v>541</v>
       </c>
       <c r="B200">
-        <v>11453</v>
+        <v>12192</v>
       </c>
       <c r="C200" t="s">
-        <v>939</v>
+        <v>542</v>
       </c>
       <c r="D200" t="s">
-        <v>940</v>
-[...5 lines deleted...]
-        <v>942</v>
+        <v>543</v>
+      </c>
+      <c r="E200" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F200" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>938</v>
+        <v>544</v>
       </c>
       <c r="B201">
-        <v>11427</v>
+        <v>12046</v>
       </c>
       <c r="C201" t="s">
-        <v>943</v>
+        <v>545</v>
       </c>
       <c r="D201" t="s">
-        <v>944</v>
-[...5 lines deleted...]
-        <v>946</v>
+        <v>546</v>
+      </c>
+      <c r="E201" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F201" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>947</v>
+        <v>544</v>
       </c>
       <c r="B202">
-        <v>11166</v>
+        <v>12017</v>
       </c>
       <c r="C202" t="s">
-        <v>948</v>
+        <v>547</v>
       </c>
       <c r="D202" t="s">
-        <v>949</v>
-[...5 lines deleted...]
-        <v>951</v>
+        <v>548</v>
+      </c>
+      <c r="E202" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F202" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>952</v>
+        <v>549</v>
       </c>
       <c r="B203">
-        <v>11078</v>
+        <v>11965</v>
       </c>
       <c r="C203" t="s">
-        <v>953</v>
+        <v>550</v>
       </c>
       <c r="D203" t="s">
-        <v>954</v>
-[...5 lines deleted...]
-        <v>956</v>
+        <v>551</v>
+      </c>
+      <c r="E203" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F203" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>957</v>
+        <v>552</v>
       </c>
       <c r="B204">
-        <v>10856</v>
+        <v>11876</v>
       </c>
       <c r="C204" t="s">
-        <v>958</v>
+        <v>553</v>
       </c>
       <c r="D204" t="s">
-        <v>959</v>
-[...5 lines deleted...]
-        <v>961</v>
+        <v>554</v>
+      </c>
+      <c r="E204" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F204" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>962</v>
+        <v>552</v>
       </c>
       <c r="B205">
-        <v>10585</v>
+        <v>11864</v>
       </c>
       <c r="C205" t="s">
-        <v>963</v>
+        <v>555</v>
       </c>
       <c r="D205" t="s">
-        <v>964</v>
-[...5 lines deleted...]
-        <v>966</v>
+        <v>556</v>
+      </c>
+      <c r="E205" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F205" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>967</v>
+        <v>557</v>
       </c>
       <c r="B206">
-        <v>10486</v>
+        <v>11567</v>
       </c>
       <c r="C206" t="s">
-        <v>968</v>
+        <v>558</v>
       </c>
       <c r="D206" t="s">
-        <v>969</v>
-[...5 lines deleted...]
-        <v>971</v>
+        <v>559</v>
+      </c>
+      <c r="E206" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F206" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>967</v>
+        <v>560</v>
       </c>
       <c r="B207">
-        <v>10460</v>
+        <v>11507</v>
       </c>
       <c r="C207" t="s">
-        <v>972</v>
+        <v>561</v>
       </c>
       <c r="D207" t="s">
-        <v>973</v>
-[...5 lines deleted...]
-        <v>975</v>
+        <v>562</v>
+      </c>
+      <c r="E207" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F207" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>976</v>
+        <v>563</v>
       </c>
       <c r="B208">
-        <v>10328</v>
+        <v>11453</v>
       </c>
       <c r="C208" t="s">
-        <v>977</v>
+        <v>564</v>
       </c>
       <c r="D208" t="s">
-        <v>978</v>
-[...5 lines deleted...]
-        <v>980</v>
+        <v>565</v>
+      </c>
+      <c r="E208" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F208" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>981</v>
+        <v>563</v>
       </c>
       <c r="B209">
-        <v>10331</v>
+        <v>11427</v>
       </c>
       <c r="C209" t="s">
-        <v>982</v>
+        <v>566</v>
       </c>
       <c r="D209" t="s">
-        <v>983</v>
-[...5 lines deleted...]
-        <v>985</v>
+        <v>567</v>
+      </c>
+      <c r="E209" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F209" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>981</v>
+        <v>568</v>
       </c>
       <c r="B210">
-        <v>10179</v>
+        <v>11166</v>
       </c>
       <c r="C210" t="s">
-        <v>986</v>
+        <v>569</v>
       </c>
       <c r="D210" t="s">
-        <v>987</v>
-[...5 lines deleted...]
-        <v>989</v>
+        <v>570</v>
+      </c>
+      <c r="E210" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F210" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>981</v>
+        <v>571</v>
       </c>
       <c r="B211">
-        <v>10171</v>
+        <v>11078</v>
       </c>
       <c r="C211" t="s">
-        <v>990</v>
+        <v>572</v>
       </c>
       <c r="D211" t="s">
-        <v>991</v>
-[...5 lines deleted...]
-        <v>993</v>
+        <v>573</v>
+      </c>
+      <c r="E211" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F211" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>981</v>
+        <v>574</v>
       </c>
       <c r="B212">
-        <v>10166</v>
+        <v>10856</v>
       </c>
       <c r="C212" t="s">
-        <v>994</v>
+        <v>575</v>
       </c>
       <c r="D212" t="s">
-        <v>995</v>
-[...5 lines deleted...]
-        <v>997</v>
+        <v>576</v>
+      </c>
+      <c r="E212" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F212" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>998</v>
+        <v>577</v>
       </c>
       <c r="B213">
-        <v>10014</v>
+        <v>10585</v>
       </c>
       <c r="C213" t="s">
-        <v>999</v>
+        <v>578</v>
       </c>
       <c r="D213" t="s">
-        <v>1000</v>
-[...5 lines deleted...]
-        <v>1002</v>
+        <v>579</v>
+      </c>
+      <c r="E213" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F213" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>998</v>
+        <v>580</v>
       </c>
       <c r="B214">
-        <v>9997</v>
+        <v>10486</v>
       </c>
       <c r="C214" t="s">
-        <v>1003</v>
+        <v>581</v>
       </c>
       <c r="D214" t="s">
-        <v>1004</v>
-[...5 lines deleted...]
-        <v>1006</v>
+        <v>582</v>
+      </c>
+      <c r="E214" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F214" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>1007</v>
+        <v>580</v>
       </c>
       <c r="B215">
-        <v>9839</v>
+        <v>10460</v>
       </c>
       <c r="C215" t="s">
-        <v>1008</v>
+        <v>583</v>
       </c>
       <c r="D215" t="s">
-        <v>1009</v>
-[...5 lines deleted...]
-        <v>1011</v>
+        <v>584</v>
+      </c>
+      <c r="E215" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F215" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="216" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>1012</v>
+        <v>585</v>
       </c>
       <c r="B216">
-        <v>9656</v>
+        <v>10328</v>
       </c>
       <c r="C216" t="s">
-        <v>1013</v>
+        <v>586</v>
       </c>
       <c r="D216" t="s">
-        <v>1014</v>
-[...5 lines deleted...]
-        <v>1016</v>
+        <v>587</v>
+      </c>
+      <c r="E216" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F216" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="217" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>1017</v>
+        <v>588</v>
       </c>
       <c r="B217">
-        <v>9528</v>
+        <v>10331</v>
       </c>
       <c r="C217" t="s">
-        <v>1018</v>
+        <v>589</v>
       </c>
       <c r="D217" t="s">
-        <v>1019</v>
-[...5 lines deleted...]
-        <v>1021</v>
+        <v>590</v>
+      </c>
+      <c r="E217" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F217" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="218" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>1022</v>
+        <v>588</v>
       </c>
       <c r="B218">
-        <v>8884</v>
+        <v>10179</v>
       </c>
       <c r="C218" t="s">
-        <v>1023</v>
+        <v>591</v>
       </c>
       <c r="D218" t="s">
-        <v>1024</v>
-[...5 lines deleted...]
-        <v>1026</v>
+        <v>592</v>
+      </c>
+      <c r="E218" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F218" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="219" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>1027</v>
+        <v>588</v>
       </c>
       <c r="B219">
-        <v>8600</v>
+        <v>10171</v>
       </c>
       <c r="C219" t="s">
-        <v>1028</v>
+        <v>593</v>
       </c>
       <c r="D219" t="s">
-        <v>1029</v>
-[...5 lines deleted...]
-        <v>1031</v>
+        <v>594</v>
+      </c>
+      <c r="E219" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F219" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>1032</v>
+        <v>588</v>
       </c>
       <c r="B220">
-        <v>8269</v>
+        <v>10166</v>
       </c>
       <c r="C220" t="s">
-        <v>1033</v>
+        <v>595</v>
       </c>
       <c r="D220" t="s">
-        <v>1034</v>
-[...5 lines deleted...]
-        <v>1036</v>
+        <v>596</v>
+      </c>
+      <c r="E220" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F220" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
-        <v>1037</v>
+        <v>597</v>
       </c>
       <c r="B221">
-        <v>7958</v>
+        <v>10014</v>
       </c>
       <c r="C221" t="s">
-        <v>1038</v>
+        <v>598</v>
       </c>
       <c r="D221" t="s">
-        <v>1039</v>
-[...5 lines deleted...]
-        <v>1041</v>
+        <v>599</v>
+      </c>
+      <c r="E221" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F221" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
-        <v>1042</v>
+        <v>597</v>
       </c>
       <c r="B222">
-        <v>7791</v>
+        <v>9997</v>
       </c>
       <c r="C222" t="s">
-        <v>1043</v>
+        <v>600</v>
       </c>
       <c r="D222" t="s">
-        <v>1044</v>
-[...5 lines deleted...]
-        <v>1046</v>
+        <v>601</v>
+      </c>
+      <c r="E222" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F222" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="223" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
-        <v>1047</v>
+        <v>602</v>
       </c>
       <c r="B223">
-        <v>7549</v>
+        <v>9839</v>
       </c>
       <c r="C223" t="s">
-        <v>1048</v>
+        <v>603</v>
       </c>
       <c r="D223" t="s">
-        <v>1049</v>
-[...5 lines deleted...]
-        <v>1051</v>
+        <v>604</v>
+      </c>
+      <c r="E223" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F223" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="224" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
-        <v>1047</v>
+        <v>605</v>
       </c>
       <c r="B224">
-        <v>7543</v>
+        <v>9656</v>
       </c>
       <c r="C224" t="s">
-        <v>1052</v>
+        <v>606</v>
       </c>
       <c r="D224" t="s">
-        <v>1053</v>
-[...5 lines deleted...]
-        <v>1055</v>
+        <v>607</v>
+      </c>
+      <c r="E224" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F224" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="225" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
-        <v>1056</v>
+        <v>608</v>
       </c>
       <c r="B225">
-        <v>7375</v>
+        <v>9528</v>
       </c>
       <c r="C225" t="s">
-        <v>1057</v>
+        <v>609</v>
       </c>
       <c r="D225" t="s">
-        <v>1058</v>
-[...5 lines deleted...]
-        <v>1060</v>
+        <v>610</v>
+      </c>
+      <c r="E225" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F225" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="226" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
-        <v>1061</v>
+        <v>611</v>
       </c>
       <c r="B226">
+        <v>8884</v>
+      </c>
+      <c r="C226" t="s">
+        <v>612</v>
+      </c>
+      <c r="D226" t="s">
+        <v>613</v>
+      </c>
+      <c r="E226" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F226" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="227" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A227" t="s">
+        <v>614</v>
+      </c>
+      <c r="B227">
+        <v>8600</v>
+      </c>
+      <c r="C227" t="s">
+        <v>615</v>
+      </c>
+      <c r="D227" t="s">
+        <v>616</v>
+      </c>
+      <c r="E227" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F227" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="228" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A228" t="s">
+        <v>617</v>
+      </c>
+      <c r="B228">
+        <v>8269</v>
+      </c>
+      <c r="C228" t="s">
+        <v>618</v>
+      </c>
+      <c r="D228" t="s">
+        <v>619</v>
+      </c>
+      <c r="E228" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F228" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="229" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A229" t="s">
+        <v>620</v>
+      </c>
+      <c r="B229">
+        <v>7958</v>
+      </c>
+      <c r="C229" t="s">
+        <v>621</v>
+      </c>
+      <c r="D229" t="s">
+        <v>622</v>
+      </c>
+      <c r="E229" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F229" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="230" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A230" t="s">
+        <v>623</v>
+      </c>
+      <c r="B230">
+        <v>7791</v>
+      </c>
+      <c r="C230" t="s">
+        <v>624</v>
+      </c>
+      <c r="D230" t="s">
+        <v>625</v>
+      </c>
+      <c r="E230" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F230" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="231" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A231" t="s">
+        <v>626</v>
+      </c>
+      <c r="B231">
+        <v>7549</v>
+      </c>
+      <c r="C231" t="s">
+        <v>627</v>
+      </c>
+      <c r="D231" t="s">
+        <v>628</v>
+      </c>
+      <c r="E231" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F231" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="232" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A232" t="s">
+        <v>626</v>
+      </c>
+      <c r="B232">
+        <v>7543</v>
+      </c>
+      <c r="C232" t="s">
+        <v>629</v>
+      </c>
+      <c r="D232" t="s">
+        <v>630</v>
+      </c>
+      <c r="E232" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F232" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="233" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A233" t="s">
+        <v>631</v>
+      </c>
+      <c r="B233">
+        <v>7375</v>
+      </c>
+      <c r="C233" t="s">
+        <v>632</v>
+      </c>
+      <c r="D233" t="s">
+        <v>633</v>
+      </c>
+      <c r="E233" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F233" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="234" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A234" t="s">
+        <v>634</v>
+      </c>
+      <c r="B234">
         <v>11927</v>
       </c>
-      <c r="C226" t="s">
-[...9 lines deleted...]
-        <v>1065</v>
+      <c r="C234" t="s">
+        <v>635</v>
+      </c>
+      <c r="D234" t="s">
+        <v>636</v>
+      </c>
+      <c r="E234" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F234" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
+    <hyperlink ref="E16" r:id="rId29"/>
+    <hyperlink ref="F16" r:id="rId30"/>
+    <hyperlink ref="E17" r:id="rId31"/>
+    <hyperlink ref="F17" r:id="rId32"/>
+    <hyperlink ref="E18" r:id="rId33"/>
+    <hyperlink ref="F18" r:id="rId34"/>
+    <hyperlink ref="E19" r:id="rId35"/>
+    <hyperlink ref="F19" r:id="rId36"/>
+    <hyperlink ref="F20" r:id="rId37"/>
+    <hyperlink ref="E21" r:id="rId38"/>
+    <hyperlink ref="F21" r:id="rId39"/>
+    <hyperlink ref="E22" r:id="rId40"/>
+    <hyperlink ref="F22" r:id="rId41"/>
+    <hyperlink ref="E23" r:id="rId42"/>
+    <hyperlink ref="F23" r:id="rId43"/>
+    <hyperlink ref="E24" r:id="rId44"/>
+    <hyperlink ref="F24" r:id="rId45"/>
+    <hyperlink ref="E25" r:id="rId46"/>
+    <hyperlink ref="F25" r:id="rId47"/>
+    <hyperlink ref="E26" r:id="rId48"/>
+    <hyperlink ref="F26" r:id="rId49"/>
+    <hyperlink ref="E27" r:id="rId50"/>
+    <hyperlink ref="F27" r:id="rId51"/>
+    <hyperlink ref="E28" r:id="rId52"/>
+    <hyperlink ref="F28" r:id="rId53"/>
+    <hyperlink ref="E29" r:id="rId54"/>
+    <hyperlink ref="F29" r:id="rId55"/>
+    <hyperlink ref="E30" r:id="rId56"/>
+    <hyperlink ref="F30" r:id="rId57"/>
+    <hyperlink ref="E31" r:id="rId58"/>
+    <hyperlink ref="F31" r:id="rId59"/>
+    <hyperlink ref="E32" r:id="rId60"/>
+    <hyperlink ref="F32" r:id="rId61"/>
+    <hyperlink ref="E33" r:id="rId62"/>
+    <hyperlink ref="F33" r:id="rId63"/>
+    <hyperlink ref="E34" r:id="rId64"/>
+    <hyperlink ref="F34" r:id="rId65"/>
+    <hyperlink ref="E35" r:id="rId66"/>
+    <hyperlink ref="F35" r:id="rId67"/>
+    <hyperlink ref="E36" r:id="rId68"/>
+    <hyperlink ref="F36" r:id="rId69"/>
+    <hyperlink ref="E37" r:id="rId70"/>
+    <hyperlink ref="F37" r:id="rId71"/>
+    <hyperlink ref="E38" r:id="rId72"/>
+    <hyperlink ref="F38" r:id="rId73"/>
+    <hyperlink ref="E39" r:id="rId74"/>
+    <hyperlink ref="F39" r:id="rId75"/>
+    <hyperlink ref="E40" r:id="rId76"/>
+    <hyperlink ref="F40" r:id="rId77"/>
+    <hyperlink ref="E41" r:id="rId78"/>
+    <hyperlink ref="F41" r:id="rId79"/>
+    <hyperlink ref="E42" r:id="rId80"/>
+    <hyperlink ref="F42" r:id="rId81"/>
+    <hyperlink ref="E43" r:id="rId82"/>
+    <hyperlink ref="F43" r:id="rId83"/>
+    <hyperlink ref="E44" r:id="rId84"/>
+    <hyperlink ref="F44" r:id="rId85"/>
+    <hyperlink ref="E45" r:id="rId86"/>
+    <hyperlink ref="F45" r:id="rId87"/>
+    <hyperlink ref="E46" r:id="rId88"/>
+    <hyperlink ref="F46" r:id="rId89"/>
+    <hyperlink ref="E47" r:id="rId90"/>
+    <hyperlink ref="F47" r:id="rId91"/>
+    <hyperlink ref="E48" r:id="rId92"/>
+    <hyperlink ref="F48" r:id="rId93"/>
+    <hyperlink ref="E49" r:id="rId94"/>
+    <hyperlink ref="F49" r:id="rId95"/>
+    <hyperlink ref="E50" r:id="rId96"/>
+    <hyperlink ref="F50" r:id="rId97"/>
+    <hyperlink ref="E51" r:id="rId98"/>
+    <hyperlink ref="F51" r:id="rId99"/>
+    <hyperlink ref="E52" r:id="rId100"/>
+    <hyperlink ref="F52" r:id="rId101"/>
+    <hyperlink ref="E53" r:id="rId102"/>
+    <hyperlink ref="F53" r:id="rId103"/>
+    <hyperlink ref="E54" r:id="rId104"/>
+    <hyperlink ref="F54" r:id="rId105"/>
+    <hyperlink ref="E55" r:id="rId106"/>
+    <hyperlink ref="F55" r:id="rId107"/>
+    <hyperlink ref="E56" r:id="rId108"/>
+    <hyperlink ref="F56" r:id="rId109"/>
+    <hyperlink ref="E57" r:id="rId110"/>
+    <hyperlink ref="F57" r:id="rId111"/>
+    <hyperlink ref="E58" r:id="rId112"/>
+    <hyperlink ref="F58" r:id="rId113"/>
+    <hyperlink ref="E59" r:id="rId114"/>
+    <hyperlink ref="F59" r:id="rId115"/>
+    <hyperlink ref="E60" r:id="rId116"/>
+    <hyperlink ref="F60" r:id="rId117"/>
+    <hyperlink ref="E61" r:id="rId118"/>
+    <hyperlink ref="F61" r:id="rId119"/>
+    <hyperlink ref="E62" r:id="rId120"/>
+    <hyperlink ref="F62" r:id="rId121"/>
+    <hyperlink ref="E63" r:id="rId122"/>
+    <hyperlink ref="F63" r:id="rId123"/>
+    <hyperlink ref="E64" r:id="rId124"/>
+    <hyperlink ref="F64" r:id="rId125"/>
+    <hyperlink ref="E65" r:id="rId126"/>
+    <hyperlink ref="F65" r:id="rId127"/>
+    <hyperlink ref="E66" r:id="rId128"/>
+    <hyperlink ref="F66" r:id="rId129"/>
+    <hyperlink ref="E67" r:id="rId130"/>
+    <hyperlink ref="F67" r:id="rId131"/>
+    <hyperlink ref="E68" r:id="rId132"/>
+    <hyperlink ref="F68" r:id="rId133"/>
+    <hyperlink ref="E69" r:id="rId134"/>
+    <hyperlink ref="F69" r:id="rId135"/>
+    <hyperlink ref="E70" r:id="rId136"/>
+    <hyperlink ref="F70" r:id="rId137"/>
+    <hyperlink ref="E71" r:id="rId138"/>
+    <hyperlink ref="F71" r:id="rId139"/>
+    <hyperlink ref="E72" r:id="rId140"/>
+    <hyperlink ref="F72" r:id="rId141"/>
+    <hyperlink ref="E73" r:id="rId142"/>
+    <hyperlink ref="F73" r:id="rId143"/>
+    <hyperlink ref="E74" r:id="rId144"/>
+    <hyperlink ref="F74" r:id="rId145"/>
+    <hyperlink ref="E75" r:id="rId146"/>
+    <hyperlink ref="F75" r:id="rId147"/>
+    <hyperlink ref="E76" r:id="rId148"/>
+    <hyperlink ref="F76" r:id="rId149"/>
+    <hyperlink ref="E77" r:id="rId150"/>
+    <hyperlink ref="F77" r:id="rId151"/>
+    <hyperlink ref="E78" r:id="rId152"/>
+    <hyperlink ref="F78" r:id="rId153"/>
+    <hyperlink ref="E79" r:id="rId154"/>
+    <hyperlink ref="F79" r:id="rId155"/>
+    <hyperlink ref="E80" r:id="rId156"/>
+    <hyperlink ref="F80" r:id="rId157"/>
+    <hyperlink ref="E81" r:id="rId158"/>
+    <hyperlink ref="F81" r:id="rId159"/>
+    <hyperlink ref="E82" r:id="rId160"/>
+    <hyperlink ref="F82" r:id="rId161"/>
+    <hyperlink ref="E83" r:id="rId162"/>
+    <hyperlink ref="F83" r:id="rId163"/>
+    <hyperlink ref="E84" r:id="rId164"/>
+    <hyperlink ref="F84" r:id="rId165"/>
+    <hyperlink ref="E85" r:id="rId166"/>
+    <hyperlink ref="F85" r:id="rId167"/>
+    <hyperlink ref="E86" r:id="rId168"/>
+    <hyperlink ref="F86" r:id="rId169"/>
+    <hyperlink ref="E87" r:id="rId170"/>
+    <hyperlink ref="F87" r:id="rId171"/>
+    <hyperlink ref="E88" r:id="rId172"/>
+    <hyperlink ref="F88" r:id="rId173"/>
+    <hyperlink ref="E89" r:id="rId174"/>
+    <hyperlink ref="F89" r:id="rId175"/>
+    <hyperlink ref="E90" r:id="rId176"/>
+    <hyperlink ref="F90" r:id="rId177"/>
+    <hyperlink ref="E91" r:id="rId178"/>
+    <hyperlink ref="F91" r:id="rId179"/>
+    <hyperlink ref="E92" r:id="rId180"/>
+    <hyperlink ref="F92" r:id="rId181"/>
+    <hyperlink ref="E93" r:id="rId182"/>
+    <hyperlink ref="F93" r:id="rId183"/>
+    <hyperlink ref="E94" r:id="rId184"/>
+    <hyperlink ref="F94" r:id="rId185"/>
+    <hyperlink ref="E95" r:id="rId186"/>
+    <hyperlink ref="F95" r:id="rId187"/>
+    <hyperlink ref="E96" r:id="rId188"/>
+    <hyperlink ref="F96" r:id="rId189"/>
+    <hyperlink ref="E97" r:id="rId190"/>
+    <hyperlink ref="F97" r:id="rId191"/>
+    <hyperlink ref="E98" r:id="rId192"/>
+    <hyperlink ref="F98" r:id="rId193"/>
+    <hyperlink ref="E99" r:id="rId194"/>
+    <hyperlink ref="F99" r:id="rId195"/>
+    <hyperlink ref="E100" r:id="rId196"/>
+    <hyperlink ref="F100" r:id="rId197"/>
+    <hyperlink ref="E101" r:id="rId198"/>
+    <hyperlink ref="F101" r:id="rId199"/>
+    <hyperlink ref="E102" r:id="rId200"/>
+    <hyperlink ref="F102" r:id="rId201"/>
+    <hyperlink ref="E103" r:id="rId202"/>
+    <hyperlink ref="F103" r:id="rId203"/>
+    <hyperlink ref="E104" r:id="rId204"/>
+    <hyperlink ref="F104" r:id="rId205"/>
+    <hyperlink ref="E105" r:id="rId206"/>
+    <hyperlink ref="F105" r:id="rId207"/>
+    <hyperlink ref="E106" r:id="rId208"/>
+    <hyperlink ref="F106" r:id="rId209"/>
+    <hyperlink ref="E107" r:id="rId210"/>
+    <hyperlink ref="F107" r:id="rId211"/>
+    <hyperlink ref="E108" r:id="rId212"/>
+    <hyperlink ref="F108" r:id="rId213"/>
+    <hyperlink ref="E109" r:id="rId214"/>
+    <hyperlink ref="F109" r:id="rId215"/>
+    <hyperlink ref="E110" r:id="rId216"/>
+    <hyperlink ref="F110" r:id="rId217"/>
+    <hyperlink ref="E111" r:id="rId218"/>
+    <hyperlink ref="F111" r:id="rId219"/>
+    <hyperlink ref="E112" r:id="rId220"/>
+    <hyperlink ref="F112" r:id="rId221"/>
+    <hyperlink ref="E113" r:id="rId222"/>
+    <hyperlink ref="F113" r:id="rId223"/>
+    <hyperlink ref="E114" r:id="rId224"/>
+    <hyperlink ref="F114" r:id="rId225"/>
+    <hyperlink ref="E115" r:id="rId226"/>
+    <hyperlink ref="F115" r:id="rId227"/>
+    <hyperlink ref="E116" r:id="rId228"/>
+    <hyperlink ref="F116" r:id="rId229"/>
+    <hyperlink ref="E117" r:id="rId230"/>
+    <hyperlink ref="F117" r:id="rId231"/>
+    <hyperlink ref="E118" r:id="rId232"/>
+    <hyperlink ref="F118" r:id="rId233"/>
+    <hyperlink ref="E119" r:id="rId234"/>
+    <hyperlink ref="F119" r:id="rId235"/>
+    <hyperlink ref="E120" r:id="rId236"/>
+    <hyperlink ref="F120" r:id="rId237"/>
+    <hyperlink ref="E121" r:id="rId238"/>
+    <hyperlink ref="F121" r:id="rId239"/>
+    <hyperlink ref="E122" r:id="rId240"/>
+    <hyperlink ref="F122" r:id="rId241"/>
+    <hyperlink ref="E123" r:id="rId242"/>
+    <hyperlink ref="F123" r:id="rId243"/>
+    <hyperlink ref="E124" r:id="rId244"/>
+    <hyperlink ref="F124" r:id="rId245"/>
+    <hyperlink ref="E125" r:id="rId246"/>
+    <hyperlink ref="F125" r:id="rId247"/>
+    <hyperlink ref="E126" r:id="rId248"/>
+    <hyperlink ref="F126" r:id="rId249"/>
+    <hyperlink ref="E127" r:id="rId250"/>
+    <hyperlink ref="F127" r:id="rId251"/>
+    <hyperlink ref="E128" r:id="rId252"/>
+    <hyperlink ref="F128" r:id="rId253"/>
+    <hyperlink ref="E129" r:id="rId254"/>
+    <hyperlink ref="F129" r:id="rId255"/>
+    <hyperlink ref="E130" r:id="rId256"/>
+    <hyperlink ref="F130" r:id="rId257"/>
+    <hyperlink ref="E131" r:id="rId258"/>
+    <hyperlink ref="F131" r:id="rId259"/>
+    <hyperlink ref="E132" r:id="rId260"/>
+    <hyperlink ref="F132" r:id="rId261"/>
+    <hyperlink ref="E133" r:id="rId262"/>
+    <hyperlink ref="F133" r:id="rId263"/>
+    <hyperlink ref="E134" r:id="rId264"/>
+    <hyperlink ref="F134" r:id="rId265"/>
+    <hyperlink ref="E135" r:id="rId266"/>
+    <hyperlink ref="F135" r:id="rId267"/>
+    <hyperlink ref="E136" r:id="rId268"/>
+    <hyperlink ref="F136" r:id="rId269"/>
+    <hyperlink ref="E137" r:id="rId270"/>
+    <hyperlink ref="F137" r:id="rId271"/>
+    <hyperlink ref="E138" r:id="rId272"/>
+    <hyperlink ref="F138" r:id="rId273"/>
+    <hyperlink ref="E139" r:id="rId274"/>
+    <hyperlink ref="F139" r:id="rId275"/>
+    <hyperlink ref="E140" r:id="rId276"/>
+    <hyperlink ref="F140" r:id="rId277"/>
+    <hyperlink ref="E141" r:id="rId278"/>
+    <hyperlink ref="F141" r:id="rId279"/>
+    <hyperlink ref="E142" r:id="rId280"/>
+    <hyperlink ref="F142" r:id="rId281"/>
+    <hyperlink ref="E143" r:id="rId282"/>
+    <hyperlink ref="F143" r:id="rId283"/>
+    <hyperlink ref="E144" r:id="rId284"/>
+    <hyperlink ref="F144" r:id="rId285"/>
+    <hyperlink ref="E145" r:id="rId286"/>
+    <hyperlink ref="F145" r:id="rId287"/>
+    <hyperlink ref="E146" r:id="rId288"/>
+    <hyperlink ref="F146" r:id="rId289"/>
+    <hyperlink ref="E147" r:id="rId290"/>
+    <hyperlink ref="F147" r:id="rId291"/>
+    <hyperlink ref="E148" r:id="rId292"/>
+    <hyperlink ref="F148" r:id="rId293"/>
+    <hyperlink ref="E149" r:id="rId294"/>
+    <hyperlink ref="F149" r:id="rId295"/>
+    <hyperlink ref="E150" r:id="rId296"/>
+    <hyperlink ref="F150" r:id="rId297"/>
+    <hyperlink ref="E151" r:id="rId298"/>
+    <hyperlink ref="F151" r:id="rId299"/>
+    <hyperlink ref="E152" r:id="rId300"/>
+    <hyperlink ref="F152" r:id="rId301"/>
+    <hyperlink ref="E153" r:id="rId302"/>
+    <hyperlink ref="F153" r:id="rId303"/>
+    <hyperlink ref="E154" r:id="rId304"/>
+    <hyperlink ref="F154" r:id="rId305"/>
+    <hyperlink ref="E155" r:id="rId306"/>
+    <hyperlink ref="F155" r:id="rId307"/>
+    <hyperlink ref="E156" r:id="rId308"/>
+    <hyperlink ref="F156" r:id="rId309"/>
+    <hyperlink ref="E157" r:id="rId310"/>
+    <hyperlink ref="F157" r:id="rId311"/>
+    <hyperlink ref="E158" r:id="rId312"/>
+    <hyperlink ref="F158" r:id="rId313"/>
+    <hyperlink ref="E159" r:id="rId314"/>
+    <hyperlink ref="F159" r:id="rId315"/>
+    <hyperlink ref="E160" r:id="rId316"/>
+    <hyperlink ref="F160" r:id="rId317"/>
+    <hyperlink ref="E161" r:id="rId318"/>
+    <hyperlink ref="F161" r:id="rId319"/>
+    <hyperlink ref="E162" r:id="rId320"/>
+    <hyperlink ref="F162" r:id="rId321"/>
+    <hyperlink ref="E163" r:id="rId322"/>
+    <hyperlink ref="F163" r:id="rId323"/>
+    <hyperlink ref="E164" r:id="rId324"/>
+    <hyperlink ref="F164" r:id="rId325"/>
+    <hyperlink ref="E165" r:id="rId326"/>
+    <hyperlink ref="F165" r:id="rId327"/>
+    <hyperlink ref="E166" r:id="rId328"/>
+    <hyperlink ref="F166" r:id="rId329"/>
+    <hyperlink ref="E167" r:id="rId330"/>
+    <hyperlink ref="F167" r:id="rId331"/>
+    <hyperlink ref="E168" r:id="rId332"/>
+    <hyperlink ref="F168" r:id="rId333"/>
+    <hyperlink ref="E169" r:id="rId334"/>
+    <hyperlink ref="F169" r:id="rId335"/>
+    <hyperlink ref="E170" r:id="rId336"/>
+    <hyperlink ref="F170" r:id="rId337"/>
+    <hyperlink ref="E171" r:id="rId338"/>
+    <hyperlink ref="F171" r:id="rId339"/>
+    <hyperlink ref="E172" r:id="rId340"/>
+    <hyperlink ref="F172" r:id="rId341"/>
+    <hyperlink ref="E173" r:id="rId342"/>
+    <hyperlink ref="F173" r:id="rId343"/>
+    <hyperlink ref="E174" r:id="rId344"/>
+    <hyperlink ref="F174" r:id="rId345"/>
+    <hyperlink ref="E175" r:id="rId346"/>
+    <hyperlink ref="F175" r:id="rId347"/>
+    <hyperlink ref="E176" r:id="rId348"/>
+    <hyperlink ref="F176" r:id="rId349"/>
+    <hyperlink ref="E177" r:id="rId350"/>
+    <hyperlink ref="F177" r:id="rId351"/>
+    <hyperlink ref="E178" r:id="rId352"/>
+    <hyperlink ref="F178" r:id="rId353"/>
+    <hyperlink ref="E179" r:id="rId354"/>
+    <hyperlink ref="F179" r:id="rId355"/>
+    <hyperlink ref="E180" r:id="rId356"/>
+    <hyperlink ref="F180" r:id="rId357"/>
+    <hyperlink ref="E181" r:id="rId358"/>
+    <hyperlink ref="F181" r:id="rId359"/>
+    <hyperlink ref="E182" r:id="rId360"/>
+    <hyperlink ref="F182" r:id="rId361"/>
+    <hyperlink ref="E183" r:id="rId362"/>
+    <hyperlink ref="F183" r:id="rId363"/>
+    <hyperlink ref="E184" r:id="rId364"/>
+    <hyperlink ref="F184" r:id="rId365"/>
+    <hyperlink ref="E185" r:id="rId366"/>
+    <hyperlink ref="F185" r:id="rId367"/>
+    <hyperlink ref="E186" r:id="rId368"/>
+    <hyperlink ref="F186" r:id="rId369"/>
+    <hyperlink ref="E187" r:id="rId370"/>
+    <hyperlink ref="F187" r:id="rId371"/>
+    <hyperlink ref="E188" r:id="rId372"/>
+    <hyperlink ref="F188" r:id="rId373"/>
+    <hyperlink ref="E189" r:id="rId374"/>
+    <hyperlink ref="F189" r:id="rId375"/>
+    <hyperlink ref="E190" r:id="rId376"/>
+    <hyperlink ref="F190" r:id="rId377"/>
+    <hyperlink ref="E191" r:id="rId378"/>
+    <hyperlink ref="F191" r:id="rId379"/>
+    <hyperlink ref="E192" r:id="rId380"/>
+    <hyperlink ref="F192" r:id="rId381"/>
+    <hyperlink ref="E193" r:id="rId382"/>
+    <hyperlink ref="F193" r:id="rId383"/>
+    <hyperlink ref="E194" r:id="rId384"/>
+    <hyperlink ref="F194" r:id="rId385"/>
+    <hyperlink ref="E195" r:id="rId386"/>
+    <hyperlink ref="F195" r:id="rId387"/>
+    <hyperlink ref="E196" r:id="rId388"/>
+    <hyperlink ref="F196" r:id="rId389"/>
+    <hyperlink ref="E197" r:id="rId390"/>
+    <hyperlink ref="F197" r:id="rId391"/>
+    <hyperlink ref="E198" r:id="rId392"/>
+    <hyperlink ref="F198" r:id="rId393"/>
+    <hyperlink ref="E199" r:id="rId394"/>
+    <hyperlink ref="F199" r:id="rId395"/>
+    <hyperlink ref="E200" r:id="rId396"/>
+    <hyperlink ref="F200" r:id="rId397"/>
+    <hyperlink ref="E201" r:id="rId398"/>
+    <hyperlink ref="F201" r:id="rId399"/>
+    <hyperlink ref="E202" r:id="rId400"/>
+    <hyperlink ref="F202" r:id="rId401"/>
+    <hyperlink ref="E203" r:id="rId402"/>
+    <hyperlink ref="F203" r:id="rId403"/>
+    <hyperlink ref="E204" r:id="rId404"/>
+    <hyperlink ref="F204" r:id="rId405"/>
+    <hyperlink ref="E205" r:id="rId406"/>
+    <hyperlink ref="F205" r:id="rId407"/>
+    <hyperlink ref="E206" r:id="rId408"/>
+    <hyperlink ref="F206" r:id="rId409"/>
+    <hyperlink ref="E207" r:id="rId410"/>
+    <hyperlink ref="F207" r:id="rId411"/>
+    <hyperlink ref="E208" r:id="rId412"/>
+    <hyperlink ref="F208" r:id="rId413"/>
+    <hyperlink ref="E209" r:id="rId414"/>
+    <hyperlink ref="F209" r:id="rId415"/>
+    <hyperlink ref="E210" r:id="rId416"/>
+    <hyperlink ref="F210" r:id="rId417"/>
+    <hyperlink ref="E211" r:id="rId418"/>
+    <hyperlink ref="F211" r:id="rId419"/>
+    <hyperlink ref="E212" r:id="rId420"/>
+    <hyperlink ref="F212" r:id="rId421"/>
+    <hyperlink ref="E213" r:id="rId422"/>
+    <hyperlink ref="F213" r:id="rId423"/>
+    <hyperlink ref="E214" r:id="rId424"/>
+    <hyperlink ref="F214" r:id="rId425"/>
+    <hyperlink ref="E215" r:id="rId426"/>
+    <hyperlink ref="F215" r:id="rId427"/>
+    <hyperlink ref="E216" r:id="rId428"/>
+    <hyperlink ref="F216" r:id="rId429"/>
+    <hyperlink ref="E217" r:id="rId430"/>
+    <hyperlink ref="F217" r:id="rId431"/>
+    <hyperlink ref="E218" r:id="rId432"/>
+    <hyperlink ref="F218" r:id="rId433"/>
+    <hyperlink ref="E219" r:id="rId434"/>
+    <hyperlink ref="F219" r:id="rId435"/>
+    <hyperlink ref="E220" r:id="rId436"/>
+    <hyperlink ref="F220" r:id="rId437"/>
+    <hyperlink ref="E221" r:id="rId438"/>
+    <hyperlink ref="F221" r:id="rId439"/>
+    <hyperlink ref="E222" r:id="rId440"/>
+    <hyperlink ref="F222" r:id="rId441"/>
+    <hyperlink ref="E223" r:id="rId442"/>
+    <hyperlink ref="F223" r:id="rId443"/>
+    <hyperlink ref="E224" r:id="rId444"/>
+    <hyperlink ref="F224" r:id="rId445"/>
+    <hyperlink ref="E225" r:id="rId446"/>
+    <hyperlink ref="F225" r:id="rId447"/>
+    <hyperlink ref="E226" r:id="rId448"/>
+    <hyperlink ref="F226" r:id="rId449"/>
+    <hyperlink ref="E227" r:id="rId450"/>
+    <hyperlink ref="F227" r:id="rId451"/>
+    <hyperlink ref="E228" r:id="rId452"/>
+    <hyperlink ref="F228" r:id="rId453"/>
+    <hyperlink ref="E229" r:id="rId454"/>
+    <hyperlink ref="F229" r:id="rId455"/>
+    <hyperlink ref="E230" r:id="rId456"/>
+    <hyperlink ref="F230" r:id="rId457"/>
+    <hyperlink ref="E231" r:id="rId458"/>
+    <hyperlink ref="F231" r:id="rId459"/>
+    <hyperlink ref="E232" r:id="rId460"/>
+    <hyperlink ref="F232" r:id="rId461"/>
+    <hyperlink ref="E233" r:id="rId462"/>
+    <hyperlink ref="F233" r:id="rId463"/>
+    <hyperlink ref="E234" r:id="rId464"/>
+    <hyperlink ref="F234" r:id="rId465"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>