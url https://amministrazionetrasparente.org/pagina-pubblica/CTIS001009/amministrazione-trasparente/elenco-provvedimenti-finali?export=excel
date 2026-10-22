--- v0 (2026-07-24)
+++ v1 (2026-10-22)
@@ -8,4569 +8,2834 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1661" uniqueCount="1487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1781" uniqueCount="905">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>19/10/2026</t>
+  </si>
+  <si>
+    <t>BD6A698BC0</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto biglietti, viaggio di istruzione a Roma per visita al Senato, treno da Giarre-Riposto a Roma Termini giorno 08/11/2026 e da Roma Termini a Giarre-Riposto giorno 11/11/2026. Attività A05/01. CIG: - BD6A698BC0 .</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>BD6597DA9D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - affidamento diretto del servizio assicurativo per copertura Responsabilità Civile, Infortuni, Tutela Legale, Assistenza, in favore di Alunni e Personale della scuola – Cig BD6597DA9D</t>
+  </si>
+  <si>
+    <t>16/10/2026</t>
+  </si>
+  <si>
+    <t>BD64D96827</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Soggiorno Studenti e Docenti dal 09 al 11 novembre 2026-Roma CIG: BD64D96827</t>
+  </si>
+  <si>
+    <t>BD64CCE31D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Soggiorno Studenti e Docenti dal 09 al 11 novembre 2026-Roma CIG: BD64CCE31D</t>
+  </si>
+  <si>
+    <t>15/10/2026</t>
+  </si>
+  <si>
+    <t>BD6106E06C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto Materiale Igienico Sanitario CIG: BD6106E06C</t>
+  </si>
+  <si>
+    <t>14/10/2026</t>
+  </si>
+  <si>
+    <t>BD5B198D91</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto Materiale Tecnico Sportivo sedi di RIPOSTO - CIG: BD5B198D91</t>
+  </si>
+  <si>
+    <t>BD5B5B41B8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto Materiale Tecnico Sportivo sede di LINGUAGLOSSA - CIG: BD5B5B41B8</t>
+  </si>
+  <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>BD52EF92D8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio di Espurgo bagni. CIG: BD52EF92D8</t>
+  </si>
+  <si>
+    <t>BD501CFD91</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto Materiale Tecnico Specialistico CIG: BD501CFD91</t>
+  </si>
+  <si>
+    <t>BD50064206</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto Materiale Tecnico Specialistico Toner CIG: BD50064206</t>
+  </si>
+  <si>
+    <t>09/10/2026</t>
+  </si>
+  <si>
+    <t>BD4978EE97</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Raccolta e smaltimento rifiuti provenienti dai laboratori + Supporto piattaforma RENTRI CIG: BD4978EE97</t>
+  </si>
+  <si>
+    <t>06/10/2026</t>
+  </si>
+  <si>
+    <t>BD3D73EB10</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto Materiale specialistico CIG: BD3D73EB10</t>
+  </si>
+  <si>
+    <t>05/10/2026</t>
+  </si>
+  <si>
+    <t>BD387B9BEF</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Noleggio N. 3 Bus da 54 p. A/R per Martedì 06/10/2026. CIG: BD387B9BEF</t>
+  </si>
+  <si>
+    <t>BD361385B0</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto Materiale Igienico Sanitario alle varie Sedi CIG: BD361385B0</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>BD303C68A0</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto Materiale Tecnico Specialistico CIG: BD303C68A0</t>
+  </si>
+  <si>
+    <t>BD2CB2D3EE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto Materiale Tecnico Specialistico - Sanitari CIG: BD2CB2D3EE</t>
+  </si>
+  <si>
+    <t>BD2C280B18</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Noleggio N. 1 Bus da 58 p. e N. 1 Minivan da 7 p. A/R il 16 Ottobre 2026 da Giarre a Palermo. CIG: BD2C280B18</t>
+  </si>
+  <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>BD2C19BE1D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto Materiale Tecnico Specialistico CIG: BD2C19BE1D</t>
+  </si>
+  <si>
+    <t>BD2ABBF429</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento diretto  Acquisto Carta per fotocopie A 4</t>
+  </si>
+  <si>
+    <t>29/09/2026</t>
+  </si>
+  <si>
+    <t>BD27545F8B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento diretto art. 50 comma 1 lett. B - D. Lgs. 36/2023; Progetto P03-03, per l’acquisto di un tappeto per interni 350x200 cm c/stampa a colori di loghi e diciture + gomma resistente antiscivolo, pubblicità finanziamenti di progetti a valere su PNRR</t>
+  </si>
+  <si>
+    <t>18/09/2026</t>
+  </si>
+  <si>
+    <t>BD056B52F4</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Sostituzione N.2 Vetri</t>
+  </si>
+  <si>
+    <t>16/09/2026</t>
+  </si>
+  <si>
+    <t>BCFE403CA7</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Riparazione apparecchiature informatiche e cablaggio</t>
+  </si>
+  <si>
+    <t>07/09/2026</t>
+  </si>
+  <si>
+    <t>BCE17FEDE6</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto N. 1 Climatizzatore e Installazione CIG: BCE17FEDE6</t>
+  </si>
+  <si>
+    <t>28/08/2026</t>
+  </si>
+  <si>
+    <t>BCCD85FB6D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto n. 15 batterie al piombo 12V 7AH e n. 15 batterie al piombo 12V 9A faston. Attività A01/02- CIG: BCCD85FB6D</t>
+  </si>
+  <si>
     <t>15/07/2026</t>
   </si>
   <si>
     <t>BC62941C6E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Copie eseguite su fotocopiatore CIG: BC62941C6E</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC62941C6E</t>
-[...4 lines deleted...]
-  <si>
     <t>09/07/2026</t>
   </si>
   <si>
     <t>BC56F79CAD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Materiale elettrico e specialistico CIG: BC56F79CAD</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC56F79CAD</t>
-[...4 lines deleted...]
-  <si>
     <t>08/07/2026</t>
   </si>
   <si>
     <t>BC54FE800A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corso asincrono rivolto alla cerchia di docenti chiamati alla configurazione a norma dei sistemi IA -DS team digitale + modulo segreteria</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC54FE800A</t>
-[...4 lines deleted...]
-  <si>
     <t>06/07/2026</t>
   </si>
   <si>
     <t>BC4C3F2030</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto N. 15 Accum. E N. 15 Batterie piombo ricaricabili</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC4C3F2030</t>
-[...4 lines deleted...]
-  <si>
     <t>01/07/2026</t>
   </si>
   <si>
     <t>BC3EB29A9A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Riparazione Stampante Samsung CLX-6260FR plesso Colajanni</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC3EB29A9A</t>
-[...4 lines deleted...]
-  <si>
     <t>29/06/2026</t>
   </si>
   <si>
     <t>BC2EA64605</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto UPS rack plesso Linguaglossa CIG: BC2EA64605</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC2EA64605</t>
-[...4 lines deleted...]
-  <si>
     <t>BC34492132</t>
   </si>
   <si>
     <t>Decisione a contrarre - Ripristino lab. Multimediale e configurazione stampante plesso Colajanni + n. 8 Pen drive CIG: BC34492132</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC34492132</t>
-[...4 lines deleted...]
-  <si>
     <t>18/06/2026</t>
   </si>
   <si>
     <t>BC2B69DBA4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto tramite ODA su MEPA per la fornitura di un Microscopio biologico digitale</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC2B69DBA4</t>
-[...4 lines deleted...]
-  <si>
     <t>17/06/2026</t>
   </si>
   <si>
     <t>BC1091CB8E</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di Service audio e luci per la manifestazione del 20/06/2026 presso Anfiteatro Macchia di Giarre</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC1091CB8E</t>
-[...4 lines deleted...]
-  <si>
     <t>04/06/2026</t>
   </si>
   <si>
     <t>BBE93B7701</t>
   </si>
   <si>
     <t>Decisione a contrarre - Riparazione stampanti CIG: BBE93B7701</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE93B7701</t>
-[...4 lines deleted...]
-  <si>
     <t>BBE92B4147</t>
   </si>
   <si>
     <t>Decisione a contrarre - Ripristino funzionamento rete CIG: BBE92B4147</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE92B4147</t>
-[...4 lines deleted...]
-  <si>
     <t>27/05/2026</t>
   </si>
   <si>
     <t>BBD2D611B8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Materiale Tecnico Specialistico alle varie Sedi CIG: BBD2D611B8</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD2D611B8</t>
-[...4 lines deleted...]
-  <si>
     <t>26/05/2026</t>
   </si>
   <si>
     <t>BBC023F78C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio Attrezzature per modulo “Trame in scena-Cinema, letteratura e territorio.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC023F78C</t>
-[...4 lines deleted...]
-  <si>
     <t>BBCAF1DF18</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Alimentatori e Cavo CIG: BBCAF1DF18</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCAF1DF18</t>
-[...4 lines deleted...]
-  <si>
     <t>25/05/2026</t>
   </si>
   <si>
     <t>BBB5239536</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio N. 1 Bus da 54 p. A/R il 16 Giugno 2026 da Giarre a Palermo.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB5239536</t>
-[...4 lines deleted...]
-  <si>
     <t>BBB5182E2F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio N. 1 Bus da 54 p. A/R il 11 Giugno 2026 da Giarre a Catania. CIG: BBB5182E2F</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB5182E2F</t>
-[...4 lines deleted...]
-  <si>
     <t>22/05/2026</t>
   </si>
   <si>
     <t>BBC44DE1C9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio N. 1 Bus da 22 p. A/R per venerdì 29/05/2026. CIG: BBC44DE1C9</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC44DE1C9</t>
-[...4 lines deleted...]
-  <si>
     <t>BBB4D06AD4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio N. 1 Bus da 54 p. A/R il 05 Giugno 2026 da Giarre a Acireale. CIG: BBB4D06AD4</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB4D06AD4</t>
-[...4 lines deleted...]
-  <si>
     <t>21/05/2026</t>
   </si>
   <si>
     <t>BBBFDD530C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fondi Strutturali Europei – Programma Nazionale “Scuola e competenze” 2021-2027. Priorità 01 – Scuola e Competenze (FSE+) – Fondo Sociale Europeo Plus – Obiettivo Specifico ESO4.6 – Azione A4.A – Sotto azione ESO4.6. A4.A – Interventi di cui ai decreti de</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBFDD530C</t>
-[...4 lines deleted...]
-  <si>
     <t>BBBFEC04F9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Produzione Evento c/o Chiostro Ist.Nautico il 27/05/2026 CIG: BBBFEC04F9</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBFEC04F9</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2026</t>
   </si>
   <si>
     <t>BBA422C457</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Piattaforma cybersecurity-Antivirus CIG: BBA422C457</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA422C457</t>
-[...4 lines deleted...]
-  <si>
     <t>BB76D72424</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto N. 1 Monitor 32” CIG: BB76D72424</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB76D72424</t>
-[...4 lines deleted...]
-  <si>
     <t>BB9CC9AEAC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Materiale Igienico Sanitario alle varie Sedi CIG: BB9CC9AEAC</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9CC9AEAC</t>
-[...4 lines deleted...]
-  <si>
     <t>04/05/2026</t>
   </si>
   <si>
     <t>BB76AD6CE1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio N. 2 Bus da 54 p. A/R per mercoledì 03/06/2026. CIG: BB76AD6CE1</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB76AD6CE1</t>
-[...4 lines deleted...]
-  <si>
     <t>BB76CCDBF8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto N. 2 Lettori Smart Card e Sim Card CIG: BB76CCDBF8</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB76CCDBF8</t>
-[...4 lines deleted...]
-  <si>
     <t>BB7E4EAAD9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Esecuzione lavori di pulizia di n. 2 pozzetti e disotturazione delle tubazioni dei servizi igienici della sede associata “E. Pantano” di via Roma n. 66 -Riposto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7E4EAAD9</t>
-[...4 lines deleted...]
-  <si>
     <t>22/04/2026</t>
   </si>
   <si>
     <t>BB5BB4AD33</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio N. 1 Bus da 54 p. A/R per Biancavilla per martedì 28/04/2026.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5BB4AD33</t>
-[...4 lines deleted...]
-  <si>
     <t>17/04/2026</t>
   </si>
   <si>
     <t>BB4B8C02CC</t>
   </si>
   <si>
     <t>Decisione a contrarre - N. 1 Bus da 54 p. A/R per Monastero dei Benedettini-Catania per venerdì 24/04/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4B8C02CC</t>
-[...4 lines deleted...]
-  <si>
     <t>BB461A838E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto tramite ODA su MEPA per l’acquisto di per acquisto strumenti musicali ai sensi dell’art. art. 50 comma 1 lett. B - D. Lgs. 36/2023. A03</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB461A838E</t>
-[...4 lines deleted...]
-  <si>
     <t>16/04/2026</t>
   </si>
   <si>
     <t>BB46996EC0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Materiale Tecnico Specialistico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB46996EC0</t>
-[...4 lines deleted...]
-  <si>
     <t>14/04/2026</t>
   </si>
   <si>
     <t>BB2EA62415</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio N. 1 Pullman A/R da 54 p. da Etna-Chalet Clan dei Ragazzi per il 28/04/2026 Codice identificativo Progetto: 10.1.6A-FDRPOC-SI-2024-41</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2EA62415</t>
-[...4 lines deleted...]
-  <si>
     <t>BB0D0933C7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio N. 1 Bus da 54 p. A/R per Porto di Palermo giorno 25/04/2026 e giorno 28/04/2026.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0D0933C7</t>
-[...4 lines deleted...]
-  <si>
     <t>BB0DECE214</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio N. 1 Minivan da 7 p. per giorno 20/04/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0DECE214</t>
-[...4 lines deleted...]
-  <si>
     <t>BB3CD2DBE0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio N. 1 Bus da 27 p. per A/R giorno 17/04/2026 - CIG: BB3CD2DBE0</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3CD2DBE0</t>
-[...4 lines deleted...]
-  <si>
     <t>13/04/2026</t>
   </si>
   <si>
     <t>BB0CE3A3D1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio N. 1 Bus da 54 p. A/R il 14 Aprile 2026 da Giarre a Catania Costruiamo il nostro futuro - sottoazione ESO4.6.A4.A - CIP: FSEPN-SI-2025-529</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0CE3A3D1</t>
-[...4 lines deleted...]
-  <si>
     <t>BB0CFAC526</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio N. 1 Bus da 27 p. per A/R giorno 18/04/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0CFAC526</t>
-[...4 lines deleted...]
-  <si>
     <t>10/04/2026</t>
   </si>
   <si>
     <t>BB0CF07CFA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio N. 4 Pullman A/R da 54 p. per Catania 16/04/2026 e N. 4 Pullman A/R da 54 p. per il 17/04/2026.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0CF07CFA</t>
-[...4 lines deleted...]
-  <si>
     <t>BB287B66DE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio N. 1 Pullman A/R da 27 p. da Riposto a Etna Nord 16/04/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB287B66DE</t>
-[...4 lines deleted...]
-  <si>
     <t>BB288BDFE4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio N. 1 Pullman A/R da 22 p. da Riposto a Taormina 14/04/2026</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/a0f0a561-2271-42b4-be3d-701f29a3050e</t>
   </si>
   <si>
     <t>BB32EED453</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - smontaggio vecchio sistema citofonico e fornitura e installazione nuovo sistema citofonico compreso di alimentatore, connettori, e citofono con pulsante
 di chiamata con tettuccio antipioggia, per l’apertura del cancello di accesso principale della sede ce</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB32EED453</t>
-[...4 lines deleted...]
-  <si>
     <t>09/04/2026</t>
   </si>
   <si>
     <t>BB3075F017</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di disinfestazione da processionaria e potatura alberi di alto fusto presso la sede di via Raffaello Grasso, 75 (locali ex Immacolatine) Giarre.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3075F017</t>
-[...4 lines deleted...]
-  <si>
     <t>BAE52400C2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio N. 1 Pullman A/R da 54 p. da Giarre a Piazza Armerina per il 10/04/2026.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE52400C2</t>
-[...4 lines deleted...]
-  <si>
     <t>BB0CD2C501</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio N. 1 Pullman A/R da 27 p. da Giarre a Palermo – Casa editrice Sellerio per il 09/04/2026 Codice identificativo Progetto: 10.1.6A-FDRPOC-SI-2024-41- Titolo Progetto: OrientaMenti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0CD2C501</t>
-[...4 lines deleted...]
-  <si>
     <t>BB29C6CE35</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Effemeridi e documenti nautici CIG: BB29C6CE35</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB29C6CE35</t>
-[...4 lines deleted...]
-  <si>
     <t>08/04/2026</t>
   </si>
   <si>
     <t>BB0DD93E1E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Biglietti treno A/R giarre-Civitavecchia-Giarre. CIG: BB0DD93E1E</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0DD93E1E</t>
-[...4 lines deleted...]
-  <si>
     <t>03/04/2026</t>
   </si>
   <si>
     <t>BB214F75DA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Per l’approvvigionamento di  Energia elettrica (sede di Linguaglossa) in convenzione CONSIP – Energia elettrica Lotto 16  Sicilia CIG: BB214F75DA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB214F75DA</t>
-[...4 lines deleted...]
-  <si>
     <t>02/04/2026</t>
   </si>
   <si>
     <t>BB1F18A9DF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Per l’approvvigionamento di Energia elettrica (sede di Giarre) in convenzione CONSIP – Energia elettrica Lotto 16 –Sicilia  CIG: BB1F18A9DF</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1F18A9DF</t>
-[...4 lines deleted...]
-  <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>BB08A7789D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio N. 1 Minibus da 17 p. A/R per Cittadella Universitaria-Catania per lunedì 30/03/2026.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB08A7789D</t>
-[...4 lines deleted...]
-  <si>
     <t>BB0879EF04</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio N. 1 Bus da 54 p. A/R per Aeroporto di Reggio Calabria il 25/03/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0879EF04</t>
-[...4 lines deleted...]
-  <si>
     <t>BB0E14177D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio Service ecc.Notte dei Licei 2026 CIG: BB0E14177D</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0E14177D</t>
-[...4 lines deleted...]
-  <si>
     <t>BB0DFC7F8B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Produzione video Notte dei Licei 2026 CIG: BB0DFC7F8B</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0DFC7F8B</t>
-[...4 lines deleted...]
-  <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>BB12BEC5B0</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio operativo e gestione filtro WEB antipornografia per la navigazione in rete + connettività FTTH/FTTC Via Crispi Riposto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB12BEC5B0</t>
-[...4 lines deleted...]
-  <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>BB10074692</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura del Servizio di Netblock + connettività+ servizio netcontroller, per i plessi di Riposto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB10074692</t>
-[...4 lines deleted...]
-  <si>
     <t>19/03/2026</t>
   </si>
   <si>
     <t>BAEA571797</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo dei servizi internet per il sito scolastico, Portale Scuola Cloud Argo Software dal 01/04/2026 al 31/03/2027</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEA571797</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>BACC16982C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Contratto di manutenzione per il controllo semestrale degli estintori, delle manichette antincendio e della loro ricarica o sostituzione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACC16982C</t>
-[...4 lines deleted...]
-  <si>
     <t>09/03/2026</t>
   </si>
   <si>
     <t>BABEF47FF3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Descrizione fornitura: Noleggio N. 1 Minibus da 17 p. per A/R giorno 28/03/2026 - CIG: BABEF47FF3</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABEF47FF3</t>
-[...4 lines deleted...]
-  <si>
     <t>BABEE70E87</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio N. 1 Minibus da 17 p. per A/R giorno 24/03/2026 - CIG: BABEE70E87</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABEE70E87</t>
-[...4 lines deleted...]
-  <si>
     <t>06/03/2026</t>
   </si>
   <si>
     <t>BAB9A8B329</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio N. 1 Minivan da 7 p. per giorno 19/03/2026 CIG: BAB9A8B329</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB9A8B329</t>
-[...4 lines deleted...]
-  <si>
     <t>04/03/2026</t>
   </si>
   <si>
     <t>BAAA1DFD41</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio N. 1 Bus da 54 p. per A/R giorno 11/03/2026 e 16/03/2026 CIG: BAAA1DFD41</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAA1DFD41</t>
-[...4 lines deleted...]
-  <si>
     <t>03/03/2026</t>
   </si>
   <si>
     <t>BAA317159B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio N. 1 Pullman A/R da 54 p. per giorno 24/03/2026 da Linguaglossa a Catania.  Titolo Progetto: OrientaMenti CIG: BAA317159B</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA317159B</t>
-[...4 lines deleted...]
-  <si>
     <t>BA8F171316</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio N. 1 Bus da 54 p. A/R da Linguaglossa per Catania per il 31/03/2026. CIG: BA8F171316</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8F171316</t>
-[...4 lines deleted...]
-  <si>
     <t>02/03/2026</t>
   </si>
   <si>
     <t>BA5A59D9BC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio N. 1 Bus da 27 p. A/R dal 31/03 al 01/04 Giarre-Piazza Armerina-Aidone CIG: BA5A59D9BC</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5A59D9BC</t>
-[...4 lines deleted...]
-  <si>
     <t>BA927E8536</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio N. 1 Bus da 54 p. A/R per Piazza Università di Catania per il 14/03/2026. CIG: BA927E8536</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA927E8536</t>
-[...4 lines deleted...]
-  <si>
     <t>BA8EF8B207</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio N. 1 Minibus da 17 p. per giorno 14/03/2026 CIG: BA8EF8B207</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8EF8B207</t>
-[...4 lines deleted...]
-  <si>
     <t>BA987F0492</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio N. 1 Pullman A/R da 54 p. per giorno 14/03/2026 da Linguaglossa a Catania. Codice identificativo Progetto: 10.1.6A-FDRPOC-SI-2024-41 CUP: F84D25001830001 Titolo Progetto: OrientaMenti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA987F0492</t>
-[...4 lines deleted...]
-  <si>
     <t>BA9A6F7F54</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Materiale Igienico Sanitario alle varie Sedi CIG: BA9A6F7F54</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9A6F7F54</t>
-[...4 lines deleted...]
-  <si>
     <t>26/02/2026</t>
   </si>
   <si>
     <t>BA8F049ECE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio N. 1 Minivan A/R da 7 p. da Sant’Agata di Militello a Giarre il 28 Febbraio 2026. CIG: BA8F049ECE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8F049ECE</t>
-[...4 lines deleted...]
-  <si>
     <t>25/02/2026</t>
   </si>
   <si>
     <t>BA92917F3E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Materiale specialistico CIG: BA92917F3E</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA92917F3E</t>
-[...4 lines deleted...]
-  <si>
     <t>BA92BA06D3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Materiale specialistico carta A4</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA92BA06D3</t>
-[...4 lines deleted...]
-  <si>
     <t>BA93AA6CA3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per la fornitura del Servizio  di Netsecurity, canone triennale per la sede centrale, per l’adozione di misure minime di sicurezza ICT per le PA – ambito rete dati- ai sensi dell’art. art. 50 comma 1 lett. B - D. Lgs. 36/2023.  CIG: BA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA93AA6CA3</t>
-[...4 lines deleted...]
-  <si>
     <t>BA8EEADAD1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Sostituzione vetro CIG: BA8EEADAD1</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8EEADAD1</t>
-[...4 lines deleted...]
-  <si>
     <t>24/02/2026</t>
   </si>
   <si>
     <t>BA8C553AF9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di un portatile APPLE IPAD AIR 13" WI-FI 256GB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8C553AF9</t>
-[...4 lines deleted...]
-  <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t>BA81DEF863</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di Derattizzazione Palazzo Granata-Sede Scienze Umane per giorno 27/02/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA81DEF863</t>
-[...4 lines deleted...]
-  <si>
     <t>20/02/2026</t>
   </si>
   <si>
     <t>BA77287578</t>
   </si>
   <si>
     <t>Decisione a contrarre - Pullman A/R da 22 p. per il 31/03/2026 Rogetto: 10.1.6A-FDRPOC-SI-2024-41 CUP: F84D25001830001 Titolo Progetto: OrientaMenti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA77287578</t>
-[...4 lines deleted...]
-  <si>
     <t>BA82556432</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo -Google Workspace for Education- Teaching and Learning Upgrade – per 12 mesi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA82556432</t>
-[...4 lines deleted...]
-  <si>
     <t>19/02/2026</t>
   </si>
   <si>
     <t>BA7CFFF77A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio N. 1 Pullman A/R da 54 p. da Giarre a Cassibile il 20 Marzo 2026. CIG: BA7CFFF77A</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7CFFF77A</t>
-[...4 lines deleted...]
-  <si>
     <t>BA7D0C8D57</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio N. 1 Pullman A/R da 54 p. da Giarre a Gibellina dal 12 al 14 Marzo 2026. CIG: BA7D0C8D57</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7D0C8D57</t>
-[...4 lines deleted...]
-  <si>
     <t>BA7CF242C2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio N. 1 Minibus da 27 p. per giorno 01/03/2026 CIG: BA7CF242C2</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7CF242C2</t>
-[...4 lines deleted...]
-  <si>
     <t>12/02/2026</t>
   </si>
   <si>
     <t>BA658D6FED</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto e sostituzione di un vaso, una cassetta, un sedile per il ripristino del servizio igienico del personale della sede associata di Linguaglossa.</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/36a13f64-665d-4507-964c-6b57c35682f6</t>
   </si>
   <si>
     <t>BA6599B283</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Noleggio
 N. 1 Minivan da 7 p. per giorno 18/02/2026 CIG: BA6599B283</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6599B283</t>
-[...4 lines deleted...]
-  <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>BA5A353628</t>
   </si>
   <si>
     <t>Decisione a contrarre - Assicurazione Barca a vela “Alba” CIG: BA5A353628</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5A353628</t>
-[...4 lines deleted...]
-  <si>
     <t>BA5374E22F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio N. 1 Pullman A/R da 58 p. da Riposto a Linguaglossa - Piano Provenzana per il 13/02/2026, 02-03-04-06-/03/2026 e N. 1 Pullman da 54 p. A/R da Riposto a Linguaglossa – Piano Provenzana il 06/03/2026</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/31620e01-0546-49da-b91d-5a2cbb7ef192</t>
   </si>
   <si>
     <t>BA556B6CFD</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Prenotazione N. 2 Biglietti aerei Catania-Bruxelles A/ il 22 febbraio e 16 marzo 2026 e n. 2 biglietti R/ il 25 marzo 2026 + 9 notti in B&amp;B per n. 1 docente.
 Progetto Erasmus 2024-1-IT02-KA121-SCH-000225565</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA556B6CFD</t>
-[...4 lines deleted...]
-  <si>
     <t>BA5A0AC5D4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Materiale Tecnico Specialistico alle varie Sedi CIG: BA5A0AC5D4</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5A0AC5D4</t>
-[...4 lines deleted...]
-  <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>BA59F93DEE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto fuori MEPA art. 50 comma 1 lett. B - D. Lgs. 36/2023; Attività A03; Noleggio N. 3 Pullman A/R da 54 p. e N. 3 Pullman A/R da 52 p. da Giarre a Catania-Dipartimenti Universitari con diverse destinazioni. CIG: BA59F93DEE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA59F93DEE</t>
-[...4 lines deleted...]
-  <si>
     <t>BA5354B92F</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Affidamento diretto fuori MEPA art. 50 comma 1 lett. B - D. Lgs. 36/2023;A5/12; Noleggio N. 1 Pullman A/R da 54 p. e N. 1 Pullman A/R da 27 p. da Giarre a Catania- Cittadella Universitaria per il 10/02/2026 e il 05/03/2026 Codice identificativo Progetto: </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5354B92F</t>
-[...4 lines deleted...]
-  <si>
     <t>06/02/2026</t>
   </si>
   <si>
     <t>0000000000</t>
   </si>
   <si>
     <t>Decisione a contrarre - Manifestazione interesse per viaggi istruzione a.s. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000</t>
-[...4 lines deleted...]
-  <si>
     <t>04/02/2026</t>
   </si>
   <si>
     <t>BA469B79B3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto strumenti musicali  CIG: BA469B79B3</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA469B79B3</t>
-[...4 lines deleted...]
-  <si>
     <t>03/02/2026</t>
   </si>
   <si>
     <t>BA3D30809D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto nN. 10 Mouse CIG: BA3D30809D</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3D30809D</t>
-[...4 lines deleted...]
-  <si>
     <t>29/01/2026</t>
   </si>
   <si>
     <t>BA2BE7C9E5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio N. 1 Minivan da 7 p. A/R per Cittadella Universitaria-Catania per mercoledì 11/02/2026. CIG: BA2BE7C9E5</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2BE7C9E5</t>
-[...4 lines deleted...]
-  <si>
     <t>27/01/2026</t>
   </si>
   <si>
     <t>BA2381D6F2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di noleggio e trasporto audio e attrezzi musicali. CIG: BA2381D6F2</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/efaa4f21-f568-4d4f-830b-aafd73b32dc4</t>
   </si>
   <si>
     <t>BA1C6CD4CA</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Prenotazione N. 2 Biglietti aerei Catania-Lussemburgo A/R dal 21 marzo 2026 al 28 marzo 2026.
 Progetto Erasmus 2025 CIG: BA1C6CD4CA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1C6CD4CA</t>
-[...4 lines deleted...]
-  <si>
     <t>BA1C5FC850</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Prenotazione N. 12 Biglietti aerei Catania-Lussemburgo A/R dal 21 marzo 2026 al 28 marzo 2026.
 Progetto Erasmus CIG: BA1C5FC850</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1C5FC850</t>
-[...4 lines deleted...]
-  <si>
     <t>BA1CBE9C2D</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Noleggio N. 1 Minivan da 7 p. A/R per Biblioteca di Catania per venerdì 27/02/2026.
 CIG: BA1CBE9C2D</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/13f97346-87d8-467b-9d01-5a2f6e5d77fd</t>
   </si>
   <si>
     <t>BA188ED535</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Noleggio
 N. 1 Minivan da 7 p. A/R per Cittadella Universitaria-Catania per martedì 24/02/2026.
 CIG: BA188ED535
 IL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA188ED535</t>
-[...4 lines deleted...]
-  <si>
     <t>BA1882502B</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Noleggio N. 1 Pullman A/R da 54 p. da Riposto a Taormina 03/02/2026 e N. 1 Pullman A/R da Riposto a Etna versante Linguaglossa 05/02/2026
 CIG: BA1882502B</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1882502B</t>
-[...4 lines deleted...]
-  <si>
     <t>BA189EA5FD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Materiale Tecnico Specialistico alle varie Sedi CIG: BA189EA5FD</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA189EA5FD</t>
-[...4 lines deleted...]
-  <si>
     <t>BA18AC283C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Materiale Tecnico Specialistico alle varie Sedi CIG: BA18AC283C</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA18AC283C</t>
-[...4 lines deleted...]
-  <si>
     <t>13/01/2026</t>
   </si>
   <si>
     <t>B9EF01A3DA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Libri CIG: B9EF01A3DA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EF01A3DA</t>
-[...4 lines deleted...]
-  <si>
     <t>B9EF93FFB1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di n. 3 buoni libro da destinare ai vincitori del XI Concorso Letterario “Osservo e Scrivo”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EF93FFB1</t>
-[...4 lines deleted...]
-  <si>
     <t>B9EEEDABC5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio N. 1 Pullman da 60 p. A/R da Riposto destinazione Aeroporto di Palermo giorno 26/01/2026 e N.1 Pullman da 60 p. A/R giorno 09/02/2026 da Aeroporto di Palermo a Riposto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EEEDABC5</t>
-[...4 lines deleted...]
-  <si>
     <t>09/01/2026</t>
   </si>
   <si>
     <t>B9E356D71E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio N. 1 Pullman da 54 p. A/R da Giarre destinazione Aeroporto di Palermo giorno 15/02/2026 e N.1 Pullman da 54 p. A/R giorno 22/02/2026 da Aeroporto di Palermo a Giarre</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E356D71E</t>
-[...4 lines deleted...]
-  <si>
     <t>B9E363E398</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio N. 1 Pullman da 27 p. A/R da Linguaglossa a Giarre giorno 20/01/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E363E398</t>
-[...4 lines deleted...]
-  <si>
     <t>08/01/2026</t>
   </si>
   <si>
     <t>B9E34AA633</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo contratto di assistenza ai programmi e dei servizi ARGO SOFTWARE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E34AA633</t>
-[...4 lines deleted...]
-  <si>
     <t>19/12/2025</t>
   </si>
   <si>
     <t>B9B999ABFB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto registri</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B999ABFB</t>
-[...4 lines deleted...]
-  <si>
     <t>16/12/2025</t>
   </si>
   <si>
     <t>B99EE13D75</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Materiale Tecnico Specialistico alle varie Sedi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99EE13D75</t>
-[...4 lines deleted...]
-  <si>
     <t>B99E7854BD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Materiale Igienico Sanitario</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99E7854BD</t>
-[...4 lines deleted...]
-  <si>
     <t>B99F1A2D3D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto e sostituzione n. 3 apparati telefonici di cui n. 1 nuovo impianto ufficio di Vice Presidenza sede centrale via padre Ambrogio, 1 Giarre</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99F1A2D3D</t>
-[...4 lines deleted...]
-  <si>
     <t>12/12/2025</t>
   </si>
   <si>
     <t>B98D0571D5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per il servizio di: Pubblicità Orientamento Radio Etna Espresso-pubblicità Orientamento Giesse Produzioni – Pubblicità Orientamento La Sicilia per tutte le sedi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98D0571D5</t>
-[...4 lines deleted...]
-  <si>
     <t>B98D2D6127</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per il servizio di: Pubblicità Orientamento  La Sicilia per tutte le sedi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98D2D6127</t>
-[...4 lines deleted...]
-  <si>
     <t>B98D1C8257</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per il servizio di: Pubblicità Orientamento Giesse Produzioni per tutte le sedi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98D1C8257</t>
-[...4 lines deleted...]
-  <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>B984ADCB05</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto  Acquisto Materiale Specialistico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B984ADCB05</t>
-[...4 lines deleted...]
-  <si>
     <t>B984CBC722</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto  Noleggio N. 2 Pullman A/R per Scilla-Reggio Calabria giorno 16/12/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B984CBC722</t>
-[...4 lines deleted...]
-  <si>
     <t>B984D7D667</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto  Noleggio N. 2 Pullman A/R per Cannizzaro-Catania giorno 16/12/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B984D7D667</t>
-[...4 lines deleted...]
-  <si>
     <t>B984C14C7D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto  Noleggio N. 3 Pullman A/R per Misterbianco - Sicilfiera giorno 16/12/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B984C14C7D</t>
-[...4 lines deleted...]
-  <si>
     <t>09/12/2025</t>
   </si>
   <si>
     <t>B97C0F808D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto tramite MEPA per la fornitura del Servizio  di NETSECURITY canone triennale per i plessi: Geometra, Commerciale e Nautico</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/24f4ba5a-87f1-4976-9a02-bea422c465fa</t>
   </si>
   <si>
     <t>27/11/2025</t>
   </si>
   <si>
     <t>B9414F145C</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - viaggio Studio – Pcto a Valencia, per
 gli studenti dell’I.S. Amari-Rizzo-Pantano” di Giarre – Riposto – Linguaglossa (CT)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9414F145C</t>
-[...4 lines deleted...]
-  <si>
     <t>B9418AEA18</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Viaggio Istruzione – Crociera nel
 Mediterraneo per gli studenti dell’I.S. Amari-Rizzo-Pantano” di Giarre – Riposto – Linguaglossa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9418AEA18</t>
-[...4 lines deleted...]
-  <si>
     <t>B94599F17D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto e installazione interruttore di manovra 400A 4 poli presso la sede Pantano di via Roma, 66</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94599F17D</t>
-[...4 lines deleted...]
-  <si>
     <t>26/11/2025</t>
   </si>
   <si>
     <t>B928611ADD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio N. 8 Pullman A/R per Catania -Metropolitan giorno 17-18/12/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B928611ADD</t>
-[...4 lines deleted...]
-  <si>
     <t>23/11/2025</t>
   </si>
   <si>
     <t>B974130DBD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto del viaggio Studio – Pcto a Cracovia, per gli studenti dell’I.S. Amari-Rizzo-Pantano” di Giarre – Riposto – Linguaglossa (CT)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B974130DBD</t>
-[...4 lines deleted...]
-  <si>
     <t>20/11/2025</t>
   </si>
   <si>
     <t>B9284BB0A6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio N. 1 Pullman A/R da 54 p. da Linguaglossa con diverse destinazioni in diversi periodi come da calendario</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9284BB0A6</t>
-[...4 lines deleted...]
-  <si>
     <t>B9325013AC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di pulizia straordinaria presso i locali scolastici del Pantano-Olivetti di Riposto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9325013AC</t>
-[...4 lines deleted...]
-  <si>
     <t>19/11/2025</t>
   </si>
   <si>
     <t>B92E68B84D</t>
   </si>
   <si>
     <t>Decisione a contrarre - N. 7 Biglietti aerei A/R Catania-Lussemburgo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92E68B84D</t>
-[...4 lines deleted...]
-  <si>
     <t>18/11/2025</t>
   </si>
   <si>
     <t>B928393C5E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio N. 1 Pullman A/R da 54 p. da Riposto a Ficarra (ME)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B928393C5E</t>
-[...4 lines deleted...]
-  <si>
     <t>B928E9FA1C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi per l’adeguamento al Regolamento UE 679/2016 (G.D.P.R.) Nomina DPO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B928E9FA1C</t>
-[...4 lines deleted...]
-  <si>
     <t>B927E1FC5A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto tramite MEPA per la fornitura del Servizio di assistenza Amministrazione Trasparente + supporto fasi rilevazione e monitoraggio OIV</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B927E1FC5A</t>
-[...4 lines deleted...]
-  <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Decreto di nomina -  di R.S.P.P. interno all’Istituto.</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>Decreto di nomina - CONTRATTO DI COLLABORAZIONE PER PRESTAZIONE PROFESSIONALE</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>B912244D24</t>
   </si>
   <si>
     <t>Decisione a contrarre - ervizio scuola cloud hosting e Nuovo Dominio PSC (Portale scuola Coud) ARGO Software</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B912244D24</t>
-[...4 lines deleted...]
-  <si>
     <t>06/11/2025</t>
   </si>
   <si>
     <t>B8F93B6754</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio N. 1 Pullman A/R da 54 p. da Riposto a Taormina 11/11/2025 e N. 1 Pullman A/R da Riposto a Nicolosi 13/11/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F93B6754</t>
-[...4 lines deleted...]
-  <si>
     <t>05/11/2025</t>
   </si>
   <si>
     <t>B8E1B29A01</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Materiale specialistico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E1B29A01</t>
-[...4 lines deleted...]
-  <si>
     <t>B8EF43460C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Materiale Igienico Sanitario alle varie Sedi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EF43460C</t>
-[...7 lines deleted...]
-  <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>B8CFA77CD7</t>
   </si>
   <si>
     <t>Decisione a contrarre - N. 53 Pax A/R Giarre/Riposto/Roma</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CFA77CD7</t>
-[...4 lines deleted...]
-  <si>
     <t>B8CF93966D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Soggiorno Studenti e Docenti dal 24 al 26 novembre 2025-Roma</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CF93966D</t>
-[...4 lines deleted...]
-  <si>
     <t>B8D43F1F57</t>
   </si>
   <si>
     <t>Decisione a contrarre - Prestazione specialistica per imbarcazione a vela Cyclades 43.3</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D43F1F57</t>
-[...4 lines deleted...]
-  <si>
     <t>B8CF5377BE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Prestazione specialistica su reti informatiche sede Rizzo</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/92dc601c-ddb8-4efb-806f-2ccb88adf714</t>
   </si>
   <si>
     <t>27/10/2025</t>
   </si>
   <si>
     <t>B8CF406C0B</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Acquisto  
   Materiale Igienico Sanitario varie Sedi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CF406C0B</t>
-[...4 lines deleted...]
-  <si>
     <t>B8C58A3163</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Materiale Tecnico Sportivo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C58A3163</t>
-[...4 lines deleted...]
-  <si>
     <t>22/10/2025</t>
   </si>
   <si>
     <t>B8A3BD68F3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Prestazione specialistica su reti informatiche</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A3BD68F3</t>
-[...4 lines deleted...]
-  <si>
     <t>B8A3B5B374</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto n. 15 Mouse</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A3B5B374</t>
-[...4 lines deleted...]
-  <si>
     <t>B8B6C139AF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto carta</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B6C139AF</t>
-[...4 lines deleted...]
-  <si>
     <t>B8B6B9F9F5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornituea acquisto carta A4</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B6B9F9F5</t>
-[...4 lines deleted...]
-  <si>
     <t>23/09/2025</t>
   </si>
   <si>
     <t>B8583FB7F6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto della fornitura di libri di testo in comodato d’uso</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8583FB7F6</t>
-[...4 lines deleted...]
-  <si>
     <t>28/08/2025</t>
   </si>
   <si>
     <t>B8145AD589</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto energia elettrica sede Immacolatine</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8145AD589</t>
-[...4 lines deleted...]
-  <si>
     <t>23/07/2025</t>
   </si>
   <si>
     <t>B7BCB6B784</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di n.  1 Pc ricondizionato</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BCB6B784</t>
-[...4 lines deleted...]
-  <si>
     <t>28/06/2025</t>
   </si>
   <si>
     <t>B775774CF3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Docenza corsi di formazione per i lavoratori e RLS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B775774CF3</t>
-[...4 lines deleted...]
-  <si>
     <t>19/06/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Tabella incarichi</t>
   </si>
   <si>
     <t>18/06/2025</t>
   </si>
   <si>
     <t>B7506B8925</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ALIMENTATORE PC SEGRETERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7506B8925</t>
-[...4 lines deleted...]
-  <si>
     <t>13/06/2025</t>
   </si>
   <si>
     <t>B742B6C0F6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Trasporti arredi sede di Linguaglossa 13/06/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B742B6C0F6</t>
-[...4 lines deleted...]
-  <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>B701C6958A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio service audio manifestazione concertistica Liceo Classico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B701C6958A</t>
-[...4 lines deleted...]
-  <si>
     <t>B701BBD799</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio service audio e trasporto strumenti musicali per manifestazione concertistica ospedale di Taormina</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B701BBD799</t>
-[...4 lines deleted...]
-  <si>
     <t>27/05/2025</t>
   </si>
   <si>
     <t>B7084ABED0</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ASTUCCIO MORBIDO IN SILICONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7084ABED0</t>
-[...4 lines deleted...]
-  <si>
     <t>26/05/2025</t>
   </si>
   <si>
     <t>B704EAF234</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio pullman per trasporto alunni a Taormina</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B704EAF234</t>
-[...4 lines deleted...]
-  <si>
     <t>17/05/2025</t>
   </si>
   <si>
     <t>B6E79AE96C</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO N. 1 PULLMAN DA 33 POSTI DA GIARRE A CATANIA MONASTERO BENEDETTINI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E79AE96C</t>
-[...4 lines deleted...]
-  <si>
     <t>B6E798CD5C</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO N, 1 PULLMAN 54 POSTI DA GIARRE A FICARRA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E798CD5C</t>
-[...4 lines deleted...]
-  <si>
     <t>B6E791E299</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO N. 1 MINIBUS DA GIARRE A CATANIA MONASTERO BENEDETTINI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E791E299</t>
-[...4 lines deleted...]
-  <si>
     <t>B6E78F3F19</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO MINIBUS DA GIARRE A CATANIAM LUDUM</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E78F3F19</t>
-[...4 lines deleted...]
-  <si>
     <t>09/05/2025</t>
   </si>
   <si>
     <t>B6CC34C59A</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SWITCH 24 PORTE PER LABORATORIO LINGUISTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CC34C59A</t>
-[...4 lines deleted...]
-  <si>
     <t>B6C9B1BAD8</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN PER TRASPORTO ALUNNI A SNT'ALFIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C9B1BAD8</t>
-[...4 lines deleted...]
-  <si>
     <t>B6C9711591</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio minibus 16 posti per trasporto alunni ad Acireale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C9711591</t>
-[...4 lines deleted...]
-  <si>
     <t>B6C99915B6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio minibus da Linguaglossa a Catania</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/44111d31-9f49-4886-9872-f8d1cb49ec7c</t>
   </si>
   <si>
     <t>05/05/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - Decreto di incarico al personale docente dell’Istituto, Piano Nazionale di Ripresa
 e Resilienza, Missione 4 – Istruzione e ricerca, Componente 1 – Potenziamento dell’offerta dei
 servizi di istruzione: dagli asili nido alle università – Investimento 1.4 Intervento straordinario
 finalizzato alla riduzione dei divari territoriali nelle scuole secondarie di primo e di secondo
 grado e alla lotta alla dispersione scolastica, finanziato dall’Unione europea – Next Generation
 EU. Azioni di prevenzione e contrasto della dispersione scolastica (D.M. 19/2024). Interventi di
 tutoraggio e formazione per la riduzione dei divari negli apprendimenti e il contrasto alla
 dispersione scolastica.</t>
   </si>
   <si>
     <t>03/05/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - : Incarico per docente Orientatore e docenti Tutor scolastici a. s. 2024/2025 in
 attuazione delle Linee Guida per l’orientamento di cui al D.M. n. 328 del 22/12/2022. </t>
   </si>
   <si>
     <t>28/04/2025</t>
   </si>
   <si>
     <t>B6ADFB31CA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Pacchetto turistico viaggio istruzione ad Agrigento</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6ADFB31CA</t>
-[...4 lines deleted...]
-  <si>
     <t>B6A313FB2E</t>
   </si>
   <si>
     <t>Decisione a contrarre - LAVORI SOSTITUZIONE FLESSIBILI E RACCORDI SERVIZI IGIENICI ALUNNI SEDE DI LINGUAGLOSSA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A313FB2E</t>
-[...4 lines deleted...]
-  <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>B68765F25B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio n. 1 pullman da Riposto a Ragusa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68765F25B</t>
-[...4 lines deleted...]
-  <si>
     <t>16/04/2025</t>
   </si>
   <si>
     <t>B68AE27A93</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto skills card ed esami per certificazioni ICDL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68AE27A93</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Decreto di nomina - Decreto di individuazione docente Orientatore e docenti Tutor scolastici a. s. 2024/2025 in attuazione delle Linee Guida per l’orientamento di cui al D.M. n. 328 del 22/12/2022.  </t>
   </si>
   <si>
     <t>B688350055</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti aerei da Catania ad Ancona per il 08/05/2025 e ritorno 10/05/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B688350055</t>
-[...4 lines deleted...]
-  <si>
     <t>11/04/2025</t>
   </si>
   <si>
     <t>B6769930E6</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto n. 40 pendrive 128gb usb 3.2-D.M. 65/2023 -Titolo DigComp</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6769930E6</t>
-[...4 lines deleted...]
-  <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>B66D1823AB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale per la pulizia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66D1823AB</t>
-[...4 lines deleted...]
-  <si>
     <t>B66D642F21</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale per la pulizia degli ambienti scolastici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66D642F21</t>
-[...4 lines deleted...]
-  <si>
     <t>B66B648BD5</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di un UPS  iDialog Rach, IDR 1200 A3, 1200VA per la sede di Riposto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66B648BD5</t>
-[...4 lines deleted...]
-  <si>
     <t>08/04/2025</t>
   </si>
   <si>
     <t>B65FFF99B5</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO N. 1 MINIBUS DA LINGUAGLOSSA PASSAGGIO DA GIARRE PER RECARSI A CATANIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65FFF99B5</t>
-[...4 lines deleted...]
-  <si>
     <t>B666BA3299</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO N. 5 MINIBUS DA GIARRE A ZAFFERANA ETNEA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B666BA3299</t>
-[...4 lines deleted...]
-  <si>
     <t>07/04/2025</t>
   </si>
   <si>
     <t>B65F2C6546</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO N. 1 BUS DA LINGUAGLOSSA A CATANIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65F2C6546</t>
-[...4 lines deleted...]
-  <si>
     <t>05/04/2025</t>
   </si>
   <si>
     <t>B65F22A48A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio service audio, luci e video per notte dei Licei</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65F22A48A</t>
-[...4 lines deleted...]
-  <si>
     <t>B65F1DF6A5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Produzione video per notte dei Licei</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65F1DF6A5</t>
-[...4 lines deleted...]
-  <si>
     <t>B65F280B80</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio n. 2 bus da Giarre a Catania Orientamento</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65F280B80</t>
-[...4 lines deleted...]
-  <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>B651B9F8A4</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO NETSECURITY ADOZIONI DI MISURE MINIME DI SICUREZZA ICT PER LE PA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B651B9F8A4</t>
-[...4 lines deleted...]
-  <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>B6464D0CE1</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO N. 2 PULLMAN PER SIRACUSA "TRAGEDIE GRECHE"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6464D0CE1</t>
-[...4 lines deleted...]
-  <si>
     <t>B6462BE784</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO N. 1 PULLMAN 54 POSTI PER ZAFFERANA ETNEA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6462BE784</t>
-[...4 lines deleted...]
-  <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>B640C0EE17</t>
   </si>
   <si>
     <t>Decisione a contrarre - Disinfestazione da processionaria giardino Via Raffaello Grasso Giarre</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B640C0EE17</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2025</t>
   </si>
   <si>
     <t>B637A9C7A1</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO N. 1 MINIBUS DA LINGUAGLOSSA A CATANIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B637A9C7A1</t>
-[...4 lines deleted...]
-  <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>B633A9F999</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiale sanitario</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B633A9F999</t>
-[...4 lines deleted...]
-  <si>
     <t>B633905742</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale di cancelleria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B633905742</t>
-[...4 lines deleted...]
-  <si>
     <t>24/03/2025</t>
   </si>
   <si>
     <t>B62DF073B4</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ARD DISK SSD 500</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62DF073B4</t>
-[...4 lines deleted...]
-  <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>B621ACA2D2</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO N. 1 PULLMAN DA GIARRE A MILAZZO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B621ACA2D2</t>
-[...4 lines deleted...]
-  <si>
     <t>B621921419</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO N. 1 MINIBUS DA GIARRE A MESSINA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B621921419</t>
-[...4 lines deleted...]
-  <si>
     <t>B613B896AB</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO N. 1 MINIBUS DA GIARRE A CATANIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B613B896AB</t>
-[...4 lines deleted...]
-  <si>
     <t>B621E51BFD</t>
   </si>
   <si>
     <t>Decisione a contrarre - SOFTWARE ARGO F24</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B621E51BFD</t>
-[...4 lines deleted...]
-  <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>B6139A359C</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO N. 4 PULLMAN DA GIARRE A CATANIA PER IL 20/03/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6139A359C</t>
-[...4 lines deleted...]
-  <si>
     <t>B6135E0AE9</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO N. 2 MIMIBUS PER CATANIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6135E0AE9</t>
-[...4 lines deleted...]
-  <si>
     <t>B613FC3391</t>
   </si>
   <si>
     <t>Decisione a contrarre - LAVORI SOSTITUZIONE CAMPANA E MONTAGGIO CITOFONO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B613FC3391</t>
-[...4 lines deleted...]
-  <si>
     <t>13/03/2025</t>
   </si>
   <si>
     <t>B60846766B</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO N. 4 PULLMAN PER CATANIA PER IL 14/03/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60846766B</t>
-[...4 lines deleted...]
-  <si>
     <t>12/03/2025</t>
   </si>
   <si>
     <t>B601FC9E3C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti per Catania a/r per il 14/03/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B601FC9E3C</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2025</t>
   </si>
   <si>
     <t>B5ED2E045A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio n. 2 munibus 1 per Modica ed uno per Messina</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5ED2E045A</t>
-[...4 lines deleted...]
-  <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>B5ECFD94CD</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO N. 3 PULLMAN PER CATANIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5ECFD94CD</t>
-[...4 lines deleted...]
-  <si>
     <t>05/03/2025</t>
   </si>
   <si>
     <t>B5E7F6A492</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO STRUMENTI MUSICALI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E7F6A492</t>
-[...4 lines deleted...]
-  <si>
     <t>04/03/2025</t>
   </si>
   <si>
     <t>B5DA90EF73</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN DA GIARRE A CATANIA PER IL 28/04/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DA90EF73</t>
-[...4 lines deleted...]
-  <si>
     <t>03/03/2025</t>
   </si>
   <si>
     <t>B5DA2CF7EC</t>
   </si>
   <si>
     <t>Decisione a contrarre - MANUTENZIONE E SOSTITUZIONE SISTEMA ALLARME</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DA2CF7EC</t>
-[...4 lines deleted...]
-  <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>B5C5C017DB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio pullman da Giarre a Noto(SR)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C5C017DB</t>
-[...4 lines deleted...]
-  <si>
     <t>24/02/2025</t>
   </si>
   <si>
     <t>B5C3EA0954</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO CONTRATTO PORTALE SCUOLA CLOUD</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C3EA0954</t>
-[...4 lines deleted...]
-  <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>B5AF1213A8</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO MINIBUS DA GIARRE A CATANIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AF1213A8</t>
-[...4 lines deleted...]
-  <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>B5B63B947D</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ENERGIA ELETTRICA SEDE DI LINGUAGLOSSA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B63B947D</t>
-[...4 lines deleted...]
-  <si>
     <t>B5B51CFBFE</t>
   </si>
   <si>
     <t>Decisione a contrarre - ENERGIA ELETTRICA SEDE DI GIARRE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B51CFBFE</t>
-[...4 lines deleted...]
-  <si>
     <t>18/02/2025</t>
   </si>
   <si>
     <t>B5B03D8550</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DIDATTICO PER DIPARTIMENTO DI SOSTEGNO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B03D8550</t>
-[...4 lines deleted...]
-  <si>
     <t>B5AEE937F4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti treno per Catania</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AEE937F4</t>
-[...4 lines deleted...]
-  <si>
     <t>B5AE65E229</t>
   </si>
   <si>
     <t>Decisione a contrarre - TRASPORTO ARREDI SEDE DI LINGUAGLOSSA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AE65E229</t>
-[...4 lines deleted...]
-  <si>
     <t>15/02/2025</t>
   </si>
   <si>
     <t>B5918429E7</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO N. 2 PULLMAN DA GIARRE A MILAZZO PER IL 21/02/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5918429E7</t>
-[...4 lines deleted...]
-  <si>
     <t>11/02/2025</t>
   </si>
   <si>
     <t>B595F25949</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SWITCH 24 PORTE PER LA SEDE DI GIARRE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B595F25949</t>
-[...4 lines deleted...]
-  <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>B5911FCC96</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO -GOOGLE WORKSPACE FOR EDUCATION</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5911FCC96</t>
-[...4 lines deleted...]
-  <si>
     <t>08/02/2025</t>
   </si>
   <si>
     <t>B576CD2E5B</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BATTERIE AL PIOMBO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B576CD2E5B</t>
-[...4 lines deleted...]
-  <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>B576A6C3AE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio n. 3 minibus diverse destinazioni per il 12/03/25, 02/04/25 e 16/04/25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B576A6C3AE</t>
-[...4 lines deleted...]
-  <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t>B5761EF277</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO MINIBUS PER CATANIA PER IL 13/02/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5761EF277</t>
-[...4 lines deleted...]
-  <si>
     <t>B575DFBF52</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO MINIBUS PER IL 11/02/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B575DFBF52</t>
-[...4 lines deleted...]
-  <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>B565E1C88B</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN PER IL 07/02/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B565E1C88B</t>
-[...4 lines deleted...]
-  <si>
     <t>B565BAE741</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio pullman per il 03/02/2025 ed il 13/02/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B565BAE741</t>
-[...4 lines deleted...]
-  <si>
     <t>24/01/2025</t>
   </si>
   <si>
     <t>B55319BCB8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio pullman per il 06/03/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55319BCB8</t>
-[...4 lines deleted...]
-  <si>
     <t>B552FCBDD0</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio pullman per il 19/02/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B552FCBDD0</t>
-[...4 lines deleted...]
-  <si>
     <t>23/01/2025</t>
   </si>
   <si>
     <t>B551CE7707</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto HARD DISK interni SSD 256</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B551CE7707</t>
-[...4 lines deleted...]
-  <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>B5372B2F6C</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO 2 MINIBUS DA LINGUAGLOSSA A PIANO PROVENZANA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5372B2F6C</t>
-[...4 lines deleted...]
-  <si>
     <t>B52EECB606</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio pullman da Linguaglossa a Giarre</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52EECB606</t>
-[...4 lines deleted...]
-  <si>
     <t>14/01/2025</t>
   </si>
   <si>
     <t>B52F0BD0FE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura buoni libro</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52F0BD0FE</t>
-[...4 lines deleted...]
-  <si>
     <t>11/01/2025</t>
   </si>
   <si>
     <t>B527B98548</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN ORIENTEERING</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B527B98548</t>
-[...4 lines deleted...]
-  <si>
     <t>B527A95F89</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN ORIENTAMENTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B527A95F89</t>
-[...4 lines deleted...]
-  <si>
     <t>B5279FAFA0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo contratti Argo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5279FAFA0</t>
-[...4 lines deleted...]
-  <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>B51CACE134</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura registri</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51CACE134</t>
-[...4 lines deleted...]
-  <si>
     <t>28/12/2024</t>
   </si>
   <si>
     <t>B507BCCC26</t>
   </si>
   <si>
     <t>Decisione a contrarre - CARTA PER FOTOCOPIE A4</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B507BCCC26</t>
-[...4 lines deleted...]
-  <si>
     <t>B507943496</t>
   </si>
   <si>
     <t>Decisione a contrarre - ORDINE PULLMAN</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B507943496</t>
-[...4 lines deleted...]
-  <si>
     <t>B507640855</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TESSERE MOSAICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B507640855</t>
-[...4 lines deleted...]
-  <si>
     <t>27/12/2024</t>
   </si>
   <si>
     <t>B4F8FA3975</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BIGLIETTI DA ROMA A GIARRE PER IL 28/11/2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F8FA3975</t>
-[...4 lines deleted...]
-  <si>
     <t>B4F88303C2</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO N. 1 PULLMAN</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F88303C2</t>
-[...4 lines deleted...]
-  <si>
     <t>B4F7AD80CA</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO N. 8 PULLMAN</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F7AD80CA</t>
-[...4 lines deleted...]
-  <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>B4E78C7A37</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO SERVICE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E78C7A37</t>
-[...4 lines deleted...]
-  <si>
     <t>B4E5B01858</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio pullman per Orienteering</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E5B01858</t>
-[...4 lines deleted...]
-  <si>
     <t>17/12/2024</t>
   </si>
   <si>
     <t>B4DF25FFD4</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN PER ENNA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4DF25FFD4</t>
-[...4 lines deleted...]
-  <si>
     <t>B4DD317F6B</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO MINIBUS DA GIARRE AD ENNA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4DD317F6B</t>
-[...4 lines deleted...]
-  <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>B4B650562C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Soggiorno a Roma casa ferie Operaie della Croce</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B650562C</t>
-[...4 lines deleted...]
-  <si>
     <t>09/12/2024</t>
   </si>
   <si>
     <t>B446C955AF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affitto Sala Macherione per Orientamento</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B446C955AF</t>
-[...4 lines deleted...]
-  <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>B48DECE033</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio pullman</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48DECE033</t>
-[...4 lines deleted...]
-  <si>
     <t>03/12/2024</t>
   </si>
   <si>
     <t>B48DC20A15</t>
   </si>
   <si>
     <t>Decisione a contrarre - Soggiorno a Roma</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48DC20A15</t>
-[...4 lines deleted...]
-  <si>
     <t>B48D6F88C9</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BIGLIETTI PER ROMA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48D6F88C9</t>
-[...4 lines deleted...]
-  <si>
     <t>02/12/2024</t>
   </si>
   <si>
     <t>B48E2418DD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Toner per stampanti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48E2418DD</t>
-[...4 lines deleted...]
-  <si>
     <t>B48E624DF5</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TONER STAMPANTI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48E624DF5</t>
-[...4 lines deleted...]
-  <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>B45BB20885</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ROLL UP</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45BB20885</t>
-[...4 lines deleted...]
-  <si>
     <t>20/11/2024</t>
   </si>
   <si>
     <t>B45B32EA02</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFITTO TEATRO GARIBALDI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45B32EA02</t>
-[...4 lines deleted...]
-  <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>B44790BE25</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO VIDEOGRAFICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44790BE25</t>
-[...4 lines deleted...]
-  <si>
     <t>15/11/2024</t>
   </si>
   <si>
     <t>B4477BEB59</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO AUDIO LUCI E VIDEO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4477BEB59</t>
-[...4 lines deleted...]
-  <si>
     <t>B446A419D8</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO STOFFE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B446A419D8</t>
-[...4 lines deleted...]
-  <si>
     <t>05/11/2024</t>
   </si>
   <si>
     <t>B41F28CCC0</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO ASSISTENZA PUBBLICAZIONE ATTI SU AT</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41F28CCC0</t>
-[...4 lines deleted...]
-  <si>
     <t>B41E94118D</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI ADEGUAMENTO REGOLAMENTO UE679/2016</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41E94118D</t>
-[...4 lines deleted...]
-  <si>
     <t>04/11/2024</t>
   </si>
   <si>
     <t>B424DAADF9</t>
   </si>
   <si>
     <t>"Decisione a contrarre - FORNITURA TESTI DIDATTICI PER PROGETTO ""LO STRUZZO A SCUOLA"""</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B424DAADF9</t>
-[...4 lines deleted...]
-  <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>B40E412873</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORINTURA LIBRETTI ORIENTAMENTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40E412873</t>
-[...4 lines deleted...]
-  <si>
     <t>28/10/2024</t>
   </si>
   <si>
     <t>B3FEFE36BE</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI PULIZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FEFE36BE</t>
-[...4 lines deleted...]
-  <si>
     <t>B3FEE27857</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DI PULIZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FEE27857</t>
-[...4 lines deleted...]
-  <si>
     <t>18/10/2024</t>
   </si>
   <si>
     <t>B3E655B2E9</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DI CANCELLERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E655B2E9</t>
-[...4 lines deleted...]
-  <si>
     <t>14/10/2024</t>
   </si>
   <si>
     <t>B36CCE9781</t>
   </si>
   <si>
     <t>"Decisione a contrarre - PRODUZIONE VIDEO EVENTO ""RENZINO E LUCIETTA"""</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36CCE9781</t>
-[...4 lines deleted...]
-  <si>
     <t>07/10/2024</t>
   </si>
   <si>
     <t>B3692E573F</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN PER ORIENTAMENTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3692E573F</t>
-[...4 lines deleted...]
-  <si>
     <t>B35E810DA0</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO STRUMENTI PER IL LICEO MUSICALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35E810DA0</t>
-[...4 lines deleted...]
-  <si>
     <t>26/09/2024</t>
   </si>
   <si>
     <t>B332B2A750</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO NOLEGGIO GESTIONE FILTRO WEB SEDE DI RIPOSTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B332B2A750</t>
-[...4 lines deleted...]
-  <si>
     <t>B332545A0B</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO FILTRO NETBLOK+ FILTRO WEB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B332545A0B</t>
-[...4 lines deleted...]
-  <si>
     <t>B331D5C2F8</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI NETSECURITY</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B331D5C2F8</t>
-[...4 lines deleted...]
-  <si>
     <t>20/09/2024</t>
   </si>
   <si>
     <t>B31FEFF278</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ENERGIA ELETTRICA SEDE VIA RAFFAELLO GRASSO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31FEFF278</t>
-[...4 lines deleted...]
-  <si>
     <t>19/09/2024</t>
   </si>
   <si>
     <t>B316CBF201</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO MINIBUS PROGETTO LIBERTY</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B316CBF201</t>
-[...4 lines deleted...]
-  <si>
     <t>18/09/2024</t>
   </si>
   <si>
     <t>B316B49D5B</t>
   </si>
   <si>
     <t>Decisione a contrarre - TINTEGGIATURA E RIPRISTINO INTONACO SEDE DI RIPOSTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B316B49D5B</t>
-[...4 lines deleted...]
-  <si>
     <t>B316970708</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO 3 CARRELLI PORTA SECCHI PROFESSIONALI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B316970708</t>
-[...4 lines deleted...]
-  <si>
     <t>12/09/2024</t>
   </si>
   <si>
     <t>B303FBDBB8</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO LIBRI PER COMODATO D'USO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B303FBDBB8</t>
-[...4 lines deleted...]
-  <si>
     <t>09/09/2024</t>
   </si>
   <si>
     <t>B2F779F764</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA TAMBURO PER STAMPANTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2F779F764</t>
-[...4 lines deleted...]
-  <si>
     <t>16/07/2024</t>
   </si>
   <si>
     <t>B279EA7CE6</t>
   </si>
   <si>
     <t>Decisione a contrarre ODA - “intervento di manutenzione relativo alla sistemazione di alcuni avvolgibili e alla riparazione w.c.”.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B279EA7CE6</t>
-[...4 lines deleted...]
-  <si>
     <t>08/07/2024</t>
   </si>
   <si>
     <t>B261544ADB</t>
   </si>
   <si>
     <t>ACQUISTO EMOLUMENTI WEB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B261544ADB</t>
-[...4 lines deleted...]
-  <si>
     <t>05/06/2024</t>
   </si>
   <si>
     <t>B1FCCC8DD9</t>
   </si>
   <si>
     <t>Decisione a contrarre di affidamento diretto per l’acquisto di materiale didattico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1FCCC8DD9</t>
-[...4 lines deleted...]
-  <si>
     <t>B1FB6EE58B</t>
   </si>
   <si>
     <t>Decisione a contrarre di affidamento diretto per l’acquisto di Raso per progetto “Teatro come didattica”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1FB6EE58B</t>
-[...4 lines deleted...]
-  <si>
     <t>04/06/2024</t>
   </si>
   <si>
     <t>B1F728E8C8</t>
   </si>
   <si>
     <t>Decisione a contrarre di affidamento diretto per l’acquisto di T-shirt bianca personalizzazione fronte fronte lato cuore</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1F728E8C8</t>
-[...4 lines deleted...]
-  <si>
     <t>28/05/2024</t>
   </si>
   <si>
     <t>B1DC5E17A5</t>
   </si>
   <si>
     <t>Decisione a contrarre per l’affidamento diretto “intervento in urgenza per la realizzazione di lavori manutentivi che riguardano i corpi illuminanti nelle sedi di Giarre, Linguaglossa e Riposto”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1DC5E17A5</t>
-[...4 lines deleted...]
-  <si>
     <t>14/05/2024</t>
   </si>
   <si>
     <t>B1A23B90D0</t>
   </si>
   <si>
     <t>ecisione a contrarre di affidamento diretto per il servizio di noleggio di un service audio, luci e video per evento “Notte dei Licei Classici” 2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1A23B90D0</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2024</t>
   </si>
   <si>
     <t>B1A2854DBD</t>
   </si>
   <si>
     <t>Acquisto carta per fotocopie A4</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1A2854DBD</t>
-[...4 lines deleted...]
-  <si>
     <t>11/05/2024</t>
   </si>
   <si>
     <t>B19C2D5BE4</t>
   </si>
   <si>
     <t>Decisione a contrarre di affidamento diretto per il servizio di produzione video per evento “Notte dei Licei Classici” 2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B19C2D5BE4</t>
-[...4 lines deleted...]
-  <si>
     <t>B19C3425D9</t>
   </si>
   <si>
     <t>Decisione a contrarre di affidamento diretto per l’acquisto di striscione, adesivi e badge c/spilla per la notte nazionale dei Licei Classici 2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B19C3425D9</t>
-[...4 lines deleted...]
-  <si>
     <t>08/05/2024</t>
   </si>
   <si>
     <t>B17BDB2AAF</t>
   </si>
   <si>
     <t>Decisione a contrarre di affidamento diretto per il servizio di n. 1 minibus da 20 posti da Linguaglossa a Catania (Palazurria)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B17BDB2AAF</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2024</t>
   </si>
   <si>
     <t>B18ADC8ABB</t>
   </si>
   <si>
     <t>Noleggio bus 54 posti per trasporto alunni a Catania Teatro metropolitan per il 09/05/2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B18ADC8ABB</t>
-[...4 lines deleted...]
-  <si>
     <t>B18AEF1FD1</t>
   </si>
   <si>
     <t>Toner e cartucce consumabili per stampanti in uso nelle sedi dell’IIS Michele Amari di Giarre-Rigeneration</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B18AEF1FD1</t>
-[...4 lines deleted...]
-  <si>
     <t>B18AE71633</t>
   </si>
   <si>
     <t>Toner e cartucce consumabili per stampanti in uso nelle sedi dell’IIS Michele Amari di Giarre.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B18AE71633</t>
-[...4 lines deleted...]
-  <si>
     <t>02/05/2024</t>
   </si>
   <si>
     <t>B16D5B9CA1</t>
   </si>
   <si>
     <t>NOLEGGIO BUS 54 POSTI PER TRASPORTO ALUNNI DA GIARRE A NOTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B16D5B9CA1</t>
-[...4 lines deleted...]
-  <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>B176EAB38B</t>
   </si>
   <si>
     <t>decisione a contrarre per noleggio sala teatro per prove ammissione alunni a liceo musicale a.s. 2024/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B176EAB38B</t>
-[...4 lines deleted...]
-  <si>
     <t>B1766DD2BE</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE MANUTENZIONE CONTROLLO SEMESTRALE DEGLI ESTINTORI, MANICHETTE ECC. PER TUTTE LE SEDI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1766DD2BE</t>
-[...4 lines deleted...]
-  <si>
     <t>26/04/2024</t>
   </si>
   <si>
     <t>B167283D89</t>
   </si>
   <si>
     <t>NOLEGGIO MINIBUS PER TRASPORTO ALUNNI DA GIARRE/LINGUAGLOSSA/FIUMEFREDDO DI SICILIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B167283D89</t>
-[...4 lines deleted...]
-  <si>
     <t>B16D8A01C9</t>
   </si>
   <si>
     <t>ACQUISTO BANDIERE, REGIONE SICILIA, EUROPEA ED ITALIAMA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B16D8A01C9</t>
-[...4 lines deleted...]
-  <si>
     <t>20/04/2024</t>
   </si>
   <si>
     <t>B15DD6E6CA</t>
   </si>
   <si>
     <t>viaggio istruzione in Campania</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B15DD6E6CA</t>
-[...4 lines deleted...]
-  <si>
     <t>17/04/2024</t>
   </si>
   <si>
     <t>B14C50A410</t>
   </si>
   <si>
     <t>"NOLEGGIO MINUB DA 20 POSTI PER TRASPORTO ALUNNI DA LINGUAGLOSSA A MASCALUCIA"" CAMPIONATI STUDENTESCHI"""</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14C50A410</t>
-[...4 lines deleted...]
-  <si>
     <t>B13FF4B4A4</t>
   </si>
   <si>
     <t>Decisione a contrarre di affidamento diretto per il servizio di n. 1 pullman da 54 posti da Giarre a Siracusa per il 26/05/2024 e n. 1 pullman da 54 posti da Giarre a Siracusa per il 01/06/2024 Attività A03; Cig: B13FF4B4A4</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13FF4B4A4</t>
-[...4 lines deleted...]
-  <si>
     <t>B1405A30D0</t>
   </si>
   <si>
     <t>Decisione di affidamento diretto ex art. 50 comma 1 lett. B - D. Lgs. 36/2023; Attività A03; Descrizione fornitura: acquisto n. 50 biglietti spettacolo tragedie Greche Siracusa del 26/05/2024 e n. 50 per il 01/06/2024.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1405A30D0</t>
-[...4 lines deleted...]
-  <si>
     <t>16/04/2024</t>
   </si>
   <si>
     <t>B13FB62A95</t>
   </si>
   <si>
     <t>"NOLEGGIO MINIBUS PER VIAGGIA A ZAFFERANA ETNEA PROGETTO ""FESTA DEL LIBRO 2024"""</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13FB62A95</t>
-[...4 lines deleted...]
-  <si>
     <t>15/04/2024</t>
   </si>
   <si>
     <t>B13F76F848</t>
   </si>
   <si>
     <t>ampliamento del sistema allarme sonoro mediante l’aggiunta di n. 1 avvisatore acustico e di n. 1 accumulatore 12 V 2 Ah presso la sede di Riposto.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13F76F848</t>
-[...4 lines deleted...]
-  <si>
     <t>12/04/2024</t>
   </si>
   <si>
     <t>B12EA750DF</t>
   </si>
   <si>
     <t>NOLEGGIO PULLMAN PER TRASPORTO ALUNNI DA GIARRE A NAXOS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B12EA750DF</t>
-[...4 lines deleted...]
-  <si>
     <t>10/04/2024</t>
   </si>
   <si>
     <t>B11934187F</t>
   </si>
   <si>
     <t>acquisto ulteriori n. 9 biglietti per alunni - viaggio studio a Barcellona</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B11934187F</t>
-[...4 lines deleted...]
-  <si>
     <t>B12EB883CE</t>
   </si>
   <si>
     <t>Decisione di affidamento diretto ex art. 50 comma 1 lett. B - D. Lgs. 36/2023; Attività A03; Descrizione fornitura: acquisto libri progetto Lo Struzzo a scuola.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B12EB883CE</t>
-[...4 lines deleted...]
-  <si>
     <t>B12E8C6D2F</t>
   </si>
   <si>
     <t>Decisione a contrarre per l’affidamento diretto ai sensi dell’art. 50 comma 1 lett. B - D. Lgs. 36/2023; Attività A01. Descrizione della fornitura: riparazione con sostituzione ruote e ripristino del funzionamento del cancello automatico dell’ingresso principale della sede associata di via Vignazza n. 1 – Linguaglossa (Ct).</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B12E8C6D2F</t>
-[...4 lines deleted...]
-  <si>
     <t>Riparazione con sostituzione ruote e ripristino del funzionamento del cancello automatico dell’ingresso principale della sede associata di via Vignazza n. 1 – Linguaglossa (Ct).</t>
   </si>
   <si>
     <t>04/04/2024</t>
   </si>
   <si>
     <t>B11887820E</t>
   </si>
   <si>
     <t>NOLEGGIO N.1 PULLMAN PER TRASPORTO ALUNNI A CATANIA PER IL 25.05.2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B11887820E</t>
-[...4 lines deleted...]
-  <si>
     <t>03/04/2024</t>
   </si>
   <si>
     <t>B118C17F06</t>
   </si>
   <si>
     <t>Viaggio Studio a Barcellona con certificazione PCTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B118C17F06</t>
-[...4 lines deleted...]
-  <si>
     <t>27/03/2024</t>
   </si>
   <si>
     <t>B0F720469D</t>
   </si>
   <si>
     <t>SISTEMAZIONE ALLARME PRESSO IL LICEO SCIENTIFICO DI LINGUAGLOSSA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F720469D</t>
-[...4 lines deleted...]
-  <si>
     <t>B0F75347FF</t>
   </si>
   <si>
     <t>ADESIONE PERCORSO DIDATTICOMISERABLES A.S. 23/24</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F75347FF</t>
-[...4 lines deleted...]
-  <si>
     <t>21/03/2024</t>
   </si>
   <si>
     <t>B0E1B5B0F6</t>
   </si>
   <si>
     <t>NOLEGGIO PULLMAN 58 POSTI PER TRASPORTO ALUNNI DA LINGUAGLOSSA A PIAZZA ARMERINA E AIDONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0E1B5B0F6</t>
-[...4 lines deleted...]
-  <si>
     <t>B0E196852B</t>
   </si>
   <si>
     <t>NOLEGGIO MINIBUS DA 16 POSTI PER TRASPORTO ALUNNI DA LINGUAGLOSSA A MESSINA PER IL 26/03/2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0E196852B</t>
-[...4 lines deleted...]
-  <si>
     <t>B0E16C68F6</t>
   </si>
   <si>
     <t>NOLEGGIO N. 1 PULMINO PER TRASPORTO ALUNNI DA GIARRE A ZAFFERANA ETNEA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0E16C68F6</t>
-[...4 lines deleted...]
-  <si>
     <t>20/03/2024</t>
   </si>
   <si>
     <t>B0D1EC5031</t>
   </si>
   <si>
     <t>contratto per viaggio studio in Cracovia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D1EC5031</t>
-[...4 lines deleted...]
-  <si>
     <t>18/03/2024</t>
   </si>
   <si>
     <t>B0CF111909</t>
   </si>
   <si>
     <t>NOLEGGIO PULLMAN DA 54 POSTI DA GIARRE A NOTO (SR)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0CF111909</t>
-[...4 lines deleted...]
-  <si>
     <t>B0D9B0F13C</t>
   </si>
   <si>
     <t>acquisto materiale per la pulizia degli ambienti scolastici-SECOM</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D9B0F13C</t>
-[...4 lines deleted...]
-  <si>
     <t>B0D9C3EB44</t>
   </si>
   <si>
     <t>Acquisto materiale per la pulizia degli ambienti scolastici-Detertecno</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D9C3EB44</t>
-[...4 lines deleted...]
-  <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>B0D6AAE4CE</t>
   </si>
   <si>
     <t>NOLEGGIO N. 1 BUS PER TRASPORTO ALUNNI DA GIARRE (CT) A ZAFFERANA ETNEA (CT)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D6AAE4CE</t>
-[...4 lines deleted...]
-  <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>B0CF1E9B48</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE ACQUISTO LETTORI CODICI S BSRRE ED ETICHETTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0CF1E9B48</t>
-[...4 lines deleted...]
-  <si>
     <t>B0CF2BC968</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE PER ACQUISTO DI ANTIVIRUS PER MACCHINE DELLA SEGRETERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0CF2BC968</t>
-[...4 lines deleted...]
-  <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>B0C3FDCCA6</t>
   </si>
   <si>
     <t>NOLEGGIO MINIBUS 16 POSTI DA LINGUAGLOSSA-GIARRE PER CATANIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C3FDCCA6</t>
-[...4 lines deleted...]
-  <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>B0B5231B6B</t>
   </si>
   <si>
     <t>servizi redazionali televisivi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0B5231B6B</t>
-[...4 lines deleted...]
-  <si>
     <t>B0B4AD2639</t>
   </si>
   <si>
     <t>Decisione a contrarre di affidamento diretto per il servizio di n. 3 pullman da 54 posti da Giarre a Noto (SR) per il 13/03/2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0B4AD2639</t>
-[...4 lines deleted...]
-  <si>
     <t>B0B487C8BC</t>
   </si>
   <si>
     <t>DETERMINA DI AFFIDAMENTO DIRETTO N. 2 PULLMAN PER TRASPORTO ALUNNI A REGGIO CALBRIA PER ILM 10/04/2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0B487C8BC</t>
-[...4 lines deleted...]
-  <si>
     <t>17/02/2024</t>
   </si>
   <si>
     <t>B0705BFDAB</t>
   </si>
   <si>
     <t>Viaggio Studio a Torino e Ginevra</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0705BFDAB</t>
-[...4 lines deleted...]
-  <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>B06AA5E52A</t>
   </si>
   <si>
     <t>NOLEGGIO N. 1 BUS DA 54 POSTI DA GIARRE A CATANIA AEROPORTO E DA AEROPORTO A GIARRE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B06AA5E52A</t>
-[...4 lines deleted...]
-  <si>
     <t>03/02/2024</t>
   </si>
   <si>
     <t>B03AF9B1BE</t>
   </si>
   <si>
     <t>NOLEGGIO PULLMAN DA 58 POSTI DA GIARRE A CATANIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03AF9B1BE</t>
-[...4 lines deleted...]
-  <si>
     <t>B03AD0F7B0</t>
   </si>
   <si>
     <t>NOLEGGIO MINIBUS DA 17 POSTI DA LINGUAGLOSSA -GIARRE A CATANIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03AD0F7B0</t>
-[...4 lines deleted...]
-  <si>
     <t>B03ABCAB7C</t>
   </si>
   <si>
     <t>NOLEGGIO INIBUS DA 27 POSTI DA LINGUAGLOSSA A CATANIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03ABCAB7C</t>
-[...4 lines deleted...]
-  <si>
     <t>B03A752B6D</t>
   </si>
   <si>
     <t>Noleggio 1 pullman da 54 posti da Linguaglossa a Catania e viceversa per ½ giornata per il giorno 02/02/2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03A752B6D</t>
-[...4 lines deleted...]
-  <si>
     <t>01/02/2024</t>
   </si>
   <si>
     <t>B033D73D52</t>
   </si>
   <si>
     <t>Pubblicità orientamento scolastico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B033D73D52</t>
-[...4 lines deleted...]
-  <si>
     <t>B034639AC8</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B034639AC8</t>
-[...4 lines deleted...]
-  <si>
     <t>B0349874EE</t>
   </si>
   <si>
     <t>orientamento scolastico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0349874EE</t>
-[...4 lines deleted...]
-  <si>
     <t>B02F0B481C</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B02F0B481C</t>
-[...4 lines deleted...]
-  <si>
     <t>30/01/2024</t>
   </si>
   <si>
     <t>B02CE4F5FF</t>
   </si>
   <si>
     <t>fornitura di impianto fonia</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/ea1c2668-607b-4528-badd-5cf5354ebe72</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -4868,6699 +3133,7889 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6A698BC0" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/bb96eae7-4c53-4df3-bb2d-079d13215e57" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6597DA9D" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/fb0bbdfd-c2eb-44dc-998e-06a2db266cde" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD64D96827" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/7330b035-b66b-4987-8655-6ef2c02d2112" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD64CCE31D" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/37491ce7-4fb8-49b0-b44e-a76bc1a033d4" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6106E06C" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/6c3e2cd8-314d-4029-a46c-4feb215535af" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5B198D91" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/06a14812-2363-4985-a447-3a515da9ea28" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5B5B41B8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/1fa8cc24-8bff-4f5d-b2ab-7dc51b9dd510" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD52EF92D8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/1d5c8b53-585d-4256-8b63-e86a213ec668" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD501CFD91" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/7343cebe-0c65-49dd-9adb-974dba1f0ba4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD50064206" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/a241fdc0-88f5-4527-9983-4b9e423993a6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4978EE97" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/ca288646-9bb3-44b2-b7e9-151949472eca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3D73EB10" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/f4ed9698-f879-4bec-a3a3-6af91087aa12" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD387B9BEF" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/8f6d234d-96db-4ccb-94c1-d4566d019317" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD361385B0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/b4dc8059-48a1-40e7-8368-07e87da5b2a0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD303C68A0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/ceefdee4-d68e-44a1-ac33-1a1938ea95ed" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2CB2D3EE" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/55b20d34-8171-4ac4-b2a3-4c259b3cd3d2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2C280B18" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/5d031fd9-b93e-486c-bcac-2b821ea2da20" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2C19BE1D" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/01ad257d-ff93-4473-920e-a75c4d850830" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2ABBF429" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/7bf5cd77-9873-41cb-a141-095e534311cf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD27545F8B" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/36984867-b6d7-458e-92f4-edca59b94f91" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD056B52F4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/fb4252d5-8ba7-4e64-baab-2990ba7d4c13" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFE403CA7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/dab435f5-74b4-467c-bec4-22f53de33e1a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE17FEDE6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/58f978ff-8829-4293-9e1d-9f34dca2d06a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCD85FB6D" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/4b7bed38-faab-407a-a597-6fbd2a9f8bd3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC62941C6E" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/8945bcad-534f-47cc-be39-f4d400194c03" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC56F79CAD" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/ffab84c7-21ac-4575-9a93-0dbc9c5f524b" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC54FE800A" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/921419b2-be6a-4d3c-8c2f-d2328567f6d0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4C3F2030" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/97cb897b-8589-4f91-b7ed-03f8857fe3bb" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3EB29A9A" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/320308b6-861c-4f7a-a957-938642df0c42" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2EA64605" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/83320a48-4c8d-4898-99bb-a339c5269c1f" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC34492132" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/c6f0c08d-da48-41d2-b124-64a5c61cfda9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2B69DBA4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/fab76ba3-4069-4987-8a95-b8f1342906de" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1091CB8E" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/894ab5fd-13f6-4e71-a939-2cacb9f80363" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE93B7701" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/822a5634-9987-463a-91b6-a290b3420ec1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE92B4147" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/462ba9bf-9ff7-43af-9f8f-8cf5cabd9982" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD2D611B8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/bfcc2eb7-9cab-437c-be2c-e6e95a269e07" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC023F78C" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/f13e66a0-6135-467a-a07f-ca602a0b77c5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCAF1DF18" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/04a22d43-2f78-47a9-b627-807afdd81f59" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB5239536" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/700fbd65-3abc-432d-b8ae-f8e42130277d" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB5182E2F" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/c5496031-4536-4178-a2fd-7fef8989b13e" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC44DE1C9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/ae12b201-50ff-4df8-a037-eccba8e9c5e5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB4D06AD4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/ce359181-198e-4d44-b871-348a82bfc659" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBFDD530C" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/f3c545b8-7b7e-47ee-a9e6-30dd63c95db6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBFEC04F9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/f8fb6987-a514-4f23-991f-f94bfcdbfa36" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA422C457" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/dde0024b-05d1-4f73-9ee1-cfec598b6ff4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB76D72424" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/d960d40c-420d-49fe-832d-4cebf0dab6c9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9CC9AEAC" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/cf984c33-4098-49f4-b094-eb8ddfd342e1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB76AD6CE1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/f39ae67a-c97a-451e-bedf-f0792377c5b2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB76CCDBF8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/8809748e-3311-46f4-831b-bffd84d92f97" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7E4EAAD9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/61002358-5704-4eca-969b-121dce4d979e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5BB4AD33" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/e5b0aff6-2041-4040-9394-2791945138c0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4B8C02CC" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/a35000bb-68a1-485f-9e18-04e29363baef" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB461A838E" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/3958e18f-2ec8-4134-ad06-8b9ab54edd27" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB46996EC0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/2c9f2ccb-cd97-4cd9-85d0-7abae921776b" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2EA62415" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/bfc943df-629a-499c-a8df-1e7b6d0c57b3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0D0933C7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/e00b7205-76e2-4c33-a526-e7a57c6558e0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0DECE214" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/7fd1f7c6-2f1b-4377-b372-9a6d894b0b39" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3CD2DBE0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/e9a7449c-1b49-44aa-8f4d-1c0e4c14bdff" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0CE3A3D1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/745e6751-b7ae-4d22-9352-3b0dc01e43b0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0CFAC526" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/c8229bfe-04c8-45b1-91e3-2c401ca629db" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0CF07CFA" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/c018d7f8-0cb5-4e4a-a170-5b916fc29aa1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB287B66DE" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/3e2a2f97-899e-4487-8e31-fa0ef1f43233" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB288BDFE4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/a0f0a561-2271-42b4-be3d-701f29a3050e" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB32EED453" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/0bc4a85b-dc18-4aaf-968b-91688ffb0b99" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3075F017" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/f5eaed8f-8ab6-4d08-a07b-938269bb0f59" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE52400C2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/05e49277-126c-449f-b0fc-8a08634c949c" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0CD2C501" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/23dae660-5065-49ae-8649-c2b5d21dfd00" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB29C6CE35" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/fe12d883-5084-4aae-a573-45f5dc448ac3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0DD93E1E" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/fdb54043-c66a-4343-aad2-f124b36d4224" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB214F75DA" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/2b203d02-79dd-4f30-9e4a-548d86600ec9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1F18A9DF" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/9e92b50f-7680-4c86-9676-71b691ef3f6e" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB08A7789D" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/fbf395a5-a25c-45bc-b987-f27f99fb623e" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0879EF04" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/84da907b-71cc-44ac-a903-308e427fdf0e" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0E14177D" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/7178bfc2-4ccc-4a1f-b359-c73366be8d17" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0DFC7F8B" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/e8bc20e5-a966-4fcb-ba3c-8962a631be8c" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB12BEC5B0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/a6e497f5-e112-4d0f-b8cf-1f5aedde9106" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB10074692" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/cd1aa459-5659-4f14-8e30-8f0383496ebb" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEA571797" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/9a2bb840-2d0a-4e72-92a8-b15dc49fc313" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACC16982C" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/31e619b0-aaca-4bf8-86f9-921f4190f49c" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABEF47FF3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/b6bd30c7-e9ee-41e2-ae77-fef69e5e0578" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABEE70E87" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/512a73ec-59e4-4500-a608-302d22a7ba87" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB9A8B329" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/8a08c1a5-8fb7-4dc4-96eb-e80f72cbaa6d" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAA1DFD41" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/75e3f5fa-b280-4d96-bb3e-55715e1d8c9a" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA317159B" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/26185c50-478e-4a72-a603-af4f18eb73a4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8F171316" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/68d3a2b4-4390-4973-9af8-710875e1bf5a" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5A59D9BC" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/665e0b48-fe7f-4042-a7d9-e19dfca3d095" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA927E8536" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/ad4f636b-daea-4f4f-aa29-822af1c46abd" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8EF8B207" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/fe69fea8-c721-4f35-b227-4b2867a3fa5b" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA987F0492" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/b0fdf907-879d-4230-a4ba-701f4ba39d2e" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9A6F7F54" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/52a2672f-9e82-4c1e-bb80-71457403b4da" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8F049ECE" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/abc5d6a5-2718-4eb2-b769-259a450a9896" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA92917F3E" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/96d1ecff-e61c-46a0-b6af-05c5cb4166a0" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA92BA06D3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/24a860c3-1ca9-4bf0-bb3d-43d8f8f11d8d" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA93AA6CA3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/cb377d91-d20f-4ee0-af7b-7be7d584a19c" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8EEADAD1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/6d78938e-eb26-4394-856e-3f8325e8076f" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8C553AF9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/75df64b8-46d8-444a-b375-c66493d32f11" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA81DEF863" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/ca8c442e-12a6-4d15-88d4-592bbd972be3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA77287578" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/d16bdf37-3eb3-45f6-9bbd-f6ed4caea125" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA82556432" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/17743f29-817b-4349-ae31-09c481cfb5f5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7CFFF77A" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/6f4dbdf2-69d4-4f07-962f-55e29fc8e67e" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7D0C8D57" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/6a64875f-846d-41c3-a946-da9b0e2a8303" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7CF242C2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/0fef1d77-bc17-4618-b01b-0b69d5feb558" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA658D6FED" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/36a13f64-665d-4507-964c-6b57c35682f6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6599B283" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/bd8947fb-2d93-4c06-8519-f45cce3cac15" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5A353628" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/80a7c0e9-f13f-4224-bcb1-565541ac32ca" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5374E22F" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/31620e01-0546-49da-b91d-5a2cbb7ef192" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA556B6CFD" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/211177e0-ca98-48de-8034-96b5ff9485d9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5A0AC5D4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/c223a61a-c3af-4809-a961-febf5c684ed0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA59F93DEE" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/6d30ffe1-b003-40ed-83c2-42d297cfc314" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5354B92F" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/1f64e43f-79ed-4720-be87-10bb0d462735" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/84932d81-e1de-4d02-b6a1-949627af3985" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA469B79B3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/592f0dc1-f1d4-428e-9333-94b3bfda7466" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3D30809D" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/ddf3ead8-923c-4467-a9bd-ed84ecb0eacc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2BE7C9E5" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/c656c03b-bbf3-4ff4-8489-661bfa742ee3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2381D6F2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/efaa4f21-f568-4d4f-830b-aafd73b32dc4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1C6CD4CA" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/e48ac26e-53cd-4a29-932f-6030e6bec646" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1C5FC850" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/ed416f1c-4a25-45ae-b7ff-ebd72529dfec" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1CBE9C2D" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/13f97346-87d8-467b-9d01-5a2f6e5d77fd" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA188ED535" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/1e2c2d2b-9648-4425-831d-a283fbc1d3bb" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1882502B" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/8b17d0ab-503b-4ee2-970f-35731fa4f4ce" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA189EA5FD" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/5460d9f4-78ae-43b2-a8e0-c264665b9e50" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA18AC283C" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/f1efca22-0e6e-4a50-8443-2f828e219b42" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EF01A3DA" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/a3491ee5-f89f-44b9-b7be-2f5a2e75329a" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EF93FFB1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/4248a4ea-72ed-4377-8a6f-7199d80ec21c" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EEEDABC5" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/1a786bf8-1704-48ab-a8ca-9761db5af83b" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E356D71E" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/847a6dc7-b0c7-4e2d-a728-ab6ab7c36ef6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E363E398" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/36fe724d-5fc4-45cd-b150-d498e9a44f70" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E34AA633" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/df2bb686-81ae-47a6-84be-4c2181ac9108" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B999ABFB" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/021af5d3-9ce9-4b43-9c8e-5f1c1e75560d" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99EE13D75" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/df0c33f1-c85f-466a-899a-bbdc3f6a914b" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99E7854BD" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/1c13bf4c-f488-4f90-8780-b6bf0731b82e" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99F1A2D3D" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/b57bec6f-cb95-49bc-938d-b2ea4d119994" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98D0571D5" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/db8a66f7-915c-4d19-9333-a009a2420fa0" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98D2D6127" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/a1d56a05-0b68-4aae-8c81-5f9bfdada43e" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98D1C8257" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/c8163583-abf3-4aec-913b-5351e86617b6" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B984ADCB05" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/9e7669d8-0633-4072-8808-94956147d677" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B984CBC722" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/78d1c5f5-e845-477a-a866-13971b339c6e" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B984D7D667" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/686ed7e4-5b95-48ca-98c2-2312d6044f25" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B984C14C7D" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/20a6c2de-91d9-4448-a82b-ad25d02d0e75" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97C0F808D" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/24f4ba5a-87f1-4976-9a02-bea422c465fa" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9414F145C" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/69d8665b-48a7-400d-a976-0ce3128f0cf0" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9418AEA18" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/7f8af470-42f3-4231-b0bb-65adb77c4ef6" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94599F17D" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/22ee6b88-5b3d-4109-8b85-a83fdd176268" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B928611ADD" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/0f172210-3594-488b-8fd3-34c6c5826437" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B974130DBD" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/76ba543e-00dd-4caa-adb0-4d1383055b24" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9284BB0A6" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/e35dbac3-ba18-44a6-b7f4-468cc27add06" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9325013AC" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/e1cd7292-be13-4308-9a94-9810e94169f1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92E68B84D" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/3f69b495-3b86-444d-986b-c4b724b75649" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B928393C5E" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/3965c301-1323-4421-865c-1847c39f56f9" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B928E9FA1C" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/2ad1ac9b-f972-4ff8-a7a9-b305d9796a3b" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B927E1FC5A" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/b88caffe-bcc6-4941-b0f1-2b1322b6d43d" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B912244D24" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/4cff6621-b0f3-421d-a63f-548bbaa289df" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F93B6754" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/4028a720-b87e-4380-bc75-070e2a014486" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E1B29A01" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/bdff28dc-020b-4374-b29c-5f81a08e9847" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EF43460C" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/3b3a5c8b-38b2-45a3-bfc1-05a59e7444c0" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CFA77CD7" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/a7e1691e-7e6c-459c-9990-4f033b2ebb62" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CF93966D" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/4d092143-c553-4c86-9051-0fe8edc49cf5" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D43F1F57" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/8cc58152-f074-4ae3-8da7-d46d102b8a80" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CF5377BE" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/92dc601c-ddb8-4efb-806f-2ccb88adf714" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CF406C0B" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/e3c92218-0df3-4b2e-b6f5-584048fdb260" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C58A3163" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/42bf4def-a815-414e-bcc4-0079c36dc87b" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A3BD68F3" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/863e114f-4f2e-4110-9058-83e4e648df79" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A3B5B374" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/f017d80e-6497-4041-b2ec-1f1f01ff77e6" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B6C139AF" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/9c03e0e3-871a-4c07-84cb-0715c2b10b3e" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B6B9F9F5" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/f55015ce-732c-4054-a92d-d2fc08a91996" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8583FB7F6" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/fcc36613-9e5d-4a4b-a302-a2f525b80225" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8145AD589" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/d1fd6fd2-5770-4cf5-b067-d5a0bcc2e3e8" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BCB6B784" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/0caeb2bf-0273-4cc5-84c9-7efa133de190" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B775774CF3" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/c0beba40-663c-4d61-bb9f-28d167bce04e" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7506B8925" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/57f82a18-c883-4b4a-8f1e-8af59583056b" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B742B6C0F6" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/cdd28841-b1ff-461b-8082-b2ac14e2023e" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B701C6958A" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/0fac7305-fc19-4311-8885-1b616ef3a45d" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B701BBD799" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/1598b78c-3656-488c-92af-121eee39a86b" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7084ABED0" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/679e9b46-1617-42c1-b7af-fae2d12453d2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B704EAF234" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/bc1802e9-009b-48e3-90b8-3bef69d9bee0" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E79AE96C" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/ee88a36b-0282-480b-b1c3-cc131475c913" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E798CD5C" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/74214431-fee9-4b15-8527-042e53a78f6b" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E791E299" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/2b187ae0-c04d-4269-bfed-bf21ff3db43e" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E78F3F19" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/070ad7ae-e756-4fb8-8dd5-307edbd01f7b" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CC34C59A" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/3ad58f74-75ad-4020-8161-6c96df0fd58f" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C9B1BAD8" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/338079de-695f-4cb8-9671-9aef06756074" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C9711591" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/d1e197e3-a0ae-4caa-8ec5-35da0fcacfbe" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C99915B6" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/44111d31-9f49-4886-9872-f8d1cb49ec7c" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6ADFB31CA" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/a6531414-760f-41bd-b224-2d3b17c09ea7" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A313FB2E" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/b1aafed9-5180-4410-8fa8-eba27fcaff79" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68765F25B" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/039c4db6-a108-4061-8608-42b6bfc9a5b6" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68AE27A93" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/dcdada81-5ad8-4bba-94f9-15c5c74cf69e" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B688350055" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/13376b19-2a0b-4064-a9af-bd31a2727257" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6769930E6" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/352befa9-d258-4fc4-9e67-d149323aa28f" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66D1823AB" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/a0963dfd-6994-4897-8a61-b13fb598fa1e" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66D642F21" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/7ea2a229-10b3-4f7f-a4f6-5e4b6af8bed1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66B648BD5" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/d6eb7f26-7c6b-4306-8fad-b2a6de611c45" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65FFF99B5" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/0fe261d8-b832-4b17-8ba6-eefc2fff75ae" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B666BA3299" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/0b445060-9824-4b51-b36f-63cf90e45a3b" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65F2C6546" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/1c6defd1-0f54-426b-b8f5-72b65462a491" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65F22A48A" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/d63f47bf-e4d8-47c6-b21f-2ad77a18fdda" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65F1DF6A5" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/7471c471-8ea0-4152-b3a7-b4ae7902b19f" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65F280B80" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/06c3bc39-f46d-4c70-b042-d81fbba1ec17" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B651B9F8A4" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/406ebc6e-370e-4b45-862c-bf634366908e" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6464D0CE1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/baffbacd-5270-4eb8-92c4-bc2d3501fa20" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6462BE784" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/641b1e6b-97dd-426b-bc03-9291c30f4e7a" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B640C0EE17" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/088b50a4-cd60-4876-9ac8-ac9b53c55cca" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B637A9C7A1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/96545a9b-ac28-4311-a27f-7bc81b2862d5" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B633A9F999" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/bc6ebc39-e17f-4517-8551-d719bf491ec6" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B633905742" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/141b602e-04f5-4675-a8b2-46a2f11e8893" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62DF073B4" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/a00568de-9e32-4e71-bc5c-1023b6bd3d02" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B621ACA2D2" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/fcbccc3f-a1ef-45ad-a59b-d6d4bbfe537f" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B621921419" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/94373457-6d96-4657-a3e5-5fc709f3d9e5" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B613B896AB" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/f169a967-a0ea-4613-8304-794448f46764" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B621E51BFD" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/097579e7-9a48-4881-9ff3-1578899f1162" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6139A359C" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/5e07b2c6-95a0-4987-a0db-75e262163ed3" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6135E0AE9" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/656e705f-72ff-4cbe-b097-463a6bdbe145" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B613FC3391" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/4a4683f8-50c6-4a98-ad62-53df2c93a29e" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60846766B" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/1dd93ed7-ecef-4ef8-b0c3-a49a0346f503" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B601FC9E3C" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/b855b208-a60d-4f4d-aeeb-7dd5bc54cb5f" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5ED2E045A" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/73870540-cab9-4cc2-bdc0-c96a917d1036" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5ECFD94CD" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/7122b22c-0a2f-4df0-803c-19e346d9d5e6" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E7F6A492" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/aaecf985-f7b5-4082-b271-d27dcf9cfc30" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DA90EF73" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/c73668b6-8b56-46cf-8bf1-e74bb884cbc2" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DA2CF7EC" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/4d0a22ea-6f9a-445b-9ddf-fd74c81d851f" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C5C017DB" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/2c623b49-4865-4d35-9e35-4abc79feabf8" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C3EA0954" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/ea2ab087-cb41-40ad-9e7c-65f6aa0593b9" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AF1213A8" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/e592eed0-ecee-4cd7-b475-27f8868a0c77" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B63B947D" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/c5878a71-ebdb-4dd1-a0d6-c5d7a3c1c6b0" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B51CFBFE" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/04802b78-bd36-4f8d-86b8-9d6fd7a2b1cb" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B03D8550" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/c2553907-2953-4b86-a153-39964a657b2a" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AEE937F4" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/de4969a4-146c-4570-9362-92f3a39f89cd" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AE65E229" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/88314735-4cad-426d-9e5e-cb611e82f7b0" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5918429E7" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/f31cbdca-9e35-4794-9e7c-252803515bf7" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B595F25949" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/0a7a6dae-6b49-4df6-b594-f27f045204d0" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5911FCC96" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/7cba3b67-f05b-4db3-8c14-4ff5db42f469" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B576CD2E5B" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/3a990d5c-d046-4a80-b155-ba4e6b1bf5f1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B576A6C3AE" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/49519a14-0747-42dc-8b90-2305345c2dab" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5761EF277" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/41ba6871-1c55-460b-bfbb-72a6d95fd140" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B575DFBF52" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/973c794b-fb03-4923-a144-103e6e58be3a" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B565E1C88B" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/4a05073f-9024-4683-9d62-e8ce748cf059" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B565BAE741" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/669babb3-97d6-466d-867c-6dc808686e0a" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55319BCB8" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/9f01d624-0e15-4269-9adb-d9c6ca5371fa" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B552FCBDD0" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/0b58b33d-0c3c-499c-b5e8-a1b2edf11854" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B551CE7707" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/dc9211cc-fcc1-4ff5-8203-309683c70b12" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5372B2F6C" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/eb7afa98-39b3-4a09-b48e-111c3ca62780" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52EECB606" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/9e59eed5-1086-455e-87af-51445f00c0e3" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52F0BD0FE" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/460caafc-d9ef-44fd-951b-205d9df4820c" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B527B98548" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/a22e3ab4-b28a-4bd3-bf7d-72a09b6779c4" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B527A95F89" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/c28a377a-6ebd-4501-8b93-92abcd08cccd" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5279FAFA0" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/cdcdf603-c774-43b0-a9d5-6ddb3fd57b64" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51CACE134" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/90fd5bca-6050-422c-809d-02392e5647c6" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B507BCCC26" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/0e1d3bd5-f480-415f-94e4-24586e6f766f" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B507943496" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/b4adb3a7-2cfa-4081-bdd2-0baae017a5db" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B507640855" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/28d4692a-4458-4c7d-8682-67445c4ef182" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F8FA3975" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/08a89b43-e836-4ecc-9e54-a8e34de8c639" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F88303C2" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/491bf548-b993-4ad2-a164-ba95d67f4262" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F7AD80CA" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/9c50691a-ed15-4746-bf2a-6d7bb30062e6" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E78C7A37" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/98bfa30f-9552-4388-bd2e-01b0c010b949" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E5B01858" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/133bce1e-42dd-4f91-ab9f-6a978eaed8a2" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4DF25FFD4" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/67a21a8d-f3c0-4880-88bb-78b4e458fda9" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4DD317F6B" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/d6ac786a-b1c3-4025-8823-7c0f8539b4e7" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B650562C" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/5f040e2b-f9eb-47fd-a396-187f2c5d4db8" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B446C955AF" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/e47bd485-6b97-48f8-a5e1-79861ef64f74" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48DECE033" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/c4be414b-c21c-4f55-a499-778c43f70192" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48DC20A15" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/03ce9f44-b94c-403b-a398-70627122f893" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48D6F88C9" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/8bbe2c51-7192-44d7-b3a9-65549051b473" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48E2418DD" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/83e5b51c-6426-4321-8e59-0836e4b6aa6d" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48E624DF5" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/865f0027-5ddd-4e51-a28f-8827fec6a8ee" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45BB20885" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/08229b04-0084-4eab-ab47-0e9644956aac" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45B32EA02" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/3ee557f0-11af-44cc-bb04-90541b0de20f" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44790BE25" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/563184ea-1a67-47a4-afcd-0bb2cba60024" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4477BEB59" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/caf60c7f-588f-4e43-b4dd-281c961b985b" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B446A419D8" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/a015ac10-40e6-4467-b65f-2ea96e53ecd5" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41F28CCC0" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/0cc60802-7c90-4269-8dac-132c6a324a21" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41E94118D" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/9431dd93-4aeb-4455-9cb5-8c74ed06ac78" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B424DAADF9" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/e9347d01-128f-40ed-9fd6-a6916a4999b9" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40E412873" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/a2329ba8-fa23-4f0a-b238-ee3eddac4b7a" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FEFE36BE" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/59dc19cc-4081-499f-b26a-1de062c42da6" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FEE27857" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/0f9eb426-4f77-4211-ba54-fb82abee492e" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E655B2E9" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/c0a1aff0-78c5-4afd-af20-1baeaee395ab" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36CCE9781" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/46285615-48c2-4aab-8460-c18591f1d84f" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3692E573F" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/b16d41ca-0cd6-40a4-b02f-32c304745b2f" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35E810DA0" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/6a5fa79d-f29e-4599-9d92-a836c6b625f0" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B332B2A750" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/94431864-594a-43d2-9f72-a514bd23ee30" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B332545A0B" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/db9f6142-c280-4ddc-92b0-59bedbfff05f" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B331D5C2F8" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/28d78bb2-c1f1-4718-a5a9-524f416f9197" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31FEFF278" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/bb13a8a0-4060-41cd-9fee-15f9068735ad" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B316CBF201" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/baf2c997-fb2e-42e6-936d-7b52eaa44606" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B316B49D5B" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/e4e5bc5d-40ec-4d03-8680-f70a64aa60e6" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B316970708" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/80910c72-bc9f-4aef-9182-5955284ea942" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B303FBDBB8" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/12e98e5e-4b25-4549-b89f-dec1fdadba69" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2F779F764" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/985ed2fc-75a5-4ed9-9b4f-d24e09bb22d7" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B279EA7CE6" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/44d6fbfa-c027-43ac-88fc-f2d2a0aa2aff" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B261544ADB" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/0d6eabaf-002f-4105-b453-6758fad823b8" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1FCCC8DD9" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/d140ea04-f881-4551-988a-a32b9ca34ef7" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1FB6EE58B" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/242416a9-d084-4f4b-b2e4-d07a8a321c05" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1F728E8C8" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/a6a095be-1d12-430e-aacd-b77c6a659cdb" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1DC5E17A5" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/c8dd7c7e-7767-4a6b-bf5f-d5f7be4838ce" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1A23B90D0" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/7256d2c6-bcc8-41f7-bf46-9a0e7b78a0eb" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1A2854DBD" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/00e542e4-24d9-472c-9493-41a16ab1b8f2" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B19C2D5BE4" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/6ab2408c-e055-40db-b1db-58075bb274cf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B19C3425D9" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/19a7b35d-de9b-4e41-9a80-53ccf88424d9" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B17BDB2AAF" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/ae5f1dce-69b6-4d87-ab81-0946d53b72c0" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B18ADC8ABB" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/9aaa146c-0c67-405e-a021-fd46724d5b10" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B18AEF1FD1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/bc194ef7-d03d-4e3c-8fcc-a21c538856ba" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B18AE71633" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/5c19ed2b-fdde-43e0-a3e0-5f9dcec6b858" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B16D5B9CA1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/091b8731-f67a-4b5f-bb5b-b4d06b1cd37d" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B176EAB38B" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/cedbab5b-2f1a-4b3f-bb5d-d677822e1415" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1766DD2BE" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/4a71f4a9-45fb-447e-a573-7d561bfe664c" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B167283D89" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/803c2adc-5a50-4bf2-b4a4-d06f37905e61" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B16D8A01C9" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/2f228ba1-0377-4c6b-9ff7-dd686440afd7" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B15DD6E6CA" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/e109d13c-bde2-4589-b801-3d54d8dc81f6" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14C50A410" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/2cdff8cf-26ef-47f9-b48d-3d33760aec38" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13FF4B4A4" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/5c8d66eb-95a4-4846-ad86-a986bded3741" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1405A30D0" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/d7849847-94fd-4728-bbcc-0f8a29c9defa" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13FB62A95" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/cf0b52d5-505b-4b9a-9b73-931cea8d3b74" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13F76F848" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/22aa0125-c10f-455c-a7ba-81600bb6b4e2" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B12EA750DF" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/227db9cf-e83a-4a3e-8afe-1124f106cca5" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B11934187F" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/a8d4bc87-829f-4bb4-a5bb-1fb2e9afd8a3" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B12EB883CE" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/c1762d73-3182-406c-b259-296fe99e3130" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B12E8C6D2F" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/ad536f18-367d-4bb0-9f82-31f8d4e3e377" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B12E8C6D2F" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/ad536f18-367d-4bb0-9f82-31f8d4e3e377" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B11887820E" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/41195f6e-55a5-446e-b79b-8e73a39783a5" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B118C17F06" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/72c31e2f-c1cb-4342-b501-d6a9a7af7e2c" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F720469D" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/60d3484c-80d3-4adf-89da-9551360743f4" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F75347FF" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/a06ac17e-f21c-4eab-8c76-d3147fb91b25" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0E1B5B0F6" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/99b75309-292a-42ed-bcfb-0c8d93dcb4e4" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0E196852B" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/70040c72-ea9f-4cb6-be1f-2f71d52ede8e" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0E16C68F6" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/40b6b74d-3831-4227-a7a1-96360ec05df4" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D1EC5031" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/391b1b8d-5dcf-470d-b745-7d130666fa20" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0CF111909" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/a317c22a-6224-47c3-9358-b346e8e33064" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D9B0F13C" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/13ba664d-c9c9-4dae-9233-f8434874e044" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D9C3EB44" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/51115d40-edf1-43cf-8f96-57458dc2c6de" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D6AAE4CE" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/3168f4e6-f8b4-495c-b023-be2ab8b0bbde" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0CF1E9B48" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/f6722cb5-e9e9-4592-bf1f-93c8d998bbb6" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0CF2BC968" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/2f04042c-8e76-496b-b5af-7748e2acedb3" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C3FDCCA6" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/b6cfe38a-8c22-435b-b0e6-202d39b87454" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0B5231B6B" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/77e2bed2-dc49-4974-aae1-ce1548187523" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0B4AD2639" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/2d22dbbd-5331-44dc-9ead-758c30946d71" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0B487C8BC" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/b5d6d640-fcbe-40a1-827e-c7b9cc1edfb7" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0705BFDAB" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/6a77cd5d-a0e2-4e9a-8468-93a425336c41" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B06AA5E52A" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/cf81c06e-d806-47a2-a5bf-3198a4612208" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03AF9B1BE" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/b9e4bbc3-996c-4db3-95a4-1529ca282c4d" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03AD0F7B0" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/bc5c215f-3327-41f3-a056-5551af824a7c" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03ABCAB7C" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/6191028d-76c6-43b6-a20b-a3cb9128fa12" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03A752B6D" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/4eb5454a-8823-4e82-b01a-02add90cc74f" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B033D73D52" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/66286145-e868-4def-81a9-abb8235aefc7" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B034639AC8" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/be79464b-0ecc-49c6-8c38-00c0176a70f0" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0349874EE" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/10aef8e8-77f1-4c8c-81df-237b0ee8bc90" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B02F0B481C" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/2faee388-6456-48d8-be9a-a3310ce237aa" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B02CE4F5FF" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIS001009/amministrazione-trasparente/atti-amministrazioni-enti/ea1c2668-607b-4528-badd-5cf5354ebe72" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F332"/>
+  <dimension ref="A1:F356"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>11391</v>
+        <v>16240</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3">
+        <v>16200</v>
+      </c>
+      <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
         <v>11</v>
       </c>
-      <c r="B3">
-[...12 lines deleted...]
-        <v>15</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B4">
-        <v>11100</v>
+        <v>16044</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>14</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="B5">
-        <v>10968</v>
+        <v>16033</v>
       </c>
       <c r="C5" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>16</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="B6">
-        <v>10755</v>
+        <v>15928</v>
       </c>
       <c r="C6" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>19</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="B7">
-        <v>10572</v>
+        <v>15836</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>33</v>
-[...5 lines deleted...]
-        <v>35</v>
+        <v>22</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="B8">
-        <v>10569</v>
+        <v>15834</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>24</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="B9">
-        <v>9940</v>
+        <v>15580</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-        <v>44</v>
+        <v>27</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="B10">
-        <v>9868</v>
+        <v>15546</v>
       </c>
       <c r="C10" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>47</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>29</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="B11">
-        <v>8892</v>
+        <v>15493</v>
       </c>
       <c r="C11" t="s">
-        <v>51</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>54</v>
+        <v>31</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>50</v>
+        <v>32</v>
       </c>
       <c r="B12">
-        <v>8888</v>
+        <v>15390</v>
       </c>
       <c r="C12" t="s">
-        <v>55</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>58</v>
+        <v>34</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>59</v>
+        <v>35</v>
       </c>
       <c r="B13">
-        <v>8532</v>
+        <v>14989</v>
       </c>
       <c r="C13" t="s">
-        <v>60</v>
+        <v>36</v>
       </c>
       <c r="D13" t="s">
-        <v>61</v>
-[...5 lines deleted...]
-        <v>63</v>
+        <v>37</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>64</v>
+        <v>38</v>
       </c>
       <c r="B14">
-        <v>8465</v>
+        <v>14847</v>
       </c>
       <c r="C14" t="s">
-        <v>65</v>
+        <v>39</v>
       </c>
       <c r="D14" t="s">
-        <v>66</v>
-[...5 lines deleted...]
-        <v>68</v>
+        <v>40</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>64</v>
+        <v>38</v>
       </c>
       <c r="B15">
-        <v>8460</v>
+        <v>14826</v>
       </c>
       <c r="C15" t="s">
-        <v>69</v>
+        <v>41</v>
       </c>
       <c r="D15" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>72</v>
+        <v>42</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>73</v>
+        <v>43</v>
       </c>
       <c r="B16">
-        <v>8358</v>
+        <v>14597</v>
       </c>
       <c r="C16" t="s">
-        <v>74</v>
+        <v>44</v>
       </c>
       <c r="D16" t="s">
-        <v>75</v>
-[...5 lines deleted...]
-        <v>77</v>
+        <v>45</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>73</v>
+        <v>43</v>
       </c>
       <c r="B17">
-        <v>8345</v>
+        <v>14559</v>
       </c>
       <c r="C17" t="s">
-        <v>78</v>
+        <v>46</v>
       </c>
       <c r="D17" t="s">
-        <v>79</v>
-[...5 lines deleted...]
-        <v>81</v>
+        <v>47</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>82</v>
+        <v>43</v>
       </c>
       <c r="B18">
-        <v>8287</v>
+        <v>14547</v>
       </c>
       <c r="C18" t="s">
-        <v>83</v>
+        <v>48</v>
       </c>
       <c r="D18" t="s">
-        <v>84</v>
-[...5 lines deleted...]
-        <v>86</v>
+        <v>49</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>82</v>
+        <v>50</v>
       </c>
       <c r="B19">
-        <v>8285</v>
+        <v>14499</v>
       </c>
       <c r="C19" t="s">
-        <v>87</v>
+        <v>51</v>
       </c>
       <c r="D19" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-        <v>90</v>
+        <v>52</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>91</v>
+        <v>50</v>
       </c>
       <c r="B20">
-        <v>8259</v>
+        <v>14452</v>
       </c>
       <c r="C20" t="s">
-        <v>92</v>
+        <v>53</v>
       </c>
       <c r="D20" t="s">
-        <v>93</v>
-[...5 lines deleted...]
-        <v>95</v>
+        <v>54</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>91</v>
+        <v>55</v>
       </c>
       <c r="B21">
-        <v>8241</v>
+        <v>14387</v>
       </c>
       <c r="C21" t="s">
-        <v>96</v>
+        <v>56</v>
       </c>
       <c r="D21" t="s">
-        <v>97</v>
-[...5 lines deleted...]
-        <v>99</v>
+        <v>57</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>58</v>
       </c>
       <c r="B22">
-        <v>7643</v>
+        <v>13509</v>
       </c>
       <c r="C22" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="D22" t="s">
-        <v>102</v>
-[...5 lines deleted...]
-        <v>104</v>
+        <v>60</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>100</v>
+        <v>61</v>
       </c>
       <c r="B23">
-        <v>7640</v>
+        <v>13380</v>
       </c>
       <c r="C23" t="s">
-        <v>105</v>
+        <v>62</v>
       </c>
       <c r="D23" t="s">
-        <v>106</v>
-[...5 lines deleted...]
-        <v>108</v>
+        <v>63</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>100</v>
+        <v>64</v>
       </c>
       <c r="B24">
-        <v>7628</v>
+        <v>12652</v>
       </c>
       <c r="C24" t="s">
-        <v>109</v>
+        <v>65</v>
       </c>
       <c r="D24" t="s">
-        <v>110</v>
-[...5 lines deleted...]
-        <v>112</v>
+        <v>66</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>113</v>
+        <v>67</v>
       </c>
       <c r="B25">
-        <v>6973</v>
+        <v>12235</v>
       </c>
       <c r="C25" t="s">
-        <v>114</v>
+        <v>68</v>
       </c>
       <c r="D25" t="s">
-        <v>115</v>
-[...5 lines deleted...]
-        <v>117</v>
+        <v>69</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>113</v>
+        <v>70</v>
       </c>
       <c r="B26">
-        <v>6966</v>
+        <v>11391</v>
       </c>
       <c r="C26" t="s">
-        <v>118</v>
+        <v>71</v>
       </c>
       <c r="D26" t="s">
-        <v>119</v>
-[...5 lines deleted...]
-        <v>121</v>
+        <v>72</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>73</v>
       </c>
       <c r="B27">
-        <v>6953</v>
+        <v>11155</v>
       </c>
       <c r="C27" t="s">
-        <v>122</v>
+        <v>74</v>
       </c>
       <c r="D27" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>125</v>
+        <v>75</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>76</v>
       </c>
       <c r="B28">
-        <v>6384</v>
+        <v>11100</v>
       </c>
       <c r="C28" t="s">
-        <v>127</v>
+        <v>77</v>
       </c>
       <c r="D28" t="s">
-        <v>128</v>
-[...5 lines deleted...]
-        <v>130</v>
+        <v>78</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>131</v>
+        <v>79</v>
       </c>
       <c r="B29">
-        <v>6020</v>
+        <v>10968</v>
       </c>
       <c r="C29" t="s">
-        <v>132</v>
+        <v>80</v>
       </c>
       <c r="D29" t="s">
-        <v>133</v>
-[...5 lines deleted...]
-        <v>135</v>
+        <v>81</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>131</v>
+        <v>82</v>
       </c>
       <c r="B30">
-        <v>6014</v>
+        <v>10755</v>
       </c>
       <c r="C30" t="s">
-        <v>136</v>
+        <v>83</v>
       </c>
       <c r="D30" t="s">
-        <v>137</v>
-[...5 lines deleted...]
-        <v>139</v>
+        <v>84</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>140</v>
+        <v>85</v>
       </c>
       <c r="B31">
-        <v>5961</v>
+        <v>10572</v>
       </c>
       <c r="C31" t="s">
-        <v>141</v>
+        <v>86</v>
       </c>
       <c r="D31" t="s">
-        <v>142</v>
-[...5 lines deleted...]
-        <v>144</v>
+        <v>87</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>145</v>
+        <v>85</v>
       </c>
       <c r="B32">
-        <v>5787</v>
+        <v>10569</v>
       </c>
       <c r="C32" t="s">
-        <v>146</v>
+        <v>88</v>
       </c>
       <c r="D32" t="s">
-        <v>147</v>
-[...5 lines deleted...]
-        <v>149</v>
+        <v>89</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>145</v>
+        <v>90</v>
       </c>
       <c r="B33">
-        <v>5782</v>
+        <v>9940</v>
       </c>
       <c r="C33" t="s">
-        <v>150</v>
+        <v>91</v>
       </c>
       <c r="D33" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-        <v>153</v>
+        <v>92</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>145</v>
+        <v>93</v>
       </c>
       <c r="B34">
-        <v>5767</v>
+        <v>9868</v>
       </c>
       <c r="C34" t="s">
-        <v>154</v>
+        <v>94</v>
       </c>
       <c r="D34" t="s">
-        <v>155</v>
-[...5 lines deleted...]
-        <v>157</v>
+        <v>95</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>145</v>
+        <v>96</v>
       </c>
       <c r="B35">
-        <v>5759</v>
+        <v>8892</v>
       </c>
       <c r="C35" t="s">
-        <v>158</v>
+        <v>97</v>
       </c>
       <c r="D35" t="s">
-        <v>159</v>
-[...5 lines deleted...]
-        <v>161</v>
+        <v>98</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>162</v>
+        <v>96</v>
       </c>
       <c r="B36">
-        <v>5665</v>
+        <v>8888</v>
       </c>
       <c r="C36" t="s">
-        <v>163</v>
+        <v>99</v>
       </c>
       <c r="D36" t="s">
-        <v>164</v>
-[...5 lines deleted...]
-        <v>166</v>
+        <v>100</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>162</v>
+        <v>101</v>
       </c>
       <c r="B37">
-        <v>5651</v>
+        <v>8532</v>
       </c>
       <c r="C37" t="s">
-        <v>167</v>
+        <v>102</v>
       </c>
       <c r="D37" t="s">
-        <v>168</v>
-[...5 lines deleted...]
-        <v>170</v>
+        <v>103</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>171</v>
+        <v>104</v>
       </c>
       <c r="B38">
-        <v>5559</v>
+        <v>8465</v>
       </c>
       <c r="C38" t="s">
-        <v>172</v>
+        <v>105</v>
       </c>
       <c r="D38" t="s">
-        <v>173</v>
-[...5 lines deleted...]
-        <v>175</v>
+        <v>106</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>171</v>
+        <v>104</v>
       </c>
       <c r="B39">
-        <v>5538</v>
+        <v>8460</v>
       </c>
       <c r="C39" t="s">
-        <v>176</v>
+        <v>107</v>
       </c>
       <c r="D39" t="s">
-        <v>177</v>
-[...5 lines deleted...]
-        <v>179</v>
+        <v>108</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>171</v>
+        <v>109</v>
       </c>
       <c r="B40">
-        <v>5536</v>
+        <v>8358</v>
       </c>
       <c r="C40" t="s">
-        <v>180</v>
+        <v>110</v>
       </c>
       <c r="D40" t="s">
-        <v>181</v>
-[...5 lines deleted...]
-        <v>183</v>
+        <v>111</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>171</v>
+        <v>109</v>
       </c>
       <c r="B41">
-        <v>5529</v>
+        <v>8345</v>
       </c>
       <c r="C41" t="s">
-        <v>184</v>
+        <v>112</v>
       </c>
       <c r="D41" t="s">
-        <v>185</v>
-[...5 lines deleted...]
-        <v>187</v>
+        <v>113</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>188</v>
+        <v>114</v>
       </c>
       <c r="B42">
-        <v>5486</v>
+        <v>8287</v>
       </c>
       <c r="C42" t="s">
-        <v>189</v>
+        <v>115</v>
       </c>
       <c r="D42" t="s">
-        <v>190</v>
-[...5 lines deleted...]
-        <v>192</v>
+        <v>116</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>188</v>
+        <v>114</v>
       </c>
       <c r="B43">
-        <v>5468</v>
+        <v>8285</v>
       </c>
       <c r="C43" t="s">
-        <v>193</v>
+        <v>117</v>
       </c>
       <c r="D43" t="s">
-        <v>194</v>
-[...5 lines deleted...]
-        <v>196</v>
+        <v>118</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>188</v>
+        <v>119</v>
       </c>
       <c r="B44">
-        <v>5453</v>
+        <v>8259</v>
       </c>
       <c r="C44" t="s">
-        <v>197</v>
+        <v>120</v>
       </c>
       <c r="D44" t="s">
-        <v>198</v>
-[...5 lines deleted...]
-        <v>200</v>
+        <v>121</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>188</v>
+        <v>119</v>
       </c>
       <c r="B45">
-        <v>5425</v>
+        <v>8241</v>
       </c>
       <c r="C45" t="s">
-        <v>201</v>
+        <v>122</v>
       </c>
       <c r="D45" t="s">
-        <v>202</v>
-[...5 lines deleted...]
-        <v>204</v>
+        <v>123</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>205</v>
+        <v>124</v>
       </c>
       <c r="B46">
-        <v>5302</v>
+        <v>7643</v>
       </c>
       <c r="C46" t="s">
-        <v>206</v>
+        <v>125</v>
       </c>
       <c r="D46" t="s">
-        <v>207</v>
-[...5 lines deleted...]
-        <v>209</v>
+        <v>126</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>210</v>
+        <v>124</v>
       </c>
       <c r="B47">
-        <v>5123</v>
+        <v>7640</v>
       </c>
       <c r="C47" t="s">
-        <v>211</v>
+        <v>127</v>
       </c>
       <c r="D47" t="s">
-        <v>212</v>
-[...5 lines deleted...]
-        <v>214</v>
+        <v>128</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>215</v>
+        <v>124</v>
       </c>
       <c r="B48">
-        <v>5058</v>
+        <v>7628</v>
       </c>
       <c r="C48" t="s">
-        <v>216</v>
+        <v>129</v>
       </c>
       <c r="D48" t="s">
-        <v>217</v>
-[...5 lines deleted...]
-        <v>219</v>
+        <v>130</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>220</v>
+        <v>131</v>
       </c>
       <c r="B49">
-        <v>4977</v>
+        <v>6973</v>
       </c>
       <c r="C49" t="s">
-        <v>221</v>
+        <v>132</v>
       </c>
       <c r="D49" t="s">
-        <v>222</v>
-[...5 lines deleted...]
-        <v>224</v>
+        <v>133</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>220</v>
+        <v>131</v>
       </c>
       <c r="B50">
-        <v>4973</v>
+        <v>6966</v>
       </c>
       <c r="C50" t="s">
-        <v>225</v>
+        <v>134</v>
       </c>
       <c r="D50" t="s">
-        <v>226</v>
-[...5 lines deleted...]
-        <v>228</v>
+        <v>135</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>220</v>
+        <v>131</v>
       </c>
       <c r="B51">
-        <v>4963</v>
+        <v>6953</v>
       </c>
       <c r="C51" t="s">
-        <v>229</v>
+        <v>136</v>
       </c>
       <c r="D51" t="s">
-        <v>230</v>
-[...5 lines deleted...]
-        <v>232</v>
+        <v>137</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>220</v>
+        <v>138</v>
       </c>
       <c r="B52">
-        <v>4952</v>
+        <v>6384</v>
       </c>
       <c r="C52" t="s">
-        <v>233</v>
+        <v>139</v>
       </c>
       <c r="D52" t="s">
-        <v>234</v>
-[...5 lines deleted...]
-        <v>236</v>
+        <v>140</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>237</v>
+        <v>141</v>
       </c>
       <c r="B53">
-        <v>4870</v>
+        <v>6020</v>
       </c>
       <c r="C53" t="s">
-        <v>238</v>
+        <v>142</v>
       </c>
       <c r="D53" t="s">
-        <v>239</v>
-[...5 lines deleted...]
-        <v>241</v>
+        <v>143</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>242</v>
+        <v>141</v>
       </c>
       <c r="B54">
-        <v>4816</v>
+        <v>6014</v>
       </c>
       <c r="C54" t="s">
-        <v>243</v>
+        <v>144</v>
       </c>
       <c r="D54" t="s">
-        <v>244</v>
-[...5 lines deleted...]
-        <v>246</v>
+        <v>145</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>247</v>
+        <v>146</v>
       </c>
       <c r="B55">
-        <v>4204</v>
+        <v>5961</v>
       </c>
       <c r="C55" t="s">
-        <v>248</v>
+        <v>147</v>
       </c>
       <c r="D55" t="s">
-        <v>249</v>
-[...5 lines deleted...]
-        <v>251</v>
+        <v>148</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>252</v>
+        <v>149</v>
       </c>
       <c r="B56">
-        <v>3856</v>
+        <v>5787</v>
       </c>
       <c r="C56" t="s">
-        <v>253</v>
+        <v>150</v>
       </c>
       <c r="D56" t="s">
-        <v>254</v>
-[...5 lines deleted...]
-        <v>256</v>
+        <v>151</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>257</v>
+        <v>149</v>
       </c>
       <c r="B57">
-        <v>3731</v>
+        <v>5782</v>
       </c>
       <c r="C57" t="s">
-        <v>258</v>
+        <v>152</v>
       </c>
       <c r="D57" t="s">
-        <v>259</v>
-[...5 lines deleted...]
-        <v>261</v>
+        <v>153</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>257</v>
+        <v>149</v>
       </c>
       <c r="B58">
-        <v>3726</v>
+        <v>5767</v>
       </c>
       <c r="C58" t="s">
-        <v>262</v>
+        <v>154</v>
       </c>
       <c r="D58" t="s">
-        <v>263</v>
-[...5 lines deleted...]
-        <v>265</v>
+        <v>155</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>266</v>
+        <v>149</v>
       </c>
       <c r="B59">
-        <v>3627</v>
+        <v>5759</v>
       </c>
       <c r="C59" t="s">
-        <v>267</v>
+        <v>156</v>
       </c>
       <c r="D59" t="s">
-        <v>268</v>
-[...5 lines deleted...]
-        <v>270</v>
+        <v>157</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>271</v>
+        <v>158</v>
       </c>
       <c r="B60">
-        <v>3508</v>
+        <v>5665</v>
       </c>
       <c r="C60" t="s">
-        <v>272</v>
+        <v>159</v>
       </c>
       <c r="D60" t="s">
-        <v>273</v>
-[...5 lines deleted...]
-        <v>275</v>
+        <v>160</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>276</v>
+        <v>158</v>
       </c>
       <c r="B61">
-        <v>3379</v>
+        <v>5651</v>
       </c>
       <c r="C61" t="s">
-        <v>277</v>
+        <v>161</v>
       </c>
       <c r="D61" t="s">
-        <v>278</v>
-[...5 lines deleted...]
-        <v>280</v>
+        <v>162</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>276</v>
+        <v>163</v>
       </c>
       <c r="B62">
-        <v>3373</v>
+        <v>5559</v>
       </c>
       <c r="C62" t="s">
-        <v>281</v>
+        <v>164</v>
       </c>
       <c r="D62" t="s">
-        <v>282</v>
-[...5 lines deleted...]
-        <v>284</v>
+        <v>165</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>285</v>
+        <v>163</v>
       </c>
       <c r="B63">
-        <v>3334</v>
+        <v>5538</v>
       </c>
       <c r="C63" t="s">
-        <v>286</v>
+        <v>166</v>
       </c>
       <c r="D63" t="s">
-        <v>287</v>
-[...5 lines deleted...]
-        <v>289</v>
+        <v>167</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>285</v>
+        <v>163</v>
       </c>
       <c r="B64">
-        <v>3325</v>
+        <v>5536</v>
       </c>
       <c r="C64" t="s">
-        <v>290</v>
+        <v>168</v>
       </c>
       <c r="D64" t="s">
-        <v>291</v>
-[...5 lines deleted...]
-        <v>293</v>
+        <v>169</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>285</v>
+        <v>163</v>
       </c>
       <c r="B65">
-        <v>3315</v>
+        <v>5529</v>
       </c>
       <c r="C65" t="s">
-        <v>294</v>
+        <v>170</v>
       </c>
       <c r="D65" t="s">
-        <v>295</v>
-[...5 lines deleted...]
-        <v>297</v>
+        <v>171</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>285</v>
+        <v>172</v>
       </c>
       <c r="B66">
-        <v>3310</v>
+        <v>5486</v>
       </c>
       <c r="C66" t="s">
-        <v>298</v>
+        <v>173</v>
       </c>
       <c r="D66" t="s">
-        <v>299</v>
-[...5 lines deleted...]
-        <v>301</v>
+        <v>174</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>285</v>
+        <v>172</v>
       </c>
       <c r="B67">
-        <v>3307</v>
+        <v>5468</v>
       </c>
       <c r="C67" t="s">
-        <v>302</v>
+        <v>175</v>
       </c>
       <c r="D67" t="s">
-        <v>303</v>
-[...5 lines deleted...]
-        <v>305</v>
+        <v>176</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>306</v>
+        <v>172</v>
       </c>
       <c r="B68">
-        <v>3153</v>
+        <v>5453</v>
       </c>
       <c r="C68" t="s">
-        <v>307</v>
+        <v>177</v>
       </c>
       <c r="D68" t="s">
-        <v>308</v>
-[...5 lines deleted...]
-        <v>310</v>
+        <v>178</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>311</v>
+        <v>172</v>
       </c>
       <c r="B69">
-        <v>3083</v>
+        <v>5425</v>
       </c>
       <c r="C69" t="s">
-        <v>312</v>
+        <v>179</v>
       </c>
       <c r="D69" t="s">
-        <v>313</v>
-[...5 lines deleted...]
-        <v>315</v>
+        <v>180</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>311</v>
+        <v>181</v>
       </c>
       <c r="B70">
-        <v>3081</v>
+        <v>5302</v>
       </c>
       <c r="C70" t="s">
-        <v>316</v>
+        <v>182</v>
       </c>
       <c r="D70" t="s">
-        <v>317</v>
-[...5 lines deleted...]
-        <v>319</v>
+        <v>183</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>311</v>
+        <v>184</v>
       </c>
       <c r="B71">
-        <v>3069</v>
+        <v>5123</v>
       </c>
       <c r="C71" t="s">
-        <v>320</v>
+        <v>185</v>
       </c>
       <c r="D71" t="s">
-        <v>321</v>
-[...5 lines deleted...]
-        <v>323</v>
+        <v>186</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>311</v>
+        <v>187</v>
       </c>
       <c r="B72">
-        <v>3065</v>
+        <v>5058</v>
       </c>
       <c r="C72" t="s">
-        <v>324</v>
+        <v>188</v>
       </c>
       <c r="D72" t="s">
-        <v>325</v>
-[...5 lines deleted...]
-        <v>327</v>
+        <v>189</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>328</v>
+        <v>190</v>
       </c>
       <c r="B73">
-        <v>2944</v>
+        <v>4977</v>
       </c>
       <c r="C73" t="s">
-        <v>329</v>
+        <v>191</v>
       </c>
       <c r="D73" t="s">
-        <v>330</v>
-[...5 lines deleted...]
-        <v>332</v>
+        <v>192</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>333</v>
+        <v>190</v>
       </c>
       <c r="B74">
-        <v>2869</v>
+        <v>4973</v>
       </c>
       <c r="C74" t="s">
-        <v>334</v>
+        <v>193</v>
       </c>
       <c r="D74" t="s">
-        <v>335</v>
-[...5 lines deleted...]
-        <v>337</v>
+        <v>194</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>338</v>
+        <v>190</v>
       </c>
       <c r="B75">
-        <v>2775</v>
+        <v>4963</v>
       </c>
       <c r="C75" t="s">
-        <v>339</v>
+        <v>195</v>
       </c>
       <c r="D75" t="s">
-        <v>340</v>
-[...5 lines deleted...]
-        <v>342</v>
+        <v>196</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>338</v>
+        <v>190</v>
       </c>
       <c r="B76">
-        <v>2752</v>
+        <v>4952</v>
       </c>
       <c r="C76" t="s">
-        <v>343</v>
+        <v>197</v>
       </c>
       <c r="D76" t="s">
-        <v>344</v>
-[...5 lines deleted...]
-        <v>346</v>
+        <v>198</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>347</v>
+        <v>199</v>
       </c>
       <c r="B77">
-        <v>2684</v>
+        <v>4870</v>
       </c>
       <c r="C77" t="s">
-        <v>348</v>
+        <v>200</v>
       </c>
       <c r="D77" t="s">
-        <v>349</v>
-[...5 lines deleted...]
-        <v>351</v>
+        <v>201</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>347</v>
+        <v>202</v>
       </c>
       <c r="B78">
-        <v>2682</v>
+        <v>4816</v>
       </c>
       <c r="C78" t="s">
-        <v>352</v>
+        <v>203</v>
       </c>
       <c r="D78" t="s">
-        <v>353</v>
-[...5 lines deleted...]
-        <v>355</v>
+        <v>204</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>347</v>
+        <v>205</v>
       </c>
       <c r="B79">
-        <v>2674</v>
+        <v>4204</v>
       </c>
       <c r="C79" t="s">
-        <v>356</v>
+        <v>206</v>
       </c>
       <c r="D79" t="s">
-        <v>357</v>
-[...5 lines deleted...]
-        <v>359</v>
+        <v>207</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>360</v>
+        <v>208</v>
       </c>
       <c r="B80">
-        <v>2195</v>
+        <v>3856</v>
       </c>
       <c r="C80" t="s">
-        <v>361</v>
+        <v>209</v>
       </c>
       <c r="D80" t="s">
-        <v>362</v>
-[...5 lines deleted...]
-        <v>364</v>
+        <v>210</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>360</v>
+        <v>211</v>
       </c>
       <c r="B81">
-        <v>2192</v>
+        <v>3731</v>
       </c>
       <c r="C81" t="s">
-        <v>365</v>
+        <v>212</v>
       </c>
       <c r="D81" t="s">
-        <v>366</v>
-[...5 lines deleted...]
-        <v>368</v>
+        <v>213</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>369</v>
+        <v>211</v>
       </c>
       <c r="B82">
-        <v>2013</v>
+        <v>3726</v>
       </c>
       <c r="C82" t="s">
-        <v>370</v>
+        <v>214</v>
       </c>
       <c r="D82" t="s">
-        <v>371</v>
-[...5 lines deleted...]
-        <v>373</v>
+        <v>215</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>369</v>
+        <v>216</v>
       </c>
       <c r="B83">
-        <v>2004</v>
+        <v>3627</v>
       </c>
       <c r="C83" t="s">
-        <v>374</v>
+        <v>217</v>
       </c>
       <c r="D83" t="s">
-        <v>375</v>
-[...5 lines deleted...]
-        <v>377</v>
+        <v>218</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>369</v>
+        <v>219</v>
       </c>
       <c r="B84">
-        <v>1980</v>
+        <v>3508</v>
       </c>
       <c r="C84" t="s">
-        <v>378</v>
+        <v>220</v>
       </c>
       <c r="D84" t="s">
-        <v>379</v>
-[...5 lines deleted...]
-        <v>381</v>
+        <v>221</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>369</v>
+        <v>222</v>
       </c>
       <c r="B85">
-        <v>1943</v>
+        <v>3379</v>
       </c>
       <c r="C85" t="s">
-        <v>382</v>
+        <v>223</v>
       </c>
       <c r="D85" t="s">
-        <v>383</v>
-[...5 lines deleted...]
-        <v>385</v>
+        <v>224</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>386</v>
+        <v>222</v>
       </c>
       <c r="B86">
-        <v>1885</v>
+        <v>3373</v>
       </c>
       <c r="C86" t="s">
-        <v>387</v>
+        <v>225</v>
       </c>
       <c r="D86" t="s">
-        <v>388</v>
-[...5 lines deleted...]
-        <v>390</v>
+        <v>226</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>386</v>
+        <v>227</v>
       </c>
       <c r="B87">
-        <v>1847</v>
+        <v>3334</v>
       </c>
       <c r="C87" t="s">
-        <v>391</v>
+        <v>228</v>
       </c>
       <c r="D87" t="s">
-        <v>392</v>
-[...5 lines deleted...]
-        <v>394</v>
+        <v>229</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>395</v>
+        <v>227</v>
       </c>
       <c r="B88">
-        <v>1683</v>
+        <v>3325</v>
       </c>
       <c r="C88" t="s">
-        <v>396</v>
+        <v>230</v>
       </c>
       <c r="D88" t="s">
-        <v>397</v>
-[...5 lines deleted...]
-        <v>399</v>
+        <v>231</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>400</v>
+        <v>227</v>
       </c>
       <c r="B89">
-        <v>1527</v>
+        <v>3315</v>
       </c>
       <c r="C89" t="s">
-        <v>401</v>
+        <v>232</v>
       </c>
       <c r="D89" t="s">
-        <v>402</v>
-[...5 lines deleted...]
-        <v>404</v>
+        <v>233</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>405</v>
+        <v>227</v>
       </c>
       <c r="B90">
-        <v>1393</v>
+        <v>3310</v>
       </c>
       <c r="C90" t="s">
-        <v>406</v>
+        <v>234</v>
       </c>
       <c r="D90" t="s">
-        <v>407</v>
-[...5 lines deleted...]
-        <v>409</v>
+        <v>235</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>410</v>
+        <v>227</v>
       </c>
       <c r="B91">
-        <v>1141</v>
+        <v>3307</v>
       </c>
       <c r="C91" t="s">
-        <v>411</v>
+        <v>236</v>
       </c>
       <c r="D91" t="s">
-        <v>412</v>
-[...5 lines deleted...]
-        <v>414</v>
+        <v>237</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>415</v>
+        <v>238</v>
       </c>
       <c r="B92">
-        <v>1038</v>
+        <v>3153</v>
       </c>
       <c r="C92" t="s">
-        <v>416</v>
+        <v>239</v>
       </c>
       <c r="D92" t="s">
-        <v>417</v>
-[...5 lines deleted...]
-        <v>419</v>
+        <v>240</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>415</v>
+        <v>241</v>
       </c>
       <c r="B93">
-        <v>1034</v>
+        <v>3083</v>
       </c>
       <c r="C93" t="s">
-        <v>420</v>
+        <v>242</v>
       </c>
       <c r="D93" t="s">
-        <v>421</v>
-[...5 lines deleted...]
-        <v>423</v>
+        <v>243</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>415</v>
+        <v>241</v>
       </c>
       <c r="B94">
-        <v>1030</v>
+        <v>3081</v>
       </c>
       <c r="C94" t="s">
-        <v>424</v>
+        <v>244</v>
       </c>
       <c r="D94" t="s">
-        <v>425</v>
-[...5 lines deleted...]
-        <v>427</v>
+        <v>245</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>415</v>
+        <v>241</v>
       </c>
       <c r="B95">
-        <v>1024</v>
+        <v>3069</v>
       </c>
       <c r="C95" t="s">
-        <v>428</v>
+        <v>246</v>
       </c>
       <c r="D95" t="s">
-        <v>429</v>
-[...5 lines deleted...]
-        <v>431</v>
+        <v>247</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>415</v>
+        <v>241</v>
       </c>
       <c r="B96">
-        <v>1017</v>
+        <v>3065</v>
       </c>
       <c r="C96" t="s">
-        <v>432</v>
+        <v>248</v>
       </c>
       <c r="D96" t="s">
-        <v>433</v>
-[...5 lines deleted...]
-        <v>435</v>
+        <v>249</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>415</v>
+        <v>250</v>
       </c>
       <c r="B97">
-        <v>1012</v>
+        <v>2944</v>
       </c>
       <c r="C97" t="s">
-        <v>436</v>
+        <v>251</v>
       </c>
       <c r="D97" t="s">
-        <v>437</v>
-[...5 lines deleted...]
-        <v>439</v>
+        <v>252</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>415</v>
+        <v>253</v>
       </c>
       <c r="B98">
-        <v>1003</v>
+        <v>2869</v>
       </c>
       <c r="C98" t="s">
-        <v>440</v>
+        <v>254</v>
       </c>
       <c r="D98" t="s">
-        <v>441</v>
-[...5 lines deleted...]
-        <v>443</v>
+        <v>255</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>415</v>
+        <v>256</v>
       </c>
       <c r="B99">
-        <v>1000</v>
+        <v>2775</v>
       </c>
       <c r="C99" t="s">
-        <v>444</v>
+        <v>257</v>
       </c>
       <c r="D99" t="s">
-        <v>445</v>
-[...5 lines deleted...]
-        <v>447</v>
+        <v>258</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>448</v>
+        <v>256</v>
       </c>
       <c r="B100">
-        <v>357</v>
+        <v>2752</v>
       </c>
       <c r="C100" t="s">
-        <v>449</v>
+        <v>259</v>
       </c>
       <c r="D100" t="s">
-        <v>450</v>
-[...5 lines deleted...]
-        <v>452</v>
+        <v>260</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>448</v>
+        <v>261</v>
       </c>
       <c r="B101">
-        <v>355</v>
+        <v>2684</v>
       </c>
       <c r="C101" t="s">
-        <v>453</v>
+        <v>262</v>
       </c>
       <c r="D101" t="s">
-        <v>454</v>
-[...5 lines deleted...]
-        <v>456</v>
+        <v>263</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>448</v>
+        <v>261</v>
       </c>
       <c r="B102">
-        <v>347</v>
+        <v>2682</v>
       </c>
       <c r="C102" t="s">
-        <v>457</v>
+        <v>264</v>
       </c>
       <c r="D102" t="s">
-        <v>458</v>
-[...5 lines deleted...]
-        <v>460</v>
+        <v>265</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>461</v>
+        <v>261</v>
       </c>
       <c r="B103">
-        <v>164</v>
+        <v>2674</v>
       </c>
       <c r="C103" t="s">
-        <v>462</v>
+        <v>266</v>
       </c>
       <c r="D103" t="s">
-        <v>463</v>
-[...5 lines deleted...]
-        <v>465</v>
+        <v>267</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>461</v>
+        <v>268</v>
       </c>
       <c r="B104">
-        <v>149</v>
+        <v>2195</v>
       </c>
       <c r="C104" t="s">
-        <v>466</v>
+        <v>269</v>
       </c>
       <c r="D104" t="s">
-        <v>467</v>
-[...5 lines deleted...]
-        <v>469</v>
+        <v>270</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>470</v>
+        <v>268</v>
       </c>
       <c r="B105">
-        <v>127</v>
+        <v>2192</v>
       </c>
       <c r="C105" t="s">
-        <v>471</v>
+        <v>271</v>
       </c>
       <c r="D105" t="s">
-        <v>472</v>
-[...5 lines deleted...]
-        <v>474</v>
+        <v>272</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>475</v>
+        <v>273</v>
       </c>
       <c r="B106">
-        <v>16318</v>
+        <v>2013</v>
       </c>
       <c r="C106" t="s">
-        <v>476</v>
+        <v>274</v>
       </c>
       <c r="D106" t="s">
-        <v>477</v>
-[...5 lines deleted...]
-        <v>479</v>
+        <v>275</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>480</v>
+        <v>273</v>
       </c>
       <c r="B107">
-        <v>16013</v>
+        <v>2004</v>
       </c>
       <c r="C107" t="s">
-        <v>481</v>
+        <v>276</v>
       </c>
       <c r="D107" t="s">
-        <v>482</v>
-[...5 lines deleted...]
-        <v>484</v>
+        <v>277</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>480</v>
+        <v>273</v>
       </c>
       <c r="B108">
-        <v>16010</v>
+        <v>1980</v>
       </c>
       <c r="C108" t="s">
-        <v>485</v>
+        <v>278</v>
       </c>
       <c r="D108" t="s">
-        <v>486</v>
-[...5 lines deleted...]
-        <v>488</v>
+        <v>279</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>480</v>
+        <v>273</v>
       </c>
       <c r="B109">
-        <v>16000</v>
+        <v>1943</v>
       </c>
       <c r="C109" t="s">
-        <v>489</v>
+        <v>280</v>
       </c>
       <c r="D109" t="s">
-        <v>490</v>
-[...5 lines deleted...]
-        <v>492</v>
+        <v>281</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>493</v>
+        <v>282</v>
       </c>
       <c r="B110">
-        <v>15631</v>
+        <v>1885</v>
       </c>
       <c r="C110" t="s">
-        <v>494</v>
+        <v>283</v>
       </c>
       <c r="D110" t="s">
-        <v>495</v>
-[...5 lines deleted...]
-        <v>497</v>
+        <v>284</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>493</v>
+        <v>282</v>
       </c>
       <c r="B111">
-        <v>15631</v>
+        <v>1847</v>
       </c>
       <c r="C111" t="s">
-        <v>498</v>
+        <v>285</v>
       </c>
       <c r="D111" t="s">
-        <v>499</v>
-[...5 lines deleted...]
-        <v>501</v>
+        <v>286</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>493</v>
+        <v>287</v>
       </c>
       <c r="B112">
-        <v>15631</v>
+        <v>1683</v>
       </c>
       <c r="C112" t="s">
-        <v>502</v>
+        <v>288</v>
       </c>
       <c r="D112" t="s">
-        <v>503</v>
-[...5 lines deleted...]
-        <v>505</v>
+        <v>289</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>506</v>
+        <v>290</v>
       </c>
       <c r="B113">
-        <v>15549</v>
+        <v>1527</v>
       </c>
       <c r="C113" t="s">
-        <v>507</v>
+        <v>291</v>
       </c>
       <c r="D113" t="s">
-        <v>508</v>
-[...5 lines deleted...]
-        <v>510</v>
+        <v>292</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>506</v>
+        <v>293</v>
       </c>
       <c r="B114">
-        <v>15544</v>
+        <v>1393</v>
       </c>
       <c r="C114" t="s">
-        <v>511</v>
+        <v>294</v>
       </c>
       <c r="D114" t="s">
-        <v>512</v>
-[...5 lines deleted...]
-        <v>514</v>
+        <v>295</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>506</v>
+        <v>296</v>
       </c>
       <c r="B115">
-        <v>15520</v>
+        <v>1141</v>
       </c>
       <c r="C115" t="s">
-        <v>515</v>
+        <v>297</v>
       </c>
       <c r="D115" t="s">
-        <v>516</v>
-[...5 lines deleted...]
-        <v>518</v>
+        <v>298</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>506</v>
+        <v>299</v>
       </c>
       <c r="B116">
-        <v>1515</v>
+        <v>1038</v>
       </c>
       <c r="C116" t="s">
-        <v>519</v>
+        <v>300</v>
       </c>
       <c r="D116" t="s">
-        <v>520</v>
-[...5 lines deleted...]
-        <v>522</v>
+        <v>301</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>523</v>
+        <v>299</v>
       </c>
       <c r="B117">
-        <v>15372</v>
+        <v>1034</v>
       </c>
       <c r="C117" t="s">
-        <v>524</v>
+        <v>302</v>
       </c>
       <c r="D117" t="s">
-        <v>525</v>
-[...5 lines deleted...]
-        <v>527</v>
+        <v>303</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>528</v>
+        <v>299</v>
       </c>
       <c r="B118">
-        <v>14551</v>
+        <v>1030</v>
       </c>
       <c r="C118" t="s">
-        <v>529</v>
+        <v>304</v>
       </c>
       <c r="D118" t="s">
-        <v>530</v>
-[...5 lines deleted...]
-        <v>532</v>
+        <v>305</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>528</v>
+        <v>299</v>
       </c>
       <c r="B119">
-        <v>14550</v>
+        <v>1024</v>
       </c>
       <c r="C119" t="s">
-        <v>533</v>
+        <v>306</v>
       </c>
       <c r="D119" t="s">
-        <v>534</v>
-[...5 lines deleted...]
-        <v>536</v>
+        <v>307</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>528</v>
+        <v>299</v>
       </c>
       <c r="B120">
-        <v>14514</v>
+        <v>1017</v>
       </c>
       <c r="C120" t="s">
-        <v>537</v>
+        <v>308</v>
       </c>
       <c r="D120" t="s">
-        <v>538</v>
-[...5 lines deleted...]
-        <v>540</v>
+        <v>309</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>541</v>
+        <v>299</v>
       </c>
       <c r="B121">
-        <v>14341</v>
+        <v>1012</v>
       </c>
       <c r="C121" t="s">
-        <v>542</v>
+        <v>310</v>
       </c>
       <c r="D121" t="s">
-        <v>543</v>
-[...5 lines deleted...]
-        <v>545</v>
+        <v>311</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>546</v>
+        <v>299</v>
       </c>
       <c r="B122">
-        <v>14119</v>
+        <v>1003</v>
       </c>
       <c r="C122" t="s">
-        <v>547</v>
+        <v>312</v>
       </c>
       <c r="D122" t="s">
-        <v>548</v>
-[...5 lines deleted...]
-        <v>550</v>
+        <v>313</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>551</v>
+        <v>299</v>
       </c>
       <c r="B123">
-        <v>13998</v>
+        <v>1000</v>
       </c>
       <c r="C123" t="s">
-        <v>552</v>
+        <v>314</v>
       </c>
       <c r="D123" t="s">
-        <v>553</v>
-[...5 lines deleted...]
-        <v>555</v>
+        <v>315</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>551</v>
+        <v>316</v>
       </c>
       <c r="B124">
-        <v>13984</v>
+        <v>357</v>
       </c>
       <c r="C124" t="s">
-        <v>556</v>
+        <v>317</v>
       </c>
       <c r="D124" t="s">
-        <v>557</v>
-[...5 lines deleted...]
-        <v>559</v>
+        <v>318</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>560</v>
+        <v>316</v>
       </c>
       <c r="B125">
-        <v>13922</v>
+        <v>355</v>
       </c>
       <c r="C125" t="s">
-        <v>561</v>
+        <v>319</v>
       </c>
       <c r="D125" t="s">
-        <v>562</v>
-[...5 lines deleted...]
-        <v>564</v>
+        <v>320</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>565</v>
+        <v>316</v>
       </c>
       <c r="B126">
-        <v>13875</v>
+        <v>347</v>
       </c>
       <c r="C126" t="s">
-        <v>566</v>
+        <v>321</v>
       </c>
       <c r="D126" t="s">
-        <v>567</v>
-[...5 lines deleted...]
-        <v>569</v>
+        <v>322</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>565</v>
+        <v>323</v>
       </c>
       <c r="B127">
-        <v>13870</v>
+        <v>164</v>
       </c>
       <c r="C127" t="s">
-        <v>570</v>
+        <v>324</v>
       </c>
       <c r="D127" t="s">
-        <v>571</v>
-[...5 lines deleted...]
-        <v>573</v>
+        <v>325</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>565</v>
+        <v>323</v>
       </c>
       <c r="B128">
-        <v>13851</v>
+        <v>149</v>
       </c>
       <c r="C128" t="s">
-        <v>574</v>
+        <v>326</v>
       </c>
       <c r="D128" t="s">
-        <v>575</v>
-[...5 lines deleted...]
-        <v>577</v>
+        <v>327</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>565</v>
+        <v>328</v>
       </c>
       <c r="B129">
-        <v>13838</v>
+        <v>127</v>
       </c>
       <c r="C129" t="s">
-        <v>578</v>
+        <v>329</v>
       </c>
       <c r="D129" t="s">
-        <v>579</v>
-[...5 lines deleted...]
-        <v>580</v>
+        <v>330</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>565</v>
+        <v>331</v>
       </c>
       <c r="B130">
-        <v>13837</v>
+        <v>16318</v>
       </c>
       <c r="C130" t="s">
-        <v>578</v>
+        <v>332</v>
       </c>
       <c r="D130" t="s">
-        <v>581</v>
-[...5 lines deleted...]
-        <v>580</v>
+        <v>333</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>582</v>
+        <v>334</v>
       </c>
       <c r="B131">
-        <v>13482</v>
+        <v>16013</v>
       </c>
       <c r="C131" t="s">
-        <v>583</v>
+        <v>335</v>
       </c>
       <c r="D131" t="s">
-        <v>584</v>
-[...5 lines deleted...]
-        <v>586</v>
+        <v>336</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>587</v>
+        <v>334</v>
       </c>
       <c r="B132">
-        <v>12938</v>
+        <v>16010</v>
       </c>
       <c r="C132" t="s">
-        <v>588</v>
+        <v>337</v>
       </c>
       <c r="D132" t="s">
-        <v>589</v>
-[...5 lines deleted...]
-        <v>591</v>
+        <v>338</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>592</v>
+        <v>334</v>
       </c>
       <c r="B133">
-        <v>12877</v>
+        <v>16000</v>
       </c>
       <c r="C133" t="s">
-        <v>593</v>
+        <v>339</v>
       </c>
       <c r="D133" t="s">
-        <v>594</v>
-[...5 lines deleted...]
-        <v>596</v>
+        <v>340</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>592</v>
+        <v>341</v>
       </c>
       <c r="B134">
-        <v>12875</v>
+        <v>15631</v>
       </c>
       <c r="C134" t="s">
-        <v>597</v>
+        <v>342</v>
       </c>
       <c r="D134" t="s">
-        <v>598</v>
-[...5 lines deleted...]
-        <v>600</v>
+        <v>343</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>592</v>
+        <v>341</v>
       </c>
       <c r="B135">
-        <v>12875</v>
+        <v>15631</v>
       </c>
       <c r="C135" t="s">
-        <v>597</v>
+        <v>344</v>
       </c>
       <c r="D135" t="s">
-        <v>598</v>
-[...5 lines deleted...]
-        <v>601</v>
+        <v>345</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>602</v>
+        <v>341</v>
       </c>
       <c r="B136">
-        <v>12294</v>
+        <v>15631</v>
       </c>
       <c r="C136" t="s">
-        <v>603</v>
+        <v>346</v>
       </c>
       <c r="D136" t="s">
-        <v>604</v>
-[...5 lines deleted...]
-        <v>606</v>
+        <v>347</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>602</v>
+        <v>348</v>
       </c>
       <c r="B137">
-        <v>12292</v>
+        <v>15549</v>
       </c>
       <c r="C137" t="s">
-        <v>607</v>
+        <v>349</v>
       </c>
       <c r="D137" t="s">
-        <v>608</v>
-[...5 lines deleted...]
-        <v>610</v>
+        <v>350</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>602</v>
+        <v>348</v>
       </c>
       <c r="B138">
-        <v>12259</v>
+        <v>15544</v>
       </c>
       <c r="C138" t="s">
-        <v>611</v>
+        <v>351</v>
       </c>
       <c r="D138" t="s">
-        <v>612</v>
-[...5 lines deleted...]
-        <v>614</v>
+        <v>352</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>602</v>
+        <v>348</v>
       </c>
       <c r="B139">
-        <v>12243</v>
+        <v>15520</v>
       </c>
       <c r="C139" t="s">
-        <v>615</v>
+        <v>353</v>
       </c>
       <c r="D139" t="s">
-        <v>616</v>
-[...5 lines deleted...]
-        <v>618</v>
+        <v>354</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>619</v>
+        <v>348</v>
       </c>
       <c r="B140">
-        <v>12032</v>
+        <v>1515</v>
       </c>
       <c r="C140" t="s">
-        <v>620</v>
+        <v>355</v>
       </c>
       <c r="D140" t="s">
-        <v>621</v>
-[...5 lines deleted...]
-        <v>623</v>
+        <v>356</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>619</v>
+        <v>357</v>
       </c>
       <c r="B141">
-        <v>12002</v>
+        <v>15372</v>
       </c>
       <c r="C141" t="s">
-        <v>624</v>
+        <v>358</v>
       </c>
       <c r="D141" t="s">
-        <v>625</v>
-[...5 lines deleted...]
-        <v>627</v>
+        <v>359</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>628</v>
+        <v>360</v>
       </c>
       <c r="B142">
-        <v>11678</v>
+        <v>14551</v>
       </c>
       <c r="C142" t="s">
-        <v>629</v>
+        <v>361</v>
       </c>
       <c r="D142" t="s">
-        <v>630</v>
-[...5 lines deleted...]
-        <v>632</v>
+        <v>362</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>628</v>
+        <v>360</v>
       </c>
       <c r="B143">
-        <v>11673</v>
+        <v>14550</v>
       </c>
       <c r="C143" t="s">
-        <v>633</v>
+        <v>363</v>
       </c>
       <c r="D143" t="s">
-        <v>634</v>
-[...5 lines deleted...]
-        <v>636</v>
+        <v>364</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>628</v>
+        <v>360</v>
       </c>
       <c r="B144">
-        <v>11632</v>
+        <v>14514</v>
       </c>
       <c r="C144" t="s">
-        <v>637</v>
+        <v>365</v>
       </c>
       <c r="D144" t="s">
-        <v>638</v>
-[...5 lines deleted...]
-        <v>640</v>
+        <v>366</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>628</v>
+        <v>367</v>
       </c>
       <c r="B145">
-        <v>11627</v>
+        <v>14341</v>
       </c>
       <c r="C145" t="s">
-        <v>641</v>
+        <v>368</v>
       </c>
       <c r="D145" t="s">
-        <v>642</v>
-[...5 lines deleted...]
-        <v>644</v>
+        <v>369</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>645</v>
+        <v>370</v>
       </c>
       <c r="B146">
-        <v>8900</v>
+        <v>14119</v>
       </c>
       <c r="C146" t="s">
-        <v>646</v>
+        <v>371</v>
       </c>
       <c r="D146" t="s">
-        <v>647</v>
-[...5 lines deleted...]
-        <v>649</v>
+        <v>372</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>650</v>
+        <v>373</v>
       </c>
       <c r="B147">
-        <v>7248</v>
+        <v>13998</v>
       </c>
       <c r="C147" t="s">
-        <v>651</v>
+        <v>374</v>
       </c>
       <c r="D147" t="s">
-        <v>652</v>
-[...5 lines deleted...]
-        <v>654</v>
+        <v>375</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>655</v>
+        <v>373</v>
       </c>
       <c r="B148">
-        <v>6866</v>
+        <v>13984</v>
       </c>
       <c r="C148" t="s">
-        <v>656</v>
+        <v>376</v>
       </c>
       <c r="D148" t="s">
-        <v>657</v>
-[...5 lines deleted...]
-        <v>659</v>
+        <v>377</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>660</v>
+        <v>378</v>
       </c>
       <c r="B149">
-        <v>6295</v>
+        <v>13922</v>
       </c>
       <c r="C149" t="s">
-        <v>661</v>
+        <v>379</v>
       </c>
       <c r="D149" t="s">
-        <v>662</v>
-[...5 lines deleted...]
-        <v>664</v>
+        <v>380</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>665</v>
+        <v>381</v>
       </c>
       <c r="B150">
-        <v>5879</v>
+        <v>13875</v>
       </c>
       <c r="C150" t="s">
-        <v>578</v>
+        <v>382</v>
       </c>
       <c r="D150" t="s">
-        <v>666</v>
-[...5 lines deleted...]
-        <v>580</v>
+        <v>383</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>667</v>
+        <v>381</v>
       </c>
       <c r="B151">
-        <v>5813</v>
+        <v>13870</v>
       </c>
       <c r="C151" t="s">
-        <v>668</v>
+        <v>384</v>
       </c>
       <c r="D151" t="s">
-        <v>669</v>
-[...5 lines deleted...]
-        <v>671</v>
+        <v>385</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>672</v>
+        <v>381</v>
       </c>
       <c r="B152">
-        <v>5659</v>
+        <v>13851</v>
       </c>
       <c r="C152" t="s">
-        <v>673</v>
+        <v>386</v>
       </c>
       <c r="D152" t="s">
-        <v>674</v>
-[...5 lines deleted...]
-        <v>676</v>
+        <v>387</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>677</v>
+        <v>381</v>
       </c>
       <c r="B153">
-        <v>5277</v>
+        <v>13838</v>
       </c>
       <c r="C153" t="s">
-        <v>678</v>
+        <v>388</v>
       </c>
       <c r="D153" t="s">
-        <v>679</v>
+        <v>389</v>
       </c>
       <c r="E153" t="s">
-        <v>680</v>
-[...2 lines deleted...]
-        <v>681</v>
+        <v>388</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>677</v>
+        <v>381</v>
       </c>
       <c r="B154">
-        <v>5273</v>
+        <v>13837</v>
       </c>
       <c r="C154" t="s">
-        <v>682</v>
+        <v>388</v>
       </c>
       <c r="D154" t="s">
-        <v>683</v>
+        <v>390</v>
       </c>
       <c r="E154" t="s">
-        <v>684</v>
-[...2 lines deleted...]
-        <v>685</v>
+        <v>388</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>686</v>
+        <v>391</v>
       </c>
       <c r="B155">
-        <v>5222</v>
+        <v>13482</v>
       </c>
       <c r="C155" t="s">
-        <v>687</v>
+        <v>392</v>
       </c>
       <c r="D155" t="s">
-        <v>688</v>
-[...5 lines deleted...]
-        <v>690</v>
+        <v>393</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>691</v>
+        <v>394</v>
       </c>
       <c r="B156">
-        <v>5186</v>
+        <v>12938</v>
       </c>
       <c r="C156" t="s">
-        <v>692</v>
+        <v>395</v>
       </c>
       <c r="D156" t="s">
-        <v>693</v>
-[...5 lines deleted...]
-        <v>695</v>
+        <v>396</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>696</v>
+        <v>397</v>
       </c>
       <c r="B157">
-        <v>4958</v>
+        <v>12877</v>
       </c>
       <c r="C157" t="s">
-        <v>697</v>
+        <v>398</v>
       </c>
       <c r="D157" t="s">
-        <v>698</v>
-[...5 lines deleted...]
-        <v>700</v>
+        <v>399</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>696</v>
+        <v>397</v>
       </c>
       <c r="B158">
-        <v>4956</v>
+        <v>12875</v>
       </c>
       <c r="C158" t="s">
-        <v>701</v>
+        <v>400</v>
       </c>
       <c r="D158" t="s">
-        <v>702</v>
-[...5 lines deleted...]
-        <v>704</v>
+        <v>401</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>696</v>
+        <v>397</v>
       </c>
       <c r="B159">
-        <v>4953</v>
+        <v>12875</v>
       </c>
       <c r="C159" t="s">
-        <v>705</v>
+        <v>400</v>
       </c>
       <c r="D159" t="s">
-        <v>706</v>
-[...5 lines deleted...]
-        <v>708</v>
+        <v>401</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>696</v>
+        <v>402</v>
       </c>
       <c r="B160">
-        <v>4951</v>
+        <v>12294</v>
       </c>
       <c r="C160" t="s">
-        <v>709</v>
+        <v>403</v>
       </c>
       <c r="D160" t="s">
-        <v>710</v>
-[...5 lines deleted...]
-        <v>712</v>
+        <v>404</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>713</v>
+        <v>402</v>
       </c>
       <c r="B161">
-        <v>4732</v>
+        <v>12292</v>
       </c>
       <c r="C161" t="s">
-        <v>714</v>
+        <v>405</v>
       </c>
       <c r="D161" t="s">
-        <v>715</v>
-[...5 lines deleted...]
-        <v>717</v>
+        <v>406</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>713</v>
+        <v>402</v>
       </c>
       <c r="B162">
-        <v>4725</v>
+        <v>12259</v>
       </c>
       <c r="C162" t="s">
-        <v>718</v>
+        <v>407</v>
       </c>
       <c r="D162" t="s">
-        <v>719</v>
-[...5 lines deleted...]
-        <v>721</v>
+        <v>408</v>
+      </c>
+      <c r="E162" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>713</v>
+        <v>402</v>
       </c>
       <c r="B163">
-        <v>4721</v>
+        <v>12243</v>
       </c>
       <c r="C163" t="s">
-        <v>722</v>
+        <v>409</v>
       </c>
       <c r="D163" t="s">
-        <v>723</v>
-[...5 lines deleted...]
-        <v>725</v>
+        <v>410</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>713</v>
+        <v>411</v>
       </c>
       <c r="B164">
-        <v>4701</v>
+        <v>12032</v>
       </c>
       <c r="C164" t="s">
-        <v>726</v>
+        <v>412</v>
       </c>
       <c r="D164" t="s">
-        <v>727</v>
-[...5 lines deleted...]
-        <v>729</v>
+        <v>413</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>730</v>
+        <v>411</v>
       </c>
       <c r="B165">
-        <v>4522</v>
+        <v>12002</v>
       </c>
       <c r="C165" t="s">
-        <v>578</v>
+        <v>414</v>
       </c>
       <c r="D165" t="s">
-        <v>731</v>
-[...5 lines deleted...]
-        <v>580</v>
+        <v>415</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>732</v>
+        <v>416</v>
       </c>
       <c r="B166">
-        <v>4489</v>
+        <v>11678</v>
       </c>
       <c r="C166" t="s">
-        <v>578</v>
+        <v>417</v>
       </c>
       <c r="D166" t="s">
-        <v>733</v>
-[...5 lines deleted...]
-        <v>580</v>
+        <v>418</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>734</v>
+        <v>416</v>
       </c>
       <c r="B167">
-        <v>4326</v>
+        <v>11673</v>
       </c>
       <c r="C167" t="s">
-        <v>735</v>
+        <v>419</v>
       </c>
       <c r="D167" t="s">
-        <v>736</v>
-[...5 lines deleted...]
-        <v>738</v>
+        <v>420</v>
+      </c>
+      <c r="E167" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>734</v>
+        <v>416</v>
       </c>
       <c r="B168">
-        <v>4324</v>
+        <v>11632</v>
       </c>
       <c r="C168" t="s">
-        <v>739</v>
+        <v>421</v>
       </c>
       <c r="D168" t="s">
-        <v>740</v>
-[...5 lines deleted...]
-        <v>742</v>
+        <v>422</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>743</v>
+        <v>416</v>
       </c>
       <c r="B169">
-        <v>4097</v>
+        <v>11627</v>
       </c>
       <c r="C169" t="s">
-        <v>744</v>
+        <v>423</v>
       </c>
       <c r="D169" t="s">
-        <v>745</v>
-[...5 lines deleted...]
-        <v>747</v>
+        <v>424</v>
+      </c>
+      <c r="E169" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F169" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>748</v>
+        <v>425</v>
       </c>
       <c r="B170">
-        <v>4052</v>
+        <v>8900</v>
       </c>
       <c r="C170" t="s">
-        <v>749</v>
+        <v>426</v>
       </c>
       <c r="D170" t="s">
-        <v>750</v>
-[...5 lines deleted...]
-        <v>752</v>
+        <v>427</v>
+      </c>
+      <c r="E170" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F170" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>748</v>
+        <v>428</v>
       </c>
       <c r="B171">
-        <v>4050</v>
+        <v>7248</v>
       </c>
       <c r="C171" t="s">
-        <v>578</v>
+        <v>429</v>
       </c>
       <c r="D171" t="s">
-        <v>753</v>
-[...5 lines deleted...]
-        <v>580</v>
+        <v>430</v>
+      </c>
+      <c r="E171" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F171" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>748</v>
+        <v>431</v>
       </c>
       <c r="B172">
-        <v>4045</v>
+        <v>6866</v>
       </c>
       <c r="C172" t="s">
-        <v>754</v>
+        <v>432</v>
       </c>
       <c r="D172" t="s">
-        <v>755</v>
-[...5 lines deleted...]
-        <v>757</v>
+        <v>433</v>
+      </c>
+      <c r="E172" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F172" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>758</v>
+        <v>434</v>
       </c>
       <c r="B173">
-        <v>3802</v>
+        <v>6295</v>
       </c>
       <c r="C173" t="s">
-        <v>759</v>
+        <v>435</v>
       </c>
       <c r="D173" t="s">
-        <v>760</v>
-[...5 lines deleted...]
-        <v>762</v>
+        <v>436</v>
+      </c>
+      <c r="E173" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F173" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>763</v>
+        <v>437</v>
       </c>
       <c r="B174">
-        <v>3681</v>
+        <v>5879</v>
       </c>
       <c r="C174" t="s">
-        <v>764</v>
+        <v>388</v>
       </c>
       <c r="D174" t="s">
-        <v>765</v>
+        <v>438</v>
       </c>
       <c r="E174" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-        <v>767</v>
+        <v>388</v>
+      </c>
+      <c r="F174" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>763</v>
+        <v>439</v>
       </c>
       <c r="B175">
-        <v>3680</v>
+        <v>5813</v>
       </c>
       <c r="C175" t="s">
-        <v>768</v>
+        <v>440</v>
       </c>
       <c r="D175" t="s">
-        <v>769</v>
-[...5 lines deleted...]
-        <v>771</v>
+        <v>441</v>
+      </c>
+      <c r="E175" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F175" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>763</v>
+        <v>442</v>
       </c>
       <c r="B176">
-        <v>3623</v>
+        <v>5659</v>
       </c>
       <c r="C176" t="s">
-        <v>772</v>
+        <v>443</v>
       </c>
       <c r="D176" t="s">
-        <v>773</v>
-[...5 lines deleted...]
-        <v>775</v>
+        <v>444</v>
+      </c>
+      <c r="E176" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F176" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>776</v>
+        <v>445</v>
       </c>
       <c r="B177">
-        <v>3532</v>
+        <v>5277</v>
       </c>
       <c r="C177" t="s">
-        <v>777</v>
+        <v>446</v>
       </c>
       <c r="D177" t="s">
-        <v>778</v>
-[...5 lines deleted...]
-        <v>780</v>
+        <v>447</v>
+      </c>
+      <c r="E177" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F177" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>776</v>
+        <v>445</v>
       </c>
       <c r="B178">
-        <v>3514</v>
+        <v>5273</v>
       </c>
       <c r="C178" t="s">
-        <v>781</v>
+        <v>448</v>
       </c>
       <c r="D178" t="s">
-        <v>782</v>
-[...5 lines deleted...]
-        <v>784</v>
+        <v>449</v>
+      </c>
+      <c r="E178" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F178" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>785</v>
+        <v>450</v>
       </c>
       <c r="B179">
-        <v>3457</v>
+        <v>5222</v>
       </c>
       <c r="C179" t="s">
-        <v>786</v>
+        <v>451</v>
       </c>
       <c r="D179" t="s">
-        <v>787</v>
-[...5 lines deleted...]
-        <v>789</v>
+        <v>452</v>
+      </c>
+      <c r="E179" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F179" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>790</v>
+        <v>453</v>
       </c>
       <c r="B180">
-        <v>3445</v>
+        <v>5186</v>
       </c>
       <c r="C180" t="s">
-        <v>791</v>
+        <v>454</v>
       </c>
       <c r="D180" t="s">
-        <v>792</v>
-[...5 lines deleted...]
-        <v>794</v>
+        <v>455</v>
+      </c>
+      <c r="E180" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F180" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>790</v>
+        <v>456</v>
       </c>
       <c r="B181">
-        <v>3441</v>
+        <v>4958</v>
       </c>
       <c r="C181" t="s">
-        <v>795</v>
+        <v>457</v>
       </c>
       <c r="D181" t="s">
-        <v>796</v>
-[...5 lines deleted...]
-        <v>798</v>
+        <v>458</v>
+      </c>
+      <c r="E181" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F181" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>790</v>
+        <v>456</v>
       </c>
       <c r="B182">
-        <v>3437</v>
+        <v>4956</v>
       </c>
       <c r="C182" t="s">
-        <v>799</v>
+        <v>459</v>
       </c>
       <c r="D182" t="s">
-        <v>800</v>
-[...5 lines deleted...]
-        <v>802</v>
+        <v>460</v>
+      </c>
+      <c r="E182" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F182" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>803</v>
+        <v>456</v>
       </c>
       <c r="B183">
-        <v>3299</v>
+        <v>4953</v>
       </c>
       <c r="C183" t="s">
-        <v>804</v>
+        <v>461</v>
       </c>
       <c r="D183" t="s">
-        <v>805</v>
-[...5 lines deleted...]
-        <v>807</v>
+        <v>462</v>
+      </c>
+      <c r="E183" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F183" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>808</v>
+        <v>456</v>
       </c>
       <c r="B184">
-        <v>3260</v>
+        <v>4951</v>
       </c>
       <c r="C184" t="s">
-        <v>809</v>
+        <v>463</v>
       </c>
       <c r="D184" t="s">
-        <v>810</v>
-[...5 lines deleted...]
-        <v>812</v>
+        <v>464</v>
+      </c>
+      <c r="E184" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F184" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>808</v>
+        <v>465</v>
       </c>
       <c r="B185">
-        <v>3257</v>
+        <v>4732</v>
       </c>
       <c r="C185" t="s">
-        <v>813</v>
+        <v>466</v>
       </c>
       <c r="D185" t="s">
-        <v>814</v>
-[...5 lines deleted...]
-        <v>816</v>
+        <v>467</v>
+      </c>
+      <c r="E185" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F185" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>817</v>
+        <v>465</v>
       </c>
       <c r="B186">
-        <v>3212</v>
+        <v>4725</v>
       </c>
       <c r="C186" t="s">
-        <v>818</v>
+        <v>468</v>
       </c>
       <c r="D186" t="s">
-        <v>819</v>
-[...5 lines deleted...]
-        <v>821</v>
+        <v>469</v>
+      </c>
+      <c r="E186" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F186" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>822</v>
+        <v>465</v>
       </c>
       <c r="B187">
-        <v>3135</v>
+        <v>4721</v>
       </c>
       <c r="C187" t="s">
-        <v>823</v>
+        <v>470</v>
       </c>
       <c r="D187" t="s">
-        <v>824</v>
-[...5 lines deleted...]
-        <v>826</v>
+        <v>471</v>
+      </c>
+      <c r="E187" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F187" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>827</v>
+        <v>465</v>
       </c>
       <c r="B188">
-        <v>3062</v>
+        <v>4701</v>
       </c>
       <c r="C188" t="s">
-        <v>828</v>
+        <v>472</v>
       </c>
       <c r="D188" t="s">
-        <v>829</v>
-[...5 lines deleted...]
-        <v>831</v>
+        <v>473</v>
+      </c>
+      <c r="E188" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F188" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>827</v>
+        <v>474</v>
       </c>
       <c r="B189">
-        <v>3061</v>
+        <v>4522</v>
       </c>
       <c r="C189" t="s">
-        <v>832</v>
+        <v>388</v>
       </c>
       <c r="D189" t="s">
-        <v>833</v>
+        <v>475</v>
       </c>
       <c r="E189" t="s">
-        <v>834</v>
-[...2 lines deleted...]
-        <v>835</v>
+        <v>388</v>
+      </c>
+      <c r="F189" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>836</v>
+        <v>476</v>
       </c>
       <c r="B190">
-        <v>2923</v>
+        <v>4489</v>
       </c>
       <c r="C190" t="s">
-        <v>837</v>
+        <v>388</v>
       </c>
       <c r="D190" t="s">
-        <v>838</v>
+        <v>477</v>
       </c>
       <c r="E190" t="s">
-        <v>839</v>
-[...2 lines deleted...]
-        <v>840</v>
+        <v>388</v>
+      </c>
+      <c r="F190" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>841</v>
+        <v>478</v>
       </c>
       <c r="B191">
-        <v>2786</v>
+        <v>4326</v>
       </c>
       <c r="C191" t="s">
-        <v>842</v>
+        <v>479</v>
       </c>
       <c r="D191" t="s">
-        <v>843</v>
-[...5 lines deleted...]
-        <v>845</v>
+        <v>480</v>
+      </c>
+      <c r="E191" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F191" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>841</v>
+        <v>478</v>
       </c>
       <c r="B192">
-        <v>2781</v>
+        <v>4324</v>
       </c>
       <c r="C192" t="s">
-        <v>846</v>
+        <v>481</v>
       </c>
       <c r="D192" t="s">
-        <v>847</v>
-[...5 lines deleted...]
-        <v>849</v>
+        <v>482</v>
+      </c>
+      <c r="E192" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F192" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>841</v>
+        <v>483</v>
       </c>
       <c r="B193">
-        <v>2778</v>
+        <v>4097</v>
       </c>
       <c r="C193" t="s">
-        <v>850</v>
+        <v>484</v>
       </c>
       <c r="D193" t="s">
-        <v>851</v>
-[...5 lines deleted...]
-        <v>853</v>
+        <v>485</v>
+      </c>
+      <c r="E193" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F193" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>841</v>
+        <v>486</v>
       </c>
       <c r="B194">
-        <v>2765</v>
+        <v>4052</v>
       </c>
       <c r="C194" t="s">
-        <v>854</v>
+        <v>487</v>
       </c>
       <c r="D194" t="s">
-        <v>855</v>
-[...5 lines deleted...]
-        <v>857</v>
+        <v>488</v>
+      </c>
+      <c r="E194" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F194" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>858</v>
+        <v>486</v>
       </c>
       <c r="B195">
-        <v>2656</v>
+        <v>4050</v>
       </c>
       <c r="C195" t="s">
-        <v>859</v>
+        <v>388</v>
       </c>
       <c r="D195" t="s">
-        <v>860</v>
+        <v>489</v>
       </c>
       <c r="E195" t="s">
-        <v>861</v>
-[...2 lines deleted...]
-        <v>862</v>
+        <v>388</v>
+      </c>
+      <c r="F195" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>858</v>
+        <v>486</v>
       </c>
       <c r="B196">
-        <v>2650</v>
+        <v>4045</v>
       </c>
       <c r="C196" t="s">
-        <v>863</v>
+        <v>490</v>
       </c>
       <c r="D196" t="s">
-        <v>864</v>
-[...5 lines deleted...]
-        <v>866</v>
+        <v>491</v>
+      </c>
+      <c r="E196" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F196" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>858</v>
+        <v>492</v>
       </c>
       <c r="B197">
-        <v>2646</v>
+        <v>3802</v>
       </c>
       <c r="C197" t="s">
-        <v>867</v>
+        <v>493</v>
       </c>
       <c r="D197" t="s">
-        <v>868</v>
-[...5 lines deleted...]
-        <v>870</v>
+        <v>494</v>
+      </c>
+      <c r="E197" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F197" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>871</v>
+        <v>495</v>
       </c>
       <c r="B198">
-        <v>2504</v>
+        <v>3681</v>
       </c>
       <c r="C198" t="s">
-        <v>872</v>
+        <v>496</v>
       </c>
       <c r="D198" t="s">
-        <v>873</v>
-[...5 lines deleted...]
-        <v>875</v>
+        <v>497</v>
+      </c>
+      <c r="E198" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F198" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>876</v>
+        <v>495</v>
       </c>
       <c r="B199">
-        <v>2465</v>
+        <v>3680</v>
       </c>
       <c r="C199" t="s">
-        <v>877</v>
+        <v>498</v>
       </c>
       <c r="D199" t="s">
-        <v>878</v>
-[...5 lines deleted...]
-        <v>880</v>
+        <v>499</v>
+      </c>
+      <c r="E199" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F199" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>881</v>
+        <v>495</v>
       </c>
       <c r="B200">
-        <v>2423</v>
+        <v>3623</v>
       </c>
       <c r="C200" t="s">
-        <v>882</v>
+        <v>500</v>
       </c>
       <c r="D200" t="s">
-        <v>883</v>
-[...5 lines deleted...]
-        <v>885</v>
+        <v>501</v>
+      </c>
+      <c r="E200" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F200" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>886</v>
+        <v>502</v>
       </c>
       <c r="B201">
-        <v>2308</v>
+        <v>3532</v>
       </c>
       <c r="C201" t="s">
-        <v>887</v>
+        <v>503</v>
       </c>
       <c r="D201" t="s">
-        <v>888</v>
-[...5 lines deleted...]
-        <v>890</v>
+        <v>504</v>
+      </c>
+      <c r="E201" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F201" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>891</v>
+        <v>502</v>
       </c>
       <c r="B202">
-        <v>2260</v>
+        <v>3514</v>
       </c>
       <c r="C202" t="s">
-        <v>892</v>
+        <v>505</v>
       </c>
       <c r="D202" t="s">
-        <v>893</v>
-[...5 lines deleted...]
-        <v>895</v>
+        <v>506</v>
+      </c>
+      <c r="E202" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F202" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>896</v>
+        <v>507</v>
       </c>
       <c r="B203">
-        <v>2231</v>
+        <v>3457</v>
       </c>
       <c r="C203" t="s">
-        <v>897</v>
+        <v>508</v>
       </c>
       <c r="D203" t="s">
-        <v>898</v>
-[...5 lines deleted...]
-        <v>900</v>
+        <v>509</v>
+      </c>
+      <c r="E203" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F203" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>901</v>
+        <v>510</v>
       </c>
       <c r="B204">
-        <v>2187</v>
+        <v>3445</v>
       </c>
       <c r="C204" t="s">
-        <v>902</v>
+        <v>511</v>
       </c>
       <c r="D204" t="s">
-        <v>903</v>
-[...5 lines deleted...]
-        <v>905</v>
+        <v>512</v>
+      </c>
+      <c r="E204" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F204" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>906</v>
+        <v>510</v>
       </c>
       <c r="B205">
-        <v>2100</v>
+        <v>3441</v>
       </c>
       <c r="C205" t="s">
-        <v>907</v>
+        <v>513</v>
       </c>
       <c r="D205" t="s">
-        <v>908</v>
-[...5 lines deleted...]
-        <v>910</v>
+        <v>514</v>
+      </c>
+      <c r="E205" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F205" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>911</v>
+        <v>510</v>
       </c>
       <c r="B206">
-        <v>1863</v>
+        <v>3437</v>
       </c>
       <c r="C206" t="s">
-        <v>912</v>
+        <v>515</v>
       </c>
       <c r="D206" t="s">
-        <v>913</v>
-[...5 lines deleted...]
-        <v>915</v>
+        <v>516</v>
+      </c>
+      <c r="E206" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F206" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>916</v>
+        <v>517</v>
       </c>
       <c r="B207">
-        <v>1711</v>
+        <v>3299</v>
       </c>
       <c r="C207" t="s">
-        <v>917</v>
+        <v>518</v>
       </c>
       <c r="D207" t="s">
-        <v>918</v>
-[...5 lines deleted...]
-        <v>920</v>
+        <v>519</v>
+      </c>
+      <c r="E207" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F207" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>921</v>
+        <v>520</v>
       </c>
       <c r="B208">
-        <v>1635</v>
+        <v>3260</v>
       </c>
       <c r="C208" t="s">
-        <v>922</v>
+        <v>521</v>
       </c>
       <c r="D208" t="s">
-        <v>923</v>
-[...5 lines deleted...]
-        <v>925</v>
+        <v>522</v>
+      </c>
+      <c r="E208" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F208" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>921</v>
+        <v>520</v>
       </c>
       <c r="B209">
-        <v>1595</v>
+        <v>3257</v>
       </c>
       <c r="C209" t="s">
-        <v>926</v>
+        <v>523</v>
       </c>
       <c r="D209" t="s">
-        <v>927</v>
-[...5 lines deleted...]
-        <v>929</v>
+        <v>524</v>
+      </c>
+      <c r="E209" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F209" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>930</v>
+        <v>525</v>
       </c>
       <c r="B210">
-        <v>1542</v>
+        <v>3212</v>
       </c>
       <c r="C210" t="s">
-        <v>931</v>
+        <v>526</v>
       </c>
       <c r="D210" t="s">
-        <v>932</v>
-[...5 lines deleted...]
-        <v>934</v>
+        <v>527</v>
+      </c>
+      <c r="E210" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F210" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>930</v>
+        <v>528</v>
       </c>
       <c r="B211">
-        <v>1526</v>
+        <v>3135</v>
       </c>
       <c r="C211" t="s">
-        <v>935</v>
+        <v>529</v>
       </c>
       <c r="D211" t="s">
-        <v>936</v>
-[...5 lines deleted...]
-        <v>938</v>
+        <v>530</v>
+      </c>
+      <c r="E211" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F211" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>930</v>
+        <v>531</v>
       </c>
       <c r="B212">
-        <v>1509</v>
+        <v>3062</v>
       </c>
       <c r="C212" t="s">
-        <v>939</v>
+        <v>532</v>
       </c>
       <c r="D212" t="s">
-        <v>940</v>
-[...5 lines deleted...]
-        <v>942</v>
+        <v>533</v>
+      </c>
+      <c r="E212" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F212" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>943</v>
+        <v>531</v>
       </c>
       <c r="B213">
-        <v>1336</v>
+        <v>3061</v>
       </c>
       <c r="C213" t="s">
-        <v>944</v>
+        <v>534</v>
       </c>
       <c r="D213" t="s">
-        <v>945</v>
-[...5 lines deleted...]
-        <v>947</v>
+        <v>535</v>
+      </c>
+      <c r="E213" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F213" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>948</v>
+        <v>536</v>
       </c>
       <c r="B214">
-        <v>1110</v>
+        <v>2923</v>
       </c>
       <c r="C214" t="s">
-        <v>949</v>
+        <v>537</v>
       </c>
       <c r="D214" t="s">
-        <v>950</v>
-[...5 lines deleted...]
-        <v>952</v>
+        <v>538</v>
+      </c>
+      <c r="E214" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F214" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>953</v>
+        <v>539</v>
       </c>
       <c r="B215">
-        <v>1076</v>
+        <v>2786</v>
       </c>
       <c r="C215" t="s">
-        <v>954</v>
+        <v>540</v>
       </c>
       <c r="D215" t="s">
-        <v>955</v>
-[...5 lines deleted...]
-        <v>957</v>
+        <v>541</v>
+      </c>
+      <c r="E215" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F215" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="216" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>958</v>
+        <v>539</v>
       </c>
       <c r="B216">
-        <v>1034</v>
+        <v>2781</v>
       </c>
       <c r="C216" t="s">
-        <v>959</v>
+        <v>542</v>
       </c>
       <c r="D216" t="s">
-        <v>960</v>
-[...5 lines deleted...]
-        <v>962</v>
+        <v>543</v>
+      </c>
+      <c r="E216" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F216" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="217" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>963</v>
+        <v>539</v>
       </c>
       <c r="B217">
-        <v>987</v>
+        <v>2778</v>
       </c>
       <c r="C217" t="s">
-        <v>964</v>
+        <v>544</v>
       </c>
       <c r="D217" t="s">
-        <v>965</v>
-[...5 lines deleted...]
-        <v>967</v>
+        <v>545</v>
+      </c>
+      <c r="E217" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F217" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="218" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>968</v>
+        <v>539</v>
       </c>
       <c r="B218">
-        <v>927</v>
+        <v>2765</v>
       </c>
       <c r="C218" t="s">
-        <v>969</v>
+        <v>546</v>
       </c>
       <c r="D218" t="s">
-        <v>970</v>
-[...5 lines deleted...]
-        <v>972</v>
+        <v>547</v>
+      </c>
+      <c r="E218" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F218" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="219" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>968</v>
+        <v>548</v>
       </c>
       <c r="B219">
-        <v>923</v>
+        <v>2656</v>
       </c>
       <c r="C219" t="s">
-        <v>973</v>
+        <v>549</v>
       </c>
       <c r="D219" t="s">
-        <v>974</v>
-[...5 lines deleted...]
-        <v>976</v>
+        <v>550</v>
+      </c>
+      <c r="E219" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F219" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>977</v>
+        <v>548</v>
       </c>
       <c r="B220">
-        <v>871</v>
+        <v>2650</v>
       </c>
       <c r="C220" t="s">
-        <v>978</v>
+        <v>551</v>
       </c>
       <c r="D220" t="s">
-        <v>979</v>
-[...5 lines deleted...]
-        <v>981</v>
+        <v>552</v>
+      </c>
+      <c r="E220" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F220" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
-        <v>977</v>
+        <v>548</v>
       </c>
       <c r="B221">
-        <v>869</v>
+        <v>2646</v>
       </c>
       <c r="C221" t="s">
-        <v>982</v>
+        <v>553</v>
       </c>
       <c r="D221" t="s">
-        <v>983</v>
-[...5 lines deleted...]
-        <v>985</v>
+        <v>554</v>
+      </c>
+      <c r="E221" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F221" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
-        <v>986</v>
+        <v>555</v>
       </c>
       <c r="B222">
-        <v>652</v>
+        <v>2504</v>
       </c>
       <c r="C222" t="s">
-        <v>987</v>
+        <v>556</v>
       </c>
       <c r="D222" t="s">
-        <v>988</v>
-[...5 lines deleted...]
-        <v>990</v>
+        <v>557</v>
+      </c>
+      <c r="E222" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F222" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="223" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
-        <v>986</v>
+        <v>558</v>
       </c>
       <c r="B223">
-        <v>637</v>
+        <v>2465</v>
       </c>
       <c r="C223" t="s">
-        <v>991</v>
+        <v>559</v>
       </c>
       <c r="D223" t="s">
-        <v>992</v>
-[...5 lines deleted...]
-        <v>994</v>
+        <v>560</v>
+      </c>
+      <c r="E223" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F223" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="224" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
-        <v>995</v>
+        <v>561</v>
       </c>
       <c r="B224">
-        <v>606</v>
+        <v>2423</v>
       </c>
       <c r="C224" t="s">
-        <v>996</v>
+        <v>562</v>
       </c>
       <c r="D224" t="s">
-        <v>997</v>
-[...5 lines deleted...]
-        <v>999</v>
+        <v>563</v>
+      </c>
+      <c r="E224" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F224" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="225" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
-        <v>1000</v>
+        <v>564</v>
       </c>
       <c r="B225">
-        <v>392</v>
+        <v>2308</v>
       </c>
       <c r="C225" t="s">
-        <v>1001</v>
+        <v>565</v>
       </c>
       <c r="D225" t="s">
-        <v>1002</v>
-[...5 lines deleted...]
-        <v>1004</v>
+        <v>566</v>
+      </c>
+      <c r="E225" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F225" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="226" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
-        <v>1000</v>
+        <v>567</v>
       </c>
       <c r="B226">
-        <v>378</v>
+        <v>2260</v>
       </c>
       <c r="C226" t="s">
-        <v>1005</v>
+        <v>568</v>
       </c>
       <c r="D226" t="s">
-        <v>1006</v>
-[...5 lines deleted...]
-        <v>1008</v>
+        <v>569</v>
+      </c>
+      <c r="E226" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F226" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="227" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
-        <v>1009</v>
+        <v>570</v>
       </c>
       <c r="B227">
-        <v>307</v>
+        <v>2231</v>
       </c>
       <c r="C227" t="s">
-        <v>1010</v>
+        <v>571</v>
       </c>
       <c r="D227" t="s">
-        <v>1011</v>
-[...5 lines deleted...]
-        <v>1013</v>
+        <v>572</v>
+      </c>
+      <c r="E227" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F227" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="228" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
-        <v>1014</v>
+        <v>573</v>
       </c>
       <c r="B228">
-        <v>202</v>
+        <v>2187</v>
       </c>
       <c r="C228" t="s">
-        <v>1015</v>
+        <v>574</v>
       </c>
       <c r="D228" t="s">
-        <v>1016</v>
-[...5 lines deleted...]
-        <v>1018</v>
+        <v>575</v>
+      </c>
+      <c r="E228" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F228" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="229" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
-        <v>1014</v>
+        <v>576</v>
       </c>
       <c r="B229">
-        <v>199</v>
+        <v>2100</v>
       </c>
       <c r="C229" t="s">
-        <v>1019</v>
+        <v>577</v>
       </c>
       <c r="D229" t="s">
-        <v>1020</v>
-[...5 lines deleted...]
-        <v>1022</v>
+        <v>578</v>
+      </c>
+      <c r="E229" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F229" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="230" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
-        <v>1014</v>
+        <v>579</v>
       </c>
       <c r="B230">
-        <v>193</v>
+        <v>1863</v>
       </c>
       <c r="C230" t="s">
-        <v>1023</v>
+        <v>580</v>
       </c>
       <c r="D230" t="s">
-        <v>1024</v>
-[...5 lines deleted...]
-        <v>1026</v>
+        <v>581</v>
+      </c>
+      <c r="E230" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F230" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="231" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
-        <v>1027</v>
+        <v>582</v>
       </c>
       <c r="B231">
-        <v>76</v>
+        <v>1711</v>
       </c>
       <c r="C231" t="s">
-        <v>1028</v>
+        <v>583</v>
       </c>
       <c r="D231" t="s">
-        <v>1029</v>
-[...5 lines deleted...]
-        <v>1031</v>
+        <v>584</v>
+      </c>
+      <c r="E231" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F231" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="232" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
-        <v>1032</v>
+        <v>585</v>
       </c>
       <c r="B232">
-        <v>11359</v>
+        <v>1635</v>
       </c>
       <c r="C232" t="s">
-        <v>1033</v>
+        <v>586</v>
       </c>
       <c r="D232" t="s">
-        <v>1034</v>
-[...5 lines deleted...]
-        <v>1036</v>
+        <v>587</v>
+      </c>
+      <c r="E232" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F232" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="233" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
-        <v>1032</v>
+        <v>585</v>
       </c>
       <c r="B233">
-        <v>11352</v>
+        <v>1595</v>
       </c>
       <c r="C233" t="s">
-        <v>1037</v>
+        <v>588</v>
       </c>
       <c r="D233" t="s">
-        <v>1038</v>
-[...5 lines deleted...]
-        <v>1040</v>
+        <v>589</v>
+      </c>
+      <c r="E233" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F233" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="234" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
-        <v>1032</v>
+        <v>590</v>
       </c>
       <c r="B234">
-        <v>11346</v>
+        <v>1542</v>
       </c>
       <c r="C234" t="s">
-        <v>1041</v>
+        <v>591</v>
       </c>
       <c r="D234" t="s">
-        <v>1042</v>
-[...5 lines deleted...]
-        <v>1044</v>
+        <v>592</v>
+      </c>
+      <c r="E234" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F234" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="235" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
-        <v>1045</v>
+        <v>590</v>
       </c>
       <c r="B235">
-        <v>11314</v>
+        <v>1526</v>
       </c>
       <c r="C235" t="s">
-        <v>1046</v>
+        <v>593</v>
       </c>
       <c r="D235" t="s">
-        <v>1047</v>
-[...5 lines deleted...]
-        <v>1049</v>
+        <v>594</v>
+      </c>
+      <c r="E235" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F235" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="236" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A236" t="s">
-        <v>1045</v>
+        <v>590</v>
       </c>
       <c r="B236">
-        <v>11307</v>
+        <v>1509</v>
       </c>
       <c r="C236" t="s">
-        <v>1050</v>
+        <v>595</v>
       </c>
       <c r="D236" t="s">
-        <v>1051</v>
-[...5 lines deleted...]
-        <v>1053</v>
+        <v>596</v>
+      </c>
+      <c r="E236" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F236" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="237" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A237" t="s">
-        <v>1045</v>
+        <v>597</v>
       </c>
       <c r="B237">
-        <v>11305</v>
+        <v>1336</v>
       </c>
       <c r="C237" t="s">
-        <v>1054</v>
+        <v>598</v>
       </c>
       <c r="D237" t="s">
-        <v>1055</v>
-[...5 lines deleted...]
-        <v>1057</v>
+        <v>599</v>
+      </c>
+      <c r="E237" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F237" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="238" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A238" t="s">
-        <v>1058</v>
+        <v>600</v>
       </c>
       <c r="B238">
-        <v>11044</v>
+        <v>1110</v>
       </c>
       <c r="C238" t="s">
-        <v>1059</v>
+        <v>601</v>
       </c>
       <c r="D238" t="s">
-        <v>1060</v>
-[...5 lines deleted...]
-        <v>1062</v>
+        <v>602</v>
+      </c>
+      <c r="E238" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F238" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="239" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A239" t="s">
-        <v>1058</v>
+        <v>603</v>
       </c>
       <c r="B239">
-        <v>11014</v>
+        <v>1076</v>
       </c>
       <c r="C239" t="s">
-        <v>1063</v>
+        <v>604</v>
       </c>
       <c r="D239" t="s">
-        <v>1064</v>
-[...5 lines deleted...]
-        <v>1066</v>
+        <v>605</v>
+      </c>
+      <c r="E239" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F239" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="240" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A240" t="s">
-        <v>1067</v>
+        <v>606</v>
       </c>
       <c r="B240">
-        <v>10926</v>
+        <v>1034</v>
       </c>
       <c r="C240" t="s">
-        <v>1068</v>
+        <v>607</v>
       </c>
       <c r="D240" t="s">
-        <v>1069</v>
-[...5 lines deleted...]
-        <v>1071</v>
+        <v>608</v>
+      </c>
+      <c r="E240" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F240" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="241" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A241" t="s">
-        <v>1067</v>
+        <v>609</v>
       </c>
       <c r="B241">
-        <v>10910</v>
+        <v>987</v>
       </c>
       <c r="C241" t="s">
-        <v>1072</v>
+        <v>610</v>
       </c>
       <c r="D241" t="s">
-        <v>1073</v>
-[...5 lines deleted...]
-        <v>1075</v>
+        <v>611</v>
+      </c>
+      <c r="E241" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F241" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="242" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A242" t="s">
-        <v>1076</v>
+        <v>612</v>
       </c>
       <c r="B242">
-        <v>10688</v>
+        <v>927</v>
       </c>
       <c r="C242" t="s">
-        <v>1077</v>
+        <v>613</v>
       </c>
       <c r="D242" t="s">
-        <v>1078</v>
-[...5 lines deleted...]
-        <v>1080</v>
+        <v>614</v>
+      </c>
+      <c r="E242" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F242" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="243" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A243" t="s">
-        <v>1081</v>
+        <v>612</v>
       </c>
       <c r="B243">
-        <v>10628</v>
+        <v>923</v>
       </c>
       <c r="C243" t="s">
-        <v>1082</v>
+        <v>615</v>
       </c>
       <c r="D243" t="s">
-        <v>1083</v>
-[...5 lines deleted...]
-        <v>1085</v>
+        <v>616</v>
+      </c>
+      <c r="E243" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F243" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="244" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A244" t="s">
-        <v>1086</v>
+        <v>617</v>
       </c>
       <c r="B244">
-        <v>10524</v>
+        <v>871</v>
       </c>
       <c r="C244" t="s">
-        <v>1087</v>
+        <v>618</v>
       </c>
       <c r="D244" t="s">
-        <v>1088</v>
-[...5 lines deleted...]
-        <v>1090</v>
+        <v>619</v>
+      </c>
+      <c r="E244" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F244" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="245" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A245" t="s">
-        <v>1091</v>
+        <v>617</v>
       </c>
       <c r="B245">
-        <v>10429</v>
+        <v>869</v>
       </c>
       <c r="C245" t="s">
-        <v>1092</v>
+        <v>620</v>
       </c>
       <c r="D245" t="s">
-        <v>1093</v>
-[...5 lines deleted...]
-        <v>1095</v>
+        <v>621</v>
+      </c>
+      <c r="E245" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F245" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="246" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A246" t="s">
-        <v>1091</v>
+        <v>622</v>
       </c>
       <c r="B246">
-        <v>10426</v>
+        <v>652</v>
       </c>
       <c r="C246" t="s">
-        <v>1096</v>
+        <v>623</v>
       </c>
       <c r="D246" t="s">
-        <v>1097</v>
-[...5 lines deleted...]
-        <v>1099</v>
+        <v>624</v>
+      </c>
+      <c r="E246" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F246" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="247" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A247" t="s">
-        <v>1100</v>
+        <v>622</v>
       </c>
       <c r="B247">
-        <v>10403</v>
+        <v>637</v>
       </c>
       <c r="C247" t="s">
-        <v>1101</v>
+        <v>625</v>
       </c>
       <c r="D247" t="s">
-        <v>1102</v>
-[...5 lines deleted...]
-        <v>1104</v>
+        <v>626</v>
+      </c>
+      <c r="E247" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F247" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="248" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A248" t="s">
-        <v>1100</v>
+        <v>627</v>
       </c>
       <c r="B248">
-        <v>10403</v>
+        <v>606</v>
       </c>
       <c r="C248" t="s">
-        <v>1105</v>
+        <v>628</v>
       </c>
       <c r="D248" t="s">
-        <v>1106</v>
-[...5 lines deleted...]
-        <v>1108</v>
+        <v>629</v>
+      </c>
+      <c r="E248" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F248" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="249" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A249" t="s">
-        <v>1109</v>
+        <v>630</v>
       </c>
       <c r="B249">
-        <v>10150</v>
+        <v>392</v>
       </c>
       <c r="C249" t="s">
-        <v>1110</v>
+        <v>631</v>
       </c>
       <c r="D249" t="s">
-        <v>1111</v>
-[...5 lines deleted...]
-        <v>1113</v>
+        <v>632</v>
+      </c>
+      <c r="E249" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F249" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="250" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A250" t="s">
-        <v>1114</v>
+        <v>630</v>
       </c>
       <c r="B250">
-        <v>9998</v>
+        <v>378</v>
       </c>
       <c r="C250" t="s">
-        <v>1115</v>
+        <v>633</v>
       </c>
       <c r="D250" t="s">
-        <v>1116</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>634</v>
+      </c>
+      <c r="E250" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F250" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="251" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A251" t="s">
-        <v>1119</v>
+        <v>635</v>
       </c>
       <c r="B251">
-        <v>9922</v>
+        <v>307</v>
       </c>
       <c r="C251" t="s">
-        <v>1120</v>
+        <v>636</v>
       </c>
       <c r="D251" t="s">
-        <v>1121</v>
-[...5 lines deleted...]
-        <v>1123</v>
+        <v>637</v>
+      </c>
+      <c r="E251" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F251" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="252" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A252" t="s">
-        <v>1124</v>
+        <v>638</v>
       </c>
       <c r="B252">
-        <v>9839</v>
+        <v>202</v>
       </c>
       <c r="C252" t="s">
-        <v>1125</v>
+        <v>639</v>
       </c>
       <c r="D252" t="s">
-        <v>1126</v>
-[...5 lines deleted...]
-        <v>1128</v>
+        <v>640</v>
+      </c>
+      <c r="E252" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F252" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="253" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A253" t="s">
-        <v>1124</v>
+        <v>638</v>
       </c>
       <c r="B253">
-        <v>9836</v>
+        <v>199</v>
       </c>
       <c r="C253" t="s">
-        <v>1129</v>
+        <v>641</v>
       </c>
       <c r="D253" t="s">
-        <v>1130</v>
-[...5 lines deleted...]
-        <v>1132</v>
+        <v>642</v>
+      </c>
+      <c r="E253" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F253" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="254" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A254" t="s">
-        <v>1133</v>
+        <v>638</v>
       </c>
       <c r="B254">
-        <v>9556</v>
+        <v>193</v>
       </c>
       <c r="C254" t="s">
-        <v>1134</v>
+        <v>643</v>
       </c>
       <c r="D254" t="s">
-        <v>1135</v>
-[...5 lines deleted...]
-        <v>1137</v>
+        <v>644</v>
+      </c>
+      <c r="E254" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F254" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="255" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A255" t="s">
-        <v>1133</v>
+        <v>645</v>
       </c>
       <c r="B255">
-        <v>9550</v>
+        <v>76</v>
       </c>
       <c r="C255" t="s">
-        <v>1138</v>
+        <v>646</v>
       </c>
       <c r="D255" t="s">
-        <v>1139</v>
-[...5 lines deleted...]
-        <v>1141</v>
+        <v>647</v>
+      </c>
+      <c r="E255" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F255" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="256" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A256" t="s">
-        <v>1142</v>
+        <v>648</v>
       </c>
       <c r="B256">
-        <v>9462</v>
+        <v>11359</v>
       </c>
       <c r="C256" t="s">
-        <v>1143</v>
+        <v>649</v>
       </c>
       <c r="D256" t="s">
-        <v>1144</v>
-[...5 lines deleted...]
-        <v>1146</v>
+        <v>650</v>
+      </c>
+      <c r="E256" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F256" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="257" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A257" t="s">
-        <v>1147</v>
+        <v>648</v>
       </c>
       <c r="B257">
-        <v>9385</v>
+        <v>11352</v>
       </c>
       <c r="C257" t="s">
-        <v>1148</v>
+        <v>651</v>
       </c>
       <c r="D257" t="s">
-        <v>1149</v>
-[...5 lines deleted...]
-        <v>1151</v>
+        <v>652</v>
+      </c>
+      <c r="E257" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F257" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="258" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A258" t="s">
-        <v>1152</v>
+        <v>648</v>
       </c>
       <c r="B258">
-        <v>9252</v>
+        <v>11346</v>
       </c>
       <c r="C258" t="s">
-        <v>1153</v>
+        <v>653</v>
       </c>
       <c r="D258" t="s">
-        <v>1154</v>
-[...5 lines deleted...]
-        <v>1156</v>
+        <v>654</v>
+      </c>
+      <c r="E258" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F258" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="259" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A259" t="s">
-        <v>1152</v>
+        <v>655</v>
       </c>
       <c r="B259">
-        <v>9251</v>
+        <v>11314</v>
       </c>
       <c r="C259" t="s">
-        <v>1157</v>
+        <v>656</v>
       </c>
       <c r="D259" t="s">
-        <v>1158</v>
-[...5 lines deleted...]
-        <v>1160</v>
+        <v>657</v>
+      </c>
+      <c r="E259" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F259" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="260" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A260" t="s">
-        <v>1161</v>
+        <v>655</v>
       </c>
       <c r="B260">
-        <v>8958</v>
+        <v>11307</v>
       </c>
       <c r="C260" t="s">
-        <v>1162</v>
+        <v>658</v>
       </c>
       <c r="D260" t="s">
-        <v>1163</v>
-[...5 lines deleted...]
-        <v>1165</v>
+        <v>659</v>
+      </c>
+      <c r="E260" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F260" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="261" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A261" t="s">
-        <v>1166</v>
+        <v>655</v>
       </c>
       <c r="B261">
-        <v>8784</v>
+        <v>11305</v>
       </c>
       <c r="C261" t="s">
-        <v>1167</v>
+        <v>660</v>
       </c>
       <c r="D261" t="s">
-        <v>1168</v>
-[...5 lines deleted...]
-        <v>1170</v>
+        <v>661</v>
+      </c>
+      <c r="E261" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F261" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="262" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A262" t="s">
-        <v>1171</v>
+        <v>662</v>
       </c>
       <c r="B262">
-        <v>8505</v>
+        <v>11044</v>
       </c>
       <c r="C262" t="s">
-        <v>1172</v>
+        <v>663</v>
       </c>
       <c r="D262" t="s">
-        <v>1173</v>
-[...5 lines deleted...]
-        <v>1175</v>
+        <v>664</v>
+      </c>
+      <c r="E262" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F262" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="263" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A263" t="s">
-        <v>1171</v>
+        <v>662</v>
       </c>
       <c r="B263">
-        <v>8493</v>
+        <v>11014</v>
       </c>
       <c r="C263" t="s">
-        <v>1176</v>
+        <v>665</v>
       </c>
       <c r="D263" t="s">
-        <v>1177</v>
-[...5 lines deleted...]
-        <v>1179</v>
+        <v>666</v>
+      </c>
+      <c r="E263" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F263" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="264" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A264" t="s">
-        <v>1180</v>
+        <v>667</v>
       </c>
       <c r="B264">
-        <v>8071</v>
+        <v>10926</v>
       </c>
       <c r="C264" t="s">
-        <v>1181</v>
+        <v>668</v>
       </c>
       <c r="D264" t="s">
-        <v>1182</v>
-[...5 lines deleted...]
-        <v>1184</v>
+        <v>669</v>
+      </c>
+      <c r="E264" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F264" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="265" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A265" t="s">
-        <v>1180</v>
+        <v>667</v>
       </c>
       <c r="B265">
-        <v>8062</v>
+        <v>10910</v>
       </c>
       <c r="C265" t="s">
-        <v>1185</v>
+        <v>670</v>
       </c>
       <c r="D265" t="s">
-        <v>1186</v>
-[...5 lines deleted...]
-        <v>1188</v>
+        <v>671</v>
+      </c>
+      <c r="E265" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F265" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="266" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A266" t="s">
-        <v>1180</v>
+        <v>672</v>
       </c>
       <c r="B266">
-        <v>8051</v>
+        <v>10688</v>
       </c>
       <c r="C266" t="s">
-        <v>1189</v>
+        <v>673</v>
       </c>
       <c r="D266" t="s">
-        <v>1190</v>
-[...5 lines deleted...]
-        <v>1192</v>
+        <v>674</v>
+      </c>
+      <c r="E266" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F266" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="267" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A267" t="s">
-        <v>1193</v>
+        <v>675</v>
       </c>
       <c r="B267">
-        <v>7765</v>
+        <v>10628</v>
       </c>
       <c r="C267" t="s">
-        <v>1194</v>
+        <v>676</v>
       </c>
       <c r="D267" t="s">
-        <v>1195</v>
-[...5 lines deleted...]
-        <v>1197</v>
+        <v>677</v>
+      </c>
+      <c r="E267" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F267" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="268" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A268" t="s">
-        <v>1198</v>
+        <v>678</v>
       </c>
       <c r="B268">
-        <v>7680</v>
+        <v>10524</v>
       </c>
       <c r="C268" t="s">
-        <v>1199</v>
+        <v>679</v>
       </c>
       <c r="D268" t="s">
-        <v>1200</v>
-[...5 lines deleted...]
-        <v>1202</v>
+        <v>680</v>
+      </c>
+      <c r="E268" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F268" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="269" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A269" t="s">
-        <v>1203</v>
+        <v>681</v>
       </c>
       <c r="B269">
-        <v>7667</v>
+        <v>10429</v>
       </c>
       <c r="C269" t="s">
-        <v>1204</v>
+        <v>682</v>
       </c>
       <c r="D269" t="s">
-        <v>1205</v>
-[...5 lines deleted...]
-        <v>1207</v>
+        <v>683</v>
+      </c>
+      <c r="E269" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F269" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="270" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A270" t="s">
-        <v>1203</v>
+        <v>681</v>
       </c>
       <c r="B270">
-        <v>7666</v>
+        <v>10426</v>
       </c>
       <c r="C270" t="s">
-        <v>1208</v>
+        <v>684</v>
       </c>
       <c r="D270" t="s">
-        <v>1209</v>
-[...5 lines deleted...]
-        <v>1211</v>
+        <v>685</v>
+      </c>
+      <c r="E270" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F270" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="271" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A271" t="s">
-        <v>1212</v>
+        <v>686</v>
       </c>
       <c r="B271">
-        <v>7305</v>
+        <v>10403</v>
       </c>
       <c r="C271" t="s">
-        <v>1213</v>
+        <v>687</v>
       </c>
       <c r="D271" t="s">
-        <v>1214</v>
-[...5 lines deleted...]
-        <v>1216</v>
+        <v>688</v>
+      </c>
+      <c r="E271" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F271" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="272" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A272" t="s">
-        <v>1217</v>
+        <v>686</v>
       </c>
       <c r="B272">
-        <v>7178</v>
+        <v>10403</v>
       </c>
       <c r="C272" t="s">
-        <v>1218</v>
+        <v>689</v>
       </c>
       <c r="D272" t="s">
-        <v>1219</v>
-[...5 lines deleted...]
-        <v>1221</v>
+        <v>690</v>
+      </c>
+      <c r="E272" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F272" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="273" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A273" t="s">
-        <v>1222</v>
+        <v>691</v>
       </c>
       <c r="B273">
-        <v>6321</v>
+        <v>10150</v>
       </c>
       <c r="C273" t="s">
-        <v>1223</v>
+        <v>692</v>
       </c>
       <c r="D273" t="s">
-        <v>1224</v>
-[...5 lines deleted...]
-        <v>1226</v>
+        <v>693</v>
+      </c>
+      <c r="E273" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F273" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="274" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A274" t="s">
-        <v>1227</v>
+        <v>694</v>
       </c>
       <c r="B274">
-        <v>6141</v>
+        <v>9998</v>
       </c>
       <c r="C274" t="s">
-        <v>1228</v>
+        <v>695</v>
       </c>
       <c r="D274" t="s">
-        <v>1229</v>
-[...5 lines deleted...]
-        <v>1231</v>
+        <v>696</v>
+      </c>
+      <c r="E274" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F274" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="275" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A275" t="s">
-        <v>1232</v>
+        <v>697</v>
       </c>
       <c r="B275">
-        <v>5167</v>
+        <v>9922</v>
       </c>
       <c r="C275" t="s">
-        <v>1233</v>
+        <v>698</v>
       </c>
       <c r="D275" t="s">
-        <v>1234</v>
-[...5 lines deleted...]
-        <v>1236</v>
+        <v>699</v>
+      </c>
+      <c r="E275" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F275" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="276" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A276" t="s">
-        <v>1232</v>
+        <v>700</v>
       </c>
       <c r="B276">
-        <v>5158</v>
+        <v>9839</v>
       </c>
       <c r="C276" t="s">
-        <v>1237</v>
+        <v>701</v>
       </c>
       <c r="D276" t="s">
-        <v>1238</v>
-[...5 lines deleted...]
-        <v>1240</v>
+        <v>702</v>
+      </c>
+      <c r="E276" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F276" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="277" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A277" t="s">
-        <v>1241</v>
+        <v>700</v>
       </c>
       <c r="B277">
-        <v>5138</v>
+        <v>9836</v>
       </c>
       <c r="C277" t="s">
-        <v>1242</v>
+        <v>703</v>
       </c>
       <c r="D277" t="s">
-        <v>1243</v>
-[...5 lines deleted...]
-        <v>1245</v>
+        <v>704</v>
+      </c>
+      <c r="E277" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F277" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="278" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A278" t="s">
-        <v>1246</v>
+        <v>705</v>
       </c>
       <c r="B278">
-        <v>4908</v>
+        <v>9556</v>
       </c>
       <c r="C278" t="s">
-        <v>1247</v>
+        <v>706</v>
       </c>
       <c r="D278" t="s">
-        <v>1248</v>
-[...5 lines deleted...]
-        <v>1250</v>
+        <v>707</v>
+      </c>
+      <c r="E278" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F278" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="279" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A279" t="s">
-        <v>1251</v>
+        <v>705</v>
       </c>
       <c r="B279">
-        <v>4467</v>
+        <v>9550</v>
       </c>
       <c r="C279" t="s">
-        <v>1252</v>
+        <v>708</v>
       </c>
       <c r="D279" t="s">
-        <v>1253</v>
-[...5 lines deleted...]
-        <v>1255</v>
+        <v>709</v>
+      </c>
+      <c r="E279" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F279" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="280" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A280" t="s">
-        <v>1256</v>
+        <v>710</v>
       </c>
       <c r="B280">
-        <v>4453</v>
+        <v>9462</v>
       </c>
       <c r="C280" t="s">
-        <v>1257</v>
+        <v>711</v>
       </c>
       <c r="D280" t="s">
-        <v>1258</v>
-[...5 lines deleted...]
-        <v>1260</v>
+        <v>712</v>
+      </c>
+      <c r="E280" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F280" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="281" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A281" t="s">
-        <v>1261</v>
+        <v>713</v>
       </c>
       <c r="B281">
-        <v>4420</v>
+        <v>9385</v>
       </c>
       <c r="C281" t="s">
-        <v>1262</v>
+        <v>714</v>
       </c>
       <c r="D281" t="s">
-        <v>1263</v>
-[...5 lines deleted...]
-        <v>1265</v>
+        <v>715</v>
+      </c>
+      <c r="E281" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F281" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="282" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A282" t="s">
-        <v>1261</v>
+        <v>716</v>
       </c>
       <c r="B282">
-        <v>4415</v>
+        <v>9252</v>
       </c>
       <c r="C282" t="s">
-        <v>1266</v>
+        <v>717</v>
       </c>
       <c r="D282" t="s">
-        <v>1267</v>
-[...5 lines deleted...]
-        <v>1269</v>
+        <v>718</v>
+      </c>
+      <c r="E282" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F282" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="283" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A283" t="s">
-        <v>1270</v>
+        <v>716</v>
       </c>
       <c r="B283">
-        <v>4294</v>
+        <v>9251</v>
       </c>
       <c r="C283" t="s">
-        <v>1271</v>
+        <v>719</v>
       </c>
       <c r="D283" t="s">
-        <v>1272</v>
-[...5 lines deleted...]
-        <v>1274</v>
+        <v>720</v>
+      </c>
+      <c r="E283" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F283" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="284" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A284" t="s">
-        <v>1275</v>
+        <v>721</v>
       </c>
       <c r="B284">
-        <v>4246</v>
+        <v>8958</v>
       </c>
       <c r="C284" t="s">
-        <v>1276</v>
+        <v>722</v>
       </c>
       <c r="D284" t="s">
-        <v>1277</v>
-[...5 lines deleted...]
-        <v>1279</v>
+        <v>723</v>
+      </c>
+      <c r="E284" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F284" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="285" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A285" t="s">
-        <v>1275</v>
+        <v>724</v>
       </c>
       <c r="B285">
-        <v>4240</v>
+        <v>8784</v>
       </c>
       <c r="C285" t="s">
-        <v>1280</v>
+        <v>725</v>
       </c>
       <c r="D285" t="s">
-        <v>1281</v>
-[...5 lines deleted...]
-        <v>1283</v>
+        <v>726</v>
+      </c>
+      <c r="E285" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F285" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="286" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A286" t="s">
-        <v>1275</v>
+        <v>727</v>
       </c>
       <c r="B286">
-        <v>4239</v>
+        <v>8505</v>
       </c>
       <c r="C286" t="s">
-        <v>1284</v>
+        <v>728</v>
       </c>
       <c r="D286" t="s">
-        <v>1285</v>
-[...5 lines deleted...]
-        <v>1287</v>
+        <v>729</v>
+      </c>
+      <c r="E286" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F286" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="287" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A287" t="s">
-        <v>1288</v>
+        <v>727</v>
       </c>
       <c r="B287">
-        <v>4027</v>
+        <v>8493</v>
       </c>
       <c r="C287" t="s">
-        <v>1289</v>
+        <v>730</v>
       </c>
       <c r="D287" t="s">
-        <v>1290</v>
-[...5 lines deleted...]
-        <v>1292</v>
+        <v>731</v>
+      </c>
+      <c r="E287" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F287" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="288" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A288" t="s">
-        <v>1293</v>
+        <v>732</v>
       </c>
       <c r="B288">
-        <v>4005</v>
+        <v>8071</v>
       </c>
       <c r="C288" t="s">
-        <v>1294</v>
+        <v>733</v>
       </c>
       <c r="D288" t="s">
-        <v>1295</v>
-[...5 lines deleted...]
-        <v>1297</v>
+        <v>734</v>
+      </c>
+      <c r="E288" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F288" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="289" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A289" t="s">
-        <v>1293</v>
+        <v>732</v>
       </c>
       <c r="B289">
-        <v>3988</v>
+        <v>8062</v>
       </c>
       <c r="C289" t="s">
-        <v>1298</v>
+        <v>735</v>
       </c>
       <c r="D289" t="s">
-        <v>1299</v>
-[...5 lines deleted...]
-        <v>1301</v>
+        <v>736</v>
+      </c>
+      <c r="E289" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F289" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="290" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A290" t="s">
-        <v>1302</v>
+        <v>732</v>
       </c>
       <c r="B290">
-        <v>3865</v>
+        <v>8051</v>
       </c>
       <c r="C290" t="s">
-        <v>1303</v>
+        <v>737</v>
       </c>
       <c r="D290" t="s">
-        <v>1304</v>
-[...5 lines deleted...]
-        <v>1306</v>
+        <v>738</v>
+      </c>
+      <c r="E290" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F290" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="291" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A291" t="s">
-        <v>1302</v>
+        <v>739</v>
       </c>
       <c r="B291">
-        <v>3847</v>
+        <v>7765</v>
       </c>
       <c r="C291" t="s">
-        <v>1307</v>
+        <v>740</v>
       </c>
       <c r="D291" t="s">
-        <v>1308</v>
-[...5 lines deleted...]
-        <v>1310</v>
+        <v>741</v>
+      </c>
+      <c r="E291" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F291" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="292" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A292" t="s">
-        <v>1311</v>
+        <v>742</v>
       </c>
       <c r="B292">
-        <v>3741</v>
+        <v>7680</v>
       </c>
       <c r="C292" t="s">
-        <v>1312</v>
+        <v>743</v>
       </c>
       <c r="D292" t="s">
-        <v>1313</v>
-[...5 lines deleted...]
-        <v>1315</v>
+        <v>744</v>
+      </c>
+      <c r="E292" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F292" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="293" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A293" t="s">
-        <v>1316</v>
+        <v>745</v>
       </c>
       <c r="B293">
-        <v>3644</v>
+        <v>7667</v>
       </c>
       <c r="C293" t="s">
-        <v>1317</v>
+        <v>746</v>
       </c>
       <c r="D293" t="s">
-        <v>1318</v>
-[...5 lines deleted...]
-        <v>1320</v>
+        <v>747</v>
+      </c>
+      <c r="E293" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F293" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="294" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A294" t="s">
-        <v>1316</v>
+        <v>745</v>
       </c>
       <c r="B294">
-        <v>3644</v>
+        <v>7666</v>
       </c>
       <c r="C294" t="s">
-        <v>1317</v>
+        <v>748</v>
       </c>
       <c r="D294" t="s">
-        <v>1318</v>
-[...5 lines deleted...]
-        <v>601</v>
+        <v>749</v>
+      </c>
+      <c r="E294" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F294" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="295" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A295" t="s">
-        <v>1316</v>
+        <v>750</v>
       </c>
       <c r="B295">
-        <v>3630</v>
+        <v>7305</v>
       </c>
       <c r="C295" t="s">
-        <v>1321</v>
+        <v>751</v>
       </c>
       <c r="D295" t="s">
-        <v>1322</v>
-[...5 lines deleted...]
-        <v>1324</v>
+        <v>752</v>
+      </c>
+      <c r="E295" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F295" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="296" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A296" t="s">
-        <v>1316</v>
+        <v>753</v>
       </c>
       <c r="B296">
-        <v>3622</v>
+        <v>7178</v>
       </c>
       <c r="C296" t="s">
-        <v>1325</v>
+        <v>754</v>
       </c>
       <c r="D296" t="s">
-        <v>1326</v>
-[...5 lines deleted...]
-        <v>1328</v>
+        <v>755</v>
+      </c>
+      <c r="E296" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F296" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="297" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A297" t="s">
-        <v>1329</v>
+        <v>756</v>
       </c>
       <c r="B297">
-        <v>3569</v>
+        <v>6321</v>
       </c>
       <c r="C297" t="s">
-        <v>1330</v>
+        <v>757</v>
       </c>
       <c r="D297" t="s">
-        <v>1331</v>
-[...5 lines deleted...]
-        <v>1333</v>
+        <v>758</v>
+      </c>
+      <c r="E297" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F297" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="298" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A298" t="s">
-        <v>1334</v>
+        <v>759</v>
       </c>
       <c r="B298">
-        <v>3415</v>
+        <v>6141</v>
       </c>
       <c r="C298" t="s">
-        <v>1335</v>
+        <v>760</v>
       </c>
       <c r="D298" t="s">
-        <v>1336</v>
-[...5 lines deleted...]
-        <v>1338</v>
+        <v>761</v>
+      </c>
+      <c r="E298" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F298" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="299" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A299" t="s">
-        <v>1339</v>
+        <v>762</v>
       </c>
       <c r="B299">
-        <v>3273</v>
+        <v>5167</v>
       </c>
       <c r="C299" t="s">
-        <v>1340</v>
+        <v>763</v>
       </c>
       <c r="D299" t="s">
-        <v>1341</v>
-[...5 lines deleted...]
-        <v>1343</v>
+        <v>764</v>
+      </c>
+      <c r="E299" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F299" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="300" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A300" t="s">
-        <v>1344</v>
+        <v>762</v>
       </c>
       <c r="B300">
-        <v>3114</v>
+        <v>5158</v>
       </c>
       <c r="C300" t="s">
-        <v>1345</v>
+        <v>765</v>
       </c>
       <c r="D300" t="s">
-        <v>1346</v>
-[...5 lines deleted...]
-        <v>1348</v>
+        <v>766</v>
+      </c>
+      <c r="E300" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F300" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="301" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A301" t="s">
-        <v>1344</v>
+        <v>767</v>
       </c>
       <c r="B301">
-        <v>3099</v>
+        <v>5138</v>
       </c>
       <c r="C301" t="s">
-        <v>1349</v>
+        <v>768</v>
       </c>
       <c r="D301" t="s">
-        <v>1350</v>
-[...5 lines deleted...]
-        <v>1352</v>
+        <v>769</v>
+      </c>
+      <c r="E301" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F301" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="302" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A302" t="s">
-        <v>1344</v>
+        <v>770</v>
       </c>
       <c r="B302">
-        <v>3049</v>
+        <v>4908</v>
       </c>
       <c r="C302" t="s">
-        <v>1353</v>
+        <v>771</v>
       </c>
       <c r="D302" t="s">
-        <v>1354</v>
-[...5 lines deleted...]
-        <v>1356</v>
+        <v>772</v>
+      </c>
+      <c r="E302" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F302" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="303" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A303" t="s">
-        <v>1344</v>
+        <v>773</v>
       </c>
       <c r="B303">
-        <v>3049</v>
+        <v>4467</v>
       </c>
       <c r="C303" t="s">
-        <v>1353</v>
+        <v>774</v>
       </c>
       <c r="D303" t="s">
-        <v>1357</v>
-[...5 lines deleted...]
-        <v>1356</v>
+        <v>775</v>
+      </c>
+      <c r="E303" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F303" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="304" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A304" t="s">
-        <v>1358</v>
+        <v>776</v>
       </c>
       <c r="B304">
-        <v>2803</v>
+        <v>4453</v>
       </c>
       <c r="C304" t="s">
-        <v>1359</v>
+        <v>777</v>
       </c>
       <c r="D304" t="s">
-        <v>1360</v>
-[...5 lines deleted...]
-        <v>1362</v>
+        <v>778</v>
+      </c>
+      <c r="E304" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F304" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="305" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A305" t="s">
-        <v>1363</v>
+        <v>779</v>
       </c>
       <c r="B305">
-        <v>2787</v>
+        <v>4420</v>
       </c>
       <c r="C305" t="s">
-        <v>1364</v>
+        <v>780</v>
       </c>
       <c r="D305" t="s">
-        <v>1365</v>
-[...5 lines deleted...]
-        <v>1367</v>
+        <v>781</v>
+      </c>
+      <c r="E305" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F305" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="306" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A306" t="s">
-        <v>1368</v>
+        <v>779</v>
       </c>
       <c r="B306">
-        <v>2628</v>
+        <v>4415</v>
       </c>
       <c r="C306" t="s">
-        <v>1369</v>
+        <v>782</v>
       </c>
       <c r="D306" t="s">
-        <v>1370</v>
-[...5 lines deleted...]
-        <v>1372</v>
+        <v>783</v>
+      </c>
+      <c r="E306" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F306" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="307" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A307" t="s">
-        <v>1368</v>
+        <v>784</v>
       </c>
       <c r="B307">
-        <v>2614</v>
+        <v>4294</v>
       </c>
       <c r="C307" t="s">
-        <v>1373</v>
+        <v>785</v>
       </c>
       <c r="D307" t="s">
-        <v>1374</v>
-[...5 lines deleted...]
-        <v>1376</v>
+        <v>786</v>
+      </c>
+      <c r="E307" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F307" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="308" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A308" t="s">
-        <v>1377</v>
+        <v>787</v>
       </c>
       <c r="B308">
-        <v>2490</v>
+        <v>4246</v>
       </c>
       <c r="C308" t="s">
-        <v>1378</v>
+        <v>788</v>
       </c>
       <c r="D308" t="s">
-        <v>1379</v>
-[...5 lines deleted...]
-        <v>1381</v>
+        <v>789</v>
+      </c>
+      <c r="E308" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F308" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="309" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A309" t="s">
-        <v>1377</v>
+        <v>787</v>
       </c>
       <c r="B309">
-        <v>2483</v>
+        <v>4240</v>
       </c>
       <c r="C309" t="s">
-        <v>1382</v>
+        <v>790</v>
       </c>
       <c r="D309" t="s">
-        <v>1383</v>
-[...5 lines deleted...]
-        <v>1385</v>
+        <v>791</v>
+      </c>
+      <c r="E309" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F309" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="310" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A310" t="s">
-        <v>1377</v>
+        <v>787</v>
       </c>
       <c r="B310">
-        <v>2475</v>
+        <v>4239</v>
       </c>
       <c r="C310" t="s">
-        <v>1386</v>
+        <v>792</v>
       </c>
       <c r="D310" t="s">
-        <v>1387</v>
-[...5 lines deleted...]
-        <v>1389</v>
+        <v>793</v>
+      </c>
+      <c r="E310" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F310" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="311" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A311" t="s">
-        <v>1390</v>
+        <v>794</v>
       </c>
       <c r="B311">
-        <v>2450</v>
+        <v>4027</v>
       </c>
       <c r="C311" t="s">
-        <v>1391</v>
+        <v>795</v>
       </c>
       <c r="D311" t="s">
-        <v>1392</v>
-[...5 lines deleted...]
-        <v>1394</v>
+        <v>796</v>
+      </c>
+      <c r="E311" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F311" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="312" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A312" t="s">
-        <v>1395</v>
+        <v>797</v>
       </c>
       <c r="B312">
-        <v>2354</v>
+        <v>4005</v>
       </c>
       <c r="C312" t="s">
-        <v>1396</v>
+        <v>798</v>
       </c>
       <c r="D312" t="s">
-        <v>1397</v>
-[...5 lines deleted...]
-        <v>1399</v>
+        <v>799</v>
+      </c>
+      <c r="E312" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F312" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="313" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A313" t="s">
-        <v>1395</v>
+        <v>797</v>
       </c>
       <c r="B313">
-        <v>2324</v>
+        <v>3988</v>
       </c>
       <c r="C313" t="s">
-        <v>1400</v>
+        <v>800</v>
       </c>
       <c r="D313" t="s">
-        <v>1401</v>
-[...5 lines deleted...]
-        <v>1403</v>
+        <v>801</v>
+      </c>
+      <c r="E313" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F313" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="314" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A314" t="s">
-        <v>1395</v>
+        <v>802</v>
       </c>
       <c r="B314">
-        <v>2323</v>
+        <v>3865</v>
       </c>
       <c r="C314" t="s">
-        <v>1404</v>
+        <v>803</v>
       </c>
       <c r="D314" t="s">
-        <v>1405</v>
-[...5 lines deleted...]
-        <v>1407</v>
+        <v>804</v>
+      </c>
+      <c r="E314" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F314" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="315" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A315" t="s">
-        <v>1408</v>
+        <v>802</v>
       </c>
       <c r="B315">
-        <v>2254</v>
+        <v>3847</v>
       </c>
       <c r="C315" t="s">
-        <v>1409</v>
+        <v>805</v>
       </c>
       <c r="D315" t="s">
-        <v>1410</v>
-[...5 lines deleted...]
-        <v>1412</v>
+        <v>806</v>
+      </c>
+      <c r="E315" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F315" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="316" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A316" t="s">
-        <v>1413</v>
+        <v>807</v>
       </c>
       <c r="B316">
-        <v>2232</v>
+        <v>3741</v>
       </c>
       <c r="C316" t="s">
-        <v>1414</v>
+        <v>808</v>
       </c>
       <c r="D316" t="s">
-        <v>1415</v>
-[...5 lines deleted...]
-        <v>1417</v>
+        <v>809</v>
+      </c>
+      <c r="E316" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F316" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="317" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A317" t="s">
-        <v>1413</v>
+        <v>810</v>
       </c>
       <c r="B317">
-        <v>2227</v>
+        <v>3644</v>
       </c>
       <c r="C317" t="s">
-        <v>1418</v>
+        <v>811</v>
       </c>
       <c r="D317" t="s">
-        <v>1419</v>
-[...5 lines deleted...]
-        <v>1421</v>
+        <v>812</v>
+      </c>
+      <c r="E317" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F317" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="318" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A318" t="s">
-        <v>1422</v>
+        <v>810</v>
       </c>
       <c r="B318">
-        <v>2099</v>
+        <v>3644</v>
       </c>
       <c r="C318" t="s">
-        <v>1423</v>
+        <v>811</v>
       </c>
       <c r="D318" t="s">
-        <v>1424</v>
-[...5 lines deleted...]
-        <v>1426</v>
+        <v>812</v>
+      </c>
+      <c r="E318" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F318" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="319" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A319" t="s">
-        <v>1427</v>
+        <v>810</v>
       </c>
       <c r="B319">
-        <v>1994</v>
+        <v>3630</v>
       </c>
       <c r="C319" t="s">
-        <v>1428</v>
+        <v>813</v>
       </c>
       <c r="D319" t="s">
-        <v>1429</v>
-[...5 lines deleted...]
-        <v>1431</v>
+        <v>814</v>
+      </c>
+      <c r="E319" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F319" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="320" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A320" t="s">
-        <v>1427</v>
+        <v>810</v>
       </c>
       <c r="B320">
-        <v>1989</v>
+        <v>3622</v>
       </c>
       <c r="C320" t="s">
-        <v>1432</v>
+        <v>815</v>
       </c>
       <c r="D320" t="s">
-        <v>1433</v>
-[...5 lines deleted...]
-        <v>1435</v>
+        <v>816</v>
+      </c>
+      <c r="E320" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F320" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="321" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A321" t="s">
-        <v>1427</v>
+        <v>817</v>
       </c>
       <c r="B321">
-        <v>1978</v>
+        <v>3569</v>
       </c>
       <c r="C321" t="s">
-        <v>1436</v>
+        <v>818</v>
       </c>
       <c r="D321" t="s">
-        <v>1437</v>
-[...5 lines deleted...]
-        <v>1439</v>
+        <v>819</v>
+      </c>
+      <c r="E321" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F321" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="322" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A322" t="s">
-        <v>1440</v>
+        <v>820</v>
       </c>
       <c r="B322">
-        <v>1219</v>
+        <v>3415</v>
       </c>
       <c r="C322" t="s">
-        <v>1441</v>
+        <v>821</v>
       </c>
       <c r="D322" t="s">
-        <v>1442</v>
-[...5 lines deleted...]
-        <v>1444</v>
+        <v>822</v>
+      </c>
+      <c r="E322" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F322" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="323" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A323" t="s">
-        <v>1445</v>
+        <v>823</v>
       </c>
       <c r="B323">
-        <v>1159</v>
+        <v>3273</v>
       </c>
       <c r="C323" t="s">
-        <v>1446</v>
+        <v>824</v>
       </c>
       <c r="D323" t="s">
-        <v>1447</v>
-[...5 lines deleted...]
-        <v>1449</v>
+        <v>825</v>
+      </c>
+      <c r="E323" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F323" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="324" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A324" t="s">
-        <v>1450</v>
+        <v>826</v>
       </c>
       <c r="B324">
-        <v>858</v>
+        <v>3114</v>
       </c>
       <c r="C324" t="s">
-        <v>1451</v>
+        <v>827</v>
       </c>
       <c r="D324" t="s">
-        <v>1452</v>
-[...5 lines deleted...]
-        <v>1454</v>
+        <v>828</v>
+      </c>
+      <c r="E324" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F324" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="325" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A325" t="s">
-        <v>1450</v>
+        <v>826</v>
       </c>
       <c r="B325">
-        <v>858</v>
+        <v>3099</v>
       </c>
       <c r="C325" t="s">
-        <v>1455</v>
+        <v>829</v>
       </c>
       <c r="D325" t="s">
-        <v>1456</v>
-[...5 lines deleted...]
-        <v>1458</v>
+        <v>830</v>
+      </c>
+      <c r="E325" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F325" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="326" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A326" t="s">
-        <v>1450</v>
+        <v>826</v>
       </c>
       <c r="B326">
-        <v>858</v>
+        <v>3049</v>
       </c>
       <c r="C326" t="s">
-        <v>1459</v>
+        <v>831</v>
       </c>
       <c r="D326" t="s">
-        <v>1460</v>
-[...5 lines deleted...]
-        <v>1462</v>
+        <v>832</v>
+      </c>
+      <c r="E326" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F326" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="327" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A327" t="s">
-        <v>1450</v>
+        <v>826</v>
       </c>
       <c r="B327">
-        <v>858</v>
+        <v>3049</v>
       </c>
       <c r="C327" t="s">
-        <v>1463</v>
+        <v>831</v>
       </c>
       <c r="D327" t="s">
-        <v>1464</v>
-[...5 lines deleted...]
-        <v>1466</v>
+        <v>833</v>
+      </c>
+      <c r="E327" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F327" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="328" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A328" t="s">
-        <v>1467</v>
+        <v>834</v>
       </c>
       <c r="B328">
-        <v>796</v>
+        <v>2803</v>
       </c>
       <c r="C328" t="s">
-        <v>1468</v>
+        <v>835</v>
       </c>
       <c r="D328" t="s">
-        <v>1469</v>
-[...5 lines deleted...]
-        <v>1471</v>
+        <v>836</v>
+      </c>
+      <c r="E328" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F328" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="329" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A329" t="s">
-        <v>1467</v>
+        <v>837</v>
       </c>
       <c r="B329">
-        <v>796</v>
+        <v>2787</v>
       </c>
       <c r="C329" t="s">
-        <v>1472</v>
+        <v>838</v>
       </c>
       <c r="D329" t="s">
-        <v>1469</v>
-[...5 lines deleted...]
-        <v>1474</v>
+        <v>839</v>
+      </c>
+      <c r="E329" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F329" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="330" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A330" t="s">
-        <v>1467</v>
+        <v>840</v>
       </c>
       <c r="B330">
-        <v>796</v>
+        <v>2628</v>
       </c>
       <c r="C330" t="s">
-        <v>1475</v>
+        <v>841</v>
       </c>
       <c r="D330" t="s">
-        <v>1476</v>
-[...5 lines deleted...]
-        <v>1478</v>
+        <v>842</v>
+      </c>
+      <c r="E330" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F330" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="331" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A331" t="s">
-        <v>1467</v>
+        <v>840</v>
       </c>
       <c r="B331">
-        <v>796</v>
+        <v>2614</v>
       </c>
       <c r="C331" t="s">
-        <v>1479</v>
+        <v>843</v>
       </c>
       <c r="D331" t="s">
-        <v>1469</v>
-[...5 lines deleted...]
-        <v>1481</v>
+        <v>844</v>
+      </c>
+      <c r="E331" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F331" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="332" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A332" t="s">
-        <v>1482</v>
+        <v>845</v>
       </c>
       <c r="B332">
+        <v>2490</v>
+      </c>
+      <c r="C332" t="s">
+        <v>846</v>
+      </c>
+      <c r="D332" t="s">
+        <v>847</v>
+      </c>
+      <c r="E332" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F332" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="333" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A333" t="s">
+        <v>845</v>
+      </c>
+      <c r="B333">
+        <v>2483</v>
+      </c>
+      <c r="C333" t="s">
+        <v>848</v>
+      </c>
+      <c r="D333" t="s">
+        <v>849</v>
+      </c>
+      <c r="E333" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F333" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="334" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A334" t="s">
+        <v>845</v>
+      </c>
+      <c r="B334">
+        <v>2475</v>
+      </c>
+      <c r="C334" t="s">
+        <v>850</v>
+      </c>
+      <c r="D334" t="s">
+        <v>851</v>
+      </c>
+      <c r="E334" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F334" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="335" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A335" t="s">
+        <v>852</v>
+      </c>
+      <c r="B335">
+        <v>2450</v>
+      </c>
+      <c r="C335" t="s">
+        <v>853</v>
+      </c>
+      <c r="D335" t="s">
+        <v>854</v>
+      </c>
+      <c r="E335" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F335" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="336" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A336" t="s">
+        <v>855</v>
+      </c>
+      <c r="B336">
+        <v>2354</v>
+      </c>
+      <c r="C336" t="s">
+        <v>856</v>
+      </c>
+      <c r="D336" t="s">
+        <v>857</v>
+      </c>
+      <c r="E336" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F336" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="337" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A337" t="s">
+        <v>855</v>
+      </c>
+      <c r="B337">
+        <v>2324</v>
+      </c>
+      <c r="C337" t="s">
+        <v>858</v>
+      </c>
+      <c r="D337" t="s">
+        <v>859</v>
+      </c>
+      <c r="E337" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F337" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="338" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A338" t="s">
+        <v>855</v>
+      </c>
+      <c r="B338">
+        <v>2323</v>
+      </c>
+      <c r="C338" t="s">
+        <v>860</v>
+      </c>
+      <c r="D338" t="s">
+        <v>861</v>
+      </c>
+      <c r="E338" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F338" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="339" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A339" t="s">
+        <v>862</v>
+      </c>
+      <c r="B339">
+        <v>2254</v>
+      </c>
+      <c r="C339" t="s">
+        <v>863</v>
+      </c>
+      <c r="D339" t="s">
+        <v>864</v>
+      </c>
+      <c r="E339" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F339" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="340" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A340" t="s">
+        <v>865</v>
+      </c>
+      <c r="B340">
+        <v>2232</v>
+      </c>
+      <c r="C340" t="s">
+        <v>866</v>
+      </c>
+      <c r="D340" t="s">
+        <v>867</v>
+      </c>
+      <c r="E340" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F340" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="341" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A341" t="s">
+        <v>865</v>
+      </c>
+      <c r="B341">
+        <v>2227</v>
+      </c>
+      <c r="C341" t="s">
+        <v>868</v>
+      </c>
+      <c r="D341" t="s">
+        <v>869</v>
+      </c>
+      <c r="E341" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F341" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="342" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A342" t="s">
+        <v>870</v>
+      </c>
+      <c r="B342">
+        <v>2099</v>
+      </c>
+      <c r="C342" t="s">
+        <v>871</v>
+      </c>
+      <c r="D342" t="s">
+        <v>872</v>
+      </c>
+      <c r="E342" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F342" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="343" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A343" t="s">
+        <v>873</v>
+      </c>
+      <c r="B343">
+        <v>1994</v>
+      </c>
+      <c r="C343" t="s">
+        <v>874</v>
+      </c>
+      <c r="D343" t="s">
+        <v>875</v>
+      </c>
+      <c r="E343" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F343" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="344" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A344" t="s">
+        <v>873</v>
+      </c>
+      <c r="B344">
+        <v>1989</v>
+      </c>
+      <c r="C344" t="s">
+        <v>876</v>
+      </c>
+      <c r="D344" t="s">
+        <v>877</v>
+      </c>
+      <c r="E344" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F344" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="345" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A345" t="s">
+        <v>873</v>
+      </c>
+      <c r="B345">
+        <v>1978</v>
+      </c>
+      <c r="C345" t="s">
+        <v>878</v>
+      </c>
+      <c r="D345" t="s">
+        <v>879</v>
+      </c>
+      <c r="E345" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F345" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="346" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A346" t="s">
+        <v>880</v>
+      </c>
+      <c r="B346">
+        <v>1219</v>
+      </c>
+      <c r="C346" t="s">
+        <v>881</v>
+      </c>
+      <c r="D346" t="s">
+        <v>882</v>
+      </c>
+      <c r="E346" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F346" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="347" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A347" t="s">
+        <v>883</v>
+      </c>
+      <c r="B347">
+        <v>1159</v>
+      </c>
+      <c r="C347" t="s">
+        <v>884</v>
+      </c>
+      <c r="D347" t="s">
+        <v>885</v>
+      </c>
+      <c r="E347" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F347" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="348" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A348" t="s">
+        <v>886</v>
+      </c>
+      <c r="B348">
+        <v>858</v>
+      </c>
+      <c r="C348" t="s">
+        <v>887</v>
+      </c>
+      <c r="D348" t="s">
+        <v>888</v>
+      </c>
+      <c r="E348" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F348" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="349" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A349" t="s">
+        <v>886</v>
+      </c>
+      <c r="B349">
+        <v>858</v>
+      </c>
+      <c r="C349" t="s">
+        <v>889</v>
+      </c>
+      <c r="D349" t="s">
+        <v>890</v>
+      </c>
+      <c r="E349" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F349" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="350" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A350" t="s">
+        <v>886</v>
+      </c>
+      <c r="B350">
+        <v>858</v>
+      </c>
+      <c r="C350" t="s">
+        <v>891</v>
+      </c>
+      <c r="D350" t="s">
+        <v>892</v>
+      </c>
+      <c r="E350" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F350" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="351" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A351" t="s">
+        <v>886</v>
+      </c>
+      <c r="B351">
+        <v>858</v>
+      </c>
+      <c r="C351" t="s">
+        <v>893</v>
+      </c>
+      <c r="D351" t="s">
+        <v>894</v>
+      </c>
+      <c r="E351" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F351" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="352" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A352" t="s">
+        <v>895</v>
+      </c>
+      <c r="B352">
+        <v>796</v>
+      </c>
+      <c r="C352" t="s">
+        <v>896</v>
+      </c>
+      <c r="D352" t="s">
+        <v>897</v>
+      </c>
+      <c r="E352" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F352" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="353" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A353" t="s">
+        <v>895</v>
+      </c>
+      <c r="B353">
+        <v>796</v>
+      </c>
+      <c r="C353" t="s">
+        <v>898</v>
+      </c>
+      <c r="D353" t="s">
+        <v>897</v>
+      </c>
+      <c r="E353" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F353" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="354" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A354" t="s">
+        <v>895</v>
+      </c>
+      <c r="B354">
+        <v>796</v>
+      </c>
+      <c r="C354" t="s">
+        <v>899</v>
+      </c>
+      <c r="D354" t="s">
+        <v>900</v>
+      </c>
+      <c r="E354" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F354" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="355" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A355" t="s">
+        <v>895</v>
+      </c>
+      <c r="B355">
+        <v>796</v>
+      </c>
+      <c r="C355" t="s">
+        <v>901</v>
+      </c>
+      <c r="D355" t="s">
+        <v>897</v>
+      </c>
+      <c r="E355" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F355" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="356" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A356" t="s">
+        <v>902</v>
+      </c>
+      <c r="B356">
         <v>715</v>
       </c>
-      <c r="C332" t="s">
-[...9 lines deleted...]
-        <v>1486</v>
+      <c r="C356" t="s">
+        <v>903</v>
+      </c>
+      <c r="D356" t="s">
+        <v>904</v>
+      </c>
+      <c r="E356" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F356" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
+    <hyperlink ref="E16" r:id="rId29"/>
+    <hyperlink ref="F16" r:id="rId30"/>
+    <hyperlink ref="E17" r:id="rId31"/>
+    <hyperlink ref="F17" r:id="rId32"/>
+    <hyperlink ref="E18" r:id="rId33"/>
+    <hyperlink ref="F18" r:id="rId34"/>
+    <hyperlink ref="E19" r:id="rId35"/>
+    <hyperlink ref="F19" r:id="rId36"/>
+    <hyperlink ref="E20" r:id="rId37"/>
+    <hyperlink ref="F20" r:id="rId38"/>
+    <hyperlink ref="E21" r:id="rId39"/>
+    <hyperlink ref="F21" r:id="rId40"/>
+    <hyperlink ref="E22" r:id="rId41"/>
+    <hyperlink ref="F22" r:id="rId42"/>
+    <hyperlink ref="E23" r:id="rId43"/>
+    <hyperlink ref="F23" r:id="rId44"/>
+    <hyperlink ref="E24" r:id="rId45"/>
+    <hyperlink ref="F24" r:id="rId46"/>
+    <hyperlink ref="E25" r:id="rId47"/>
+    <hyperlink ref="F25" r:id="rId48"/>
+    <hyperlink ref="E26" r:id="rId49"/>
+    <hyperlink ref="F26" r:id="rId50"/>
+    <hyperlink ref="E27" r:id="rId51"/>
+    <hyperlink ref="F27" r:id="rId52"/>
+    <hyperlink ref="E28" r:id="rId53"/>
+    <hyperlink ref="F28" r:id="rId54"/>
+    <hyperlink ref="E29" r:id="rId55"/>
+    <hyperlink ref="F29" r:id="rId56"/>
+    <hyperlink ref="E30" r:id="rId57"/>
+    <hyperlink ref="F30" r:id="rId58"/>
+    <hyperlink ref="E31" r:id="rId59"/>
+    <hyperlink ref="F31" r:id="rId60"/>
+    <hyperlink ref="E32" r:id="rId61"/>
+    <hyperlink ref="F32" r:id="rId62"/>
+    <hyperlink ref="E33" r:id="rId63"/>
+    <hyperlink ref="F33" r:id="rId64"/>
+    <hyperlink ref="E34" r:id="rId65"/>
+    <hyperlink ref="F34" r:id="rId66"/>
+    <hyperlink ref="E35" r:id="rId67"/>
+    <hyperlink ref="F35" r:id="rId68"/>
+    <hyperlink ref="E36" r:id="rId69"/>
+    <hyperlink ref="F36" r:id="rId70"/>
+    <hyperlink ref="E37" r:id="rId71"/>
+    <hyperlink ref="F37" r:id="rId72"/>
+    <hyperlink ref="E38" r:id="rId73"/>
+    <hyperlink ref="F38" r:id="rId74"/>
+    <hyperlink ref="E39" r:id="rId75"/>
+    <hyperlink ref="F39" r:id="rId76"/>
+    <hyperlink ref="E40" r:id="rId77"/>
+    <hyperlink ref="F40" r:id="rId78"/>
+    <hyperlink ref="E41" r:id="rId79"/>
+    <hyperlink ref="F41" r:id="rId80"/>
+    <hyperlink ref="E42" r:id="rId81"/>
+    <hyperlink ref="F42" r:id="rId82"/>
+    <hyperlink ref="E43" r:id="rId83"/>
+    <hyperlink ref="F43" r:id="rId84"/>
+    <hyperlink ref="E44" r:id="rId85"/>
+    <hyperlink ref="F44" r:id="rId86"/>
+    <hyperlink ref="E45" r:id="rId87"/>
+    <hyperlink ref="F45" r:id="rId88"/>
+    <hyperlink ref="E46" r:id="rId89"/>
+    <hyperlink ref="F46" r:id="rId90"/>
+    <hyperlink ref="E47" r:id="rId91"/>
+    <hyperlink ref="F47" r:id="rId92"/>
+    <hyperlink ref="E48" r:id="rId93"/>
+    <hyperlink ref="F48" r:id="rId94"/>
+    <hyperlink ref="E49" r:id="rId95"/>
+    <hyperlink ref="F49" r:id="rId96"/>
+    <hyperlink ref="E50" r:id="rId97"/>
+    <hyperlink ref="F50" r:id="rId98"/>
+    <hyperlink ref="E51" r:id="rId99"/>
+    <hyperlink ref="F51" r:id="rId100"/>
+    <hyperlink ref="E52" r:id="rId101"/>
+    <hyperlink ref="F52" r:id="rId102"/>
+    <hyperlink ref="E53" r:id="rId103"/>
+    <hyperlink ref="F53" r:id="rId104"/>
+    <hyperlink ref="E54" r:id="rId105"/>
+    <hyperlink ref="F54" r:id="rId106"/>
+    <hyperlink ref="E55" r:id="rId107"/>
+    <hyperlink ref="F55" r:id="rId108"/>
+    <hyperlink ref="E56" r:id="rId109"/>
+    <hyperlink ref="F56" r:id="rId110"/>
+    <hyperlink ref="E57" r:id="rId111"/>
+    <hyperlink ref="F57" r:id="rId112"/>
+    <hyperlink ref="E58" r:id="rId113"/>
+    <hyperlink ref="F58" r:id="rId114"/>
+    <hyperlink ref="E59" r:id="rId115"/>
+    <hyperlink ref="F59" r:id="rId116"/>
+    <hyperlink ref="E60" r:id="rId117"/>
+    <hyperlink ref="F60" r:id="rId118"/>
+    <hyperlink ref="E61" r:id="rId119"/>
+    <hyperlink ref="F61" r:id="rId120"/>
+    <hyperlink ref="E62" r:id="rId121"/>
+    <hyperlink ref="F62" r:id="rId122"/>
+    <hyperlink ref="E63" r:id="rId123"/>
+    <hyperlink ref="F63" r:id="rId124"/>
+    <hyperlink ref="E64" r:id="rId125"/>
+    <hyperlink ref="F64" r:id="rId126"/>
+    <hyperlink ref="E65" r:id="rId127"/>
+    <hyperlink ref="F65" r:id="rId128"/>
+    <hyperlink ref="E66" r:id="rId129"/>
+    <hyperlink ref="F66" r:id="rId130"/>
+    <hyperlink ref="E67" r:id="rId131"/>
+    <hyperlink ref="F67" r:id="rId132"/>
+    <hyperlink ref="E68" r:id="rId133"/>
+    <hyperlink ref="F68" r:id="rId134"/>
+    <hyperlink ref="E69" r:id="rId135"/>
+    <hyperlink ref="F69" r:id="rId136"/>
+    <hyperlink ref="E70" r:id="rId137"/>
+    <hyperlink ref="F70" r:id="rId138"/>
+    <hyperlink ref="E71" r:id="rId139"/>
+    <hyperlink ref="F71" r:id="rId140"/>
+    <hyperlink ref="E72" r:id="rId141"/>
+    <hyperlink ref="F72" r:id="rId142"/>
+    <hyperlink ref="E73" r:id="rId143"/>
+    <hyperlink ref="F73" r:id="rId144"/>
+    <hyperlink ref="E74" r:id="rId145"/>
+    <hyperlink ref="F74" r:id="rId146"/>
+    <hyperlink ref="E75" r:id="rId147"/>
+    <hyperlink ref="F75" r:id="rId148"/>
+    <hyperlink ref="E76" r:id="rId149"/>
+    <hyperlink ref="F76" r:id="rId150"/>
+    <hyperlink ref="E77" r:id="rId151"/>
+    <hyperlink ref="F77" r:id="rId152"/>
+    <hyperlink ref="E78" r:id="rId153"/>
+    <hyperlink ref="F78" r:id="rId154"/>
+    <hyperlink ref="E79" r:id="rId155"/>
+    <hyperlink ref="F79" r:id="rId156"/>
+    <hyperlink ref="E80" r:id="rId157"/>
+    <hyperlink ref="F80" r:id="rId158"/>
+    <hyperlink ref="E81" r:id="rId159"/>
+    <hyperlink ref="F81" r:id="rId160"/>
+    <hyperlink ref="E82" r:id="rId161"/>
+    <hyperlink ref="F82" r:id="rId162"/>
+    <hyperlink ref="E83" r:id="rId163"/>
+    <hyperlink ref="F83" r:id="rId164"/>
+    <hyperlink ref="E84" r:id="rId165"/>
+    <hyperlink ref="F84" r:id="rId166"/>
+    <hyperlink ref="E85" r:id="rId167"/>
+    <hyperlink ref="F85" r:id="rId168"/>
+    <hyperlink ref="E86" r:id="rId169"/>
+    <hyperlink ref="F86" r:id="rId170"/>
+    <hyperlink ref="E87" r:id="rId171"/>
+    <hyperlink ref="F87" r:id="rId172"/>
+    <hyperlink ref="E88" r:id="rId173"/>
+    <hyperlink ref="F88" r:id="rId174"/>
+    <hyperlink ref="E89" r:id="rId175"/>
+    <hyperlink ref="F89" r:id="rId176"/>
+    <hyperlink ref="E90" r:id="rId177"/>
+    <hyperlink ref="F90" r:id="rId178"/>
+    <hyperlink ref="E91" r:id="rId179"/>
+    <hyperlink ref="F91" r:id="rId180"/>
+    <hyperlink ref="E92" r:id="rId181"/>
+    <hyperlink ref="F92" r:id="rId182"/>
+    <hyperlink ref="E93" r:id="rId183"/>
+    <hyperlink ref="F93" r:id="rId184"/>
+    <hyperlink ref="E94" r:id="rId185"/>
+    <hyperlink ref="F94" r:id="rId186"/>
+    <hyperlink ref="E95" r:id="rId187"/>
+    <hyperlink ref="F95" r:id="rId188"/>
+    <hyperlink ref="E96" r:id="rId189"/>
+    <hyperlink ref="F96" r:id="rId190"/>
+    <hyperlink ref="E97" r:id="rId191"/>
+    <hyperlink ref="F97" r:id="rId192"/>
+    <hyperlink ref="E98" r:id="rId193"/>
+    <hyperlink ref="F98" r:id="rId194"/>
+    <hyperlink ref="E99" r:id="rId195"/>
+    <hyperlink ref="F99" r:id="rId196"/>
+    <hyperlink ref="E100" r:id="rId197"/>
+    <hyperlink ref="F100" r:id="rId198"/>
+    <hyperlink ref="E101" r:id="rId199"/>
+    <hyperlink ref="F101" r:id="rId200"/>
+    <hyperlink ref="E102" r:id="rId201"/>
+    <hyperlink ref="F102" r:id="rId202"/>
+    <hyperlink ref="E103" r:id="rId203"/>
+    <hyperlink ref="F103" r:id="rId204"/>
+    <hyperlink ref="E104" r:id="rId205"/>
+    <hyperlink ref="F104" r:id="rId206"/>
+    <hyperlink ref="E105" r:id="rId207"/>
+    <hyperlink ref="F105" r:id="rId208"/>
+    <hyperlink ref="E106" r:id="rId209"/>
+    <hyperlink ref="F106" r:id="rId210"/>
+    <hyperlink ref="E107" r:id="rId211"/>
+    <hyperlink ref="F107" r:id="rId212"/>
+    <hyperlink ref="E108" r:id="rId213"/>
+    <hyperlink ref="F108" r:id="rId214"/>
+    <hyperlink ref="E109" r:id="rId215"/>
+    <hyperlink ref="F109" r:id="rId216"/>
+    <hyperlink ref="E110" r:id="rId217"/>
+    <hyperlink ref="F110" r:id="rId218"/>
+    <hyperlink ref="E111" r:id="rId219"/>
+    <hyperlink ref="F111" r:id="rId220"/>
+    <hyperlink ref="E112" r:id="rId221"/>
+    <hyperlink ref="F112" r:id="rId222"/>
+    <hyperlink ref="E113" r:id="rId223"/>
+    <hyperlink ref="F113" r:id="rId224"/>
+    <hyperlink ref="E114" r:id="rId225"/>
+    <hyperlink ref="F114" r:id="rId226"/>
+    <hyperlink ref="E115" r:id="rId227"/>
+    <hyperlink ref="F115" r:id="rId228"/>
+    <hyperlink ref="E116" r:id="rId229"/>
+    <hyperlink ref="F116" r:id="rId230"/>
+    <hyperlink ref="E117" r:id="rId231"/>
+    <hyperlink ref="F117" r:id="rId232"/>
+    <hyperlink ref="E118" r:id="rId233"/>
+    <hyperlink ref="F118" r:id="rId234"/>
+    <hyperlink ref="E119" r:id="rId235"/>
+    <hyperlink ref="F119" r:id="rId236"/>
+    <hyperlink ref="E120" r:id="rId237"/>
+    <hyperlink ref="F120" r:id="rId238"/>
+    <hyperlink ref="E121" r:id="rId239"/>
+    <hyperlink ref="F121" r:id="rId240"/>
+    <hyperlink ref="E122" r:id="rId241"/>
+    <hyperlink ref="F122" r:id="rId242"/>
+    <hyperlink ref="E123" r:id="rId243"/>
+    <hyperlink ref="F123" r:id="rId244"/>
+    <hyperlink ref="E124" r:id="rId245"/>
+    <hyperlink ref="F124" r:id="rId246"/>
+    <hyperlink ref="E125" r:id="rId247"/>
+    <hyperlink ref="F125" r:id="rId248"/>
+    <hyperlink ref="E126" r:id="rId249"/>
+    <hyperlink ref="F126" r:id="rId250"/>
+    <hyperlink ref="E127" r:id="rId251"/>
+    <hyperlink ref="F127" r:id="rId252"/>
+    <hyperlink ref="E128" r:id="rId253"/>
+    <hyperlink ref="F128" r:id="rId254"/>
+    <hyperlink ref="E129" r:id="rId255"/>
+    <hyperlink ref="F129" r:id="rId256"/>
+    <hyperlink ref="E130" r:id="rId257"/>
+    <hyperlink ref="F130" r:id="rId258"/>
+    <hyperlink ref="E131" r:id="rId259"/>
+    <hyperlink ref="F131" r:id="rId260"/>
+    <hyperlink ref="E132" r:id="rId261"/>
+    <hyperlink ref="F132" r:id="rId262"/>
+    <hyperlink ref="E133" r:id="rId263"/>
+    <hyperlink ref="F133" r:id="rId264"/>
+    <hyperlink ref="E134" r:id="rId265"/>
+    <hyperlink ref="F134" r:id="rId266"/>
+    <hyperlink ref="E135" r:id="rId267"/>
+    <hyperlink ref="F135" r:id="rId268"/>
+    <hyperlink ref="E136" r:id="rId269"/>
+    <hyperlink ref="F136" r:id="rId270"/>
+    <hyperlink ref="E137" r:id="rId271"/>
+    <hyperlink ref="F137" r:id="rId272"/>
+    <hyperlink ref="E138" r:id="rId273"/>
+    <hyperlink ref="F138" r:id="rId274"/>
+    <hyperlink ref="E139" r:id="rId275"/>
+    <hyperlink ref="F139" r:id="rId276"/>
+    <hyperlink ref="E140" r:id="rId277"/>
+    <hyperlink ref="F140" r:id="rId278"/>
+    <hyperlink ref="E141" r:id="rId279"/>
+    <hyperlink ref="F141" r:id="rId280"/>
+    <hyperlink ref="E142" r:id="rId281"/>
+    <hyperlink ref="F142" r:id="rId282"/>
+    <hyperlink ref="E143" r:id="rId283"/>
+    <hyperlink ref="F143" r:id="rId284"/>
+    <hyperlink ref="E144" r:id="rId285"/>
+    <hyperlink ref="F144" r:id="rId286"/>
+    <hyperlink ref="E145" r:id="rId287"/>
+    <hyperlink ref="F145" r:id="rId288"/>
+    <hyperlink ref="E146" r:id="rId289"/>
+    <hyperlink ref="F146" r:id="rId290"/>
+    <hyperlink ref="E147" r:id="rId291"/>
+    <hyperlink ref="F147" r:id="rId292"/>
+    <hyperlink ref="E148" r:id="rId293"/>
+    <hyperlink ref="F148" r:id="rId294"/>
+    <hyperlink ref="E149" r:id="rId295"/>
+    <hyperlink ref="F149" r:id="rId296"/>
+    <hyperlink ref="E150" r:id="rId297"/>
+    <hyperlink ref="F150" r:id="rId298"/>
+    <hyperlink ref="E151" r:id="rId299"/>
+    <hyperlink ref="F151" r:id="rId300"/>
+    <hyperlink ref="E152" r:id="rId301"/>
+    <hyperlink ref="F152" r:id="rId302"/>
+    <hyperlink ref="F153" r:id="rId303"/>
+    <hyperlink ref="F154" r:id="rId304"/>
+    <hyperlink ref="E155" r:id="rId305"/>
+    <hyperlink ref="F155" r:id="rId306"/>
+    <hyperlink ref="E156" r:id="rId307"/>
+    <hyperlink ref="F156" r:id="rId308"/>
+    <hyperlink ref="E157" r:id="rId309"/>
+    <hyperlink ref="F157" r:id="rId310"/>
+    <hyperlink ref="E158" r:id="rId311"/>
+    <hyperlink ref="F158" r:id="rId312"/>
+    <hyperlink ref="E159" r:id="rId313"/>
+    <hyperlink ref="F159" r:id="rId314"/>
+    <hyperlink ref="E160" r:id="rId315"/>
+    <hyperlink ref="F160" r:id="rId316"/>
+    <hyperlink ref="E161" r:id="rId317"/>
+    <hyperlink ref="F161" r:id="rId318"/>
+    <hyperlink ref="E162" r:id="rId319"/>
+    <hyperlink ref="F162" r:id="rId320"/>
+    <hyperlink ref="E163" r:id="rId321"/>
+    <hyperlink ref="F163" r:id="rId322"/>
+    <hyperlink ref="E164" r:id="rId323"/>
+    <hyperlink ref="F164" r:id="rId324"/>
+    <hyperlink ref="E165" r:id="rId325"/>
+    <hyperlink ref="F165" r:id="rId326"/>
+    <hyperlink ref="E166" r:id="rId327"/>
+    <hyperlink ref="F166" r:id="rId328"/>
+    <hyperlink ref="E167" r:id="rId329"/>
+    <hyperlink ref="F167" r:id="rId330"/>
+    <hyperlink ref="E168" r:id="rId331"/>
+    <hyperlink ref="F168" r:id="rId332"/>
+    <hyperlink ref="E169" r:id="rId333"/>
+    <hyperlink ref="F169" r:id="rId334"/>
+    <hyperlink ref="E170" r:id="rId335"/>
+    <hyperlink ref="F170" r:id="rId336"/>
+    <hyperlink ref="E171" r:id="rId337"/>
+    <hyperlink ref="F171" r:id="rId338"/>
+    <hyperlink ref="E172" r:id="rId339"/>
+    <hyperlink ref="F172" r:id="rId340"/>
+    <hyperlink ref="E173" r:id="rId341"/>
+    <hyperlink ref="F173" r:id="rId342"/>
+    <hyperlink ref="F174" r:id="rId343"/>
+    <hyperlink ref="E175" r:id="rId344"/>
+    <hyperlink ref="F175" r:id="rId345"/>
+    <hyperlink ref="E176" r:id="rId346"/>
+    <hyperlink ref="F176" r:id="rId347"/>
+    <hyperlink ref="E177" r:id="rId348"/>
+    <hyperlink ref="F177" r:id="rId349"/>
+    <hyperlink ref="E178" r:id="rId350"/>
+    <hyperlink ref="F178" r:id="rId351"/>
+    <hyperlink ref="E179" r:id="rId352"/>
+    <hyperlink ref="F179" r:id="rId353"/>
+    <hyperlink ref="E180" r:id="rId354"/>
+    <hyperlink ref="F180" r:id="rId355"/>
+    <hyperlink ref="E181" r:id="rId356"/>
+    <hyperlink ref="F181" r:id="rId357"/>
+    <hyperlink ref="E182" r:id="rId358"/>
+    <hyperlink ref="F182" r:id="rId359"/>
+    <hyperlink ref="E183" r:id="rId360"/>
+    <hyperlink ref="F183" r:id="rId361"/>
+    <hyperlink ref="E184" r:id="rId362"/>
+    <hyperlink ref="F184" r:id="rId363"/>
+    <hyperlink ref="E185" r:id="rId364"/>
+    <hyperlink ref="F185" r:id="rId365"/>
+    <hyperlink ref="E186" r:id="rId366"/>
+    <hyperlink ref="F186" r:id="rId367"/>
+    <hyperlink ref="E187" r:id="rId368"/>
+    <hyperlink ref="F187" r:id="rId369"/>
+    <hyperlink ref="E188" r:id="rId370"/>
+    <hyperlink ref="F188" r:id="rId371"/>
+    <hyperlink ref="F189" r:id="rId372"/>
+    <hyperlink ref="F190" r:id="rId373"/>
+    <hyperlink ref="E191" r:id="rId374"/>
+    <hyperlink ref="F191" r:id="rId375"/>
+    <hyperlink ref="E192" r:id="rId376"/>
+    <hyperlink ref="F192" r:id="rId377"/>
+    <hyperlink ref="E193" r:id="rId378"/>
+    <hyperlink ref="F193" r:id="rId379"/>
+    <hyperlink ref="E194" r:id="rId380"/>
+    <hyperlink ref="F194" r:id="rId381"/>
+    <hyperlink ref="F195" r:id="rId382"/>
+    <hyperlink ref="E196" r:id="rId383"/>
+    <hyperlink ref="F196" r:id="rId384"/>
+    <hyperlink ref="E197" r:id="rId385"/>
+    <hyperlink ref="F197" r:id="rId386"/>
+    <hyperlink ref="E198" r:id="rId387"/>
+    <hyperlink ref="F198" r:id="rId388"/>
+    <hyperlink ref="E199" r:id="rId389"/>
+    <hyperlink ref="F199" r:id="rId390"/>
+    <hyperlink ref="E200" r:id="rId391"/>
+    <hyperlink ref="F200" r:id="rId392"/>
+    <hyperlink ref="E201" r:id="rId393"/>
+    <hyperlink ref="F201" r:id="rId394"/>
+    <hyperlink ref="E202" r:id="rId395"/>
+    <hyperlink ref="F202" r:id="rId396"/>
+    <hyperlink ref="E203" r:id="rId397"/>
+    <hyperlink ref="F203" r:id="rId398"/>
+    <hyperlink ref="E204" r:id="rId399"/>
+    <hyperlink ref="F204" r:id="rId400"/>
+    <hyperlink ref="E205" r:id="rId401"/>
+    <hyperlink ref="F205" r:id="rId402"/>
+    <hyperlink ref="E206" r:id="rId403"/>
+    <hyperlink ref="F206" r:id="rId404"/>
+    <hyperlink ref="E207" r:id="rId405"/>
+    <hyperlink ref="F207" r:id="rId406"/>
+    <hyperlink ref="E208" r:id="rId407"/>
+    <hyperlink ref="F208" r:id="rId408"/>
+    <hyperlink ref="E209" r:id="rId409"/>
+    <hyperlink ref="F209" r:id="rId410"/>
+    <hyperlink ref="E210" r:id="rId411"/>
+    <hyperlink ref="F210" r:id="rId412"/>
+    <hyperlink ref="E211" r:id="rId413"/>
+    <hyperlink ref="F211" r:id="rId414"/>
+    <hyperlink ref="E212" r:id="rId415"/>
+    <hyperlink ref="F212" r:id="rId416"/>
+    <hyperlink ref="E213" r:id="rId417"/>
+    <hyperlink ref="F213" r:id="rId418"/>
+    <hyperlink ref="E214" r:id="rId419"/>
+    <hyperlink ref="F214" r:id="rId420"/>
+    <hyperlink ref="E215" r:id="rId421"/>
+    <hyperlink ref="F215" r:id="rId422"/>
+    <hyperlink ref="E216" r:id="rId423"/>
+    <hyperlink ref="F216" r:id="rId424"/>
+    <hyperlink ref="E217" r:id="rId425"/>
+    <hyperlink ref="F217" r:id="rId426"/>
+    <hyperlink ref="E218" r:id="rId427"/>
+    <hyperlink ref="F218" r:id="rId428"/>
+    <hyperlink ref="E219" r:id="rId429"/>
+    <hyperlink ref="F219" r:id="rId430"/>
+    <hyperlink ref="E220" r:id="rId431"/>
+    <hyperlink ref="F220" r:id="rId432"/>
+    <hyperlink ref="E221" r:id="rId433"/>
+    <hyperlink ref="F221" r:id="rId434"/>
+    <hyperlink ref="E222" r:id="rId435"/>
+    <hyperlink ref="F222" r:id="rId436"/>
+    <hyperlink ref="E223" r:id="rId437"/>
+    <hyperlink ref="F223" r:id="rId438"/>
+    <hyperlink ref="E224" r:id="rId439"/>
+    <hyperlink ref="F224" r:id="rId440"/>
+    <hyperlink ref="E225" r:id="rId441"/>
+    <hyperlink ref="F225" r:id="rId442"/>
+    <hyperlink ref="E226" r:id="rId443"/>
+    <hyperlink ref="F226" r:id="rId444"/>
+    <hyperlink ref="E227" r:id="rId445"/>
+    <hyperlink ref="F227" r:id="rId446"/>
+    <hyperlink ref="E228" r:id="rId447"/>
+    <hyperlink ref="F228" r:id="rId448"/>
+    <hyperlink ref="E229" r:id="rId449"/>
+    <hyperlink ref="F229" r:id="rId450"/>
+    <hyperlink ref="E230" r:id="rId451"/>
+    <hyperlink ref="F230" r:id="rId452"/>
+    <hyperlink ref="E231" r:id="rId453"/>
+    <hyperlink ref="F231" r:id="rId454"/>
+    <hyperlink ref="E232" r:id="rId455"/>
+    <hyperlink ref="F232" r:id="rId456"/>
+    <hyperlink ref="E233" r:id="rId457"/>
+    <hyperlink ref="F233" r:id="rId458"/>
+    <hyperlink ref="E234" r:id="rId459"/>
+    <hyperlink ref="F234" r:id="rId460"/>
+    <hyperlink ref="E235" r:id="rId461"/>
+    <hyperlink ref="F235" r:id="rId462"/>
+    <hyperlink ref="E236" r:id="rId463"/>
+    <hyperlink ref="F236" r:id="rId464"/>
+    <hyperlink ref="E237" r:id="rId465"/>
+    <hyperlink ref="F237" r:id="rId466"/>
+    <hyperlink ref="E238" r:id="rId467"/>
+    <hyperlink ref="F238" r:id="rId468"/>
+    <hyperlink ref="E239" r:id="rId469"/>
+    <hyperlink ref="F239" r:id="rId470"/>
+    <hyperlink ref="E240" r:id="rId471"/>
+    <hyperlink ref="F240" r:id="rId472"/>
+    <hyperlink ref="E241" r:id="rId473"/>
+    <hyperlink ref="F241" r:id="rId474"/>
+    <hyperlink ref="E242" r:id="rId475"/>
+    <hyperlink ref="F242" r:id="rId476"/>
+    <hyperlink ref="E243" r:id="rId477"/>
+    <hyperlink ref="F243" r:id="rId478"/>
+    <hyperlink ref="E244" r:id="rId479"/>
+    <hyperlink ref="F244" r:id="rId480"/>
+    <hyperlink ref="E245" r:id="rId481"/>
+    <hyperlink ref="F245" r:id="rId482"/>
+    <hyperlink ref="E246" r:id="rId483"/>
+    <hyperlink ref="F246" r:id="rId484"/>
+    <hyperlink ref="E247" r:id="rId485"/>
+    <hyperlink ref="F247" r:id="rId486"/>
+    <hyperlink ref="E248" r:id="rId487"/>
+    <hyperlink ref="F248" r:id="rId488"/>
+    <hyperlink ref="E249" r:id="rId489"/>
+    <hyperlink ref="F249" r:id="rId490"/>
+    <hyperlink ref="E250" r:id="rId491"/>
+    <hyperlink ref="F250" r:id="rId492"/>
+    <hyperlink ref="E251" r:id="rId493"/>
+    <hyperlink ref="F251" r:id="rId494"/>
+    <hyperlink ref="E252" r:id="rId495"/>
+    <hyperlink ref="F252" r:id="rId496"/>
+    <hyperlink ref="E253" r:id="rId497"/>
+    <hyperlink ref="F253" r:id="rId498"/>
+    <hyperlink ref="E254" r:id="rId499"/>
+    <hyperlink ref="F254" r:id="rId500"/>
+    <hyperlink ref="E255" r:id="rId501"/>
+    <hyperlink ref="F255" r:id="rId502"/>
+    <hyperlink ref="E256" r:id="rId503"/>
+    <hyperlink ref="F256" r:id="rId504"/>
+    <hyperlink ref="E257" r:id="rId505"/>
+    <hyperlink ref="F257" r:id="rId506"/>
+    <hyperlink ref="E258" r:id="rId507"/>
+    <hyperlink ref="F258" r:id="rId508"/>
+    <hyperlink ref="E259" r:id="rId509"/>
+    <hyperlink ref="F259" r:id="rId510"/>
+    <hyperlink ref="E260" r:id="rId511"/>
+    <hyperlink ref="F260" r:id="rId512"/>
+    <hyperlink ref="E261" r:id="rId513"/>
+    <hyperlink ref="F261" r:id="rId514"/>
+    <hyperlink ref="E262" r:id="rId515"/>
+    <hyperlink ref="F262" r:id="rId516"/>
+    <hyperlink ref="E263" r:id="rId517"/>
+    <hyperlink ref="F263" r:id="rId518"/>
+    <hyperlink ref="E264" r:id="rId519"/>
+    <hyperlink ref="F264" r:id="rId520"/>
+    <hyperlink ref="E265" r:id="rId521"/>
+    <hyperlink ref="F265" r:id="rId522"/>
+    <hyperlink ref="E266" r:id="rId523"/>
+    <hyperlink ref="F266" r:id="rId524"/>
+    <hyperlink ref="E267" r:id="rId525"/>
+    <hyperlink ref="F267" r:id="rId526"/>
+    <hyperlink ref="E268" r:id="rId527"/>
+    <hyperlink ref="F268" r:id="rId528"/>
+    <hyperlink ref="E269" r:id="rId529"/>
+    <hyperlink ref="F269" r:id="rId530"/>
+    <hyperlink ref="E270" r:id="rId531"/>
+    <hyperlink ref="F270" r:id="rId532"/>
+    <hyperlink ref="E271" r:id="rId533"/>
+    <hyperlink ref="F271" r:id="rId534"/>
+    <hyperlink ref="E272" r:id="rId535"/>
+    <hyperlink ref="F272" r:id="rId536"/>
+    <hyperlink ref="E273" r:id="rId537"/>
+    <hyperlink ref="F273" r:id="rId538"/>
+    <hyperlink ref="E274" r:id="rId539"/>
+    <hyperlink ref="F274" r:id="rId540"/>
+    <hyperlink ref="E275" r:id="rId541"/>
+    <hyperlink ref="F275" r:id="rId542"/>
+    <hyperlink ref="E276" r:id="rId543"/>
+    <hyperlink ref="F276" r:id="rId544"/>
+    <hyperlink ref="E277" r:id="rId545"/>
+    <hyperlink ref="F277" r:id="rId546"/>
+    <hyperlink ref="E278" r:id="rId547"/>
+    <hyperlink ref="F278" r:id="rId548"/>
+    <hyperlink ref="E279" r:id="rId549"/>
+    <hyperlink ref="F279" r:id="rId550"/>
+    <hyperlink ref="E280" r:id="rId551"/>
+    <hyperlink ref="F280" r:id="rId552"/>
+    <hyperlink ref="E281" r:id="rId553"/>
+    <hyperlink ref="F281" r:id="rId554"/>
+    <hyperlink ref="E282" r:id="rId555"/>
+    <hyperlink ref="F282" r:id="rId556"/>
+    <hyperlink ref="E283" r:id="rId557"/>
+    <hyperlink ref="F283" r:id="rId558"/>
+    <hyperlink ref="E284" r:id="rId559"/>
+    <hyperlink ref="F284" r:id="rId560"/>
+    <hyperlink ref="E285" r:id="rId561"/>
+    <hyperlink ref="F285" r:id="rId562"/>
+    <hyperlink ref="E286" r:id="rId563"/>
+    <hyperlink ref="F286" r:id="rId564"/>
+    <hyperlink ref="E287" r:id="rId565"/>
+    <hyperlink ref="F287" r:id="rId566"/>
+    <hyperlink ref="E288" r:id="rId567"/>
+    <hyperlink ref="F288" r:id="rId568"/>
+    <hyperlink ref="E289" r:id="rId569"/>
+    <hyperlink ref="F289" r:id="rId570"/>
+    <hyperlink ref="E290" r:id="rId571"/>
+    <hyperlink ref="F290" r:id="rId572"/>
+    <hyperlink ref="E291" r:id="rId573"/>
+    <hyperlink ref="F291" r:id="rId574"/>
+    <hyperlink ref="E292" r:id="rId575"/>
+    <hyperlink ref="F292" r:id="rId576"/>
+    <hyperlink ref="E293" r:id="rId577"/>
+    <hyperlink ref="F293" r:id="rId578"/>
+    <hyperlink ref="E294" r:id="rId579"/>
+    <hyperlink ref="F294" r:id="rId580"/>
+    <hyperlink ref="E295" r:id="rId581"/>
+    <hyperlink ref="F295" r:id="rId582"/>
+    <hyperlink ref="E296" r:id="rId583"/>
+    <hyperlink ref="F296" r:id="rId584"/>
+    <hyperlink ref="E297" r:id="rId585"/>
+    <hyperlink ref="F297" r:id="rId586"/>
+    <hyperlink ref="E298" r:id="rId587"/>
+    <hyperlink ref="F298" r:id="rId588"/>
+    <hyperlink ref="E299" r:id="rId589"/>
+    <hyperlink ref="F299" r:id="rId590"/>
+    <hyperlink ref="E300" r:id="rId591"/>
+    <hyperlink ref="F300" r:id="rId592"/>
+    <hyperlink ref="E301" r:id="rId593"/>
+    <hyperlink ref="F301" r:id="rId594"/>
+    <hyperlink ref="E302" r:id="rId595"/>
+    <hyperlink ref="F302" r:id="rId596"/>
+    <hyperlink ref="E303" r:id="rId597"/>
+    <hyperlink ref="F303" r:id="rId598"/>
+    <hyperlink ref="E304" r:id="rId599"/>
+    <hyperlink ref="F304" r:id="rId600"/>
+    <hyperlink ref="E305" r:id="rId601"/>
+    <hyperlink ref="F305" r:id="rId602"/>
+    <hyperlink ref="E306" r:id="rId603"/>
+    <hyperlink ref="F306" r:id="rId604"/>
+    <hyperlink ref="E307" r:id="rId605"/>
+    <hyperlink ref="F307" r:id="rId606"/>
+    <hyperlink ref="E308" r:id="rId607"/>
+    <hyperlink ref="F308" r:id="rId608"/>
+    <hyperlink ref="E309" r:id="rId609"/>
+    <hyperlink ref="F309" r:id="rId610"/>
+    <hyperlink ref="E310" r:id="rId611"/>
+    <hyperlink ref="F310" r:id="rId612"/>
+    <hyperlink ref="E311" r:id="rId613"/>
+    <hyperlink ref="F311" r:id="rId614"/>
+    <hyperlink ref="E312" r:id="rId615"/>
+    <hyperlink ref="F312" r:id="rId616"/>
+    <hyperlink ref="E313" r:id="rId617"/>
+    <hyperlink ref="F313" r:id="rId618"/>
+    <hyperlink ref="E314" r:id="rId619"/>
+    <hyperlink ref="F314" r:id="rId620"/>
+    <hyperlink ref="E315" r:id="rId621"/>
+    <hyperlink ref="F315" r:id="rId622"/>
+    <hyperlink ref="E316" r:id="rId623"/>
+    <hyperlink ref="F316" r:id="rId624"/>
+    <hyperlink ref="E317" r:id="rId625"/>
+    <hyperlink ref="F317" r:id="rId626"/>
+    <hyperlink ref="E318" r:id="rId627"/>
+    <hyperlink ref="F318" r:id="rId628"/>
+    <hyperlink ref="E319" r:id="rId629"/>
+    <hyperlink ref="F319" r:id="rId630"/>
+    <hyperlink ref="E320" r:id="rId631"/>
+    <hyperlink ref="F320" r:id="rId632"/>
+    <hyperlink ref="E321" r:id="rId633"/>
+    <hyperlink ref="F321" r:id="rId634"/>
+    <hyperlink ref="E322" r:id="rId635"/>
+    <hyperlink ref="F322" r:id="rId636"/>
+    <hyperlink ref="E323" r:id="rId637"/>
+    <hyperlink ref="F323" r:id="rId638"/>
+    <hyperlink ref="E324" r:id="rId639"/>
+    <hyperlink ref="F324" r:id="rId640"/>
+    <hyperlink ref="E325" r:id="rId641"/>
+    <hyperlink ref="F325" r:id="rId642"/>
+    <hyperlink ref="E326" r:id="rId643"/>
+    <hyperlink ref="F326" r:id="rId644"/>
+    <hyperlink ref="E327" r:id="rId645"/>
+    <hyperlink ref="F327" r:id="rId646"/>
+    <hyperlink ref="E328" r:id="rId647"/>
+    <hyperlink ref="F328" r:id="rId648"/>
+    <hyperlink ref="E329" r:id="rId649"/>
+    <hyperlink ref="F329" r:id="rId650"/>
+    <hyperlink ref="E330" r:id="rId651"/>
+    <hyperlink ref="F330" r:id="rId652"/>
+    <hyperlink ref="E331" r:id="rId653"/>
+    <hyperlink ref="F331" r:id="rId654"/>
+    <hyperlink ref="E332" r:id="rId655"/>
+    <hyperlink ref="F332" r:id="rId656"/>
+    <hyperlink ref="E333" r:id="rId657"/>
+    <hyperlink ref="F333" r:id="rId658"/>
+    <hyperlink ref="E334" r:id="rId659"/>
+    <hyperlink ref="F334" r:id="rId660"/>
+    <hyperlink ref="E335" r:id="rId661"/>
+    <hyperlink ref="F335" r:id="rId662"/>
+    <hyperlink ref="E336" r:id="rId663"/>
+    <hyperlink ref="F336" r:id="rId664"/>
+    <hyperlink ref="E337" r:id="rId665"/>
+    <hyperlink ref="F337" r:id="rId666"/>
+    <hyperlink ref="E338" r:id="rId667"/>
+    <hyperlink ref="F338" r:id="rId668"/>
+    <hyperlink ref="E339" r:id="rId669"/>
+    <hyperlink ref="F339" r:id="rId670"/>
+    <hyperlink ref="E340" r:id="rId671"/>
+    <hyperlink ref="F340" r:id="rId672"/>
+    <hyperlink ref="E341" r:id="rId673"/>
+    <hyperlink ref="F341" r:id="rId674"/>
+    <hyperlink ref="E342" r:id="rId675"/>
+    <hyperlink ref="F342" r:id="rId676"/>
+    <hyperlink ref="E343" r:id="rId677"/>
+    <hyperlink ref="F343" r:id="rId678"/>
+    <hyperlink ref="E344" r:id="rId679"/>
+    <hyperlink ref="F344" r:id="rId680"/>
+    <hyperlink ref="E345" r:id="rId681"/>
+    <hyperlink ref="F345" r:id="rId682"/>
+    <hyperlink ref="E346" r:id="rId683"/>
+    <hyperlink ref="F346" r:id="rId684"/>
+    <hyperlink ref="E347" r:id="rId685"/>
+    <hyperlink ref="F347" r:id="rId686"/>
+    <hyperlink ref="E348" r:id="rId687"/>
+    <hyperlink ref="F348" r:id="rId688"/>
+    <hyperlink ref="E349" r:id="rId689"/>
+    <hyperlink ref="F349" r:id="rId690"/>
+    <hyperlink ref="E350" r:id="rId691"/>
+    <hyperlink ref="F350" r:id="rId692"/>
+    <hyperlink ref="E351" r:id="rId693"/>
+    <hyperlink ref="F351" r:id="rId694"/>
+    <hyperlink ref="E352" r:id="rId695"/>
+    <hyperlink ref="F352" r:id="rId696"/>
+    <hyperlink ref="E353" r:id="rId697"/>
+    <hyperlink ref="F353" r:id="rId698"/>
+    <hyperlink ref="E354" r:id="rId699"/>
+    <hyperlink ref="F354" r:id="rId700"/>
+    <hyperlink ref="E355" r:id="rId701"/>
+    <hyperlink ref="F355" r:id="rId702"/>
+    <hyperlink ref="E356" r:id="rId703"/>
+    <hyperlink ref="F356" r:id="rId704"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>