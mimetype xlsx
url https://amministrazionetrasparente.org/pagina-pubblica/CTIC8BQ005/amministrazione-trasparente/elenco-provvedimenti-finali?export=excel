--- v0 (2026-08-24)
+++ v1 (2026-10-22)
@@ -8,80 +8,227 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="526" uniqueCount="269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="626" uniqueCount="318">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>21/10/2026</t>
+  </si>
+  <si>
+    <t>BD7339CA6A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - servizio di noleggio operativo e gestione filtro WEB antipornografia per la navigazione in rete + Connettività FTTH</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>BD64A45B88</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA TASTIERA FACILITATA E STAMPANTE ALUNNI H</t>
+  </si>
+  <si>
+    <t>BD64094C25</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA MATERIALE DI FERRAMENTA (OTTOBRE2026)</t>
+  </si>
+  <si>
+    <t>15/10/2026</t>
+  </si>
+  <si>
+    <t>BD6179BC59</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - CORSI DI FORMAZIONE ART. 37 D.LGS. 81/08  SICUREZZA</t>
+  </si>
+  <si>
+    <t>BD614B14BD</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - INTERVENTO TECNICO SU MACCHINA LAVASCIUGA GHIBLI RAPID 40 D55 BC</t>
+  </si>
+  <si>
+    <t>BD60A7B798</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - servizio assicurazione annuale alunni e personale A.S. 2026-27</t>
+  </si>
+  <si>
+    <t>14/10/2026</t>
+  </si>
+  <si>
+    <t>BD5C2ECA46</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto materiale pubblicitario progetto 10.8.6A-FDRPOC-SI-2026-113 - DM 38 dispositivi digitali</t>
+  </si>
+  <si>
+    <t>BD54F7F9AB</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA SCRIVANIE E SEDIE PER UFFICIO</t>
+  </si>
+  <si>
+    <t>BD5710B8B6</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA SUSSIDI DIDATTICI ALUNNI DISABILI CODICE PROGETTO: D.D.G. 1132</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>BD558EC0F3</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA E INSTALLAZIONE BATTERIE ANTIFURTO PLESSO VIA SAN MARCO</t>
+  </si>
+  <si>
+    <t>BD526C8059</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - LICENZA SOFTWARE WIDGIT BASE - ANNUALE</t>
+  </si>
+  <si>
+    <t>05/10/2026</t>
+  </si>
+  <si>
+    <t>BD387BBD95</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA MATERIALE IGIENICO SANITARIO ORDINE SETTEMBRE 2026</t>
+  </si>
+  <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t>BD19A06218</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA MATERIALE DI PRIMO SOCCORSO</t>
+  </si>
+  <si>
+    <t>BD18C98CF4</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZIO TRIENNALE LICENZA BIBLIOGRAM</t>
+  </si>
+  <si>
+    <t>BD183D1EAB</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SUSSIDI DIDATTICI DESTINATI  AGLI  ALUNNI CON DISABILITA'</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>BD0BCA413B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA LETTORE BARCODE LASER</t>
+  </si>
+  <si>
+    <t>BD0B3A009C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA CORDA TIPO MARINAI</t>
+  </si>
+  <si>
+    <t>07/09/2026</t>
+  </si>
+  <si>
+    <t>BCCFFBA596</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA ETICHETTE PER INVENTARIO</t>
+  </si>
+  <si>
+    <t>BCE128274A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - CONTRATTO TRIENNALE RINNOVA ARUBA  Hosting Easy Linux</t>
+  </si>
+  <si>
+    <t>26/08/2026</t>
+  </si>
+  <si>
+    <t>BCC4AEAF82</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA PC ALL IN ONE NUOVI E RICONDIZIONATI Progetto DM 38 – “Dispositivi Digitali”. CODICE PROGETTO: FDRPOC-SI-2026-113</t>
+  </si>
+  <si>
     <t>22/07/2026</t>
   </si>
   <si>
     <t>BC7B8DAE95</t>
   </si>
   <si>
     <t>Decisione a contrarre - D.G. 1132 ACQUISIZIONE DI ATTREZZATURE TECNICHE E DI SUSSIDI DIDATTICI DESTINATI  AGLI  ALUNNI CON DISABILITA'</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>21/07/2026</t>
   </si>
   <si>
     <t>BC76C407E8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Poli  formativi  nazionali CODICE PROGETTO: M4C1I2.1-2026-1745-P-66045</t>
   </si>
   <si>
     <t>BC7715D023</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA UPS</t>
   </si>
   <si>
     <t>17/07/2026</t>
   </si>
   <si>
     <t>BC71263F92</t>
   </si>
   <si>
     <t>Decisione a contrarre - D.D.G. 1132 ACQUISIZIONE DI ATTREZZATURE TECNICHE E DI SUSSIDI DIDATTICI DESTINATI  AGLI STUDENTI CON DISABILITA' CENTRO SCUOLA</t>
   </si>
@@ -1221,2158 +1368,2558 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7B8DAE95" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/83532bda-b04d-4b1f-95e0-38001aadd2ef" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC76C407E8" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/d9a4e602-a6e8-48f7-bcde-b116367ca697" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7715D023" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/fd521838-a1b5-4b62-9f79-9f5d2cae4e42" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC71263F92" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/91d7758a-7b39-48b8-add2-e272806a8713" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC70B1EFD3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/847e6e15-5084-4cf5-b340-fd2949c6a066" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC701821C9" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/7f603353-310a-4c8c-9963-bf403d8b2cfc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6073214C" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/e1af9376-0d74-42ce-ab2b-2602288be634" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4BB74E21" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/8aa23ca8-116f-4aef-856d-c15e592027b5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC365873A0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/7cd39aaf-3dce-4770-949f-85c0944d619f" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1C4C583F" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/b0b68cc2-ea70-4ea4-9ed1-c390fc49a452" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1C1060DD" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/10293237-5222-43cf-a35b-2e5abc2706f1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC10E830DB" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/e978c98b-09e8-42e4-8e3b-75700aa9103b" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC083404B7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/9a95d1bb-1435-4b3c-9f44-94c5971a7fee" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0379C908" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/581bc546-d244-471a-ab44-8d3c8a6e1037" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBFC6299FD" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/b1c11c81-1804-4098-a2bb-20aadc90fbce" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBED2BC860" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/be1c66ec-6153-4e35-8f13-975a4133f00b" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD3793B8C" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/73e55752-0c32-4d63-bec1-c741a99a1656" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD2E393F7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/b47f4e23-fe7d-4f70-a4fd-3e20588aedb2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC1C49482" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/dfd5c618-b8ff-48e5-91ab-07943e0be747" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBABFEA85D" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/0d15fd74-d5e7-4308-8a5c-b7c098107c3f" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAB38B2E1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/91a0073f-5072-49fb-819c-875ee9407274" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAB36EAF0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/c08069a0-ce73-4615-94af-28df07f406f6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA446276A" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/a6ebe6fe-9bf2-4d29-8f48-76519f59fbeb" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA3EAE297" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/4ecb358e-eb8a-49ae-a28b-4a9d6a775b8c" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA39C33A1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/93847ec7-65d5-470d-a5cd-9ffc23ca7d87" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA0799E10" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/86d0fb90-fd02-436a-b85f-adcf47d34dc2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9F82A19C" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/f8601f49-1240-4818-ba7b-b84d83bfb493" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9EAEA271" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/1a310b96-7d36-46db-8980-ea11a27ba66a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8EF1E85C" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/c007b5b6-43ce-4f7d-98af-6e19a8ed8d70" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8B3CC47B" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/005008d9-d319-487c-a872-27df8695a95c" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB75D84EDB" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/f937bc3d-7519-4295-b79e-f5acf067d914" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7172084A" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/9385d604-caa3-45f8-85b6-c1235bf40cb2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB52275E3A" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/9b1b3829-bc1f-4809-b41c-cfadf7226c0b" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB51E891B7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/318f43f7-fac4-4a72-957b-32df2a4c56e1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5159D4E5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/6b58acf4-4d03-41ac-83b6-a63e7e9ccbe1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB517B70DF" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/cf20f01e-c64e-41b5-9e91-2528cf30a413" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB49A34D84" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/ab9ee41d-096b-4b7f-90cf-5368cc81534f" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4923544A" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/7bbb258c-0272-4270-baad-fafee310a926" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB48FA354A" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/6bbdd450-8485-48ea-81c3-8ea467553d83" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34637C50" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/5c5907e2-4e34-4a51-aa85-fe088e573e02" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2FBC4C54" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/03160a9f-07a5-4b22-a7aa-7b6c31f1c197" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB29C9F84D" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/0cb4e11e-6e87-4cf4-aa62-fb96ae78412c" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2954680D" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/7db38f10-6920-4dbe-a518-680abfc8e67f" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB147BEAF1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/66f82b60-cacd-41f3-ab2d-136360a4344d" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF90E8765" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/d8a6d539-3297-4e8f-8d50-97e46e20554e" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF8F1BAF6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/28f38779-d9dc-416a-9204-d34b4d448f96" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEB7FE697" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/9fb30569-cf0f-45ee-bb28-34032c20c639" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE65C6D39" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/96bb38a2-3afe-44dd-bb75-853ee108c885" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEA945052" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/5b2ab06e-280d-4d34-a14c-18ddf014b1d3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEA59DBE5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/257f0883-3370-441c-a439-e5c815ef837c" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD6A8A9FC" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/2a700632-a328-4eb6-92d1-e12cb50663b1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE4A43929" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/307a6d72-08a6-4ec7-83b0-59964d8f1ed8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABE650A10" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/ffa0f4d7-90c2-4af1-ade1-089f869f88f2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB9D7284C" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/bea98d8d-15fc-44cf-8f05-5fd4b706e1a3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB9683F83" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/b05614b7-4207-4c09-8c05-2d501c828768" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA71C7D12" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/fd54d2a7-7646-4bfa-b6e4-b628b0341126" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA72A651B" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/25022a2d-ae1c-409e-b824-eec32d4289a0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA84B37669" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/fdd98374-5eed-46fd-9801-f6cb20f9c068" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA84327F22" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/110c7c4b-f5e1-40a2-9962-b3772b532f9a" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA838B2E01" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/29da6ae8-d9c0-4711-8801-7ee6e6c16827" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA749318EC" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/747fac54-681a-42ba-9bc3-f93577fa6c8e" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA729D2589" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/8e2621be-0f31-4ce6-bc54-810128400180" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6F3E76F0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/40e8f143-64e2-43f0-bd38-04c863228f3c" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6ECC0FF0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/e69585e4-dde9-4a05-bc97-40c95fe10285" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6DB87986" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/47966bff-58be-4654-9396-7110adceb0a6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA633F72A2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/7720a65b-f2c2-4009-b8e4-3d7063f55e3c" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA378E1B35" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/a4f78d57-5826-419f-86c8-be05bd622137" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA37382C85" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/250b6776-f8f7-4d4b-80e5-a06c0118101b" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2E3B517C" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/602a6d73-9036-4cc0-a233-76d702e5e45f" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA28766490" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/3677b41c-98eb-4325-9629-34c0b1d3f9be" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA27085337" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/b33c44b3-cc5a-4293-a299-8a77fea58995" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA26B1BB71" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/87ab4e7d-bb68-4e76-8910-6aea9aa0890f" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA23A4C440" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/4fb3dab8-1455-40bd-a7c1-0a79633d7cd4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA232E6944" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/2cf5bbed-6caf-47af-b6ce-4f724da7059c" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EF77990C" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/e169cff9-4315-486a-a1d7-a38c3d6e9926" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EBC9C5B8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/716685f9-e29c-4323-a1db-cc954b35c2fe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E784D6FD" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/9b76d7ba-19cb-46a5-89c2-fda28bfc3a36" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E710EC30" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/b1bf95f3-155b-4cfb-a517-63aea57ed99e" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E6076AA1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/e43415b2-f286-4d41-a2ac-4f55c1e230f9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E5ADA99B" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/cb775722-40ac-4cd5-ac1b-ae2242ee1a2e" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DFAC92D4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/061dc37c-c019-40dd-90a9-21103c7c8bc8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D767604C" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/37ed3cd7-ce04-44cf-bbee-0835b0814ad9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D51D347F" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/29b54322-1b9c-49c6-bf58-2754d068f5b9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D17C6CCD" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/31e0aa5a-9b12-461f-a96d-b4720784cdcf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9CFADC07E" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/9ef25f58-ae9e-4e63-a512-d386ce16fa79" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D011A732" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/63325a1e-3edb-43cd-a8a6-185bc8c670df" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C8DB0910" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/dc2d467b-1e18-42c5-a046-958d51b354e0" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C752040C" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/1a6d579b-87b1-499d-8cf6-fd7f6aece6ce" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BEB9D99B" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/02e5e556-43c2-4562-85bf-65c218ed6579" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BF84B04D" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/4549b386-fa8f-4dc2-87cc-dadd02e1f688" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B998BFFDAE" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/6db128d5-6abc-4651-9c18-04a1a2d90560" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B998643243" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/9f3d80cf-f104-45ab-a506-9a204adfa829" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B974C3DC4E" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/408a82aa-6bbd-4692-ad73-1205aaa094d7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9937878FF" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/afdabf5d-0464-4e56-9256-346ac60220e9" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B992774532" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/f85523f3-71b1-4852-bc26-5116952d39df" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97551CE64" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/0bb841ed-1ca7-438b-b9a4-67476e997d98" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96B7FF6FB" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/05f7a0e4-3d64-4b66-8fac-48bc7a8a4d4b" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B968A1641A" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/6a0b3388-d18a-4d80-82d0-44f7621c35dd" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9686B27CD" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/73ad68b3-64e7-44bb-aeec-bfc6f6837f45" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95B0EACD2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/86beaae6-71c3-4145-af0c-10cac3d8cc1c" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94C50D8D9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/f0d62a0f-2a5e-4305-afb3-313e2fe20ece" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B933676B99" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/d2a09474-48c2-4b43-ad67-64369d24f421" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B933DC0F77" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/8105d874-f113-4f35-ba0a-11ff15a8b7ef" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD7339CA6A" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/22376c8a-de4c-453b-aaa2-1ab4e8a208b3" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD64A45B88" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/5382a7e6-ebcc-4d24-8738-7ef1f324e3e0" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD64094C25" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/f12120e3-1545-4160-92eb-2135d8ffb78d" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6179BC59" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/604b9bc7-6395-421c-a1ca-e316fdd2a7ad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD614B14BD" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/d9e06ca7-3c45-4e8d-88d0-c0c8d04c6dae" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD60A7B798" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/a8e27fd5-34a0-47c9-8845-8b2bb88c136c" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5C2ECA46" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/209d8567-5b9a-421f-b2f4-399fb70e92e8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD54F7F9AB" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/1cf844d4-ac35-4c36-8da0-03bca714dab8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5710B8B6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/e3fd32c8-3bdb-4b1b-9f93-e8b510e836ff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD558EC0F3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/ce0b47ba-d857-4a96-883d-5053293b677a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD526C8059" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/ba84d9bd-db3b-4c50-bcdc-970177f519a6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD387BBD95" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/4a2cc0b6-e7d5-4c8a-8995-9e3ee3cac527" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD19A06218" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/1bb41d87-4475-43e9-83d3-4fe8991e3d0a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD18C98CF4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/4ffda262-a1e5-4001-9ba3-e1487b896420" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD183D1EAB" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/01001ac0-0474-4c7b-9d62-cc190859282b" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0BCA413B" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/a812e72d-a430-47fd-b097-b0b121bcf0e9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0B3A009C" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/6633c347-aa3c-41cb-9a67-7de4ac5d3609" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCFFBA596" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/fbc965b3-6b83-4593-b06e-44ed851864db" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE128274A" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/ec449c86-bb76-4283-8260-39bb3611a1a4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC4AEAF82" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/0229c28c-0c31-497f-b42b-6a2ea389c921" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7B8DAE95" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/83532bda-b04d-4b1f-95e0-38001aadd2ef" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC76C407E8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/d9a4e602-a6e8-48f7-bcde-b116367ca697" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7715D023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/fd521838-a1b5-4b62-9f79-9f5d2cae4e42" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC71263F92" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/91d7758a-7b39-48b8-add2-e272806a8713" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC70B1EFD3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/847e6e15-5084-4cf5-b340-fd2949c6a066" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC701821C9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/7f603353-310a-4c8c-9963-bf403d8b2cfc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6073214C" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/e1af9376-0d74-42ce-ab2b-2602288be634" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4BB74E21" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/8aa23ca8-116f-4aef-856d-c15e592027b5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC365873A0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/7cd39aaf-3dce-4770-949f-85c0944d619f" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1C4C583F" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/b0b68cc2-ea70-4ea4-9ed1-c390fc49a452" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1C1060DD" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/10293237-5222-43cf-a35b-2e5abc2706f1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC10E830DB" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/e978c98b-09e8-42e4-8e3b-75700aa9103b" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC083404B7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/9a95d1bb-1435-4b3c-9f44-94c5971a7fee" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0379C908" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/581bc546-d244-471a-ab44-8d3c8a6e1037" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBFC6299FD" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/b1c11c81-1804-4098-a2bb-20aadc90fbce" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBED2BC860" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/be1c66ec-6153-4e35-8f13-975a4133f00b" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD3793B8C" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/73e55752-0c32-4d63-bec1-c741a99a1656" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD2E393F7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/b47f4e23-fe7d-4f70-a4fd-3e20588aedb2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC1C49482" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/dfd5c618-b8ff-48e5-91ab-07943e0be747" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBABFEA85D" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/0d15fd74-d5e7-4308-8a5c-b7c098107c3f" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAB38B2E1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/91a0073f-5072-49fb-819c-875ee9407274" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAB36EAF0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/c08069a0-ce73-4615-94af-28df07f406f6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA446276A" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/a6ebe6fe-9bf2-4d29-8f48-76519f59fbeb" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA3EAE297" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/4ecb358e-eb8a-49ae-a28b-4a9d6a775b8c" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA39C33A1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/93847ec7-65d5-470d-a5cd-9ffc23ca7d87" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA0799E10" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/86d0fb90-fd02-436a-b85f-adcf47d34dc2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9F82A19C" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/f8601f49-1240-4818-ba7b-b84d83bfb493" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9EAEA271" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/1a310b96-7d36-46db-8980-ea11a27ba66a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8EF1E85C" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/c007b5b6-43ce-4f7d-98af-6e19a8ed8d70" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8B3CC47B" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/005008d9-d319-487c-a872-27df8695a95c" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB75D84EDB" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/f937bc3d-7519-4295-b79e-f5acf067d914" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7172084A" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/9385d604-caa3-45f8-85b6-c1235bf40cb2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB52275E3A" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/9b1b3829-bc1f-4809-b41c-cfadf7226c0b" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB51E891B7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/318f43f7-fac4-4a72-957b-32df2a4c56e1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5159D4E5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/6b58acf4-4d03-41ac-83b6-a63e7e9ccbe1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB517B70DF" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/cf20f01e-c64e-41b5-9e91-2528cf30a413" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB49A34D84" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/ab9ee41d-096b-4b7f-90cf-5368cc81534f" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4923544A" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/7bbb258c-0272-4270-baad-fafee310a926" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB48FA354A" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/6bbdd450-8485-48ea-81c3-8ea467553d83" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34637C50" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/5c5907e2-4e34-4a51-aa85-fe088e573e02" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2FBC4C54" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/03160a9f-07a5-4b22-a7aa-7b6c31f1c197" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB29C9F84D" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/0cb4e11e-6e87-4cf4-aa62-fb96ae78412c" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2954680D" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/7db38f10-6920-4dbe-a518-680abfc8e67f" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB147BEAF1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/66f82b60-cacd-41f3-ab2d-136360a4344d" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF90E8765" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/d8a6d539-3297-4e8f-8d50-97e46e20554e" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF8F1BAF6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/28f38779-d9dc-416a-9204-d34b4d448f96" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEB7FE697" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/9fb30569-cf0f-45ee-bb28-34032c20c639" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE65C6D39" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/96bb38a2-3afe-44dd-bb75-853ee108c885" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEA945052" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/5b2ab06e-280d-4d34-a14c-18ddf014b1d3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEA59DBE5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/257f0883-3370-441c-a439-e5c815ef837c" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD6A8A9FC" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/2a700632-a328-4eb6-92d1-e12cb50663b1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE4A43929" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/307a6d72-08a6-4ec7-83b0-59964d8f1ed8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABE650A10" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/ffa0f4d7-90c2-4af1-ade1-089f869f88f2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB9D7284C" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/bea98d8d-15fc-44cf-8f05-5fd4b706e1a3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB9683F83" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/b05614b7-4207-4c09-8c05-2d501c828768" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA71C7D12" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/fd54d2a7-7646-4bfa-b6e4-b628b0341126" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA72A651B" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/25022a2d-ae1c-409e-b824-eec32d4289a0" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA84B37669" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/fdd98374-5eed-46fd-9801-f6cb20f9c068" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA84327F22" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/110c7c4b-f5e1-40a2-9962-b3772b532f9a" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA838B2E01" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/29da6ae8-d9c0-4711-8801-7ee6e6c16827" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA749318EC" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/747fac54-681a-42ba-9bc3-f93577fa6c8e" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA729D2589" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/8e2621be-0f31-4ce6-bc54-810128400180" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6F3E76F0" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/40e8f143-64e2-43f0-bd38-04c863228f3c" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6ECC0FF0" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/e69585e4-dde9-4a05-bc97-40c95fe10285" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6DB87986" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/47966bff-58be-4654-9396-7110adceb0a6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA633F72A2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/7720a65b-f2c2-4009-b8e4-3d7063f55e3c" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA378E1B35" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/a4f78d57-5826-419f-86c8-be05bd622137" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA37382C85" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/250b6776-f8f7-4d4b-80e5-a06c0118101b" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2E3B517C" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/602a6d73-9036-4cc0-a233-76d702e5e45f" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA28766490" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/3677b41c-98eb-4325-9629-34c0b1d3f9be" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA27085337" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/b33c44b3-cc5a-4293-a299-8a77fea58995" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA26B1BB71" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/87ab4e7d-bb68-4e76-8910-6aea9aa0890f" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA23A4C440" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/4fb3dab8-1455-40bd-a7c1-0a79633d7cd4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA232E6944" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/2cf5bbed-6caf-47af-b6ce-4f724da7059c" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EF77990C" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/e169cff9-4315-486a-a1d7-a38c3d6e9926" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EBC9C5B8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/716685f9-e29c-4323-a1db-cc954b35c2fe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E784D6FD" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/9b76d7ba-19cb-46a5-89c2-fda28bfc3a36" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E710EC30" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/b1bf95f3-155b-4cfb-a517-63aea57ed99e" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E6076AA1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/e43415b2-f286-4d41-a2ac-4f55c1e230f9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E5ADA99B" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/cb775722-40ac-4cd5-ac1b-ae2242ee1a2e" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DFAC92D4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/061dc37c-c019-40dd-90a9-21103c7c8bc8" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D767604C" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/37ed3cd7-ce04-44cf-bbee-0835b0814ad9" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D51D347F" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/29b54322-1b9c-49c6-bf58-2754d068f5b9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D17C6CCD" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/31e0aa5a-9b12-461f-a96d-b4720784cdcf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9CFADC07E" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/9ef25f58-ae9e-4e63-a512-d386ce16fa79" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D011A732" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/63325a1e-3edb-43cd-a8a6-185bc8c670df" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C8DB0910" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/dc2d467b-1e18-42c5-a046-958d51b354e0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C752040C" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/1a6d579b-87b1-499d-8cf6-fd7f6aece6ce" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BEB9D99B" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/02e5e556-43c2-4562-85bf-65c218ed6579" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BF84B04D" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/4549b386-fa8f-4dc2-87cc-dadd02e1f688" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B998BFFDAE" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/6db128d5-6abc-4651-9c18-04a1a2d90560" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B998643243" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/9f3d80cf-f104-45ab-a506-9a204adfa829" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B974C3DC4E" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/408a82aa-6bbd-4692-ad73-1205aaa094d7" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9937878FF" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/afdabf5d-0464-4e56-9256-346ac60220e9" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B992774532" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/f85523f3-71b1-4852-bc26-5116952d39df" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97551CE64" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/0bb841ed-1ca7-438b-b9a4-67476e997d98" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96B7FF6FB" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/05f7a0e4-3d64-4b66-8fac-48bc7a8a4d4b" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B968A1641A" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/6a0b3388-d18a-4d80-82d0-44f7621c35dd" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9686B27CD" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/73ad68b3-64e7-44bb-aeec-bfc6f6837f45" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95B0EACD2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/86beaae6-71c3-4145-af0c-10cac3d8cc1c" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94C50D8D9" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/f0d62a0f-2a5e-4305-afb3-313e2fe20ece" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B933676B99" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/d2a09474-48c2-4b43-ad67-64369d24f421" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B933DC0F77" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BQ005/amministrazione-trasparente/atti-amministrazioni-enti/8105d874-f113-4f35-ba0a-11ff15a8b7ef" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F105"/>
+  <dimension ref="A1:F125"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>11360</v>
+        <v>15863</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3">
+        <v>15840</v>
+      </c>
+      <c r="C3" t="s">
         <v>10</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B4">
-        <v>11312</v>
+        <v>15839</v>
       </c>
       <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5">
+        <v>15444</v>
+      </c>
+      <c r="C5" t="s">
         <v>15</v>
       </c>
-      <c r="B5">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B6">
-        <v>11220</v>
+        <v>15440</v>
       </c>
       <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7">
+        <v>15432</v>
+      </c>
+      <c r="C7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" t="s">
         <v>20</v>
-      </c>
-[...7 lines deleted...]
-        <v>22</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8">
+        <v>15327</v>
+      </c>
+      <c r="C8" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" t="s">
         <v>23</v>
-      </c>
-[...7 lines deleted...]
-        <v>25</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="B9">
-        <v>10746</v>
+        <v>15285</v>
       </c>
       <c r="C9" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="B10">
-        <v>10400</v>
+        <v>15279</v>
       </c>
       <c r="C10" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B11">
-        <v>9668</v>
+        <v>15230</v>
       </c>
       <c r="C11" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12">
+        <v>15209</v>
+      </c>
+      <c r="C12" t="s">
+        <v>31</v>
+      </c>
+      <c r="D12" t="s">
         <v>32</v>
-      </c>
-[...7 lines deleted...]
-        <v>36</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="B13">
-        <v>9501</v>
+        <v>14569</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="B14">
-        <v>9394</v>
+        <v>14555</v>
       </c>
       <c r="C14" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="B15">
-        <v>9255</v>
+        <v>13804</v>
       </c>
       <c r="C15" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="D15" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="B16">
-        <v>9242</v>
+        <v>13797</v>
       </c>
       <c r="C16" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="D16" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="B17">
-        <v>8746</v>
+        <v>13544</v>
       </c>
       <c r="C17" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="D17" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="B18">
-        <v>8297</v>
+        <v>13541</v>
       </c>
       <c r="C18" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="D18" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="B19">
-        <v>8288</v>
+        <v>12595</v>
       </c>
       <c r="C19" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="D19" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="B20">
-        <v>8053</v>
+        <v>12593</v>
       </c>
       <c r="C20" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="D20" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="B21">
-        <v>7646</v>
+        <v>12009</v>
       </c>
       <c r="C21" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="D21" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="B22">
-        <v>7623</v>
+        <v>11360</v>
       </c>
       <c r="C22" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="D22" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>59</v>
       </c>
       <c r="B23">
-        <v>7621</v>
+        <v>11314</v>
       </c>
       <c r="C23" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="D23" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="B24">
-        <v>7452</v>
+        <v>11312</v>
       </c>
       <c r="C24" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="D24" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
+        <v>64</v>
+      </c>
+      <c r="B25">
+        <v>11236</v>
+      </c>
+      <c r="C25" t="s">
+        <v>65</v>
+      </c>
+      <c r="D25" t="s">
         <v>66</v>
-      </c>
-[...7 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B26">
-        <v>7450</v>
+        <v>11220</v>
       </c>
       <c r="C26" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="D26" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="B27">
-        <v>7385</v>
+        <v>11210</v>
       </c>
       <c r="C27" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="D27" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
+        <v>72</v>
+      </c>
+      <c r="B28">
+        <v>11034</v>
+      </c>
+      <c r="C28" t="s">
         <v>73</v>
       </c>
-      <c r="B28">
-[...4 lines deleted...]
-      </c>
       <c r="D28" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B29">
-        <v>7369</v>
+        <v>10746</v>
       </c>
       <c r="C29" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="D29" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="B30">
-        <v>7369</v>
+        <v>10400</v>
       </c>
       <c r="C30" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D30" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B31">
-        <v>7048</v>
+        <v>9668</v>
       </c>
       <c r="C31" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D31" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B32">
-        <v>7046</v>
+        <v>9666</v>
       </c>
       <c r="C32" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D32" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B33">
-        <v>6516</v>
+        <v>9501</v>
       </c>
       <c r="C33" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D33" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="B34">
-        <v>6511</v>
+        <v>9394</v>
       </c>
       <c r="C34" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D34" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B35">
-        <v>6054</v>
+        <v>9255</v>
       </c>
       <c r="C35" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D35" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B36">
-        <v>6053</v>
+        <v>9242</v>
       </c>
       <c r="C36" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D36" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="B37">
-        <v>6052</v>
+        <v>8746</v>
       </c>
       <c r="C37" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="D37" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="B38">
-        <v>6050</v>
+        <v>8297</v>
       </c>
       <c r="C38" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="D38" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B39">
-        <v>6000</v>
+        <v>8288</v>
       </c>
       <c r="C39" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="D39" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B40">
-        <v>5926</v>
+        <v>8053</v>
       </c>
       <c r="C40" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="D40" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="B41">
-        <v>5925</v>
+        <v>7646</v>
       </c>
       <c r="C41" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="D41" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="B42">
-        <v>5690</v>
+        <v>7623</v>
       </c>
       <c r="C42" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="D42" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B43">
-        <v>5615</v>
+        <v>7621</v>
       </c>
       <c r="C43" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="D43" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="B44">
-        <v>5539</v>
+        <v>7452</v>
       </c>
       <c r="C44" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="D44" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B45">
-        <v>5500</v>
+        <v>7451</v>
       </c>
       <c r="C45" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="D45" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="B46">
-        <v>5245</v>
+        <v>7450</v>
       </c>
       <c r="C46" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="D46" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B47">
-        <v>4780</v>
+        <v>7385</v>
       </c>
       <c r="C47" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="D47" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B48">
-        <v>4779</v>
+        <v>7384</v>
       </c>
       <c r="C48" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="D48" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="B49">
-        <v>4544</v>
+        <v>7369</v>
       </c>
       <c r="C49" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D49" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="B50">
-        <v>4527</v>
+        <v>7369</v>
       </c>
       <c r="C50" t="s">
+        <v>127</v>
+      </c>
+      <c r="D50" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
+        <v>129</v>
+      </c>
+      <c r="B51">
+        <v>7048</v>
+      </c>
+      <c r="C51" t="s">
         <v>130</v>
       </c>
-      <c r="B51">
-[...2 lines deleted...]
-      <c r="C51" t="s">
+      <c r="D51" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="B52">
-        <v>4451</v>
+        <v>7046</v>
       </c>
       <c r="C52" t="s">
+        <v>132</v>
+      </c>
+      <c r="D52" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
+        <v>134</v>
+      </c>
+      <c r="B53">
+        <v>6516</v>
+      </c>
+      <c r="C53" t="s">
         <v>135</v>
       </c>
-      <c r="B53">
-[...2 lines deleted...]
-      <c r="C53" t="s">
+      <c r="D53" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B54">
-        <v>4260</v>
+        <v>6511</v>
       </c>
       <c r="C54" t="s">
+        <v>137</v>
+      </c>
+      <c r="D54" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
+        <v>139</v>
+      </c>
+      <c r="B55">
+        <v>6054</v>
+      </c>
+      <c r="C55" t="s">
         <v>140</v>
       </c>
-      <c r="B55">
-[...2 lines deleted...]
-      <c r="C55" t="s">
+      <c r="D55" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
+        <v>139</v>
+      </c>
+      <c r="B56">
+        <v>6053</v>
+      </c>
+      <c r="C56" t="s">
+        <v>142</v>
+      </c>
+      <c r="D56" t="s">
         <v>143</v>
-      </c>
-[...7 lines deleted...]
-        <v>145</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="B57">
-        <v>3795</v>
+        <v>6052</v>
       </c>
       <c r="C57" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="D57" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="B58">
-        <v>3614</v>
+        <v>6050</v>
       </c>
       <c r="C58" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="D58" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
         <v>148</v>
       </c>
       <c r="B59">
-        <v>3613</v>
+        <v>6000</v>
       </c>
       <c r="C59" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="D59" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
+        <v>151</v>
+      </c>
+      <c r="B60">
+        <v>5926</v>
+      </c>
+      <c r="C60" t="s">
+        <v>152</v>
+      </c>
+      <c r="D60" t="s">
         <v>153</v>
-      </c>
-[...7 lines deleted...]
-        <v>155</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="B61">
-        <v>3055</v>
+        <v>5925</v>
       </c>
       <c r="C61" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="D61" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
+        <v>151</v>
+      </c>
+      <c r="B62">
+        <v>5690</v>
+      </c>
+      <c r="C62" t="s">
         <v>156</v>
       </c>
-      <c r="B62">
-[...4 lines deleted...]
-      </c>
       <c r="D62" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="B63">
-        <v>2762</v>
+        <v>5615</v>
       </c>
       <c r="C63" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="D63" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
+        <v>158</v>
+      </c>
+      <c r="B64">
+        <v>5539</v>
+      </c>
+      <c r="C64" t="s">
         <v>161</v>
       </c>
-      <c r="B64">
-[...4 lines deleted...]
-      </c>
       <c r="D64" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B65">
-        <v>2715</v>
+        <v>5500</v>
       </c>
       <c r="C65" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="D65" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="B66">
-        <v>2711</v>
+        <v>5245</v>
       </c>
       <c r="C66" t="s">
+        <v>167</v>
+      </c>
+      <c r="D66" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
+        <v>169</v>
+      </c>
+      <c r="B67">
+        <v>4780</v>
+      </c>
+      <c r="C67" t="s">
         <v>170</v>
       </c>
-      <c r="B67">
-[...2 lines deleted...]
-      <c r="C67" t="s">
+      <c r="D67" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
+        <v>169</v>
+      </c>
+      <c r="B68">
+        <v>4779</v>
+      </c>
+      <c r="C68" t="s">
+        <v>172</v>
+      </c>
+      <c r="D68" t="s">
         <v>173</v>
-      </c>
-[...7 lines deleted...]
-        <v>175</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
+        <v>174</v>
+      </c>
+      <c r="B69">
+        <v>4544</v>
+      </c>
+      <c r="C69" t="s">
+        <v>175</v>
+      </c>
+      <c r="D69" t="s">
         <v>176</v>
-      </c>
-[...7 lines deleted...]
-        <v>178</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="B70">
-        <v>1777</v>
+        <v>4527</v>
       </c>
       <c r="C70" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="D70" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
+        <v>179</v>
+      </c>
+      <c r="B71">
+        <v>4453</v>
+      </c>
+      <c r="C71" t="s">
+        <v>180</v>
+      </c>
+      <c r="D71" t="s">
         <v>181</v>
-      </c>
-[...7 lines deleted...]
-        <v>183</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="B72">
-        <v>1471</v>
+        <v>4451</v>
       </c>
       <c r="C72" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="D72" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
         <v>184</v>
       </c>
       <c r="B73">
-        <v>1452</v>
+        <v>4262</v>
       </c>
       <c r="C73" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="D73" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
         <v>184</v>
       </c>
       <c r="B74">
-        <v>1448</v>
+        <v>4260</v>
       </c>
       <c r="C74" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="D74" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
+        <v>189</v>
+      </c>
+      <c r="B75">
+        <v>3965</v>
+      </c>
+      <c r="C75" t="s">
+        <v>190</v>
+      </c>
+      <c r="D75" t="s">
         <v>191</v>
-      </c>
-[...7 lines deleted...]
-        <v>193</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B76">
-        <v>1371</v>
+        <v>3796</v>
       </c>
       <c r="C76" t="s">
+        <v>193</v>
+      </c>
+      <c r="D76" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
+        <v>192</v>
+      </c>
+      <c r="B77">
+        <v>3795</v>
+      </c>
+      <c r="C77" t="s">
+        <v>195</v>
+      </c>
+      <c r="D77" t="s">
         <v>196</v>
-      </c>
-[...7 lines deleted...]
-        <v>198</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
+        <v>197</v>
+      </c>
+      <c r="B78">
+        <v>3614</v>
+      </c>
+      <c r="C78" t="s">
+        <v>198</v>
+      </c>
+      <c r="D78" t="s">
         <v>199</v>
-      </c>
-[...7 lines deleted...]
-        <v>201</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="B79">
-        <v>248</v>
+        <v>3613</v>
       </c>
       <c r="C79" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="D79" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
         <v>202</v>
       </c>
       <c r="B80">
-        <v>237</v>
+        <v>3132</v>
       </c>
       <c r="C80" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="D80" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="B81">
-        <v>205</v>
+        <v>3055</v>
       </c>
       <c r="C81" t="s">
+        <v>206</v>
+      </c>
+      <c r="D81" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="B82">
-        <v>189</v>
+        <v>3044</v>
       </c>
       <c r="C82" t="s">
+        <v>208</v>
+      </c>
+      <c r="D82" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
+        <v>210</v>
+      </c>
+      <c r="B83">
+        <v>2762</v>
+      </c>
+      <c r="C83" t="s">
         <v>211</v>
       </c>
-      <c r="B83">
-[...2 lines deleted...]
-      <c r="C83" t="s">
+      <c r="D83" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
+        <v>210</v>
+      </c>
+      <c r="B84">
+        <v>2750</v>
+      </c>
+      <c r="C84" t="s">
+        <v>213</v>
+      </c>
+      <c r="D84" t="s">
         <v>214</v>
-      </c>
-[...7 lines deleted...]
-        <v>216</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="B85">
-        <v>6932</v>
+        <v>2715</v>
       </c>
       <c r="C85" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="D85" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>219</v>
+        <v>210</v>
       </c>
       <c r="B86">
-        <v>6890</v>
+        <v>2711</v>
       </c>
       <c r="C86" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="D86" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
         <v>219</v>
       </c>
       <c r="B87">
-        <v>6882</v>
+        <v>2621</v>
       </c>
       <c r="C87" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="D87" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="B88">
-        <v>6881</v>
+        <v>2394</v>
       </c>
       <c r="C88" t="s">
+        <v>223</v>
+      </c>
+      <c r="D88" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="B89">
-        <v>6872</v>
+        <v>1778</v>
       </c>
       <c r="C89" t="s">
         <v>226</v>
       </c>
       <c r="D89" t="s">
         <v>227</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
+        <v>225</v>
+      </c>
+      <c r="B90">
+        <v>1777</v>
+      </c>
+      <c r="C90" t="s">
         <v>228</v>
       </c>
-      <c r="B90">
-[...2 lines deleted...]
-      <c r="C90" t="s">
+      <c r="D90" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B91">
-        <v>6838</v>
+        <v>1604</v>
       </c>
       <c r="C91" t="s">
         <v>231</v>
       </c>
       <c r="D91" t="s">
         <v>232</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
         <v>233</v>
       </c>
       <c r="B92">
-        <v>6785</v>
+        <v>1471</v>
       </c>
       <c r="C92" t="s">
         <v>234</v>
       </c>
       <c r="D92" t="s">
         <v>235</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
+        <v>233</v>
+      </c>
+      <c r="B93">
+        <v>1452</v>
+      </c>
+      <c r="C93" t="s">
         <v>236</v>
       </c>
-      <c r="B93">
-[...2 lines deleted...]
-      <c r="C93" t="s">
+      <c r="D93" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="B94">
-        <v>6267</v>
+        <v>1448</v>
       </c>
       <c r="C94" t="s">
+        <v>238</v>
+      </c>
+      <c r="D94" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="B95">
-        <v>6235</v>
+        <v>1402</v>
       </c>
       <c r="C95" t="s">
         <v>241</v>
       </c>
       <c r="D95" t="s">
         <v>242</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
+        <v>240</v>
+      </c>
+      <c r="B96">
+        <v>1371</v>
+      </c>
+      <c r="C96" t="s">
         <v>243</v>
       </c>
-      <c r="B96">
-[...2 lines deleted...]
-      <c r="C96" t="s">
+      <c r="D96" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B97">
-        <v>6189</v>
+        <v>439</v>
       </c>
       <c r="C97" t="s">
         <v>246</v>
       </c>
       <c r="D97" t="s">
         <v>247</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
         <v>248</v>
       </c>
       <c r="B98">
-        <v>5968</v>
+        <v>367</v>
       </c>
       <c r="C98" t="s">
         <v>249</v>
       </c>
       <c r="D98" t="s">
         <v>250</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
         <v>251</v>
       </c>
       <c r="B99">
-        <v>5719</v>
+        <v>248</v>
       </c>
       <c r="C99" t="s">
         <v>252</v>
       </c>
       <c r="D99" t="s">
         <v>253</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
         <v>251</v>
       </c>
       <c r="B100">
-        <v>5686</v>
+        <v>237</v>
       </c>
       <c r="C100" t="s">
         <v>254</v>
       </c>
       <c r="D100" t="s">
         <v>255</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
         <v>251</v>
       </c>
       <c r="B101">
-        <v>5674</v>
+        <v>205</v>
       </c>
       <c r="C101" t="s">
         <v>256</v>
       </c>
       <c r="D101" t="s">
         <v>257</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
+        <v>251</v>
+      </c>
+      <c r="B102">
+        <v>189</v>
+      </c>
+      <c r="C102" t="s">
         <v>258</v>
       </c>
-      <c r="B102">
-[...2 lines deleted...]
-      <c r="C102" t="s">
+      <c r="D102" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
+        <v>260</v>
+      </c>
+      <c r="B103">
+        <v>62</v>
+      </c>
+      <c r="C103" t="s">
         <v>261</v>
       </c>
-      <c r="B103">
-[...2 lines deleted...]
-      <c r="C103" t="s">
+      <c r="D103" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
+        <v>263</v>
+      </c>
+      <c r="B104">
+        <v>6942</v>
+      </c>
+      <c r="C104" t="s">
         <v>264</v>
       </c>
-      <c r="B104">
-[...2 lines deleted...]
-      <c r="C104" t="s">
+      <c r="D104" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="B105">
+        <v>6932</v>
+      </c>
+      <c r="C105" t="s">
+        <v>266</v>
+      </c>
+      <c r="D105" t="s">
+        <v>267</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
+        <v>268</v>
+      </c>
+      <c r="B106">
+        <v>6890</v>
+      </c>
+      <c r="C106" t="s">
+        <v>269</v>
+      </c>
+      <c r="D106" t="s">
+        <v>270</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A107" t="s">
+        <v>268</v>
+      </c>
+      <c r="B107">
+        <v>6882</v>
+      </c>
+      <c r="C107" t="s">
+        <v>271</v>
+      </c>
+      <c r="D107" t="s">
+        <v>272</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A108" t="s">
+        <v>268</v>
+      </c>
+      <c r="B108">
+        <v>6881</v>
+      </c>
+      <c r="C108" t="s">
+        <v>273</v>
+      </c>
+      <c r="D108" t="s">
+        <v>274</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A109" t="s">
+        <v>268</v>
+      </c>
+      <c r="B109">
+        <v>6872</v>
+      </c>
+      <c r="C109" t="s">
+        <v>275</v>
+      </c>
+      <c r="D109" t="s">
+        <v>276</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A110" t="s">
+        <v>277</v>
+      </c>
+      <c r="B110">
+        <v>6853</v>
+      </c>
+      <c r="C110" t="s">
+        <v>278</v>
+      </c>
+      <c r="D110" t="s">
+        <v>279</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>277</v>
+      </c>
+      <c r="B111">
+        <v>6838</v>
+      </c>
+      <c r="C111" t="s">
+        <v>280</v>
+      </c>
+      <c r="D111" t="s">
+        <v>281</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>282</v>
+      </c>
+      <c r="B112">
+        <v>6785</v>
+      </c>
+      <c r="C112" t="s">
+        <v>283</v>
+      </c>
+      <c r="D112" t="s">
+        <v>284</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>285</v>
+      </c>
+      <c r="B113">
+        <v>6270</v>
+      </c>
+      <c r="C113" t="s">
+        <v>286</v>
+      </c>
+      <c r="D113" t="s">
+        <v>287</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>285</v>
+      </c>
+      <c r="B114">
+        <v>6267</v>
+      </c>
+      <c r="C114" t="s">
+        <v>288</v>
+      </c>
+      <c r="D114" t="s">
+        <v>289</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>285</v>
+      </c>
+      <c r="B115">
+        <v>6235</v>
+      </c>
+      <c r="C115" t="s">
+        <v>290</v>
+      </c>
+      <c r="D115" t="s">
+        <v>291</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>292</v>
+      </c>
+      <c r="B116">
+        <v>6191</v>
+      </c>
+      <c r="C116" t="s">
+        <v>293</v>
+      </c>
+      <c r="D116" t="s">
+        <v>294</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>292</v>
+      </c>
+      <c r="B117">
+        <v>6189</v>
+      </c>
+      <c r="C117" t="s">
+        <v>295</v>
+      </c>
+      <c r="D117" t="s">
+        <v>296</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>297</v>
+      </c>
+      <c r="B118">
+        <v>5968</v>
+      </c>
+      <c r="C118" t="s">
+        <v>298</v>
+      </c>
+      <c r="D118" t="s">
+        <v>299</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>300</v>
+      </c>
+      <c r="B119">
+        <v>5719</v>
+      </c>
+      <c r="C119" t="s">
+        <v>301</v>
+      </c>
+      <c r="D119" t="s">
+        <v>302</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>300</v>
+      </c>
+      <c r="B120">
+        <v>5686</v>
+      </c>
+      <c r="C120" t="s">
+        <v>303</v>
+      </c>
+      <c r="D120" t="s">
+        <v>304</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>300</v>
+      </c>
+      <c r="B121">
+        <v>5674</v>
+      </c>
+      <c r="C121" t="s">
+        <v>305</v>
+      </c>
+      <c r="D121" t="s">
+        <v>306</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>307</v>
+      </c>
+      <c r="B122">
+        <v>5532</v>
+      </c>
+      <c r="C122" t="s">
+        <v>308</v>
+      </c>
+      <c r="D122" t="s">
+        <v>309</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>310</v>
+      </c>
+      <c r="B123">
+        <v>5309</v>
+      </c>
+      <c r="C123" t="s">
+        <v>311</v>
+      </c>
+      <c r="D123" t="s">
+        <v>312</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A124" t="s">
+        <v>313</v>
+      </c>
+      <c r="B124">
+        <v>4806</v>
+      </c>
+      <c r="C124" t="s">
+        <v>314</v>
+      </c>
+      <c r="D124" t="s">
+        <v>315</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
+        <v>313</v>
+      </c>
+      <c r="B125">
         <v>4805</v>
       </c>
-      <c r="C105" t="s">
-[...8 lines deleted...]
-      <c r="F105" s="2" t="s">
+      <c r="C125" t="s">
+        <v>316</v>
+      </c>
+      <c r="D125" t="s">
+        <v>317</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
     <hyperlink ref="E6" r:id="rId9"/>
     <hyperlink ref="F6" r:id="rId10"/>
     <hyperlink ref="E7" r:id="rId11"/>
     <hyperlink ref="F7" r:id="rId12"/>
     <hyperlink ref="E8" r:id="rId13"/>
     <hyperlink ref="F8" r:id="rId14"/>
     <hyperlink ref="E9" r:id="rId15"/>
     <hyperlink ref="F9" r:id="rId16"/>
     <hyperlink ref="E10" r:id="rId17"/>
     <hyperlink ref="F10" r:id="rId18"/>
     <hyperlink ref="E11" r:id="rId19"/>
     <hyperlink ref="F11" r:id="rId20"/>
@@ -3542,50 +4089,90 @@
     <hyperlink ref="F93" r:id="rId184"/>
     <hyperlink ref="E94" r:id="rId185"/>
     <hyperlink ref="F94" r:id="rId186"/>
     <hyperlink ref="E95" r:id="rId187"/>
     <hyperlink ref="F95" r:id="rId188"/>
     <hyperlink ref="E96" r:id="rId189"/>
     <hyperlink ref="F96" r:id="rId190"/>
     <hyperlink ref="E97" r:id="rId191"/>
     <hyperlink ref="F97" r:id="rId192"/>
     <hyperlink ref="E98" r:id="rId193"/>
     <hyperlink ref="F98" r:id="rId194"/>
     <hyperlink ref="E99" r:id="rId195"/>
     <hyperlink ref="F99" r:id="rId196"/>
     <hyperlink ref="E100" r:id="rId197"/>
     <hyperlink ref="F100" r:id="rId198"/>
     <hyperlink ref="E101" r:id="rId199"/>
     <hyperlink ref="F101" r:id="rId200"/>
     <hyperlink ref="E102" r:id="rId201"/>
     <hyperlink ref="F102" r:id="rId202"/>
     <hyperlink ref="E103" r:id="rId203"/>
     <hyperlink ref="F103" r:id="rId204"/>
     <hyperlink ref="E104" r:id="rId205"/>
     <hyperlink ref="F104" r:id="rId206"/>
     <hyperlink ref="E105" r:id="rId207"/>
     <hyperlink ref="F105" r:id="rId208"/>
+    <hyperlink ref="E106" r:id="rId209"/>
+    <hyperlink ref="F106" r:id="rId210"/>
+    <hyperlink ref="E107" r:id="rId211"/>
+    <hyperlink ref="F107" r:id="rId212"/>
+    <hyperlink ref="E108" r:id="rId213"/>
+    <hyperlink ref="F108" r:id="rId214"/>
+    <hyperlink ref="E109" r:id="rId215"/>
+    <hyperlink ref="F109" r:id="rId216"/>
+    <hyperlink ref="E110" r:id="rId217"/>
+    <hyperlink ref="F110" r:id="rId218"/>
+    <hyperlink ref="E111" r:id="rId219"/>
+    <hyperlink ref="F111" r:id="rId220"/>
+    <hyperlink ref="E112" r:id="rId221"/>
+    <hyperlink ref="F112" r:id="rId222"/>
+    <hyperlink ref="E113" r:id="rId223"/>
+    <hyperlink ref="F113" r:id="rId224"/>
+    <hyperlink ref="E114" r:id="rId225"/>
+    <hyperlink ref="F114" r:id="rId226"/>
+    <hyperlink ref="E115" r:id="rId227"/>
+    <hyperlink ref="F115" r:id="rId228"/>
+    <hyperlink ref="E116" r:id="rId229"/>
+    <hyperlink ref="F116" r:id="rId230"/>
+    <hyperlink ref="E117" r:id="rId231"/>
+    <hyperlink ref="F117" r:id="rId232"/>
+    <hyperlink ref="E118" r:id="rId233"/>
+    <hyperlink ref="F118" r:id="rId234"/>
+    <hyperlink ref="E119" r:id="rId235"/>
+    <hyperlink ref="F119" r:id="rId236"/>
+    <hyperlink ref="E120" r:id="rId237"/>
+    <hyperlink ref="F120" r:id="rId238"/>
+    <hyperlink ref="E121" r:id="rId239"/>
+    <hyperlink ref="F121" r:id="rId240"/>
+    <hyperlink ref="E122" r:id="rId241"/>
+    <hyperlink ref="F122" r:id="rId242"/>
+    <hyperlink ref="E123" r:id="rId243"/>
+    <hyperlink ref="F123" r:id="rId244"/>
+    <hyperlink ref="E124" r:id="rId245"/>
+    <hyperlink ref="F124" r:id="rId246"/>
+    <hyperlink ref="E125" r:id="rId247"/>
+    <hyperlink ref="F125" r:id="rId248"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>