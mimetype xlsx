--- v0 (2026-08-07)
+++ v1 (2026-10-22)
@@ -8,1214 +8,872 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="456" uniqueCount="372">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="531" uniqueCount="254">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Lettera di incarico tutor interno Modulo IA - Formazione docenti DM38/26 Rosso Salvatrice</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>18/09/2026</t>
+  </si>
+  <si>
+    <t>BD0572D5FA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - n. 2 monitor touch interattivi 65", staffa per cartongesso e garanzia triennale</t>
+  </si>
+  <si>
+    <t>17/09/2026</t>
+  </si>
+  <si>
+    <t>BD00E0EE8F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - software gestionale per il calcolo del Trattamento di Fine Rapporto</t>
+  </si>
+  <si>
+    <t>09/09/2026</t>
+  </si>
+  <si>
+    <t>BCEB09ADD5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio Net-Security per la durata di anni 1</t>
+  </si>
+  <si>
+    <t>BCEAEC5ACE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizi di adeguamento al regolamento U.E. 2016/679 R.G.P.D. - G.D.P.R. compliance</t>
+  </si>
+  <si>
+    <t>BCEACA8C5B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Noleggio operativo segreteria multiterminale compliant G.D.P.R. per la durata di anni 1</t>
+  </si>
+  <si>
+    <t>07/09/2026</t>
+  </si>
+  <si>
+    <t>BCE13630F9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Conservazione digitale GECODOC spazio di archiviazione 1 GB</t>
+  </si>
+  <si>
+    <t>BCE09FDF76</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio di rinnovo annuale portale scuola cloud a decorrere dal mese di Settembre 2026</t>
+  </si>
+  <si>
+    <t>31/08/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lettera di incarico tutor modulo sport scuola primaria Antonio Cosentino
+</t>
+  </si>
+  <si>
+    <t>Lettera di incarico esperto sport scuola primaria De Luca Paola</t>
+  </si>
+  <si>
+    <t>BCD765DC85</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento diretto del servizio di consulenza sicurezza, responsabile del servizio di prevenzione e protezione (R.S.P.P.) per l’a.s. 2026/2027</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lettera di incarico esperto modulo arte scuola primaria Lo Vecchio Loredana </t>
+  </si>
+  <si>
+    <t>28/08/2026</t>
+  </si>
+  <si>
+    <t>Decreto di incarico esperti e tutor moduli arte, musica e sport- scuola primaria</t>
+  </si>
+  <si>
     <t>06/08/2026</t>
   </si>
   <si>
-    <t>N/A</t>
-[...1 lines deleted...]
-  <si>
     <t>Decreto di nomina - Formazione docenti Arena Carmela Antonina</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>Decreto di nomina - Piano Estate 2 Arena Carmela Antonina</t>
   </si>
   <si>
     <t>Decreto di nomina - Formazione docenti Cavarra Mirella</t>
   </si>
   <si>
     <t>Decreto di nomina - I-Arte Amici Andrea</t>
   </si>
   <si>
     <t>Decreto di nomina - Piano Estate 2 Cavarra Mirella</t>
   </si>
   <si>
     <t>Decreto di nomina - Agenda Sud2 Cavarra Mirella</t>
   </si>
   <si>
     <t>Decreto di nomina - Agenda Sud 2 Arena Carmela Antonina</t>
   </si>
   <si>
     <t>Decreto di nomina - Agenda Sud 2-Lo Vecchio Loredana</t>
   </si>
   <si>
     <t>05/08/2026</t>
   </si>
   <si>
     <t>Decreto incarichi esperti e tutor I-Arte Educare all'immagine</t>
   </si>
   <si>
     <t>Decreto incarichi supporto interno Piano Estate 2</t>
   </si>
   <si>
     <t>Decreto incarichi supporto interno Agenda sud 2</t>
   </si>
   <si>
     <t>Decreto Incarichi supporto interno Formazione docente</t>
   </si>
   <si>
+    <t>03/08/2026</t>
+  </si>
+  <si>
+    <t>BC9A8E251B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - n.550 libretti giustificazioni assenze</t>
+  </si>
+  <si>
+    <t>31/07/2026</t>
+  </si>
+  <si>
+    <t>BC9651E914</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - scrivania operativa stanza Dirigente scolastico</t>
+  </si>
+  <si>
     <t>28/07/2026</t>
   </si>
   <si>
     <t>BC8968B0A8</t>
   </si>
   <si>
     <t>Decisione a contrarre - divano SALTMYRAN due posti destinato alla stanza del Dirigente scolastico.</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/2fdd38fc-f09b-405d-8ab2-16cd4024d8cd</t>
   </si>
   <si>
     <t>23/07/2026</t>
   </si>
   <si>
     <t>BC7E9F97CF</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - pannelli decorativi stampati destinati all’ingresso e alla porta
 dell’aula Informatica del plesso Majorana</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC7E9F97CF</t>
-[...4 lines deleted...]
-  <si>
     <t>14/07/2026</t>
   </si>
   <si>
     <t>BC63367C5E</t>
   </si>
   <si>
     <t>Decisione a contrarre - registri scolastici e buste da lettere</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC63367C5E</t>
-[...4 lines deleted...]
-  <si>
     <t>13/07/2026</t>
   </si>
   <si>
     <t>BC5EAE99D3</t>
   </si>
   <si>
     <t>Decisione a contrarre - frigo Candy CDG1S514EW destinato alla scuola dell'infanzia</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC5EAE99D3</t>
-[...4 lines deleted...]
-  <si>
     <t>09/07/2026</t>
   </si>
   <si>
     <t>BC56F76A34</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di aggiornamento del software “Orario facile”</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC56F76A34</t>
-[...4 lines deleted...]
-  <si>
     <t>07/07/2026</t>
   </si>
   <si>
     <t>BC4E97EC3F</t>
   </si>
   <si>
     <t>Decisione a contrarre - arredi destinati ad una classe della scuola dell’infanzia</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC4E97EC3F</t>
-[...4 lines deleted...]
-  <si>
     <t>29/06/2026</t>
   </si>
   <si>
     <t>BC3533447D</t>
   </si>
   <si>
     <t>Decisione a contrarre - modifica centralino telefonico e allarme</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC3533447D</t>
-[...4 lines deleted...]
-  <si>
     <t>22/06/2026</t>
   </si>
   <si>
     <t>BC117F081E</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizi connessi al progetto di lettorato linguistico</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/3d8b1ae5-e0f9-45ac-a458-c2976e59ccef</t>
   </si>
   <si>
     <t>BC1FED30C4</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - n.1 decespugliatore a Batteria 21V con 2 Batterie, tagliabordi
 Regolabile 90°</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC1FED30C4</t>
-[...4 lines deleted...]
-  <si>
     <t>BC1F7E04AF</t>
   </si>
   <si>
     <t>Decisione a contrarre - pannelli scala in forex e targa plesso Majorana</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC1F7E04AF</t>
-[...4 lines deleted...]
-  <si>
     <t>BC1F957A23</t>
   </si>
   <si>
     <t>Decisione a contrarre - n. 6 toner per stampante aula informatica.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC1F957A23</t>
-[...4 lines deleted...]
-  <si>
     <t>BC1F898C84</t>
   </si>
   <si>
     <t>Decisione a contrarre - imprevisti e oneri di conferimento a discarica - Interventi di manutenzione straordinaria, aventi carattere di urgenza, negli istituti scolastici pubblici</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC1F898C84</t>
-[...4 lines deleted...]
-  <si>
     <t>17/06/2026</t>
   </si>
   <si>
     <t>BC12352CD2</t>
   </si>
   <si>
     <t>Decisione a contrarre - n.3 asciugamani ad aria calda elettrici ed automatici con fotocellula</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC12352CD2</t>
-[...4 lines deleted...]
-  <si>
     <t>01/06/2026</t>
   </si>
   <si>
     <t>BBE0732127</t>
   </si>
   <si>
     <t>Decisione a contrarre - incremento di materiale di pulizia mese di Maggio 2026</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BBE0732127</t>
-[...4 lines deleted...]
-  <si>
     <t>26/05/2026</t>
   </si>
   <si>
     <t>BBC90F5C5A</t>
   </si>
   <si>
     <t>Decisione a contrarre - materiale vario di ferramenta</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/d820ef9c-ff42-4363-a8ec-fc3e0c375638</t>
   </si>
   <si>
     <t>25/05/2026</t>
   </si>
   <si>
     <t>BBC9E12EA2</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - pannelli e cuscini da seduta per area scolastica destinata ad attività 
 didattiche</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC9E12EA2</t>
-[...4 lines deleted...]
-  <si>
     <t>21/05/2026</t>
   </si>
   <si>
     <t>BBBF973524</t>
   </si>
   <si>
     <t>Decisione a contrarre - rinnovo annuale portale scuola cloud Argo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBF973524</t>
-[...4 lines deleted...]
-  <si>
     <t>BBC0C1A997</t>
   </si>
   <si>
     <t>Decisione a contrarre - n.30 magliette blu con logo Erasmus+</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC0C1A997</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2026</t>
   </si>
   <si>
     <t>BBA30D3383</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto n.1 dispositivo di rilevazione presenze personale</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/1e66c075-355b-4ac6-8673-7e3b2cef731f</t>
   </si>
   <si>
     <t>11/05/2026</t>
   </si>
   <si>
     <t>BB8F5EB515</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - abbonamento licenze Google Teaching &amp; Learning Upgrade per la 
 durata di 1 anno</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8F5EB515</t>
-[...4 lines deleted...]
-  <si>
     <t>BB9744CF9C</t>
   </si>
   <si>
     <t>Decisione a contrarre - stoffa rasone verde oliva</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/4475aa93-89ae-4046-825d-8f3127b6c191</t>
   </si>
   <si>
     <t>BB972C9044</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - biglietti di ingresso per un uscita didattica rivolta alle classi della scuola primaria 
 al MULA museo della lava</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB972C9044</t>
-[...4 lines deleted...]
-  <si>
     <t>BB970F09EC</t>
   </si>
   <si>
     <t>Decisione a contrarre - biglietti per ingresso per attività Romaland</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB970F09EC</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2026</t>
   </si>
   <si>
     <t>BB8F9FBF4E</t>
   </si>
   <si>
     <t>Decisione a contrarre - n. 2 batterie per defibrillatori CU Medical i-PAD NF1200</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8F9FBF4E</t>
-[...4 lines deleted...]
-  <si>
     <t>BB96FF06AB</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di manutenzione e corretto funzionamento di un defibrillatore in uso presso il plesso De Amicis</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB96FF06AB</t>
-[...4 lines deleted...]
-  <si>
     <t>BB8F2F1044</t>
   </si>
   <si>
     <t>Decisione a contrarre - defibrillatore semiautomatico ed elettrodi adulti e pediatrici - Plesso De Amicis</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/5e4d87dd-e3e7-48ed-b9bf-1ce49bf4e3e9</t>
   </si>
   <si>
     <t>BB8EA1B599</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - gestione software per rilevatore presenze plessi - Durata di anni 
 1 da Settembre 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8EA1B599</t>
-[...4 lines deleted...]
-  <si>
     <t>BB82F5DAD5</t>
   </si>
   <si>
     <t>Decisione a contrarre - LEGO Education SPIKE Prime e set espansione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB82F5DAD5</t>
-[...4 lines deleted...]
-  <si>
     <t>23/04/2026</t>
   </si>
   <si>
     <t>BB63307CDB</t>
   </si>
   <si>
     <t>Decisione a contrarre - n.2 elettrodi adulti per defibrillatore IPAD NF1200</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB63307CDB</t>
-[...4 lines deleted...]
-  <si>
     <t>16/04/2026</t>
   </si>
   <si>
     <t>BB5B4AC746</t>
   </si>
   <si>
     <t>Decisione a contrarre - sgabelli per aula insegnanti e tappeto per presidenza</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5B4AC746</t>
-[...4 lines deleted...]
-  <si>
     <t>BB5382A804</t>
   </si>
   <si>
     <t>Decisione a contrarre - materiale per esami di stato</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5382A804</t>
-[...4 lines deleted...]
-  <si>
     <t>BB533026B8</t>
   </si>
   <si>
     <t>Decisione a contrarre - biglietti di ingresso per lo spettacolo teatrale “Uno, nessuno, centomila".</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB533026B8</t>
-[...4 lines deleted...]
-  <si>
     <t>10/04/2026</t>
   </si>
   <si>
     <t>BB2DB3808F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura batteria stazione di alimentazione antifurto per plesso Majorana</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2DB3808F</t>
-[...4 lines deleted...]
-  <si>
     <t>BB2F12CE50</t>
   </si>
   <si>
     <t>Decisione a contrarre acquisto libri e DVD- Arte di ogni genere seconda edizione</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/97f3121d-1b6a-4ee1-b8bf-d37941335649</t>
   </si>
   <si>
     <t>BB2F024477</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Visite didattiche classi dell'infanzia presso la fattoria "La
 gallina felice</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2F024477</t>
-[...4 lines deleted...]
-  <si>
     <t>09/04/2026</t>
   </si>
   <si>
     <t>BB2ED8176F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Interventi manutenzione straordinaria con carattere di urgenza Circ.01_2026 Regione Sicilia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2ED8176F</t>
-[...4 lines deleted...]
-  <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>Decreto di conferimento incarichi  rettifica- “Arte: di ogni Genere” – seconda edizione - a.s. 2025/2026.</t>
   </si>
   <si>
     <t>23/03/2026</t>
   </si>
   <si>
     <t>Incarico aggiuntivo DS di direzione e coordinamento  - Circ.08/25-Arte di ogni genere II edizione.</t>
   </si>
   <si>
     <t>20/03/2026</t>
   </si>
   <si>
     <t>BAEAF7C141</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura Aula immersiva</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/a54dd081-2979-4e83-9827-45824ca836ca</t>
   </si>
   <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>BACEE1A995</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Rivestimento in PVC adesivo di tavolini scolastici con logo per
 pubblicità - Fondi Strutturali Europei Programma Nazionale “Scuola e competenze” 2021-2027</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACEE1A995</t>
-[...4 lines deleted...]
-  <si>
     <t>BAC9403167</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura attrezzatura acquisto attrezzatura audio - Fondi Strutturali Europei Programma Nazionale “Scuola e competenze” 2021-2027</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC9403167</t>
-[...4 lines deleted...]
-  <si>
     <t>BACF15C9D2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Materiale sportivo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACF15C9D2</t>
-[...4 lines deleted...]
-  <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>BAB6104A0C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Timbro istituzionale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB6104A0C</t>
-[...4 lines deleted...]
-  <si>
     <t>BAB477EA05</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura ed installazione di n.1 serratura elettrica per cancello pedonale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB477EA05</t>
-[...4 lines deleted...]
-  <si>
     <t>BAB5710361</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggi di istruzione e visite guidate a.s. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB5710361</t>
-[...4 lines deleted...]
-  <si>
     <t>27/02/2026</t>
   </si>
   <si>
     <t>BA9F16B028</t>
   </si>
   <si>
     <t>Decisione a contrarre - Intervento su archivi software</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9F16B028</t>
-[...4 lines deleted...]
-  <si>
     <t>26/02/2026</t>
   </si>
   <si>
     <t>BA929A0051</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio pullman con conducente per uscite scuola primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA929A0051</t>
-[...4 lines deleted...]
-  <si>
     <t>25/02/2026</t>
   </si>
   <si>
     <t>BA7801A920</t>
   </si>
   <si>
     <t>Decisione a contrarre - Spettacolo teatrale "Coppellia"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7801A920</t>
-[...4 lines deleted...]
-  <si>
     <t>BA91DDB9E6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Spettacolo teatrale "Il filo di Arianna"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA91DDB9E6</t>
-[...4 lines deleted...]
-  <si>
     <t>BA93E6C9CF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Spettacolo teatrale “Odissea, terra fuoco e l’aria”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA93E6C9CF</t>
-[...4 lines deleted...]
-  <si>
     <t>19/02/2026</t>
   </si>
   <si>
     <t>BA76D26522</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura e installazione di n. 3 vetri antinfortunistica plesso Majorana</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA76D26522</t>
-[...4 lines deleted...]
-  <si>
     <t>16/02/2026</t>
   </si>
   <si>
     <t>BA63F7D50C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto registri scolastici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA63F7D50C</t>
-[...4 lines deleted...]
-  <si>
     <t>BA6CE2B342</t>
   </si>
   <si>
     <t>Decisione a contrarre - Spettacolo teatrale "ODISSEA - Il meraviglioso viaggio di Ulisse"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6CE2B342</t>
-[...4 lines deleted...]
-  <si>
     <t>BA6EEC174A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corso di aggiornamento ASPP n. ore 20</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6EEC174A</t>
-[...4 lines deleted...]
-  <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>BA58F89191</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscite ludico-didattiche Orto Botanico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA58F89191</t>
-[...4 lines deleted...]
-  <si>
     <t>BA58A10D69</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura ed installazione n.1 vetro antinfortunistica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA58A10D69</t>
-[...4 lines deleted...]
-  <si>
     <t>BA6D69B9BD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Tavolini e sedie per area biblioteca e mobile ufficio presidenza</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6D69B9BD</t>
-[...4 lines deleted...]
-  <si>
     <t>BA6E736DC5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Attività didattiche scuola primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6E736DC5</t>
-[...4 lines deleted...]
-  <si>
     <t>06/02/2026</t>
   </si>
   <si>
     <t>BA3753DA19</t>
   </si>
   <si>
     <t>Decisione a contrarre - Laboratorio teatrale interattivo "A carnevale ogni amico vale"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3753DA19</t>
-[...4 lines deleted...]
-  <si>
     <t>BA37714EC6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Sedie per stanza Dirigente e armadi per sezione infanzia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA37714EC6</t>
-[...4 lines deleted...]
-  <si>
     <t>02/02/2026</t>
   </si>
   <si>
     <t>BA37665E5C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Spettacolo artistico "Circo Midulla" e "Lattuga show"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA37665E5C</t>
-[...4 lines deleted...]
-  <si>
     <t>29/01/2026</t>
   </si>
   <si>
     <t>BA37946E8D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Realizzo frontalini scale a tema fiabe</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA37946E8D</t>
-[...4 lines deleted...]
-  <si>
     <t>B9F307A394</t>
   </si>
   <si>
     <t>Decisione a contrarre - 0039 - Laboratorio in aula "Il volo di Leonardo" classi 3^A - 3^B primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F307A394</t>
-[...4 lines deleted...]
-  <si>
     <t>27/01/2026</t>
   </si>
   <si>
     <t>BA36C6B2BF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto ingressi per attività ludico didattiche presso il Monastero dei Benedettini</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA36C6B2BF</t>
-[...4 lines deleted...]
-  <si>
     <t>BA33B6C3EF</t>
   </si>
   <si>
     <t>Decisione a contrarre - 0036 - Acquisto integrazione segnaletica di emergenza e antincendio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA33B6C3EF</t>
-[...4 lines deleted...]
-  <si>
     <t>B9E22CA5F7</t>
   </si>
   <si>
     <t>0037 - Rinnovo del contratto di supporto, manutenzione e canone annuale relativo agli applicativi Argo Software per l’anno 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E22CA5F7</t>
-[...4 lines deleted...]
-  <si>
     <t>19/01/2026</t>
   </si>
   <si>
     <t>BA37886020</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto toner kit toner originali (ciano/magenta/giallo/nero) per stampante Brother aula informatica</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/4dbec79e-041a-4091-917c-c1879d2116fa</t>
   </si>
   <si>
     <t>14/01/2026</t>
   </si>
   <si>
     <t>B9F4BAE673</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Approvvigionamento di servizi di consulenza per Amministrazione Trasparente e noleggio
 utenza nel portale “amministrazionetrasparente.org”, certificato AGID/ACN per la generazione
 automatica dei contenuti di AT.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F4BAE673</t>
-[...4 lines deleted...]
-  <si>
     <t>13/01/2026</t>
   </si>
   <si>
     <t>B9E94A9E1F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Lavori di carpenteria metallica, fornitura e installazione vetri antinfortunistica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E94A9E1F</t>
-[...4 lines deleted...]
-  <si>
     <t>12/01/2026</t>
   </si>
   <si>
     <t>BA17499EB8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Biglietti di ingresso Museo della Lava per gli alunni dell’Istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA17499EB8</t>
-[...4 lines deleted...]
-  <si>
     <t>08/01/2026</t>
   </si>
   <si>
     <t>B9E6491DF0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di assicurazione alunni e personale scolastico n. polizza ITBSTR23456, con decorrenza 11/11/2025 – 11/11/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E6491DF0</t>
-[...4 lines deleted...]
-  <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>B98298146C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Spettacolo teatrale "Il favoloso gatto con gli stivali</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98298146C</t>
-[...4 lines deleted...]
-  <si>
     <t>05/12/2025</t>
   </si>
   <si>
     <t>B96BB055B5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Spettacolo teatrale in lingua francese "Il Conte di Montecristo"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96BB055B5</t>
-[...4 lines deleted...]
-  <si>
     <t>B97413410E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Biglietti di ingresso per visita didattica al LUDUM Science Center di Catania</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97413410E</t>
-[...4 lines deleted...]
-  <si>
     <t>04/12/2025</t>
   </si>
   <si>
     <t>B96BA77088</t>
   </si>
   <si>
     <t>Decisione a contrarre - Spettacolo teatrale riservato agli alunni dell'istituto "Romeo e Giulietta"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96BA77088</t>
-[...4 lines deleted...]
-  <si>
     <t>B96963A8E6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Laboratorio teatrale interattivo "Sulla scia della stella"</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/0d80342a-201b-4c97-b1b2-f51bf3e7064e</t>
   </si>
   <si>
     <t>B968F12118</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Servizio di noleggio pullman con conducente per visita didattica al MULA – Museo della Lava
 nei giorni 10-11-12/02/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B968F12118</t>
-[...4 lines deleted...]
-  <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>B9AD9B7269</t>
   </si>
   <si>
     <t>Decisione a contrarre - Spettacolo teatrale "Decameron"</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/b911d34c-0f76-4d8d-a3d2-6d1d7aa6b802</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1513,1879 +1171,2376 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0572D5FA" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/f9374a49-6d52-4489-9944-fdb96d86f569" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD00E0EE8F" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/7486e4dc-5e1a-4cab-a963-dd981f60cacc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEB09ADD5" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/76ea8aa1-e56a-4245-95f4-9f1130eb1074" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEAEC5ACE" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/9ecc7ff7-aacd-4952-bf39-e9246f842760" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEACA8C5B" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/f7ec612e-bfff-4d7f-a866-c9efcb20413d" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE13630F9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/d9067d94-d5c9-46b8-9649-a811f63926ba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE09FDF76" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/7757bbf2-330d-4bd1-99dd-cf73c7c86672" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD765DC85" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/afd6c038-2612-4ca3-aa28-448b65fd4f1c" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9A8E251B" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/eec1d41f-97f9-469e-b59c-070dc62a0ecd" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9651E914" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/26d8bf17-60d1-41ce-98f0-77e3be07f83e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8968B0A8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/2fdd38fc-f09b-405d-8ab2-16cd4024d8cd" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7E9F97CF" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/b0e76ecd-d065-464d-91c9-f652c159280a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC63367C5E" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/10266dd5-905f-46b7-8fe3-daee053b610a" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5EAE99D3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/45f57199-4cd7-45f6-bbf0-93c4f02a24cf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC56F76A34" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/89710ec5-2943-4f22-8a1c-bc4919debc03" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4E97EC3F" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/9790511b-ac9b-4496-bb82-c73349353765" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3533447D" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/996ffe94-215c-4dc3-aeb5-7bc112d0a7a3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC117F081E" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/3d8b1ae5-e0f9-45ac-a458-c2976e59ccef" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1FED30C4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/1f535e0b-b8b7-436f-82dd-b0d5fbf0cd23" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1F7E04AF" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/9414efb3-53b6-4a80-b3e8-8f8ed8c6a4f9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1F957A23" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/c10c28e9-3ebf-463d-9872-2ebdb8f74c04" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1F898C84" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/40c1026b-1bd5-43a4-9a0d-66c71f7936f1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC12352CD2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/4f349757-b1fd-48fd-9a96-ea0685b0870e" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBE0732127" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/7bb722ea-da1d-48dc-ad7c-5c9b07c5fce0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC90F5C5A" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/d820ef9c-ff42-4363-a8ec-fc3e0c375638" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC9E12EA2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/625b24b8-5da8-4d89-ba78-5962c2643f6d" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBF973524" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/4163f660-de14-4443-85df-50949c013e83" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC0C1A997" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/e1da3aab-06fd-415d-9313-c455729042bb" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA30D3383" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/1e66c075-355b-4ac6-8673-7e3b2cef731f" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8F5EB515" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/28882cc5-f923-4e92-82df-986da19ff14f" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9744CF9C" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/4475aa93-89ae-4046-825d-8f3127b6c191" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB972C9044" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/c07437e7-7702-4881-b562-3eb002b71d32" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB970F09EC" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/90bc4bf2-02c0-4de8-8be2-ac87d0195dad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8F9FBF4E" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/711ef61a-9261-426f-a061-d8324ba82ff3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB96FF06AB" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/c967bf2d-6822-4396-8234-5275a06dca01" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8F2F1044" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/5e4d87dd-e3e7-48ed-b9bf-1ce49bf4e3e9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8EA1B599" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/2259d523-492c-4148-a107-3860ccb73eca" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB82F5DAD5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/c398cc11-879c-4689-a361-89bc7d7f9217" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB63307CDB" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/a96fe477-d238-4bf9-9790-bf2d5fd50caa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5B4AC746" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/c3f51b15-9bf0-4289-8b0a-4b23508f5140" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5382A804" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/5d9acd61-f60a-4192-9805-809621fef2d8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB533026B8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/fa6ef96f-1683-4f5c-8057-7bdc450e62d8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2DB3808F" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/3565fd32-bcd5-45f8-b6a3-948f044fbb8e" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2F12CE50" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/97f3121d-1b6a-4ee1-b8bf-d37941335649" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2F024477" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/517fa713-bb89-48e9-adb6-2870b494deb8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2ED8176F" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/c3482852-5ea8-4ac2-9b5a-cf7e7b74dae3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEAF7C141" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/a54dd081-2979-4e83-9827-45824ca836ca" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACEE1A995" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/545fef29-912e-4a96-b3e7-b4d708391339" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC9403167" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/a8d09a9b-23e0-4067-85ca-d99c09f4e42c" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACF15C9D2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/549e01a5-2996-4e7b-84d6-58ea5933e081" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB6104A0C" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/56dfaa3c-c491-49ec-8fb5-593403c3c287" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB477EA05" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/76f35c7a-e06f-48de-937f-85c09f1b2344" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB5710361" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/ca01b7f9-8ed6-4ba1-ae8c-0734d2d11b66" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9F16B028" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/87b1fb97-112b-401d-ace0-8139c5fb5e8d" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA929A0051" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/b8261296-f972-47e3-97a1-48c98ee73756" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7801A920" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/14a37818-2656-4115-9f50-e42999d8755b" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA91DDB9E6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/da11213e-82e0-4e64-980e-fd0e1142d8b5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA93E6C9CF" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/bdae40c1-dffb-4f7f-a509-1b3f552bb928" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA76D26522" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/6c6f1c2c-2a9d-48a0-9a3a-73406165d48d" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA63F7D50C" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/7010309c-bcc5-4163-94fc-ad840fe5374b" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6CE2B342" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/05604d97-d164-4ba5-a39b-84d470dde819" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6EEC174A" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/e3069292-a1ad-4a65-9d83-55d83ec26922" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA58F89191" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/f6f52f8b-39d5-4a91-9173-61a10a1920cf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA58A10D69" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/ac0093b3-34c7-4ecb-af64-9735eaf9573e" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6D69B9BD" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/6d438a35-cfb1-46f8-8923-f92f6c0d2290" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6E736DC5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/24072b1d-5cdd-49d7-b1c0-581e0ef93936" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3753DA19" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/945af5f5-c382-4bb5-b472-333dfd738d43" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA37714EC6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/0bd89300-e724-48cf-ba90-dcfa3afd0812" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA37665E5C" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/d7c81348-a3a6-42e8-a5cd-6147b18a68e3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA37946E8D" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/1557bde3-2df3-45e6-81c1-9bb124e776df" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F307A394" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/197363c3-a30e-4bd8-a312-fdc275e3ae47" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA36C6B2BF" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/9062f99b-6203-4a0c-88e5-5c0cfb255018" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA33B6C3EF" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/c41a0229-0509-4c5a-9496-0e08cf9b5d60" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E22CA5F7" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/60412185-0cbd-42f6-ac64-8d13c4e99150" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA37886020" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/4dbec79e-041a-4091-917c-c1879d2116fa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F4BAE673" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/c2da8a6f-2f58-49e4-b7c3-5ae16db9eb6c" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E94A9E1F" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/7d3efcf8-e4cd-4fba-af4c-032f0d343bc1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA17499EB8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/d3f7fa75-2c7c-454f-b609-71af6fd69a02" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E6491DF0" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/bcbaa296-81f1-4f82-89b3-36d62fdea2e6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98298146C" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/494c4a48-f87b-4ca0-a184-54ec2bb8d7d8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96BB055B5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/cc437231-39bf-46e7-b9ff-09f663a7aa60" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97413410E" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/2472e0c3-7567-496c-8597-c5852eccc81f" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96BA77088" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/a75e4215-166e-46f2-9015-ef2727830287" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96963A8E6" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/0d80342a-201b-4c97-b1b2-f51bf3e7064e" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B968F12118" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/988f10fd-3883-47c9-b02b-3e23b0727b86" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AD9B7269" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BP009/amministrazione-trasparente/atti-amministrazioni-enti/b911d34c-0f76-4d8d-a3d2-6d1d7aa6b802" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F91"/>
+  <dimension ref="A1:F106"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>10037</v>
+        <v>11723</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
-      <c r="F2" t="s">
+      <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B3">
-        <v>10036</v>
+        <v>11519</v>
       </c>
       <c r="C3" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>10</v>
-[...4 lines deleted...]
-      <c r="F3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>10035</v>
+        <v>11420</v>
       </c>
       <c r="C4" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
-[...4 lines deleted...]
-      <c r="F4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="B5">
-        <v>10034</v>
+        <v>10815</v>
       </c>
       <c r="C5" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
-[...4 lines deleted...]
-      <c r="F5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="B6">
-        <v>10033</v>
+        <v>10813</v>
       </c>
       <c r="C6" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>13</v>
-[...4 lines deleted...]
-      <c r="F6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="B7">
-        <v>10032</v>
+        <v>10809</v>
       </c>
       <c r="C7" t="s">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="F7" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>6</v>
+        <v>23</v>
       </c>
       <c r="B8">
-        <v>10031</v>
+        <v>10606</v>
       </c>
       <c r="C8" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-      <c r="F8" t="s">
+        <v>25</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>6</v>
+        <v>23</v>
       </c>
       <c r="B9">
-        <v>10030</v>
+        <v>10605</v>
       </c>
       <c r="C9" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-      <c r="F9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="B10">
-        <v>10020</v>
+        <v>10323</v>
       </c>
       <c r="C10" t="s">
         <v>7</v>
       </c>
       <c r="D10" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
-      <c r="F10" t="s">
+      <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="B11">
-        <v>10019</v>
+        <v>10319</v>
       </c>
       <c r="C11" t="s">
         <v>7</v>
       </c>
       <c r="D11" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
-      <c r="F11" t="s">
+      <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="B12">
-        <v>10018</v>
+        <v>10307</v>
       </c>
       <c r="C12" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="D12" t="s">
-        <v>20</v>
-[...4 lines deleted...]
-      <c r="F12" t="s">
+        <v>32</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="B13">
-        <v>10017</v>
+        <v>10306</v>
       </c>
       <c r="C13" t="s">
         <v>7</v>
       </c>
       <c r="D13" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
-      <c r="F13" t="s">
+      <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="B14">
-        <v>9872</v>
+        <v>10273</v>
       </c>
       <c r="C14" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="D14" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="E14" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>7</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="B15">
-        <v>9799</v>
+        <v>10037</v>
       </c>
       <c r="C15" t="s">
-        <v>28</v>
+        <v>7</v>
       </c>
       <c r="D15" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="E15" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>7</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="B16">
-        <v>9555</v>
+        <v>10036</v>
       </c>
       <c r="C16" t="s">
-        <v>33</v>
+        <v>7</v>
       </c>
       <c r="D16" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="E16" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>7</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B17">
-        <v>9526</v>
+        <v>10035</v>
       </c>
       <c r="C17" t="s">
-        <v>38</v>
+        <v>7</v>
       </c>
       <c r="D17" t="s">
         <v>39</v>
       </c>
       <c r="E17" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>7</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="B18">
-        <v>9472</v>
+        <v>10034</v>
       </c>
       <c r="C18" t="s">
-        <v>43</v>
+        <v>7</v>
       </c>
       <c r="D18" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="E18" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>7</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="B19">
-        <v>9365</v>
+        <v>10033</v>
       </c>
       <c r="C19" t="s">
-        <v>48</v>
+        <v>7</v>
       </c>
       <c r="D19" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="E19" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>7</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
       <c r="B20">
-        <v>9092</v>
+        <v>10032</v>
       </c>
       <c r="C20" t="s">
-        <v>53</v>
+        <v>7</v>
       </c>
       <c r="D20" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="E20" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>7</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>57</v>
+        <v>36</v>
       </c>
       <c r="B21">
-        <v>8851</v>
+        <v>10031</v>
       </c>
       <c r="C21" t="s">
-        <v>58</v>
+        <v>7</v>
       </c>
       <c r="D21" t="s">
-        <v>59</v>
+        <v>43</v>
       </c>
       <c r="E21" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>7</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>57</v>
+        <v>36</v>
       </c>
       <c r="B22">
-        <v>8838</v>
+        <v>10030</v>
       </c>
       <c r="C22" t="s">
-        <v>62</v>
+        <v>7</v>
       </c>
       <c r="D22" t="s">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="E22" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>7</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="B23">
-        <v>8832</v>
+        <v>10020</v>
       </c>
       <c r="C23" t="s">
-        <v>66</v>
+        <v>7</v>
       </c>
       <c r="D23" t="s">
-        <v>67</v>
+        <v>46</v>
       </c>
       <c r="E23" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>7</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="B24">
-        <v>8829</v>
+        <v>10019</v>
       </c>
       <c r="C24" t="s">
-        <v>70</v>
+        <v>7</v>
       </c>
       <c r="D24" t="s">
-        <v>71</v>
+        <v>47</v>
       </c>
       <c r="E24" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>7</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="B25">
-        <v>8824</v>
+        <v>10018</v>
       </c>
       <c r="C25" t="s">
-        <v>74</v>
+        <v>7</v>
       </c>
       <c r="D25" t="s">
-        <v>75</v>
+        <v>48</v>
       </c>
       <c r="E25" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>7</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>78</v>
+        <v>45</v>
       </c>
       <c r="B26">
-        <v>8675</v>
+        <v>10017</v>
       </c>
       <c r="C26" t="s">
-        <v>79</v>
+        <v>7</v>
       </c>
       <c r="D26" t="s">
-        <v>80</v>
+        <v>49</v>
       </c>
       <c r="E26" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>7</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>83</v>
+        <v>50</v>
       </c>
       <c r="B27">
-        <v>7570</v>
+        <v>9987</v>
       </c>
       <c r="C27" t="s">
-        <v>84</v>
+        <v>51</v>
       </c>
       <c r="D27" t="s">
-        <v>85</v>
-[...5 lines deleted...]
-        <v>87</v>
+        <v>52</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>88</v>
+        <v>53</v>
       </c>
       <c r="B28">
-        <v>7303</v>
+        <v>9959</v>
       </c>
       <c r="C28" t="s">
-        <v>89</v>
+        <v>54</v>
       </c>
       <c r="D28" t="s">
-        <v>90</v>
-[...5 lines deleted...]
-        <v>92</v>
+        <v>55</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>93</v>
+        <v>56</v>
       </c>
       <c r="B29">
-        <v>7223</v>
+        <v>9872</v>
       </c>
       <c r="C29" t="s">
-        <v>94</v>
+        <v>57</v>
       </c>
       <c r="D29" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>97</v>
+        <v>58</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>98</v>
+        <v>59</v>
       </c>
       <c r="B30">
-        <v>7106</v>
+        <v>9799</v>
       </c>
       <c r="C30" t="s">
-        <v>99</v>
+        <v>60</v>
       </c>
       <c r="D30" t="s">
-        <v>100</v>
-[...5 lines deleted...]
-        <v>102</v>
+        <v>61</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>98</v>
+        <v>62</v>
       </c>
       <c r="B31">
-        <v>7105</v>
+        <v>9555</v>
       </c>
       <c r="C31" t="s">
-        <v>103</v>
+        <v>63</v>
       </c>
       <c r="D31" t="s">
-        <v>104</v>
-[...5 lines deleted...]
-        <v>106</v>
+        <v>64</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>107</v>
+        <v>65</v>
       </c>
       <c r="B32">
-        <v>6601</v>
+        <v>9526</v>
       </c>
       <c r="C32" t="s">
-        <v>108</v>
+        <v>66</v>
       </c>
       <c r="D32" t="s">
-        <v>109</v>
-[...5 lines deleted...]
-        <v>111</v>
+        <v>67</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>112</v>
+        <v>68</v>
       </c>
       <c r="B33">
-        <v>6442</v>
+        <v>9472</v>
       </c>
       <c r="C33" t="s">
-        <v>113</v>
+        <v>69</v>
       </c>
       <c r="D33" t="s">
-        <v>114</v>
-[...5 lines deleted...]
-        <v>116</v>
+        <v>70</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>112</v>
+        <v>71</v>
       </c>
       <c r="B34">
-        <v>6438</v>
+        <v>9365</v>
       </c>
       <c r="C34" t="s">
-        <v>117</v>
+        <v>72</v>
       </c>
       <c r="D34" t="s">
-        <v>118</v>
-[...5 lines deleted...]
-        <v>120</v>
+        <v>73</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>112</v>
+        <v>74</v>
       </c>
       <c r="B35">
-        <v>6436</v>
+        <v>9092</v>
       </c>
       <c r="C35" t="s">
-        <v>121</v>
+        <v>75</v>
       </c>
       <c r="D35" t="s">
-        <v>122</v>
-[...5 lines deleted...]
-        <v>124</v>
+        <v>76</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>112</v>
+        <v>77</v>
       </c>
       <c r="B36">
-        <v>6416</v>
+        <v>8851</v>
       </c>
       <c r="C36" t="s">
-        <v>125</v>
+        <v>78</v>
       </c>
       <c r="D36" t="s">
-        <v>126</v>
-[...5 lines deleted...]
-        <v>128</v>
+        <v>79</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>129</v>
+        <v>77</v>
       </c>
       <c r="B37">
-        <v>6290</v>
+        <v>8838</v>
       </c>
       <c r="C37" t="s">
-        <v>130</v>
+        <v>80</v>
       </c>
       <c r="D37" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>133</v>
+        <v>81</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>129</v>
+        <v>77</v>
       </c>
       <c r="B38">
-        <v>6286</v>
+        <v>8832</v>
       </c>
       <c r="C38" t="s">
-        <v>134</v>
+        <v>82</v>
       </c>
       <c r="D38" t="s">
-        <v>135</v>
-[...5 lines deleted...]
-        <v>137</v>
+        <v>83</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>129</v>
+        <v>77</v>
       </c>
       <c r="B39">
-        <v>6280</v>
+        <v>8829</v>
       </c>
       <c r="C39" t="s">
-        <v>138</v>
+        <v>84</v>
       </c>
       <c r="D39" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-        <v>141</v>
+        <v>85</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>129</v>
+        <v>77</v>
       </c>
       <c r="B40">
-        <v>6278</v>
+        <v>8824</v>
       </c>
       <c r="C40" t="s">
-        <v>142</v>
+        <v>86</v>
       </c>
       <c r="D40" t="s">
-        <v>143</v>
-[...5 lines deleted...]
-        <v>145</v>
+        <v>87</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>129</v>
+        <v>88</v>
       </c>
       <c r="B41">
-        <v>6255</v>
+        <v>8675</v>
       </c>
       <c r="C41" t="s">
-        <v>146</v>
+        <v>89</v>
       </c>
       <c r="D41" t="s">
-        <v>147</v>
-[...5 lines deleted...]
-        <v>149</v>
+        <v>90</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>150</v>
+        <v>91</v>
       </c>
       <c r="B42">
-        <v>5575</v>
+        <v>7570</v>
       </c>
       <c r="C42" t="s">
-        <v>151</v>
+        <v>92</v>
       </c>
       <c r="D42" t="s">
-        <v>152</v>
-[...5 lines deleted...]
-        <v>154</v>
+        <v>93</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>155</v>
+        <v>94</v>
       </c>
       <c r="B43">
-        <v>5172</v>
+        <v>7303</v>
       </c>
       <c r="C43" t="s">
-        <v>156</v>
+        <v>95</v>
       </c>
       <c r="D43" t="s">
-        <v>157</v>
-[...5 lines deleted...]
-        <v>159</v>
+        <v>96</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>155</v>
+        <v>97</v>
       </c>
       <c r="B44">
-        <v>5171</v>
+        <v>7223</v>
       </c>
       <c r="C44" t="s">
-        <v>160</v>
+        <v>98</v>
       </c>
       <c r="D44" t="s">
-        <v>161</v>
-[...5 lines deleted...]
-        <v>163</v>
+        <v>99</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>155</v>
+        <v>100</v>
       </c>
       <c r="B45">
-        <v>5170</v>
+        <v>7106</v>
       </c>
       <c r="C45" t="s">
-        <v>164</v>
+        <v>101</v>
       </c>
       <c r="D45" t="s">
-        <v>165</v>
-[...5 lines deleted...]
-        <v>167</v>
+        <v>102</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>168</v>
+        <v>100</v>
       </c>
       <c r="B46">
-        <v>4801</v>
+        <v>7105</v>
       </c>
       <c r="C46" t="s">
-        <v>169</v>
+        <v>103</v>
       </c>
       <c r="D46" t="s">
-        <v>170</v>
-[...5 lines deleted...]
-        <v>172</v>
+        <v>104</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>168</v>
+        <v>105</v>
       </c>
       <c r="B47">
-        <v>4800</v>
+        <v>6601</v>
       </c>
       <c r="C47" t="s">
-        <v>173</v>
+        <v>106</v>
       </c>
       <c r="D47" t="s">
-        <v>174</v>
-[...5 lines deleted...]
-        <v>176</v>
+        <v>107</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>168</v>
+        <v>108</v>
       </c>
       <c r="B48">
-        <v>4799</v>
+        <v>6442</v>
       </c>
       <c r="C48" t="s">
-        <v>177</v>
+        <v>109</v>
       </c>
       <c r="D48" t="s">
-        <v>178</v>
-[...5 lines deleted...]
-        <v>180</v>
+        <v>110</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>181</v>
+        <v>108</v>
       </c>
       <c r="B49">
-        <v>4764</v>
+        <v>6438</v>
       </c>
       <c r="C49" t="s">
-        <v>182</v>
+        <v>111</v>
       </c>
       <c r="D49" t="s">
-        <v>183</v>
-[...5 lines deleted...]
-        <v>185</v>
+        <v>112</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>186</v>
+        <v>108</v>
       </c>
       <c r="B50">
-        <v>4977</v>
+        <v>6436</v>
       </c>
       <c r="C50" t="s">
-        <v>7</v>
+        <v>113</v>
       </c>
       <c r="D50" t="s">
-        <v>187</v>
-[...4 lines deleted...]
-      <c r="F50" t="s">
+        <v>114</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>188</v>
+        <v>108</v>
       </c>
       <c r="B51">
-        <v>3856</v>
+        <v>6416</v>
       </c>
       <c r="C51" t="s">
-        <v>7</v>
+        <v>115</v>
       </c>
       <c r="D51" t="s">
-        <v>189</v>
-[...4 lines deleted...]
-      <c r="F51" t="s">
+        <v>116</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>190</v>
+        <v>117</v>
       </c>
       <c r="B52">
-        <v>3836</v>
+        <v>6290</v>
       </c>
       <c r="C52" t="s">
-        <v>191</v>
+        <v>118</v>
       </c>
       <c r="D52" t="s">
-        <v>192</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>119</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>195</v>
+        <v>117</v>
       </c>
       <c r="B53">
-        <v>3389</v>
+        <v>6286</v>
       </c>
       <c r="C53" t="s">
-        <v>196</v>
+        <v>120</v>
       </c>
       <c r="D53" t="s">
-        <v>197</v>
-[...5 lines deleted...]
-        <v>199</v>
+        <v>121</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>195</v>
+        <v>117</v>
       </c>
       <c r="B54">
-        <v>3389</v>
+        <v>6280</v>
       </c>
       <c r="C54" t="s">
-        <v>200</v>
+        <v>122</v>
       </c>
       <c r="D54" t="s">
-        <v>201</v>
-[...5 lines deleted...]
-        <v>203</v>
+        <v>123</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>195</v>
+        <v>117</v>
       </c>
       <c r="B55">
-        <v>3387</v>
+        <v>6278</v>
       </c>
       <c r="C55" t="s">
-        <v>204</v>
+        <v>124</v>
       </c>
       <c r="D55" t="s">
-        <v>205</v>
-[...5 lines deleted...]
-        <v>207</v>
+        <v>125</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>208</v>
+        <v>117</v>
       </c>
       <c r="B56">
-        <v>3075</v>
+        <v>6255</v>
       </c>
       <c r="C56" t="s">
-        <v>209</v>
+        <v>126</v>
       </c>
       <c r="D56" t="s">
-        <v>210</v>
-[...5 lines deleted...]
-        <v>212</v>
+        <v>127</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>208</v>
+        <v>128</v>
       </c>
       <c r="B57">
-        <v>3068</v>
+        <v>5575</v>
       </c>
       <c r="C57" t="s">
-        <v>213</v>
+        <v>129</v>
       </c>
       <c r="D57" t="s">
-        <v>214</v>
-[...5 lines deleted...]
-        <v>216</v>
+        <v>130</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>208</v>
+        <v>131</v>
       </c>
       <c r="B58">
-        <v>3064</v>
+        <v>5172</v>
       </c>
       <c r="C58" t="s">
-        <v>217</v>
+        <v>132</v>
       </c>
       <c r="D58" t="s">
-        <v>218</v>
-[...5 lines deleted...]
-        <v>220</v>
+        <v>133</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>221</v>
+        <v>131</v>
       </c>
       <c r="B59">
-        <v>2752</v>
+        <v>5171</v>
       </c>
       <c r="C59" t="s">
-        <v>222</v>
+        <v>134</v>
       </c>
       <c r="D59" t="s">
-        <v>223</v>
-[...5 lines deleted...]
-        <v>225</v>
+        <v>135</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>226</v>
+        <v>131</v>
       </c>
       <c r="B60">
-        <v>2421</v>
+        <v>5170</v>
       </c>
       <c r="C60" t="s">
-        <v>227</v>
+        <v>136</v>
       </c>
       <c r="D60" t="s">
-        <v>228</v>
-[...5 lines deleted...]
-        <v>230</v>
+        <v>137</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>231</v>
+        <v>138</v>
       </c>
       <c r="B61">
-        <v>2614</v>
+        <v>4801</v>
       </c>
       <c r="C61" t="s">
-        <v>232</v>
+        <v>139</v>
       </c>
       <c r="D61" t="s">
-        <v>233</v>
-[...5 lines deleted...]
-        <v>235</v>
+        <v>140</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>231</v>
+        <v>138</v>
       </c>
       <c r="B62">
-        <v>2613</v>
+        <v>4800</v>
       </c>
       <c r="C62" t="s">
-        <v>236</v>
+        <v>141</v>
       </c>
       <c r="D62" t="s">
-        <v>237</v>
-[...5 lines deleted...]
-        <v>239</v>
+        <v>142</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>231</v>
+        <v>138</v>
       </c>
       <c r="B63">
-        <v>2612</v>
+        <v>4799</v>
       </c>
       <c r="C63" t="s">
-        <v>240</v>
+        <v>143</v>
       </c>
       <c r="D63" t="s">
-        <v>241</v>
-[...5 lines deleted...]
-        <v>243</v>
+        <v>144</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>244</v>
+        <v>145</v>
       </c>
       <c r="B64">
-        <v>2263</v>
+        <v>4764</v>
       </c>
       <c r="C64" t="s">
-        <v>245</v>
+        <v>146</v>
       </c>
       <c r="D64" t="s">
-        <v>246</v>
-[...5 lines deleted...]
-        <v>248</v>
+        <v>147</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>249</v>
+        <v>148</v>
       </c>
       <c r="B65">
-        <v>2091</v>
+        <v>4977</v>
       </c>
       <c r="C65" t="s">
-        <v>250</v>
+        <v>7</v>
       </c>
       <c r="D65" t="s">
-        <v>251</v>
+        <v>149</v>
       </c>
       <c r="E65" t="s">
-        <v>252</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>7</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>249</v>
+        <v>150</v>
       </c>
       <c r="B66">
-        <v>2085</v>
+        <v>3856</v>
       </c>
       <c r="C66" t="s">
-        <v>254</v>
+        <v>7</v>
       </c>
       <c r="D66" t="s">
-        <v>255</v>
+        <v>151</v>
       </c>
       <c r="E66" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>257</v>
+        <v>7</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>249</v>
+        <v>152</v>
       </c>
       <c r="B67">
-        <v>2084</v>
+        <v>3836</v>
       </c>
       <c r="C67" t="s">
-        <v>258</v>
+        <v>153</v>
       </c>
       <c r="D67" t="s">
-        <v>259</v>
-[...5 lines deleted...]
-        <v>261</v>
+        <v>154</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>262</v>
+        <v>155</v>
       </c>
       <c r="B68">
-        <v>1834</v>
+        <v>3389</v>
       </c>
       <c r="C68" t="s">
-        <v>263</v>
+        <v>156</v>
       </c>
       <c r="D68" t="s">
-        <v>264</v>
-[...5 lines deleted...]
-        <v>266</v>
+        <v>157</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>262</v>
+        <v>155</v>
       </c>
       <c r="B69">
-        <v>1831</v>
+        <v>3389</v>
       </c>
       <c r="C69" t="s">
-        <v>267</v>
+        <v>158</v>
       </c>
       <c r="D69" t="s">
-        <v>268</v>
-[...5 lines deleted...]
-        <v>270</v>
+        <v>159</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>262</v>
+        <v>155</v>
       </c>
       <c r="B70">
-        <v>1830</v>
+        <v>3387</v>
       </c>
       <c r="C70" t="s">
-        <v>271</v>
+        <v>160</v>
       </c>
       <c r="D70" t="s">
-        <v>272</v>
-[...5 lines deleted...]
-        <v>274</v>
+        <v>161</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>262</v>
+        <v>162</v>
       </c>
       <c r="B71">
-        <v>1826</v>
+        <v>3075</v>
       </c>
       <c r="C71" t="s">
-        <v>275</v>
+        <v>163</v>
       </c>
       <c r="D71" t="s">
-        <v>276</v>
-[...5 lines deleted...]
-        <v>278</v>
+        <v>164</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>279</v>
+        <v>162</v>
       </c>
       <c r="B72">
-        <v>1568</v>
+        <v>3068</v>
       </c>
       <c r="C72" t="s">
-        <v>280</v>
+        <v>165</v>
       </c>
       <c r="D72" t="s">
-        <v>281</v>
-[...5 lines deleted...]
-        <v>283</v>
+        <v>166</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>279</v>
+        <v>162</v>
       </c>
       <c r="B73">
-        <v>1432</v>
+        <v>3064</v>
       </c>
       <c r="C73" t="s">
-        <v>284</v>
+        <v>167</v>
       </c>
       <c r="D73" t="s">
-        <v>285</v>
-[...5 lines deleted...]
-        <v>287</v>
+        <v>168</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>288</v>
+        <v>169</v>
       </c>
       <c r="B74">
-        <v>1433</v>
+        <v>2752</v>
       </c>
       <c r="C74" t="s">
-        <v>289</v>
+        <v>170</v>
       </c>
       <c r="D74" t="s">
-        <v>290</v>
-[...5 lines deleted...]
-        <v>292</v>
+        <v>171</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>293</v>
+        <v>172</v>
       </c>
       <c r="B75">
-        <v>1151</v>
+        <v>2421</v>
       </c>
       <c r="C75" t="s">
-        <v>294</v>
+        <v>173</v>
       </c>
       <c r="D75" t="s">
-        <v>295</v>
-[...5 lines deleted...]
-        <v>297</v>
+        <v>174</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>293</v>
+        <v>175</v>
       </c>
       <c r="B76">
-        <v>327</v>
+        <v>2614</v>
       </c>
       <c r="C76" t="s">
-        <v>298</v>
+        <v>176</v>
       </c>
       <c r="D76" t="s">
-        <v>299</v>
-[...5 lines deleted...]
-        <v>301</v>
+        <v>177</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>302</v>
+        <v>175</v>
       </c>
       <c r="B77">
-        <v>1410</v>
+        <v>2613</v>
       </c>
       <c r="C77" t="s">
-        <v>303</v>
+        <v>178</v>
       </c>
       <c r="D77" t="s">
-        <v>304</v>
-[...5 lines deleted...]
-        <v>306</v>
+        <v>179</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>302</v>
+        <v>175</v>
       </c>
       <c r="B78">
-        <v>1025</v>
+        <v>2612</v>
       </c>
       <c r="C78" t="s">
-        <v>307</v>
+        <v>180</v>
       </c>
       <c r="D78" t="s">
-        <v>308</v>
-[...5 lines deleted...]
-        <v>310</v>
+        <v>181</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>302</v>
+        <v>182</v>
       </c>
       <c r="B79">
-        <v>200</v>
+        <v>2263</v>
       </c>
       <c r="C79" t="s">
-        <v>311</v>
+        <v>183</v>
       </c>
       <c r="D79" t="s">
-        <v>312</v>
-[...5 lines deleted...]
-        <v>314</v>
+        <v>184</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>315</v>
+        <v>185</v>
       </c>
       <c r="B80">
-        <v>1152</v>
+        <v>2091</v>
       </c>
       <c r="C80" t="s">
-        <v>316</v>
+        <v>186</v>
       </c>
       <c r="D80" t="s">
-        <v>317</v>
-[...5 lines deleted...]
-        <v>319</v>
+        <v>187</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>320</v>
+        <v>185</v>
       </c>
       <c r="B81">
-        <v>496</v>
+        <v>2085</v>
       </c>
       <c r="C81" t="s">
-        <v>321</v>
+        <v>188</v>
       </c>
       <c r="D81" t="s">
-        <v>322</v>
-[...5 lines deleted...]
-        <v>324</v>
+        <v>189</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>325</v>
+        <v>185</v>
       </c>
       <c r="B82">
-        <v>354</v>
+        <v>2084</v>
       </c>
       <c r="C82" t="s">
-        <v>326</v>
+        <v>190</v>
       </c>
       <c r="D82" t="s">
-        <v>327</v>
-[...5 lines deleted...]
-        <v>329</v>
+        <v>191</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>330</v>
+        <v>192</v>
       </c>
       <c r="B83">
-        <v>283</v>
+        <v>1834</v>
       </c>
       <c r="C83" t="s">
-        <v>331</v>
+        <v>193</v>
       </c>
       <c r="D83" t="s">
-        <v>332</v>
-[...5 lines deleted...]
-        <v>334</v>
+        <v>194</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>335</v>
+        <v>192</v>
       </c>
       <c r="B84">
-        <v>97</v>
+        <v>1831</v>
       </c>
       <c r="C84" t="s">
-        <v>336</v>
+        <v>195</v>
       </c>
       <c r="D84" t="s">
-        <v>337</v>
-[...5 lines deleted...]
-        <v>339</v>
+        <v>196</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>340</v>
+        <v>192</v>
       </c>
       <c r="B85">
-        <v>5545</v>
+        <v>1830</v>
       </c>
       <c r="C85" t="s">
-        <v>341</v>
+        <v>197</v>
       </c>
       <c r="D85" t="s">
-        <v>342</v>
-[...5 lines deleted...]
-        <v>344</v>
+        <v>198</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>345</v>
+        <v>192</v>
       </c>
       <c r="B86">
-        <v>5360</v>
+        <v>1826</v>
       </c>
       <c r="C86" t="s">
-        <v>346</v>
+        <v>199</v>
       </c>
       <c r="D86" t="s">
-        <v>347</v>
-[...5 lines deleted...]
-        <v>349</v>
+        <v>200</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>345</v>
+        <v>201</v>
       </c>
       <c r="B87">
-        <v>5360</v>
+        <v>1568</v>
       </c>
       <c r="C87" t="s">
-        <v>350</v>
+        <v>202</v>
       </c>
       <c r="D87" t="s">
-        <v>351</v>
-[...5 lines deleted...]
-        <v>353</v>
+        <v>203</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>354</v>
+        <v>201</v>
       </c>
       <c r="B88">
-        <v>5274</v>
+        <v>1432</v>
       </c>
       <c r="C88" t="s">
-        <v>355</v>
+        <v>204</v>
       </c>
       <c r="D88" t="s">
-        <v>356</v>
-[...5 lines deleted...]
-        <v>358</v>
+        <v>205</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>354</v>
+        <v>206</v>
       </c>
       <c r="B89">
-        <v>5252</v>
+        <v>1433</v>
       </c>
       <c r="C89" t="s">
-        <v>359</v>
+        <v>207</v>
       </c>
       <c r="D89" t="s">
-        <v>360</v>
-[...5 lines deleted...]
-        <v>362</v>
+        <v>208</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>354</v>
+        <v>209</v>
       </c>
       <c r="B90">
-        <v>5205</v>
+        <v>1151</v>
       </c>
       <c r="C90" t="s">
-        <v>363</v>
+        <v>210</v>
       </c>
       <c r="D90" t="s">
-        <v>364</v>
-[...5 lines deleted...]
-        <v>366</v>
+        <v>211</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>367</v>
+        <v>209</v>
       </c>
       <c r="B91">
+        <v>327</v>
+      </c>
+      <c r="C91" t="s">
+        <v>212</v>
+      </c>
+      <c r="D91" t="s">
+        <v>213</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>214</v>
+      </c>
+      <c r="B92">
+        <v>1410</v>
+      </c>
+      <c r="C92" t="s">
+        <v>215</v>
+      </c>
+      <c r="D92" t="s">
+        <v>216</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>214</v>
+      </c>
+      <c r="B93">
+        <v>1025</v>
+      </c>
+      <c r="C93" t="s">
+        <v>217</v>
+      </c>
+      <c r="D93" t="s">
+        <v>218</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>214</v>
+      </c>
+      <c r="B94">
+        <v>200</v>
+      </c>
+      <c r="C94" t="s">
+        <v>219</v>
+      </c>
+      <c r="D94" t="s">
+        <v>220</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>221</v>
+      </c>
+      <c r="B95">
+        <v>1152</v>
+      </c>
+      <c r="C95" t="s">
+        <v>222</v>
+      </c>
+      <c r="D95" t="s">
+        <v>223</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>224</v>
+      </c>
+      <c r="B96">
+        <v>496</v>
+      </c>
+      <c r="C96" t="s">
+        <v>225</v>
+      </c>
+      <c r="D96" t="s">
+        <v>226</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>227</v>
+      </c>
+      <c r="B97">
+        <v>354</v>
+      </c>
+      <c r="C97" t="s">
+        <v>228</v>
+      </c>
+      <c r="D97" t="s">
+        <v>229</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>230</v>
+      </c>
+      <c r="B98">
+        <v>283</v>
+      </c>
+      <c r="C98" t="s">
+        <v>231</v>
+      </c>
+      <c r="D98" t="s">
+        <v>232</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>233</v>
+      </c>
+      <c r="B99">
+        <v>97</v>
+      </c>
+      <c r="C99" t="s">
+        <v>234</v>
+      </c>
+      <c r="D99" t="s">
+        <v>235</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>236</v>
+      </c>
+      <c r="B100">
+        <v>5545</v>
+      </c>
+      <c r="C100" t="s">
+        <v>237</v>
+      </c>
+      <c r="D100" t="s">
+        <v>238</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>239</v>
+      </c>
+      <c r="B101">
+        <v>5360</v>
+      </c>
+      <c r="C101" t="s">
+        <v>240</v>
+      </c>
+      <c r="D101" t="s">
+        <v>241</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>239</v>
+      </c>
+      <c r="B102">
+        <v>5360</v>
+      </c>
+      <c r="C102" t="s">
+        <v>242</v>
+      </c>
+      <c r="D102" t="s">
+        <v>243</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
+        <v>244</v>
+      </c>
+      <c r="B103">
+        <v>5274</v>
+      </c>
+      <c r="C103" t="s">
+        <v>245</v>
+      </c>
+      <c r="D103" t="s">
+        <v>246</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
+        <v>244</v>
+      </c>
+      <c r="B104">
+        <v>5252</v>
+      </c>
+      <c r="C104" t="s">
+        <v>247</v>
+      </c>
+      <c r="D104" t="s">
+        <v>248</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>244</v>
+      </c>
+      <c r="B105">
+        <v>5205</v>
+      </c>
+      <c r="C105" t="s">
+        <v>249</v>
+      </c>
+      <c r="D105" t="s">
+        <v>250</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
+        <v>251</v>
+      </c>
+      <c r="B106">
         <v>5547</v>
       </c>
-      <c r="C91" t="s">
-[...9 lines deleted...]
-        <v>371</v>
+      <c r="C106" t="s">
+        <v>252</v>
+      </c>
+      <c r="D106" t="s">
+        <v>253</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="F2" r:id="rId1"/>
+    <hyperlink ref="E3" r:id="rId2"/>
+    <hyperlink ref="F3" r:id="rId3"/>
+    <hyperlink ref="E4" r:id="rId4"/>
+    <hyperlink ref="F4" r:id="rId5"/>
+    <hyperlink ref="E5" r:id="rId6"/>
+    <hyperlink ref="F5" r:id="rId7"/>
+    <hyperlink ref="E6" r:id="rId8"/>
+    <hyperlink ref="F6" r:id="rId9"/>
+    <hyperlink ref="E7" r:id="rId10"/>
+    <hyperlink ref="F7" r:id="rId11"/>
+    <hyperlink ref="E8" r:id="rId12"/>
+    <hyperlink ref="F8" r:id="rId13"/>
+    <hyperlink ref="E9" r:id="rId14"/>
+    <hyperlink ref="F9" r:id="rId15"/>
+    <hyperlink ref="F10" r:id="rId16"/>
+    <hyperlink ref="F11" r:id="rId17"/>
+    <hyperlink ref="E12" r:id="rId18"/>
+    <hyperlink ref="F12" r:id="rId19"/>
+    <hyperlink ref="F13" r:id="rId20"/>
+    <hyperlink ref="F14" r:id="rId21"/>
+    <hyperlink ref="F15" r:id="rId22"/>
+    <hyperlink ref="F16" r:id="rId23"/>
+    <hyperlink ref="F17" r:id="rId24"/>
+    <hyperlink ref="F18" r:id="rId25"/>
+    <hyperlink ref="F19" r:id="rId26"/>
+    <hyperlink ref="F20" r:id="rId27"/>
+    <hyperlink ref="F21" r:id="rId28"/>
+    <hyperlink ref="F22" r:id="rId29"/>
+    <hyperlink ref="F23" r:id="rId30"/>
+    <hyperlink ref="F24" r:id="rId31"/>
+    <hyperlink ref="F25" r:id="rId32"/>
+    <hyperlink ref="F26" r:id="rId33"/>
+    <hyperlink ref="E27" r:id="rId34"/>
+    <hyperlink ref="F27" r:id="rId35"/>
+    <hyperlink ref="E28" r:id="rId36"/>
+    <hyperlink ref="F28" r:id="rId37"/>
+    <hyperlink ref="E29" r:id="rId38"/>
+    <hyperlink ref="F29" r:id="rId39"/>
+    <hyperlink ref="E30" r:id="rId40"/>
+    <hyperlink ref="F30" r:id="rId41"/>
+    <hyperlink ref="E31" r:id="rId42"/>
+    <hyperlink ref="F31" r:id="rId43"/>
+    <hyperlink ref="E32" r:id="rId44"/>
+    <hyperlink ref="F32" r:id="rId45"/>
+    <hyperlink ref="E33" r:id="rId46"/>
+    <hyperlink ref="F33" r:id="rId47"/>
+    <hyperlink ref="E34" r:id="rId48"/>
+    <hyperlink ref="F34" r:id="rId49"/>
+    <hyperlink ref="E35" r:id="rId50"/>
+    <hyperlink ref="F35" r:id="rId51"/>
+    <hyperlink ref="E36" r:id="rId52"/>
+    <hyperlink ref="F36" r:id="rId53"/>
+    <hyperlink ref="E37" r:id="rId54"/>
+    <hyperlink ref="F37" r:id="rId55"/>
+    <hyperlink ref="E38" r:id="rId56"/>
+    <hyperlink ref="F38" r:id="rId57"/>
+    <hyperlink ref="E39" r:id="rId58"/>
+    <hyperlink ref="F39" r:id="rId59"/>
+    <hyperlink ref="E40" r:id="rId60"/>
+    <hyperlink ref="F40" r:id="rId61"/>
+    <hyperlink ref="E41" r:id="rId62"/>
+    <hyperlink ref="F41" r:id="rId63"/>
+    <hyperlink ref="E42" r:id="rId64"/>
+    <hyperlink ref="F42" r:id="rId65"/>
+    <hyperlink ref="E43" r:id="rId66"/>
+    <hyperlink ref="F43" r:id="rId67"/>
+    <hyperlink ref="E44" r:id="rId68"/>
+    <hyperlink ref="F44" r:id="rId69"/>
+    <hyperlink ref="E45" r:id="rId70"/>
+    <hyperlink ref="F45" r:id="rId71"/>
+    <hyperlink ref="E46" r:id="rId72"/>
+    <hyperlink ref="F46" r:id="rId73"/>
+    <hyperlink ref="E47" r:id="rId74"/>
+    <hyperlink ref="F47" r:id="rId75"/>
+    <hyperlink ref="E48" r:id="rId76"/>
+    <hyperlink ref="F48" r:id="rId77"/>
+    <hyperlink ref="E49" r:id="rId78"/>
+    <hyperlink ref="F49" r:id="rId79"/>
+    <hyperlink ref="E50" r:id="rId80"/>
+    <hyperlink ref="F50" r:id="rId81"/>
+    <hyperlink ref="E51" r:id="rId82"/>
+    <hyperlink ref="F51" r:id="rId83"/>
+    <hyperlink ref="E52" r:id="rId84"/>
+    <hyperlink ref="F52" r:id="rId85"/>
+    <hyperlink ref="E53" r:id="rId86"/>
+    <hyperlink ref="F53" r:id="rId87"/>
+    <hyperlink ref="E54" r:id="rId88"/>
+    <hyperlink ref="F54" r:id="rId89"/>
+    <hyperlink ref="E55" r:id="rId90"/>
+    <hyperlink ref="F55" r:id="rId91"/>
+    <hyperlink ref="E56" r:id="rId92"/>
+    <hyperlink ref="F56" r:id="rId93"/>
+    <hyperlink ref="E57" r:id="rId94"/>
+    <hyperlink ref="F57" r:id="rId95"/>
+    <hyperlink ref="E58" r:id="rId96"/>
+    <hyperlink ref="F58" r:id="rId97"/>
+    <hyperlink ref="E59" r:id="rId98"/>
+    <hyperlink ref="F59" r:id="rId99"/>
+    <hyperlink ref="E60" r:id="rId100"/>
+    <hyperlink ref="F60" r:id="rId101"/>
+    <hyperlink ref="E61" r:id="rId102"/>
+    <hyperlink ref="F61" r:id="rId103"/>
+    <hyperlink ref="E62" r:id="rId104"/>
+    <hyperlink ref="F62" r:id="rId105"/>
+    <hyperlink ref="E63" r:id="rId106"/>
+    <hyperlink ref="F63" r:id="rId107"/>
+    <hyperlink ref="E64" r:id="rId108"/>
+    <hyperlink ref="F64" r:id="rId109"/>
+    <hyperlink ref="F65" r:id="rId110"/>
+    <hyperlink ref="F66" r:id="rId111"/>
+    <hyperlink ref="E67" r:id="rId112"/>
+    <hyperlink ref="F67" r:id="rId113"/>
+    <hyperlink ref="E68" r:id="rId114"/>
+    <hyperlink ref="F68" r:id="rId115"/>
+    <hyperlink ref="E69" r:id="rId116"/>
+    <hyperlink ref="F69" r:id="rId117"/>
+    <hyperlink ref="E70" r:id="rId118"/>
+    <hyperlink ref="F70" r:id="rId119"/>
+    <hyperlink ref="E71" r:id="rId120"/>
+    <hyperlink ref="F71" r:id="rId121"/>
+    <hyperlink ref="E72" r:id="rId122"/>
+    <hyperlink ref="F72" r:id="rId123"/>
+    <hyperlink ref="E73" r:id="rId124"/>
+    <hyperlink ref="F73" r:id="rId125"/>
+    <hyperlink ref="E74" r:id="rId126"/>
+    <hyperlink ref="F74" r:id="rId127"/>
+    <hyperlink ref="E75" r:id="rId128"/>
+    <hyperlink ref="F75" r:id="rId129"/>
+    <hyperlink ref="E76" r:id="rId130"/>
+    <hyperlink ref="F76" r:id="rId131"/>
+    <hyperlink ref="E77" r:id="rId132"/>
+    <hyperlink ref="F77" r:id="rId133"/>
+    <hyperlink ref="E78" r:id="rId134"/>
+    <hyperlink ref="F78" r:id="rId135"/>
+    <hyperlink ref="E79" r:id="rId136"/>
+    <hyperlink ref="F79" r:id="rId137"/>
+    <hyperlink ref="E80" r:id="rId138"/>
+    <hyperlink ref="F80" r:id="rId139"/>
+    <hyperlink ref="E81" r:id="rId140"/>
+    <hyperlink ref="F81" r:id="rId141"/>
+    <hyperlink ref="E82" r:id="rId142"/>
+    <hyperlink ref="F82" r:id="rId143"/>
+    <hyperlink ref="E83" r:id="rId144"/>
+    <hyperlink ref="F83" r:id="rId145"/>
+    <hyperlink ref="E84" r:id="rId146"/>
+    <hyperlink ref="F84" r:id="rId147"/>
+    <hyperlink ref="E85" r:id="rId148"/>
+    <hyperlink ref="F85" r:id="rId149"/>
+    <hyperlink ref="E86" r:id="rId150"/>
+    <hyperlink ref="F86" r:id="rId151"/>
+    <hyperlink ref="E87" r:id="rId152"/>
+    <hyperlink ref="F87" r:id="rId153"/>
+    <hyperlink ref="E88" r:id="rId154"/>
+    <hyperlink ref="F88" r:id="rId155"/>
+    <hyperlink ref="E89" r:id="rId156"/>
+    <hyperlink ref="F89" r:id="rId157"/>
+    <hyperlink ref="E90" r:id="rId158"/>
+    <hyperlink ref="F90" r:id="rId159"/>
+    <hyperlink ref="E91" r:id="rId160"/>
+    <hyperlink ref="F91" r:id="rId161"/>
+    <hyperlink ref="E92" r:id="rId162"/>
+    <hyperlink ref="F92" r:id="rId163"/>
+    <hyperlink ref="E93" r:id="rId164"/>
+    <hyperlink ref="F93" r:id="rId165"/>
+    <hyperlink ref="E94" r:id="rId166"/>
+    <hyperlink ref="F94" r:id="rId167"/>
+    <hyperlink ref="E95" r:id="rId168"/>
+    <hyperlink ref="F95" r:id="rId169"/>
+    <hyperlink ref="E96" r:id="rId170"/>
+    <hyperlink ref="F96" r:id="rId171"/>
+    <hyperlink ref="E97" r:id="rId172"/>
+    <hyperlink ref="F97" r:id="rId173"/>
+    <hyperlink ref="E98" r:id="rId174"/>
+    <hyperlink ref="F98" r:id="rId175"/>
+    <hyperlink ref="E99" r:id="rId176"/>
+    <hyperlink ref="F99" r:id="rId177"/>
+    <hyperlink ref="E100" r:id="rId178"/>
+    <hyperlink ref="F100" r:id="rId179"/>
+    <hyperlink ref="E101" r:id="rId180"/>
+    <hyperlink ref="F101" r:id="rId181"/>
+    <hyperlink ref="E102" r:id="rId182"/>
+    <hyperlink ref="F102" r:id="rId183"/>
+    <hyperlink ref="E103" r:id="rId184"/>
+    <hyperlink ref="F103" r:id="rId185"/>
+    <hyperlink ref="E104" r:id="rId186"/>
+    <hyperlink ref="F104" r:id="rId187"/>
+    <hyperlink ref="E105" r:id="rId188"/>
+    <hyperlink ref="F105" r:id="rId189"/>
+    <hyperlink ref="E106" r:id="rId190"/>
+    <hyperlink ref="F106" r:id="rId191"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>