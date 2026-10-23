--- v0 (2026-07-27)
+++ v1 (2026-10-23)
@@ -8,2315 +8,1525 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="821" uniqueCount="740">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="891" uniqueCount="473">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>15/10/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - conferimento incarico DSGA - DM.38 ACQUISTI</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>BD57C84069</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - trattativa diretta MEPA per acquisizione dei beni e dei servizi ai sensi dell’art.50 del D. Lgs. 36/2023 per il servizio di adeguamento della rete elettrica e rete dati presso gli uffici di segreteria e presidenza dell’I.C.Pluchinotta  plesso di via Marle</t>
+  </si>
+  <si>
+    <t>14/10/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - PER LA FIGURA DI COLLAUDATORE DM 38</t>
+  </si>
+  <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>BD5447D430</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Decisione a contrarre per l’affidamento diretto attraverso OdA MEPA per l’approvvigionamento della fornitura del materiale di pulizia e medicinali di pronto soccorso</t>
+  </si>
+  <si>
+    <t>09/10/2026</t>
+  </si>
+  <si>
+    <t>BD4D286836</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - per l’affidamento diretto attraverso OdA MEPA per l’acquisto di n.1 targa personalizzata in plexiglas -DM 38-CUP: I94D26001080007-10.8.6A-FDRPOC-SI-2026-426</t>
+  </si>
+  <si>
+    <t>06/10/2026</t>
+  </si>
+  <si>
+    <t>BD3CE98804</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Decisione a contrarre tramite trattativa diretta sulla piattaforma MEPA, per software sostituzione docenti versione FULL.1,operatore economico AGAV di Motta Antonella Loredana</t>
+  </si>
+  <si>
+    <t>05/10/2026</t>
+  </si>
+  <si>
+    <t>BD3610184C</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - Decisione di aggiudicazione di trattativa diretta MEPA per acquisizione dei beni e dei servizi ai sensi dell’art.50 del D. Lgs. 36/2023 per l’approvvigionamento di tablet, PC, dispositivi digitali, libri e sussidi didattici da concedere in comodato d'uso gratuito al personale della </t>
+  </si>
+  <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>BD2C79196A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ai sensi dell’art. 50 del D.Lgs. 36/2023 per l’affidamento diretto fuori MEPA per l’approvvigionamento del noleggio dei fotocopiatori per i plessi dell’I.C.Pluchinotta per l’a.s. 2026/27, per un importo contrattuale pari a € 1750,00 (Iva esclusa).</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto di nomina - prof. HERROLD Anthony Charles per il modulo “ CLIL Digitale: Strategie, Multimedia e Piattaforme per l’Insegnamento in inglese -ESO4.5.A2.B-FSEPN-SI-2026-399 </t>
+  </si>
+  <si>
+    <t>BD0F6C9CB5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - per affidamento diretto,per il rinnovo del servizio di vigilanza degli edifici scolastici plesso Colombo, plesso infanzia, plesso Bellini, plesso uffici direzione, plesso Barriera superiore e plesso Barriera inferiore a.s. 2026/27, per un importo contratt</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>BD0C777FEA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ai sensi dell’art. 50 del D.Lgs. 36/2023 per l’affidamento diretto attraverso OdA MEPA per il rinnovo dei servizi di assistenza tecnica , il noleggio in comodato uso per sistema centralino VOIP e Amministrazione Trasparente, per un importo pari a € 2680.0</t>
+  </si>
+  <si>
+    <t>18/09/2026</t>
+  </si>
+  <si>
+    <t>BD07A4D26A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ai sensi dell’art. 50 del D.Lgs. 36/2023 per l’affidamento diretto attraverso OdA MEPA per l’approvvigionamento di rinnovo dei servizi Netadmin-Netsecurity I ciclo-Filtro Netblock 1C- Netsecuruty 7+</t>
+  </si>
+  <si>
+    <t>03/09/2026</t>
+  </si>
+  <si>
+    <t>BCCB35C06C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - per affidamento diretto,per l’acquisto del software Argo Darwin web(orario scolastico)-sostituzione docenti,per un importo contrattuale pari a € 430,00 + iva 22%.</t>
+  </si>
+  <si>
+    <t>31/08/2026</t>
+  </si>
+  <si>
+    <t>BCD0BBEFF8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Decisione a contrarre in affidamento diretto (art. 50, comma 1, lett. (b), D. lgs. 31 marzo 2023, n. 36) per l’acquisizione delle coperture assicurative Infortuni e Responsabilità Civile a.s.2026/27</t>
+  </si>
+  <si>
     <t>17/07/2026</t>
   </si>
   <si>
-    <t>N/A</t>
-[...1 lines deleted...]
-  <si>
     <t>Decreto di nomina - INCARICO DSGA Progetto AI Explorer: navigare il nostro futuro</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>Decreto di nomina -Project Manager progetto AI Explorer: navigare il nostro futuro DM/219</t>
   </si>
   <si>
     <t>09/07/2026</t>
   </si>
   <si>
     <t>BC58495834</t>
   </si>
   <si>
     <t>Decisione a contrarre - per affidamento diretto, di cui all’art.50, comma 1, lett. b) del D.Lgs. 36/2023, per l’acquisto di materiale di piccola manutenzione, per un importo complessivo di € 100,47 Iva esclusa.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC58495834</t>
-[...4 lines deleted...]
-  <si>
     <t>17/06/2026</t>
   </si>
   <si>
     <t>BC12E968C7</t>
   </si>
   <si>
     <t>Decisione a contrarre - per affidamento diretto attraverso ODA MEPA per il mantenimento del servizio hosting relativo alla gestione del sito web, anno 2026, per un importo pari a € 900,00 Iva esclusa.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC12E968C7</t>
-[...4 lines deleted...]
-  <si>
     <t>16/06/2026</t>
   </si>
   <si>
     <t>BC0F69C74A</t>
   </si>
   <si>
     <t>Decisione a contrarre - per affidamento diretto, per l’acquisto della cartuccia per la stampante del plesso di via Marletta, per un importo complessivo di € 30,98 Iva esclusa.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0F69C74A</t>
-[...4 lines deleted...]
-  <si>
     <t>09/06/2026</t>
   </si>
   <si>
     <t>BBF6C8A4D5</t>
   </si>
   <si>
     <t>Decisione a contrarre - per affidamento diretto, relativa all’acquisto/fornitura materiale di pulizia per l’Istituto Comprensivo Pluchinotta, per un importo pari a € 1.103,00 Iva esclusa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF6C8A4D5</t>
-[...4 lines deleted...]
-  <si>
     <t>28/05/2026</t>
   </si>
   <si>
     <t>BBDB34F76A</t>
   </si>
   <si>
     <t>Decisione a contrarre - mediante affidamento diretto,per l’acquisto del servizio del corso di formazione sugli adempimenti, organizzativi e tecnici per l’introduzione della IA,per un importo contrattuale pari a € 150,00 (Iva esclusa);</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDB34F76A</t>
-[...4 lines deleted...]
-  <si>
     <t>22/05/2026</t>
   </si>
   <si>
     <t>BBC661068D</t>
   </si>
   <si>
     <t>Decisione a contrarre - per affidamento diretto,per l’acquisto di n. 24 batterie per il sistema di allarme collocato nei vari plessi dell’I.C.Pluchinotta,per un importo pari a € 240 Iva eclusa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC661068D</t>
-[...4 lines deleted...]
-  <si>
     <t>BBC616B15D</t>
   </si>
   <si>
     <t>Decisione a contrarre - per affidamento diretto, per il rinnovo del servizio di vigilanza degli edifici plessi scuola primarie ed infanzia, per un importo contrattuale pari a € 1200 Iva esclusa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC616B15D</t>
-[...4 lines deleted...]
-  <si>
     <t>20/05/2026</t>
   </si>
   <si>
     <t>BBB2EADFA4</t>
   </si>
   <si>
     <t>Decisione a contrarre - per affidamento diretto, per il servizio di noleggio Bus con autista per l’uscita didattica presso il museo dello sbarco e del cinema, per un importo contrattuale pari a € 1500 Iva esclusa.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB2EADFA4</t>
-[...4 lines deleted...]
-  <si>
     <t>19/05/2026</t>
   </si>
   <si>
     <t>BBB2BF514D</t>
   </si>
   <si>
     <t>Decisione a contrarre - per affidamento diretto, per l’uscita didattica presso la cooperativa Terra Maestra, per un importo contrattuale pari a € 936,00 Iva esclusa.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB2BF514D</t>
-[...4 lines deleted...]
-  <si>
     <t>14/05/2026</t>
   </si>
   <si>
     <t>BB91B12DCC</t>
   </si>
   <si>
     <t>Decisione a contrarre - per affidamento diretto,per il servizio noleggio service audio per la manifestazione di fine anno delle classi quinte della scuola primaria dell’ I.C.Pluchinotta,per un importo complessivo di € 900,00 (Iva esclusa).</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB91B12DCC</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2026</t>
   </si>
   <si>
     <t>BBA342E860</t>
   </si>
   <si>
     <t>Decisione a contrarre -Decisione a contrarre per affidamento diretto,per il servizio di noleggio Bus con conducente per l’uscita didattica pressola Cooperativa Terra maestra, per un importo contrattuale pari a € 800,00 Iva esclusa.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA342E860</t>
-[...4 lines deleted...]
-  <si>
     <t>12/05/2026</t>
   </si>
   <si>
     <t>BBA0CE08F3</t>
   </si>
   <si>
     <t>Decisione a contrarre - per affidamento diretto,per il servizio di noleggio Bus con conducente per l’uscita didattica presso l’Associazione Amici della Terra – Club Etna, per un importo contrattuale pari a € 900,00 Iva esclusa.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA0CE08F3</t>
-[...4 lines deleted...]
-  <si>
     <t>BBA0907C19</t>
   </si>
   <si>
     <t>Decisione a contrarre - per affidamento diretto,per l'acquisto del servizio dell’uscita didattica presso l’Associazione Amici della terra – Club Etna per gli alunni della scuola primaria dell’I.C.Pluchinotta, per un importo contrattuale pari a € 740,00 Iva esente.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA0907C19</t>
-[...4 lines deleted...]
-  <si>
     <t>BB9F08FAE2</t>
   </si>
   <si>
     <t>Decisione a contrarre - per affidamento diretto,per l’acquisto fuori Mepa di n.6 targhe per premiazione per la Rassegna-concorso School Vibes 2026, per un importo contrattuale pari a € 150,00 Iva esclusa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9F08FAE2</t>
-[...4 lines deleted...]
-  <si>
     <t>BB9968C335</t>
   </si>
   <si>
     <t>Decisione a contrarre - per affidamento diretto,per l’acquisto fuori Mepa del servizio di affitto del teatro Ambasciatori di Catania comprensivo di service audio-luce per la Rassegna-concorso School Vibes 2026, per un importo contrattuale pari a € 2100,00 Iva esclusa.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9968C335</t>
-[...4 lines deleted...]
-  <si>
     <t>BB97DA23EA</t>
   </si>
   <si>
     <t>Decisione a contrarre - per affidamento diretto,per l’acquisto fuori Mepa del servizio di grafica per la realizzazione di n. 20 magliette personalizzate per la Rassegna-concorso School Vibes 2026, per un importo contrattuale pari a € 100,00 Iva esclusa.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB97DA23EA</t>
-[...4 lines deleted...]
-  <si>
     <t>27/04/2026</t>
   </si>
   <si>
     <t>BB6A212F8E</t>
   </si>
   <si>
     <t>Decisione a contrarre - per affidamento diretto, per il noleggio di attrezzature per la festa di fine anno per la scuola dell’infanzia, per un importo contrattuale pari a € 983,61 Iva esclusa.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6A212F8E</t>
-[...4 lines deleted...]
-  <si>
     <t>22/04/2026</t>
   </si>
   <si>
     <t>BB58C5E498</t>
   </si>
   <si>
     <t>Decisione a contrarre - a contrarre per affidamento diretto, di cui all’art. 50, comma 1, lett. b) del D.Lgs 36/2023, per l’acquisto di materiale di cancelleria per gli Esami di Stato dell’I.C.Pluchinotta,per un importo complessivo di € 955,82 (Iva esclusa).</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB58C5E498</t>
-[...4 lines deleted...]
-  <si>
     <t>20/04/2026</t>
   </si>
   <si>
     <t>BB4DA796F8</t>
   </si>
   <si>
     <t>Decisione a contrarre - di aggiudicazione di trattativa diretta MEPA per acquisizione dei beni e dei servizi per l’approvvigionamento di visite e viaggi d’istruzione a.s. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4DA796F8</t>
-[...4 lines deleted...]
-  <si>
     <t>15/04/2026</t>
   </si>
   <si>
     <t>BB434EB83C</t>
   </si>
   <si>
     <t>Decisione a contrarre - per affidamento diretto, per l’acquisto del materiale di cancelleria per uso didattico per la scuola dell’infanzia dell’I.C.Pluchinotta, per un importo complessivo di € 194,55 Iva</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB434EB83C</t>
-[...4 lines deleted...]
-  <si>
     <t>BB4306E40E</t>
   </si>
   <si>
     <t>Decisione a contrarre - per affidamento diretto, per l’acquisto del materiale di cancelleria per il progetto interdisciplinare 900 anni San Francesco, per un importo complessivo di € 107,15 Iva esclusa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4306E40E</t>
-[...4 lines deleted...]
-  <si>
     <t>09/04/2026</t>
   </si>
   <si>
     <t>BB2EE599AE</t>
   </si>
   <si>
     <t>Decisione a contrarre - di aggiudicazione di trattativa diretta MEPA per acquisizione dei beni e dei servizi , per l'approvvigionamento  del servizio di organizzazione  del viaggio di Istruzione in Calabria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2EE599AE</t>
-[...4 lines deleted...]
-  <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>BB0969EFE2</t>
   </si>
   <si>
     <t>Decisione a contrarre - per affidamento diretto, per l’acquisto del servizio relativo allo spettacolo teatrale Parada Argentina, per un importo complessivo di € 665,00 Iva esente</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0969EFE2</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2026</t>
   </si>
   <si>
     <t>BAFAAECF64</t>
   </si>
   <si>
     <t>Decisione a contrarre - per affidamento diretto, per l’acquisto del materiale di cancelleria per il progetto interdisciplinare 900 anni San Francesco, per un importo complessivo di € 305,66 Iva esclusa.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFAAECF64</t>
-[...4 lines deleted...]
-  <si>
     <t>25/03/2026</t>
   </si>
   <si>
     <t>BAF116F5CB</t>
   </si>
   <si>
     <t>Decisione a contrarre - per affidamento diretto, di cui all’art.50, comma 1, lett. b) del D.Lgs. 36/2023, relativa all’acquisto/fornitura materiale di pulizia per l’Istituto Comprensivo Pluchinotta, per un importo pari a € 408,63 Iva esclusa.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF116F5CB</t>
-[...4 lines deleted...]
-  <si>
     <t>19/03/2026</t>
   </si>
   <si>
     <t>BAED02B9E9</t>
   </si>
   <si>
     <t>Decisione a contrarre - per affidamento diretto, per l’acquisto del materiale didattico per la scuola dell’infanzia plesso Colombo dell’I.C.Pluchinotta, per un importo complessivo di € 797,94 Iva esclusa.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAED02B9E9</t>
-[...4 lines deleted...]
-  <si>
     <t>BAE7008447</t>
   </si>
   <si>
     <t>Decisione a contrarre - per affidamento diretto, per l’acquisto fuori Mepa del servizio relativo all’uscita didattica presso  il Parco Giurassico di Zafferana, per un importo contrattuale pari a € 2.640 Iva esente.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE7008447</t>
-[...4 lines deleted...]
-  <si>
     <t>18/03/2026</t>
   </si>
   <si>
     <t>BACC828956</t>
   </si>
   <si>
     <t>Decisione a contrarre - per affidamento diretto,per l’acquisto del materiale di cancelleria per uso didattico per la scuola dell’infanzia plesso Barriera sez. E,per un importo di € 218,40 Iva esclusa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACC828956</t>
-[...4 lines deleted...]
-  <si>
     <t>17/03/2026</t>
   </si>
   <si>
     <t>BADB66D9A7</t>
   </si>
   <si>
     <t>Decisione a contrarre - per affidamento diretto, per l’acquisto fuori Mepa del servizio relativo allo spettacolo teatrale Hansel e Gretel per i bambini della scuola dell’infanzia a.s. 2025/26,per un importo contrattuale pari a € 881,82</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/33638c44-be9c-4c43-a3eb-bf32b3e2a7af</t>
   </si>
   <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>BACC7231F6</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - per affidamento diretto, per  l’acquisto  del  materiale  di  cancelleria  per  uso  didattico  per  la  scuola 
 dell’infanzia plesso Barriera sez. D, per un importo complessivo di € 181,15 Iva esclusa.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACC7231F6</t>
-[...4 lines deleted...]
-  <si>
     <t>BACC5DB349</t>
   </si>
   <si>
     <t>Decisione a contrarre - per affidamento diretto,per l’acquisto del materiale di cancelleria per uso didattico per la scuola dell’infanzia plesso Barriera sez. C,per un importo complessivo di € 229,39 Iva esclusa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACC5DB349</t>
-[...4 lines deleted...]
-  <si>
     <t>BACC41E40F</t>
   </si>
   <si>
     <t>Decisione a contrarre - per affidamento diretto, per l’acquisto del materiale di cancelleria per uso didattico per la scuola dell’infanzia plesso Barriera sez. B, per un importo complessivo di € 189,22 Iva esclusa.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACC41E40F</t>
-[...4 lines deleted...]
-  <si>
     <t>BACC10667A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per affidamento, per l’acquisto del materiale di cancelleria per uso didattico per la scuola dell’infanzia plesso Barriera sez. A,per un importo complessivo di € 624,43 Iva esclusa.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACC10667A</t>
-[...4 lines deleted...]
-  <si>
     <t>09/03/2026</t>
   </si>
   <si>
     <t>BABBCC9517</t>
   </si>
   <si>
     <t>Decisione a contrarre - per affidamento diretto, per l’acquisto del servizio relativo allo spettacolo teatrale “La vera storia di Iqbal Masih”, per un importo complessivo di € 616,37 Iva esclusa.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABBCC9517</t>
-[...4 lines deleted...]
-  <si>
     <t>06/03/2026</t>
   </si>
   <si>
     <t>BABBBD7D60</t>
   </si>
   <si>
     <t>Decisione a contrarre -Decisione a contrarre per affidamento diretto, per l’acquisto del servizio relativo allo spettacolo teatrale La città delle Amazzoni, per un importo complessivo di € 1912,73 Iva esclusa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABBBD7D60</t>
-[...4 lines deleted...]
-  <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>BAB4F00C1A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per l’affidamento diretto del servizio raccolta e consegna postale di corrispondenza, per un importo pari a € 150,00 Iva esclusa</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/2b0daaa2-28a2-493d-bf43-3198efd69aea</t>
   </si>
   <si>
     <t>02/03/2026</t>
   </si>
   <si>
     <t>BAA513190A</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - per affidamento diretto,per l’acquisto fuori Mepa del servizio relativo allo spettacolo teatrale Il filo di Arianna per i
 bambini delle classi quinte della scuola primaria,per un importo contrattuale pari a € 1035,46 Iva 10% esclusa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA513190A</t>
-[...4 lines deleted...]
-  <si>
     <t>BAA4AE8940</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto,per l’acquisto fuori Mepa del servizio relativo allo spettacolo teatrale Pollicina per i bambini della scuola dell’infanzia,per un importo contrattuale pari a € 1285,46 Iva 10% esclusa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA4AE8940</t>
-[...4 lines deleted...]
-  <si>
     <t>25/02/2026</t>
   </si>
   <si>
     <t>BA78A57C0A</t>
   </si>
   <si>
     <t>Decisione a contrarre mediante ordine diretto per l’acquisto dell’armadio porta defibrillatore e del cartello segnaletico,all’operatore economico Monolabo srl con sede legale viale Alexander Fleming 18/20 95125 Catania - P.I.: 04542450871, per un importo pari a € 142 Iva esclusa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA78A57C0A</t>
-[...4 lines deleted...]
-  <si>
     <t>24/02/2026</t>
   </si>
   <si>
     <t>BA892809F5</t>
   </si>
   <si>
     <t>Decisione a contrarre per l’affidamento diretto, tramite Trattiva Diretta MEPA, Viaggio di istruzione in Campania per le classi terze scuola secondaria I grado dell'I.C. Pluchinotta</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/1e4b3535-4592-4a4e-82ca-46944be35294</t>
   </si>
   <si>
     <t>20/02/2026</t>
   </si>
   <si>
     <t>BA77AF062E</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - per affidamento diretto,per il servizio di animazione Festa di Carnevale per i bambini della scuola
 dell’infanzia a.s. 2025/26, per una quota di partecipazione a bambino di € 4,00 Iva Inclusa.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA77AF062E</t>
-[...4 lines deleted...]
-  <si>
     <t>13/02/2026</t>
   </si>
   <si>
     <t>BA682580CC</t>
   </si>
   <si>
     <t>Decisione a contrarre - mediante Trattativa diretta sul Mercato Elettronico della Pubblica Amministrazione (MEPA) dell’acquisto del software per sostituzione docenti, per un importo contrattuale pari a € 290,00 Iva esclusa.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA682580CC</t>
-[...4 lines deleted...]
-  <si>
     <t>12/02/2026</t>
   </si>
   <si>
     <t>BA66603F6A</t>
   </si>
   <si>
     <t>Decisione a contrarre - mediante affidamento diretto, per l’acquisto del servizio del corso di formazione per addetti al primo soccorso in Aziende di rischio medio e basso per il personale scolastico dell’I.C.Pluchinotta, per un importo contrattuale pari a € 800,00 (IVA esente);</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA66603F6A</t>
-[...4 lines deleted...]
-  <si>
     <t>BA65DF2755</t>
   </si>
   <si>
     <t>Decisione a contrarre - per affidamento diretto, di cui all’art.50, comma 1, lett. b) del D.Lgs. 36/2023, relativa all’acquisto/fornitura materiale di pulizia per l’Istituto Comprensivo Pluchinotta, per un importo pari a € 2.015,00 Iva esclusa.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA65DF2755</t>
-[...4 lines deleted...]
-  <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>BA5F2850CC</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto,per l’acquisto del sevizio relativo alla rappresentazione teatrale Il Favoloso Gatto con gli stivali ,per un importo complessivo di € 541,82 Iva esclusa.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5F2850CC</t>
-[...4 lines deleted...]
-  <si>
     <t>BA5DE92A5B</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto,per l’acquisto del sevizio relativo alla rappresentazione teatrale “Il Re Leone” comprensivo di trasporto presso il teatro Metropolitan di Catania, all’operatore economico Metropolitan srl - con sede legale in via Sant’Euplio, 21 – 950</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5DE92A5B</t>
-[...4 lines deleted...]
-  <si>
     <t>12/01/2026</t>
   </si>
   <si>
     <t>B9EB23C5EB</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - mediante affidamento diretto per il rinnovo del contratto di assistenza dei servizi applicativi Argo ai sensi dell’art. 50, comma 1, lettera b) del D.Lgs. 36/2023, mediante Trattativa Diretta sul Mercato Elettronico della Pubblica Amministrazione (MEPA), </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EB23C5EB</t>
-[...4 lines deleted...]
-  <si>
     <t>30/12/2025</t>
   </si>
   <si>
     <t>B9E865F375</t>
   </si>
   <si>
     <t>Decisione a contrarre - per affidamento diretto, per l’acquisto del viaggio presso il parco nazionale della sila dal 13/01/2026 al 15/01/2026,, per un importo complessivo di € 44.525, esente Iva.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E865F375</t>
-[...4 lines deleted...]
-  <si>
     <t>19/12/2025</t>
   </si>
   <si>
     <t>B9BA6A92B9</t>
   </si>
   <si>
     <t>Decisione a contrarre - per affidamento diretto,per il servizio di animazione per i bambini della scuola dell’infanzia a.s. 2025/26,per una quota di partecipazione a bambino di € 4,00 Iva Inclusa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BA6A92B9</t>
-[...4 lines deleted...]
-  <si>
     <t>17/12/2025</t>
   </si>
   <si>
     <t>B9AAA4AF53</t>
   </si>
   <si>
     <t>Decisione a contrarre - per affidamento diretto,relativa all’acquisto/fornitura materiale di pulizia per l’Istituto Comprensivo Pluchinotta, per un importo pari a € 916,40 Iva esclusa.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AAA4AF53</t>
-[...4 lines deleted...]
-  <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>B97F26F263</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre mediante Trattativa diretta sul MEPA,relativa alla polizza assicurativa Responsabilità Civile,Infortuni,Tutela legale,Assistenza Alunni e Personale a.s. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97F26F263</t>
-[...4 lines deleted...]
-  <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>B97CA31CE5</t>
   </si>
   <si>
     <t>Decisione a contrarre -Decisione a contrarre mediante affidamento diretto, per l’acquisto del servizio del corso dei Rappresentanti dei Lavoratori per la Sicurezza (RLS) per il personale scolastico dell’I.C.Pluchinotta, per un importo contrattuale pari a € 337,00 (IVA esclusa)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97CA31CE5</t>
-[...4 lines deleted...]
-  <si>
     <t>09/12/2025</t>
   </si>
   <si>
     <t>B97CC8698F</t>
   </si>
   <si>
     <t>Decisione a contrarre mediante affidamento diretto, per l’acquisto del materiale di facile consumo per gli alunni della scuola dell’infanzia plesso San Lorenzo, per un importo complessivo di € 156,07 esclusa Iva.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97CC8698F</t>
-[...4 lines deleted...]
-  <si>
     <t>B947E1BD16</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - mediante affidamento diretto,per l’acquisto del servizio del corso di formazione BLSD (Basic Life Support with defribrillation) per l’utilizzo del defibrillatore semiautomatico per il personale scolastico dell’I.C.Pluchinotta, per un importo contrattuale </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B947E1BD16</t>
-[...4 lines deleted...]
-  <si>
     <t>04/12/2025</t>
   </si>
   <si>
     <t>B9635DC294</t>
   </si>
   <si>
     <t>Decisione a contrarre - mediante affidamento diretto,per l’acquisto del materiale di facile consumo per attività di laboratorio per gli alunni DVA della scuola secondaria di I grado, per un importo complessivo di € 115,08 esclusa Iva.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9635DC294</t>
-[...4 lines deleted...]
-  <si>
     <t>B9633E1031</t>
   </si>
   <si>
     <t>Decisione a contrarre - mediante affidamento diretto, per l’integrazione della fornitura di materiale di cancelleria per il modulo Creiamo una scenografia,in attuazione al progetto Vivere la scuola seconda finestra.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9633E1031</t>
-[...4 lines deleted...]
-  <si>
     <t>03/12/2025</t>
   </si>
   <si>
     <t>B9652AB89D</t>
   </si>
   <si>
     <t>Decisione a contrarre - mediante affidamento diretto FUORI MEPA, per il rinnovo del pacchetto assistenza Argo Software n. 12 contatti,per un importo contrattuale pari a € 200,00 (Iva esclusa).</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9652AB89D</t>
-[...4 lines deleted...]
-  <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>B948E51DC6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento  diretto  ai  sensi  dell’art. 50, comma 1,  lettera  b)  del  D.Lgs.  36/2023,  per  l’acquisto del servizio  di  trasporto  per  gli  alunni  della  scuola media</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B948E51DC6</t>
-[...4 lines deleted...]
-  <si>
     <t>27/11/2025</t>
   </si>
   <si>
     <t>B9469C00D9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per affidamento diretto per l’acquisto del servizio relativo al musical Il ritorno di Hansel e Gretel comprensivo del servizio di trasporto per un importo complessivo di € 1805,46 Iva esclusa.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9469C00D9</t>
-[...4 lines deleted...]
-  <si>
     <t>26/11/2025</t>
   </si>
   <si>
     <t>B93DA81AF8</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto, di cui all’art.50, comma 1, lett. b) del D.Lgs. 36/2023, per l’acquisto di materiale di piccola manutenzione, per un importo complessivo di € 132,62 Iva esclusa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93DA81AF8</t>
-[...4 lines deleted...]
-  <si>
     <t>B93DDF547A</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto,per l’acquisto del servizio relativo Dr Jekyll and Mr Hyde comprensivo di trasporto, per € 2475,45 esclusa Iva e visita ai presepi di Catania €236,00 esente Iva</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93DDF547A</t>
-[...4 lines deleted...]
-  <si>
     <t>B93D3F4313</t>
   </si>
   <si>
     <t>Decisione a contrarre - per affidamento diretto per l’acquisto del servizio di Formazione Epocurament, per un importo complessivo di € 1.147,54 Iva esclusa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93D3F4313</t>
-[...4 lines deleted...]
-  <si>
     <t>20/11/2025</t>
   </si>
   <si>
     <t>B9388C2578</t>
   </si>
   <si>
     <t>Decisione a contrarre - per Progetto Erasmus Azione KA1 Mobilità Individuale ai fini di Apprendimento “Un passo verso una Europa sociale e una generazione green” PNRR_2023-1-IT02-KA122-SCH-000142158 presso Ayerbe/ (Spagna) dal 22/11/2025 al 28/11/2025 e dal 08/12/2025 al 14/12/2</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9388C2578</t>
-[...4 lines deleted...]
-  <si>
     <t>19/11/2025</t>
   </si>
   <si>
     <t>B92C34B178</t>
   </si>
   <si>
     <t>Decisione a contrarre - per affidamento diretto per l’acquisto del servizio relativo al laboratorio teatrale interattivo “LA FATA DEL RITMO” per gli alunni della scuola primaria dell’I.C. Pluchinotta per un importo complessivo di € 584,00 esente Iva.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92C34B178</t>
-[...4 lines deleted...]
-  <si>
     <t>11/11/2025</t>
   </si>
   <si>
     <t>B90C446C8D</t>
   </si>
   <si>
     <t>Decisione a contrarre - mediante affidamento diretto ai sensi dell’art. 50, comma 1, lettera b) del D.Lgs. 36/2023, per la fornitura di materiale di cancelleria per il modulo “Creiamo una scenografia”, in attuazione al progetto “Vivere la scuola” relativo al finanziamento Avviso</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90C446C8D</t>
-[...4 lines deleted...]
-  <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>B8DE6EF0BE</t>
   </si>
   <si>
     <t>Decisione a contrarre - per affidamento diretto, di cui all’art.50, comma 1, lett. b) del D.Lgs. 36/2023, per l’acquisto di materiale di cancelleria per l’I.C. Pluchinotta per un importo complessivo di € 74,56 Iva Esclusa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DE6EF0BE</t>
-[...4 lines deleted...]
-  <si>
     <t>B8DE9037C1</t>
   </si>
   <si>
     <t>Decisione a contrarre - mediante ordine diretto per l’acquisto di prodotti e medicinali di pronto soccorso destinato ai vari plessi,per un importo contrattuale pari a € 318,60 Iva esclusa.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DE9037C1</t>
-[...4 lines deleted...]
-  <si>
     <t>17/10/2025</t>
   </si>
   <si>
     <t>B8B18B4CE1</t>
   </si>
   <si>
     <t>Decisione a contrarre - per affidamento diretto, mediante Trattativa Diretta sul MEPA per l’acquisto servizi Netadmin,Netsecurity e Netblock per un importo contrattuale pari a € 2.160,00 (IVA ESCLUSA)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B18B4CE1</t>
-[...4 lines deleted...]
-  <si>
     <t>14/10/2025</t>
   </si>
   <si>
     <t>Lettera per il conferimento di incarico TUTOR  Arcifa progetto Avviso n. 10</t>
   </si>
   <si>
     <t>Lettera per il conferimento di incarico SOSTEGNO progetto Avviso n. 10- Celi A.M.</t>
   </si>
   <si>
     <t xml:space="preserve">Lettera di conferimento incarico ESPERTO progetto Avviso n.10- Galvagno C. </t>
   </si>
   <si>
     <t>B89CE0AD7D</t>
   </si>
   <si>
     <t>Decisione a contrarre - per affidamento diretto, di cui all’art.50, comma 1, lett. b) del D.Lgs. 36/2023, relativa all’acquisto/fornitura materiale di pulizia per tutti i plessi dell’Istituto Comprensivo Pluchinotta, per un importo pari a € 2608,93 + IVA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89CE0AD7D</t>
-[...4 lines deleted...]
-  <si>
     <t>13/10/2025</t>
   </si>
   <si>
     <t>B89335526C</t>
   </si>
   <si>
     <t>Decisione a contrarre - mediante (ODA) sul MEPA,del servizio di Centralino Voip, assistenza tecnica, informatica, allarme e videosorveglianza e consulenza per la pubblicazione degli atti in AT, per un importo contrattuale pari a € 2.680,00 (IVA ESCLUSA).</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89335526C</t>
-[...4 lines deleted...]
-  <si>
     <t>B891FA1FF7</t>
   </si>
   <si>
     <t>Decisione a contrarre - mediante ordine diretto per il servizio di noleggio del defibrillatore semiautomatico Heartstart FRX completo di batteria, coppia elettrodi smart, per un periodo contrattuale di 4 (quattro) mesi, per un importo contrattuale pari a € 240,00 Iva esclusa.</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/8223e3d7-e157-438b-8104-a8934b1a8b46</t>
   </si>
   <si>
     <t>10/10/2025</t>
   </si>
   <si>
     <t>B8922A5D0B</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - mediante ordine diretto per l’affidamento del servizio di noleggio di 
 n.8 Multifunzionali fotocopiatori per tutti i plessi e per la segreteria dell’I.C.Pluchinotta,per un importo 
 contrattuale pari a € 220,10 Cig: B8922A5D0B</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8922A5D0B</t>
-[...4 lines deleted...]
-  <si>
     <t>04/08/2025</t>
   </si>
   <si>
     <t>B7CA911081</t>
   </si>
   <si>
     <t>Decisione a contrarre (ODA) su MEPA per l’acquisto del servizio di mantenimento del portale MyPortal School 3.0 e della relativa App Mobile</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7CA911081</t>
-[...4 lines deleted...]
-  <si>
     <t>18/07/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Nomina Rup del Dirigente scolastico a titolo non oneroso </t>
   </si>
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>Nomina gestione documentale DS e DSGA - Decreto n. 71</t>
   </si>
   <si>
     <t>26/06/2025</t>
   </si>
   <si>
     <t>B76DAB073C</t>
   </si>
   <si>
     <t>Decisione a contrarre mediante affidamento diretto per l’integrazione della fornitura di prodotti alimentari</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76DAB073C</t>
-[...4 lines deleted...]
-  <si>
     <t>06/06/2025</t>
   </si>
   <si>
     <t>B72BAC25C4</t>
   </si>
   <si>
     <t>Decisione a contrarre ordine diretto per l’acquisto della fornitura del disinfettante di iodopovidone 10% per la cassetta di pronto soccorso</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72BAC25C4</t>
-[...4 lines deleted...]
-  <si>
     <t>27/05/2025</t>
   </si>
   <si>
     <t>B70C20E740</t>
   </si>
   <si>
     <t>Decisione a contrarre - mediante ordine diretto per l’acquisto del frigorifero per la conservazione dei farmaci da somministrare in orario scolastico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70C20E740</t>
-[...4 lines deleted...]
-  <si>
     <t>B70C168E41</t>
   </si>
   <si>
     <t>Decisione a contrarre - mediante ordine diretto per acquisto noleggio service audio per il concerto del coro degli alunni della scuola media dell’I.C.Pluchinotta</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/6997b211-4ecc-4557-b217-6d8a145af2a2</t>
   </si>
   <si>
     <t>23/05/2025</t>
   </si>
   <si>
     <t>B7008C71F5</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Decisione a contrarre mediante ordine diretto per il servizio di fornitura del disinfettante di
 iodopovidone 10% per la cassetta di pronto soccorso dell’I.C.Pluchinotta</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7008C71F5</t>
-[...4 lines deleted...]
-  <si>
     <t>B6FF4A8736</t>
   </si>
   <si>
     <t>Decisione a contrarre -mediante ordine diretto per il servizio di fornitura della batteria e degli elettrodi per il defibrillatore</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FF4A8736</t>
-[...4 lines deleted...]
-  <si>
     <t>20/05/2025</t>
   </si>
   <si>
     <t>B6F22ED400</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre mediante ordine diretto per acquisto noleggio service audio per il Saluto alla Scuola Primaria presso il Polo Culturale “G. Verga”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F22ED400</t>
-[...4 lines deleted...]
-  <si>
     <t>B6F25B3DE6</t>
   </si>
   <si>
     <t>Decisione a contrarre  mediante affidamento diretto per l’acquisto di prodotti alimentari e prodotti vari per il progetto Cook -Chimica in cucina</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F25B3DE6</t>
-[...4 lines deleted...]
-  <si>
     <t>B6D10A7B8C</t>
   </si>
   <si>
     <t>Decisione a contrarre mediante affidamento diretto per la fornitura di ingredienti per il progetto Cook – Chimica in cucina</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D10A7B8C</t>
-[...4 lines deleted...]
-  <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>Nomina Reo Prof. Arcifa Patrizia B. Progetto Scuola no Stop</t>
   </si>
   <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>Lettera per il conferimento di incarico di Tutor Prof. Bellofiore Progetto Scuola no Stop</t>
   </si>
   <si>
     <t>Decreto per il conferimento di incarichi individuali di Tutor per il Progetto Scuola no Stop</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>B6D83A7237</t>
   </si>
   <si>
     <t>Decisione a contrarre mediante affidamento diretto, per la fornitura di accessori per il computer e stampante 3D per il modulo“Informatica per tutti”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D83A7237</t>
-[...4 lines deleted...]
-  <si>
     <t>12/05/2025</t>
   </si>
   <si>
     <t>B6D0E869CD</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto relativo allo spettacolo teatrale“Vi cuntu e vi cantu l’arrivo di Angelica a Parigi"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D0E869CD</t>
-[...4 lines deleted...]
-  <si>
     <t>05/05/2025</t>
   </si>
   <si>
     <t>B6B4FDBFAA</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto del servizio di visita guidata e laboratorio didattico presso l’Associazione Amici del Parco Paternò del Toscano ONLUS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B4FDBFAA</t>
-[...4 lines deleted...]
-  <si>
     <t>B6B4AE1457</t>
   </si>
   <si>
     <t>Decisione a contrarre mediante ordine diretto del servizio di noleggio pullman con conducente per trasporto alunni e accompagnatori della scuola primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B4AE1457</t>
-[...4 lines deleted...]
-  <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>B6AA8453D4</t>
   </si>
   <si>
     <t>Decisione a contrarre  per affidamento diretto per l’acquisto del servizio relativo allo spettacolo teatrale “Silenzio! Arriva Don Chisciotte” per gli alunni della scuola dell’infanzia dell’I.C. Pluchinotta</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AA8453D4</t>
-[...4 lines deleted...]
-  <si>
     <t>B6AA5D4011</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre mediante ordine diretto del servizio di noleggio bus con conducente per gli alunni  della scuola media, per i giorni 8, 9,10 e 11 aprile per Parco del Toscano</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AA5D4011</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2025</t>
   </si>
   <si>
     <t>B6A9C4C283</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto per l’acquisto di materiale di cancelleria per gli Esami di Stato</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A9C4C283</t>
-[...4 lines deleted...]
-  <si>
     <t>B6A9E4319A</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto per l’acquisto del servizio di visita guidata e laboratorio didattico Parco Paternò del Toscano per i giorni 8-9-10-11 aprile 2025 per gli alunni della scuola secondaria di I grado</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A9E4319A</t>
-[...4 lines deleted...]
-  <si>
     <t>B6A46E47C3</t>
   </si>
   <si>
     <t>Decisione a contrarre per ordine diretto per l’acquisto di materiale di cancelleria per uso didattico per la scuola dell’infanzia plesso Barriera sez. A</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A46E47C3</t>
-[...4 lines deleted...]
-  <si>
     <t>28/04/2025</t>
   </si>
   <si>
     <t>B6A4511662</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto relativo all’acquisto di materiale di pulizia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A4511662</t>
-[...4 lines deleted...]
-  <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>B66CB63689</t>
   </si>
   <si>
     <t>Decisione a contrarre mediante affidamento diretto, per il PNRR DM 65/2023, materiale di consumo tecnico specialistico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66CB63689</t>
-[...4 lines deleted...]
-  <si>
     <t>07/04/2025</t>
   </si>
   <si>
     <t>B65DE4272F</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto, per fornitura ed installazione di n°. 6 batterie per radar ajax e sirena esterna ajax</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65DE4272F</t>
-[...4 lines deleted...]
-  <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>B65C1B46C8</t>
   </si>
   <si>
     <t>Decisione a contrarre mediante affidamento diretto, a favore dell’operatore Happy Casa Store, per la fornitura di materiale da cucina per il progetto Cook Chimica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65C1B46C8</t>
-[...4 lines deleted...]
-  <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>B6483F506C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre mediante affidamento diretto  per la fornitura di materiale da cucina per il progetto Cook – Chimica in cucina</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6483F506C</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2025</t>
   </si>
   <si>
     <t>B6395E9F20</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto, per l’acquisto del servizio relativo agli spettacoli teatrali “Inside out” per gli alunni della scuola dell'infanzia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6395E9F20</t>
-[...4 lines deleted...]
-  <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>B6351B56B0</t>
   </si>
   <si>
     <t>Decisione a contrarre  mediante ordine diretto per l’acquisto di materiale di cancelleria per il progetto Imparo ad arte per la scuola dell’infanzia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6351B56B0</t>
-[...4 lines deleted...]
-  <si>
     <t>B63400C3D8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per affidamento diretto, per l’acquisto del servizio di visita e laboratorio didattico presso il Parco Paternò del Toscano per gli alunni della scuola media</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63400C3D8</t>
-[...4 lines deleted...]
-  <si>
     <t>B633835B9B</t>
   </si>
   <si>
     <t>Decisione a contrarre mediante ordine diretto per l’acquisto di materiale didattico per il progetto Giochiamo con la Fantasia per gli alunni diversamente abili</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B633835B9B</t>
-[...4 lines deleted...]
-  <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>B6208260D8</t>
   </si>
   <si>
     <t>Decisione a contrarre - mediante ordine diretto su MePa per acquisto strumenti musicali  ed accessori</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6208260D8</t>
-[...4 lines deleted...]
-  <si>
     <t>B61F01EC0A</t>
   </si>
   <si>
     <t>Decisione a contrarre - mediante ordine diretto del servizio di noleggio pullman con conducente per trasporto alunni e accompagnatori della scuola media Parco del Toscano</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61F01EC0A</t>
-[...4 lines deleted...]
-  <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>B6197319C5</t>
   </si>
   <si>
     <t>Decisione a contrarre - per affidamento diretto per l’acquisto del Corso di Formazione e di aggiornamento per addetti al primo soccorso</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6197319C5</t>
-[...4 lines deleted...]
-  <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>B6136701C1</t>
   </si>
   <si>
     <t>Decisione a contrarre - mediante ordine diretto per l’acquisto di materiale di cancelleria per il progetto “Ballando sulle note” per la scuola dell’infanzia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6136701C1</t>
-[...4 lines deleted...]
-  <si>
     <t>13/03/2025</t>
   </si>
   <si>
     <t>B609F0D41D</t>
   </si>
   <si>
     <t>Decisione a contrarre - per l’acquisto di materiale di cancelleria per il progetto Piccole regole per diventare grandi per la scuola dell’infanzia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B609F0D41D</t>
-[...4 lines deleted...]
-  <si>
     <t>B609B6F7F3</t>
   </si>
   <si>
     <t>Decisione a contrarre - mediante ordine diretto per l’acquisto di materiale di cancelleria per il progetto “Tutti a Tavola”per la scuola dell’infanzia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B609B6F7F3</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2025</t>
   </si>
   <si>
     <t>B5FF872764</t>
   </si>
   <si>
     <t>Decisione a contrarre - mediante ordine diretto per l’acquisto di materiale di cancelleria per il progetto Trasformiamo e creiamo per la scuola dell’infanzia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FF872764</t>
-[...4 lines deleted...]
-  <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>B5F8A4D27F</t>
   </si>
   <si>
     <t>Decisione a contrarre - mediante ordine diretto per l’acquisto di materiale per il progetto Il mondo è di mille colori per la scuola dell’infanzia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F8A4D27F</t>
-[...4 lines deleted...]
-  <si>
     <t>B5F76C1111</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per l’acquisto di materiale di cancelleria per la scuola dell’infanzia plesso Barriera sez.B e sez.E</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F76C1111</t>
-[...4 lines deleted...]
-  <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>B5F4E35B35</t>
   </si>
   <si>
     <t>Decisione a contrarre - per l’acquisto di materiale di cancelleria per uso didattico per la scuola dell’infanzia plesso San Lorenzo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F4E35B35</t>
-[...4 lines deleted...]
-  <si>
     <t>B5F48A219F</t>
   </si>
   <si>
     <t>Decisione a contrarre - mediante ordine diretto, all’operatore economico Galati Antonino,relativa al noleggio di n.1 fotocopiatrice per uso amministrativo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F48A219F</t>
-[...4 lines deleted...]
-  <si>
     <t>B5F3306C75</t>
   </si>
   <si>
     <t>Decisione a contrarre - mediante ordine diretto per l’acquisto di materiale di cancelleria per la scuola dell’infanzia sostegno</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F3306C75</t>
-[...4 lines deleted...]
-  <si>
     <t>B5F310A93F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre mediante ordine diretto per l’acquisto di materiale di cancelleria per la scuola dell’infanzia plesso Colombo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F310A93F</t>
-[...4 lines deleted...]
-  <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>B5EE8BBD7B</t>
   </si>
   <si>
     <t>Decisione a contrarre - mediante ordine diretto per l’acquisto di materiale di cancelleria per la scuola dell’infanzia plesso Barriera sez.D</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EE8BBD7B</t>
-[...4 lines deleted...]
-  <si>
     <t>05/03/2025</t>
   </si>
   <si>
     <t>B5ED08B7B0</t>
   </si>
   <si>
     <t>Decisione a contrarre -  mediante ordine diretto per l’acquisto di materiale di cancelleria per alunni diversamente abili</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5ED08B7B0</t>
-[...4 lines deleted...]
-  <si>
     <t>B5ED3349AA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre mediante ordine diretto per l’acquisto di materiale di cancelleria per uso didattico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5ED3349AA</t>
-[...4 lines deleted...]
-  <si>
     <t>24/02/2025</t>
   </si>
   <si>
     <t>B5C17A3CBE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per l’acquisto dei servizi relativi agli spettacoli teatrali del 27 febbraio,4 e 5 marzo 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C17A3CBE</t>
-[...4 lines deleted...]
-  <si>
     <t>21/02/2025</t>
   </si>
   <si>
     <t>B5C16AF366</t>
   </si>
   <si>
     <t>Decisione a contrarre per spettacolo teatrale Odissea - Calssi quinte  Scuola Primaria - 24-02-2025</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/de7456b0-8c2b-4a2e-850c-cf442fdff9c6</t>
   </si>
   <si>
     <t>17/02/2025</t>
   </si>
   <si>
     <t>B5AC17D333</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Decisione a contrarre relativa  all’acquisto/fornitura  materiale  di  pulizia  per  i  plessi  dell’Istituto 
 </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AC17D333</t>
-[...4 lines deleted...]
-  <si>
     <t>8. Decreto cumulativo di affidamento incarichi per n. 6 Esperti/Formatori e 6 Tutor CODICE PROGETTO: M4C1I3.1-2023-1143-P-35546</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>B586A4DC1B</t>
   </si>
   <si>
     <t>Decisione a contrarre - per il servizio spettacoli teatrali Che fine ha fatto Pinoccchio? del 11-14/02/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B586A4DC1B</t>
-[...4 lines deleted...]
-  <si>
     <t>03/02/2025</t>
   </si>
   <si>
     <t>B58624B068</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per servizio di noleggio pullman con conducente per trasporto alunni</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58624B068</t>
-[...4 lines deleted...]
-  <si>
     <t>B585C7D61D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione per per l’acquisto del servizio relativo allo spettacolo teatrale “Bimbi e Pupi”-F.lli Napoli</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B585C7D61D</t>
-[...4 lines deleted...]
-  <si>
     <t>28/01/2025</t>
   </si>
   <si>
     <t>B55D9809C4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per spettacolo teatrale scuola media del 21/01/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55D9809C4</t>
-[...4 lines deleted...]
-  <si>
     <t>21/01/2025</t>
   </si>
   <si>
     <t>B54C70686E</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINA INDIZIONE ORDINE DIRETTO SU MEPA-PNRR DM 66-2023 </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54C70686E</t>
-[...4 lines deleted...]
-  <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>B53899FAAE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per l’acquisto del servizio relativo agli spettacoli teatrali “Che fine ha fatto Pinocchio?"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53899FAAE</t>
-[...4 lines deleted...]
-  <si>
     <t>13/01/2025</t>
   </si>
   <si>
     <t>B53472B3F1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre mediante affidamento diretto per la fornitura di ceramiche grezze</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/6d7f8ba9-d11e-4a2c-9a95-d6f9819a0eb2</t>
   </si>
   <si>
     <t>B529E9874E</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Decisione  a  contrarre  mediante  affidamento  diretto  per  acquisto  Software  Argo  -  
 Emolumenti web</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B529E9874E</t>
-[...4 lines deleted...]
-  <si>
     <t>B52923C44B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per la fornitura di materiale per laboratorio didattico di ceramica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52923C44B</t>
-[...4 lines deleted...]
-  <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>B5207229FC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione per Rinnovo del contratto di assistenza dei servizi applicativi Argo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5207229FC</t>
-[...4 lines deleted...]
-  <si>
     <t>07/01/2025</t>
   </si>
   <si>
     <t>B5268DD054</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per l’acquisto dei servizi relativi agli spettacoli teatrali del 10, 14 e 15 gennaio 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5268DD054</t>
-[...4 lines deleted...]
-  <si>
     <t>27/12/2024</t>
   </si>
   <si>
     <t>B504BDFF72</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per fornitura di n.4 bandiere dell’Italia, dell’Europa e della Regione Sicilia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B504BDFF72</t>
-[...4 lines deleted...]
-  <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>B4E73950AD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per acquisto di un Corso di Formazione di primo soccorso di base e gestione delle Emergenze</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E73950AD</t>
-[...4 lines deleted...]
-  <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>B4E6977755</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per acquisto materiale di pulizia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E6977755</t>
-[...4 lines deleted...]
-  <si>
     <t>B4E12F0FBD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di timbri automatici lineari e rotondi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E12F0FBD</t>
-[...4 lines deleted...]
-  <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>B4D380144E</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DEL “SERVIZIO DI CASSA” PERIODO 01/01/2025-31/12/2027</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D380144E</t>
-[...4 lines deleted...]
-  <si>
     <t>02/12/2024</t>
   </si>
   <si>
     <t>B4B3F8974D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Per Realizzazione laboratorio teatrale di animazione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B3F8974D</t>
-[...4 lines deleted...]
-  <si>
     <t>B49043D456</t>
   </si>
   <si>
     <t>Decisione a contrarre per  Acquisto di materiale di cancelleria per uso amministrativo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49043D456</t>
-[...4 lines deleted...]
-  <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>B480DD08F1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Per Noleggio service audio per concerto Natalizio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B480DD08F1</t>
-[...4 lines deleted...]
-  <si>
     <t>B48088E232</t>
   </si>
   <si>
     <t>Decisione a contrarre - PER Noleggio pullman con conducente per trasporto alunni e accompagnatori</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48088E232</t>
-[...4 lines deleted...]
-  <si>
     <t>B4810DFF16</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di prodotti e medicinali di pronto soccorso</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4810DFF16</t>
-[...4 lines deleted...]
-  <si>
     <t>20/11/2024</t>
   </si>
   <si>
     <t>B459DFCC54</t>
   </si>
   <si>
     <t>Decisione a contrarre - PER Servizio di Centralino Voip - Assistenza tecnica informatica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B459DFCC54</t>
-[...4 lines deleted...]
-  <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>B458BD6257</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SOFTWARE PER SOSTITUZIONE DOCENTI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B458BD6257</t>
-[...4 lines deleted...]
-  <si>
     <t>15/11/2024</t>
   </si>
   <si>
     <t>B404E75179</t>
   </si>
   <si>
     <t>Decisione a contrarre - PER INTERVENTI DI MANUTENZIONE IDRAULICA VARI PLESSI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B404E75179</t>
-[...4 lines deleted...]
-  <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>B418167E13</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE PER servizio di raccolta e consegna postale di corrispondenza</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B418167E13</t>
-[...4 lines deleted...]
-  <si>
     <t>B3FFD5E699</t>
   </si>
   <si>
     <t>Decisione a contrarre -  PER MATERIALE DI PULIZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FFD5E699</t>
-[...4 lines deleted...]
-  <si>
     <t>28/10/2024</t>
   </si>
   <si>
     <t>B4001B28F2</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMINA A CONTRARRE PER NOLEGGIO 1 FOTOCOPIATORE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4001B28F2</t>
-[...4 lines deleted...]
-  <si>
     <t>15/10/2024</t>
   </si>
   <si>
     <t>B36E077A95</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE PER ACQUISTO TIMBRO METALLICO UFFICIALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36E077A95</t>
-[...4 lines deleted...]
-  <si>
     <t>14/10/2024</t>
   </si>
   <si>
     <t>B36E3BDE1E</t>
   </si>
   <si>
     <t>Decisione a contrarre - PER RINNOVO ARGO WEB PREMIUM -PEC-PACCHETTI MAIL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36E3BDE1E</t>
-[...4 lines deleted...]
-  <si>
     <t>10/10/2024</t>
   </si>
   <si>
     <t>B400F43AF4</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO FILTRO Netblock e SERVIZIO Netsecurity</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B400F43AF4</t>
-[...4 lines deleted...]
-  <si>
     <t>27/09/2024</t>
   </si>
   <si>
     <t>B3E9257237</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per Servizio di GDPR e nomina DPO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E9257237</t>
-[...4 lines deleted...]
-  <si>
     <t>26/09/2024</t>
   </si>
   <si>
     <t>B3FFFBCAAE</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO E INSTALLAZIONE TERMINALE PRESENZE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FFFBCAAE</t>
-[...4 lines deleted...]
-  <si>
     <t>20/09/2024</t>
   </si>
   <si>
     <t>B39F2A83B9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per Polizza assicurativa Responsabilità Civile, Infortuni, Tutela Legale, Assistenza Alunni e Personale  a. s. 2024/2025</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/622ae56a-b8b1-4fa4-9f2c-0c4b4e100d11</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -2614,3339 +1824,3965 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD57C84069" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/d93d0000-be55-4a27-9846-e44cd795f702" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5447D430" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/9e929e34-bc4c-4214-aef6-de5a0c853ec8" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4D286836" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/80290a31-0242-4d94-b3a7-c12fe326247e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3CE98804" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/27d7da5e-9ac0-4ac8-8aa2-8ede035e771b" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3610184C" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/037154a2-183e-4326-b985-ff7241bbdb97" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2C79196A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/d9bd0979-557c-44c1-aced-95de1188f721" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0F6C9CB5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/429a9cb5-bcc1-49db-a9a9-fdc3b1e2c43e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0C777FEA" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/8be86784-63d3-4439-b907-ebb12973ba5a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD07A4D26A" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/5348cb4f-c247-47a2-9d1b-cc228274c3cc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCB35C06C" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/9e51bc63-424f-474f-b201-832d9d51b62a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD0BBEFF8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/33af0803-2538-4965-9948-7ad1991c6cf8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC58495834" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/2a3b8f80-101c-423d-81ee-ffe5ba181514" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC12E968C7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/8344182f-becc-4a07-917a-c359717c1aab" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0F69C74A" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/6fae8da4-a1e2-43b6-bcd3-0bb431074ad8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF6C8A4D5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/e472bef8-3bcc-497b-a9ac-7b6c1da5162d" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDB34F76A" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/d4031097-711d-4cf2-ab2e-69025cc5ac73" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC661068D" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/c857c0f7-a71b-47c4-9444-e8b35f060de8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC616B15D" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/b920b411-21a8-4e7e-aa86-aa5e0e73dec2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB2EADFA4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/086794e1-33eb-41c9-8ab1-189ee0f9d9b1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB2BF514D" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/2b39464e-6364-4d09-9f86-544ef73b7d13" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB91B12DCC" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/6d3a7d30-5d57-4f92-a86b-349a6e95530f" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA342E860" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/ca852b6c-61fa-4d2b-8651-301ca1b21919" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA0CE08F3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/298df282-ce3d-472b-8fa8-47756d9ed3ef" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA0907C19" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/1aeb69d8-85a3-4dea-ac15-5eedbc7c1fd0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9F08FAE2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/95a13538-44f2-4e5b-9e7b-7aadc37a4c49" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9968C335" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/753c8841-b615-47bb-9839-4aeeddf4bcab" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB97DA23EA" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/d7a246f0-2ca1-4b50-ac35-4dbf557f64b6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6A212F8E" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/11f66bc9-a32a-4831-8506-3b6b2dc6dc22" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB58C5E498" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/376392e2-6c00-43c5-9fa3-cc1a5416292b" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4DA796F8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/71f0de30-817d-447b-b4cf-7782818a9b8f" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB434EB83C" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/d08c4319-6fbb-4813-af97-59412dbb4dc6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4306E40E" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/c9b9e60b-5020-4261-9c8a-03b8240fb32d" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2EE599AE" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/8ee7544a-20f2-4573-8b28-19b38c38d6e6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0969EFE2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/0774144c-91dd-4ead-a3e2-b76b039b6e95" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFAAECF64" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/1f02d29e-3c4b-4ae8-9694-087f53e05436" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF116F5CB" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/3c6631c9-6bdf-4d82-88a3-9e9e06d2b014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAED02B9E9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/f96d1970-bbd8-41e7-89e6-59251d55fb0a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE7008447" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/949ddc2d-ccf8-4dd2-ad69-0feed0dbe685" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACC828956" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/13a2e949-1ce8-4d1c-8d71-32bcb0c67f0b" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADB66D9A7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/33638c44-be9c-4c43-a3eb-bf32b3e2a7af" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACC7231F6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/a565f7af-5801-4464-a5d3-e6685459bae1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACC5DB349" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/c34419c2-8e4c-4a7a-a98e-d3578cfa118a" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACC41E40F" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/8a6c6efd-88a1-413c-aae3-275da6139271" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACC10667A" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/fd1e88f4-daf8-4966-abcf-6793fd3d41c6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABBCC9517" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/394c5e28-b9ff-4bed-aa4d-ab08a3386ad2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABBBD7D60" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/a78b7b44-39f6-4b3f-859e-22a8188e0d6a" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB4F00C1A" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/2b0daaa2-28a2-493d-bf43-3198efd69aea" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA513190A" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/0dc8993f-0a3c-4533-83e6-76c099a8a234" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA4AE8940" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/19e5f268-9617-4c01-bcdd-850106623219" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA78A57C0A" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/b5133f7f-aa24-45c4-8b98-f1b35efce5c5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA892809F5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/1e4b3535-4592-4a4e-82ca-46944be35294" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA77AF062E" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/798dd9c8-e873-4a26-a4a1-6dbc2dc67dea" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA682580CC" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/24494b6f-0694-4e55-932b-306de523611c" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA66603F6A" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/5db71602-8f33-4b4f-a4c3-16d8e6eab89f" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA65DF2755" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/488edee9-059c-4595-9c69-add94ede8626" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5F2850CC" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/f7b982e1-e7e1-456a-ae78-9d53e236aedf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5DE92A5B" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/13ee2fff-ce0a-45e9-a375-836ad3f00fe6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EB23C5EB" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/239319d4-f141-4298-ab92-a68a51f78ff6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E865F375" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/66fa29a8-f992-4539-827a-faff20ef3d5a" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BA6A92B9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/53dc856f-fbb3-4f22-a6ff-19a5d4493e33" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AAA4AF53" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/2f773ed4-521f-4d96-aadb-9caaf57e46c3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97F26F263" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/f393d530-54ed-4c5c-bd59-2abf86cd4a13" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97CA31CE5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/d3a1adbb-c287-4a24-9ea3-56d514c77a6d" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97CC8698F" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/cf999584-3c09-4aee-b066-155f19c41334" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B947E1BD16" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/a1e78995-f0b6-4ca8-84c3-d3c4c030e930" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9635DC294" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/3260c80f-daed-4cf9-b2e7-ea8fc26d8913" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9633E1031" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/7e59ede7-24ea-49e4-986b-77f30006cbfd" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9652AB89D" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/d125f39f-9fd3-471a-814e-79d1812388ea" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B948E51DC6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/9538c1bc-2c08-4741-b42e-6b3f35047b4b" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9469C00D9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/848c7591-5c78-4c74-b3e7-927c4f5d0e33" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93DA81AF8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/2af2eb53-5595-438b-bc61-5a0241ddec7f" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93DDF547A" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/036b3af5-77db-4ba8-a643-eeb45c69d73d" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93D3F4313" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/fff286a5-5015-4bbb-a9d4-0f4465fc74a5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9388C2578" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/a7d5c6f0-353c-4168-9b4a-383fc2e31038" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92C34B178" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/b54515ad-d355-4ee9-8406-5ef45ce5fc03" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90C446C8D" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/2b44cb6e-469c-4dae-93b5-6b21e4420f70" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DE6EF0BE" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/2d205bf8-f8a4-49fc-a06f-ec831eb02f98" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DE9037C1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/d0fd2ad8-195a-4173-90cd-96d898f3783f" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B18B4CE1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/9be5b387-1341-4d04-b3d8-e0079d43dc8f" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89CE0AD7D" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/79e793e9-e2b9-4718-811f-3d3858d7bb45" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89335526C" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/e95068a8-c7ab-463c-97fa-9c48795f7f7d" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B891FA1FF7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/8223e3d7-e157-438b-8104-a8934b1a8b46" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8922A5D0B" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/a035b50d-4190-4a86-8b83-c7928ba8824e" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7CA911081" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/184a318b-247d-4652-bdb5-1641ebe28bc9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76DAB073C" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/456603d0-1bb8-4376-879c-539946bd61b5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72BAC25C4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/82eee307-38d3-41a4-aafb-9f21e2366812" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70C20E740" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/9ad94f7a-e869-43e0-9834-3ab2c307457d" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70C168E41" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/6997b211-4ecc-4557-b217-6d8a145af2a2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7008C71F5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/d3ca0382-600e-4c17-8c79-3416b50df166" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FF4A8736" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/af9e99d6-9acb-4d4a-aae7-b151eb0a9ebd" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F22ED400" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/40d3aebc-cbf6-4ede-8a0c-3dd2bae00e72" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F25B3DE6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/41e9d9d6-0bd9-4c96-adf8-8724cee36cc4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D10A7B8C" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/aa415ed1-f93b-488f-baac-7c9c84c1cd3e" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D83A7237" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/c904612a-78b0-44d8-939c-ce75cfc3ac00" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D0E869CD" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/142f7099-f966-42a2-80a2-18a3ce662f66" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B4FDBFAA" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/6f4a8895-d789-4011-a185-1cd7df698be4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B4AE1457" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/15f81331-204a-40de-8d9e-e40bb1e388a0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AA8453D4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/64050ce8-c9dd-4d73-bff0-462fc8d1b35f" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AA5D4011" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/efcffe80-373d-4fb4-8be7-bf1517b0a87e" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A9C4C283" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/75d6b818-35ed-4bcd-b0b8-8e0b5ee01e62" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A9E4319A" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/b910b26b-c731-4ec8-b66b-2a0f1d762ba4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A46E47C3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/4c5eacea-a6ef-41fd-a228-7c99543ea4ff" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A4511662" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/7c70b792-4e7e-476f-9bd2-90ab02d3ddb4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66CB63689" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/aabfcd1b-de2d-46a5-9807-41e1d4d477a1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65DE4272F" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/bfcd06df-f3be-45c6-b785-9c167c205ccd" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65C1B46C8" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/0ac9b95a-122e-4ef7-be14-582655cfd709" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6483F506C" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/853f7d87-221c-4e58-b7fb-958ff4f0965c" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6395E9F20" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/2fdd02c5-23a6-46d3-ae49-2563cde37049" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6351B56B0" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/45aed477-9e95-4754-90d8-84b1715b891f" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63400C3D8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/55a72b71-c15e-47c8-a48e-d342d5eb09ab" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B633835B9B" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/8e79870f-e883-442f-b518-af539550d24b" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6208260D8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/e1f9e98c-ff46-46bd-8a12-c3a582b62a23" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61F01EC0A" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/21a08872-c094-4c88-96ce-2357d278bd86" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6197319C5" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/6ed4298b-ecdf-4d6e-b1b7-0515debab6a9" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6136701C1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/989df409-6a98-4805-8077-4e43309524d5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B609F0D41D" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/79ef39c0-14e1-47b8-8a4d-14fb28e42175" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B609B6F7F3" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/122a916c-ea3c-45e8-9c4f-f708b8604ee9" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FF872764" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/73f5acb9-49e5-454c-9fbf-572f48b85fa3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F8A4D27F" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/c8e34132-07e6-402a-a5fd-15157c22ecbb" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F76C1111" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/a4a86af8-2d6c-4c71-b17e-795670069f33" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F4E35B35" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/96e6d303-63a8-400b-878e-ab7c4485caa5" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F48A219F" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/8b015135-40bf-4063-b7e7-1851d655e6e4" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F3306C75" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/63ce7973-6468-4921-8dd1-ea1fb6b0f124" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F310A93F" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/daa97e95-4f58-4f20-8bad-83b0fa391bfa" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EE8BBD7B" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/6a876a56-e86c-478b-ac8d-0e09d0e8811c" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5ED08B7B0" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/a856de37-94a8-4273-a7f2-0fd5c1e44c79" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5ED3349AA" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/393af229-e879-4648-997d-515a12136eac" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C17A3CBE" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/f2b0d39a-b98c-4261-a7ac-a2f8ae9795e0" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C16AF366" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/de7456b0-8c2b-4a2e-850c-cf442fdff9c6" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AC17D333" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/12872931-61de-4c2b-bb23-f3131c1ade58" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B586A4DC1B" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/97b98b17-027b-4c70-8bda-de46e8cb9fd2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58624B068" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/92dbf93e-8af2-47a3-afaa-1a6ae01ca934" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B585C7D61D" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/2d3e44e3-8d41-48cf-89d7-10a572bb3cc9" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55D9809C4" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/ed284d7b-6edb-4b76-82d9-9f9bea80d8e9" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54C70686E" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/ab8c8a3d-9a6a-42c1-bc9f-7944e781ad3d" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53899FAAE" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/40d514c8-18db-4267-817a-8fab0243a29e" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53472B3F1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/6d7f8ba9-d11e-4a2c-9a95-d6f9819a0eb2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B529E9874E" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/33194333-416b-44d4-8d00-34b49848fd52" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52923C44B" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/04e4f552-9e7b-43a8-aab9-e37de748cd61" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5207229FC" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/c27822ae-12a2-4d56-9359-482807460459" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5268DD054" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/7d123092-c463-4171-b1e7-d8580d74ce40" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B504BDFF72" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/a6cea2d1-5d8a-4bee-8b24-ece712fbe62f" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E73950AD" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/9d42ad09-986d-45e0-bef8-3a0f11a0357c" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E6977755" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/ae0a80d7-b79d-433b-8a4a-61e999353a7e" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E12F0FBD" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/c07c327d-7f66-4604-b556-a9e258849494" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D380144E" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/04563967-1fa8-4237-8d97-4918ef88462f" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B3F8974D" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/dd2a1dff-6447-4ee3-b18c-5920aa29857b" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49043D456" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/ef7948e3-38b8-4bbf-926c-046d2fae0fe8" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B480DD08F1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/f8d5b990-9784-44db-a8e6-3c44af2457bd" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48088E232" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/0b2860ac-6992-491d-a945-4d44b2ff16ec" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4810DFF16" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/78a580ea-113e-4c22-b168-cda3c838644b" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B459DFCC54" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/c8677ede-1119-453f-b6e5-3104dfe0b380" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B458BD6257" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/56ee193c-5023-4226-87d3-7e4fc7e55b1b" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B404E75179" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/d7001b4d-b4db-491a-93fe-869e4bb0a767" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B418167E13" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/b449b2eb-243f-4464-a1cf-ff24e44532d9" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FFD5E699" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/f4759834-50d7-4ffc-898d-aa65d25771a2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4001B28F2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/0d20ea1c-a6af-46bc-8847-6d06ac1124eb" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36E077A95" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/384e453b-8a57-461c-af28-a18aede11bd8" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36E3BDE1E" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/13a9edab-40ff-4030-8941-54a78918eb92" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B400F43AF4" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/03902fe6-1fc2-41ed-b883-b60488c09206" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E9257237" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/6fa85b4c-65f2-479a-9f32-62689c210f9b" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FFFBCAAE" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/5e44dd92-2fb0-47a9-8ea5-b7af589d01e4" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B39F2A83B9" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BL002/amministrazione-trasparente/atti-amministrazioni-enti/622ae56a-b8b1-4fa4-9f2c-0c4b4e100d11" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F164"/>
+  <dimension ref="A1:F178"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>8270</v>
+        <v>10897</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
-      <c r="F2" t="s">
+      <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3">
-        <v>8269</v>
+        <v>10868</v>
       </c>
       <c r="C3" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>10</v>
-[...4 lines deleted...]
-      <c r="F3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4">
-        <v>8146</v>
+        <v>10851</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D4" t="s">
         <v>13</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>7</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5">
+        <v>10720</v>
+      </c>
+      <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
         <v>16</v>
       </c>
-      <c r="B5">
-[...12 lines deleted...]
-        <v>20</v>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="B6">
-        <v>7071</v>
+        <v>10604</v>
       </c>
       <c r="C6" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>19</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B7">
-        <v>6678</v>
+        <v>10358</v>
       </c>
       <c r="C7" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>22</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="B8">
-        <v>6256</v>
+        <v>10306</v>
       </c>
       <c r="C8" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>33</v>
-[...5 lines deleted...]
-        <v>35</v>
+        <v>25</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="B9">
-        <v>5931</v>
+        <v>10137</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-        <v>40</v>
+        <v>28</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="B10">
-        <v>5926</v>
+        <v>9739</v>
       </c>
       <c r="C10" t="s">
-        <v>41</v>
+        <v>7</v>
       </c>
       <c r="D10" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="E10" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>7</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>45</v>
+        <v>29</v>
       </c>
       <c r="B11">
-        <v>5785</v>
+        <v>9720</v>
       </c>
       <c r="C11" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>47</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>32</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="B12">
-        <v>5733</v>
+        <v>9644</v>
       </c>
       <c r="C12" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>54</v>
+        <v>35</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="B13">
-        <v>5568</v>
+        <v>9537</v>
       </c>
       <c r="C13" t="s">
-        <v>56</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>57</v>
-[...5 lines deleted...]
-        <v>59</v>
+        <v>38</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>60</v>
+        <v>39</v>
       </c>
       <c r="B14">
-        <v>5511</v>
+        <v>8874</v>
       </c>
       <c r="C14" t="s">
-        <v>61</v>
+        <v>40</v>
       </c>
       <c r="D14" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>64</v>
+        <v>41</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>65</v>
+        <v>42</v>
       </c>
       <c r="B15">
-        <v>5472</v>
+        <v>8769</v>
       </c>
       <c r="C15" t="s">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="D15" t="s">
-        <v>67</v>
-[...5 lines deleted...]
-        <v>69</v>
+        <v>44</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>65</v>
+        <v>45</v>
       </c>
       <c r="B16">
-        <v>5461</v>
+        <v>8270</v>
       </c>
       <c r="C16" t="s">
-        <v>70</v>
+        <v>7</v>
       </c>
       <c r="D16" t="s">
-        <v>71</v>
+        <v>46</v>
       </c>
       <c r="E16" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>7</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>65</v>
+        <v>45</v>
       </c>
       <c r="B17">
-        <v>5452</v>
+        <v>8269</v>
       </c>
       <c r="C17" t="s">
-        <v>74</v>
+        <v>7</v>
       </c>
       <c r="D17" t="s">
-        <v>75</v>
+        <v>47</v>
       </c>
       <c r="E17" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>7</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>65</v>
+        <v>48</v>
       </c>
       <c r="B18">
-        <v>5451</v>
+        <v>8146</v>
       </c>
       <c r="C18" t="s">
-        <v>78</v>
+        <v>49</v>
       </c>
       <c r="D18" t="s">
-        <v>79</v>
-[...5 lines deleted...]
-        <v>81</v>
+        <v>50</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="B19">
-        <v>5450</v>
+        <v>7140</v>
       </c>
       <c r="C19" t="s">
-        <v>82</v>
+        <v>52</v>
       </c>
       <c r="D19" t="s">
-        <v>83</v>
-[...5 lines deleted...]
-        <v>85</v>
+        <v>53</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>86</v>
+        <v>54</v>
       </c>
       <c r="B20">
-        <v>4847</v>
+        <v>7071</v>
       </c>
       <c r="C20" t="s">
-        <v>87</v>
+        <v>55</v>
       </c>
       <c r="D20" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-        <v>90</v>
+        <v>56</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>91</v>
+        <v>57</v>
       </c>
       <c r="B21">
-        <v>4694</v>
+        <v>6678</v>
       </c>
       <c r="C21" t="s">
-        <v>92</v>
+        <v>58</v>
       </c>
       <c r="D21" t="s">
-        <v>93</v>
-[...5 lines deleted...]
-        <v>95</v>
+        <v>59</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>96</v>
+        <v>60</v>
       </c>
       <c r="B22">
-        <v>4602</v>
+        <v>6256</v>
       </c>
       <c r="C22" t="s">
-        <v>97</v>
+        <v>61</v>
       </c>
       <c r="D22" t="s">
-        <v>98</v>
-[...5 lines deleted...]
-        <v>100</v>
+        <v>62</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>101</v>
+        <v>63</v>
       </c>
       <c r="B23">
-        <v>4418</v>
+        <v>5931</v>
       </c>
       <c r="C23" t="s">
-        <v>102</v>
+        <v>64</v>
       </c>
       <c r="D23" t="s">
-        <v>103</v>
-[...5 lines deleted...]
-        <v>105</v>
+        <v>65</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>101</v>
+        <v>63</v>
       </c>
       <c r="B24">
-        <v>4416</v>
+        <v>5926</v>
       </c>
       <c r="C24" t="s">
-        <v>106</v>
+        <v>66</v>
       </c>
       <c r="D24" t="s">
-        <v>107</v>
-[...5 lines deleted...]
-        <v>109</v>
+        <v>67</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>110</v>
+        <v>68</v>
       </c>
       <c r="B25">
-        <v>4201</v>
+        <v>5785</v>
       </c>
       <c r="C25" t="s">
-        <v>111</v>
+        <v>69</v>
       </c>
       <c r="D25" t="s">
-        <v>112</v>
-[...5 lines deleted...]
-        <v>114</v>
+        <v>70</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>71</v>
       </c>
       <c r="B26">
-        <v>3792</v>
+        <v>5733</v>
       </c>
       <c r="C26" t="s">
-        <v>116</v>
+        <v>72</v>
       </c>
       <c r="D26" t="s">
-        <v>117</v>
-[...5 lines deleted...]
-        <v>119</v>
+        <v>73</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>120</v>
+        <v>74</v>
       </c>
       <c r="B27">
-        <v>3662</v>
+        <v>5568</v>
       </c>
       <c r="C27" t="s">
-        <v>121</v>
+        <v>75</v>
       </c>
       <c r="D27" t="s">
-        <v>122</v>
-[...5 lines deleted...]
-        <v>124</v>
+        <v>76</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>77</v>
       </c>
       <c r="B28">
-        <v>3591</v>
+        <v>5511</v>
       </c>
       <c r="C28" t="s">
-        <v>126</v>
+        <v>78</v>
       </c>
       <c r="D28" t="s">
-        <v>127</v>
-[...5 lines deleted...]
-        <v>129</v>
+        <v>79</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>130</v>
+        <v>80</v>
       </c>
       <c r="B29">
-        <v>3296</v>
+        <v>5472</v>
       </c>
       <c r="C29" t="s">
-        <v>131</v>
+        <v>81</v>
       </c>
       <c r="D29" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>134</v>
+        <v>82</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>130</v>
+        <v>80</v>
       </c>
       <c r="B30">
-        <v>3278</v>
+        <v>5461</v>
       </c>
       <c r="C30" t="s">
-        <v>135</v>
+        <v>83</v>
       </c>
       <c r="D30" t="s">
-        <v>136</v>
-[...5 lines deleted...]
-        <v>138</v>
+        <v>84</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>139</v>
+        <v>80</v>
       </c>
       <c r="B31">
-        <v>3214</v>
+        <v>5452</v>
       </c>
       <c r="C31" t="s">
-        <v>140</v>
+        <v>85</v>
       </c>
       <c r="D31" t="s">
-        <v>141</v>
-[...5 lines deleted...]
-        <v>143</v>
+        <v>86</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>144</v>
+        <v>80</v>
       </c>
       <c r="B32">
-        <v>3134</v>
+        <v>5451</v>
       </c>
       <c r="C32" t="s">
-        <v>145</v>
+        <v>87</v>
       </c>
       <c r="D32" t="s">
-        <v>146</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>88</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>149</v>
+        <v>80</v>
       </c>
       <c r="B33">
-        <v>2974</v>
+        <v>5450</v>
       </c>
       <c r="C33" t="s">
-        <v>150</v>
+        <v>89</v>
       </c>
       <c r="D33" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-        <v>153</v>
+        <v>90</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>149</v>
+        <v>91</v>
       </c>
       <c r="B34">
-        <v>2971</v>
+        <v>4847</v>
       </c>
       <c r="C34" t="s">
-        <v>154</v>
+        <v>92</v>
       </c>
       <c r="D34" t="s">
-        <v>155</v>
-[...5 lines deleted...]
-        <v>157</v>
+        <v>93</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>149</v>
+        <v>94</v>
       </c>
       <c r="B35">
-        <v>2957</v>
+        <v>4694</v>
       </c>
       <c r="C35" t="s">
-        <v>158</v>
+        <v>95</v>
       </c>
       <c r="D35" t="s">
-        <v>159</v>
-[...5 lines deleted...]
-        <v>161</v>
+        <v>96</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>149</v>
+        <v>97</v>
       </c>
       <c r="B36">
-        <v>2953</v>
+        <v>4602</v>
       </c>
       <c r="C36" t="s">
-        <v>162</v>
+        <v>98</v>
       </c>
       <c r="D36" t="s">
-        <v>163</v>
-[...5 lines deleted...]
-        <v>165</v>
+        <v>99</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>166</v>
+        <v>100</v>
       </c>
       <c r="B37">
-        <v>2728</v>
+        <v>4418</v>
       </c>
       <c r="C37" t="s">
-        <v>167</v>
+        <v>101</v>
       </c>
       <c r="D37" t="s">
-        <v>168</v>
-[...5 lines deleted...]
-        <v>170</v>
+        <v>102</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>171</v>
+        <v>100</v>
       </c>
       <c r="B38">
-        <v>2710</v>
+        <v>4416</v>
       </c>
       <c r="C38" t="s">
-        <v>172</v>
+        <v>103</v>
       </c>
       <c r="D38" t="s">
-        <v>173</v>
-[...5 lines deleted...]
-        <v>175</v>
+        <v>104</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="B39">
-        <v>2646</v>
+        <v>4201</v>
       </c>
       <c r="C39" t="s">
-        <v>177</v>
+        <v>106</v>
       </c>
       <c r="D39" t="s">
-        <v>178</v>
-[...5 lines deleted...]
-        <v>180</v>
+        <v>107</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>181</v>
+        <v>108</v>
       </c>
       <c r="B40">
-        <v>2467</v>
+        <v>3792</v>
       </c>
       <c r="C40" t="s">
-        <v>182</v>
+        <v>109</v>
       </c>
       <c r="D40" t="s">
-        <v>183</v>
-[...5 lines deleted...]
-        <v>185</v>
+        <v>110</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>181</v>
+        <v>111</v>
       </c>
       <c r="B41">
-        <v>2465</v>
+        <v>3662</v>
       </c>
       <c r="C41" t="s">
-        <v>186</v>
+        <v>112</v>
       </c>
       <c r="D41" t="s">
-        <v>187</v>
-[...5 lines deleted...]
-        <v>189</v>
+        <v>113</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>190</v>
+        <v>114</v>
       </c>
       <c r="B42">
-        <v>2265</v>
+        <v>3591</v>
       </c>
       <c r="C42" t="s">
-        <v>191</v>
+        <v>115</v>
       </c>
       <c r="D42" t="s">
-        <v>192</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>116</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>195</v>
+        <v>117</v>
       </c>
       <c r="B43">
-        <v>2165</v>
+        <v>3296</v>
       </c>
       <c r="C43" t="s">
-        <v>196</v>
+        <v>118</v>
       </c>
       <c r="D43" t="s">
-        <v>197</v>
-[...5 lines deleted...]
-        <v>199</v>
+        <v>119</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>200</v>
+        <v>117</v>
       </c>
       <c r="B44">
-        <v>1999</v>
+        <v>3278</v>
       </c>
       <c r="C44" t="s">
-        <v>201</v>
+        <v>120</v>
       </c>
       <c r="D44" t="s">
-        <v>202</v>
-[...5 lines deleted...]
-        <v>204</v>
+        <v>121</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>205</v>
+        <v>122</v>
       </c>
       <c r="B45">
-        <v>1658</v>
+        <v>3214</v>
       </c>
       <c r="C45" t="s">
-        <v>206</v>
+        <v>123</v>
       </c>
       <c r="D45" t="s">
-        <v>207</v>
-[...5 lines deleted...]
-        <v>209</v>
+        <v>124</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>210</v>
+        <v>125</v>
       </c>
       <c r="B46">
-        <v>1591</v>
+        <v>3134</v>
       </c>
       <c r="C46" t="s">
-        <v>211</v>
+        <v>126</v>
       </c>
       <c r="D46" t="s">
-        <v>212</v>
-[...5 lines deleted...]
-        <v>214</v>
+        <v>127</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>210</v>
+        <v>128</v>
       </c>
       <c r="B47">
-        <v>1587</v>
+        <v>2974</v>
       </c>
       <c r="C47" t="s">
-        <v>215</v>
+        <v>129</v>
       </c>
       <c r="D47" t="s">
-        <v>216</v>
-[...5 lines deleted...]
-        <v>218</v>
+        <v>130</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>219</v>
+        <v>128</v>
       </c>
       <c r="B48">
-        <v>1519</v>
+        <v>2971</v>
       </c>
       <c r="C48" t="s">
-        <v>220</v>
+        <v>131</v>
       </c>
       <c r="D48" t="s">
-        <v>221</v>
-[...5 lines deleted...]
-        <v>223</v>
+        <v>132</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>219</v>
+        <v>128</v>
       </c>
       <c r="B49">
-        <v>1500</v>
+        <v>2957</v>
       </c>
       <c r="C49" t="s">
-        <v>224</v>
+        <v>133</v>
       </c>
       <c r="D49" t="s">
-        <v>225</v>
-[...5 lines deleted...]
-        <v>227</v>
+        <v>134</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>228</v>
+        <v>128</v>
       </c>
       <c r="B50">
-        <v>233</v>
+        <v>2953</v>
       </c>
       <c r="C50" t="s">
-        <v>229</v>
+        <v>135</v>
       </c>
       <c r="D50" t="s">
-        <v>230</v>
-[...5 lines deleted...]
-        <v>232</v>
+        <v>136</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>233</v>
+        <v>137</v>
       </c>
       <c r="B51">
-        <v>16418</v>
+        <v>2728</v>
       </c>
       <c r="C51" t="s">
-        <v>234</v>
+        <v>138</v>
       </c>
       <c r="D51" t="s">
-        <v>235</v>
-[...5 lines deleted...]
-        <v>237</v>
+        <v>139</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>238</v>
+        <v>140</v>
       </c>
       <c r="B52">
-        <v>16341</v>
+        <v>2710</v>
       </c>
       <c r="C52" t="s">
-        <v>239</v>
+        <v>141</v>
       </c>
       <c r="D52" t="s">
-        <v>240</v>
-[...5 lines deleted...]
-        <v>242</v>
+        <v>142</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>243</v>
+        <v>143</v>
       </c>
       <c r="B53">
-        <v>16247</v>
+        <v>2646</v>
       </c>
       <c r="C53" t="s">
-        <v>244</v>
+        <v>144</v>
       </c>
       <c r="D53" t="s">
-        <v>245</v>
-[...5 lines deleted...]
-        <v>247</v>
+        <v>145</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>248</v>
+        <v>146</v>
       </c>
       <c r="B54">
-        <v>15888</v>
+        <v>2467</v>
       </c>
       <c r="C54" t="s">
-        <v>249</v>
+        <v>147</v>
       </c>
       <c r="D54" t="s">
-        <v>250</v>
-[...5 lines deleted...]
-        <v>252</v>
+        <v>148</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>253</v>
+        <v>146</v>
       </c>
       <c r="B55">
-        <v>15811</v>
+        <v>2465</v>
       </c>
       <c r="C55" t="s">
-        <v>254</v>
+        <v>149</v>
       </c>
       <c r="D55" t="s">
-        <v>255</v>
-[...5 lines deleted...]
-        <v>257</v>
+        <v>150</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>258</v>
+        <v>151</v>
       </c>
       <c r="B56">
-        <v>15767</v>
+        <v>2265</v>
       </c>
       <c r="C56" t="s">
-        <v>259</v>
+        <v>152</v>
       </c>
       <c r="D56" t="s">
-        <v>260</v>
-[...5 lines deleted...]
-        <v>262</v>
+        <v>153</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>258</v>
+        <v>154</v>
       </c>
       <c r="B57">
-        <v>15736</v>
+        <v>2165</v>
       </c>
       <c r="C57" t="s">
-        <v>263</v>
+        <v>155</v>
       </c>
       <c r="D57" t="s">
-        <v>264</v>
-[...5 lines deleted...]
-        <v>266</v>
+        <v>156</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>267</v>
+        <v>157</v>
       </c>
       <c r="B58">
-        <v>15602</v>
+        <v>1999</v>
       </c>
       <c r="C58" t="s">
-        <v>268</v>
+        <v>158</v>
       </c>
       <c r="D58" t="s">
-        <v>269</v>
-[...5 lines deleted...]
-        <v>271</v>
+        <v>159</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>267</v>
+        <v>160</v>
       </c>
       <c r="B59">
-        <v>15598</v>
+        <v>1658</v>
       </c>
       <c r="C59" t="s">
-        <v>272</v>
+        <v>161</v>
       </c>
       <c r="D59" t="s">
-        <v>273</v>
-[...5 lines deleted...]
-        <v>275</v>
+        <v>162</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>276</v>
+        <v>163</v>
       </c>
       <c r="B60">
-        <v>15558</v>
+        <v>1591</v>
       </c>
       <c r="C60" t="s">
-        <v>277</v>
+        <v>164</v>
       </c>
       <c r="D60" t="s">
-        <v>278</v>
-[...5 lines deleted...]
-        <v>280</v>
+        <v>165</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>281</v>
+        <v>163</v>
       </c>
       <c r="B61">
-        <v>15306</v>
+        <v>1587</v>
       </c>
       <c r="C61" t="s">
-        <v>282</v>
+        <v>166</v>
       </c>
       <c r="D61" t="s">
-        <v>283</v>
-[...5 lines deleted...]
-        <v>285</v>
+        <v>167</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>286</v>
+        <v>168</v>
       </c>
       <c r="B62">
-        <v>15245</v>
+        <v>1519</v>
       </c>
       <c r="C62" t="s">
-        <v>287</v>
+        <v>169</v>
       </c>
       <c r="D62" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-        <v>290</v>
+        <v>170</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>291</v>
+        <v>168</v>
       </c>
       <c r="B63">
-        <v>15196</v>
+        <v>1500</v>
       </c>
       <c r="C63" t="s">
-        <v>292</v>
+        <v>171</v>
       </c>
       <c r="D63" t="s">
-        <v>293</v>
-[...5 lines deleted...]
-        <v>295</v>
+        <v>172</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>291</v>
+        <v>173</v>
       </c>
       <c r="B64">
-        <v>15192</v>
+        <v>233</v>
       </c>
       <c r="C64" t="s">
-        <v>296</v>
+        <v>174</v>
       </c>
       <c r="D64" t="s">
-        <v>297</v>
-[...5 lines deleted...]
-        <v>299</v>
+        <v>175</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>291</v>
+        <v>176</v>
       </c>
       <c r="B65">
-        <v>12197</v>
+        <v>16418</v>
       </c>
       <c r="C65" t="s">
-        <v>300</v>
+        <v>177</v>
       </c>
       <c r="D65" t="s">
-        <v>301</v>
-[...5 lines deleted...]
-        <v>303</v>
+        <v>178</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>304</v>
+        <v>179</v>
       </c>
       <c r="B66">
-        <v>14800</v>
+        <v>16341</v>
       </c>
       <c r="C66" t="s">
-        <v>305</v>
+        <v>180</v>
       </c>
       <c r="D66" t="s">
-        <v>306</v>
-[...5 lines deleted...]
-        <v>308</v>
+        <v>181</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>309</v>
+        <v>182</v>
       </c>
       <c r="B67">
-        <v>14707</v>
+        <v>16247</v>
       </c>
       <c r="C67" t="s">
-        <v>310</v>
+        <v>183</v>
       </c>
       <c r="D67" t="s">
-        <v>311</v>
-[...5 lines deleted...]
-        <v>313</v>
+        <v>184</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>314</v>
+        <v>185</v>
       </c>
       <c r="B68">
-        <v>14321</v>
+        <v>15888</v>
       </c>
       <c r="C68" t="s">
-        <v>315</v>
+        <v>186</v>
       </c>
       <c r="D68" t="s">
-        <v>316</v>
-[...5 lines deleted...]
-        <v>318</v>
+        <v>187</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>319</v>
+        <v>188</v>
       </c>
       <c r="B69">
-        <v>13747</v>
+        <v>15811</v>
       </c>
       <c r="C69" t="s">
-        <v>320</v>
+        <v>189</v>
       </c>
       <c r="D69" t="s">
-        <v>321</v>
-[...5 lines deleted...]
-        <v>323</v>
+        <v>190</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>319</v>
+        <v>191</v>
       </c>
       <c r="B70">
-        <v>13741</v>
+        <v>15767</v>
       </c>
       <c r="C70" t="s">
-        <v>324</v>
+        <v>192</v>
       </c>
       <c r="D70" t="s">
-        <v>325</v>
-[...5 lines deleted...]
-        <v>327</v>
+        <v>193</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>328</v>
+        <v>191</v>
       </c>
       <c r="B71">
-        <v>13020</v>
+        <v>15736</v>
       </c>
       <c r="C71" t="s">
-        <v>329</v>
+        <v>194</v>
       </c>
       <c r="D71" t="s">
-        <v>330</v>
-[...5 lines deleted...]
-        <v>332</v>
+        <v>195</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>333</v>
+        <v>196</v>
       </c>
       <c r="B72">
-        <v>12729</v>
+        <v>15602</v>
       </c>
       <c r="C72" t="s">
-        <v>7</v>
+        <v>197</v>
       </c>
       <c r="D72" t="s">
-        <v>334</v>
-[...4 lines deleted...]
-      <c r="F72" t="s">
+        <v>198</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>333</v>
+        <v>196</v>
       </c>
       <c r="B73">
-        <v>12728</v>
+        <v>15598</v>
       </c>
       <c r="C73" t="s">
-        <v>7</v>
+        <v>199</v>
       </c>
       <c r="D73" t="s">
-        <v>335</v>
-[...4 lines deleted...]
-      <c r="F73" t="s">
+        <v>200</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>333</v>
+        <v>201</v>
       </c>
       <c r="B74">
-        <v>12727</v>
+        <v>15558</v>
       </c>
       <c r="C74" t="s">
-        <v>7</v>
+        <v>202</v>
       </c>
       <c r="D74" t="s">
-        <v>336</v>
-[...4 lines deleted...]
-      <c r="F74" t="s">
+        <v>203</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>333</v>
+        <v>204</v>
       </c>
       <c r="B75">
-        <v>12670</v>
+        <v>15306</v>
       </c>
       <c r="C75" t="s">
-        <v>337</v>
+        <v>205</v>
       </c>
       <c r="D75" t="s">
-        <v>338</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>206</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>341</v>
+        <v>207</v>
       </c>
       <c r="B76">
-        <v>12605</v>
+        <v>15245</v>
       </c>
       <c r="C76" t="s">
-        <v>342</v>
+        <v>208</v>
       </c>
       <c r="D76" t="s">
-        <v>343</v>
-[...5 lines deleted...]
-        <v>345</v>
+        <v>209</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>341</v>
+        <v>210</v>
       </c>
       <c r="B77">
-        <v>12603</v>
+        <v>15196</v>
       </c>
       <c r="C77" t="s">
-        <v>346</v>
+        <v>211</v>
       </c>
       <c r="D77" t="s">
-        <v>347</v>
-[...5 lines deleted...]
-        <v>349</v>
+        <v>212</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>350</v>
+        <v>210</v>
       </c>
       <c r="B78">
-        <v>12493</v>
+        <v>15192</v>
       </c>
       <c r="C78" t="s">
-        <v>351</v>
+        <v>213</v>
       </c>
       <c r="D78" t="s">
-        <v>352</v>
-[...5 lines deleted...]
-        <v>354</v>
+        <v>214</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>355</v>
+        <v>210</v>
       </c>
       <c r="B79">
-        <v>10456</v>
+        <v>12197</v>
       </c>
       <c r="C79" t="s">
-        <v>356</v>
+        <v>215</v>
       </c>
       <c r="D79" t="s">
-        <v>357</v>
-[...5 lines deleted...]
-        <v>359</v>
+        <v>216</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>360</v>
+        <v>217</v>
       </c>
       <c r="B80">
-        <v>10270</v>
+        <v>14800</v>
       </c>
       <c r="C80" t="s">
-        <v>7</v>
+        <v>218</v>
       </c>
       <c r="D80" t="s">
-        <v>361</v>
-[...4 lines deleted...]
-      <c r="F80" t="s">
+        <v>219</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>362</v>
+        <v>220</v>
       </c>
       <c r="B81">
-        <v>9446</v>
+        <v>14707</v>
       </c>
       <c r="C81" t="s">
-        <v>7</v>
+        <v>221</v>
       </c>
       <c r="D81" t="s">
-        <v>363</v>
-[...4 lines deleted...]
-      <c r="F81" t="s">
+        <v>222</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>364</v>
+        <v>223</v>
       </c>
       <c r="B82">
-        <v>9123</v>
+        <v>14321</v>
       </c>
       <c r="C82" t="s">
-        <v>365</v>
+        <v>224</v>
       </c>
       <c r="D82" t="s">
-        <v>366</v>
-[...5 lines deleted...]
-        <v>368</v>
+        <v>225</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>369</v>
+        <v>226</v>
       </c>
       <c r="B83">
-        <v>7910</v>
+        <v>13747</v>
       </c>
       <c r="C83" t="s">
-        <v>370</v>
+        <v>227</v>
       </c>
       <c r="D83" t="s">
-        <v>371</v>
-[...5 lines deleted...]
-        <v>373</v>
+        <v>228</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>374</v>
+        <v>226</v>
       </c>
       <c r="B84">
-        <v>7366</v>
+        <v>13741</v>
       </c>
       <c r="C84" t="s">
-        <v>375</v>
+        <v>229</v>
       </c>
       <c r="D84" t="s">
-        <v>376</v>
-[...5 lines deleted...]
-        <v>378</v>
+        <v>230</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>374</v>
+        <v>231</v>
       </c>
       <c r="B85">
-        <v>7363</v>
+        <v>13020</v>
       </c>
       <c r="C85" t="s">
-        <v>379</v>
+        <v>232</v>
       </c>
       <c r="D85" t="s">
-        <v>380</v>
-[...5 lines deleted...]
-        <v>382</v>
+        <v>233</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>383</v>
+        <v>234</v>
       </c>
       <c r="B86">
-        <v>7190</v>
+        <v>12729</v>
       </c>
       <c r="C86" t="s">
-        <v>384</v>
+        <v>7</v>
       </c>
       <c r="D86" t="s">
-        <v>385</v>
+        <v>235</v>
       </c>
       <c r="E86" t="s">
-        <v>386</v>
-[...2 lines deleted...]
-        <v>387</v>
+        <v>7</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>383</v>
+        <v>234</v>
       </c>
       <c r="B87">
-        <v>7159</v>
+        <v>12728</v>
       </c>
       <c r="C87" t="s">
-        <v>388</v>
+        <v>7</v>
       </c>
       <c r="D87" t="s">
-        <v>389</v>
+        <v>236</v>
       </c>
       <c r="E87" t="s">
-        <v>390</v>
-[...2 lines deleted...]
-        <v>391</v>
+        <v>7</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>392</v>
+        <v>234</v>
       </c>
       <c r="B88">
-        <v>6971</v>
+        <v>12727</v>
       </c>
       <c r="C88" t="s">
-        <v>393</v>
+        <v>7</v>
       </c>
       <c r="D88" t="s">
-        <v>394</v>
+        <v>237</v>
       </c>
       <c r="E88" t="s">
-        <v>395</v>
-[...2 lines deleted...]
-        <v>396</v>
+        <v>7</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>392</v>
+        <v>234</v>
       </c>
       <c r="B89">
-        <v>6970</v>
+        <v>12670</v>
       </c>
       <c r="C89" t="s">
-        <v>397</v>
+        <v>238</v>
       </c>
       <c r="D89" t="s">
-        <v>398</v>
-[...5 lines deleted...]
-        <v>400</v>
+        <v>239</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>392</v>
+        <v>240</v>
       </c>
       <c r="B90">
-        <v>6948</v>
+        <v>12605</v>
       </c>
       <c r="C90" t="s">
-        <v>401</v>
+        <v>241</v>
       </c>
       <c r="D90" t="s">
-        <v>402</v>
-[...5 lines deleted...]
-        <v>404</v>
+        <v>242</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>405</v>
+        <v>240</v>
       </c>
       <c r="B91">
-        <v>6860</v>
+        <v>12603</v>
       </c>
       <c r="C91" t="s">
-        <v>7</v>
+        <v>243</v>
       </c>
       <c r="D91" t="s">
-        <v>406</v>
-[...4 lines deleted...]
-      <c r="F91" t="s">
+        <v>244</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>407</v>
+        <v>245</v>
       </c>
       <c r="B92">
-        <v>6705</v>
+        <v>12493</v>
       </c>
       <c r="C92" t="s">
-        <v>7</v>
+        <v>246</v>
       </c>
       <c r="D92" t="s">
-        <v>408</v>
-[...4 lines deleted...]
-      <c r="F92" t="s">
+        <v>247</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>407</v>
+        <v>248</v>
       </c>
       <c r="B93">
-        <v>6703</v>
+        <v>10456</v>
       </c>
       <c r="C93" t="s">
-        <v>7</v>
+        <v>249</v>
       </c>
       <c r="D93" t="s">
-        <v>409</v>
-[...4 lines deleted...]
-      <c r="F93" t="s">
+        <v>250</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>410</v>
+        <v>251</v>
       </c>
       <c r="B94">
-        <v>6613</v>
+        <v>10270</v>
       </c>
       <c r="C94" t="s">
-        <v>411</v>
+        <v>7</v>
       </c>
       <c r="D94" t="s">
-        <v>412</v>
+        <v>252</v>
       </c>
       <c r="E94" t="s">
-        <v>413</v>
-[...2 lines deleted...]
-        <v>414</v>
+        <v>7</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>415</v>
+        <v>253</v>
       </c>
       <c r="B95">
-        <v>6463</v>
+        <v>9446</v>
       </c>
       <c r="C95" t="s">
-        <v>416</v>
+        <v>7</v>
       </c>
       <c r="D95" t="s">
-        <v>417</v>
+        <v>254</v>
       </c>
       <c r="E95" t="s">
-        <v>418</v>
-[...2 lines deleted...]
-        <v>419</v>
+        <v>7</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>420</v>
+        <v>255</v>
       </c>
       <c r="B96">
-        <v>6101</v>
+        <v>9123</v>
       </c>
       <c r="C96" t="s">
-        <v>421</v>
+        <v>256</v>
       </c>
       <c r="D96" t="s">
-        <v>422</v>
-[...5 lines deleted...]
-        <v>424</v>
+        <v>257</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>420</v>
+        <v>258</v>
       </c>
       <c r="B97">
-        <v>6083</v>
+        <v>7910</v>
       </c>
       <c r="C97" t="s">
-        <v>425</v>
+        <v>259</v>
       </c>
       <c r="D97" t="s">
-        <v>426</v>
-[...5 lines deleted...]
-        <v>428</v>
+        <v>260</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>429</v>
+        <v>261</v>
       </c>
       <c r="B98">
-        <v>5990</v>
+        <v>7366</v>
       </c>
       <c r="C98" t="s">
-        <v>430</v>
+        <v>262</v>
       </c>
       <c r="D98" t="s">
-        <v>431</v>
-[...5 lines deleted...]
-        <v>433</v>
+        <v>263</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>429</v>
+        <v>261</v>
       </c>
       <c r="B99">
-        <v>5988</v>
+        <v>7363</v>
       </c>
       <c r="C99" t="s">
-        <v>434</v>
+        <v>264</v>
       </c>
       <c r="D99" t="s">
-        <v>435</v>
-[...5 lines deleted...]
-        <v>437</v>
+        <v>265</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>438</v>
+        <v>266</v>
       </c>
       <c r="B100">
-        <v>5964</v>
+        <v>7190</v>
       </c>
       <c r="C100" t="s">
-        <v>439</v>
+        <v>267</v>
       </c>
       <c r="D100" t="s">
-        <v>440</v>
-[...5 lines deleted...]
-        <v>442</v>
+        <v>268</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>438</v>
+        <v>266</v>
       </c>
       <c r="B101">
-        <v>5959</v>
+        <v>7159</v>
       </c>
       <c r="C101" t="s">
-        <v>443</v>
+        <v>269</v>
       </c>
       <c r="D101" t="s">
-        <v>444</v>
-[...5 lines deleted...]
-        <v>446</v>
+        <v>270</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>438</v>
+        <v>271</v>
       </c>
       <c r="B102">
-        <v>5907</v>
+        <v>6971</v>
       </c>
       <c r="C102" t="s">
-        <v>447</v>
+        <v>272</v>
       </c>
       <c r="D102" t="s">
-        <v>448</v>
-[...5 lines deleted...]
-        <v>450</v>
+        <v>273</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>451</v>
+        <v>271</v>
       </c>
       <c r="B103">
-        <v>5897</v>
+        <v>6970</v>
       </c>
       <c r="C103" t="s">
-        <v>452</v>
+        <v>274</v>
       </c>
       <c r="D103" t="s">
-        <v>453</v>
-[...5 lines deleted...]
-        <v>455</v>
+        <v>275</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>456</v>
+        <v>271</v>
       </c>
       <c r="B104">
-        <v>5393</v>
+        <v>6948</v>
       </c>
       <c r="C104" t="s">
-        <v>457</v>
+        <v>276</v>
       </c>
       <c r="D104" t="s">
-        <v>458</v>
-[...5 lines deleted...]
-        <v>460</v>
+        <v>277</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>461</v>
+        <v>278</v>
       </c>
       <c r="B105">
-        <v>5142</v>
+        <v>6860</v>
       </c>
       <c r="C105" t="s">
-        <v>462</v>
+        <v>7</v>
       </c>
       <c r="D105" t="s">
-        <v>463</v>
+        <v>279</v>
       </c>
       <c r="E105" t="s">
-        <v>464</v>
-[...2 lines deleted...]
-        <v>465</v>
+        <v>7</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>466</v>
+        <v>280</v>
       </c>
       <c r="B106">
-        <v>5090</v>
+        <v>6705</v>
       </c>
       <c r="C106" t="s">
-        <v>467</v>
+        <v>7</v>
       </c>
       <c r="D106" t="s">
-        <v>468</v>
+        <v>281</v>
       </c>
       <c r="E106" t="s">
-        <v>469</v>
-[...2 lines deleted...]
-        <v>470</v>
+        <v>7</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>471</v>
+        <v>280</v>
       </c>
       <c r="B107">
-        <v>4844</v>
+        <v>6703</v>
       </c>
       <c r="C107" t="s">
-        <v>472</v>
+        <v>7</v>
       </c>
       <c r="D107" t="s">
-        <v>473</v>
+        <v>282</v>
       </c>
       <c r="E107" t="s">
-        <v>474</v>
-[...2 lines deleted...]
-        <v>475</v>
+        <v>7</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>476</v>
+        <v>283</v>
       </c>
       <c r="B108">
-        <v>4579</v>
+        <v>6613</v>
       </c>
       <c r="C108" t="s">
-        <v>477</v>
+        <v>284</v>
       </c>
       <c r="D108" t="s">
-        <v>478</v>
-[...5 lines deleted...]
-        <v>480</v>
+        <v>285</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>481</v>
+        <v>286</v>
       </c>
       <c r="B109">
-        <v>4497</v>
+        <v>6463</v>
       </c>
       <c r="C109" t="s">
-        <v>482</v>
+        <v>287</v>
       </c>
       <c r="D109" t="s">
-        <v>483</v>
-[...5 lines deleted...]
-        <v>485</v>
+        <v>288</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>481</v>
+        <v>289</v>
       </c>
       <c r="B110">
-        <v>4494</v>
+        <v>6101</v>
       </c>
       <c r="C110" t="s">
-        <v>486</v>
+        <v>290</v>
       </c>
       <c r="D110" t="s">
-        <v>487</v>
-[...5 lines deleted...]
-        <v>489</v>
+        <v>291</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>481</v>
+        <v>289</v>
       </c>
       <c r="B111">
-        <v>4482</v>
+        <v>6083</v>
       </c>
       <c r="C111" t="s">
-        <v>490</v>
+        <v>292</v>
       </c>
       <c r="D111" t="s">
-        <v>491</v>
-[...5 lines deleted...]
-        <v>493</v>
+        <v>293</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>494</v>
+        <v>294</v>
       </c>
       <c r="B112">
-        <v>4100</v>
+        <v>5990</v>
       </c>
       <c r="C112" t="s">
-        <v>495</v>
+        <v>295</v>
       </c>
       <c r="D112" t="s">
-        <v>496</v>
-[...5 lines deleted...]
-        <v>498</v>
+        <v>296</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>494</v>
+        <v>294</v>
       </c>
       <c r="B113">
-        <v>4092</v>
+        <v>5988</v>
       </c>
       <c r="C113" t="s">
-        <v>499</v>
+        <v>297</v>
       </c>
       <c r="D113" t="s">
-        <v>500</v>
-[...5 lines deleted...]
-        <v>502</v>
+        <v>298</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>503</v>
+        <v>299</v>
       </c>
       <c r="B114">
-        <v>4015</v>
+        <v>5964</v>
       </c>
       <c r="C114" t="s">
-        <v>504</v>
+        <v>300</v>
       </c>
       <c r="D114" t="s">
-        <v>505</v>
-[...5 lines deleted...]
-        <v>507</v>
+        <v>301</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>508</v>
+        <v>299</v>
       </c>
       <c r="B115">
-        <v>3925</v>
+        <v>5959</v>
       </c>
       <c r="C115" t="s">
-        <v>509</v>
+        <v>302</v>
       </c>
       <c r="D115" t="s">
-        <v>510</v>
-[...5 lines deleted...]
-        <v>512</v>
+        <v>303</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>513</v>
+        <v>299</v>
       </c>
       <c r="B116">
-        <v>3746</v>
+        <v>5907</v>
       </c>
       <c r="C116" t="s">
-        <v>514</v>
+        <v>304</v>
       </c>
       <c r="D116" t="s">
-        <v>515</v>
-[...5 lines deleted...]
-        <v>517</v>
+        <v>305</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>513</v>
+        <v>306</v>
       </c>
       <c r="B117">
-        <v>3741</v>
+        <v>5897</v>
       </c>
       <c r="C117" t="s">
-        <v>518</v>
+        <v>307</v>
       </c>
       <c r="D117" t="s">
-        <v>519</v>
-[...5 lines deleted...]
-        <v>521</v>
+        <v>308</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>522</v>
+        <v>309</v>
       </c>
       <c r="B118">
-        <v>3574</v>
+        <v>5393</v>
       </c>
       <c r="C118" t="s">
-        <v>523</v>
+        <v>310</v>
       </c>
       <c r="D118" t="s">
-        <v>524</v>
-[...5 lines deleted...]
-        <v>526</v>
+        <v>311</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>527</v>
+        <v>312</v>
       </c>
       <c r="B119">
-        <v>3467</v>
+        <v>5142</v>
       </c>
       <c r="C119" t="s">
-        <v>528</v>
+        <v>313</v>
       </c>
       <c r="D119" t="s">
-        <v>529</v>
-[...5 lines deleted...]
-        <v>531</v>
+        <v>314</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>527</v>
+        <v>315</v>
       </c>
       <c r="B120">
-        <v>3450</v>
+        <v>5090</v>
       </c>
       <c r="C120" t="s">
-        <v>532</v>
+        <v>316</v>
       </c>
       <c r="D120" t="s">
-        <v>533</v>
-[...5 lines deleted...]
-        <v>535</v>
+        <v>317</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>536</v>
+        <v>318</v>
       </c>
       <c r="B121">
-        <v>3413</v>
+        <v>4844</v>
       </c>
       <c r="C121" t="s">
-        <v>537</v>
+        <v>319</v>
       </c>
       <c r="D121" t="s">
-        <v>538</v>
-[...5 lines deleted...]
-        <v>540</v>
+        <v>320</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>536</v>
+        <v>321</v>
       </c>
       <c r="B122">
-        <v>3409</v>
+        <v>4579</v>
       </c>
       <c r="C122" t="s">
-        <v>541</v>
+        <v>322</v>
       </c>
       <c r="D122" t="s">
-        <v>542</v>
-[...5 lines deleted...]
-        <v>544</v>
+        <v>323</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>536</v>
+        <v>324</v>
       </c>
       <c r="B123">
-        <v>3382</v>
+        <v>4497</v>
       </c>
       <c r="C123" t="s">
-        <v>545</v>
+        <v>325</v>
       </c>
       <c r="D123" t="s">
-        <v>546</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>326</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>536</v>
+        <v>324</v>
       </c>
       <c r="B124">
-        <v>3371</v>
+        <v>4494</v>
       </c>
       <c r="C124" t="s">
-        <v>549</v>
+        <v>327</v>
       </c>
       <c r="D124" t="s">
-        <v>550</v>
-[...5 lines deleted...]
-        <v>552</v>
+        <v>328</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>553</v>
+        <v>324</v>
       </c>
       <c r="B125">
-        <v>3304</v>
+        <v>4482</v>
       </c>
       <c r="C125" t="s">
-        <v>554</v>
+        <v>329</v>
       </c>
       <c r="D125" t="s">
-        <v>555</v>
-[...5 lines deleted...]
-        <v>557</v>
+        <v>330</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>558</v>
+        <v>331</v>
       </c>
       <c r="B126">
-        <v>3210</v>
+        <v>4100</v>
       </c>
       <c r="C126" t="s">
-        <v>559</v>
+        <v>332</v>
       </c>
       <c r="D126" t="s">
-        <v>560</v>
-[...5 lines deleted...]
-        <v>562</v>
+        <v>333</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>558</v>
+        <v>331</v>
       </c>
       <c r="B127">
-        <v>3209</v>
+        <v>4092</v>
       </c>
       <c r="C127" t="s">
-        <v>563</v>
+        <v>334</v>
       </c>
       <c r="D127" t="s">
-        <v>564</v>
-[...5 lines deleted...]
-        <v>566</v>
+        <v>335</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>567</v>
+        <v>336</v>
       </c>
       <c r="B128">
-        <v>2658</v>
+        <v>4015</v>
       </c>
       <c r="C128" t="s">
-        <v>568</v>
+        <v>337</v>
       </c>
       <c r="D128" t="s">
-        <v>569</v>
-[...5 lines deleted...]
-        <v>571</v>
+        <v>338</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>572</v>
+        <v>339</v>
       </c>
       <c r="B129">
-        <v>2625</v>
+        <v>3925</v>
       </c>
       <c r="C129" t="s">
-        <v>573</v>
+        <v>340</v>
       </c>
       <c r="D129" t="s">
-        <v>574</v>
-[...5 lines deleted...]
-        <v>576</v>
+        <v>341</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>577</v>
+        <v>342</v>
       </c>
       <c r="B130">
-        <v>2339</v>
+        <v>3746</v>
       </c>
       <c r="C130" t="s">
-        <v>578</v>
+        <v>343</v>
       </c>
       <c r="D130" t="s">
-        <v>579</v>
-[...5 lines deleted...]
-        <v>581</v>
+        <v>344</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>577</v>
+        <v>342</v>
       </c>
       <c r="B131">
-        <v>2304</v>
+        <v>3741</v>
       </c>
       <c r="C131" t="s">
-        <v>7</v>
+        <v>345</v>
       </c>
       <c r="D131" t="s">
-        <v>582</v>
-[...4 lines deleted...]
-      <c r="F131" t="s">
+        <v>346</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>583</v>
+        <v>347</v>
       </c>
       <c r="B132">
-        <v>1705</v>
+        <v>3574</v>
       </c>
       <c r="C132" t="s">
-        <v>584</v>
+        <v>348</v>
       </c>
       <c r="D132" t="s">
-        <v>585</v>
-[...5 lines deleted...]
-        <v>587</v>
+        <v>349</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>588</v>
+        <v>350</v>
       </c>
       <c r="B133">
-        <v>1488</v>
+        <v>3467</v>
       </c>
       <c r="C133" t="s">
-        <v>589</v>
+        <v>351</v>
       </c>
       <c r="D133" t="s">
-        <v>590</v>
-[...5 lines deleted...]
-        <v>592</v>
+        <v>352</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>588</v>
+        <v>350</v>
       </c>
       <c r="B134">
-        <v>1484</v>
+        <v>3450</v>
       </c>
       <c r="C134" t="s">
-        <v>593</v>
+        <v>353</v>
       </c>
       <c r="D134" t="s">
-        <v>594</v>
-[...5 lines deleted...]
-        <v>596</v>
+        <v>354</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>597</v>
+        <v>355</v>
       </c>
       <c r="B135">
-        <v>1098</v>
+        <v>3413</v>
       </c>
       <c r="C135" t="s">
-        <v>598</v>
+        <v>356</v>
       </c>
       <c r="D135" t="s">
-        <v>599</v>
-[...5 lines deleted...]
-        <v>601</v>
+        <v>357</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>602</v>
+        <v>355</v>
       </c>
       <c r="B136">
-        <v>749</v>
+        <v>3409</v>
       </c>
       <c r="C136" t="s">
-        <v>603</v>
+        <v>358</v>
       </c>
       <c r="D136" t="s">
-        <v>604</v>
-[...5 lines deleted...]
-        <v>606</v>
+        <v>359</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>607</v>
+        <v>355</v>
       </c>
       <c r="B137">
-        <v>589</v>
+        <v>3382</v>
       </c>
       <c r="C137" t="s">
-        <v>608</v>
+        <v>360</v>
       </c>
       <c r="D137" t="s">
-        <v>609</v>
-[...5 lines deleted...]
-        <v>611</v>
+        <v>361</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>612</v>
+        <v>355</v>
       </c>
       <c r="B138">
-        <v>361</v>
+        <v>3371</v>
       </c>
       <c r="C138" t="s">
-        <v>613</v>
+        <v>362</v>
       </c>
       <c r="D138" t="s">
-        <v>614</v>
-[...5 lines deleted...]
-        <v>616</v>
+        <v>363</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>612</v>
+        <v>364</v>
       </c>
       <c r="B139">
-        <v>351</v>
+        <v>3304</v>
       </c>
       <c r="C139" t="s">
-        <v>617</v>
+        <v>365</v>
       </c>
       <c r="D139" t="s">
-        <v>618</v>
-[...5 lines deleted...]
-        <v>620</v>
+        <v>366</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>612</v>
+        <v>367</v>
       </c>
       <c r="B140">
-        <v>345</v>
+        <v>3210</v>
       </c>
       <c r="C140" t="s">
-        <v>621</v>
+        <v>368</v>
       </c>
       <c r="D140" t="s">
-        <v>622</v>
-[...5 lines deleted...]
-        <v>624</v>
+        <v>369</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>625</v>
+        <v>367</v>
       </c>
       <c r="B141">
-        <v>120</v>
+        <v>3209</v>
       </c>
       <c r="C141" t="s">
-        <v>626</v>
+        <v>370</v>
       </c>
       <c r="D141" t="s">
-        <v>627</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>371</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>630</v>
+        <v>372</v>
       </c>
       <c r="B142">
-        <v>88</v>
+        <v>2658</v>
       </c>
       <c r="C142" t="s">
-        <v>631</v>
+        <v>373</v>
       </c>
       <c r="D142" t="s">
-        <v>632</v>
-[...5 lines deleted...]
-        <v>634</v>
+        <v>374</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>635</v>
+        <v>375</v>
       </c>
       <c r="B143">
-        <v>6423</v>
+        <v>2625</v>
       </c>
       <c r="C143" t="s">
-        <v>636</v>
+        <v>376</v>
       </c>
       <c r="D143" t="s">
-        <v>637</v>
-[...5 lines deleted...]
-        <v>639</v>
+        <v>377</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>640</v>
+        <v>378</v>
       </c>
       <c r="B144">
-        <v>6249</v>
+        <v>2339</v>
       </c>
       <c r="C144" t="s">
-        <v>641</v>
+        <v>379</v>
       </c>
       <c r="D144" t="s">
-        <v>642</v>
-[...5 lines deleted...]
-        <v>644</v>
+        <v>380</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>645</v>
+        <v>378</v>
       </c>
       <c r="B145">
-        <v>6209</v>
+        <v>2304</v>
       </c>
       <c r="C145" t="s">
-        <v>646</v>
+        <v>7</v>
       </c>
       <c r="D145" t="s">
-        <v>647</v>
+        <v>381</v>
       </c>
       <c r="E145" t="s">
-        <v>648</v>
-[...2 lines deleted...]
-        <v>649</v>
+        <v>7</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>645</v>
+        <v>382</v>
       </c>
       <c r="B146">
-        <v>6201</v>
+        <v>1705</v>
       </c>
       <c r="C146" t="s">
-        <v>650</v>
+        <v>383</v>
       </c>
       <c r="D146" t="s">
-        <v>651</v>
-[...5 lines deleted...]
-        <v>653</v>
+        <v>384</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>654</v>
+        <v>385</v>
       </c>
       <c r="B147">
-        <v>5966</v>
+        <v>1488</v>
       </c>
       <c r="C147" t="s">
-        <v>655</v>
+        <v>386</v>
       </c>
       <c r="D147" t="s">
-        <v>656</v>
-[...5 lines deleted...]
-        <v>658</v>
+        <v>387</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>659</v>
+        <v>385</v>
       </c>
       <c r="B148">
-        <v>5297</v>
+        <v>1484</v>
       </c>
       <c r="C148" t="s">
-        <v>660</v>
+        <v>388</v>
       </c>
       <c r="D148" t="s">
-        <v>661</v>
-[...5 lines deleted...]
-        <v>663</v>
+        <v>389</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>659</v>
+        <v>390</v>
       </c>
       <c r="B149">
-        <v>5295</v>
+        <v>1098</v>
       </c>
       <c r="C149" t="s">
-        <v>664</v>
+        <v>391</v>
       </c>
       <c r="D149" t="s">
-        <v>665</v>
-[...5 lines deleted...]
-        <v>667</v>
+        <v>392</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>668</v>
+        <v>393</v>
       </c>
       <c r="B150">
-        <v>5084</v>
+        <v>749</v>
       </c>
       <c r="C150" t="s">
-        <v>669</v>
+        <v>394</v>
       </c>
       <c r="D150" t="s">
-        <v>670</v>
-[...5 lines deleted...]
-        <v>672</v>
+        <v>395</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>668</v>
+        <v>396</v>
       </c>
       <c r="B151">
-        <v>5083</v>
+        <v>589</v>
       </c>
       <c r="C151" t="s">
-        <v>673</v>
+        <v>397</v>
       </c>
       <c r="D151" t="s">
-        <v>674</v>
-[...5 lines deleted...]
-        <v>676</v>
+        <v>398</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>668</v>
+        <v>399</v>
       </c>
       <c r="B152">
-        <v>5061</v>
+        <v>361</v>
       </c>
       <c r="C152" t="s">
-        <v>677</v>
+        <v>400</v>
       </c>
       <c r="D152" t="s">
-        <v>678</v>
-[...5 lines deleted...]
-        <v>680</v>
+        <v>401</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>681</v>
+        <v>399</v>
       </c>
       <c r="B153">
-        <v>4617</v>
+        <v>351</v>
       </c>
       <c r="C153" t="s">
-        <v>682</v>
+        <v>402</v>
       </c>
       <c r="D153" t="s">
-        <v>683</v>
-[...5 lines deleted...]
-        <v>685</v>
+        <v>403</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>686</v>
+        <v>399</v>
       </c>
       <c r="B154">
-        <v>4597</v>
+        <v>345</v>
       </c>
       <c r="C154" t="s">
-        <v>687</v>
+        <v>404</v>
       </c>
       <c r="D154" t="s">
-        <v>688</v>
-[...5 lines deleted...]
-        <v>690</v>
+        <v>405</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>691</v>
+        <v>406</v>
       </c>
       <c r="B155">
-        <v>4369</v>
+        <v>120</v>
       </c>
       <c r="C155" t="s">
-        <v>692</v>
+        <v>407</v>
       </c>
       <c r="D155" t="s">
-        <v>693</v>
-[...5 lines deleted...]
-        <v>695</v>
+        <v>408</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>696</v>
+        <v>409</v>
       </c>
       <c r="B156">
-        <v>3591</v>
+        <v>88</v>
       </c>
       <c r="C156" t="s">
-        <v>697</v>
+        <v>410</v>
       </c>
       <c r="D156" t="s">
-        <v>698</v>
-[...5 lines deleted...]
-        <v>700</v>
+        <v>411</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>696</v>
+        <v>412</v>
       </c>
       <c r="B157">
-        <v>3529</v>
+        <v>6423</v>
       </c>
       <c r="C157" t="s">
-        <v>701</v>
+        <v>413</v>
       </c>
       <c r="D157" t="s">
-        <v>702</v>
-[...5 lines deleted...]
-        <v>704</v>
+        <v>414</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>705</v>
+        <v>415</v>
       </c>
       <c r="B158">
-        <v>3382</v>
+        <v>6249</v>
       </c>
       <c r="C158" t="s">
-        <v>706</v>
+        <v>416</v>
       </c>
       <c r="D158" t="s">
-        <v>707</v>
-[...5 lines deleted...]
-        <v>709</v>
+        <v>417</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>710</v>
+        <v>418</v>
       </c>
       <c r="B159">
-        <v>2471</v>
+        <v>6209</v>
       </c>
       <c r="C159" t="s">
-        <v>711</v>
+        <v>419</v>
       </c>
       <c r="D159" t="s">
-        <v>712</v>
-[...5 lines deleted...]
-        <v>714</v>
+        <v>420</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>715</v>
+        <v>418</v>
       </c>
       <c r="B160">
-        <v>2379</v>
+        <v>6201</v>
       </c>
       <c r="C160" t="s">
-        <v>716</v>
+        <v>421</v>
       </c>
       <c r="D160" t="s">
-        <v>717</v>
-[...5 lines deleted...]
-        <v>719</v>
+        <v>422</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>720</v>
+        <v>423</v>
       </c>
       <c r="B161">
-        <v>2160</v>
+        <v>5966</v>
       </c>
       <c r="C161" t="s">
-        <v>721</v>
+        <v>424</v>
       </c>
       <c r="D161" t="s">
-        <v>722</v>
-[...5 lines deleted...]
-        <v>724</v>
+        <v>425</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>725</v>
+        <v>426</v>
       </c>
       <c r="B162">
-        <v>1433</v>
+        <v>5297</v>
       </c>
       <c r="C162" t="s">
-        <v>726</v>
+        <v>427</v>
       </c>
       <c r="D162" t="s">
-        <v>727</v>
-[...5 lines deleted...]
-        <v>729</v>
+        <v>428</v>
+      </c>
+      <c r="E162" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>730</v>
+        <v>426</v>
       </c>
       <c r="B163">
-        <v>1402</v>
+        <v>5295</v>
       </c>
       <c r="C163" t="s">
-        <v>731</v>
+        <v>429</v>
       </c>
       <c r="D163" t="s">
-        <v>732</v>
-[...5 lines deleted...]
-        <v>734</v>
+        <v>430</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>735</v>
+        <v>431</v>
       </c>
       <c r="B164">
+        <v>5084</v>
+      </c>
+      <c r="C164" t="s">
+        <v>432</v>
+      </c>
+      <c r="D164" t="s">
+        <v>433</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A165" t="s">
+        <v>431</v>
+      </c>
+      <c r="B165">
+        <v>5083</v>
+      </c>
+      <c r="C165" t="s">
+        <v>434</v>
+      </c>
+      <c r="D165" t="s">
+        <v>435</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A166" t="s">
+        <v>431</v>
+      </c>
+      <c r="B166">
+        <v>5061</v>
+      </c>
+      <c r="C166" t="s">
+        <v>436</v>
+      </c>
+      <c r="D166" t="s">
+        <v>437</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A167" t="s">
+        <v>438</v>
+      </c>
+      <c r="B167">
+        <v>4617</v>
+      </c>
+      <c r="C167" t="s">
+        <v>439</v>
+      </c>
+      <c r="D167" t="s">
+        <v>440</v>
+      </c>
+      <c r="E167" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A168" t="s">
+        <v>441</v>
+      </c>
+      <c r="B168">
+        <v>4597</v>
+      </c>
+      <c r="C168" t="s">
+        <v>442</v>
+      </c>
+      <c r="D168" t="s">
+        <v>443</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A169" t="s">
+        <v>444</v>
+      </c>
+      <c r="B169">
+        <v>4369</v>
+      </c>
+      <c r="C169" t="s">
+        <v>445</v>
+      </c>
+      <c r="D169" t="s">
+        <v>446</v>
+      </c>
+      <c r="E169" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F169" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A170" t="s">
+        <v>447</v>
+      </c>
+      <c r="B170">
+        <v>3591</v>
+      </c>
+      <c r="C170" t="s">
+        <v>448</v>
+      </c>
+      <c r="D170" t="s">
+        <v>449</v>
+      </c>
+      <c r="E170" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F170" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A171" t="s">
+        <v>447</v>
+      </c>
+      <c r="B171">
+        <v>3529</v>
+      </c>
+      <c r="C171" t="s">
+        <v>450</v>
+      </c>
+      <c r="D171" t="s">
+        <v>451</v>
+      </c>
+      <c r="E171" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F171" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A172" t="s">
+        <v>452</v>
+      </c>
+      <c r="B172">
+        <v>3382</v>
+      </c>
+      <c r="C172" t="s">
+        <v>453</v>
+      </c>
+      <c r="D172" t="s">
+        <v>454</v>
+      </c>
+      <c r="E172" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F172" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A173" t="s">
+        <v>455</v>
+      </c>
+      <c r="B173">
+        <v>2471</v>
+      </c>
+      <c r="C173" t="s">
+        <v>456</v>
+      </c>
+      <c r="D173" t="s">
+        <v>457</v>
+      </c>
+      <c r="E173" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F173" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="174" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A174" t="s">
+        <v>458</v>
+      </c>
+      <c r="B174">
+        <v>2379</v>
+      </c>
+      <c r="C174" t="s">
+        <v>459</v>
+      </c>
+      <c r="D174" t="s">
+        <v>460</v>
+      </c>
+      <c r="E174" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F174" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A175" t="s">
+        <v>461</v>
+      </c>
+      <c r="B175">
+        <v>2160</v>
+      </c>
+      <c r="C175" t="s">
+        <v>462</v>
+      </c>
+      <c r="D175" t="s">
+        <v>463</v>
+      </c>
+      <c r="E175" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F175" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="176" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A176" t="s">
+        <v>464</v>
+      </c>
+      <c r="B176">
+        <v>1433</v>
+      </c>
+      <c r="C176" t="s">
+        <v>465</v>
+      </c>
+      <c r="D176" t="s">
+        <v>466</v>
+      </c>
+      <c r="E176" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F176" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="177" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A177" t="s">
+        <v>467</v>
+      </c>
+      <c r="B177">
+        <v>1402</v>
+      </c>
+      <c r="C177" t="s">
+        <v>468</v>
+      </c>
+      <c r="D177" t="s">
+        <v>469</v>
+      </c>
+      <c r="E177" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F177" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="178" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A178" t="s">
+        <v>470</v>
+      </c>
+      <c r="B178">
         <v>1358</v>
       </c>
-      <c r="C164" t="s">
-[...9 lines deleted...]
-        <v>739</v>
+      <c r="C178" t="s">
+        <v>471</v>
+      </c>
+      <c r="D178" t="s">
+        <v>472</v>
+      </c>
+      <c r="E178" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F178" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="F2" r:id="rId1"/>
+    <hyperlink ref="E3" r:id="rId2"/>
+    <hyperlink ref="F3" r:id="rId3"/>
+    <hyperlink ref="F4" r:id="rId4"/>
+    <hyperlink ref="E5" r:id="rId5"/>
+    <hyperlink ref="F5" r:id="rId6"/>
+    <hyperlink ref="E6" r:id="rId7"/>
+    <hyperlink ref="F6" r:id="rId8"/>
+    <hyperlink ref="E7" r:id="rId9"/>
+    <hyperlink ref="F7" r:id="rId10"/>
+    <hyperlink ref="E8" r:id="rId11"/>
+    <hyperlink ref="F8" r:id="rId12"/>
+    <hyperlink ref="E9" r:id="rId13"/>
+    <hyperlink ref="F9" r:id="rId14"/>
+    <hyperlink ref="F10" r:id="rId15"/>
+    <hyperlink ref="E11" r:id="rId16"/>
+    <hyperlink ref="F11" r:id="rId17"/>
+    <hyperlink ref="E12" r:id="rId18"/>
+    <hyperlink ref="F12" r:id="rId19"/>
+    <hyperlink ref="E13" r:id="rId20"/>
+    <hyperlink ref="F13" r:id="rId21"/>
+    <hyperlink ref="E14" r:id="rId22"/>
+    <hyperlink ref="F14" r:id="rId23"/>
+    <hyperlink ref="E15" r:id="rId24"/>
+    <hyperlink ref="F15" r:id="rId25"/>
+    <hyperlink ref="F16" r:id="rId26"/>
+    <hyperlink ref="F17" r:id="rId27"/>
+    <hyperlink ref="E18" r:id="rId28"/>
+    <hyperlink ref="F18" r:id="rId29"/>
+    <hyperlink ref="E19" r:id="rId30"/>
+    <hyperlink ref="F19" r:id="rId31"/>
+    <hyperlink ref="E20" r:id="rId32"/>
+    <hyperlink ref="F20" r:id="rId33"/>
+    <hyperlink ref="E21" r:id="rId34"/>
+    <hyperlink ref="F21" r:id="rId35"/>
+    <hyperlink ref="E22" r:id="rId36"/>
+    <hyperlink ref="F22" r:id="rId37"/>
+    <hyperlink ref="E23" r:id="rId38"/>
+    <hyperlink ref="F23" r:id="rId39"/>
+    <hyperlink ref="E24" r:id="rId40"/>
+    <hyperlink ref="F24" r:id="rId41"/>
+    <hyperlink ref="E25" r:id="rId42"/>
+    <hyperlink ref="F25" r:id="rId43"/>
+    <hyperlink ref="E26" r:id="rId44"/>
+    <hyperlink ref="F26" r:id="rId45"/>
+    <hyperlink ref="E27" r:id="rId46"/>
+    <hyperlink ref="F27" r:id="rId47"/>
+    <hyperlink ref="E28" r:id="rId48"/>
+    <hyperlink ref="F28" r:id="rId49"/>
+    <hyperlink ref="E29" r:id="rId50"/>
+    <hyperlink ref="F29" r:id="rId51"/>
+    <hyperlink ref="E30" r:id="rId52"/>
+    <hyperlink ref="F30" r:id="rId53"/>
+    <hyperlink ref="E31" r:id="rId54"/>
+    <hyperlink ref="F31" r:id="rId55"/>
+    <hyperlink ref="E32" r:id="rId56"/>
+    <hyperlink ref="F32" r:id="rId57"/>
+    <hyperlink ref="E33" r:id="rId58"/>
+    <hyperlink ref="F33" r:id="rId59"/>
+    <hyperlink ref="E34" r:id="rId60"/>
+    <hyperlink ref="F34" r:id="rId61"/>
+    <hyperlink ref="E35" r:id="rId62"/>
+    <hyperlink ref="F35" r:id="rId63"/>
+    <hyperlink ref="E36" r:id="rId64"/>
+    <hyperlink ref="F36" r:id="rId65"/>
+    <hyperlink ref="E37" r:id="rId66"/>
+    <hyperlink ref="F37" r:id="rId67"/>
+    <hyperlink ref="E38" r:id="rId68"/>
+    <hyperlink ref="F38" r:id="rId69"/>
+    <hyperlink ref="E39" r:id="rId70"/>
+    <hyperlink ref="F39" r:id="rId71"/>
+    <hyperlink ref="E40" r:id="rId72"/>
+    <hyperlink ref="F40" r:id="rId73"/>
+    <hyperlink ref="E41" r:id="rId74"/>
+    <hyperlink ref="F41" r:id="rId75"/>
+    <hyperlink ref="E42" r:id="rId76"/>
+    <hyperlink ref="F42" r:id="rId77"/>
+    <hyperlink ref="E43" r:id="rId78"/>
+    <hyperlink ref="F43" r:id="rId79"/>
+    <hyperlink ref="E44" r:id="rId80"/>
+    <hyperlink ref="F44" r:id="rId81"/>
+    <hyperlink ref="E45" r:id="rId82"/>
+    <hyperlink ref="F45" r:id="rId83"/>
+    <hyperlink ref="E46" r:id="rId84"/>
+    <hyperlink ref="F46" r:id="rId85"/>
+    <hyperlink ref="E47" r:id="rId86"/>
+    <hyperlink ref="F47" r:id="rId87"/>
+    <hyperlink ref="E48" r:id="rId88"/>
+    <hyperlink ref="F48" r:id="rId89"/>
+    <hyperlink ref="E49" r:id="rId90"/>
+    <hyperlink ref="F49" r:id="rId91"/>
+    <hyperlink ref="E50" r:id="rId92"/>
+    <hyperlink ref="F50" r:id="rId93"/>
+    <hyperlink ref="E51" r:id="rId94"/>
+    <hyperlink ref="F51" r:id="rId95"/>
+    <hyperlink ref="E52" r:id="rId96"/>
+    <hyperlink ref="F52" r:id="rId97"/>
+    <hyperlink ref="E53" r:id="rId98"/>
+    <hyperlink ref="F53" r:id="rId99"/>
+    <hyperlink ref="E54" r:id="rId100"/>
+    <hyperlink ref="F54" r:id="rId101"/>
+    <hyperlink ref="E55" r:id="rId102"/>
+    <hyperlink ref="F55" r:id="rId103"/>
+    <hyperlink ref="E56" r:id="rId104"/>
+    <hyperlink ref="F56" r:id="rId105"/>
+    <hyperlink ref="E57" r:id="rId106"/>
+    <hyperlink ref="F57" r:id="rId107"/>
+    <hyperlink ref="E58" r:id="rId108"/>
+    <hyperlink ref="F58" r:id="rId109"/>
+    <hyperlink ref="E59" r:id="rId110"/>
+    <hyperlink ref="F59" r:id="rId111"/>
+    <hyperlink ref="E60" r:id="rId112"/>
+    <hyperlink ref="F60" r:id="rId113"/>
+    <hyperlink ref="E61" r:id="rId114"/>
+    <hyperlink ref="F61" r:id="rId115"/>
+    <hyperlink ref="E62" r:id="rId116"/>
+    <hyperlink ref="F62" r:id="rId117"/>
+    <hyperlink ref="E63" r:id="rId118"/>
+    <hyperlink ref="F63" r:id="rId119"/>
+    <hyperlink ref="E64" r:id="rId120"/>
+    <hyperlink ref="F64" r:id="rId121"/>
+    <hyperlink ref="E65" r:id="rId122"/>
+    <hyperlink ref="F65" r:id="rId123"/>
+    <hyperlink ref="E66" r:id="rId124"/>
+    <hyperlink ref="F66" r:id="rId125"/>
+    <hyperlink ref="E67" r:id="rId126"/>
+    <hyperlink ref="F67" r:id="rId127"/>
+    <hyperlink ref="E68" r:id="rId128"/>
+    <hyperlink ref="F68" r:id="rId129"/>
+    <hyperlink ref="E69" r:id="rId130"/>
+    <hyperlink ref="F69" r:id="rId131"/>
+    <hyperlink ref="E70" r:id="rId132"/>
+    <hyperlink ref="F70" r:id="rId133"/>
+    <hyperlink ref="E71" r:id="rId134"/>
+    <hyperlink ref="F71" r:id="rId135"/>
+    <hyperlink ref="E72" r:id="rId136"/>
+    <hyperlink ref="F72" r:id="rId137"/>
+    <hyperlink ref="E73" r:id="rId138"/>
+    <hyperlink ref="F73" r:id="rId139"/>
+    <hyperlink ref="E74" r:id="rId140"/>
+    <hyperlink ref="F74" r:id="rId141"/>
+    <hyperlink ref="E75" r:id="rId142"/>
+    <hyperlink ref="F75" r:id="rId143"/>
+    <hyperlink ref="E76" r:id="rId144"/>
+    <hyperlink ref="F76" r:id="rId145"/>
+    <hyperlink ref="E77" r:id="rId146"/>
+    <hyperlink ref="F77" r:id="rId147"/>
+    <hyperlink ref="E78" r:id="rId148"/>
+    <hyperlink ref="F78" r:id="rId149"/>
+    <hyperlink ref="E79" r:id="rId150"/>
+    <hyperlink ref="F79" r:id="rId151"/>
+    <hyperlink ref="E80" r:id="rId152"/>
+    <hyperlink ref="F80" r:id="rId153"/>
+    <hyperlink ref="E81" r:id="rId154"/>
+    <hyperlink ref="F81" r:id="rId155"/>
+    <hyperlink ref="E82" r:id="rId156"/>
+    <hyperlink ref="F82" r:id="rId157"/>
+    <hyperlink ref="E83" r:id="rId158"/>
+    <hyperlink ref="F83" r:id="rId159"/>
+    <hyperlink ref="E84" r:id="rId160"/>
+    <hyperlink ref="F84" r:id="rId161"/>
+    <hyperlink ref="E85" r:id="rId162"/>
+    <hyperlink ref="F85" r:id="rId163"/>
+    <hyperlink ref="F86" r:id="rId164"/>
+    <hyperlink ref="F87" r:id="rId165"/>
+    <hyperlink ref="F88" r:id="rId166"/>
+    <hyperlink ref="E89" r:id="rId167"/>
+    <hyperlink ref="F89" r:id="rId168"/>
+    <hyperlink ref="E90" r:id="rId169"/>
+    <hyperlink ref="F90" r:id="rId170"/>
+    <hyperlink ref="E91" r:id="rId171"/>
+    <hyperlink ref="F91" r:id="rId172"/>
+    <hyperlink ref="E92" r:id="rId173"/>
+    <hyperlink ref="F92" r:id="rId174"/>
+    <hyperlink ref="E93" r:id="rId175"/>
+    <hyperlink ref="F93" r:id="rId176"/>
+    <hyperlink ref="F94" r:id="rId177"/>
+    <hyperlink ref="F95" r:id="rId178"/>
+    <hyperlink ref="E96" r:id="rId179"/>
+    <hyperlink ref="F96" r:id="rId180"/>
+    <hyperlink ref="E97" r:id="rId181"/>
+    <hyperlink ref="F97" r:id="rId182"/>
+    <hyperlink ref="E98" r:id="rId183"/>
+    <hyperlink ref="F98" r:id="rId184"/>
+    <hyperlink ref="E99" r:id="rId185"/>
+    <hyperlink ref="F99" r:id="rId186"/>
+    <hyperlink ref="E100" r:id="rId187"/>
+    <hyperlink ref="F100" r:id="rId188"/>
+    <hyperlink ref="E101" r:id="rId189"/>
+    <hyperlink ref="F101" r:id="rId190"/>
+    <hyperlink ref="E102" r:id="rId191"/>
+    <hyperlink ref="F102" r:id="rId192"/>
+    <hyperlink ref="E103" r:id="rId193"/>
+    <hyperlink ref="F103" r:id="rId194"/>
+    <hyperlink ref="E104" r:id="rId195"/>
+    <hyperlink ref="F104" r:id="rId196"/>
+    <hyperlink ref="F105" r:id="rId197"/>
+    <hyperlink ref="F106" r:id="rId198"/>
+    <hyperlink ref="F107" r:id="rId199"/>
+    <hyperlink ref="E108" r:id="rId200"/>
+    <hyperlink ref="F108" r:id="rId201"/>
+    <hyperlink ref="E109" r:id="rId202"/>
+    <hyperlink ref="F109" r:id="rId203"/>
+    <hyperlink ref="E110" r:id="rId204"/>
+    <hyperlink ref="F110" r:id="rId205"/>
+    <hyperlink ref="E111" r:id="rId206"/>
+    <hyperlink ref="F111" r:id="rId207"/>
+    <hyperlink ref="E112" r:id="rId208"/>
+    <hyperlink ref="F112" r:id="rId209"/>
+    <hyperlink ref="E113" r:id="rId210"/>
+    <hyperlink ref="F113" r:id="rId211"/>
+    <hyperlink ref="E114" r:id="rId212"/>
+    <hyperlink ref="F114" r:id="rId213"/>
+    <hyperlink ref="E115" r:id="rId214"/>
+    <hyperlink ref="F115" r:id="rId215"/>
+    <hyperlink ref="E116" r:id="rId216"/>
+    <hyperlink ref="F116" r:id="rId217"/>
+    <hyperlink ref="E117" r:id="rId218"/>
+    <hyperlink ref="F117" r:id="rId219"/>
+    <hyperlink ref="E118" r:id="rId220"/>
+    <hyperlink ref="F118" r:id="rId221"/>
+    <hyperlink ref="E119" r:id="rId222"/>
+    <hyperlink ref="F119" r:id="rId223"/>
+    <hyperlink ref="E120" r:id="rId224"/>
+    <hyperlink ref="F120" r:id="rId225"/>
+    <hyperlink ref="E121" r:id="rId226"/>
+    <hyperlink ref="F121" r:id="rId227"/>
+    <hyperlink ref="E122" r:id="rId228"/>
+    <hyperlink ref="F122" r:id="rId229"/>
+    <hyperlink ref="E123" r:id="rId230"/>
+    <hyperlink ref="F123" r:id="rId231"/>
+    <hyperlink ref="E124" r:id="rId232"/>
+    <hyperlink ref="F124" r:id="rId233"/>
+    <hyperlink ref="E125" r:id="rId234"/>
+    <hyperlink ref="F125" r:id="rId235"/>
+    <hyperlink ref="E126" r:id="rId236"/>
+    <hyperlink ref="F126" r:id="rId237"/>
+    <hyperlink ref="E127" r:id="rId238"/>
+    <hyperlink ref="F127" r:id="rId239"/>
+    <hyperlink ref="E128" r:id="rId240"/>
+    <hyperlink ref="F128" r:id="rId241"/>
+    <hyperlink ref="E129" r:id="rId242"/>
+    <hyperlink ref="F129" r:id="rId243"/>
+    <hyperlink ref="E130" r:id="rId244"/>
+    <hyperlink ref="F130" r:id="rId245"/>
+    <hyperlink ref="E131" r:id="rId246"/>
+    <hyperlink ref="F131" r:id="rId247"/>
+    <hyperlink ref="E132" r:id="rId248"/>
+    <hyperlink ref="F132" r:id="rId249"/>
+    <hyperlink ref="E133" r:id="rId250"/>
+    <hyperlink ref="F133" r:id="rId251"/>
+    <hyperlink ref="E134" r:id="rId252"/>
+    <hyperlink ref="F134" r:id="rId253"/>
+    <hyperlink ref="E135" r:id="rId254"/>
+    <hyperlink ref="F135" r:id="rId255"/>
+    <hyperlink ref="E136" r:id="rId256"/>
+    <hyperlink ref="F136" r:id="rId257"/>
+    <hyperlink ref="E137" r:id="rId258"/>
+    <hyperlink ref="F137" r:id="rId259"/>
+    <hyperlink ref="E138" r:id="rId260"/>
+    <hyperlink ref="F138" r:id="rId261"/>
+    <hyperlink ref="E139" r:id="rId262"/>
+    <hyperlink ref="F139" r:id="rId263"/>
+    <hyperlink ref="E140" r:id="rId264"/>
+    <hyperlink ref="F140" r:id="rId265"/>
+    <hyperlink ref="E141" r:id="rId266"/>
+    <hyperlink ref="F141" r:id="rId267"/>
+    <hyperlink ref="E142" r:id="rId268"/>
+    <hyperlink ref="F142" r:id="rId269"/>
+    <hyperlink ref="E143" r:id="rId270"/>
+    <hyperlink ref="F143" r:id="rId271"/>
+    <hyperlink ref="E144" r:id="rId272"/>
+    <hyperlink ref="F144" r:id="rId273"/>
+    <hyperlink ref="F145" r:id="rId274"/>
+    <hyperlink ref="E146" r:id="rId275"/>
+    <hyperlink ref="F146" r:id="rId276"/>
+    <hyperlink ref="E147" r:id="rId277"/>
+    <hyperlink ref="F147" r:id="rId278"/>
+    <hyperlink ref="E148" r:id="rId279"/>
+    <hyperlink ref="F148" r:id="rId280"/>
+    <hyperlink ref="E149" r:id="rId281"/>
+    <hyperlink ref="F149" r:id="rId282"/>
+    <hyperlink ref="E150" r:id="rId283"/>
+    <hyperlink ref="F150" r:id="rId284"/>
+    <hyperlink ref="E151" r:id="rId285"/>
+    <hyperlink ref="F151" r:id="rId286"/>
+    <hyperlink ref="E152" r:id="rId287"/>
+    <hyperlink ref="F152" r:id="rId288"/>
+    <hyperlink ref="E153" r:id="rId289"/>
+    <hyperlink ref="F153" r:id="rId290"/>
+    <hyperlink ref="E154" r:id="rId291"/>
+    <hyperlink ref="F154" r:id="rId292"/>
+    <hyperlink ref="E155" r:id="rId293"/>
+    <hyperlink ref="F155" r:id="rId294"/>
+    <hyperlink ref="E156" r:id="rId295"/>
+    <hyperlink ref="F156" r:id="rId296"/>
+    <hyperlink ref="E157" r:id="rId297"/>
+    <hyperlink ref="F157" r:id="rId298"/>
+    <hyperlink ref="E158" r:id="rId299"/>
+    <hyperlink ref="F158" r:id="rId300"/>
+    <hyperlink ref="E159" r:id="rId301"/>
+    <hyperlink ref="F159" r:id="rId302"/>
+    <hyperlink ref="E160" r:id="rId303"/>
+    <hyperlink ref="F160" r:id="rId304"/>
+    <hyperlink ref="E161" r:id="rId305"/>
+    <hyperlink ref="F161" r:id="rId306"/>
+    <hyperlink ref="E162" r:id="rId307"/>
+    <hyperlink ref="F162" r:id="rId308"/>
+    <hyperlink ref="E163" r:id="rId309"/>
+    <hyperlink ref="F163" r:id="rId310"/>
+    <hyperlink ref="E164" r:id="rId311"/>
+    <hyperlink ref="F164" r:id="rId312"/>
+    <hyperlink ref="E165" r:id="rId313"/>
+    <hyperlink ref="F165" r:id="rId314"/>
+    <hyperlink ref="E166" r:id="rId315"/>
+    <hyperlink ref="F166" r:id="rId316"/>
+    <hyperlink ref="E167" r:id="rId317"/>
+    <hyperlink ref="F167" r:id="rId318"/>
+    <hyperlink ref="E168" r:id="rId319"/>
+    <hyperlink ref="F168" r:id="rId320"/>
+    <hyperlink ref="E169" r:id="rId321"/>
+    <hyperlink ref="F169" r:id="rId322"/>
+    <hyperlink ref="E170" r:id="rId323"/>
+    <hyperlink ref="F170" r:id="rId324"/>
+    <hyperlink ref="E171" r:id="rId325"/>
+    <hyperlink ref="F171" r:id="rId326"/>
+    <hyperlink ref="E172" r:id="rId327"/>
+    <hyperlink ref="F172" r:id="rId328"/>
+    <hyperlink ref="E173" r:id="rId329"/>
+    <hyperlink ref="F173" r:id="rId330"/>
+    <hyperlink ref="E174" r:id="rId331"/>
+    <hyperlink ref="F174" r:id="rId332"/>
+    <hyperlink ref="E175" r:id="rId333"/>
+    <hyperlink ref="F175" r:id="rId334"/>
+    <hyperlink ref="E176" r:id="rId335"/>
+    <hyperlink ref="F176" r:id="rId336"/>
+    <hyperlink ref="E177" r:id="rId337"/>
+    <hyperlink ref="F177" r:id="rId338"/>
+    <hyperlink ref="E178" r:id="rId339"/>
+    <hyperlink ref="F178" r:id="rId340"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>