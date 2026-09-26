--- v0 (2026-07-28)
+++ v1 (2026-09-26)
@@ -8,1744 +8,1146 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="596" uniqueCount="552">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="636" uniqueCount="349">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>BD0C24EDCB</t>
+  </si>
+  <si>
+    <t>Decisione di aggiudicazione - Servizi di estrazione e migrazione archivi dati AXIOS per passaggio ad altra piattaforma gestionale</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>10/09/2026</t>
+  </si>
+  <si>
+    <t>BCEE849172</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SEVIZI DI FORNITURA SOFTWARE ARGO</t>
+  </si>
+  <si>
+    <t>28/08/2026</t>
+  </si>
+  <si>
+    <t>BCCC6B8A3B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di n. 2 carrelli stazioni di ricarica per notebook, tablet e smartphone, rispettivamente da n. 16 e n. 36 postazioni</t>
+  </si>
+  <si>
+    <t>19/08/2026</t>
+  </si>
+  <si>
+    <t>BCBC27758C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Realizzazione parete in cartongesso interna salone e sistemazione porta aula scuola secondaria di primo grado - sede centrale</t>
+  </si>
+  <si>
+    <t>11/08/2026</t>
+  </si>
+  <si>
+    <t>BCB0AC91C5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA DEI SERVIZI DI FORMAZIONE, AFFIANCAMENTO E SUPPORTO FINALIZZATI ALLA REALIZZAZIONE DEL PROGETTO PNRR  "Snodi formativi per la transizione digitale sull'utilizzo dell'intelligenza artificiale nella scuola"</t>
+  </si>
+  <si>
+    <t>31/07/2026</t>
+  </si>
+  <si>
+    <t>BC94718266</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Impianto di condizionamento presso il nuovo ufficio DSGA Sede Centrale - Chiaro Impianti srls</t>
+  </si>
+  <si>
     <t>22/07/2026</t>
   </si>
   <si>
     <t>BC7AD6AE52</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura dispositivi digitali _ POC Per la Scuola 2014-2020 _ Az. 10.8.6A</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC7AD6AE52</t>
-[...4 lines deleted...]
-  <si>
     <t>21/07/2026</t>
   </si>
   <si>
     <t>BC762A7C52</t>
   </si>
   <si>
     <t>Decisione a contrarre - Stampe n. 3 targhe Plexiglass e 25 Etichette adesive PVC - Progetto POC Per la Scuola 2014-2020 – Asse II – Azione 10.8.6 – Sotto Azione 10.8.6A “Centri scolastici digitali” – Modulo “Dispositivi digitali e libri”  - CNP 10.8.6A-FDRPOC-SI-2026-80</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC762A7C52</t>
-[...2 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/259c528d-8649-4ba9-81aa-75483f69182f</t>
+    <t>17/07/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>DECRETO INCARICO FIGURE PROFESSIONALI INTERNE PARTECIPANTI ALL’AVVISO PROT. N° 0005729/U DEL 13/07/2026 DOPO VALUTAZIONE DEL DIRIGENTE SCOLASTICO</t>
   </si>
   <si>
     <t>14/07/2026</t>
   </si>
   <si>
+    <t>DECRETO ASSEGNAZIONE INCARICHI PERSONALE ATA</t>
+  </si>
+  <si>
     <t>BC630C4F56</t>
   </si>
   <si>
     <t>Decisione a contrarre - Stampa di n. 3 targhe forex spessore 5 mm formato A4 - Ditta Tecnostampa sas</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC630C4F56</t>
-[...4 lines deleted...]
-  <si>
     <t>10/07/2026</t>
   </si>
   <si>
     <t>BC5B941F8B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Cartelliera metallo 20 caselle con ante e 20 serrature colore grigio RAL 7035</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC5B941F8B</t>
-[...4 lines deleted...]
-  <si>
     <t>03/07/2026</t>
   </si>
   <si>
     <t>BC45A8F867</t>
   </si>
   <si>
     <t>Decisione a contrarre - Software e sussidi didattici destinati agli studenti con disabilità certificata</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC45A8F867</t>
-[...4 lines deleted...]
-  <si>
     <t>02/07/2026</t>
   </si>
   <si>
     <t>BC41144CAE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Attrezzature tecniche e sussidi didattici destinati agli studenti con disabilità certificata</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC41144CAE</t>
-[...4 lines deleted...]
-  <si>
     <t>26/06/2026</t>
   </si>
   <si>
     <t>BC2BAD4611</t>
   </si>
   <si>
     <t>Decisione a contrarre - Realizzazione di pareti divisorie in cartongesso aula 9/10 e aula sezione infanzia Sede Centrale</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC2BAD4611</t>
-[...4 lines deleted...]
-  <si>
     <t>16/06/2026</t>
   </si>
   <si>
     <t>BC0B317F3F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Installazione punti elettrici, prese Lan e configurazione - nuovo ufficio Dsga</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0B317F3F</t>
-[...4 lines deleted...]
-  <si>
     <t>08/06/2026</t>
   </si>
   <si>
     <t>BBF025F802</t>
   </si>
   <si>
     <t>Decisione a contrarre - Aggiudicazione trattativa diretta MEPA per procedura di affidamento diretto, ai sensi dell’art. 50, comma 1, lett. b), del D.Lgs. 36/2023, per la stampa n. 800 libretti formato A5 - Progetto: “La Repubblica Siamo Noi” per un costo di euro 2.800,00 + Iva (</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF025F802</t>
-[...4 lines deleted...]
-  <si>
     <t>03/06/2026</t>
   </si>
   <si>
     <t>BBE1E0EE5C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Sostituzione ugello della stampante 3D e acquisto di accessori e materiale informatico di facile consumo _ Agenda Sud cod. ESO4.6A1.B_FSEPN_SI_2025_14 _  P.N.  SCUOLA E COMPETENZE 2021_2027</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE1E0EE5C</t>
-[...4 lines deleted...]
-  <si>
     <t>28/05/2026</t>
   </si>
   <si>
     <t>BBCD67BBBA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Presidio ambulanze manifestazione finale Parco Trinità Manenti Mascalcuia 28/05/2026</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/05834d36-59d5-4cfd-9eb9-d07e166b478f</t>
   </si>
   <si>
     <t>25/05/2026</t>
   </si>
   <si>
     <t>BBC82B16A2</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Materiale di pulizia Sede Centrale e plessi scolastici – 
 Progetto: “Agenda Sud” cod. ESO4.6A1.B-FSEPN-SI-2025-14 –  P.N. “SCUOLA E COMPETENZE 2021-2027”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC82B16A2</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2026</t>
   </si>
   <si>
     <t>BBA3ACF0CB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Ricarica schede fotocopiatori – Progetto: “Agenda Sud” cod. ESO4.6A1.B-FSEPN-SI-2025-14 –  P.N. “SCUOLA E COMPETENZE 2021-2027”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA3ACF0CB</t>
-[...4 lines deleted...]
-  <si>
     <t>BBA1A57582</t>
   </si>
   <si>
     <t>Decisione a contrarre - approvvigionamento di materiale di facile consumo e cancelleria – Progetto: “Agenda Sud” cod. ESO4.6A1.B-FSEPN-SI-2025-14 – P.N. “SCUOLA E COMPETENZE 2021-2027”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA1A57582</t>
-[...4 lines deleted...]
-  <si>
     <t>BBA18CD060</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizi RPD (DPO) e adeguamento al Regolamento Generale per la Protezione dei Dati (RGPD) _ periodo 01_06_2026 _ 31_05_2027</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA18CD060</t>
-[...4 lines deleted...]
-  <si>
     <t>11/05/2026</t>
   </si>
   <si>
     <t>BB97DF36C1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Service audio eventi sportivi maggio 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB97DF36C1</t>
-[...4 lines deleted...]
-  <si>
     <t>06/05/2026</t>
   </si>
   <si>
     <t>BB8B7F4286</t>
   </si>
   <si>
     <t>Decisione a contrarre - Stampa attestati Progetto Musica e Progetto Diploma Finale per la Sede Centrale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8B7F4286</t>
-[...4 lines deleted...]
-  <si>
     <t>28/04/2026</t>
   </si>
   <si>
     <t>BB6E14246D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Stampa attestati per la sede centrale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6E14246D</t>
-[...4 lines deleted...]
-  <si>
     <t>27/04/2026</t>
   </si>
   <si>
     <t>BB69687905</t>
   </si>
   <si>
     <t>Decisione a contrarre - Bandiere Italia/Europa/Sicilia per la seda centrale e plessi scolastici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB69687905</t>
-[...4 lines deleted...]
-  <si>
     <t>22/04/2026</t>
   </si>
   <si>
     <t>BB5E18E121</t>
   </si>
   <si>
     <t>Decisione a contrarre - Ripristino impianto allarme antintrusione Sede Centrale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5E18E121</t>
-[...4 lines deleted...]
-  <si>
     <t>20/04/2026</t>
   </si>
   <si>
     <t>BB5066342A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi di hosting e organizzazione attività di mobilità ai sensi dell'art. 50, comma 1, lett. b), D. Lgs. n. 36/2023 — Progetto Erasmus+ KA121 "FAVA" 2025-1-IT02-KA121-SCH-000312797 — Mobilità a Budapest (Ungheria) dal 23 al 29 aprile 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5066342A</t>
-[...4 lines deleted...]
-  <si>
     <t>16/04/2026</t>
   </si>
   <si>
     <t>BB467660A4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corsi di formazione e aggiornamento obbligatorio in materia di salute e sicurezza sul lavoro per il personale scolastico, ai sensi del D.Lgs. 81/2008</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB467660A4</t>
-[...4 lines deleted...]
-  <si>
     <t>15/04/2026</t>
   </si>
   <si>
     <t>BB45AD1E92</t>
   </si>
   <si>
     <t>Decisione a contrarre - incarico di Responsabile del Servizio di Prevenzione e Protezione (RSPP) fino al 31/12/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB45AD1E92</t>
-[...4 lines deleted...]
-  <si>
     <t>14/04/2026</t>
   </si>
   <si>
     <t>BB3C6172ED</t>
   </si>
   <si>
     <t>Decisione a contrarre - Approvvigionamento di ricarica schede fotocopiatori aprile 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3C6172ED</t>
-[...4 lines deleted...]
-  <si>
     <t>BB3BC5A9A1</t>
   </si>
   <si>
     <t>Decisione a contrarre - materiale di cancelleria e facile consumo sede centrale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3BC5A9A1</t>
-[...4 lines deleted...]
-  <si>
     <t>08/04/2026</t>
   </si>
   <si>
     <t>BB27BA950C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto dispositivo di allarme acustico portatile (trombetta) per gestione emergenze e piani di evacuazione scolastica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB27BA950C</t>
-[...4 lines deleted...]
-  <si>
     <t>07/04/2026</t>
   </si>
   <si>
     <t>BB2451F33E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscita didattica – Il Monastero dei Benedettini Catania del 13/04/2026 e 20/04/2026 - a.s. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2451F33E</t>
-[...4 lines deleted...]
-  <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>BB135429F9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio noleggio pullman per numero 5 uscite didattiche nel mese di Aprile</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB135429F9</t>
-[...4 lines deleted...]
-  <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>BB0DE126EE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscita didattica – Siracusa tra ombre e luci” del 15/04/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0DE126EE</t>
-[...4 lines deleted...]
-  <si>
     <t>25/03/2026</t>
   </si>
   <si>
     <t>BB002DD1B9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corso asincrono configurazione a norma dei sistemi IA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB002DD1B9</t>
-[...4 lines deleted...]
-  <si>
     <t>BAFA6AEF32</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di un frigorifero e di un forno a microonde destinati al servizio mensa dell'Istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFA6AEF32</t>
-[...4 lines deleted...]
-  <si>
     <t>23/03/2026</t>
   </si>
   <si>
     <t>BAF333EC1E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscita didattica – Caltagirone del 17/04/2026 a.s. 2025/2026 Secondaria I° - Classi I^</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF333EC1E</t>
-[...4 lines deleted...]
-  <si>
     <t>18/03/2026</t>
   </si>
   <si>
     <t>BAE43F22C7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscita didattica al Parco Gjmala Trecastagni 01 aprile 2026 – a.s. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE43F22C7</t>
-[...4 lines deleted...]
-  <si>
     <t>BADE10F82C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti aerei Catania Budapest dal 23 al 29 aprile 2026 - Erasmus+ Cod. 2025-1-IT02-KA121-SCH000312797</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADE10F82C</t>
-[...4 lines deleted...]
-  <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>BAC2C3797C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggio d’Istruzione Trapani dal 18 al 20 marzo 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC2C3797C</t>
-[...4 lines deleted...]
-  <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>BAB393E799</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corso di formazione Docenti - Indicazioni Nazionali - Dirscuola</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB393E799</t>
-[...4 lines deleted...]
-  <si>
     <t>26/02/2026</t>
   </si>
   <si>
     <t>BA9776A1DE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Materiale di pulizia Sede Centrale e plessi scolastici - Siciligiene srl</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9776A1DE</t>
-[...4 lines deleted...]
-  <si>
     <t>24/02/2026</t>
   </si>
   <si>
     <t>BA8C5B9F24</t>
   </si>
   <si>
     <t>Decisione a contrarre - Esami Cambridge Starters _ Flyers a.s. 2025/2026 _ 11/04/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8C5B9F24</t>
-[...4 lines deleted...]
-  <si>
     <t>18/02/2026</t>
   </si>
   <si>
     <t>BA7A97167F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di targa esterna e banner pubblicitario per la sede centrale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7A97167F</t>
-[...4 lines deleted...]
-  <si>
     <t>BA7A82FCC4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscita didattica spettacolo “Il filo di Arianna” del 05_03_2026 Teatro Ambasciatori Catania</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7A82FCC4</t>
-[...4 lines deleted...]
-  <si>
     <t>BA76881FED</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi redazionali per pubblicità televisiva 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA76881FED</t>
-[...4 lines deleted...]
-  <si>
     <t>BA7678E768</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di Pilastri (sali/scendi) Sede Centrale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7678E768</t>
-[...4 lines deleted...]
-  <si>
     <t>16/02/2026</t>
   </si>
   <si>
     <t>BA6CBAC3F0</t>
   </si>
   <si>
     <t>Decisione a contrarre - pacchetto costo pullman per uscita didattica del 03/03/2026 al Teatro Metropolitan di Catania - a.s. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6CBAC3F0</t>
-[...4 lines deleted...]
-  <si>
     <t>BA6CB189CC</t>
   </si>
   <si>
     <t>Decisione a contrarre - pacchetto costo spettacolo per uscita didattica del 03/03/2026 al Teatro Metropolitan di Catania - a.s. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6CB189CC</t>
-[...4 lines deleted...]
-  <si>
     <t>04/02/2026</t>
   </si>
   <si>
     <t>BA422F98DB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Porta blindata laboratorio linguistico Sede Centrale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA422F98DB</t>
-[...4 lines deleted...]
-  <si>
     <t>BA4199CEC8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Materiale di cancelleria per la Sede Centrale e plessi scolastici - Vetri srl</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4199CEC8</t>
-[...4 lines deleted...]
-  <si>
     <t>30/01/2026</t>
   </si>
   <si>
     <t>BA32ED503C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Tappeti asciugapassi e materiale di facile consumo per la Sede Centrale e plessi scolastici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA32ED503C</t>
-[...4 lines deleted...]
-  <si>
     <t>BA32810A1B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Ricarica schede fotocopiatori Sede Centrale e Plessi scolastici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA32810A1B</t>
-[...4 lines deleted...]
-  <si>
     <t>28/01/2026</t>
   </si>
   <si>
     <t>BA28F431BF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Progetto: “C.N.P.: ESO4.6.A4.D-FSEPN-SI-2025-129 CUP: F24D25000790007 – Titolo del progetto: Impresa in classe: scopriamo l’azienda e creiamo la nostra”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA28F431BF</t>
-[...4 lines deleted...]
-  <si>
     <t>27/01/2026</t>
   </si>
   <si>
     <t>BA215F3585</t>
   </si>
   <si>
     <t>Decisione a contrarre - Abbonamento Widgit Online STANDARD (10 UTENTI) 1 anno</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA215F3585</t>
-[...4 lines deleted...]
-  <si>
     <t>23/01/2026</t>
   </si>
   <si>
     <t>BA16C373CC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Pacchetto trasporto ed ingresso per uscita didattica del 26/01/2026 al Teatro Metropolitan di Catania - a.s. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA16C373CC</t>
-[...4 lines deleted...]
-  <si>
     <t>15/01/2026</t>
   </si>
   <si>
-    <t>N/A</t>
-[...1 lines deleted...]
-  <si>
     <t>Decreto di nomina - DECRETO INCARICO FIGURE PROFESSIONALI INTERNE PARTECIPANTI ALL’AVVISO PROT. N° 0006898/U del 30/10/2025 DOPO VALUTAZIONE DEI CV DA PARTE DEL DS – PROFILO “FIGURA AGGIUNTIVA”</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>Decreto di nomina - DECRETO INCARICO FIGURE PROFESSIONALI INTERNE PARTECIPANTI ALL’AVVISO PROT. N° 0006897/U del 30/10/2025 DOPO VALUTAZIONE DEI CV DA PARTE DEL DS – PROFILO “TUTOR”</t>
   </si>
   <si>
     <t>Decreto di nomina - DECRETO INCARICO FIGURE PROFESSIONALI INTERNE PARTECIPANTI ALL’AVVISO PROT. N° 0006896/U del 30/10/2025 DOPO VALUTAZIONE DEI CV DA PARTE DEL DS – PROFILO “ESPERTO”</t>
   </si>
   <si>
     <t>12/01/2026</t>
   </si>
   <si>
     <t>B9EB22C8B6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Pacchetto trasporto ed ingresso per uscita didattica al Teatro Metropolitan di Catania -19/01/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EB22C8B6</t>
-[...4 lines deleted...]
-  <si>
     <t>07/01/2026</t>
   </si>
   <si>
     <t>B9DEA0A116</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale generico di ferramenta</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DEA0A116</t>
-[...4 lines deleted...]
-  <si>
     <t>13/12/2025</t>
   </si>
   <si>
     <t>B995EAB5C4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo contratto servizi Argo Software anno 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B995EAB5C4</t>
-[...4 lines deleted...]
-  <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - DECRETO INCARICO FIGURE PROFESSIONALI INTERNE PARTECIPANTI ALL’AVVISO PROT. N° 0006544/U del 17/10/2025 DOPO VALUTAZIONE DEI CV DA PARTE DEL DS – PROFILO “FIGURA AGGIUNTIVA”</t>
   </si>
   <si>
     <t>Decreto di nomina - DECRETO INCARICO FIGURE PROFESSIONALI INTERNE PARTECIPANTI ALL’AVVISO PROT. N° 0006544/U del 17/10/2025 DOPO VALUTAZIONE DEI CV DA PARTE DEL DS – PROFILO “TUTOR”</t>
   </si>
   <si>
     <t>Decreto di nomina - DECRETO INCARICO FIGURE PROFESSIONALI INTERNE PARTECIPANTI ALL’AVVISO PROT. N° 0006544/U del 17/10/2025 DOPO VALUTAZIONE DEI CV DA PARTE DEL DS – PROFILO “ESPERTO”</t>
   </si>
   <si>
     <t>09/12/2025</t>
   </si>
   <si>
     <t>B978A133A5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Connettività di telecontrollo netblock e Netsecurity 1 ciclo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B978A133A5</t>
-[...4 lines deleted...]
-  <si>
     <t>05/12/2025</t>
   </si>
   <si>
     <t>B973656944</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo fornitura software 2026 (Diamond-Axios) e Firma digitale remota massiva (validità 3 anni)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B973656944</t>
-[...4 lines deleted...]
-  <si>
     <t>B973421704</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto appendiabiti a 10 posti per la sede Centrale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B973421704</t>
-[...4 lines deleted...]
-  <si>
     <t>B9731A16DF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Integrazione della fornitura dei biglietti aerei relativi alla mobilità di 7 docenti e 10 alunni dal 1 al 5 dicembre 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9731A16DF</t>
-[...4 lines deleted...]
-  <si>
     <t>03/12/2025</t>
   </si>
   <si>
     <t>B96553D79D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Materiale di facile consumo a.s. 2025/2026 per tutte le classi della sede Centrale, plesso via Reina, plesso via dei Villini</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96553D79D</t>
-[...4 lines deleted...]
-  <si>
     <t>B964D1D326</t>
   </si>
   <si>
     <t>Decisione a contrarre - materiale di facile consumo a.s. 2025/2026 per Docenti di Sostegno</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B964D1D326</t>
-[...4 lines deleted...]
-  <si>
     <t>01/12/2025</t>
   </si>
   <si>
     <t>B950F2D458</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI SITO WEB - RINNOVO MY PORTAL SCHOOL 3.0 - CTIC8BC002</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B950F2D458</t>
-[...4 lines deleted...]
-  <si>
     <t>27/11/2025</t>
   </si>
   <si>
     <t>B94530E647</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di noleggio operativo di un SW per la generazione automatica dei contenuti tabellari di AT</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94530E647</t>
-[...4 lines deleted...]
-  <si>
     <t>04/11/2025</t>
   </si>
   <si>
     <t>B8F0DB51F4</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO DI AGGIORNAMENTO E FORMAZIONE PERSONALE ATA-RICOSTRUZIONI CARRIERA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F0DB51F4</t>
-[...4 lines deleted...]
-  <si>
     <t>03/11/2025</t>
   </si>
   <si>
     <t>B8EC2F95B9</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO DEL SERVIZIO DI RESPONSABILE SERVIZIO PREVENZIONE E PROTEZIONE ANNO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EC2F95B9</t>
-[...4 lines deleted...]
-  <si>
     <t>B8EB9AEA81</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura licenza Google Workspace Education Teaching &amp; Learning Upgrade dal 23/11/2025 al 22/11/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EB9AEA81</t>
-[...4 lines deleted...]
-  <si>
     <t>15/10/2025</t>
   </si>
   <si>
     <t>B8A8126BC2</t>
   </si>
   <si>
     <t>Decisione a contrarre - APPROVVIGIONAMENTO DI BOBINE DI CARTA ROLL PER SEDE CENTRALE E PLESSI SCOLASTICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A8126BC2</t>
-[...4 lines deleted...]
-  <si>
     <t>13/10/2025</t>
   </si>
   <si>
     <t>B89DE69007</t>
   </si>
   <si>
     <t>Decisione a contrarre - ERASMUS+ (PLUS) - PNRR NEXT GENERATION D.M. 61/2023 - ACQUISTO SERVIZI DI MOBILITÀ CRAIOVA (ROMANIA)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89DE69007</t>
-[...4 lines deleted...]
-  <si>
     <t>09/10/2025</t>
   </si>
   <si>
     <t>B892682D31</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA KIT MEDICO DI PRIMO SOCCORSO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B892682D31</t>
-[...4 lines deleted...]
-  <si>
     <t>B89210ED2D</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA TERMOMETRI AD INFRAROSSI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89210ED2D</t>
-[...4 lines deleted...]
-  <si>
     <t>07/10/2025</t>
   </si>
   <si>
     <t>B884E20C9E</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO POLIZZA ASSICURATIVA INFORTUNI E R.C.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B884E20C9E</t>
-[...4 lines deleted...]
-  <si>
     <t>26/09/2025</t>
   </si>
   <si>
     <t>B86647780E</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA GUANTI IN NITRILE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86647780E</t>
-[...4 lines deleted...]
-  <si>
     <t>B8661357D1</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA COMPLETA PER MATERIALE DI PULIZIA E PRIMO SOCCORSO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8661357D1</t>
-[...4 lines deleted...]
-  <si>
     <t>25/09/2025</t>
   </si>
   <si>
     <t>B8610A5C59</t>
   </si>
   <si>
     <t>Decisione a contrarre - RICARICA SCHEDE FOTOCOPIATORI SETTEMBRE 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8610A5C59</t>
-[...4 lines deleted...]
-  <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>B836176767</t>
   </si>
   <si>
     <t>Decisione a contrarre - REALIZZAZIONE PUNTI ELETTRICI E LAN LABORATORIO LINGUISTICO/MULTIMEDIALE – SEDE CENTRALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B836176767</t>
-[...4 lines deleted...]
-  <si>
     <t>11/09/2025</t>
   </si>
   <si>
     <t>B8343A6D45</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA LAVAGNA TOUCH INTERATTIVA 55”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8343A6D45</t>
-[...4 lines deleted...]
-  <si>
     <t>11/08/2025</t>
   </si>
   <si>
     <t>B7F3F68503</t>
   </si>
   <si>
     <t>Decisione a contrarre - ATTIVITÀ DI SUPPORTO ORGANIZZATIVO PER LA REALIZZAZIONE DEI PROGETTI DI MOBILITÀ RELATIVI AL PROGETTO ERASMUS+ NUMERO 2025-1-IT02-KA121-SCH-000312797</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7F3F68503</t>
-[...4 lines deleted...]
-  <si>
     <t>31/07/2025</t>
   </si>
   <si>
     <t>B7D7D7ED1C</t>
   </si>
   <si>
     <t>Decisione a contrarre - RICARICA SCHEDE FOTOCOPIATORI SEDE CENTRALE E PLESSI SCOLASTICI-GIUGNO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D7D7ED1C</t>
-[...4 lines deleted...]
-  <si>
     <t>30/07/2025</t>
   </si>
   <si>
     <t>B7D2B128D8</t>
   </si>
   <si>
     <t>"Decisione a contrarre - ELABORAZIONE GRAFICA E STAMPA LIBRO ""GIUSEPPE FAVA MODELLO DI LEGALITA'"""</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D2B128D8</t>
-[...4 lines deleted...]
-  <si>
     <t>28/07/2025</t>
   </si>
   <si>
     <t>B7BD7F6153</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO FILATELICO E PRODOTTI POSTALI TEMPORANEI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BD7F6153</t>
-[...4 lines deleted...]
-  <si>
     <t>02/07/2025</t>
   </si>
   <si>
     <t>B77C485E16</t>
   </si>
   <si>
     <t>Decisione a contrarre - ORGANIZZAZIONE DEI SERVIZI DI MOBILITÀ DAL 24 AL 31 AGOSTO 2025 PER N. 10 DOCENTI A LISBONA (PORTOGALLO) E PER N. 9 DOCENTI A BUDAPEST (UNGHERIA) - MODIFICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77C485E16</t>
-[...4 lines deleted...]
-  <si>
     <t>09/06/2025</t>
   </si>
   <si>
     <t>B72FE7214A</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI SPAZI PUBBLICITARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72FE7214A</t>
-[...4 lines deleted...]
-  <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>B7238A1303</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE DI CONSUMO PER ESAMI DI STATO I CICLO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7238A1303</t>
-[...4 lines deleted...]
-  <si>
     <t>03/06/2025</t>
   </si>
   <si>
     <t>B71D525A25</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE GENERICO FERRAMENTA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71D525A25</t>
-[...4 lines deleted...]
-  <si>
     <t>B71D0A537E</t>
   </si>
   <si>
     <t>Decisione a contrarre - STAMPA A COLORI MAGLIETTE PROG. POLO DELLE ARTI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71D0A537E</t>
-[...4 lines deleted...]
-  <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>B6E92C8056</t>
   </si>
   <si>
     <t>Decisione a contrarre - RICARICA N. 79 SCHEDE FOTOCOPIATORI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E92C8056</t>
-[...4 lines deleted...]
-  <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>B6E11A4E58</t>
   </si>
   <si>
     <t>"Decisione a contrarre - ACQUISTO MATERIALE DIDATTICO MODULI ""VIAGGIO NELLA MUSICA"" E ""OBIETTIVO MUSICA"" - PN 2021-2027"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E11A4E58</t>
-[...4 lines deleted...]
-  <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>B6DD2A7396</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZI DPO 2025-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DD2A7396</t>
-[...4 lines deleted...]
-  <si>
     <t>B6DCD11782</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE FACILE CONSUMO - PN2021-2027</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DCD11782</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>B6D69559D5</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO DI ISTRUZIONE ROMA 21-22 MAGGIO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D69559D5</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2025</t>
   </si>
   <si>
     <t>B6BF8A380B</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA TONER STAMPANTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BF8A380B</t>
-[...4 lines deleted...]
-  <si>
     <t>B6BF468A52</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVICE AUDIO EVENTI SCOLASTICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BF468A52</t>
-[...4 lines deleted...]
-  <si>
     <t>B6BF1A313F</t>
   </si>
   <si>
     <t>Decisione a contrarre - STAMPA ATTESTATI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BF1A313F</t>
-[...4 lines deleted...]
-  <si>
     <t>05/05/2025</t>
   </si>
   <si>
     <t>B6B69A03B2</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO D'ISTRUZIONE SIRACUSA - 09/05/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B69A03B2</t>
-[...4 lines deleted...]
-  <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>B6AD1ADF36</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA N. 100 RISME A4 80 GR. BIANCA 500 FG.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AD1ADF36</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2025</t>
   </si>
   <si>
     <t>B6A9BF6B88</t>
   </si>
   <si>
     <t>Decisione a contrarre - ELABORAZIONE GRAFICA E STAMPA MATERIALE PUBBLICITARIO PN 2021-2027</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A9BF6B88</t>
-[...4 lines deleted...]
-  <si>
     <t>B6920ACBBA</t>
   </si>
   <si>
     <t>Decisione a contrarre - AULA IMMERSIVA - CIRC. 24 DEL 31/10/2024 REGIONE SICILIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6920ACBBA</t>
-[...4 lines deleted...]
-  <si>
     <t>18/04/2025</t>
   </si>
   <si>
     <t>B6910BB3FD</t>
   </si>
   <si>
     <t>Decisione a contrarre - RAZIONALIZZAZIONE E CABLAGGIO ARMADIO RACK SEDE CENTRALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6910BB3FD</t>
-[...4 lines deleted...]
-  <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>B619DF5F0E</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI ORGANIZZAZIONE VIAGGIO ISTRUZIONE RAGUSA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B619DF5F0E</t>
-[...4 lines deleted...]
-  <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>B5DC7B2888</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DI PULIZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DC7B2888</t>
-[...4 lines deleted...]
-  <si>
     <t>B5DC2A7F28</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ATTREZZATURE MUSICALI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DC2A7F28</t>
-[...4 lines deleted...]
-  <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>B5D4943272</t>
   </si>
   <si>
     <t>Decisione a contrarre - PACCHETTO SPETTACOLI TEATRALI + TRASPORTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D4943272</t>
-[...4 lines deleted...]
-  <si>
     <t>07/02/2025</t>
   </si>
   <si>
     <t>B58E02290E</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI SPETTACOLO METROPOLITAN CT</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58E02290E</t>
-[...4 lines deleted...]
-  <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>B597A067AA</t>
   </si>
   <si>
     <t>Decisione a contrarre - RICARICA SCHEDE FOTOCOPIATORI A NOLEGGIO GENNAIO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B597A067AA</t>
-[...4 lines deleted...]
-  <si>
     <t>28/01/2025</t>
   </si>
   <si>
     <t>B561BF3FAE</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO LICENZE SOFTWARE GESTIONALI 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B561BF3FAE</t>
-[...4 lines deleted...]
-  <si>
     <t>14/01/2025</t>
   </si>
   <si>
     <t>B52FF33FF6</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO LICENZA PROGRAMMI AXIOS 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52FF33FF6</t>
-[...4 lines deleted...]
-  <si>
     <t>23/12/2024</t>
   </si>
   <si>
     <t>B4F9B06EFC</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO ESAMI CAMBRIDGE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F9B06EFC</t>
-[...4 lines deleted...]
-  <si>
     <t>06/12/2024</t>
   </si>
   <si>
     <t>B4AD7BACE9</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO CONNETTIVITA' + SERVIZIO NETSECURITY</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4AD7BACE9</t>
-[...4 lines deleted...]
-  <si>
     <t>02/12/2024</t>
   </si>
   <si>
     <t>B4AD03F09E</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DIDATTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4AD03F09E</t>
-[...4 lines deleted...]
-  <si>
     <t>27/11/2024</t>
   </si>
   <si>
     <t>B4AB05D11F</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE FACILE CONSUMO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4AB05D11F</t>
-[...4 lines deleted...]
-  <si>
     <t>B4ABD7C50D</t>
   </si>
   <si>
     <t>Decisione a contrarre - RICARICA SCHEDE FOTOCOPIATORI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4ABD7C50D</t>
-[...4 lines deleted...]
-  <si>
     <t>06/11/2024</t>
   </si>
   <si>
     <t>B426D6A16D</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI CONSULENZA A.T.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B426D6A16D</t>
-[...4 lines deleted...]
-  <si>
     <t>08/10/2024</t>
   </si>
   <si>
     <t>B35706D370</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA BANDIERE</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/0a5d75b7-85be-428e-93dc-519eec7ef91f</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -2043,2439 +1445,2849 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0C24EDCB" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/5fbbc59a-4f74-48eb-b756-d41c2315b6c9" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEE849172" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/6fa2cb6f-7e99-470a-8fc3-189e350b2ae8" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCC6B8A3B" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/46fbc133-1f45-46d7-9bec-5092726e13df" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCBC27758C" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/46db7292-518b-4ca3-a79e-e6f43f2a82d9" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCB0AC91C5" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/867056b7-263c-4e08-b67c-4f67f608bf0d" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC94718266" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/89a9b93f-68b8-4ce7-8b88-4111e089223a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7AD6AE52" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/d5cf4706-7dca-4af5-bf01-fc5b1a32c0c4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC762A7C52" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/259c528d-8649-4ba9-81aa-75483f69182f" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC630C4F56" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/c23c4dc6-0ae4-431a-9556-874e6557006d" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5B941F8B" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/b596ede9-08ba-4ea4-87e9-e4babd5266a9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC45A8F867" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/c6415411-2136-4b07-bf41-df0f7e6dbc37" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC41144CAE" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/0da3f2a1-56e2-46b9-8f35-517aa5d9ebb7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2BAD4611" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/35dbd843-a818-4e92-932f-24327aa4a4a2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0B317F3F" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/24170ea2-4120-409d-af54-a08414ddc998" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF025F802" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/16974f2b-568d-461c-a704-635fb011ec85" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE1E0EE5C" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/76bafccf-a566-4a98-8b66-29c970ea44d0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCD67BBBA" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/05834d36-59d5-4cfd-9eb9-d07e166b478f" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC82B16A2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/62cf4610-3034-47ce-823f-a17fa8d3451f" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA3ACF0CB" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/bd9a3409-9183-485c-9ed5-c255f3378a95" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA1A57582" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/6de28836-c6b3-492f-a295-cfb4183ddf37" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA18CD060" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/7bd258c4-432e-4576-b067-972e1ed1f998" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB97DF36C1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/b3d9ee57-1f95-4231-9575-b974754b8b6b" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8B7F4286" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/e1104777-36a8-4137-9ab5-035fc6534d87" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6E14246D" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/bda52de9-d749-4bf2-896a-7026692d02a0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB69687905" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/200e5e1c-7103-443c-9d3d-f341077b0e5c" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5E18E121" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/f4c06cf5-79ad-4005-b0b7-d5f2c40d5df2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5066342A" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/870cae58-47d8-48c6-a8b6-111e8e96cca7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB467660A4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/97cefa74-8f61-48e8-aa4a-0402cea58990" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB45AD1E92" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/df9aec88-e7ae-4b1e-9941-1fe13f141302" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3C6172ED" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/7f60a1da-e43f-4167-88c1-052365f2a3e0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3BC5A9A1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/e240e99a-499a-42e2-8e60-830764af46d3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB27BA950C" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/e4fe9157-18cb-4224-8eb5-3ad9e8b9141f" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2451F33E" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/8c496b78-d8f7-4986-85ce-a7ec784e6221" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB135429F9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/2c5081da-f4d7-48e6-b578-20c863d36858" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0DE126EE" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/d10036a4-cc5d-4e2c-bf72-7d64d5f3340e" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB002DD1B9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/1d39fe69-e354-4489-b3ed-5e80bf762785" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFA6AEF32" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/0c9241d0-f165-4c14-8a53-4a5f937fa7e8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF333EC1E" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/d6eff05c-60f6-47e7-a544-3f162cf68f9a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE43F22C7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/51c57357-d733-439a-83df-815fee9a59b9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADE10F82C" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/bfd9cd57-daa9-4eb4-ad37-d63bf634ae13" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC2C3797C" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/ce2b25a2-8460-435b-be23-688faad82f15" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB393E799" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/6564e1d6-2e26-4281-973b-3da40568e0d6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9776A1DE" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/49cf3635-c7ca-4450-890b-9776540ea7cb" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8C5B9F24" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/2723908c-dd39-437a-8734-bf1162cfe81d" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7A97167F" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/4630f6cc-be64-4381-bf2d-7b43671799a3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7A82FCC4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/823127a5-0666-4c2c-998f-031f8b65df09" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA76881FED" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/31b53977-5341-4637-8424-e07fe8f660f6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7678E768" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/f1bd8122-da4d-4828-abfa-b6f38e3d454b" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6CBAC3F0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/f06f4801-5144-442f-a507-ca13a8384c3a" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6CB189CC" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/e667d77b-1e4b-407e-9283-2b4e3e7cb6cc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA422F98DB" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/0fc9134c-6ef4-45fe-8e94-7e24c3c1a79f" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4199CEC8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/4a76a488-5ddc-4e54-a43a-d63b5da606e8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA32ED503C" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/041f55b3-cc3b-4e3c-a516-62e2bce788d8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA32810A1B" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/5641d03d-c2cf-4fe8-b989-aef4d7d7ed88" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA28F431BF" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/e21be349-7be5-4b66-a9ec-388c682343b2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA215F3585" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/ed86465a-c23c-4e05-8139-1d5e5ed1bd25" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA16C373CC" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/54673036-aa91-4376-a96e-1f87bc058a0d" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EB22C8B6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/c889fa09-4f9a-466a-b15b-4ae8e9a73aab" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DEA0A116" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/1b26f20d-04cf-43ec-8f5d-1902aa1c210c" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B995EAB5C4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/f2d9088d-240f-4010-9980-26f6a9c64844" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B978A133A5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/d77f5012-18ce-456b-bc70-bdb1287a8f2d" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B973656944" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/d860dc58-f65f-4e6b-94c0-ea550233bb2b" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B973421704" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/b5dc622a-89ec-411c-add3-7398d8a204fc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9731A16DF" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/58e6bf9e-2097-4457-a87e-b00bb9d1cc8e" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96553D79D" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/c2580f45-afe0-4dc6-bdb3-e8c2d0c9ef58" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B964D1D326" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/15cc25e4-ca48-4922-8af3-a8c91e1795cf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B950F2D458" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/50b366b5-d2f3-46c4-81bc-5969426a63dc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94530E647" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/9da1c698-5503-44f0-bc8a-d4b23e6802f8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F0DB51F4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/238dbf65-26bb-465c-a2a0-eeefa3f4a3a1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EC2F95B9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/441853ef-5c6c-4fde-8494-35f0e6b6664c" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EB9AEA81" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/782fea80-7283-4d62-a957-ae18a647c005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A8126BC2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/7e35f260-5990-4020-b8cc-4fd7214cd7fa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89DE69007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/6084646e-e038-494c-9480-aa1694764ef3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B892682D31" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/18835291-a0ec-46ad-9ca7-aeab4b6e1015" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89210ED2D" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/0104fb03-4533-418a-a35a-54dc1755e25a" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B884E20C9E" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/21dee050-6398-4011-ae2c-e7277f973826" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86647780E" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/05b5b5b9-47fc-4054-b112-ec0b96cbe9ac" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8661357D1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/83565d93-9d23-4c4f-90cf-465e77a943e4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8610A5C59" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/8e42de84-632c-40b5-ac1a-d405321b4897" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B836176767" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/afb8fa49-00bc-4c49-ae43-721d0c4a01c7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8343A6D45" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/ab8d75f3-209d-40c3-b738-fffdbe0bc805" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7F3F68503" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/c67cf53d-c2dd-49f6-8e11-3018ef36a3f4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D7D7ED1C" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/d92a5800-2bf2-453e-9b39-52cf46f273ac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D2B128D8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/cbd1859a-503e-47a9-8263-c16543ee1244" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BD7F6153" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/9aee3c19-149b-490b-8ef8-81836022d421" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77C485E16" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/d361471f-42fc-4b87-8625-ec32cc4d908e" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72FE7214A" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/7640b5bf-5642-4e87-9153-3ab79bd52c37" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7238A1303" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/208ad6dc-7ade-4cfd-86d9-b99b708c5856" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71D525A25" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/2f3fb77c-68bb-4f03-b6b8-89a564334b55" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71D0A537E" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/b5a15d3c-5cb7-4689-bd95-3f9ab9ed0612" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E92C8056" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/07828268-de74-46df-8660-e51ebd394bea" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E11A4E58" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/0ea48212-72e8-48eb-a9c9-5d5d389d719a" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DD2A7396" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/fef3ea98-3f3f-4bad-bf7a-a9bd31b67244" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DCD11782" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/edb1f268-55fa-4974-9b3d-cbdb8c9e1703" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D69559D5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/b0f8f592-acbe-46ec-a577-31abf5ded508" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BF8A380B" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/771a7e02-b621-4e30-9067-74176b0d4003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BF468A52" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/654f6205-757c-48ba-b84a-0b46c288ca8f" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BF1A313F" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/5b2a58ae-ea96-4de2-a84a-378c63a756d3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B69A03B2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/6491b4ce-c4d7-4297-8e83-0451ae767cbe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AD1ADF36" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/498e1bc7-4449-45a0-8996-3edeac2ae213" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A9BF6B88" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/5509c20a-5f11-4db4-87bc-c0afc895bc44" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6920ACBBA" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/ff2467cf-51cf-4da6-ab3f-c2a1df900e25" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6910BB3FD" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/1480adaf-a417-4131-af30-b5cbbdfd6ec9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B619DF5F0E" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/cf35b02c-15df-442c-92f7-2a4317b12ce1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DC7B2888" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/95eceefe-c41d-4b7a-9df4-733c896f400c" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DC2A7F28" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/bf9fe66b-e175-43be-8608-7ad16a4558d8" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D4943272" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/2f88cda7-555c-405d-bb82-bbd24afe6652" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58E02290E" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/b797777e-63f9-4082-af97-309e71162b16" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B597A067AA" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/9d2733cd-f80b-47a2-99af-5a04e5d8e804" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B561BF3FAE" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/3b261373-1cd4-46ae-ab5d-49233b38d90d" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52FF33FF6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/a81ea587-4420-40e5-b67c-23cd88491b56" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F9B06EFC" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/70dbb536-255e-4de3-92c6-e84b0b0de280" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4AD7BACE9" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/902f3d63-e75d-4f3c-aa66-847ca75e99ed" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4AD03F09E" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/eea10e4d-d987-4e92-bb23-20615d7f4988" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4AB05D11F" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/1494192f-33e3-4817-ab77-4a045d1d21e6" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4ABD7C50D" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/d223495b-985c-419d-a213-7f4f07ebfcfb" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B426D6A16D" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/1d1d7bfa-b5a6-4498-a551-7aba32c6826a" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35706D370" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BC002/amministrazione-trasparente/atti-amministrazioni-enti/0a5d75b7-85be-428e-93dc-519eec7ef91f" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F119"/>
+  <dimension ref="A1:F127"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>5841</v>
+        <v>7212</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3">
+        <v>6754</v>
+      </c>
+      <c r="C3" t="s">
         <v>11</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>5739</v>
+        <v>6128</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>15</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="B5">
-        <v>5697</v>
+        <v>6027</v>
       </c>
       <c r="C5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>18</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="B6">
-        <v>5576</v>
+        <v>5978</v>
       </c>
       <c r="C6" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>21</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="B7">
-        <v>5538</v>
+        <v>5908</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="D7" t="s">
-        <v>33</v>
-[...5 lines deleted...]
-        <v>35</v>
+        <v>24</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="B8">
-        <v>5388</v>
+        <v>5841</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="D8" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-        <v>40</v>
+        <v>27</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="B9">
-        <v>5036</v>
+        <v>5827</v>
       </c>
       <c r="C9" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="D9" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-        <v>45</v>
+        <v>30</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="B10">
-        <v>4751</v>
+        <v>5806</v>
       </c>
       <c r="C10" t="s">
-        <v>47</v>
+        <v>32</v>
       </c>
       <c r="D10" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="E10" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>32</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B11">
-        <v>4594</v>
+        <v>5749</v>
       </c>
       <c r="C11" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="E11" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>32</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>56</v>
+        <v>34</v>
       </c>
       <c r="B12">
-        <v>4476</v>
+        <v>5739</v>
       </c>
       <c r="C12" t="s">
-        <v>57</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>37</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="B13">
-        <v>4380</v>
+        <v>5697</v>
       </c>
       <c r="C13" t="s">
-        <v>62</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-        <v>65</v>
+        <v>40</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>66</v>
+        <v>41</v>
       </c>
       <c r="B14">
-        <v>4035</v>
+        <v>5576</v>
       </c>
       <c r="C14" t="s">
-        <v>67</v>
+        <v>42</v>
       </c>
       <c r="D14" t="s">
-        <v>68</v>
-[...5 lines deleted...]
-        <v>70</v>
+        <v>43</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>66</v>
+        <v>44</v>
       </c>
       <c r="B15">
-        <v>4018</v>
+        <v>5538</v>
       </c>
       <c r="C15" t="s">
-        <v>71</v>
+        <v>45</v>
       </c>
       <c r="D15" t="s">
-        <v>72</v>
-[...5 lines deleted...]
-        <v>74</v>
+        <v>46</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>66</v>
+        <v>47</v>
       </c>
       <c r="B16">
-        <v>4015</v>
+        <v>5388</v>
       </c>
       <c r="C16" t="s">
-        <v>75</v>
+        <v>48</v>
       </c>
       <c r="D16" t="s">
-        <v>76</v>
-[...5 lines deleted...]
-        <v>78</v>
+        <v>49</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>79</v>
+        <v>50</v>
       </c>
       <c r="B17">
-        <v>3909</v>
+        <v>5036</v>
       </c>
       <c r="C17" t="s">
-        <v>80</v>
+        <v>51</v>
       </c>
       <c r="D17" t="s">
-        <v>81</v>
-[...5 lines deleted...]
-        <v>83</v>
+        <v>52</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>84</v>
+        <v>53</v>
       </c>
       <c r="B18">
-        <v>3779</v>
+        <v>4751</v>
       </c>
       <c r="C18" t="s">
-        <v>85</v>
+        <v>54</v>
       </c>
       <c r="D18" t="s">
-        <v>86</v>
-[...5 lines deleted...]
-        <v>88</v>
+        <v>55</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>89</v>
+        <v>56</v>
       </c>
       <c r="B19">
-        <v>3498</v>
+        <v>4594</v>
       </c>
       <c r="C19" t="s">
-        <v>90</v>
+        <v>57</v>
       </c>
       <c r="D19" t="s">
-        <v>91</v>
-[...5 lines deleted...]
-        <v>93</v>
+        <v>58</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>94</v>
+        <v>59</v>
       </c>
       <c r="B20">
-        <v>3453</v>
+        <v>4476</v>
       </c>
       <c r="C20" t="s">
-        <v>95</v>
+        <v>60</v>
       </c>
       <c r="D20" t="s">
-        <v>96</v>
-[...5 lines deleted...]
-        <v>98</v>
+        <v>61</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>99</v>
+        <v>62</v>
       </c>
       <c r="B21">
-        <v>3402</v>
+        <v>4380</v>
       </c>
       <c r="C21" t="s">
-        <v>100</v>
+        <v>63</v>
       </c>
       <c r="D21" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-        <v>103</v>
+        <v>64</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>65</v>
       </c>
       <c r="B22">
-        <v>3824</v>
+        <v>4035</v>
       </c>
       <c r="C22" t="s">
-        <v>105</v>
+        <v>66</v>
       </c>
       <c r="D22" t="s">
-        <v>106</v>
-[...5 lines deleted...]
-        <v>108</v>
+        <v>67</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>109</v>
+        <v>65</v>
       </c>
       <c r="B23">
-        <v>3190</v>
+        <v>4018</v>
       </c>
       <c r="C23" t="s">
-        <v>110</v>
+        <v>68</v>
       </c>
       <c r="D23" t="s">
-        <v>111</v>
-[...5 lines deleted...]
-        <v>113</v>
+        <v>69</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>114</v>
+        <v>65</v>
       </c>
       <c r="B24">
-        <v>3182</v>
+        <v>4015</v>
       </c>
       <c r="C24" t="s">
-        <v>115</v>
+        <v>70</v>
       </c>
       <c r="D24" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-        <v>118</v>
+        <v>71</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>119</v>
+        <v>72</v>
       </c>
       <c r="B25">
-        <v>3126</v>
+        <v>3909</v>
       </c>
       <c r="C25" t="s">
-        <v>120</v>
+        <v>73</v>
       </c>
       <c r="D25" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-        <v>123</v>
+        <v>74</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>119</v>
+        <v>75</v>
       </c>
       <c r="B26">
-        <v>3101</v>
+        <v>3779</v>
       </c>
       <c r="C26" t="s">
-        <v>124</v>
+        <v>76</v>
       </c>
       <c r="D26" t="s">
-        <v>125</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>77</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>128</v>
+        <v>78</v>
       </c>
       <c r="B27">
-        <v>2878</v>
+        <v>3498</v>
       </c>
       <c r="C27" t="s">
-        <v>129</v>
+        <v>79</v>
       </c>
       <c r="D27" t="s">
-        <v>130</v>
-[...5 lines deleted...]
-        <v>132</v>
+        <v>80</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>133</v>
+        <v>81</v>
       </c>
       <c r="B28">
-        <v>2852</v>
+        <v>3453</v>
       </c>
       <c r="C28" t="s">
-        <v>134</v>
+        <v>82</v>
       </c>
       <c r="D28" t="s">
-        <v>135</v>
-[...5 lines deleted...]
-        <v>137</v>
+        <v>83</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>138</v>
+        <v>84</v>
       </c>
       <c r="B29">
-        <v>2734</v>
+        <v>3402</v>
       </c>
       <c r="C29" t="s">
-        <v>139</v>
+        <v>85</v>
       </c>
       <c r="D29" t="s">
-        <v>140</v>
-[...5 lines deleted...]
-        <v>142</v>
+        <v>86</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>143</v>
+        <v>87</v>
       </c>
       <c r="B30">
-        <v>2673</v>
+        <v>3824</v>
       </c>
       <c r="C30" t="s">
-        <v>144</v>
+        <v>88</v>
       </c>
       <c r="D30" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>147</v>
+        <v>89</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>148</v>
+        <v>90</v>
       </c>
       <c r="B31">
-        <v>2538</v>
+        <v>3190</v>
       </c>
       <c r="C31" t="s">
-        <v>149</v>
+        <v>91</v>
       </c>
       <c r="D31" t="s">
-        <v>150</v>
-[...5 lines deleted...]
-        <v>152</v>
+        <v>92</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>148</v>
+        <v>93</v>
       </c>
       <c r="B32">
-        <v>2511</v>
+        <v>3182</v>
       </c>
       <c r="C32" t="s">
-        <v>153</v>
+        <v>94</v>
       </c>
       <c r="D32" t="s">
-        <v>154</v>
-[...5 lines deleted...]
-        <v>156</v>
+        <v>95</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>157</v>
+        <v>96</v>
       </c>
       <c r="B33">
-        <v>2392</v>
+        <v>3126</v>
       </c>
       <c r="C33" t="s">
-        <v>158</v>
+        <v>97</v>
       </c>
       <c r="D33" t="s">
-        <v>159</v>
-[...5 lines deleted...]
-        <v>161</v>
+        <v>98</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>162</v>
+        <v>96</v>
       </c>
       <c r="B34">
-        <v>2229</v>
+        <v>3101</v>
       </c>
       <c r="C34" t="s">
-        <v>163</v>
+        <v>99</v>
       </c>
       <c r="D34" t="s">
-        <v>164</v>
-[...5 lines deleted...]
-        <v>166</v>
+        <v>100</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>162</v>
+        <v>101</v>
       </c>
       <c r="B35">
-        <v>2197</v>
+        <v>2878</v>
       </c>
       <c r="C35" t="s">
-        <v>167</v>
+        <v>102</v>
       </c>
       <c r="D35" t="s">
-        <v>168</v>
-[...5 lines deleted...]
-        <v>170</v>
+        <v>103</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>171</v>
+        <v>104</v>
       </c>
       <c r="B36">
-        <v>2042</v>
+        <v>2852</v>
       </c>
       <c r="C36" t="s">
-        <v>172</v>
+        <v>105</v>
       </c>
       <c r="D36" t="s">
-        <v>173</v>
-[...5 lines deleted...]
-        <v>175</v>
+        <v>106</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>176</v>
+        <v>107</v>
       </c>
       <c r="B37">
-        <v>1798</v>
+        <v>2734</v>
       </c>
       <c r="C37" t="s">
-        <v>177</v>
+        <v>108</v>
       </c>
       <c r="D37" t="s">
-        <v>178</v>
-[...5 lines deleted...]
-        <v>180</v>
+        <v>109</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>181</v>
+        <v>110</v>
       </c>
       <c r="B38">
-        <v>1542</v>
+        <v>2673</v>
       </c>
       <c r="C38" t="s">
-        <v>182</v>
+        <v>111</v>
       </c>
       <c r="D38" t="s">
-        <v>183</v>
-[...5 lines deleted...]
-        <v>185</v>
+        <v>112</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>186</v>
+        <v>113</v>
       </c>
       <c r="B39">
-        <v>1450</v>
+        <v>2538</v>
       </c>
       <c r="C39" t="s">
-        <v>187</v>
+        <v>114</v>
       </c>
       <c r="D39" t="s">
-        <v>188</v>
-[...5 lines deleted...]
-        <v>190</v>
+        <v>115</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>191</v>
+        <v>113</v>
       </c>
       <c r="B40">
-        <v>1307</v>
+        <v>2511</v>
       </c>
       <c r="C40" t="s">
-        <v>192</v>
+        <v>116</v>
       </c>
       <c r="D40" t="s">
-        <v>193</v>
-[...5 lines deleted...]
-        <v>195</v>
+        <v>117</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>191</v>
+        <v>118</v>
       </c>
       <c r="B41">
-        <v>1305</v>
+        <v>2392</v>
       </c>
       <c r="C41" t="s">
-        <v>196</v>
+        <v>119</v>
       </c>
       <c r="D41" t="s">
-        <v>197</v>
-[...5 lines deleted...]
-        <v>199</v>
+        <v>120</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>191</v>
+        <v>121</v>
       </c>
       <c r="B42">
-        <v>1272</v>
+        <v>2229</v>
       </c>
       <c r="C42" t="s">
-        <v>200</v>
+        <v>122</v>
       </c>
       <c r="D42" t="s">
-        <v>201</v>
-[...5 lines deleted...]
-        <v>203</v>
+        <v>123</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>191</v>
+        <v>121</v>
       </c>
       <c r="B43">
-        <v>1263</v>
+        <v>2197</v>
       </c>
       <c r="C43" t="s">
-        <v>204</v>
+        <v>124</v>
       </c>
       <c r="D43" t="s">
-        <v>205</v>
-[...5 lines deleted...]
-        <v>207</v>
+        <v>125</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>208</v>
+        <v>126</v>
       </c>
       <c r="B44">
-        <v>1145</v>
+        <v>2042</v>
       </c>
       <c r="C44" t="s">
-        <v>209</v>
+        <v>127</v>
       </c>
       <c r="D44" t="s">
-        <v>210</v>
-[...5 lines deleted...]
-        <v>212</v>
+        <v>128</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>208</v>
+        <v>129</v>
       </c>
       <c r="B45">
-        <v>1145</v>
+        <v>1798</v>
       </c>
       <c r="C45" t="s">
-        <v>213</v>
+        <v>130</v>
       </c>
       <c r="D45" t="s">
-        <v>214</v>
-[...5 lines deleted...]
-        <v>216</v>
+        <v>131</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>217</v>
+        <v>132</v>
       </c>
       <c r="B46">
-        <v>843</v>
+        <v>1542</v>
       </c>
       <c r="C46" t="s">
-        <v>218</v>
+        <v>133</v>
       </c>
       <c r="D46" t="s">
-        <v>219</v>
-[...5 lines deleted...]
-        <v>221</v>
+        <v>134</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>217</v>
+        <v>135</v>
       </c>
       <c r="B47">
-        <v>820</v>
+        <v>1450</v>
       </c>
       <c r="C47" t="s">
-        <v>222</v>
+        <v>136</v>
       </c>
       <c r="D47" t="s">
-        <v>223</v>
-[...5 lines deleted...]
-        <v>225</v>
+        <v>137</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>226</v>
+        <v>138</v>
       </c>
       <c r="B48">
-        <v>718</v>
+        <v>1307</v>
       </c>
       <c r="C48" t="s">
-        <v>227</v>
+        <v>139</v>
       </c>
       <c r="D48" t="s">
-        <v>228</v>
-[...5 lines deleted...]
-        <v>230</v>
+        <v>140</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>226</v>
+        <v>138</v>
       </c>
       <c r="B49">
-        <v>714</v>
+        <v>1305</v>
       </c>
       <c r="C49" t="s">
-        <v>231</v>
+        <v>141</v>
       </c>
       <c r="D49" t="s">
-        <v>232</v>
-[...5 lines deleted...]
-        <v>234</v>
+        <v>142</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>235</v>
+        <v>138</v>
       </c>
       <c r="B50">
-        <v>661</v>
+        <v>1272</v>
       </c>
       <c r="C50" t="s">
-        <v>236</v>
+        <v>143</v>
       </c>
       <c r="D50" t="s">
-        <v>237</v>
-[...5 lines deleted...]
-        <v>239</v>
+        <v>144</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>240</v>
+        <v>138</v>
       </c>
       <c r="B51">
-        <v>576</v>
+        <v>1263</v>
       </c>
       <c r="C51" t="s">
-        <v>241</v>
+        <v>145</v>
       </c>
       <c r="D51" t="s">
-        <v>242</v>
-[...5 lines deleted...]
-        <v>244</v>
+        <v>146</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>245</v>
+        <v>147</v>
       </c>
       <c r="B52">
-        <v>481</v>
+        <v>1145</v>
       </c>
       <c r="C52" t="s">
-        <v>246</v>
+        <v>148</v>
       </c>
       <c r="D52" t="s">
-        <v>247</v>
-[...5 lines deleted...]
-        <v>249</v>
+        <v>149</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>250</v>
+        <v>147</v>
       </c>
       <c r="B53">
-        <v>293</v>
+        <v>1145</v>
       </c>
       <c r="C53" t="s">
-        <v>251</v>
+        <v>150</v>
       </c>
       <c r="D53" t="s">
-        <v>252</v>
-[...5 lines deleted...]
-        <v>253</v>
+        <v>151</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>250</v>
+        <v>152</v>
       </c>
       <c r="B54">
-        <v>290</v>
+        <v>843</v>
       </c>
       <c r="C54" t="s">
-        <v>251</v>
+        <v>153</v>
       </c>
       <c r="D54" t="s">
-        <v>254</v>
-[...5 lines deleted...]
-        <v>253</v>
+        <v>154</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>250</v>
+        <v>152</v>
       </c>
       <c r="B55">
-        <v>289</v>
+        <v>820</v>
       </c>
       <c r="C55" t="s">
-        <v>251</v>
+        <v>155</v>
       </c>
       <c r="D55" t="s">
-        <v>255</v>
-[...5 lines deleted...]
-        <v>253</v>
+        <v>156</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>256</v>
+        <v>157</v>
       </c>
       <c r="B56">
-        <v>186</v>
+        <v>718</v>
       </c>
       <c r="C56" t="s">
-        <v>257</v>
+        <v>158</v>
       </c>
       <c r="D56" t="s">
-        <v>258</v>
-[...5 lines deleted...]
-        <v>260</v>
+        <v>159</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>261</v>
+        <v>157</v>
       </c>
       <c r="B57">
-        <v>21</v>
+        <v>714</v>
       </c>
       <c r="C57" t="s">
-        <v>262</v>
+        <v>160</v>
       </c>
       <c r="D57" t="s">
-        <v>263</v>
-[...5 lines deleted...]
-        <v>265</v>
+        <v>161</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>266</v>
+        <v>162</v>
       </c>
       <c r="B58">
-        <v>8298</v>
+        <v>661</v>
       </c>
       <c r="C58" t="s">
-        <v>267</v>
+        <v>163</v>
       </c>
       <c r="D58" t="s">
-        <v>268</v>
-[...5 lines deleted...]
-        <v>270</v>
+        <v>164</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>271</v>
+        <v>165</v>
       </c>
       <c r="B59">
-        <v>8192</v>
+        <v>576</v>
       </c>
       <c r="C59" t="s">
-        <v>251</v>
+        <v>166</v>
       </c>
       <c r="D59" t="s">
-        <v>272</v>
-[...5 lines deleted...]
-        <v>253</v>
+        <v>167</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>271</v>
+        <v>168</v>
       </c>
       <c r="B60">
-        <v>8191</v>
+        <v>481</v>
       </c>
       <c r="C60" t="s">
-        <v>251</v>
+        <v>169</v>
       </c>
       <c r="D60" t="s">
-        <v>273</v>
-[...5 lines deleted...]
-        <v>253</v>
+        <v>170</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>271</v>
+        <v>171</v>
       </c>
       <c r="B61">
-        <v>8190</v>
+        <v>293</v>
       </c>
       <c r="C61" t="s">
-        <v>251</v>
+        <v>32</v>
       </c>
       <c r="D61" t="s">
-        <v>274</v>
+        <v>172</v>
       </c>
       <c r="E61" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>32</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>275</v>
+        <v>171</v>
       </c>
       <c r="B62">
-        <v>8126</v>
+        <v>290</v>
       </c>
       <c r="C62" t="s">
-        <v>276</v>
+        <v>32</v>
       </c>
       <c r="D62" t="s">
-        <v>277</v>
+        <v>173</v>
       </c>
       <c r="E62" t="s">
-        <v>278</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>32</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>280</v>
+        <v>171</v>
       </c>
       <c r="B63">
-        <v>8104</v>
+        <v>289</v>
       </c>
       <c r="C63" t="s">
-        <v>281</v>
+        <v>32</v>
       </c>
       <c r="D63" t="s">
-        <v>282</v>
+        <v>174</v>
       </c>
       <c r="E63" t="s">
-        <v>283</v>
-[...2 lines deleted...]
-        <v>284</v>
+        <v>32</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>280</v>
+        <v>175</v>
       </c>
       <c r="B64">
-        <v>8100</v>
+        <v>186</v>
       </c>
       <c r="C64" t="s">
-        <v>285</v>
+        <v>176</v>
       </c>
       <c r="D64" t="s">
-        <v>286</v>
-[...5 lines deleted...]
-        <v>288</v>
+        <v>177</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>280</v>
+        <v>178</v>
       </c>
       <c r="B65">
-        <v>8096</v>
+        <v>21</v>
       </c>
       <c r="C65" t="s">
-        <v>289</v>
+        <v>179</v>
       </c>
       <c r="D65" t="s">
-        <v>290</v>
-[...5 lines deleted...]
-        <v>292</v>
+        <v>180</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>293</v>
+        <v>181</v>
       </c>
       <c r="B66">
-        <v>8023</v>
+        <v>8298</v>
       </c>
       <c r="C66" t="s">
-        <v>294</v>
+        <v>182</v>
       </c>
       <c r="D66" t="s">
-        <v>295</v>
-[...5 lines deleted...]
-        <v>297</v>
+        <v>183</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>293</v>
+        <v>184</v>
       </c>
       <c r="B67">
-        <v>8021</v>
+        <v>8192</v>
       </c>
       <c r="C67" t="s">
-        <v>298</v>
+        <v>32</v>
       </c>
       <c r="D67" t="s">
-        <v>299</v>
+        <v>185</v>
       </c>
       <c r="E67" t="s">
-        <v>300</v>
-[...2 lines deleted...]
-        <v>301</v>
+        <v>32</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>302</v>
+        <v>184</v>
       </c>
       <c r="B68">
-        <v>7934</v>
+        <v>8191</v>
       </c>
       <c r="C68" t="s">
-        <v>303</v>
+        <v>32</v>
       </c>
       <c r="D68" t="s">
-        <v>304</v>
+        <v>186</v>
       </c>
       <c r="E68" t="s">
-        <v>305</v>
-[...2 lines deleted...]
-        <v>306</v>
+        <v>32</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>307</v>
+        <v>184</v>
       </c>
       <c r="B69">
-        <v>7828</v>
+        <v>8190</v>
       </c>
       <c r="C69" t="s">
-        <v>308</v>
+        <v>32</v>
       </c>
       <c r="D69" t="s">
-        <v>309</v>
+        <v>187</v>
       </c>
       <c r="E69" t="s">
-        <v>310</v>
-[...2 lines deleted...]
-        <v>311</v>
+        <v>32</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>312</v>
+        <v>188</v>
       </c>
       <c r="B70">
-        <v>7013</v>
+        <v>8126</v>
       </c>
       <c r="C70" t="s">
-        <v>313</v>
+        <v>189</v>
       </c>
       <c r="D70" t="s">
-        <v>314</v>
-[...5 lines deleted...]
-        <v>316</v>
+        <v>190</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>317</v>
+        <v>191</v>
       </c>
       <c r="B71">
-        <v>6964</v>
+        <v>8104</v>
       </c>
       <c r="C71" t="s">
-        <v>318</v>
+        <v>192</v>
       </c>
       <c r="D71" t="s">
-        <v>319</v>
-[...5 lines deleted...]
-        <v>321</v>
+        <v>193</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>317</v>
+        <v>191</v>
       </c>
       <c r="B72">
-        <v>6959</v>
+        <v>8100</v>
       </c>
       <c r="C72" t="s">
-        <v>322</v>
+        <v>194</v>
       </c>
       <c r="D72" t="s">
-        <v>323</v>
-[...5 lines deleted...]
-        <v>325</v>
+        <v>195</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>326</v>
+        <v>191</v>
       </c>
       <c r="B73">
-        <v>6459</v>
+        <v>8096</v>
       </c>
       <c r="C73" t="s">
-        <v>327</v>
+        <v>196</v>
       </c>
       <c r="D73" t="s">
-        <v>328</v>
-[...5 lines deleted...]
-        <v>330</v>
+        <v>197</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>331</v>
+        <v>198</v>
       </c>
       <c r="B74">
-        <v>6395</v>
+        <v>8023</v>
       </c>
       <c r="C74" t="s">
-        <v>332</v>
+        <v>199</v>
       </c>
       <c r="D74" t="s">
-        <v>333</v>
-[...5 lines deleted...]
-        <v>335</v>
+        <v>200</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>336</v>
+        <v>198</v>
       </c>
       <c r="B75">
-        <v>6274</v>
+        <v>8021</v>
       </c>
       <c r="C75" t="s">
-        <v>337</v>
+        <v>201</v>
       </c>
       <c r="D75" t="s">
-        <v>338</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>202</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>336</v>
+        <v>203</v>
       </c>
       <c r="B76">
-        <v>6274</v>
+        <v>7934</v>
       </c>
       <c r="C76" t="s">
-        <v>341</v>
+        <v>204</v>
       </c>
       <c r="D76" t="s">
-        <v>342</v>
-[...5 lines deleted...]
-        <v>344</v>
+        <v>205</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>345</v>
+        <v>206</v>
       </c>
       <c r="B77">
-        <v>6147</v>
+        <v>7828</v>
       </c>
       <c r="C77" t="s">
-        <v>346</v>
+        <v>207</v>
       </c>
       <c r="D77" t="s">
-        <v>347</v>
-[...5 lines deleted...]
-        <v>349</v>
+        <v>208</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>350</v>
+        <v>209</v>
       </c>
       <c r="B78">
-        <v>5699</v>
+        <v>7013</v>
       </c>
       <c r="C78" t="s">
-        <v>351</v>
+        <v>210</v>
       </c>
       <c r="D78" t="s">
-        <v>352</v>
-[...5 lines deleted...]
-        <v>354</v>
+        <v>211</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>350</v>
+        <v>212</v>
       </c>
       <c r="B79">
-        <v>5699</v>
+        <v>6964</v>
       </c>
       <c r="C79" t="s">
-        <v>355</v>
+        <v>213</v>
       </c>
       <c r="D79" t="s">
-        <v>356</v>
-[...5 lines deleted...]
-        <v>358</v>
+        <v>214</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>359</v>
+        <v>212</v>
       </c>
       <c r="B80">
-        <v>5654</v>
+        <v>6959</v>
       </c>
       <c r="C80" t="s">
-        <v>360</v>
+        <v>215</v>
       </c>
       <c r="D80" t="s">
-        <v>361</v>
-[...5 lines deleted...]
-        <v>363</v>
+        <v>216</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>364</v>
+        <v>217</v>
       </c>
       <c r="B81">
-        <v>5196</v>
+        <v>6459</v>
       </c>
       <c r="C81" t="s">
-        <v>365</v>
+        <v>218</v>
       </c>
       <c r="D81" t="s">
-        <v>366</v>
-[...5 lines deleted...]
-        <v>368</v>
+        <v>219</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>369</v>
+        <v>220</v>
       </c>
       <c r="B82">
-        <v>5166</v>
+        <v>6395</v>
       </c>
       <c r="C82" t="s">
-        <v>370</v>
+        <v>221</v>
       </c>
       <c r="D82" t="s">
-        <v>371</v>
-[...5 lines deleted...]
-        <v>373</v>
+        <v>222</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>374</v>
+        <v>223</v>
       </c>
       <c r="B83">
-        <v>4708</v>
+        <v>6274</v>
       </c>
       <c r="C83" t="s">
-        <v>375</v>
+        <v>224</v>
       </c>
       <c r="D83" t="s">
-        <v>376</v>
-[...5 lines deleted...]
-        <v>378</v>
+        <v>225</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>379</v>
+        <v>223</v>
       </c>
       <c r="B84">
-        <v>4654</v>
+        <v>6274</v>
       </c>
       <c r="C84" t="s">
-        <v>380</v>
+        <v>226</v>
       </c>
       <c r="D84" t="s">
-        <v>381</v>
-[...5 lines deleted...]
-        <v>383</v>
+        <v>227</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>384</v>
+        <v>228</v>
       </c>
       <c r="B85">
-        <v>4638</v>
+        <v>6147</v>
       </c>
       <c r="C85" t="s">
-        <v>385</v>
+        <v>229</v>
       </c>
       <c r="D85" t="s">
-        <v>386</v>
-[...5 lines deleted...]
-        <v>388</v>
+        <v>230</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>389</v>
+        <v>231</v>
       </c>
       <c r="B86">
-        <v>4615</v>
+        <v>5699</v>
       </c>
       <c r="C86" t="s">
-        <v>390</v>
+        <v>232</v>
       </c>
       <c r="D86" t="s">
-        <v>391</v>
-[...5 lines deleted...]
-        <v>393</v>
+        <v>233</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>394</v>
+        <v>231</v>
       </c>
       <c r="B87">
-        <v>4346</v>
+        <v>5699</v>
       </c>
       <c r="C87" t="s">
-        <v>395</v>
+        <v>234</v>
       </c>
       <c r="D87" t="s">
-        <v>396</v>
-[...5 lines deleted...]
-        <v>398</v>
+        <v>235</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>399</v>
+        <v>236</v>
       </c>
       <c r="B88">
-        <v>3890</v>
+        <v>5654</v>
       </c>
       <c r="C88" t="s">
-        <v>400</v>
+        <v>237</v>
       </c>
       <c r="D88" t="s">
-        <v>401</v>
-[...5 lines deleted...]
-        <v>403</v>
+        <v>238</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>404</v>
+        <v>239</v>
       </c>
       <c r="B89">
-        <v>3780</v>
+        <v>5196</v>
       </c>
       <c r="C89" t="s">
-        <v>405</v>
+        <v>240</v>
       </c>
       <c r="D89" t="s">
-        <v>406</v>
-[...5 lines deleted...]
-        <v>408</v>
+        <v>241</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>409</v>
+        <v>242</v>
       </c>
       <c r="B90">
-        <v>3709</v>
+        <v>5166</v>
       </c>
       <c r="C90" t="s">
-        <v>410</v>
+        <v>243</v>
       </c>
       <c r="D90" t="s">
-        <v>411</v>
-[...5 lines deleted...]
-        <v>413</v>
+        <v>244</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>409</v>
+        <v>245</v>
       </c>
       <c r="B91">
-        <v>3707</v>
+        <v>4708</v>
       </c>
       <c r="C91" t="s">
-        <v>414</v>
+        <v>246</v>
       </c>
       <c r="D91" t="s">
-        <v>415</v>
-[...5 lines deleted...]
-        <v>417</v>
+        <v>247</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>418</v>
+        <v>248</v>
       </c>
       <c r="B92">
-        <v>3345</v>
+        <v>4654</v>
       </c>
       <c r="C92" t="s">
-        <v>419</v>
+        <v>249</v>
       </c>
       <c r="D92" t="s">
-        <v>420</v>
-[...5 lines deleted...]
-        <v>422</v>
+        <v>250</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>423</v>
+        <v>251</v>
       </c>
       <c r="B93">
-        <v>3283</v>
+        <v>4638</v>
       </c>
       <c r="C93" t="s">
-        <v>424</v>
+        <v>252</v>
       </c>
       <c r="D93" t="s">
-        <v>425</v>
-[...5 lines deleted...]
-        <v>427</v>
+        <v>253</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>428</v>
+        <v>254</v>
       </c>
       <c r="B94">
-        <v>3241</v>
+        <v>4615</v>
       </c>
       <c r="C94" t="s">
-        <v>429</v>
+        <v>255</v>
       </c>
       <c r="D94" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-        <v>432</v>
+        <v>256</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>428</v>
+        <v>257</v>
       </c>
       <c r="B95">
-        <v>3239</v>
+        <v>4346</v>
       </c>
       <c r="C95" t="s">
-        <v>433</v>
+        <v>258</v>
       </c>
       <c r="D95" t="s">
-        <v>434</v>
-[...5 lines deleted...]
-        <v>436</v>
+        <v>259</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>437</v>
+        <v>260</v>
       </c>
       <c r="B96">
-        <v>3206</v>
+        <v>3890</v>
       </c>
       <c r="C96" t="s">
-        <v>438</v>
+        <v>261</v>
       </c>
       <c r="D96" t="s">
-        <v>439</v>
-[...5 lines deleted...]
-        <v>441</v>
+        <v>262</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>442</v>
+        <v>263</v>
       </c>
       <c r="B97">
-        <v>3068</v>
+        <v>3780</v>
       </c>
       <c r="C97" t="s">
-        <v>443</v>
+        <v>264</v>
       </c>
       <c r="D97" t="s">
-        <v>444</v>
-[...5 lines deleted...]
-        <v>446</v>
+        <v>265</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>442</v>
+        <v>266</v>
       </c>
       <c r="B98">
-        <v>3063</v>
+        <v>3709</v>
       </c>
       <c r="C98" t="s">
-        <v>447</v>
+        <v>267</v>
       </c>
       <c r="D98" t="s">
-        <v>448</v>
-[...5 lines deleted...]
-        <v>450</v>
+        <v>268</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>442</v>
+        <v>266</v>
       </c>
       <c r="B99">
-        <v>3058</v>
+        <v>3707</v>
       </c>
       <c r="C99" t="s">
-        <v>451</v>
+        <v>269</v>
       </c>
       <c r="D99" t="s">
-        <v>452</v>
-[...5 lines deleted...]
-        <v>454</v>
+        <v>270</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>455</v>
+        <v>271</v>
       </c>
       <c r="B100">
-        <v>2959</v>
+        <v>3345</v>
       </c>
       <c r="C100" t="s">
-        <v>456</v>
+        <v>272</v>
       </c>
       <c r="D100" t="s">
-        <v>457</v>
-[...5 lines deleted...]
-        <v>459</v>
+        <v>273</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>460</v>
+        <v>274</v>
       </c>
       <c r="B101">
-        <v>2876</v>
+        <v>3283</v>
       </c>
       <c r="C101" t="s">
-        <v>461</v>
+        <v>275</v>
       </c>
       <c r="D101" t="s">
-        <v>462</v>
-[...5 lines deleted...]
-        <v>464</v>
+        <v>276</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>465</v>
+        <v>277</v>
       </c>
       <c r="B102">
-        <v>2865</v>
+        <v>3241</v>
       </c>
       <c r="C102" t="s">
-        <v>466</v>
+        <v>278</v>
       </c>
       <c r="D102" t="s">
-        <v>467</v>
-[...5 lines deleted...]
-        <v>469</v>
+        <v>279</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>465</v>
+        <v>277</v>
       </c>
       <c r="B103">
-        <v>2849</v>
+        <v>3239</v>
       </c>
       <c r="C103" t="s">
-        <v>470</v>
+        <v>280</v>
       </c>
       <c r="D103" t="s">
-        <v>471</v>
-[...5 lines deleted...]
-        <v>473</v>
+        <v>281</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>474</v>
+        <v>282</v>
       </c>
       <c r="B104">
-        <v>2734</v>
+        <v>3206</v>
       </c>
       <c r="C104" t="s">
-        <v>475</v>
+        <v>283</v>
       </c>
       <c r="D104" t="s">
-        <v>476</v>
-[...5 lines deleted...]
-        <v>478</v>
+        <v>284</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>479</v>
+        <v>285</v>
       </c>
       <c r="B105">
-        <v>1930</v>
+        <v>3068</v>
       </c>
       <c r="C105" t="s">
-        <v>480</v>
+        <v>286</v>
       </c>
       <c r="D105" t="s">
-        <v>481</v>
-[...5 lines deleted...]
-        <v>483</v>
+        <v>287</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>484</v>
+        <v>285</v>
       </c>
       <c r="B106">
-        <v>1377</v>
+        <v>3063</v>
       </c>
       <c r="C106" t="s">
-        <v>485</v>
+        <v>288</v>
       </c>
       <c r="D106" t="s">
-        <v>486</v>
-[...5 lines deleted...]
-        <v>488</v>
+        <v>289</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>484</v>
+        <v>285</v>
       </c>
       <c r="B107">
-        <v>1375</v>
+        <v>3058</v>
       </c>
       <c r="C107" t="s">
-        <v>489</v>
+        <v>290</v>
       </c>
       <c r="D107" t="s">
-        <v>490</v>
-[...5 lines deleted...]
-        <v>492</v>
+        <v>291</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>493</v>
+        <v>292</v>
       </c>
       <c r="B108">
-        <v>1327</v>
+        <v>2959</v>
       </c>
       <c r="C108" t="s">
-        <v>494</v>
+        <v>293</v>
       </c>
       <c r="D108" t="s">
-        <v>495</v>
-[...5 lines deleted...]
-        <v>497</v>
+        <v>294</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>498</v>
+        <v>295</v>
       </c>
       <c r="B109">
-        <v>799</v>
+        <v>2876</v>
       </c>
       <c r="C109" t="s">
-        <v>499</v>
+        <v>296</v>
       </c>
       <c r="D109" t="s">
-        <v>500</v>
-[...5 lines deleted...]
-        <v>502</v>
+        <v>297</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>503</v>
+        <v>298</v>
       </c>
       <c r="B110">
-        <v>609</v>
+        <v>2865</v>
       </c>
       <c r="C110" t="s">
-        <v>504</v>
+        <v>299</v>
       </c>
       <c r="D110" t="s">
-        <v>505</v>
-[...5 lines deleted...]
-        <v>507</v>
+        <v>300</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>508</v>
+        <v>298</v>
       </c>
       <c r="B111">
-        <v>521</v>
+        <v>2849</v>
       </c>
       <c r="C111" t="s">
-        <v>509</v>
+        <v>301</v>
       </c>
       <c r="D111" t="s">
-        <v>510</v>
-[...5 lines deleted...]
-        <v>512</v>
+        <v>302</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>513</v>
+        <v>303</v>
       </c>
       <c r="B112">
-        <v>192</v>
+        <v>2734</v>
       </c>
       <c r="C112" t="s">
-        <v>514</v>
+        <v>304</v>
       </c>
       <c r="D112" t="s">
-        <v>515</v>
-[...5 lines deleted...]
-        <v>517</v>
+        <v>305</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>518</v>
+        <v>306</v>
       </c>
       <c r="B113">
-        <v>7898</v>
+        <v>1930</v>
       </c>
       <c r="C113" t="s">
-        <v>519</v>
+        <v>307</v>
       </c>
       <c r="D113" t="s">
-        <v>520</v>
-[...5 lines deleted...]
-        <v>522</v>
+        <v>308</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>523</v>
+        <v>309</v>
       </c>
       <c r="B114">
-        <v>7549</v>
+        <v>1377</v>
       </c>
       <c r="C114" t="s">
-        <v>524</v>
+        <v>310</v>
       </c>
       <c r="D114" t="s">
-        <v>525</v>
-[...5 lines deleted...]
-        <v>527</v>
+        <v>311</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>528</v>
+        <v>309</v>
       </c>
       <c r="B115">
-        <v>7389</v>
+        <v>1375</v>
       </c>
       <c r="C115" t="s">
-        <v>529</v>
+        <v>312</v>
       </c>
       <c r="D115" t="s">
-        <v>530</v>
-[...5 lines deleted...]
-        <v>532</v>
+        <v>313</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>533</v>
+        <v>314</v>
       </c>
       <c r="B116">
-        <v>7301</v>
+        <v>1327</v>
       </c>
       <c r="C116" t="s">
-        <v>534</v>
+        <v>315</v>
       </c>
       <c r="D116" t="s">
-        <v>535</v>
-[...5 lines deleted...]
-        <v>537</v>
+        <v>316</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>533</v>
+        <v>317</v>
       </c>
       <c r="B117">
-        <v>7299</v>
+        <v>799</v>
       </c>
       <c r="C117" t="s">
-        <v>538</v>
+        <v>318</v>
       </c>
       <c r="D117" t="s">
-        <v>539</v>
-[...5 lines deleted...]
-        <v>541</v>
+        <v>319</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>542</v>
+        <v>320</v>
       </c>
       <c r="B118">
-        <v>6759</v>
+        <v>609</v>
       </c>
       <c r="C118" t="s">
-        <v>543</v>
+        <v>321</v>
       </c>
       <c r="D118" t="s">
-        <v>544</v>
-[...5 lines deleted...]
-        <v>546</v>
+        <v>322</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>547</v>
+        <v>323</v>
       </c>
       <c r="B119">
+        <v>521</v>
+      </c>
+      <c r="C119" t="s">
+        <v>324</v>
+      </c>
+      <c r="D119" t="s">
+        <v>325</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>326</v>
+      </c>
+      <c r="B120">
+        <v>192</v>
+      </c>
+      <c r="C120" t="s">
+        <v>327</v>
+      </c>
+      <c r="D120" t="s">
+        <v>328</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>329</v>
+      </c>
+      <c r="B121">
+        <v>7898</v>
+      </c>
+      <c r="C121" t="s">
+        <v>330</v>
+      </c>
+      <c r="D121" t="s">
+        <v>331</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>332</v>
+      </c>
+      <c r="B122">
+        <v>7549</v>
+      </c>
+      <c r="C122" t="s">
+        <v>333</v>
+      </c>
+      <c r="D122" t="s">
+        <v>334</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>335</v>
+      </c>
+      <c r="B123">
+        <v>7389</v>
+      </c>
+      <c r="C123" t="s">
+        <v>336</v>
+      </c>
+      <c r="D123" t="s">
+        <v>337</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A124" t="s">
+        <v>338</v>
+      </c>
+      <c r="B124">
+        <v>7301</v>
+      </c>
+      <c r="C124" t="s">
+        <v>339</v>
+      </c>
+      <c r="D124" t="s">
+        <v>340</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
+        <v>338</v>
+      </c>
+      <c r="B125">
+        <v>7299</v>
+      </c>
+      <c r="C125" t="s">
+        <v>341</v>
+      </c>
+      <c r="D125" t="s">
+        <v>342</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>343</v>
+      </c>
+      <c r="B126">
+        <v>6759</v>
+      </c>
+      <c r="C126" t="s">
+        <v>344</v>
+      </c>
+      <c r="D126" t="s">
+        <v>345</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A127" t="s">
+        <v>346</v>
+      </c>
+      <c r="B127">
         <v>5959</v>
       </c>
-      <c r="C119" t="s">
-[...9 lines deleted...]
-        <v>551</v>
+      <c r="C127" t="s">
+        <v>347</v>
+      </c>
+      <c r="D127" t="s">
+        <v>348</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="F10" r:id="rId17"/>
+    <hyperlink ref="F11" r:id="rId18"/>
+    <hyperlink ref="E12" r:id="rId19"/>
+    <hyperlink ref="F12" r:id="rId20"/>
+    <hyperlink ref="E13" r:id="rId21"/>
+    <hyperlink ref="F13" r:id="rId22"/>
+    <hyperlink ref="E14" r:id="rId23"/>
+    <hyperlink ref="F14" r:id="rId24"/>
+    <hyperlink ref="E15" r:id="rId25"/>
+    <hyperlink ref="F15" r:id="rId26"/>
+    <hyperlink ref="E16" r:id="rId27"/>
+    <hyperlink ref="F16" r:id="rId28"/>
+    <hyperlink ref="E17" r:id="rId29"/>
+    <hyperlink ref="F17" r:id="rId30"/>
+    <hyperlink ref="E18" r:id="rId31"/>
+    <hyperlink ref="F18" r:id="rId32"/>
+    <hyperlink ref="E19" r:id="rId33"/>
+    <hyperlink ref="F19" r:id="rId34"/>
+    <hyperlink ref="E20" r:id="rId35"/>
+    <hyperlink ref="F20" r:id="rId36"/>
+    <hyperlink ref="E21" r:id="rId37"/>
+    <hyperlink ref="F21" r:id="rId38"/>
+    <hyperlink ref="E22" r:id="rId39"/>
+    <hyperlink ref="F22" r:id="rId40"/>
+    <hyperlink ref="E23" r:id="rId41"/>
+    <hyperlink ref="F23" r:id="rId42"/>
+    <hyperlink ref="E24" r:id="rId43"/>
+    <hyperlink ref="F24" r:id="rId44"/>
+    <hyperlink ref="E25" r:id="rId45"/>
+    <hyperlink ref="F25" r:id="rId46"/>
+    <hyperlink ref="E26" r:id="rId47"/>
+    <hyperlink ref="F26" r:id="rId48"/>
+    <hyperlink ref="E27" r:id="rId49"/>
+    <hyperlink ref="F27" r:id="rId50"/>
+    <hyperlink ref="E28" r:id="rId51"/>
+    <hyperlink ref="F28" r:id="rId52"/>
+    <hyperlink ref="E29" r:id="rId53"/>
+    <hyperlink ref="F29" r:id="rId54"/>
+    <hyperlink ref="E30" r:id="rId55"/>
+    <hyperlink ref="F30" r:id="rId56"/>
+    <hyperlink ref="E31" r:id="rId57"/>
+    <hyperlink ref="F31" r:id="rId58"/>
+    <hyperlink ref="E32" r:id="rId59"/>
+    <hyperlink ref="F32" r:id="rId60"/>
+    <hyperlink ref="E33" r:id="rId61"/>
+    <hyperlink ref="F33" r:id="rId62"/>
+    <hyperlink ref="E34" r:id="rId63"/>
+    <hyperlink ref="F34" r:id="rId64"/>
+    <hyperlink ref="E35" r:id="rId65"/>
+    <hyperlink ref="F35" r:id="rId66"/>
+    <hyperlink ref="E36" r:id="rId67"/>
+    <hyperlink ref="F36" r:id="rId68"/>
+    <hyperlink ref="E37" r:id="rId69"/>
+    <hyperlink ref="F37" r:id="rId70"/>
+    <hyperlink ref="E38" r:id="rId71"/>
+    <hyperlink ref="F38" r:id="rId72"/>
+    <hyperlink ref="E39" r:id="rId73"/>
+    <hyperlink ref="F39" r:id="rId74"/>
+    <hyperlink ref="E40" r:id="rId75"/>
+    <hyperlink ref="F40" r:id="rId76"/>
+    <hyperlink ref="E41" r:id="rId77"/>
+    <hyperlink ref="F41" r:id="rId78"/>
+    <hyperlink ref="E42" r:id="rId79"/>
+    <hyperlink ref="F42" r:id="rId80"/>
+    <hyperlink ref="E43" r:id="rId81"/>
+    <hyperlink ref="F43" r:id="rId82"/>
+    <hyperlink ref="E44" r:id="rId83"/>
+    <hyperlink ref="F44" r:id="rId84"/>
+    <hyperlink ref="E45" r:id="rId85"/>
+    <hyperlink ref="F45" r:id="rId86"/>
+    <hyperlink ref="E46" r:id="rId87"/>
+    <hyperlink ref="F46" r:id="rId88"/>
+    <hyperlink ref="E47" r:id="rId89"/>
+    <hyperlink ref="F47" r:id="rId90"/>
+    <hyperlink ref="E48" r:id="rId91"/>
+    <hyperlink ref="F48" r:id="rId92"/>
+    <hyperlink ref="E49" r:id="rId93"/>
+    <hyperlink ref="F49" r:id="rId94"/>
+    <hyperlink ref="E50" r:id="rId95"/>
+    <hyperlink ref="F50" r:id="rId96"/>
+    <hyperlink ref="E51" r:id="rId97"/>
+    <hyperlink ref="F51" r:id="rId98"/>
+    <hyperlink ref="E52" r:id="rId99"/>
+    <hyperlink ref="F52" r:id="rId100"/>
+    <hyperlink ref="E53" r:id="rId101"/>
+    <hyperlink ref="F53" r:id="rId102"/>
+    <hyperlink ref="E54" r:id="rId103"/>
+    <hyperlink ref="F54" r:id="rId104"/>
+    <hyperlink ref="E55" r:id="rId105"/>
+    <hyperlink ref="F55" r:id="rId106"/>
+    <hyperlink ref="E56" r:id="rId107"/>
+    <hyperlink ref="F56" r:id="rId108"/>
+    <hyperlink ref="E57" r:id="rId109"/>
+    <hyperlink ref="F57" r:id="rId110"/>
+    <hyperlink ref="E58" r:id="rId111"/>
+    <hyperlink ref="F58" r:id="rId112"/>
+    <hyperlink ref="E59" r:id="rId113"/>
+    <hyperlink ref="F59" r:id="rId114"/>
+    <hyperlink ref="E60" r:id="rId115"/>
+    <hyperlink ref="F60" r:id="rId116"/>
+    <hyperlink ref="F61" r:id="rId117"/>
+    <hyperlink ref="F62" r:id="rId118"/>
+    <hyperlink ref="F63" r:id="rId119"/>
+    <hyperlink ref="E64" r:id="rId120"/>
+    <hyperlink ref="F64" r:id="rId121"/>
+    <hyperlink ref="E65" r:id="rId122"/>
+    <hyperlink ref="F65" r:id="rId123"/>
+    <hyperlink ref="E66" r:id="rId124"/>
+    <hyperlink ref="F66" r:id="rId125"/>
+    <hyperlink ref="F67" r:id="rId126"/>
+    <hyperlink ref="F68" r:id="rId127"/>
+    <hyperlink ref="F69" r:id="rId128"/>
+    <hyperlink ref="E70" r:id="rId129"/>
+    <hyperlink ref="F70" r:id="rId130"/>
+    <hyperlink ref="E71" r:id="rId131"/>
+    <hyperlink ref="F71" r:id="rId132"/>
+    <hyperlink ref="E72" r:id="rId133"/>
+    <hyperlink ref="F72" r:id="rId134"/>
+    <hyperlink ref="E73" r:id="rId135"/>
+    <hyperlink ref="F73" r:id="rId136"/>
+    <hyperlink ref="E74" r:id="rId137"/>
+    <hyperlink ref="F74" r:id="rId138"/>
+    <hyperlink ref="E75" r:id="rId139"/>
+    <hyperlink ref="F75" r:id="rId140"/>
+    <hyperlink ref="E76" r:id="rId141"/>
+    <hyperlink ref="F76" r:id="rId142"/>
+    <hyperlink ref="E77" r:id="rId143"/>
+    <hyperlink ref="F77" r:id="rId144"/>
+    <hyperlink ref="E78" r:id="rId145"/>
+    <hyperlink ref="F78" r:id="rId146"/>
+    <hyperlink ref="E79" r:id="rId147"/>
+    <hyperlink ref="F79" r:id="rId148"/>
+    <hyperlink ref="E80" r:id="rId149"/>
+    <hyperlink ref="F80" r:id="rId150"/>
+    <hyperlink ref="E81" r:id="rId151"/>
+    <hyperlink ref="F81" r:id="rId152"/>
+    <hyperlink ref="E82" r:id="rId153"/>
+    <hyperlink ref="F82" r:id="rId154"/>
+    <hyperlink ref="E83" r:id="rId155"/>
+    <hyperlink ref="F83" r:id="rId156"/>
+    <hyperlink ref="E84" r:id="rId157"/>
+    <hyperlink ref="F84" r:id="rId158"/>
+    <hyperlink ref="E85" r:id="rId159"/>
+    <hyperlink ref="F85" r:id="rId160"/>
+    <hyperlink ref="E86" r:id="rId161"/>
+    <hyperlink ref="F86" r:id="rId162"/>
+    <hyperlink ref="E87" r:id="rId163"/>
+    <hyperlink ref="F87" r:id="rId164"/>
+    <hyperlink ref="E88" r:id="rId165"/>
+    <hyperlink ref="F88" r:id="rId166"/>
+    <hyperlink ref="E89" r:id="rId167"/>
+    <hyperlink ref="F89" r:id="rId168"/>
+    <hyperlink ref="E90" r:id="rId169"/>
+    <hyperlink ref="F90" r:id="rId170"/>
+    <hyperlink ref="E91" r:id="rId171"/>
+    <hyperlink ref="F91" r:id="rId172"/>
+    <hyperlink ref="E92" r:id="rId173"/>
+    <hyperlink ref="F92" r:id="rId174"/>
+    <hyperlink ref="E93" r:id="rId175"/>
+    <hyperlink ref="F93" r:id="rId176"/>
+    <hyperlink ref="E94" r:id="rId177"/>
+    <hyperlink ref="F94" r:id="rId178"/>
+    <hyperlink ref="E95" r:id="rId179"/>
+    <hyperlink ref="F95" r:id="rId180"/>
+    <hyperlink ref="E96" r:id="rId181"/>
+    <hyperlink ref="F96" r:id="rId182"/>
+    <hyperlink ref="E97" r:id="rId183"/>
+    <hyperlink ref="F97" r:id="rId184"/>
+    <hyperlink ref="E98" r:id="rId185"/>
+    <hyperlink ref="F98" r:id="rId186"/>
+    <hyperlink ref="E99" r:id="rId187"/>
+    <hyperlink ref="F99" r:id="rId188"/>
+    <hyperlink ref="E100" r:id="rId189"/>
+    <hyperlink ref="F100" r:id="rId190"/>
+    <hyperlink ref="E101" r:id="rId191"/>
+    <hyperlink ref="F101" r:id="rId192"/>
+    <hyperlink ref="E102" r:id="rId193"/>
+    <hyperlink ref="F102" r:id="rId194"/>
+    <hyperlink ref="E103" r:id="rId195"/>
+    <hyperlink ref="F103" r:id="rId196"/>
+    <hyperlink ref="E104" r:id="rId197"/>
+    <hyperlink ref="F104" r:id="rId198"/>
+    <hyperlink ref="E105" r:id="rId199"/>
+    <hyperlink ref="F105" r:id="rId200"/>
+    <hyperlink ref="E106" r:id="rId201"/>
+    <hyperlink ref="F106" r:id="rId202"/>
+    <hyperlink ref="E107" r:id="rId203"/>
+    <hyperlink ref="F107" r:id="rId204"/>
+    <hyperlink ref="E108" r:id="rId205"/>
+    <hyperlink ref="F108" r:id="rId206"/>
+    <hyperlink ref="E109" r:id="rId207"/>
+    <hyperlink ref="F109" r:id="rId208"/>
+    <hyperlink ref="E110" r:id="rId209"/>
+    <hyperlink ref="F110" r:id="rId210"/>
+    <hyperlink ref="E111" r:id="rId211"/>
+    <hyperlink ref="F111" r:id="rId212"/>
+    <hyperlink ref="E112" r:id="rId213"/>
+    <hyperlink ref="F112" r:id="rId214"/>
+    <hyperlink ref="E113" r:id="rId215"/>
+    <hyperlink ref="F113" r:id="rId216"/>
+    <hyperlink ref="E114" r:id="rId217"/>
+    <hyperlink ref="F114" r:id="rId218"/>
+    <hyperlink ref="E115" r:id="rId219"/>
+    <hyperlink ref="F115" r:id="rId220"/>
+    <hyperlink ref="E116" r:id="rId221"/>
+    <hyperlink ref="F116" r:id="rId222"/>
+    <hyperlink ref="E117" r:id="rId223"/>
+    <hyperlink ref="F117" r:id="rId224"/>
+    <hyperlink ref="E118" r:id="rId225"/>
+    <hyperlink ref="F118" r:id="rId226"/>
+    <hyperlink ref="E119" r:id="rId227"/>
+    <hyperlink ref="F119" r:id="rId228"/>
+    <hyperlink ref="E120" r:id="rId229"/>
+    <hyperlink ref="F120" r:id="rId230"/>
+    <hyperlink ref="E121" r:id="rId231"/>
+    <hyperlink ref="F121" r:id="rId232"/>
+    <hyperlink ref="E122" r:id="rId233"/>
+    <hyperlink ref="F122" r:id="rId234"/>
+    <hyperlink ref="E123" r:id="rId235"/>
+    <hyperlink ref="F123" r:id="rId236"/>
+    <hyperlink ref="E124" r:id="rId237"/>
+    <hyperlink ref="F124" r:id="rId238"/>
+    <hyperlink ref="E125" r:id="rId239"/>
+    <hyperlink ref="F125" r:id="rId240"/>
+    <hyperlink ref="E126" r:id="rId241"/>
+    <hyperlink ref="F126" r:id="rId242"/>
+    <hyperlink ref="E127" r:id="rId243"/>
+    <hyperlink ref="F127" r:id="rId244"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>