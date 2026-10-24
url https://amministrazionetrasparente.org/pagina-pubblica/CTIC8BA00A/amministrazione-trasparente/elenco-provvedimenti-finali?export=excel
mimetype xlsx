--- v0 (2026-08-26)
+++ v1 (2026-10-24)
@@ -8,128 +8,196 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="73">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>23/10/2026</t>
+  </si>
+  <si>
+    <t>BD7D8872A5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - servizio Hosting Pro Cloud dal 26-10-2026 al 25-10-2027</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>14/10/2026</t>
+  </si>
+  <si>
+    <t>BD5C412CE3</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Iscrizione a staffetta di scrittura creativa e della legalità anno 2026/2027 - n. alunni 65</t>
+  </si>
+  <si>
+    <t>09/10/2026</t>
+  </si>
+  <si>
+    <t>BD4CEDE3CE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - Affidamento diretto,  tramite  trattiva  diretta  Mepa,  acquisto  prodotti 
+pulizia</t>
+  </si>
+  <si>
+    <t>06/10/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto per il conferimento incarichi al Personale ATA interno a questa Istituzione
+scolastica</t>
+  </si>
+  <si>
+    <t>14/09/2026</t>
+  </si>
+  <si>
+    <t>BCF78AC845</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio di Assistenza e Manutenzione Infrastrutture Informatiche dal 01/10/2026 al 30/09/2027</t>
+  </si>
+  <si>
+    <t>07/09/2026</t>
+  </si>
+  <si>
+    <t>BCE28D20FD</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto di manuale scolastico gestionale e servizi on line</t>
+  </si>
+  <si>
+    <t>25/08/2026</t>
+  </si>
+  <si>
+    <t>DECRETO DI INCARICO AL DSGA PER SUPPORTO SPECIALISTICO AMMINISTRATIVO-CONTABILE - Progetto: ESO4.6.A1.B-FSEPNSI-2026-383  Agenda Sud</t>
+  </si>
+  <si>
+    <t>Decreto di assunzione incarico DS direzione e coordinamento PN 21-27 (FSE+)-ESO4.6.A1.B-FSEPN-SI-2026-383- Agenda Sud</t>
+  </si>
+  <si>
     <t>05/08/2026</t>
   </si>
   <si>
     <t>BC9FC584E3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Dispositivi Digitali POC 2014-2020 FESR</t>
   </si>
   <si>
-    <t>Link</t>
-[...1 lines deleted...]
-  <si>
     <t>04/08/2026</t>
   </si>
   <si>
     <t>BCA01EADA6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale pubblicitario POC 2014-2020 FESR Dispositivi Digitali</t>
   </si>
   <si>
     <t>BC9F7CB380</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura tende a rullo per aule plesso Crispi IC Giovanni Paolo II Gravina di Catania</t>
   </si>
   <si>
     <t>22/07/2026</t>
   </si>
   <si>
-    <t>N/A</t>
-[...1 lines deleted...]
-  <si>
     <t>Decreto per il conferimento incarico per il ruolo di Collaudatore tecnico  per la realizzazione delle attività afferenti al progetto“Centri scolastici digitali</t>
   </si>
   <si>
     <t>Decreto per il conferimento incarico per il ruolo di supporto tecnico operativo per la realizzazione delle attività afferenti al progetto“Centri scolastici digitali”</t>
   </si>
   <si>
     <t>07/07/2026</t>
   </si>
   <si>
     <t>DECRETO INCARICO D.S.DIREZIONE E COORDINAMENTO</t>
   </si>
   <si>
     <t>02/07/2026</t>
   </si>
   <si>
     <t>BC43C79484</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio di connettività avanzata Net-Manager e Net-Block e adeguamento rete sicurezza ICT per la PA  NetSecurity - triennio 2026-2029</t>
   </si>
   <si>
     <t>BC43A965EE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di registri e bandiere</t>
+  </si>
+  <si>
+    <t>18/06/2026</t>
+  </si>
+  <si>
+    <t>Decreto conferimento incarichi personale docente per le figure di “Supporto all’attività di coordinamento generale del progetto e di direzione dei percorsi formativi” e “Tutor d’aula”- DM219</t>
   </si>
   <si>
     <t>15/06/2026</t>
   </si>
   <si>
     <t>BC088140B3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura prodotti pulizia ambienti</t>
   </si>
   <si>
     <t>11/06/2026</t>
   </si>
   <si>
     <t>BC00034009</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura alimentatore per PC desktop ufficio del personale</t>
   </si>
   <si>
     <t>03/06/2026</t>
   </si>
   <si>
     <t>BBE4CCD1DB</t>
   </si>
@@ -551,452 +619,646 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9FC584E3" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BA00A/amministrazione-trasparente/atti-amministrazioni-enti/49254e21-54ce-49f1-9642-bd9ae739b310" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA01EADA6" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BA00A/amministrazione-trasparente/atti-amministrazioni-enti/2d238dc8-9b14-4386-b864-89f7bcc6b6c7" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9F7CB380" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BA00A/amministrazione-trasparente/atti-amministrazioni-enti/1f831095-c854-4eff-9d68-cac20a0be05b" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BA00A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BA00A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BA00A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC43C79484" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BA00A/amministrazione-trasparente/atti-amministrazioni-enti/ce89a775-cd30-41f9-9c3d-0100ff416617" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC43A965EE" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BA00A/amministrazione-trasparente/atti-amministrazioni-enti/828ce1d4-df70-4d8c-979e-924e60d82441" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC088140B3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BA00A/amministrazione-trasparente/atti-amministrazioni-enti/4b72c04e-ab82-4f94-8c25-a4f5d73df543" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC00034009" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BA00A/amministrazione-trasparente/atti-amministrazioni-enti/5e7c22d6-30f6-41f7-a974-94d2177bd91a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE4CCD1DB" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BA00A/amministrazione-trasparente/atti-amministrazioni-enti/d118f331-148d-4193-b80c-ec1909e167ed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BA00A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BA00A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB99CF90B5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BA00A/amministrazione-trasparente/atti-amministrazioni-enti/447fdf6d-e7dc-45e0-aaac-577c07bbe707" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8A3F415E" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BA00A/amministrazione-trasparente/atti-amministrazioni-enti/f3c6c0e9-7c89-447a-80c4-25e715db77ec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB80416429" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BA00A/amministrazione-trasparente/atti-amministrazioni-enti/942dca50-fc76-4e86-816c-1ce28f5eaa79" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB63270043" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BA00A/amministrazione-trasparente/atti-amministrazioni-enti/895592a9-c436-4934-a352-b720cc8e985d" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD7D8872A5" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BA00A/amministrazione-trasparente/atti-amministrazioni-enti/f1db5317-0faf-4991-b3d7-0a6238db0150" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5C412CE3" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BA00A/amministrazione-trasparente/atti-amministrazioni-enti/34f8d173-9fa9-41c1-b87d-94d5153ccb52" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4CEDE3CE" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BA00A/amministrazione-trasparente/atti-amministrazioni-enti/d765a3bf-6d6c-4db3-888d-2668862e2514" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BA00A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF78AC845" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BA00A/amministrazione-trasparente/atti-amministrazioni-enti/a1240088-dfce-4630-b0e7-729548000b3d" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE28D20FD" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BA00A/amministrazione-trasparente/atti-amministrazioni-enti/025d9111-f880-429a-bfda-312290b314c3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BA00A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BA00A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9FC584E3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BA00A/amministrazione-trasparente/atti-amministrazioni-enti/49254e21-54ce-49f1-9642-bd9ae739b310" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA01EADA6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BA00A/amministrazione-trasparente/atti-amministrazioni-enti/2d238dc8-9b14-4386-b864-89f7bcc6b6c7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9F7CB380" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BA00A/amministrazione-trasparente/atti-amministrazioni-enti/1f831095-c854-4eff-9d68-cac20a0be05b" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BA00A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BA00A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BA00A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC43C79484" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BA00A/amministrazione-trasparente/atti-amministrazioni-enti/ce89a775-cd30-41f9-9c3d-0100ff416617" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC43A965EE" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BA00A/amministrazione-trasparente/atti-amministrazioni-enti/828ce1d4-df70-4d8c-979e-924e60d82441" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BA00A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC088140B3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BA00A/amministrazione-trasparente/atti-amministrazioni-enti/4b72c04e-ab82-4f94-8c25-a4f5d73df543" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC00034009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BA00A/amministrazione-trasparente/atti-amministrazioni-enti/5e7c22d6-30f6-41f7-a974-94d2177bd91a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE4CCD1DB" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BA00A/amministrazione-trasparente/atti-amministrazioni-enti/d118f331-148d-4193-b80c-ec1909e167ed" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BA00A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BA00A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB99CF90B5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BA00A/amministrazione-trasparente/atti-amministrazioni-enti/447fdf6d-e7dc-45e0-aaac-577c07bbe707" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8A3F415E" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BA00A/amministrazione-trasparente/atti-amministrazioni-enti/f3c6c0e9-7c89-447a-80c4-25e715db77ec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB80416429" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BA00A/amministrazione-trasparente/atti-amministrazioni-enti/942dca50-fc76-4e86-816c-1ce28f5eaa79" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB63270043" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8BA00A/amministrazione-trasparente/atti-amministrazioni-enti/895592a9-c436-4934-a352-b720cc8e985d" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F18"/>
+  <dimension ref="A1:F27"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>5987</v>
+        <v>8329</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>5978</v>
+        <v>7940</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>5973</v>
+        <v>7707</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B5">
-        <v>5861</v>
+        <v>7549</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="B6">
-        <v>5858</v>
+        <v>6676</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>21</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="B7">
-        <v>5643</v>
+        <v>6448</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>24</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="B8">
-        <v>5555</v>
+        <v>6150</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>26</v>
+      </c>
+      <c r="E8" t="s">
+        <v>17</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="B9">
-        <v>5552</v>
+        <v>6144</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>27</v>
+      </c>
+      <c r="E9" t="s">
+        <v>17</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B10">
-        <v>4711</v>
+        <v>5987</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B11">
-        <v>4576</v>
+        <v>5978</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B12">
-        <v>4343</v>
+        <v>5973</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B13">
-        <v>4153</v>
+        <v>5861</v>
       </c>
       <c r="C13" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E13" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B14">
-        <v>4109</v>
+        <v>5858</v>
       </c>
       <c r="C14" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D14" t="s">
         <v>38</v>
       </c>
       <c r="E14" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>39</v>
       </c>
       <c r="B15">
-        <v>3727</v>
+        <v>5643</v>
       </c>
       <c r="C15" t="s">
+        <v>17</v>
+      </c>
+      <c r="D15" t="s">
         <v>40</v>
       </c>
-      <c r="D15" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E15" t="s">
+        <v>17</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16">
+        <v>5555</v>
+      </c>
+      <c r="C16" t="s">
         <v>42</v>
       </c>
-      <c r="B16">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
+        <v>41</v>
+      </c>
+      <c r="B17">
+        <v>5552</v>
+      </c>
+      <c r="C17" t="s">
+        <v>44</v>
+      </c>
+      <c r="D17" t="s">
         <v>45</v>
-      </c>
-[...7 lines deleted...]
-        <v>47</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
+        <v>46</v>
+      </c>
+      <c r="B18">
+        <v>4875</v>
+      </c>
+      <c r="C18" t="s">
+        <v>17</v>
+      </c>
+      <c r="D18" t="s">
+        <v>47</v>
+      </c>
+      <c r="E18" t="s">
+        <v>17</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
         <v>48</v>
       </c>
-      <c r="B18">
+      <c r="B19">
+        <v>4711</v>
+      </c>
+      <c r="C19" t="s">
+        <v>49</v>
+      </c>
+      <c r="D19" t="s">
+        <v>50</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20">
+        <v>4576</v>
+      </c>
+      <c r="C20" t="s">
+        <v>52</v>
+      </c>
+      <c r="D20" t="s">
+        <v>53</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>54</v>
+      </c>
+      <c r="B21">
+        <v>4343</v>
+      </c>
+      <c r="C21" t="s">
+        <v>55</v>
+      </c>
+      <c r="D21" t="s">
+        <v>56</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>57</v>
+      </c>
+      <c r="B22">
+        <v>4153</v>
+      </c>
+      <c r="C22" t="s">
+        <v>17</v>
+      </c>
+      <c r="D22" t="s">
+        <v>58</v>
+      </c>
+      <c r="E22" t="s">
+        <v>17</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>59</v>
+      </c>
+      <c r="B23">
+        <v>4109</v>
+      </c>
+      <c r="C23" t="s">
+        <v>17</v>
+      </c>
+      <c r="D23" t="s">
+        <v>60</v>
+      </c>
+      <c r="E23" t="s">
+        <v>17</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>61</v>
+      </c>
+      <c r="B24">
+        <v>3727</v>
+      </c>
+      <c r="C24" t="s">
+        <v>62</v>
+      </c>
+      <c r="D24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>64</v>
+      </c>
+      <c r="B25">
+        <v>3614</v>
+      </c>
+      <c r="C25" t="s">
+        <v>65</v>
+      </c>
+      <c r="D25" t="s">
+        <v>66</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>67</v>
+      </c>
+      <c r="B26">
+        <v>3506</v>
+      </c>
+      <c r="C26" t="s">
+        <v>68</v>
+      </c>
+      <c r="D26" t="s">
+        <v>69</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>70</v>
+      </c>
+      <c r="B27">
         <v>3295</v>
       </c>
-      <c r="C18" t="s">
-[...8 lines deleted...]
-      <c r="F18" s="2" t="s">
+      <c r="C27" t="s">
+        <v>71</v>
+      </c>
+      <c r="D27" t="s">
+        <v>72</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="F5" r:id="rId7"/>
-    <hyperlink ref="F6" r:id="rId8"/>
-[...3 lines deleted...]
-    <hyperlink ref="E9" r:id="rId12"/>
+    <hyperlink ref="E6" r:id="rId8"/>
+    <hyperlink ref="F6" r:id="rId9"/>
+    <hyperlink ref="E7" r:id="rId10"/>
+    <hyperlink ref="F7" r:id="rId11"/>
+    <hyperlink ref="F8" r:id="rId12"/>
     <hyperlink ref="F9" r:id="rId13"/>
     <hyperlink ref="E10" r:id="rId14"/>
     <hyperlink ref="F10" r:id="rId15"/>
     <hyperlink ref="E11" r:id="rId16"/>
     <hyperlink ref="F11" r:id="rId17"/>
     <hyperlink ref="E12" r:id="rId18"/>
     <hyperlink ref="F12" r:id="rId19"/>
     <hyperlink ref="F13" r:id="rId20"/>
     <hyperlink ref="F14" r:id="rId21"/>
-    <hyperlink ref="E15" r:id="rId22"/>
-[...6 lines deleted...]
-    <hyperlink ref="F18" r:id="rId29"/>
+    <hyperlink ref="F15" r:id="rId22"/>
+    <hyperlink ref="E16" r:id="rId23"/>
+    <hyperlink ref="F16" r:id="rId24"/>
+    <hyperlink ref="E17" r:id="rId25"/>
+    <hyperlink ref="F17" r:id="rId26"/>
+    <hyperlink ref="F18" r:id="rId27"/>
+    <hyperlink ref="E19" r:id="rId28"/>
+    <hyperlink ref="F19" r:id="rId29"/>
+    <hyperlink ref="E20" r:id="rId30"/>
+    <hyperlink ref="F20" r:id="rId31"/>
+    <hyperlink ref="E21" r:id="rId32"/>
+    <hyperlink ref="F21" r:id="rId33"/>
+    <hyperlink ref="F22" r:id="rId34"/>
+    <hyperlink ref="F23" r:id="rId35"/>
+    <hyperlink ref="E24" r:id="rId36"/>
+    <hyperlink ref="F24" r:id="rId37"/>
+    <hyperlink ref="E25" r:id="rId38"/>
+    <hyperlink ref="F25" r:id="rId39"/>
+    <hyperlink ref="E26" r:id="rId40"/>
+    <hyperlink ref="F26" r:id="rId41"/>
+    <hyperlink ref="E27" r:id="rId42"/>
+    <hyperlink ref="F27" r:id="rId43"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>