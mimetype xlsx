--- v0 (2026-08-11)
+++ v1 (2026-09-26)
@@ -8,1889 +8,1225 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="688" uniqueCount="599">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="708" uniqueCount="374">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>BD0F3C6079</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio sorveglianza sanitaria a.s. 2026/27</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>18/09/2026</t>
+  </si>
+  <si>
+    <t>BD0847B8F2</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - servizio di lavaggio e igienizzazione climatizzatori</t>
+  </si>
+  <si>
+    <t>BD07D31514</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - servizio di copie prodotte in più su fotocopiatori a noleggio</t>
+  </si>
+  <si>
+    <t>07/09/2026</t>
+  </si>
+  <si>
+    <t>BCE19002D2</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - affidamento diretto fuori MEPA MATERIALE PER CASSETTE PRIMO SOCCORSO</t>
+  </si>
+  <si>
     <t>07/08/2026</t>
   </si>
   <si>
     <t>BCAAE66458</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di formazione GESTIONE ASSENZE SU SPORTELLO DIGITALE AXIOS ON LINE</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BCAAE66458</t>
-[...4 lines deleted...]
-  <si>
     <t>14/07/2026</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Decreto di nomina - coordinamento amministrativo contabile DSGA</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>BC6337471A</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO FIRMA DIGITALE AXIOS DS E DSGA</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC6337471A</t>
-[...4 lines deleted...]
-  <si>
     <t>09/07/2026</t>
   </si>
   <si>
     <t>BC56EC4751</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di amministratore di sistema, di rete, assistenza tecnica e misure minime di sicurezza.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC56EC4751</t>
-[...4 lines deleted...]
-  <si>
     <t>09/06/2026</t>
   </si>
   <si>
     <t>BBF771CDE2</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI FORMAZIONE ON LINE 3H PER USO APPLICATIVO AXIOS GESTIONE ORARIA DEL PERSONALE WEB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF771CDE2</t>
-[...4 lines deleted...]
-  <si>
     <t>BBF6C45BE2</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura materiale di ferramenta per piccola manutenzione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF6C45BE2</t>
-[...4 lines deleted...]
-  <si>
     <t>01/06/2026</t>
   </si>
   <si>
     <t>BBE0C29A01</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto fornitura schermo per notebook e rinnovo licenze antivirus per pc segreteria  e pc server</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE0C29A01</t>
-[...4 lines deleted...]
-  <si>
     <t>29/05/2026</t>
   </si>
   <si>
     <t>BBDE4A5E03</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA REGISTRI (FIRMA , VERBALI, DECRETI ECC.)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDE4A5E03</t>
-[...4 lines deleted...]
-  <si>
     <t>21/05/2026</t>
   </si>
   <si>
     <t>BBC0E6A222</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura materiale di pulizia .</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC0E6A222</t>
-[...4 lines deleted...]
-  <si>
     <t>BBBFE42CFC</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura materiale ad uso didattico di facile consumo as 2026/2027</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBFE42CFC</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2026</t>
   </si>
   <si>
     <t>BBA4496255</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio service audio per evento calendimaggio del 29/05/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA4496255</t>
-[...4 lines deleted...]
-  <si>
     <t>08/05/2026</t>
   </si>
   <si>
     <t>BB8DD0F159</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO BUS CON PEDANA PER ALUNNO H CON CONDUCENTE - PALACATANIA 13.05.2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8DD0F159</t>
-[...4 lines deleted...]
-  <si>
     <t>23/04/2026</t>
   </si>
   <si>
     <t>BAE52D8E2D</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO POSTALE PER POSTA ORDINARIA RACCOMANDATE E PACCHI SUP A 2 KG</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE52D8E2D</t>
-[...4 lines deleted...]
-  <si>
     <t>22/04/2026</t>
   </si>
   <si>
     <t>BB5DD89FF4</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PEZZI E MESSA IN OPERA PER LA RIPARAZIONE DI CANCELLO CARRABILE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5DD89FF4</t>
-[...4 lines deleted...]
-  <si>
     <t>13/04/2026</t>
   </si>
   <si>
     <t>BB340E7A02</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di laboratorio didattico FUORI CLASSE 2026</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/17108750-eb00-40a6-a83b-563d7b056b8a</t>
   </si>
   <si>
     <t>27/03/2026</t>
   </si>
   <si>
     <t>BB081127F2</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - FORNITURA MICROFONI PALMARI E AD ARCHETTO Codice progetto: ESO4.6.A4.D-FSEPN-SI-2025-307- Avviso Prot. 57173 del 14/04/2025,
 “Percorsi di orientamento nelle scuole secondarie di primo grado”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB081127F2</t>
-[...4 lines deleted...]
-  <si>
     <t>25/03/2026</t>
   </si>
   <si>
     <t>BAE97EE124</t>
   </si>
   <si>
     <t>Decisione a contrarre - LAVORI DI RIPARAZIONE GUASTI ELETTRICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE97EE124</t>
-[...4 lines deleted...]
-  <si>
     <t>24/03/2026</t>
   </si>
   <si>
     <t>BAF800EF5C</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio bus con conducente per visita di istruzione scuola dell'Infanzia as 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF800EF5C</t>
-[...4 lines deleted...]
-  <si>
     <t>19/03/2026</t>
   </si>
   <si>
     <t>BAEAD7DB8D</t>
   </si>
   <si>
     <t>Decisione a contrarre - MANUTENZIONE LAVAPAVIMENTI MONTALCINI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEAD7DB8D</t>
-[...4 lines deleted...]
-  <si>
     <t>18/03/2026</t>
   </si>
   <si>
     <t>BAE6F03CE2</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura n. 7 alimentatori</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE6F03CE2</t>
-[...4 lines deleted...]
-  <si>
     <t>BAE51278DC</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura telo per serre e zappa PON FSE+ ESO4.6.A4.D-FSEPN-SI-2025-307 CUPD44D25001840007</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE51278DC</t>
-[...4 lines deleted...]
-  <si>
     <t>BAE500BE7D</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura stoffe e telo per progetto pon fse+ eso4.6a4d-fsepn-si-2025-307 cup d44d25001840007</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE500BE7D</t>
-[...4 lines deleted...]
-  <si>
     <t>10/03/2026</t>
   </si>
   <si>
     <t>BAC6A44E32</t>
   </si>
   <si>
     <t>Decisione a contrarre - ABBONAMENTO RIVISTE DIRIGERE LA SCUOLA E AMMINISTRARE LA SCUOLA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC6A44E32</t>
-[...4 lines deleted...]
-  <si>
     <t>BAC5C65BD2</t>
   </si>
   <si>
     <t>Decisione a contrarre - copie prodotte su fotocopiatore a noleggio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC5C65BD2</t>
-[...4 lines deleted...]
-  <si>
     <t>BABF9340DE</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura nr.9 serrature e ferramenta varia + vernice lucida ad acqua</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABF9340DE</t>
-[...4 lines deleted...]
-  <si>
     <t>09/03/2026</t>
   </si>
   <si>
     <t>BABE4CB90D</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura materiale  didattico progetto PON "Orientare per scegliere"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABE4CB90D</t>
-[...4 lines deleted...]
-  <si>
     <t>03/03/2026</t>
   </si>
   <si>
     <t>BAAAD26BAF</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO SERVIZIO RACCOLTA E SMALTIMENTO CARTUCCE/TONER</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAAD26BAF</t>
-[...4 lines deleted...]
-  <si>
     <t>02/03/2026</t>
   </si>
   <si>
     <t>BA95CCB9F1</t>
   </si>
   <si>
     <t>Decisione a contrarre - spese postali mese gennaro 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA95CCB9F1</t>
-[...4 lines deleted...]
-  <si>
     <t>25/02/2026</t>
   </si>
   <si>
     <t>BA94F2DD33</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA STRUMENTI MUSICALI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA94F2DD33</t>
-[...4 lines deleted...]
-  <si>
     <t>24/02/2026</t>
   </si>
   <si>
     <t>BA8E793E8D</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto per fornitura materiale didattico per progetto teatrando</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8E793E8D</t>
-[...4 lines deleted...]
-  <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t>BA87352EFF</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO ASSISTENZA PROGRAMMI AXIOS 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA87352EFF</t>
-[...4 lines deleted...]
-  <si>
     <t>18/02/2026</t>
   </si>
   <si>
     <t>BA79B01C74</t>
   </si>
   <si>
     <t>Decisione a contrarre - rinnovo canone assistenza odi ORARIO DINAMICO INTEGRATO anno 2026 -CLASSEVIVA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA79B01C74</t>
-[...4 lines deleted...]
-  <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>BA534B2AEC</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE DI CANCELLERIA AD USO AMMINISTRATIVO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA534B2AEC</t>
-[...4 lines deleted...]
-  <si>
     <t>06/02/2026</t>
   </si>
   <si>
     <t>BA4FE72630</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA N. 2 AXIOPAD PER RILEVAZIONE PRESENZE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4FE72630</t>
-[...4 lines deleted...]
-  <si>
     <t>03/02/2026</t>
   </si>
   <si>
     <t>BA3D64C280</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO SERVIZIO MY PORTAL SCHOOL 3.0  SITO WEB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3D64C280</t>
-[...4 lines deleted...]
-  <si>
     <t>30/01/2026</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - progetto "Orientare per crescere" cod. progetto  ESO4.6.A4.D-FSEPN-SI-2025-307  incarico A.A e C.S </t>
   </si>
   <si>
     <t>29/01/2026</t>
   </si>
   <si>
     <t>BA2D4C3C28</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizi postali</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2D4C3C28</t>
-[...4 lines deleted...]
-  <si>
     <t>28/01/2026</t>
   </si>
   <si>
     <t>BA29367C79</t>
   </si>
   <si>
     <t>Decisione a contrarre - pacchetto turistico per visita di istruzione a lungo raggio puglia classi terze ssi 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA29367C79</t>
-[...4 lines deleted...]
-  <si>
     <t>B9E6D8E8CA</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio noleggio bus con conducente visite di istruzione as 2025/2026 SSI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E6D8E8CA</t>
-[...4 lines deleted...]
-  <si>
     <t>17/12/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - DI COORDINAMENTO ATTIVITA' AGGIUNTIVE AMMINISTRATIVO CONTABILI DSGA</t>
   </si>
   <si>
     <t>Decreto di nomina - INCARICO DI COORDINAMENTO E DIREZIONE DS</t>
   </si>
   <si>
     <t>16/12/2025</t>
   </si>
   <si>
     <t>B9A2A34C2A</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio noleggio bus per visite di istruzione scuola primaria as 25/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A2A34C2A</t>
-[...4 lines deleted...]
-  <si>
     <t>02/12/2025</t>
   </si>
   <si>
     <t>B955F95EC9</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PIANTE SEMENTI E ALTRO PER PROGETTO EDUGREEN/AMBIENTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B955F95EC9</t>
-[...4 lines deleted...]
-  <si>
     <t>01/12/2025</t>
   </si>
   <si>
     <t>B9201D4A7C</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA LIBRI PER PROGETTO LETTURA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9201D4A7C</t>
-[...4 lines deleted...]
-  <si>
     <t>27/11/2025</t>
   </si>
   <si>
     <t>B948E7AF9B</t>
   </si>
   <si>
     <t>Decisione a contrarre - LAVORO DI MESSA IN OPERA DI N. 3 IMPIANTI DI EMERGENZA PLESSI TREP. MEDIA- M. ALESSI- AGAZZI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B948E7AF9B</t>
-[...4 lines deleted...]
-  <si>
     <t>B9487FC418</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di rappresentazione teatrale n. 2 incontri</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9487FC418</t>
-[...4 lines deleted...]
-  <si>
     <t>B940C29540</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura e lavoro di riparazione autoclave M. ALESSI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B940C29540</t>
-[...4 lines deleted...]
-  <si>
     <t>24/11/2025</t>
   </si>
   <si>
     <t>000000000O</t>
   </si>
   <si>
     <t>Decisione a contrarre - CONTRATTI PRESTAZIONE D’OPERA PROFESSIONALE E/O OCCASIONALE per la realizzazione del PROGETTO “LEGGERE PER CRESCERE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=000000000O</t>
-[...4 lines deleted...]
-  <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>B9158EB63E</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER RICARICA SCHEDE PER FOTOCOPIE  pon ESO4.6A4A-FSEPNSI2024-345</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9158EB63E</t>
-[...4 lines deleted...]
-  <si>
     <t>06/11/2025</t>
   </si>
   <si>
     <t>B8FA171BFE</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO FORNITURA E SERVIZIO MANUTENZIONE IMPIANTI EMERGENZA PLESSO COLLODI E MONTALCINI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FA171BFE</t>
-[...4 lines deleted...]
-  <si>
     <t>B8F9973397</t>
   </si>
   <si>
     <t>Decisione a contrarre - attrezzature per realizzazione laboratorio scientifico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F9973397</t>
-[...4 lines deleted...]
-  <si>
     <t>03/11/2025</t>
   </si>
   <si>
     <t>B8E911D08B</t>
   </si>
   <si>
     <t>Decisione a contrarre - COPIE PRODOTTE  SU FOTOCOPIATORE A NOLEGGIO</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/0a24a868-c83b-4ad1-b27e-f63aaf950d75</t>
   </si>
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>B8E0CF94CA</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - fornitura n. 1 monitor interattivo LG 65" TRD3K P02.45 Prog. di socialità- apprend.e acc. - AVV. 33956/2022 10.1.1A-FDRPOC-SI-22-176
 CUP: D84C22001050001</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E0CF94CA</t>
-[...4 lines deleted...]
-  <si>
     <t>23/10/2025</t>
   </si>
   <si>
     <t>B8C4E1C167</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura nr.10 fermature e nr.10 saliscendi + viti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C4E1C167</t>
-[...4 lines deleted...]
-  <si>
     <t>B8C4A8395C</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE SPORTIVO E DIDATTICO PER REAL. PROGETTO PON FSE+ ESO4.6.A4.A-FSEPNSI2024-345- Avviso Prot. 59369, 19/04/2024, FSE+, Percorsi educativi e formativi per il potenziamento delle competenze, l’inclusione e la socialità.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C4A8395C</t>
-[...4 lines deleted...]
-  <si>
     <t>B8C3D3704D</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ARGILLA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C3D3704D</t>
-[...4 lines deleted...]
-  <si>
     <t>B8C199CE59</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI ASSISTENZA E CONSULENZA + SOFTWARE PER GESTIONE AMMINISTRAZIONE TRASPARENTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C199CE59</t>
-[...4 lines deleted...]
-  <si>
     <t>B8C173B7CB</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di connettività per plesso M.R. RUSSO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C173B7CB</t>
-[...4 lines deleted...]
-  <si>
     <t>15/10/2025</t>
   </si>
   <si>
     <t>B8A61EE88E</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA VERNICI PER REALIZZAZIONE MODULO FORMATIVO ARTE MURALE INDOOR - PON FSE+ AVV- PROT. N. 59369  ESO4.6.A4.A-FSEPNSI-2024-345</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A61EE88E</t>
-[...4 lines deleted...]
-  <si>
     <t>09/10/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - incarichi CS E AA</t>
   </si>
   <si>
     <t>06/10/2025</t>
   </si>
   <si>
     <t>B882D1EF74</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE PER PICCOLA MANUTENZIONE IN TUTTI I PLESSI DELL'ISTITUTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B882D1EF74</t>
-[...4 lines deleted...]
-  <si>
     <t>B88277213E</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DI PULIZIA PER TUTTI I PLESSI DELL'ISTITUTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88277213E</t>
-[...4 lines deleted...]
-  <si>
     <t>19/09/2025</t>
   </si>
   <si>
     <t>B850ACE89F</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di carta A4 per fotocopie per uffici di segreteria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B850ACE89F</t>
-[...4 lines deleted...]
-  <si>
     <t>B850786370</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di un'aspirapolvere e di serrature</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B850786370</t>
-[...4 lines deleted...]
-  <si>
     <t>16/09/2025</t>
   </si>
   <si>
     <t>B84261F16B</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizi di sorveglianza sanitaria 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84261F16B</t>
-[...4 lines deleted...]
-  <si>
     <t>28/08/2025</t>
   </si>
   <si>
     <t>B8103CD8EB</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura software antivirus per 80 postazioni + server</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8103CD8EB</t>
-[...4 lines deleted...]
-  <si>
     <t>25/07/2025</t>
   </si>
   <si>
     <t>B7C695AC3A</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI AMMINISTRATORE DI SISTEMA-RETE-MISURE MINIME DI SICUREZZA- ASSISTENZA TECNICO INFORMATICA E ALTRI SERVIZI DI TRACCIAMENTO E FILTRAGGIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C695AC3A</t>
-[...4 lines deleted...]
-  <si>
     <t>03/07/2025</t>
   </si>
   <si>
     <t>B7852EF431</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura arredi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7852EF431</t>
-[...4 lines deleted...]
-  <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>B77CB0B03B</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO FOTOCOPIE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77CB0B03B</t>
-[...4 lines deleted...]
-  <si>
     <t>B77C5D1014</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA REGISTRI DI CLASSE AS 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77C5D1014</t>
-[...4 lines deleted...]
-  <si>
     <t>23/06/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - nomina del responsabile della gestione documentale</t>
   </si>
   <si>
     <t>21/05/2025</t>
   </si>
   <si>
     <t>B6F7E6A39F</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio service audio per spettacolo CALENDIMAGGIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F7E6A39F</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2025</t>
   </si>
   <si>
     <t>B6C33271F0</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di noleggio bus con conducente scuola primaria 2024/2025 visite di istruzione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C33271F0</t>
-[...4 lines deleted...]
-  <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>B6AEBD441D</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE FACILE CONSUMO AD USO DIDATTICO AS 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AEBD441D</t>
-[...4 lines deleted...]
-  <si>
     <t>B6ABEF8F34</t>
   </si>
   <si>
     <t>Decisione a contrarre - FONITURA DI TIMBRI ETICHETTE E BANDIERE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6ABEF8F34</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2025</t>
   </si>
   <si>
     <t>B6A8738D94</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO RILASCIO CERTIFICAZIONI LINGUISTICHE PREVIO ESAME</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A8738D94</t>
-[...4 lines deleted...]
-  <si>
     <t>11/04/2025</t>
   </si>
   <si>
     <t>B677A38D2C</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DI CODING E STEM PER PNRR DM65</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B677A38D2C</t>
-[...4 lines deleted...]
-  <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>B67714B97B</t>
   </si>
   <si>
     <t>Decisione a contrarre - LAVORI DI MANUTENZIONE ELETTRICA PLESSI LAMBRUSCHINI- BOSCO- COLLODI- MONTALCINI- ALESSI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67714B97B</t>
-[...4 lines deleted...]
-  <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>B628362313</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER FORNITURA MATERIALE DI PULIZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B628362313</t>
-[...4 lines deleted...]
-  <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>B61EC8325E</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER ACQUISTO VERNICI E MATERIALE UTILE AD ATTIVITÀ DI ORIENTAMENTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61EC8325E</t>
-[...4 lines deleted...]
-  <si>
     <t>13/03/2025</t>
   </si>
   <si>
     <t>B6094F2D3E</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMINA DI AFFIDAMENTO DIRETTO MEDIANTE TRATT. DIRETTA MEPA PER RINNOVO PROGRAMMA ORARI ODI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6094F2D3E</t>
-[...4 lines deleted...]
-  <si>
     <t>B6096A001B</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMINA AFFIDAMENTO DIRETTO MEDIANTE TRATT MEPA PER FORNITURA MATERIALE DI CANCELLERIA USO AMMINISTRATIVO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6096A001B</t>
-[...4 lines deleted...]
-  <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>B5EDBEFE0A</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO NOLEGGIO BUS CON CONDUCENTE PER VISITE DI ISTRUZIONE SCUOLA DELL'INFANZIA AS2024/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EDBEFE0A</t>
-[...4 lines deleted...]
-  <si>
     <t>B5ED4417A7</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ARREDI SCOLASTICI PER PLESSO M. ALESSI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5ED4417A7</t>
-[...4 lines deleted...]
-  <si>
     <t>B5ED226ADA</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO SERVIZIO DI RAPPRESENTAZIONE LOCALE DI SPETTACOLO DI PUPI SICILIANI PER ALUNNI SCUOLA PRIMARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5ED226ADA</t>
-[...4 lines deleted...]
-  <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>B5D0474A14</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMINA AFFIDAMENTO DIRETTO PER SERVIZIO DI NOLEGGIO BUS CON CONDUCENTE PER ALUNNO H</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D0474A14</t>
-[...4 lines deleted...]
-  <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>B5BAA23005</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMINA DI AFFIDAMENTO DIRETTO MEDIANTE TRATTATIVA DIRETTA MEPA PER FORNITURA MATERIALE AS USO DIDATTICO PROGETTO PNRR DM 65/2023</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/512673e9-b008-4d42-85e6-9ae87fe7b05d</t>
   </si>
   <si>
     <t>18/02/2025</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO E NOMINA ASSUNZIONE INCARICO DSGA DI direzione e
 coordinamento per attività amministrativo-contabili e gestionali</t>
   </si>
   <si>
     <t>Incarico Direzione e Coordinamento a valere sul progetto</t>
   </si>
   <si>
     <t>13/02/2025</t>
   </si>
   <si>
     <t>B5A0D93AED</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMINA DI AFFIDAMENTO DIRETTO MEDIANTE TRATTATIVA MEPA PER FORNITURA N. 114 TESTI DI LINGUA INGLESE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A0D93AED</t>
-[...4 lines deleted...]
-  <si>
     <t>B5A17E70D6</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMINA DI AFFIDAMENTO DIRETTO MEDIANTE RDO MEPA SERVIZIO DI ORGANIZZAZIONE VIAGGIO META ROMA CLASSI TERZE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A17E70D6</t>
-[...4 lines deleted...]
-  <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>B59AA39E1F</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMINA DI AFFIDAMENTO DIRETTO MEDIANTE ODA MATERIALE PER ATTIVITÀ DI CODING</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59AA39E1F</t>
-[...4 lines deleted...]
-  <si>
     <t>B59B495AA0</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMINA DI AFFIDAMENTO DIRETTO MEDIANTE ODA MEPA PER FORNITURA DI MATERIALE SPORTIVO E MUSICALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59B495AA0</t>
-[...4 lines deleted...]
-  <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>B591970321</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI RAPPRESENTAZIONE TEATRALE E NOLEGGIO BUS CON CONDUCENTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B591970321</t>
-[...4 lines deleted...]
-  <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>B580B93063</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA RIVISTE ABBONAMENTO- AFFIDAMENTO DIRETTO MEDIANTE ODA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B580B93063</t>
-[...4 lines deleted...]
-  <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t>B57AA74AC7</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TONER E MOUSE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57AA74AC7</t>
-[...4 lines deleted...]
-  <si>
     <t>B57A5BF862</t>
   </si>
   <si>
     <t>Decisione a contrarre - PRODUZIONE COPIE SU FOTOCOPIATORI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57A5BF862</t>
-[...4 lines deleted...]
-  <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarichi PNRR</t>
   </si>
   <si>
     <t>24/01/2025</t>
   </si>
   <si>
     <t>B557BD8028</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO SERVIZIO DI RINNOVO PROG. AXIOS 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B557BD8028</t>
-[...4 lines deleted...]
-  <si>
     <t>21/01/2025</t>
   </si>
   <si>
     <t>B547CB1136</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI INCONTRO CON AUTORE- TERESA PORCELLA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B547CB1136</t>
-[...4 lines deleted...]
-  <si>
     <t>20/01/2025</t>
   </si>
   <si>
     <t>B54271AFAA</t>
   </si>
   <si>
     <t>"Decisione a contrarre - SERVIZI DI FORMAZIONE PERSONALE SCOLASTICO 2.1 - DIDATTICA DIGITALE INTEGRATA EFORMAZIONE ALLA TRANSIZIONEDIGITALE PER IL PERSONALE CTIC8AZ00A -D84D23004150006M4C1I2.1-2023-1222-P-45258"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54271AFAA</t>
-[...4 lines deleted...]
-  <si>
     <t>14/01/2025</t>
   </si>
   <si>
     <t>B52D31EF49</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO NOLEGGIO BUS CON CONDUCENTE PER VISITE DI ISTRUZIONE SSI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52D31EF49</t>
-[...4 lines deleted...]
-  <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>B4E7F9BCB5</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMINA AFFIDAMENTO DIRETTO SERVIZI DI FORMAZIONE BLSD</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E7F9BCB5</t>
-[...4 lines deleted...]
-  <si>
     <t>17/12/2024</t>
   </si>
   <si>
     <t>B4E25577F6</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO DI FORMAZIONE A PERSONALE SCOLASTICO DM 65.2023 PNRR</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E25577F6</t>
-[...4 lines deleted...]
-  <si>
     <t>03/12/2024</t>
   </si>
   <si>
     <t>B49553FDDD</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO NOLEGGIO BUS CON CONDUCENTE SCUOLA PRIMARIA AS 2024/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49553FDDD</t>
-[...4 lines deleted...]
-  <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>OOOOOOOOOO</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMINA A CONTRARRE PER PRESTAZIONE D'OPERA OCCASIONALE- INCONTRO CON AUTORE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=OOOOOOOOOO</t>
-[...4 lines deleted...]
-  <si>
     <t>27/11/2024</t>
   </si>
   <si>
     <t>B47B1A059C</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO SERVIZIO LABORATORIALE E INCONTRO CON ILLUSTRATORI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47B1A059C</t>
-[...4 lines deleted...]
-  <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t>B441AEC256</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO MATERIALE DI PULIZIA MEDIANTE TR.DIRETTA MEPA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B441AEC256</t>
-[...4 lines deleted...]
-  <si>
     <t>B4417BAF49</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO SERVIZIO DI CONNETTIVITÀ E FILTRO SEDE M.R. RUSSO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4417BAF49</t>
-[...4 lines deleted...]
-  <si>
     <t>08/11/2024</t>
   </si>
   <si>
     <t>B4320E5E13</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMINA DI AFFIDAMENTO DIRETTO SERVIZIO ASSICURATIVO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4320E5E13</t>
-[...4 lines deleted...]
-  <si>
     <t>07/11/2024</t>
   </si>
   <si>
     <t>B429FA11B5</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMINA DI AFFIDAMENTO DIRETTO MEDIANTE ODA PER FORNITURA LIBRI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B429FA11B5</t>
-[...4 lines deleted...]
-  <si>
     <t>06/11/2024</t>
   </si>
   <si>
     <t>Decreto di nomina - N.07 INCARICHI FIGURA TECNICO OPERATIVO IL VENTAGLIO MULTIDISCIPLINARE DEI SAPERI</t>
   </si>
   <si>
     <t>B4250594EA</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER FORNITURA MATERIALE DI PRIMO SOCCORSO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4250594EA</t>
-[...4 lines deleted...]
-  <si>
     <t>05/11/2024</t>
   </si>
   <si>
     <t>B4221E0B31</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO SERVIZIO DI AMMINISTRAZIONE TRASPARENTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4221E0B31</t>
-[...4 lines deleted...]
-  <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>Decreto di nomina - ATTIVITA TECNICO OPERATIVE DSGA</t>
   </si>
   <si>
     <t>Decreto di nomina - coordinamento generale del progetto e direzione dei percorsi formativi DS</t>
   </si>
   <si>
     <t>24/10/2024</t>
   </si>
   <si>
     <t>B3F9C4AA13</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMINA DI AFFIDAMENTO DIRETTO PER FORNITURA CALENDARI PROGETTO TEATRANDO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F9C4AA13</t>
-[...4 lines deleted...]
-  <si>
     <t>23/10/2024</t>
   </si>
   <si>
     <t>B3E7D4923F</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA N. 4 DIZIONARI DI LINGUA LATINA PNRR 1.4</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E7D4923F</t>
-[...4 lines deleted...]
-  <si>
     <t>B3E9CD8D3C</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE PER PROGETTO NATURALMENTE EDUGREEN</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E9CD8D3C</t>
-[...4 lines deleted...]
-  <si>
     <t>19/10/2024</t>
   </si>
   <si>
     <t>B3DAED31BF</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO FORNITURA MATERIALE DIDATTICO PRE PROGETTO PNRR 1.4</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3DAED31BF</t>
-[...4 lines deleted...]
-  <si>
     <t>16/10/2024</t>
   </si>
   <si>
     <t>B37BA6304F</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO SERVIZIO DI STAMPA E FORNITURA DI SCHEDE ELETTORALI PER CONSIGLIO DI ISTITUTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B37BA6304F</t>
-[...4 lines deleted...]
-  <si>
     <t>14/10/2024</t>
   </si>
   <si>
     <t>B36CA6A82F</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA KIT STAMPATI PER ELEZIONI CONSIGLIO DI ISTITUTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36CA6A82F</t>
-[...4 lines deleted...]
-  <si>
     <t>08/10/2024</t>
   </si>
   <si>
     <t>Decreto di nomina - FIGURA TECNICO-OPERATIVA</t>
   </si>
   <si>
     <t>B35699B298</t>
   </si>
   <si>
     <t>Decisione a contrarre - MANUTENZIONE IMPIANTI ANTIFURTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35699B298</t>
-[...4 lines deleted...]
-  <si>
     <t>B3556A19A3</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO RACCOLTA E SMALTIMENTO CARTUCCE/TONER</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/7aa29a2e-1ef9-47bd-ae45-d661ccd7b53c</t>
   </si>
   <si>
     <t>Decreto di nomina - DSGA PER SVOLGIMENTO ATTIVITA' TECNICO OPERATIVE</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - per il coordinamento
 generale tecnico-operativo (PROJECT MANAGER) del Progetto dal titolo “Il ventaglio
 multidisciplinare dei saperi” </t>
   </si>
   <si>
     <t>05/10/2024</t>
   </si>
   <si>
     <t>Decreto di nomina - RUP</t>
   </si>
   <si>
     <t>04/10/2024</t>
   </si>
   <si>
     <t>0000000000</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMINA PER L’ACQUISIZIONE DELLE COPERTURE ASSICURATIVE INFORTUNI E RESPONSABILITÀ CIVILE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000</t>
-[...4 lines deleted...]
-  <si>
     <t>Decisione a contrarre - DETERMINA A CONTRARRE PER AFFIDAMENTO DIRETTO AD ESPERTO ESTERNO PER PRESTAZIONE D’OPERA INTELLETTUALE OCCASIONALE EX ART. 2222 C.C.- FORMAZIONE TEORICA E LABORATORIALE USO APPLICATIVO INPS NUOVA PASS</t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
     <t>B342570F8A</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI NR.1 DEFIBRILLATORE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B342570F8A</t>
-[...4 lines deleted...]
-  <si>
     <t>24/09/2024</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMINA A CONTRARRE PER IL SERVIZIO DI BROKERAGGIO ASSICURATIVO</t>
   </si>
   <si>
     <t>23/09/2024</t>
   </si>
   <si>
     <t>B324B30281</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER FORNITURA LETTINO PIEGHEVOLE PLESSO M. ALESSI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B324B30281</t>
-[...4 lines deleted...]
-  <si>
     <t>13/09/2024</t>
   </si>
   <si>
     <t>B30A0335DC</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FORNITURA E MESSA IN OPERA LAMPADE A NEON, LAMPADE D'EMERGENZA E LAVORI ELETTRICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30A0335DC</t>
-[...4 lines deleted...]
-  <si>
     <t>27/08/2024</t>
   </si>
   <si>
     <t>B2D255D1C0</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO DI FORMAZIONE PROTEO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2D255D1C0</t>
-[...4 lines deleted...]
-  <si>
     <t>26/07/2024</t>
   </si>
   <si>
     <t>B29C8B4481</t>
   </si>
   <si>
     <t>Decisione a contrarre ODA - fornitura licenze antivirus per rinnovo licenze scadute</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/dd82eeb4-4bcd-484f-846e-dd262931aebd</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -2188,2799 +1524,3149 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0F3C6079" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/a0449d0e-24fa-43cb-b86b-7e0abaf1f27d" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0847B8F2" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/90b4126e-1b36-4fe6-9903-2261b49720e1" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD07D31514" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/68f3a99f-592c-468f-a900-c7018a2c5240" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE19002D2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/6226894a-49c6-4366-886e-3bd2398e9c1a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCAAE66458" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/007a99c7-b741-48bc-a5f2-8236f26071e2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6337471A" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/3b97eb68-4212-4923-8452-86dabd487e08" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC56EC4751" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/48511c2b-0f7c-46fd-9b56-1d05b331f561" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF771CDE2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/797f3335-2e3b-4b39-ba66-0fb86c77c226" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF6C45BE2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/cdbd03f3-2535-4ea2-a30a-b7da9288f133" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE0C29A01" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/ea75fd80-bf2e-4e76-933e-538e287b40f9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDE4A5E03" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/b701f147-c0b6-4fc2-a984-db8c25dd544f" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC0E6A222" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/0c860140-fba5-4428-b589-e50b5a63a77a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBFE42CFC" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/5adc75d3-b47b-4236-a490-9cab8c746ca3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA4496255" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/935f214d-24c8-4f02-896d-eec38f51a675" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8DD0F159" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/9ab57ec4-416d-4105-a391-7910663d0b82" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE52D8E2D" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/f6f5ec32-2fb8-497b-ac60-7a10748b06ec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5DD89FF4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/46a0539f-df08-4ad4-aca0-935c0d142b36" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB340E7A02" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/17108750-eb00-40a6-a83b-563d7b056b8a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB081127F2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/25585e2f-3145-49f1-9cf3-e986428eb02b" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE97EE124" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/3911a820-4569-4e16-950e-8bb0abeabc53" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF800EF5C" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/50a067c5-8bdb-41ee-8839-2c45bac1c6e3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEAD7DB8D" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/d7ef94a9-305c-4886-8442-add0d4e247a0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE6F03CE2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/45933aa0-cdb5-43b2-996c-d281edb71a2d" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE51278DC" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/ca52e4c9-9c1c-4441-92b8-48b6f3484c40" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE500BE7D" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/02346400-45bd-431a-ac0d-c62c884c42c6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC6A44E32" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/21527016-603a-4e2b-b4aa-631a8affb199" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC5C65BD2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/1e93f1f4-d2f3-49a9-b6c1-fcde15840cd7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABF9340DE" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/48a6e4f2-2735-417d-910d-890cdca71666" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABE4CB90D" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/94d9ee81-63ea-4a65-9f12-c5cd8b336def" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAAD26BAF" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/2071542e-f01c-4a73-9067-795432c71e4d" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA95CCB9F1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/2fcfd1b5-8dc6-47d5-b3bd-7ed990fbd0c2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA94F2DD33" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/da780533-bd09-4943-8aac-ac78cf3d2e43" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8E793E8D" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/71c24a64-6626-4099-bc78-c92827a1214c" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA87352EFF" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/7779715e-3d7d-4f4a-907b-4a1b4361a19f" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA79B01C74" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/3e8edf8e-44f6-4086-8304-ff95aaa9541c" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA534B2AEC" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/335152d3-a677-4deb-8dac-9a98c377074d" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4FE72630" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/63283a4e-ef1a-49b4-88d4-d80af5931439" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3D64C280" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/eced027b-f311-419e-9452-9b1ea1c92f9d" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2D4C3C28" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/fac3dfff-4fae-42be-aa59-93fda35b65bd" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA29367C79" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/e328343a-2371-4c26-9d0c-3f6c5275eaa8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E6D8E8CA" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/5aee196c-6fbf-40d3-9762-0f48f1263a04" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A2A34C2A" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/489e4f97-afe4-41b2-a4c5-29682507d84f" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B955F95EC9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/1ece8121-72ce-4368-bf22-176c1c761398" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9201D4A7C" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/c91655a3-e2a2-4594-9dde-9c84aeab1976" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B948E7AF9B" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/07845afc-02dc-4963-b3ff-5ccffa6896ef" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9487FC418" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/df1319d5-c0c6-42d4-b129-f9eab1299314" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B940C29540" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/e3fa2eab-9ea9-4fb6-9dab-80318e6651d7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=000000000O" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/7ec3f427-f04f-4b3b-a69c-767252649696" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9158EB63E" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/d3fd4708-e16f-4605-b158-f287dce837ce" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FA171BFE" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/89e572f1-34c3-4273-a79d-0caa5e682cad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F9973397" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/2226995a-7a42-4335-86b6-272ee4a3516e" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E911D08B" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/0a24a868-c83b-4ad1-b27e-f63aaf950d75" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E0CF94CA" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/0acdfb1b-143c-438f-b3d5-50bd8af9639c" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C4E1C167" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/0242b622-fc7a-46d3-ba6e-8ec302512090" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C4A8395C" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/c90ba4de-1588-44b4-b960-00b075bee6f6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C3D3704D" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/534176de-7692-4211-9f10-44e8721e7d37" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C199CE59" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/6ceac6e4-bc1f-4093-b094-40fcd3d46629" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C173B7CB" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/bb9791db-288b-40f3-ab19-7cc02abeb511" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A61EE88E" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/da7ce101-3825-4d63-afd0-415421308227" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B882D1EF74" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/d04ebcb5-ccf5-4c44-bdbb-8664598664d7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88277213E" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/99fb9bff-47d2-4635-816d-d69fc7d05b6a" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B850ACE89F" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/713dbb3f-79f1-44c9-b361-140bbd2f7cdd" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B850786370" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/1145e860-1b58-4d5b-a836-9ce5ff29ed10" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84261F16B" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/17a9169d-9a98-4936-9ac5-0b43dc887504" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8103CD8EB" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/9b23cb02-c8c1-4879-a03f-fd4ddee2b34a" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C695AC3A" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/7698815a-7888-4fd1-97b5-a4cef9a65bd6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7852EF431" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/5fe48f4a-82b9-46ef-9144-315573cd63b9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77CB0B03B" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/f5e43aa4-68bf-4118-92f7-1bdd47ca83e8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77C5D1014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/58d74412-bf72-4c97-bca7-4acc84b04bfe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F7E6A39F" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/91cd7a68-deef-4358-9935-39f552ae354a" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C33271F0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/9b9f3f63-01c8-4561-8ea7-783a3bb09905" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AEBD441D" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/5caf2ef7-2e6a-40b1-b5fe-6e4afd4d07c6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6ABEF8F34" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/4a709ab1-9d12-4e91-a73c-f89ff4c07b2b" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A8738D94" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/ebe51926-44ac-41c2-a60b-185e1c0fdbcf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B677A38D2C" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/b5741736-976f-443e-a2b2-2bcf6c617627" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67714B97B" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/f1cb1ecf-7f32-4201-b795-6668759a9bc3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B628362313" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/a73b8f91-a4be-40ff-8aa6-acfb7dc2521e" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61EC8325E" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/3075773c-b820-44c6-9cb0-0f6b839f5059" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6094F2D3E" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/76f4c7bc-6653-4f15-8154-5376a92f2f0e" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6096A001B" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/589152ab-3b10-4d16-9d1d-980dc9a17751" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EDBEFE0A" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/47c7c08a-a979-4f4f-b3e9-b19aaee18337" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5ED4417A7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/2ef77630-35e5-4761-9ac5-b6f7af894cf3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5ED226ADA" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/2aec7a83-5e78-4e48-8c4d-69c0baaf6e6e" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D0474A14" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/5415d57d-8218-445e-b498-9c6e02c14383" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BAA23005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/512673e9-b008-4d42-85e6-9ae87fe7b05d" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A0D93AED" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/772e2111-15f6-4a28-ab7b-7a408417f7ad" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A17E70D6" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/dd7987fb-b8fb-4746-adfc-7f997dffde99" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59AA39E1F" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/555fbb0a-2049-42c2-8cef-f4ae0db3a40a" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59B495AA0" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/cb12460e-356e-4499-90a2-282ad835b4ec" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B591970321" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/e69fce4a-c49a-4eb1-a97d-d0f53b850396" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B580B93063" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/c8eaa5c8-527f-43a7-875d-cdda3f4537bf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57AA74AC7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/cab74457-0e22-4793-8b37-b3ff1d32882c" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57A5BF862" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/f28eea83-0a07-4c59-852a-dce0546a20d8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B557BD8028" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/c46ed80d-3d41-4dbc-a569-7b137e603066" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B547CB1136" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/fd56d62a-9487-497d-9093-07d3739389d3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54271AFAA" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/cf962356-b5f0-426f-aed8-5f404b00f4c7" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52D31EF49" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/6ca42cda-5954-42e5-b5f0-b2d49e19c351" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E7F9BCB5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/45e11326-f694-46fa-8800-f65f6fe0a42e" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E25577F6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/c7a59075-75f8-4611-a6c2-de9d6f6c277c" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49553FDDD" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/2de22f41-816a-4c80-8423-2a56b7f05530" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=OOOOOOOOOO" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/eb9229fa-e42e-4d58-b22b-84c3aa48c652" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47B1A059C" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/3cbae816-dddc-4345-bc50-618e85b539c1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B441AEC256" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/7ea74c01-f3bf-400b-9243-e2371955571f" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4417BAF49" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/4b1300cf-cbdf-4f00-be70-8edffff64eef" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4320E5E13" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/470fb08e-1551-4bfd-822f-97357ce76a8b" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B429FA11B5" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/1f16c089-e0fb-4ae2-8968-e2a8b4fafaaf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4250594EA" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/78b0802c-5304-4ec8-ab37-9a60efb8e4a4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4221E0B31" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/c9ac387d-8e4c-4499-bd42-0070b57855b4" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F9C4AA13" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/f856b410-43cc-4e30-9e36-af8a0e2414d7" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E7D4923F" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/0b0a4ab2-69b4-4dc0-acdf-e7ab45f76bd5" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E9CD8D3C" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/d458eabc-928b-474f-b9c3-84437ecf345f" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3DAED31BF" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/7eb65fb7-a473-4fbf-9354-1d154e71bc01" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B37BA6304F" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/384e864a-edc9-4eb2-858c-a0f3f88a6ff9" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36CA6A82F" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/480df655-64dd-4988-80f9-1bf5559634f5" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35699B298" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/0685912c-26c9-43bc-96f3-ffa3fe892daf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3556A19A3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/7aa29a2e-1ef9-47bd-ae45-d661ccd7b53c" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/3adbf4a8-1df7-4c00-b164-b63f2096094d" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/3adbf4a8-1df7-4c00-b164-b63f2096094d" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B342570F8A" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/d5e89301-8e0d-4fe9-80db-946db0695322" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/3adbf4a8-1df7-4c00-b164-b63f2096094d" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B324B30281" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/323ab398-1618-484b-a284-2432d90dfd65" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30A0335DC" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/e6ed179e-eeb4-4f86-9511-dffed0c27a1c" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2D255D1C0" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/d3f899c2-17cd-486e-bb0f-bf307d8fd3d4" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B29C8B4481" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AZ00A/amministrazione-trasparente/atti-amministrazioni-enti/dd82eeb4-4bcd-484f-846e-dd262931aebd" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F137"/>
+  <dimension ref="A1:F141"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>7636</v>
+        <v>9000</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3">
+        <v>8786</v>
+      </c>
+      <c r="C3" t="s">
         <v>11</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>14</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B4">
-        <v>7361</v>
+        <v>8780</v>
       </c>
       <c r="C4" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B5">
-        <v>7322</v>
+        <v>8174</v>
       </c>
       <c r="C5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>23</v>
+        <v>17</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B6">
-        <v>6164</v>
+        <v>7636</v>
       </c>
       <c r="C6" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>20</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="B7">
-        <v>6154</v>
+        <v>7368</v>
       </c>
       <c r="C7" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>22</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="B8">
-        <v>5762</v>
+        <v>7361</v>
       </c>
       <c r="C8" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>35</v>
-[...5 lines deleted...]
-        <v>37</v>
+        <v>25</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="B9">
-        <v>5671</v>
+        <v>7322</v>
       </c>
       <c r="C9" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>28</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="B10">
-        <v>5233</v>
+        <v>6164</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>31</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="B11">
-        <v>5223</v>
+        <v>6154</v>
       </c>
       <c r="C11" t="s">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>33</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="B12">
-        <v>4955</v>
+        <v>5762</v>
       </c>
       <c r="C12" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-        <v>56</v>
+        <v>36</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="B13">
-        <v>4759</v>
+        <v>5671</v>
       </c>
       <c r="C13" t="s">
-        <v>58</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-        <v>61</v>
+        <v>39</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>62</v>
+        <v>40</v>
       </c>
       <c r="B14">
-        <v>4150</v>
+        <v>5233</v>
       </c>
       <c r="C14" t="s">
-        <v>63</v>
+        <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-        <v>66</v>
+        <v>42</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>67</v>
+        <v>40</v>
       </c>
       <c r="B15">
-        <v>4105</v>
+        <v>5223</v>
       </c>
       <c r="C15" t="s">
-        <v>68</v>
+        <v>43</v>
       </c>
       <c r="D15" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>44</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>72</v>
+        <v>45</v>
       </c>
       <c r="B16">
-        <v>3602</v>
+        <v>4955</v>
       </c>
       <c r="C16" t="s">
-        <v>73</v>
+        <v>46</v>
       </c>
       <c r="D16" t="s">
-        <v>74</v>
-[...5 lines deleted...]
-        <v>76</v>
+        <v>47</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>77</v>
+        <v>48</v>
       </c>
       <c r="B17">
-        <v>3024</v>
+        <v>4759</v>
       </c>
       <c r="C17" t="s">
-        <v>78</v>
+        <v>49</v>
       </c>
       <c r="D17" t="s">
-        <v>79</v>
-[...5 lines deleted...]
-        <v>81</v>
+        <v>50</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>82</v>
+        <v>51</v>
       </c>
       <c r="B18">
-        <v>2877</v>
+        <v>4150</v>
       </c>
       <c r="C18" t="s">
-        <v>83</v>
+        <v>52</v>
       </c>
       <c r="D18" t="s">
-        <v>84</v>
-[...5 lines deleted...]
-        <v>86</v>
+        <v>53</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>87</v>
+        <v>54</v>
       </c>
       <c r="B19">
-        <v>2800</v>
+        <v>4105</v>
       </c>
       <c r="C19" t="s">
-        <v>88</v>
+        <v>55</v>
       </c>
       <c r="D19" t="s">
-        <v>89</v>
-[...5 lines deleted...]
-        <v>91</v>
+        <v>56</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>92</v>
+        <v>57</v>
       </c>
       <c r="B20">
-        <v>2629</v>
+        <v>3602</v>
       </c>
       <c r="C20" t="s">
-        <v>93</v>
+        <v>58</v>
       </c>
       <c r="D20" t="s">
-        <v>94</v>
-[...5 lines deleted...]
-        <v>96</v>
+        <v>59</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>97</v>
+        <v>60</v>
       </c>
       <c r="B21">
-        <v>2591</v>
+        <v>3024</v>
       </c>
       <c r="C21" t="s">
-        <v>98</v>
+        <v>61</v>
       </c>
       <c r="D21" t="s">
-        <v>99</v>
-[...5 lines deleted...]
-        <v>101</v>
+        <v>62</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>63</v>
       </c>
       <c r="B22">
-        <v>2576</v>
+        <v>2877</v>
       </c>
       <c r="C22" t="s">
-        <v>102</v>
+        <v>64</v>
       </c>
       <c r="D22" t="s">
-        <v>103</v>
-[...5 lines deleted...]
-        <v>105</v>
+        <v>65</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>97</v>
+        <v>66</v>
       </c>
       <c r="B23">
-        <v>2575</v>
+        <v>2800</v>
       </c>
       <c r="C23" t="s">
-        <v>106</v>
+        <v>67</v>
       </c>
       <c r="D23" t="s">
-        <v>107</v>
-[...5 lines deleted...]
-        <v>109</v>
+        <v>68</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>69</v>
       </c>
       <c r="B24">
-        <v>2266</v>
+        <v>2629</v>
       </c>
       <c r="C24" t="s">
-        <v>111</v>
+        <v>70</v>
       </c>
       <c r="D24" t="s">
-        <v>112</v>
-[...5 lines deleted...]
-        <v>114</v>
+        <v>71</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>110</v>
+        <v>72</v>
       </c>
       <c r="B25">
-        <v>2261</v>
+        <v>2591</v>
       </c>
       <c r="C25" t="s">
-        <v>115</v>
+        <v>73</v>
       </c>
       <c r="D25" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-        <v>118</v>
+        <v>74</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>72</v>
       </c>
       <c r="B26">
-        <v>2250</v>
+        <v>2576</v>
       </c>
       <c r="C26" t="s">
-        <v>119</v>
+        <v>75</v>
       </c>
       <c r="D26" t="s">
-        <v>120</v>
-[...5 lines deleted...]
-        <v>122</v>
+        <v>76</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>72</v>
       </c>
       <c r="B27">
-        <v>2160</v>
+        <v>2575</v>
       </c>
       <c r="C27" t="s">
-        <v>124</v>
+        <v>77</v>
       </c>
       <c r="D27" t="s">
-        <v>125</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>78</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>128</v>
+        <v>79</v>
       </c>
       <c r="B28">
-        <v>1919</v>
+        <v>2266</v>
       </c>
       <c r="C28" t="s">
-        <v>129</v>
+        <v>80</v>
       </c>
       <c r="D28" t="s">
-        <v>130</v>
-[...5 lines deleted...]
-        <v>132</v>
+        <v>81</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>133</v>
+        <v>79</v>
       </c>
       <c r="B29">
-        <v>1827</v>
+        <v>2261</v>
       </c>
       <c r="C29" t="s">
-        <v>134</v>
+        <v>82</v>
       </c>
       <c r="D29" t="s">
-        <v>135</v>
-[...5 lines deleted...]
-        <v>137</v>
+        <v>83</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>138</v>
+        <v>79</v>
       </c>
       <c r="B30">
-        <v>1658</v>
+        <v>2250</v>
       </c>
       <c r="C30" t="s">
-        <v>139</v>
+        <v>84</v>
       </c>
       <c r="D30" t="s">
-        <v>140</v>
-[...5 lines deleted...]
-        <v>142</v>
+        <v>85</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>143</v>
+        <v>86</v>
       </c>
       <c r="B31">
-        <v>1605</v>
+        <v>2160</v>
       </c>
       <c r="C31" t="s">
-        <v>144</v>
+        <v>87</v>
       </c>
       <c r="D31" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>147</v>
+        <v>88</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>148</v>
+        <v>89</v>
       </c>
       <c r="B32">
-        <v>1524</v>
+        <v>1919</v>
       </c>
       <c r="C32" t="s">
-        <v>149</v>
+        <v>90</v>
       </c>
       <c r="D32" t="s">
-        <v>150</v>
-[...5 lines deleted...]
-        <v>152</v>
+        <v>91</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>153</v>
+        <v>92</v>
       </c>
       <c r="B33">
-        <v>1395</v>
+        <v>1827</v>
       </c>
       <c r="C33" t="s">
-        <v>154</v>
+        <v>93</v>
       </c>
       <c r="D33" t="s">
-        <v>155</v>
-[...5 lines deleted...]
-        <v>157</v>
+        <v>94</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>158</v>
+        <v>95</v>
       </c>
       <c r="B34">
-        <v>1102</v>
+        <v>1658</v>
       </c>
       <c r="C34" t="s">
-        <v>159</v>
+        <v>96</v>
       </c>
       <c r="D34" t="s">
-        <v>160</v>
-[...5 lines deleted...]
-        <v>162</v>
+        <v>97</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>163</v>
+        <v>98</v>
       </c>
       <c r="B35">
-        <v>1046</v>
+        <v>1605</v>
       </c>
       <c r="C35" t="s">
-        <v>164</v>
+        <v>99</v>
       </c>
       <c r="D35" t="s">
-        <v>165</v>
-[...5 lines deleted...]
-        <v>167</v>
+        <v>100</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>168</v>
+        <v>101</v>
       </c>
       <c r="B36">
-        <v>895</v>
+        <v>1524</v>
       </c>
       <c r="C36" t="s">
-        <v>169</v>
+        <v>102</v>
       </c>
       <c r="D36" t="s">
-        <v>170</v>
-[...5 lines deleted...]
-        <v>172</v>
+        <v>103</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-        <v>174</v>
+        <v>104</v>
+      </c>
+      <c r="B37">
+        <v>1395</v>
       </c>
       <c r="C37" t="s">
-        <v>12</v>
+        <v>105</v>
       </c>
       <c r="D37" t="s">
-        <v>175</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>106</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>176</v>
+        <v>107</v>
       </c>
       <c r="B38">
-        <v>734</v>
+        <v>1102</v>
       </c>
       <c r="C38" t="s">
-        <v>177</v>
+        <v>108</v>
       </c>
       <c r="D38" t="s">
-        <v>178</v>
-[...5 lines deleted...]
-        <v>180</v>
+        <v>109</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>181</v>
+        <v>110</v>
       </c>
       <c r="B39">
-        <v>682</v>
+        <v>1046</v>
       </c>
       <c r="C39" t="s">
-        <v>182</v>
+        <v>111</v>
       </c>
       <c r="D39" t="s">
-        <v>183</v>
-[...5 lines deleted...]
-        <v>185</v>
+        <v>112</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>181</v>
+        <v>113</v>
       </c>
       <c r="B40">
-        <v>678</v>
+        <v>895</v>
       </c>
       <c r="C40" t="s">
-        <v>186</v>
+        <v>114</v>
       </c>
       <c r="D40" t="s">
-        <v>187</v>
-[...5 lines deleted...]
-        <v>189</v>
+        <v>115</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>11278</v>
+        <v>116</v>
+      </c>
+      <c r="B41" t="s">
+        <v>117</v>
       </c>
       <c r="C41" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="D41" t="s">
-        <v>191</v>
+        <v>118</v>
       </c>
       <c r="E41" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>22</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>190</v>
+        <v>119</v>
       </c>
       <c r="B42">
-        <v>11276</v>
+        <v>734</v>
       </c>
       <c r="C42" t="s">
-        <v>12</v>
+        <v>120</v>
       </c>
       <c r="D42" t="s">
-        <v>192</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>121</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>193</v>
+        <v>122</v>
       </c>
       <c r="B43">
-        <v>11199</v>
+        <v>682</v>
       </c>
       <c r="C43" t="s">
-        <v>194</v>
+        <v>123</v>
       </c>
       <c r="D43" t="s">
-        <v>195</v>
-[...5 lines deleted...]
-        <v>197</v>
+        <v>124</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>198</v>
+        <v>122</v>
       </c>
       <c r="B44">
-        <v>10504</v>
+        <v>678</v>
       </c>
       <c r="C44" t="s">
-        <v>199</v>
+        <v>125</v>
       </c>
       <c r="D44" t="s">
-        <v>200</v>
-[...5 lines deleted...]
-        <v>202</v>
+        <v>126</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>203</v>
+        <v>127</v>
       </c>
       <c r="B45">
-        <v>10409</v>
+        <v>11278</v>
       </c>
       <c r="C45" t="s">
-        <v>204</v>
+        <v>22</v>
       </c>
       <c r="D45" t="s">
-        <v>205</v>
+        <v>128</v>
       </c>
       <c r="E45" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-        <v>207</v>
+        <v>22</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>208</v>
+        <v>127</v>
       </c>
       <c r="B46">
-        <v>10334</v>
+        <v>11276</v>
       </c>
       <c r="C46" t="s">
-        <v>209</v>
+        <v>22</v>
       </c>
       <c r="D46" t="s">
-        <v>210</v>
+        <v>129</v>
       </c>
       <c r="E46" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>22</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>208</v>
+        <v>130</v>
       </c>
       <c r="B47">
-        <v>10332</v>
+        <v>11199</v>
       </c>
       <c r="C47" t="s">
-        <v>213</v>
+        <v>131</v>
       </c>
       <c r="D47" t="s">
-        <v>214</v>
-[...5 lines deleted...]
-        <v>216</v>
+        <v>132</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>208</v>
+        <v>133</v>
       </c>
       <c r="B48">
-        <v>10320</v>
+        <v>10504</v>
       </c>
       <c r="C48" t="s">
-        <v>217</v>
+        <v>134</v>
       </c>
       <c r="D48" t="s">
-        <v>218</v>
-[...5 lines deleted...]
-        <v>220</v>
+        <v>135</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>221</v>
+        <v>136</v>
       </c>
       <c r="B49">
-        <v>10130</v>
+        <v>10409</v>
       </c>
       <c r="C49" t="s">
-        <v>222</v>
+        <v>137</v>
       </c>
       <c r="D49" t="s">
-        <v>223</v>
-[...5 lines deleted...]
-        <v>225</v>
+        <v>138</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>226</v>
+        <v>139</v>
       </c>
       <c r="B50">
-        <v>9716</v>
+        <v>10334</v>
       </c>
       <c r="C50" t="s">
-        <v>227</v>
+        <v>140</v>
       </c>
       <c r="D50" t="s">
-        <v>228</v>
-[...5 lines deleted...]
-        <v>230</v>
+        <v>141</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>231</v>
+        <v>139</v>
       </c>
       <c r="B51">
-        <v>9425</v>
+        <v>10332</v>
       </c>
       <c r="C51" t="s">
-        <v>232</v>
+        <v>142</v>
       </c>
       <c r="D51" t="s">
-        <v>233</v>
-[...5 lines deleted...]
-        <v>235</v>
+        <v>143</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>231</v>
+        <v>139</v>
       </c>
       <c r="B52">
-        <v>9418</v>
+        <v>10320</v>
       </c>
       <c r="C52" t="s">
-        <v>236</v>
+        <v>144</v>
       </c>
       <c r="D52" t="s">
-        <v>237</v>
-[...5 lines deleted...]
-        <v>239</v>
+        <v>145</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>240</v>
+        <v>146</v>
       </c>
       <c r="B53">
-        <v>9236</v>
+        <v>10130</v>
       </c>
       <c r="C53" t="s">
-        <v>241</v>
+        <v>147</v>
       </c>
       <c r="D53" t="s">
-        <v>242</v>
-[...5 lines deleted...]
-        <v>244</v>
+        <v>148</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>245</v>
+        <v>149</v>
       </c>
       <c r="B54">
-        <v>9198</v>
+        <v>9716</v>
       </c>
       <c r="C54" t="s">
-        <v>246</v>
+        <v>150</v>
       </c>
       <c r="D54" t="s">
-        <v>247</v>
-[...5 lines deleted...]
-        <v>249</v>
+        <v>151</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>250</v>
+        <v>152</v>
       </c>
       <c r="B55">
-        <v>8954</v>
+        <v>9425</v>
       </c>
       <c r="C55" t="s">
-        <v>251</v>
+        <v>153</v>
       </c>
       <c r="D55" t="s">
-        <v>252</v>
-[...5 lines deleted...]
-        <v>254</v>
+        <v>154</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>250</v>
+        <v>152</v>
       </c>
       <c r="B56">
-        <v>8953</v>
+        <v>9418</v>
       </c>
       <c r="C56" t="s">
-        <v>255</v>
+        <v>155</v>
       </c>
       <c r="D56" t="s">
-        <v>256</v>
-[...5 lines deleted...]
-        <v>258</v>
+        <v>156</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>250</v>
+        <v>157</v>
       </c>
       <c r="B57">
-        <v>8951</v>
+        <v>9236</v>
       </c>
       <c r="C57" t="s">
-        <v>259</v>
+        <v>158</v>
       </c>
       <c r="D57" t="s">
-        <v>260</v>
-[...5 lines deleted...]
-        <v>262</v>
+        <v>159</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>250</v>
+        <v>160</v>
       </c>
       <c r="B58">
-        <v>8925</v>
+        <v>9198</v>
       </c>
       <c r="C58" t="s">
-        <v>263</v>
+        <v>161</v>
       </c>
       <c r="D58" t="s">
-        <v>264</v>
-[...5 lines deleted...]
-        <v>266</v>
+        <v>162</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>250</v>
+        <v>163</v>
       </c>
       <c r="B59">
-        <v>8924</v>
+        <v>8954</v>
       </c>
       <c r="C59" t="s">
-        <v>267</v>
+        <v>164</v>
       </c>
       <c r="D59" t="s">
-        <v>268</v>
-[...5 lines deleted...]
-        <v>270</v>
+        <v>165</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>271</v>
+        <v>163</v>
       </c>
       <c r="B60">
-        <v>8613</v>
+        <v>8953</v>
       </c>
       <c r="C60" t="s">
-        <v>272</v>
+        <v>166</v>
       </c>
       <c r="D60" t="s">
-        <v>273</v>
-[...5 lines deleted...]
-        <v>275</v>
+        <v>167</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>276</v>
-[...2 lines deleted...]
-        <v>174</v>
+        <v>163</v>
+      </c>
+      <c r="B61">
+        <v>8951</v>
       </c>
       <c r="C61" t="s">
-        <v>12</v>
+        <v>168</v>
       </c>
       <c r="D61" t="s">
-        <v>277</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>169</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>278</v>
+        <v>163</v>
       </c>
       <c r="B62">
-        <v>8241</v>
+        <v>8925</v>
       </c>
       <c r="C62" t="s">
-        <v>279</v>
+        <v>170</v>
       </c>
       <c r="D62" t="s">
-        <v>280</v>
-[...5 lines deleted...]
-        <v>282</v>
+        <v>171</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>278</v>
+        <v>163</v>
       </c>
       <c r="B63">
-        <v>8226</v>
+        <v>8924</v>
       </c>
       <c r="C63" t="s">
-        <v>283</v>
+        <v>172</v>
       </c>
       <c r="D63" t="s">
-        <v>284</v>
-[...5 lines deleted...]
-        <v>286</v>
+        <v>173</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>287</v>
+        <v>174</v>
       </c>
       <c r="B64">
-        <v>7665</v>
+        <v>8613</v>
       </c>
       <c r="C64" t="s">
-        <v>288</v>
+        <v>175</v>
       </c>
       <c r="D64" t="s">
-        <v>289</v>
-[...5 lines deleted...]
-        <v>291</v>
+        <v>176</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>287</v>
-[...2 lines deleted...]
-        <v>7662</v>
+        <v>177</v>
+      </c>
+      <c r="B65" t="s">
+        <v>117</v>
       </c>
       <c r="C65" t="s">
-        <v>292</v>
+        <v>22</v>
       </c>
       <c r="D65" t="s">
-        <v>293</v>
+        <v>178</v>
       </c>
       <c r="E65" t="s">
-        <v>294</v>
-[...2 lines deleted...]
-        <v>295</v>
+        <v>22</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>296</v>
+        <v>179</v>
       </c>
       <c r="B66">
-        <v>7449</v>
+        <v>8241</v>
       </c>
       <c r="C66" t="s">
-        <v>297</v>
+        <v>180</v>
       </c>
       <c r="D66" t="s">
-        <v>298</v>
-[...5 lines deleted...]
-        <v>300</v>
+        <v>181</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>301</v>
+        <v>179</v>
       </c>
       <c r="B67">
-        <v>6831</v>
+        <v>8226</v>
       </c>
       <c r="C67" t="s">
-        <v>302</v>
+        <v>182</v>
       </c>
       <c r="D67" t="s">
-        <v>303</v>
-[...5 lines deleted...]
-        <v>305</v>
+        <v>183</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>306</v>
+        <v>184</v>
       </c>
       <c r="B68">
-        <v>6571</v>
+        <v>7665</v>
       </c>
       <c r="C68" t="s">
-        <v>307</v>
+        <v>185</v>
       </c>
       <c r="D68" t="s">
-        <v>308</v>
-[...5 lines deleted...]
-        <v>310</v>
+        <v>186</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>311</v>
+        <v>184</v>
       </c>
       <c r="B69">
-        <v>6321</v>
+        <v>7662</v>
       </c>
       <c r="C69" t="s">
-        <v>312</v>
+        <v>187</v>
       </c>
       <c r="D69" t="s">
-        <v>313</v>
-[...5 lines deleted...]
-        <v>315</v>
+        <v>188</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>316</v>
+        <v>189</v>
       </c>
       <c r="B70">
-        <v>6285</v>
+        <v>7449</v>
       </c>
       <c r="C70" t="s">
-        <v>317</v>
+        <v>190</v>
       </c>
       <c r="D70" t="s">
-        <v>318</v>
-[...5 lines deleted...]
-        <v>320</v>
+        <v>191</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>316</v>
+        <v>192</v>
       </c>
       <c r="B71">
-        <v>6280</v>
+        <v>6831</v>
       </c>
       <c r="C71" t="s">
-        <v>321</v>
+        <v>193</v>
       </c>
       <c r="D71" t="s">
-        <v>322</v>
-[...5 lines deleted...]
-        <v>324</v>
+        <v>194</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>325</v>
+        <v>195</v>
       </c>
       <c r="B72">
-        <v>6046</v>
+        <v>6571</v>
       </c>
       <c r="C72" t="s">
-        <v>12</v>
+        <v>196</v>
       </c>
       <c r="D72" t="s">
-        <v>326</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>197</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>327</v>
+        <v>198</v>
       </c>
       <c r="B73">
-        <v>4985</v>
+        <v>6321</v>
       </c>
       <c r="C73" t="s">
-        <v>328</v>
+        <v>199</v>
       </c>
       <c r="D73" t="s">
-        <v>329</v>
-[...5 lines deleted...]
-        <v>331</v>
+        <v>200</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>332</v>
+        <v>201</v>
       </c>
       <c r="B74">
-        <v>4568</v>
+        <v>6285</v>
       </c>
       <c r="C74" t="s">
-        <v>333</v>
+        <v>202</v>
       </c>
       <c r="D74" t="s">
-        <v>334</v>
-[...5 lines deleted...]
-        <v>336</v>
+        <v>203</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>337</v>
+        <v>201</v>
       </c>
       <c r="B75">
-        <v>4367</v>
+        <v>6280</v>
       </c>
       <c r="C75" t="s">
-        <v>338</v>
+        <v>204</v>
       </c>
       <c r="D75" t="s">
-        <v>339</v>
-[...5 lines deleted...]
-        <v>341</v>
+        <v>205</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>337</v>
+        <v>206</v>
       </c>
       <c r="B76">
-        <v>4352</v>
+        <v>6046</v>
       </c>
       <c r="C76" t="s">
-        <v>342</v>
+        <v>22</v>
       </c>
       <c r="D76" t="s">
-        <v>343</v>
+        <v>207</v>
       </c>
       <c r="E76" t="s">
-        <v>344</v>
-[...2 lines deleted...]
-        <v>345</v>
+        <v>22</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>346</v>
+        <v>208</v>
       </c>
       <c r="B77">
-        <v>4327</v>
+        <v>4985</v>
       </c>
       <c r="C77" t="s">
-        <v>347</v>
+        <v>209</v>
       </c>
       <c r="D77" t="s">
-        <v>348</v>
-[...5 lines deleted...]
-        <v>350</v>
+        <v>210</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>351</v>
+        <v>211</v>
       </c>
       <c r="B78">
-        <v>3892</v>
+        <v>4568</v>
       </c>
       <c r="C78" t="s">
-        <v>352</v>
+        <v>212</v>
       </c>
       <c r="D78" t="s">
-        <v>353</v>
-[...5 lines deleted...]
-        <v>355</v>
+        <v>213</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>356</v>
+        <v>214</v>
       </c>
       <c r="B79">
-        <v>3454</v>
+        <v>4367</v>
       </c>
       <c r="C79" t="s">
-        <v>357</v>
+        <v>215</v>
       </c>
       <c r="D79" t="s">
-        <v>358</v>
-[...5 lines deleted...]
-        <v>360</v>
+        <v>216</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>361</v>
+        <v>214</v>
       </c>
       <c r="B80">
-        <v>3084</v>
+        <v>4352</v>
       </c>
       <c r="C80" t="s">
-        <v>362</v>
+        <v>217</v>
       </c>
       <c r="D80" t="s">
-        <v>363</v>
-[...5 lines deleted...]
-        <v>365</v>
+        <v>218</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>366</v>
+        <v>219</v>
       </c>
       <c r="B81">
-        <v>2987</v>
+        <v>4327</v>
       </c>
       <c r="C81" t="s">
-        <v>367</v>
+        <v>220</v>
       </c>
       <c r="D81" t="s">
-        <v>368</v>
-[...5 lines deleted...]
-        <v>370</v>
+        <v>221</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>371</v>
+        <v>222</v>
       </c>
       <c r="B82">
-        <v>2647</v>
+        <v>3892</v>
       </c>
       <c r="C82" t="s">
-        <v>372</v>
+        <v>223</v>
       </c>
       <c r="D82" t="s">
-        <v>373</v>
-[...5 lines deleted...]
-        <v>375</v>
+        <v>224</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>371</v>
+        <v>225</v>
       </c>
       <c r="B83">
-        <v>2646</v>
+        <v>3454</v>
       </c>
       <c r="C83" t="s">
-        <v>376</v>
+        <v>226</v>
       </c>
       <c r="D83" t="s">
-        <v>377</v>
-[...5 lines deleted...]
-        <v>379</v>
+        <v>227</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>380</v>
+        <v>228</v>
       </c>
       <c r="B84">
-        <v>2334</v>
+        <v>3084</v>
       </c>
       <c r="C84" t="s">
-        <v>381</v>
+        <v>229</v>
       </c>
       <c r="D84" t="s">
-        <v>382</v>
-[...5 lines deleted...]
-        <v>384</v>
+        <v>230</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>380</v>
+        <v>231</v>
       </c>
       <c r="B85">
-        <v>2328</v>
+        <v>2987</v>
       </c>
       <c r="C85" t="s">
-        <v>385</v>
+        <v>232</v>
       </c>
       <c r="D85" t="s">
-        <v>386</v>
-[...5 lines deleted...]
-        <v>388</v>
+        <v>233</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>380</v>
+        <v>234</v>
       </c>
       <c r="B86">
-        <v>2326</v>
+        <v>2647</v>
       </c>
       <c r="C86" t="s">
-        <v>389</v>
+        <v>235</v>
       </c>
       <c r="D86" t="s">
-        <v>390</v>
-[...5 lines deleted...]
-        <v>392</v>
+        <v>236</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>393</v>
+        <v>234</v>
       </c>
       <c r="B87">
-        <v>2097</v>
+        <v>2646</v>
       </c>
       <c r="C87" t="s">
-        <v>394</v>
+        <v>237</v>
       </c>
       <c r="D87" t="s">
-        <v>395</v>
-[...5 lines deleted...]
-        <v>397</v>
+        <v>238</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>398</v>
+        <v>239</v>
       </c>
       <c r="B88">
-        <v>1784</v>
+        <v>2334</v>
       </c>
       <c r="C88" t="s">
-        <v>399</v>
+        <v>240</v>
       </c>
       <c r="D88" t="s">
-        <v>400</v>
-[...5 lines deleted...]
-        <v>402</v>
+        <v>241</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>403</v>
+        <v>239</v>
       </c>
       <c r="B89">
-        <v>1676</v>
+        <v>2328</v>
       </c>
       <c r="C89" t="s">
-        <v>12</v>
+        <v>242</v>
       </c>
       <c r="D89" t="s">
-        <v>404</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>243</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>403</v>
+        <v>239</v>
       </c>
       <c r="B90">
-        <v>1663</v>
+        <v>2326</v>
       </c>
       <c r="C90" t="s">
-        <v>12</v>
+        <v>244</v>
       </c>
       <c r="D90" t="s">
-        <v>405</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>245</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>406</v>
+        <v>246</v>
       </c>
       <c r="B91">
-        <v>1505</v>
+        <v>2097</v>
       </c>
       <c r="C91" t="s">
-        <v>407</v>
+        <v>247</v>
       </c>
       <c r="D91" t="s">
-        <v>408</v>
-[...5 lines deleted...]
-        <v>410</v>
+        <v>248</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>406</v>
+        <v>249</v>
       </c>
       <c r="B92">
-        <v>1502</v>
+        <v>1784</v>
       </c>
       <c r="C92" t="s">
-        <v>411</v>
+        <v>250</v>
       </c>
       <c r="D92" t="s">
-        <v>412</v>
-[...5 lines deleted...]
-        <v>414</v>
+        <v>251</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>415</v>
+        <v>252</v>
       </c>
       <c r="B93">
-        <v>1446</v>
+        <v>1676</v>
       </c>
       <c r="C93" t="s">
-        <v>416</v>
+        <v>22</v>
       </c>
       <c r="D93" t="s">
-        <v>417</v>
+        <v>253</v>
       </c>
       <c r="E93" t="s">
-        <v>418</v>
-[...2 lines deleted...]
-        <v>419</v>
+        <v>22</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>415</v>
+        <v>252</v>
       </c>
       <c r="B94">
-        <v>1445</v>
+        <v>1663</v>
       </c>
       <c r="C94" t="s">
-        <v>420</v>
+        <v>22</v>
       </c>
       <c r="D94" t="s">
-        <v>421</v>
+        <v>254</v>
       </c>
       <c r="E94" t="s">
-        <v>422</v>
-[...2 lines deleted...]
-        <v>423</v>
+        <v>22</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>424</v>
+        <v>255</v>
       </c>
       <c r="B95">
-        <v>1335</v>
+        <v>1505</v>
       </c>
       <c r="C95" t="s">
-        <v>425</v>
+        <v>256</v>
       </c>
       <c r="D95" t="s">
-        <v>426</v>
-[...5 lines deleted...]
-        <v>428</v>
+        <v>257</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>429</v>
+        <v>255</v>
       </c>
       <c r="B96">
-        <v>1150</v>
+        <v>1502</v>
       </c>
       <c r="C96" t="s">
-        <v>430</v>
+        <v>258</v>
       </c>
       <c r="D96" t="s">
-        <v>431</v>
-[...5 lines deleted...]
-        <v>433</v>
+        <v>259</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>434</v>
+        <v>260</v>
       </c>
       <c r="B97">
-        <v>1093</v>
+        <v>1446</v>
       </c>
       <c r="C97" t="s">
-        <v>435</v>
+        <v>261</v>
       </c>
       <c r="D97" t="s">
-        <v>436</v>
-[...5 lines deleted...]
-        <v>438</v>
+        <v>262</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>434</v>
+        <v>260</v>
       </c>
       <c r="B98">
-        <v>1089</v>
+        <v>1445</v>
       </c>
       <c r="C98" t="s">
-        <v>439</v>
+        <v>263</v>
       </c>
       <c r="D98" t="s">
-        <v>440</v>
-[...5 lines deleted...]
-        <v>442</v>
+        <v>264</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>443</v>
+        <v>265</v>
       </c>
       <c r="B99">
-        <v>982</v>
+        <v>1335</v>
       </c>
       <c r="C99" t="s">
-        <v>12</v>
+        <v>266</v>
       </c>
       <c r="D99" t="s">
-        <v>444</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>267</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>445</v>
+        <v>268</v>
       </c>
       <c r="B100">
-        <v>659</v>
+        <v>1150</v>
       </c>
       <c r="C100" t="s">
-        <v>446</v>
+        <v>269</v>
       </c>
       <c r="D100" t="s">
-        <v>447</v>
-[...5 lines deleted...]
-        <v>449</v>
+        <v>270</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>450</v>
+        <v>271</v>
       </c>
       <c r="B101">
-        <v>522</v>
+        <v>1093</v>
       </c>
       <c r="C101" t="s">
-        <v>451</v>
+        <v>272</v>
       </c>
       <c r="D101" t="s">
-        <v>452</v>
-[...5 lines deleted...]
-        <v>454</v>
+        <v>273</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>455</v>
+        <v>271</v>
       </c>
       <c r="B102">
-        <v>496</v>
+        <v>1089</v>
       </c>
       <c r="C102" t="s">
-        <v>456</v>
+        <v>274</v>
       </c>
       <c r="D102" t="s">
-        <v>457</v>
-[...5 lines deleted...]
-        <v>459</v>
+        <v>275</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>460</v>
+        <v>276</v>
       </c>
       <c r="B103">
-        <v>321</v>
+        <v>982</v>
       </c>
       <c r="C103" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="D103" t="s">
-        <v>462</v>
+        <v>277</v>
       </c>
       <c r="E103" t="s">
-        <v>463</v>
-[...2 lines deleted...]
-        <v>464</v>
+        <v>22</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>465</v>
+        <v>278</v>
       </c>
       <c r="B104">
-        <v>10629</v>
+        <v>659</v>
       </c>
       <c r="C104" t="s">
-        <v>466</v>
+        <v>279</v>
       </c>
       <c r="D104" t="s">
-        <v>467</v>
-[...5 lines deleted...]
-        <v>469</v>
+        <v>280</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>470</v>
+        <v>281</v>
       </c>
       <c r="B105">
-        <v>10590</v>
+        <v>522</v>
       </c>
       <c r="C105" t="s">
-        <v>471</v>
+        <v>282</v>
       </c>
       <c r="D105" t="s">
-        <v>472</v>
-[...5 lines deleted...]
-        <v>474</v>
+        <v>283</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>475</v>
+        <v>284</v>
       </c>
       <c r="B106">
-        <v>9991</v>
+        <v>496</v>
       </c>
       <c r="C106" t="s">
-        <v>476</v>
+        <v>285</v>
       </c>
       <c r="D106" t="s">
-        <v>477</v>
-[...5 lines deleted...]
-        <v>479</v>
+        <v>286</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>480</v>
+        <v>287</v>
       </c>
       <c r="B107">
-        <v>9767</v>
+        <v>321</v>
       </c>
       <c r="C107" t="s">
-        <v>481</v>
+        <v>288</v>
       </c>
       <c r="D107" t="s">
-        <v>482</v>
-[...5 lines deleted...]
-        <v>484</v>
+        <v>289</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>485</v>
+        <v>290</v>
       </c>
       <c r="B108">
-        <v>9698</v>
+        <v>10629</v>
       </c>
       <c r="C108" t="s">
-        <v>486</v>
+        <v>291</v>
       </c>
       <c r="D108" t="s">
-        <v>487</v>
-[...5 lines deleted...]
-        <v>489</v>
+        <v>292</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>490</v>
+        <v>293</v>
       </c>
       <c r="B109">
-        <v>9209</v>
+        <v>10590</v>
       </c>
       <c r="C109" t="s">
-        <v>491</v>
+        <v>294</v>
       </c>
       <c r="D109" t="s">
-        <v>492</v>
-[...5 lines deleted...]
-        <v>494</v>
+        <v>295</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>490</v>
+        <v>296</v>
       </c>
       <c r="B110">
-        <v>9195</v>
+        <v>9991</v>
       </c>
       <c r="C110" t="s">
-        <v>495</v>
+        <v>297</v>
       </c>
       <c r="D110" t="s">
-        <v>496</v>
-[...5 lines deleted...]
-        <v>498</v>
+        <v>298</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>499</v>
+        <v>299</v>
       </c>
       <c r="B111">
-        <v>9103</v>
+        <v>9767</v>
       </c>
       <c r="C111" t="s">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="D111" t="s">
-        <v>501</v>
-[...5 lines deleted...]
-        <v>503</v>
+        <v>301</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>504</v>
+        <v>302</v>
       </c>
       <c r="B112">
-        <v>9040</v>
+        <v>9698</v>
       </c>
       <c r="C112" t="s">
-        <v>505</v>
+        <v>303</v>
       </c>
       <c r="D112" t="s">
-        <v>506</v>
-[...5 lines deleted...]
-        <v>508</v>
+        <v>304</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>509</v>
+        <v>305</v>
       </c>
       <c r="B113">
-        <v>9002</v>
+        <v>9209</v>
       </c>
       <c r="C113" t="s">
-        <v>12</v>
+        <v>306</v>
       </c>
       <c r="D113" t="s">
-        <v>510</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>307</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>509</v>
+        <v>305</v>
       </c>
       <c r="B114">
-        <v>8981</v>
+        <v>9195</v>
       </c>
       <c r="C114" t="s">
-        <v>511</v>
+        <v>308</v>
       </c>
       <c r="D114" t="s">
-        <v>512</v>
-[...5 lines deleted...]
-        <v>514</v>
+        <v>309</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>515</v>
+        <v>310</v>
       </c>
       <c r="B115">
-        <v>8945</v>
+        <v>9103</v>
       </c>
       <c r="C115" t="s">
-        <v>516</v>
+        <v>311</v>
       </c>
       <c r="D115" t="s">
-        <v>517</v>
-[...5 lines deleted...]
-        <v>519</v>
+        <v>312</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>520</v>
+        <v>313</v>
       </c>
       <c r="B116">
-        <v>8586</v>
+        <v>9040</v>
       </c>
       <c r="C116" t="s">
-        <v>12</v>
+        <v>314</v>
       </c>
       <c r="D116" t="s">
-        <v>521</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>315</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>520</v>
+        <v>316</v>
       </c>
       <c r="B117">
-        <v>8585</v>
+        <v>9002</v>
       </c>
       <c r="C117" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="D117" t="s">
-        <v>522</v>
+        <v>317</v>
       </c>
       <c r="E117" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>22</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>523</v>
+        <v>316</v>
       </c>
       <c r="B118">
-        <v>8559</v>
+        <v>8981</v>
       </c>
       <c r="C118" t="s">
-        <v>524</v>
+        <v>318</v>
       </c>
       <c r="D118" t="s">
-        <v>525</v>
-[...5 lines deleted...]
-        <v>527</v>
+        <v>319</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>528</v>
+        <v>320</v>
       </c>
       <c r="B119">
-        <v>8511</v>
+        <v>8945</v>
       </c>
       <c r="C119" t="s">
-        <v>529</v>
+        <v>321</v>
       </c>
       <c r="D119" t="s">
-        <v>530</v>
-[...5 lines deleted...]
-        <v>532</v>
+        <v>322</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>528</v>
+        <v>323</v>
       </c>
       <c r="B120">
-        <v>8504</v>
+        <v>8586</v>
       </c>
       <c r="C120" t="s">
-        <v>533</v>
+        <v>22</v>
       </c>
       <c r="D120" t="s">
-        <v>534</v>
+        <v>324</v>
       </c>
       <c r="E120" t="s">
-        <v>535</v>
-[...2 lines deleted...]
-        <v>536</v>
+        <v>22</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>537</v>
+        <v>323</v>
       </c>
       <c r="B121">
-        <v>8371</v>
+        <v>8585</v>
       </c>
       <c r="C121" t="s">
-        <v>538</v>
+        <v>22</v>
       </c>
       <c r="D121" t="s">
-        <v>539</v>
+        <v>325</v>
       </c>
       <c r="E121" t="s">
-        <v>540</v>
-[...2 lines deleted...]
-        <v>541</v>
+        <v>22</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>542</v>
+        <v>326</v>
       </c>
       <c r="B122">
-        <v>8249</v>
+        <v>8559</v>
       </c>
       <c r="C122" t="s">
-        <v>543</v>
+        <v>327</v>
       </c>
       <c r="D122" t="s">
-        <v>544</v>
-[...5 lines deleted...]
-        <v>546</v>
+        <v>328</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>547</v>
+        <v>329</v>
       </c>
       <c r="B123">
-        <v>8112</v>
+        <v>8511</v>
       </c>
       <c r="C123" t="s">
-        <v>548</v>
+        <v>330</v>
       </c>
       <c r="D123" t="s">
-        <v>549</v>
-[...5 lines deleted...]
-        <v>551</v>
+        <v>331</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>552</v>
+        <v>329</v>
       </c>
       <c r="B124">
-        <v>8677</v>
+        <v>8504</v>
       </c>
       <c r="C124" t="s">
-        <v>12</v>
+        <v>332</v>
       </c>
       <c r="D124" t="s">
-        <v>553</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>333</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>552</v>
+        <v>334</v>
       </c>
       <c r="B125">
-        <v>7810</v>
+        <v>8371</v>
       </c>
       <c r="C125" t="s">
-        <v>554</v>
+        <v>335</v>
       </c>
       <c r="D125" t="s">
-        <v>555</v>
-[...5 lines deleted...]
-        <v>557</v>
+        <v>336</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>552</v>
+        <v>337</v>
       </c>
       <c r="B126">
-        <v>7800</v>
+        <v>8249</v>
       </c>
       <c r="C126" t="s">
-        <v>558</v>
+        <v>338</v>
       </c>
       <c r="D126" t="s">
-        <v>559</v>
-[...5 lines deleted...]
-        <v>561</v>
+        <v>339</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>552</v>
+        <v>340</v>
       </c>
       <c r="B127">
-        <v>7794</v>
+        <v>8112</v>
       </c>
       <c r="C127" t="s">
-        <v>12</v>
+        <v>341</v>
       </c>
       <c r="D127" t="s">
-        <v>562</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>342</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>552</v>
+        <v>343</v>
       </c>
       <c r="B128">
-        <v>7790</v>
+        <v>8677</v>
       </c>
       <c r="C128" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="D128" t="s">
-        <v>563</v>
+        <v>344</v>
       </c>
       <c r="E128" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>22</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>564</v>
+        <v>343</v>
       </c>
       <c r="B129">
-        <v>7727</v>
+        <v>7810</v>
       </c>
       <c r="C129" t="s">
-        <v>12</v>
+        <v>345</v>
       </c>
       <c r="D129" t="s">
-        <v>565</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>346</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>566</v>
+        <v>343</v>
       </c>
       <c r="B130">
-        <v>7697</v>
+        <v>7800</v>
       </c>
       <c r="C130" t="s">
-        <v>567</v>
+        <v>347</v>
       </c>
       <c r="D130" t="s">
-        <v>568</v>
-[...5 lines deleted...]
-        <v>570</v>
+        <v>348</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>566</v>
+        <v>343</v>
       </c>
       <c r="B131">
-        <v>7694</v>
+        <v>7794</v>
       </c>
       <c r="C131" t="s">
-        <v>567</v>
+        <v>22</v>
       </c>
       <c r="D131" t="s">
-        <v>571</v>
+        <v>349</v>
       </c>
       <c r="E131" t="s">
-        <v>569</v>
-[...2 lines deleted...]
-        <v>570</v>
+        <v>22</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>572</v>
+        <v>343</v>
       </c>
       <c r="B132">
-        <v>7566</v>
+        <v>7790</v>
       </c>
       <c r="C132" t="s">
-        <v>573</v>
+        <v>22</v>
       </c>
       <c r="D132" t="s">
-        <v>574</v>
+        <v>350</v>
       </c>
       <c r="E132" t="s">
-        <v>575</v>
-[...2 lines deleted...]
-        <v>576</v>
+        <v>22</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>577</v>
+        <v>351</v>
       </c>
       <c r="B133">
-        <v>7300</v>
+        <v>7727</v>
       </c>
       <c r="C133" t="s">
-        <v>567</v>
+        <v>22</v>
       </c>
       <c r="D133" t="s">
-        <v>578</v>
+        <v>352</v>
       </c>
       <c r="E133" t="s">
-        <v>569</v>
-[...2 lines deleted...]
-        <v>570</v>
+        <v>22</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>579</v>
+        <v>353</v>
       </c>
       <c r="B134">
-        <v>7268</v>
+        <v>7697</v>
       </c>
       <c r="C134" t="s">
-        <v>580</v>
+        <v>354</v>
       </c>
       <c r="D134" t="s">
-        <v>581</v>
-[...5 lines deleted...]
-        <v>583</v>
+        <v>355</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>584</v>
+        <v>353</v>
       </c>
       <c r="B135">
-        <v>6948</v>
+        <v>7694</v>
       </c>
       <c r="C135" t="s">
-        <v>585</v>
+        <v>354</v>
       </c>
       <c r="D135" t="s">
-        <v>586</v>
-[...5 lines deleted...]
-        <v>588</v>
+        <v>356</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>589</v>
+        <v>357</v>
       </c>
       <c r="B136">
-        <v>6476</v>
+        <v>7566</v>
       </c>
       <c r="C136" t="s">
-        <v>590</v>
+        <v>358</v>
       </c>
       <c r="D136" t="s">
-        <v>591</v>
-[...5 lines deleted...]
-        <v>593</v>
+        <v>359</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>594</v>
+        <v>360</v>
       </c>
       <c r="B137">
+        <v>7300</v>
+      </c>
+      <c r="C137" t="s">
+        <v>354</v>
+      </c>
+      <c r="D137" t="s">
+        <v>361</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A138" t="s">
+        <v>362</v>
+      </c>
+      <c r="B138">
+        <v>7268</v>
+      </c>
+      <c r="C138" t="s">
+        <v>363</v>
+      </c>
+      <c r="D138" t="s">
+        <v>364</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A139" t="s">
+        <v>365</v>
+      </c>
+      <c r="B139">
+        <v>6948</v>
+      </c>
+      <c r="C139" t="s">
+        <v>366</v>
+      </c>
+      <c r="D139" t="s">
+        <v>367</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A140" t="s">
+        <v>368</v>
+      </c>
+      <c r="B140">
+        <v>6476</v>
+      </c>
+      <c r="C140" t="s">
+        <v>369</v>
+      </c>
+      <c r="D140" t="s">
+        <v>370</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A141" t="s">
+        <v>371</v>
+      </c>
+      <c r="B141">
         <v>6295</v>
       </c>
-      <c r="C137" t="s">
-[...9 lines deleted...]
-        <v>598</v>
+      <c r="C141" t="s">
+        <v>372</v>
+      </c>
+      <c r="D141" t="s">
+        <v>373</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="F7" r:id="rId11"/>
+    <hyperlink ref="E8" r:id="rId12"/>
+    <hyperlink ref="F8" r:id="rId13"/>
+    <hyperlink ref="E9" r:id="rId14"/>
+    <hyperlink ref="F9" r:id="rId15"/>
+    <hyperlink ref="E10" r:id="rId16"/>
+    <hyperlink ref="F10" r:id="rId17"/>
+    <hyperlink ref="E11" r:id="rId18"/>
+    <hyperlink ref="F11" r:id="rId19"/>
+    <hyperlink ref="E12" r:id="rId20"/>
+    <hyperlink ref="F12" r:id="rId21"/>
+    <hyperlink ref="E13" r:id="rId22"/>
+    <hyperlink ref="F13" r:id="rId23"/>
+    <hyperlink ref="E14" r:id="rId24"/>
+    <hyperlink ref="F14" r:id="rId25"/>
+    <hyperlink ref="E15" r:id="rId26"/>
+    <hyperlink ref="F15" r:id="rId27"/>
+    <hyperlink ref="E16" r:id="rId28"/>
+    <hyperlink ref="F16" r:id="rId29"/>
+    <hyperlink ref="E17" r:id="rId30"/>
+    <hyperlink ref="F17" r:id="rId31"/>
+    <hyperlink ref="E18" r:id="rId32"/>
+    <hyperlink ref="F18" r:id="rId33"/>
+    <hyperlink ref="E19" r:id="rId34"/>
+    <hyperlink ref="F19" r:id="rId35"/>
+    <hyperlink ref="E20" r:id="rId36"/>
+    <hyperlink ref="F20" r:id="rId37"/>
+    <hyperlink ref="E21" r:id="rId38"/>
+    <hyperlink ref="F21" r:id="rId39"/>
+    <hyperlink ref="E22" r:id="rId40"/>
+    <hyperlink ref="F22" r:id="rId41"/>
+    <hyperlink ref="E23" r:id="rId42"/>
+    <hyperlink ref="F23" r:id="rId43"/>
+    <hyperlink ref="E24" r:id="rId44"/>
+    <hyperlink ref="F24" r:id="rId45"/>
+    <hyperlink ref="E25" r:id="rId46"/>
+    <hyperlink ref="F25" r:id="rId47"/>
+    <hyperlink ref="E26" r:id="rId48"/>
+    <hyperlink ref="F26" r:id="rId49"/>
+    <hyperlink ref="E27" r:id="rId50"/>
+    <hyperlink ref="F27" r:id="rId51"/>
+    <hyperlink ref="E28" r:id="rId52"/>
+    <hyperlink ref="F28" r:id="rId53"/>
+    <hyperlink ref="E29" r:id="rId54"/>
+    <hyperlink ref="F29" r:id="rId55"/>
+    <hyperlink ref="E30" r:id="rId56"/>
+    <hyperlink ref="F30" r:id="rId57"/>
+    <hyperlink ref="E31" r:id="rId58"/>
+    <hyperlink ref="F31" r:id="rId59"/>
+    <hyperlink ref="E32" r:id="rId60"/>
+    <hyperlink ref="F32" r:id="rId61"/>
+    <hyperlink ref="E33" r:id="rId62"/>
+    <hyperlink ref="F33" r:id="rId63"/>
+    <hyperlink ref="E34" r:id="rId64"/>
+    <hyperlink ref="F34" r:id="rId65"/>
+    <hyperlink ref="E35" r:id="rId66"/>
+    <hyperlink ref="F35" r:id="rId67"/>
+    <hyperlink ref="E36" r:id="rId68"/>
+    <hyperlink ref="F36" r:id="rId69"/>
+    <hyperlink ref="E37" r:id="rId70"/>
+    <hyperlink ref="F37" r:id="rId71"/>
+    <hyperlink ref="E38" r:id="rId72"/>
+    <hyperlink ref="F38" r:id="rId73"/>
+    <hyperlink ref="E39" r:id="rId74"/>
+    <hyperlink ref="F39" r:id="rId75"/>
+    <hyperlink ref="E40" r:id="rId76"/>
+    <hyperlink ref="F40" r:id="rId77"/>
+    <hyperlink ref="F41" r:id="rId78"/>
+    <hyperlink ref="E42" r:id="rId79"/>
+    <hyperlink ref="F42" r:id="rId80"/>
+    <hyperlink ref="E43" r:id="rId81"/>
+    <hyperlink ref="F43" r:id="rId82"/>
+    <hyperlink ref="E44" r:id="rId83"/>
+    <hyperlink ref="F44" r:id="rId84"/>
+    <hyperlink ref="F45" r:id="rId85"/>
+    <hyperlink ref="F46" r:id="rId86"/>
+    <hyperlink ref="E47" r:id="rId87"/>
+    <hyperlink ref="F47" r:id="rId88"/>
+    <hyperlink ref="E48" r:id="rId89"/>
+    <hyperlink ref="F48" r:id="rId90"/>
+    <hyperlink ref="E49" r:id="rId91"/>
+    <hyperlink ref="F49" r:id="rId92"/>
+    <hyperlink ref="E50" r:id="rId93"/>
+    <hyperlink ref="F50" r:id="rId94"/>
+    <hyperlink ref="E51" r:id="rId95"/>
+    <hyperlink ref="F51" r:id="rId96"/>
+    <hyperlink ref="E52" r:id="rId97"/>
+    <hyperlink ref="F52" r:id="rId98"/>
+    <hyperlink ref="E53" r:id="rId99"/>
+    <hyperlink ref="F53" r:id="rId100"/>
+    <hyperlink ref="E54" r:id="rId101"/>
+    <hyperlink ref="F54" r:id="rId102"/>
+    <hyperlink ref="E55" r:id="rId103"/>
+    <hyperlink ref="F55" r:id="rId104"/>
+    <hyperlink ref="E56" r:id="rId105"/>
+    <hyperlink ref="F56" r:id="rId106"/>
+    <hyperlink ref="E57" r:id="rId107"/>
+    <hyperlink ref="F57" r:id="rId108"/>
+    <hyperlink ref="E58" r:id="rId109"/>
+    <hyperlink ref="F58" r:id="rId110"/>
+    <hyperlink ref="E59" r:id="rId111"/>
+    <hyperlink ref="F59" r:id="rId112"/>
+    <hyperlink ref="E60" r:id="rId113"/>
+    <hyperlink ref="F60" r:id="rId114"/>
+    <hyperlink ref="E61" r:id="rId115"/>
+    <hyperlink ref="F61" r:id="rId116"/>
+    <hyperlink ref="E62" r:id="rId117"/>
+    <hyperlink ref="F62" r:id="rId118"/>
+    <hyperlink ref="E63" r:id="rId119"/>
+    <hyperlink ref="F63" r:id="rId120"/>
+    <hyperlink ref="E64" r:id="rId121"/>
+    <hyperlink ref="F64" r:id="rId122"/>
+    <hyperlink ref="F65" r:id="rId123"/>
+    <hyperlink ref="E66" r:id="rId124"/>
+    <hyperlink ref="F66" r:id="rId125"/>
+    <hyperlink ref="E67" r:id="rId126"/>
+    <hyperlink ref="F67" r:id="rId127"/>
+    <hyperlink ref="E68" r:id="rId128"/>
+    <hyperlink ref="F68" r:id="rId129"/>
+    <hyperlink ref="E69" r:id="rId130"/>
+    <hyperlink ref="F69" r:id="rId131"/>
+    <hyperlink ref="E70" r:id="rId132"/>
+    <hyperlink ref="F70" r:id="rId133"/>
+    <hyperlink ref="E71" r:id="rId134"/>
+    <hyperlink ref="F71" r:id="rId135"/>
+    <hyperlink ref="E72" r:id="rId136"/>
+    <hyperlink ref="F72" r:id="rId137"/>
+    <hyperlink ref="E73" r:id="rId138"/>
+    <hyperlink ref="F73" r:id="rId139"/>
+    <hyperlink ref="E74" r:id="rId140"/>
+    <hyperlink ref="F74" r:id="rId141"/>
+    <hyperlink ref="E75" r:id="rId142"/>
+    <hyperlink ref="F75" r:id="rId143"/>
+    <hyperlink ref="F76" r:id="rId144"/>
+    <hyperlink ref="E77" r:id="rId145"/>
+    <hyperlink ref="F77" r:id="rId146"/>
+    <hyperlink ref="E78" r:id="rId147"/>
+    <hyperlink ref="F78" r:id="rId148"/>
+    <hyperlink ref="E79" r:id="rId149"/>
+    <hyperlink ref="F79" r:id="rId150"/>
+    <hyperlink ref="E80" r:id="rId151"/>
+    <hyperlink ref="F80" r:id="rId152"/>
+    <hyperlink ref="E81" r:id="rId153"/>
+    <hyperlink ref="F81" r:id="rId154"/>
+    <hyperlink ref="E82" r:id="rId155"/>
+    <hyperlink ref="F82" r:id="rId156"/>
+    <hyperlink ref="E83" r:id="rId157"/>
+    <hyperlink ref="F83" r:id="rId158"/>
+    <hyperlink ref="E84" r:id="rId159"/>
+    <hyperlink ref="F84" r:id="rId160"/>
+    <hyperlink ref="E85" r:id="rId161"/>
+    <hyperlink ref="F85" r:id="rId162"/>
+    <hyperlink ref="E86" r:id="rId163"/>
+    <hyperlink ref="F86" r:id="rId164"/>
+    <hyperlink ref="E87" r:id="rId165"/>
+    <hyperlink ref="F87" r:id="rId166"/>
+    <hyperlink ref="E88" r:id="rId167"/>
+    <hyperlink ref="F88" r:id="rId168"/>
+    <hyperlink ref="E89" r:id="rId169"/>
+    <hyperlink ref="F89" r:id="rId170"/>
+    <hyperlink ref="E90" r:id="rId171"/>
+    <hyperlink ref="F90" r:id="rId172"/>
+    <hyperlink ref="E91" r:id="rId173"/>
+    <hyperlink ref="F91" r:id="rId174"/>
+    <hyperlink ref="E92" r:id="rId175"/>
+    <hyperlink ref="F92" r:id="rId176"/>
+    <hyperlink ref="F93" r:id="rId177"/>
+    <hyperlink ref="F94" r:id="rId178"/>
+    <hyperlink ref="E95" r:id="rId179"/>
+    <hyperlink ref="F95" r:id="rId180"/>
+    <hyperlink ref="E96" r:id="rId181"/>
+    <hyperlink ref="F96" r:id="rId182"/>
+    <hyperlink ref="E97" r:id="rId183"/>
+    <hyperlink ref="F97" r:id="rId184"/>
+    <hyperlink ref="E98" r:id="rId185"/>
+    <hyperlink ref="F98" r:id="rId186"/>
+    <hyperlink ref="E99" r:id="rId187"/>
+    <hyperlink ref="F99" r:id="rId188"/>
+    <hyperlink ref="E100" r:id="rId189"/>
+    <hyperlink ref="F100" r:id="rId190"/>
+    <hyperlink ref="E101" r:id="rId191"/>
+    <hyperlink ref="F101" r:id="rId192"/>
+    <hyperlink ref="E102" r:id="rId193"/>
+    <hyperlink ref="F102" r:id="rId194"/>
+    <hyperlink ref="F103" r:id="rId195"/>
+    <hyperlink ref="E104" r:id="rId196"/>
+    <hyperlink ref="F104" r:id="rId197"/>
+    <hyperlink ref="E105" r:id="rId198"/>
+    <hyperlink ref="F105" r:id="rId199"/>
+    <hyperlink ref="E106" r:id="rId200"/>
+    <hyperlink ref="F106" r:id="rId201"/>
+    <hyperlink ref="E107" r:id="rId202"/>
+    <hyperlink ref="F107" r:id="rId203"/>
+    <hyperlink ref="E108" r:id="rId204"/>
+    <hyperlink ref="F108" r:id="rId205"/>
+    <hyperlink ref="E109" r:id="rId206"/>
+    <hyperlink ref="F109" r:id="rId207"/>
+    <hyperlink ref="E110" r:id="rId208"/>
+    <hyperlink ref="F110" r:id="rId209"/>
+    <hyperlink ref="E111" r:id="rId210"/>
+    <hyperlink ref="F111" r:id="rId211"/>
+    <hyperlink ref="E112" r:id="rId212"/>
+    <hyperlink ref="F112" r:id="rId213"/>
+    <hyperlink ref="E113" r:id="rId214"/>
+    <hyperlink ref="F113" r:id="rId215"/>
+    <hyperlink ref="E114" r:id="rId216"/>
+    <hyperlink ref="F114" r:id="rId217"/>
+    <hyperlink ref="E115" r:id="rId218"/>
+    <hyperlink ref="F115" r:id="rId219"/>
+    <hyperlink ref="E116" r:id="rId220"/>
+    <hyperlink ref="F116" r:id="rId221"/>
+    <hyperlink ref="F117" r:id="rId222"/>
+    <hyperlink ref="E118" r:id="rId223"/>
+    <hyperlink ref="F118" r:id="rId224"/>
+    <hyperlink ref="E119" r:id="rId225"/>
+    <hyperlink ref="F119" r:id="rId226"/>
+    <hyperlink ref="F120" r:id="rId227"/>
+    <hyperlink ref="F121" r:id="rId228"/>
+    <hyperlink ref="E122" r:id="rId229"/>
+    <hyperlink ref="F122" r:id="rId230"/>
+    <hyperlink ref="E123" r:id="rId231"/>
+    <hyperlink ref="F123" r:id="rId232"/>
+    <hyperlink ref="E124" r:id="rId233"/>
+    <hyperlink ref="F124" r:id="rId234"/>
+    <hyperlink ref="E125" r:id="rId235"/>
+    <hyperlink ref="F125" r:id="rId236"/>
+    <hyperlink ref="E126" r:id="rId237"/>
+    <hyperlink ref="F126" r:id="rId238"/>
+    <hyperlink ref="E127" r:id="rId239"/>
+    <hyperlink ref="F127" r:id="rId240"/>
+    <hyperlink ref="F128" r:id="rId241"/>
+    <hyperlink ref="E129" r:id="rId242"/>
+    <hyperlink ref="F129" r:id="rId243"/>
+    <hyperlink ref="E130" r:id="rId244"/>
+    <hyperlink ref="F130" r:id="rId245"/>
+    <hyperlink ref="F131" r:id="rId246"/>
+    <hyperlink ref="F132" r:id="rId247"/>
+    <hyperlink ref="F133" r:id="rId248"/>
+    <hyperlink ref="E134" r:id="rId249"/>
+    <hyperlink ref="F134" r:id="rId250"/>
+    <hyperlink ref="E135" r:id="rId251"/>
+    <hyperlink ref="F135" r:id="rId252"/>
+    <hyperlink ref="E136" r:id="rId253"/>
+    <hyperlink ref="F136" r:id="rId254"/>
+    <hyperlink ref="E137" r:id="rId255"/>
+    <hyperlink ref="F137" r:id="rId256"/>
+    <hyperlink ref="E138" r:id="rId257"/>
+    <hyperlink ref="F138" r:id="rId258"/>
+    <hyperlink ref="E139" r:id="rId259"/>
+    <hyperlink ref="F139" r:id="rId260"/>
+    <hyperlink ref="E140" r:id="rId261"/>
+    <hyperlink ref="F140" r:id="rId262"/>
+    <hyperlink ref="E141" r:id="rId263"/>
+    <hyperlink ref="F141" r:id="rId264"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>