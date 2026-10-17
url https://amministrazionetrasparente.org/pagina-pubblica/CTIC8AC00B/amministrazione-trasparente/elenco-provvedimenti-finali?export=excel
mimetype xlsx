--- v0 (2026-08-26)
+++ v1 (2026-10-17)
@@ -8,80 +8,146 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="611" uniqueCount="307">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="666" uniqueCount="329">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>08/10/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>DECRETO DI NOMINA - DOCENTI NEL RUOLO DI ESPERTI E TUTOR INTERNI E ESTERNI PER LA REALIZZAZIONE DEL PROGETTO DM 38 FORMAZIONE DOCENTI</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>29/09/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DECRETO INCARICO DIREZIONE E COORDINAMENTO DS </t>
+  </si>
+  <si>
+    <t>DECRETO CONFERIMENTO INCARICO DI COLLAUDATORE PER IL PROGETTO POC “PER LA SCUOLA” 2014-2020 – ACQUISTO DI TABLET, PC, DISPOSITIVI DIGITALI, LIBRI E SUSSIDI DIDATTICI DA CONCEDERE IN COMODATO D'USO GRATUITO AL PERSONALE DELLA SCUOLA AVVISO INTERNO PROT. 12299 del 22/09/2026  DM 38 DISPOSITIVI DIGITALI</t>
+  </si>
+  <si>
+    <t>BD26A4B0AD</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA affidamento del servizio di noleggio operativo firewall per la sicurezza della rete-ambito dati- e per l’adeguamento della rete dell’Istituto alle regole AGID di cui alla Circolare n. 2/2017, per il periodo 30/09/2026 – 29/09/2027</t>
+  </si>
+  <si>
+    <t>23/09/2026</t>
+  </si>
+  <si>
+    <t>BD159B920C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA DI MATERIALE DI PUBBLICITA' ISTITUZIONALE NELL'AMBITO DEL PROGETTO DM 38 DISPOSITIVI DIGITALI</t>
+  </si>
+  <si>
+    <t>BD0F08A52E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA DISPOSITIVI DIGITALI PER COMODATO D'USO DI CUI AL DM 38</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> DECRETO CONFERIMENTO INCARICO PERSONALE ATA PER LE ATTIVITA’ DI SUPPORTO AMMINISTRATIVO E ORGANIZZATIVO ALLA ESECUZIONE DEL PROGETTO AVVISO INTERNO PROT. 11938 del 16/09/2026 - DM 38 DISPOSITIVI DIGITALI</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>DECRETO INCARICO PERSONALE ATA PER LE ATTIVITA’ DI SUPPORTO AMMINISTRATIVO E ORGANIZZATIVO ALLA ESECUZIONE DEL PROGETTO AVVISO INTERNO PROT. 11732 DEL 14/09/2026  - DM 38 FORMAZIONE DOCENTI</t>
+  </si>
+  <si>
+    <t>17/09/2026</t>
+  </si>
+  <si>
+    <t>DECRETO CONFERIMENTO INCARICO DIREZIONE AMMINISTRATIVA DSGA- DM 38 dispositivi digitali</t>
+  </si>
+  <si>
+    <t>14/09/2026</t>
+  </si>
+  <si>
+    <t>DECRETO INCARICO DIREZIONE AMMINISTRATIVA DSGA</t>
+  </si>
+  <si>
+    <t>11/09/2026</t>
+  </si>
+  <si>
+    <t>BCF19FA325</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA AFFIDAMENTO DIRETTO INCARICO RSPP A.S. 2026/2027</t>
+  </si>
+  <si>
     <t>13/07/2026</t>
   </si>
   <si>
-    <t>N/A</t>
-[...1 lines deleted...]
-  <si>
     <t>Decreto di rideterminazione del budget per i costi di gestione a seguito della rinuncia della figura aggiunti- orientamenti</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>03/07/2026</t>
   </si>
   <si>
     <t>BC473613E5</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA TIMBRO ISTITUZIONALE</t>
   </si>
   <si>
     <t>30/06/2026</t>
   </si>
   <si>
     <t>BC3998AF7F</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE PER LE PULIZIE E MATERIALE DI PRIMO SOCCORSO</t>
   </si>
   <si>
     <t>17/06/2026</t>
   </si>
   <si>
     <t>BC13840265</t>
   </si>
@@ -1325,2717 +1391,2952 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC473613E5" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/6aad9f57-6035-4468-bc2b-affbe64933e1" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3998AF7F" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/b70b18f4-1c31-47ac-b132-584b0ca22d9f" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC13840265" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/1f1a0fe4-77a8-4a61-844f-5faaf1eb99f6" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC64612E2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/b5fed190-5f2a-4c43-b273-68eb272861f4" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC89C9140" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/eb4ee016-dfad-412f-907a-66b8fe734942" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBC720DBE" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/369d2609-4d13-461e-9433-f505ce341dda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA7DEC300" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/333f8440-3469-4e30-980e-c3d5f48b4cb3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA78F387B" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/59bab96f-5402-467e-b8f4-df44bf97e4e3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA4A16C3D" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/efee9233-e389-433c-9062-a3ff1a162b7d" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9E887A38" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/58023552-1d86-4937-bc47-ae7bff488072" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8F3217DE" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/076fe793-e5b6-463e-bae6-20433b706992" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6A3B4882" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/014642f9-52c5-4641-b878-44a3210b073a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB69EA7D7C" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/706fb2a7-7d51-44f2-8514-ae6ed99907dc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB56E89657" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/f6c0599b-5cfd-4b48-a6a0-3c7e62e5e857" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4435C31A" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/86870046-eca8-496d-97e2-f3dfad638774" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3EB3001A" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/d97274b9-0b86-4b2f-906f-84ff2fcd0164" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB33ADABBB" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/77538bf4-635a-4b0e-9a73-150f9fd46c3e" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB094C9CDB" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/e99cadaf-c2bf-432c-b20e-9bcca98d107f" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFE41F331" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/a77e76ea-87f4-4584-b93f-fe1e26daa872" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEF3F0E80" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/aba378bd-0184-42d7-b06e-da898a8f9be2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEA8025C4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/322490eb-f57a-468e-84c8-cb196ce821e3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE55FA405" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/8eb6666a-8b25-4abb-8be1-2e15b16b9dd0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADBA5855C" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/a59d7151-927e-46a6-96d4-8ee276753c18" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABA443851" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/451c75a5-2dc9-4171-b5e4-de17aefd830f" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/8c52c065-cdca-4747-9901-b6e8a9724a11" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA88A135F3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/0a140723-be0c-4ce1-ac75-9f4bc7b65cb1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3700C162" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/9ffaa9e1-536c-46c8-aae5-d72798882044" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA18D5473C" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/4521cf31-4deb-42f7-9f22-362546f52132" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FF242D62" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/87782ca9-cc67-4ce1-852c-b88ead6aa1ed" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99A11DADB" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/beabcbab-2c9a-412c-a11d-b98c958d3841" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99B4459C4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/57b097a3-b8f2-4d59-b560-625852eb8c0f" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98C53D888" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/f4225e56-3a23-41fa-8c04-9204c1227cbc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C017C60D" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/5ffd8404-6d48-4b98-8f2f-bcd55e22b962" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B947C7C6A0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/3b77853a-545f-443e-9a84-b3b68dd8192d" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94667E09C" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/ad02afe3-50bd-4959-944b-739af6b4ccaa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9473CDC24" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/41b14795-7978-4594-84c5-62f9ae70bc66" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9126BEED9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/b06a5097-99fd-4bda-97af-3d9e0c396cfe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B23913D8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/41351b95-2c69-422c-83c4-da0c93513a10" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B1AAEE71" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/3f637d7b-de35-433a-b212-5e6ebc9fbff7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A20E5D5C" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/f2bfb083-d942-4041-a1e9-2c578f97eebd" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A1A9CD92" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/449d04a0-edce-404d-9c80-8dd376c5d2b2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B889845C3C" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/3d665652-b03f-45b5-b8a3-f9a57aa4b4fa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87FCA5F39" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/ea2044a9-03f3-43cf-aee6-690d1af4d1ec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87E55D8E2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/5f66db34-de5a-472c-aa8c-0513d27fad62" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8730B4302" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/89813ee6-5d9c-4a02-80c8-0a0e53bab3bd" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B840D470FB" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/a54135e2-01cf-4973-b2bb-34fd1b663b7f" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B849437B94" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/510f2aa3-8d37-4276-bc94-22e47d84fe32" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83DE4ED9F" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/db405577-e468-4d49-ae67-d999313683cd" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/5b64242d-ea75-4c15-ae68-7ce8db2dc193" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82BC9CD34" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/20f2dc66-a7b6-459e-8fe1-1da9e2183b93" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82B726B8A" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/ffa3e762-efe1-46d7-b716-71e2878eb24c" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A92AB09F" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/11c180ef-25e0-4741-8fc1-ea15081026e4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A9658926" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/a4e78591-1203-444b-8f00-3a064b78efba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A9AADC52" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/428d555c-e6e0-4518-9ec7-6a039554d154" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A5D76835" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/e67d72ab-e6d5-42d5-9e4c-2fa8cbc132a9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A5AB1F1D" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/a9c915b7-cfaa-4a69-8a81-3237333affb7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A54EAA9C" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/55f96501-57ae-4b2b-b938-f5a12c2be5a0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A523F6FC" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/9db4d854-1718-4856-b199-b378b2089403" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A56F388E" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/49b63a3d-6974-46de-9d6c-d74636d87e53" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72D732D67" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/d0a62b49-ac25-4527-be5a-556654448e96" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71E7F0C4E" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/c8552ef9-578b-4fe0-bb1e-f1b927f36e94" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7400CE5BD" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/ce526535-daaa-4915-9437-b884b5246a7e" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70030840C" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/cebaa966-1da4-42be-a177-dbaa4d591f9b" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FEFF132B" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/df18292c-6046-4ad9-b376-5412952d9d71" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EADB589C" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/2a0b1258-6ed1-4505-8487-a0181f41ff31" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EA02AB8C" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/381409d2-2385-4266-b433-f31df047acab" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DF697BA8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/ed148a89-69d7-4965-be96-fd062659307e" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DB686D1F" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/e4eda0d8-dc0e-4ff9-9d34-70f964b1fded" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D5A3A2B1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/0df721b7-5b42-4c0e-81d0-fc63f330aeca" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C6D76017" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/9e0b2a06-67a6-4b5d-abd7-526b56f7059b" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C0CAD176" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/4dc08b07-d5e0-41e9-b069-763799655bba" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BAC64C73" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/c2f021b3-f529-46ed-ac6c-78fdc97da76e" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B58E0121" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/5826b0e1-ec27-4d2f-97b8-ac10ef6b96e1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B64ACD4C" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/ecd0a759-9dfb-452e-9b3d-79dce9474d9c" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62E2BC2D8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/1ac8990d-7680-497d-8ff5-34850f506912" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FEABD7AC" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/9f3e261c-85ca-4c12-8b08-560361cae226" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EE45B13E" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/d2b4672c-59ce-4006-bc27-2ba11c230be2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F3F34984" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/edef241f-871b-4dc4-8d70-8e2b5ee3b5d7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E0BD63C8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/b7dd0c7e-a1d1-4f72-b172-d0f70484c3f4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DE51CE7A" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/d7d88c7b-36cb-4875-8b01-f03aaa7c1635" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59CA54CA8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/5ae86b93-1838-4399-8aea-39aa912ec60a" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57C9E08E6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/2f408c2f-4d1f-4468-add6-7104ceef270f" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B560746FC2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/5645ab30-9209-4b06-ba9f-d2b3beac5f3c" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B541854EA9" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/8686dd30-f951-4124-b882-fd9b8dd18881" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5411E2D0A" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/d4f6b9d8-24e9-4f96-ad73-c3ae32f5580e" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B529E07FA3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/575db8e9-ea9a-4685-b476-fc476d6bd0a4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B520AEB9A1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/f2c1d8f5-33bf-4fff-840b-d6dd95180252" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51CD80A99" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/ce3557fe-65f0-45d2-9546-6ea98a1019cf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5198E1DF9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/a6eb0700-4c7a-4843-84d9-88887b2064cc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B519F4DAA6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/44733ce9-82f4-4a99-9327-04104938a419" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B452350D5A" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/6d07748e-10bd-404b-83cf-6469e56977aa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4424010FD" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/85c8ca41-bfb1-4535-a408-6ba0feefede4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B441F577A9" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/aa1ed4e1-486f-46b1-bd4e-f4edf3b405ca" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD26A4B0AD" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/c71b1d20-619d-492b-a3cc-9a190d59582c" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD159B920C" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/928df73e-5ec8-47b1-934f-f1cf4440822c" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0F08A52E" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/9fb5b572-3ded-4cd5-b172-e35cafee6607" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF19FA325" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/8874ffd4-bebb-452b-96fa-004c0e03f670" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC473613E5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/6aad9f57-6035-4468-bc2b-affbe64933e1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3998AF7F" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/b70b18f4-1c31-47ac-b132-584b0ca22d9f" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC13840265" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/1f1a0fe4-77a8-4a61-844f-5faaf1eb99f6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC64612E2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/b5fed190-5f2a-4c43-b273-68eb272861f4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC89C9140" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/eb4ee016-dfad-412f-907a-66b8fe734942" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBC720DBE" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/369d2609-4d13-461e-9433-f505ce341dda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA7DEC300" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/333f8440-3469-4e30-980e-c3d5f48b4cb3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA78F387B" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/59bab96f-5402-467e-b8f4-df44bf97e4e3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA4A16C3D" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/efee9233-e389-433c-9062-a3ff1a162b7d" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9E887A38" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/58023552-1d86-4937-bc47-ae7bff488072" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8F3217DE" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/076fe793-e5b6-463e-bae6-20433b706992" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6A3B4882" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/014642f9-52c5-4641-b878-44a3210b073a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB69EA7D7C" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/706fb2a7-7d51-44f2-8514-ae6ed99907dc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB56E89657" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/f6c0599b-5cfd-4b48-a6a0-3c7e62e5e857" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4435C31A" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/86870046-eca8-496d-97e2-f3dfad638774" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3EB3001A" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/d97274b9-0b86-4b2f-906f-84ff2fcd0164" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB33ADABBB" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/77538bf4-635a-4b0e-9a73-150f9fd46c3e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB094C9CDB" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/e99cadaf-c2bf-432c-b20e-9bcca98d107f" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFE41F331" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/a77e76ea-87f4-4584-b93f-fe1e26daa872" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEF3F0E80" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/aba378bd-0184-42d7-b06e-da898a8f9be2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEA8025C4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/322490eb-f57a-468e-84c8-cb196ce821e3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE55FA405" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/8eb6666a-8b25-4abb-8be1-2e15b16b9dd0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADBA5855C" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/a59d7151-927e-46a6-96d4-8ee276753c18" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABA443851" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/451c75a5-2dc9-4171-b5e4-de17aefd830f" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/8c52c065-cdca-4747-9901-b6e8a9724a11" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA88A135F3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/0a140723-be0c-4ce1-ac75-9f4bc7b65cb1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3700C162" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/9ffaa9e1-536c-46c8-aae5-d72798882044" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA18D5473C" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/4521cf31-4deb-42f7-9f22-362546f52132" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FF242D62" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/87782ca9-cc67-4ce1-852c-b88ead6aa1ed" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99A11DADB" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/beabcbab-2c9a-412c-a11d-b98c958d3841" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99B4459C4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/57b097a3-b8f2-4d59-b560-625852eb8c0f" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98C53D888" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/f4225e56-3a23-41fa-8c04-9204c1227cbc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C017C60D" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/5ffd8404-6d48-4b98-8f2f-bcd55e22b962" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B947C7C6A0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/3b77853a-545f-443e-9a84-b3b68dd8192d" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94667E09C" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/ad02afe3-50bd-4959-944b-739af6b4ccaa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9473CDC24" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/41b14795-7978-4594-84c5-62f9ae70bc66" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9126BEED9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/b06a5097-99fd-4bda-97af-3d9e0c396cfe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B23913D8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/41351b95-2c69-422c-83c4-da0c93513a10" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B1AAEE71" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/3f637d7b-de35-433a-b212-5e6ebc9fbff7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A20E5D5C" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/f2bfb083-d942-4041-a1e9-2c578f97eebd" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A1A9CD92" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/449d04a0-edce-404d-9c80-8dd376c5d2b2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B889845C3C" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/3d665652-b03f-45b5-b8a3-f9a57aa4b4fa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87FCA5F39" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/ea2044a9-03f3-43cf-aee6-690d1af4d1ec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87E55D8E2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/5f66db34-de5a-472c-aa8c-0513d27fad62" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8730B4302" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/89813ee6-5d9c-4a02-80c8-0a0e53bab3bd" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B840D470FB" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/a54135e2-01cf-4973-b2bb-34fd1b663b7f" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B849437B94" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/510f2aa3-8d37-4276-bc94-22e47d84fe32" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83DE4ED9F" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/db405577-e468-4d49-ae67-d999313683cd" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/5b64242d-ea75-4c15-ae68-7ce8db2dc193" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82BC9CD34" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/20f2dc66-a7b6-459e-8fe1-1da9e2183b93" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82B726B8A" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/ffa3e762-efe1-46d7-b716-71e2878eb24c" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A92AB09F" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/11c180ef-25e0-4741-8fc1-ea15081026e4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A9658926" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/a4e78591-1203-444b-8f00-3a064b78efba" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A9AADC52" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/428d555c-e6e0-4518-9ec7-6a039554d154" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A5D76835" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/e67d72ab-e6d5-42d5-9e4c-2fa8cbc132a9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A5AB1F1D" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/a9c915b7-cfaa-4a69-8a81-3237333affb7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A54EAA9C" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/55f96501-57ae-4b2b-b938-f5a12c2be5a0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A523F6FC" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/9db4d854-1718-4856-b199-b378b2089403" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A56F388E" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/49b63a3d-6974-46de-9d6c-d74636d87e53" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72D732D67" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/d0a62b49-ac25-4527-be5a-556654448e96" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71E7F0C4E" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/c8552ef9-578b-4fe0-bb1e-f1b927f36e94" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7400CE5BD" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/ce526535-daaa-4915-9437-b884b5246a7e" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70030840C" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/cebaa966-1da4-42be-a177-dbaa4d591f9b" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FEFF132B" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/df18292c-6046-4ad9-b376-5412952d9d71" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EADB589C" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/2a0b1258-6ed1-4505-8487-a0181f41ff31" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EA02AB8C" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/381409d2-2385-4266-b433-f31df047acab" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DF697BA8" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/ed148a89-69d7-4965-be96-fd062659307e" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DB686D1F" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/e4eda0d8-dc0e-4ff9-9d34-70f964b1fded" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D5A3A2B1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/0df721b7-5b42-4c0e-81d0-fc63f330aeca" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C6D76017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/9e0b2a06-67a6-4b5d-abd7-526b56f7059b" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C0CAD176" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/4dc08b07-d5e0-41e9-b069-763799655bba" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BAC64C73" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/c2f021b3-f529-46ed-ac6c-78fdc97da76e" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B58E0121" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/5826b0e1-ec27-4d2f-97b8-ac10ef6b96e1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B64ACD4C" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/ecd0a759-9dfb-452e-9b3d-79dce9474d9c" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62E2BC2D8" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/1ac8990d-7680-497d-8ff5-34850f506912" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FEABD7AC" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/9f3e261c-85ca-4c12-8b08-560361cae226" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EE45B13E" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/d2b4672c-59ce-4006-bc27-2ba11c230be2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F3F34984" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/edef241f-871b-4dc4-8d70-8e2b5ee3b5d7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E0BD63C8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/b7dd0c7e-a1d1-4f72-b172-d0f70484c3f4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DE51CE7A" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/d7d88c7b-36cb-4875-8b01-f03aaa7c1635" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59CA54CA8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/5ae86b93-1838-4399-8aea-39aa912ec60a" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57C9E08E6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/2f408c2f-4d1f-4468-add6-7104ceef270f" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B560746FC2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/5645ab30-9209-4b06-ba9f-d2b3beac5f3c" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B541854EA9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/8686dd30-f951-4124-b882-fd9b8dd18881" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5411E2D0A" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/d4f6b9d8-24e9-4f96-ad73-c3ae32f5580e" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B529E07FA3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/575db8e9-ea9a-4685-b476-fc476d6bd0a4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B520AEB9A1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/f2c1d8f5-33bf-4fff-840b-d6dd95180252" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51CD80A99" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/ce3557fe-65f0-45d2-9546-6ea98a1019cf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5198E1DF9" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/a6eb0700-4c7a-4843-84d9-88887b2064cc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B519F4DAA6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/44733ce9-82f4-4a99-9327-04104938a419" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B452350D5A" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/6d07748e-10bd-404b-83cf-6469e56977aa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4424010FD" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/85c8ca41-bfb1-4535-a408-6ba0feefede4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B441F577A9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8AC00B/amministrazione-trasparente/atti-amministrazioni-enti/aa1ed4e1-486f-46b1-bd4e-f4edf3b405ca" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F122"/>
+  <dimension ref="A1:F133"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>10371</v>
+        <v>13318</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>10113</v>
+        <v>12746</v>
       </c>
       <c r="C3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E3" t="s">
+        <v>7</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B4">
-        <v>9988</v>
+        <v>12736</v>
       </c>
       <c r="C4" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D4" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
+        <v>7</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="B5">
-        <v>9319</v>
+        <v>12723</v>
       </c>
       <c r="C5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B6">
-        <v>8080</v>
+        <v>12446</v>
       </c>
       <c r="C6" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="B7">
-        <v>7656</v>
+        <v>12433</v>
       </c>
       <c r="C7" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B8">
-        <v>7425</v>
+        <v>12417</v>
       </c>
       <c r="C8" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="D8" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>20</v>
+      </c>
+      <c r="E8" t="s">
+        <v>7</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="B9">
-        <v>7117</v>
+        <v>12208</v>
       </c>
       <c r="C9" t="s">
-        <v>29</v>
+        <v>7</v>
       </c>
       <c r="D9" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>22</v>
+      </c>
+      <c r="E9" t="s">
+        <v>7</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="B10">
-        <v>7114</v>
+        <v>12019</v>
       </c>
       <c r="C10" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="D10" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>24</v>
+      </c>
+      <c r="E10" t="s">
+        <v>7</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="B11">
-        <v>7040</v>
+        <v>11814</v>
       </c>
       <c r="C11" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="D11" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>26</v>
+      </c>
+      <c r="E11" t="s">
+        <v>7</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="B12">
-        <v>6946</v>
+        <v>11660</v>
       </c>
       <c r="C12" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="D12" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="B13">
-        <v>6711</v>
+        <v>10371</v>
       </c>
       <c r="C13" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D13" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>31</v>
+      </c>
+      <c r="E13" t="s">
+        <v>7</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="B14">
-        <v>5977</v>
+        <v>10113</v>
       </c>
       <c r="C14" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="D14" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="B15">
-        <v>5976</v>
+        <v>9988</v>
       </c>
       <c r="C15" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="D15" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="B16">
-        <v>5678</v>
+        <v>9319</v>
       </c>
       <c r="C16" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="D16" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="B17">
-        <v>5423</v>
+        <v>8080</v>
       </c>
       <c r="C17" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="D17" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="B18">
-        <v>5357</v>
+        <v>7656</v>
       </c>
       <c r="C18" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="D18" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="B19">
-        <v>5168</v>
+        <v>7425</v>
       </c>
       <c r="C19" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="D19" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="B20">
-        <v>4601</v>
+        <v>7117</v>
       </c>
       <c r="C20" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="D20" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>62</v>
+        <v>50</v>
       </c>
       <c r="B21">
-        <v>4357</v>
+        <v>7114</v>
       </c>
       <c r="C21" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="D21" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="B22">
-        <v>4091</v>
+        <v>7040</v>
       </c>
       <c r="C22" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
       <c r="D22" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="B23">
-        <v>3993</v>
+        <v>6946</v>
       </c>
       <c r="C23" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="D23" t="s">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="B24">
-        <v>3918</v>
+        <v>6711</v>
       </c>
       <c r="C24" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="D24" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="B25">
-        <v>3878</v>
+        <v>5977</v>
       </c>
       <c r="C25" t="s">
-        <v>7</v>
+        <v>65</v>
       </c>
       <c r="D25" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>66</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="B26">
-        <v>3782</v>
+        <v>5976</v>
       </c>
       <c r="C26" t="s">
-        <v>76</v>
+        <v>67</v>
       </c>
       <c r="D26" t="s">
-        <v>77</v>
+        <v>68</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="B27">
-        <v>3535</v>
+        <v>5678</v>
       </c>
       <c r="C27" t="s">
-        <v>7</v>
+        <v>70</v>
       </c>
       <c r="D27" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>71</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="B28">
-        <v>3272</v>
+        <v>5423</v>
       </c>
       <c r="C28" t="s">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="D28" t="s">
-        <v>82</v>
+        <v>74</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="B29">
-        <v>2844</v>
+        <v>5357</v>
       </c>
       <c r="C29" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="D29" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="B30">
-        <v>2454</v>
+        <v>5168</v>
       </c>
       <c r="C30" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="D30" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="B31">
-        <v>1288</v>
+        <v>4601</v>
       </c>
       <c r="C31" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="D31" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="B32">
-        <v>843</v>
+        <v>4357</v>
       </c>
       <c r="C32" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="D32" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="B33">
-        <v>635</v>
+        <v>4091</v>
       </c>
       <c r="C33" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="D33" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="B34">
-        <v>17130</v>
+        <v>3993</v>
       </c>
       <c r="C34" t="s">
-        <v>99</v>
+        <v>91</v>
       </c>
       <c r="D34" t="s">
-        <v>100</v>
+        <v>92</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="B35">
-        <v>17129</v>
+        <v>3918</v>
       </c>
       <c r="C35" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="D35" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>103</v>
+        <v>93</v>
       </c>
       <c r="B36">
-        <v>16955</v>
+        <v>3878</v>
       </c>
       <c r="C36" t="s">
-        <v>104</v>
+        <v>7</v>
       </c>
       <c r="D36" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>96</v>
+      </c>
+      <c r="E36" t="s">
+        <v>7</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>106</v>
+        <v>97</v>
       </c>
       <c r="B37">
-        <v>16798</v>
+        <v>3782</v>
       </c>
       <c r="C37" t="s">
-        <v>7</v>
+        <v>98</v>
       </c>
       <c r="D37" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>99</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="B38">
-        <v>16797</v>
+        <v>3535</v>
       </c>
       <c r="C38" t="s">
         <v>7</v>
       </c>
       <c r="D38" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="B39">
-        <v>16743</v>
+        <v>3272</v>
       </c>
       <c r="C39" t="s">
-        <v>7</v>
+        <v>103</v>
       </c>
       <c r="D39" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>104</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="B40">
-        <v>16379</v>
+        <v>2844</v>
       </c>
       <c r="C40" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="D40" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="B41">
-        <v>15901</v>
+        <v>2454</v>
       </c>
       <c r="C41" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="D41" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="B42">
-        <v>15896</v>
+        <v>1288</v>
       </c>
       <c r="C42" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="D42" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="B43">
-        <v>15463</v>
+        <v>843</v>
       </c>
       <c r="C43" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="D43" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="B44">
-        <v>14865</v>
+        <v>635</v>
       </c>
       <c r="C44" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="D44" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="B45">
-        <v>13455</v>
+        <v>17130</v>
       </c>
       <c r="C45" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="D45" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="B46">
-        <v>13138</v>
+        <v>17129</v>
       </c>
       <c r="C46" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="D46" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="B47">
-        <v>13133</v>
+        <v>16955</v>
       </c>
       <c r="C47" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="D47" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
         <v>128</v>
       </c>
       <c r="B48">
-        <v>13118</v>
+        <v>16798</v>
       </c>
       <c r="C48" t="s">
-        <v>133</v>
+        <v>7</v>
       </c>
       <c r="D48" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>129</v>
+      </c>
+      <c r="E48" t="s">
+        <v>7</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>135</v>
+        <v>128</v>
       </c>
       <c r="B49">
-        <v>12633</v>
+        <v>16797</v>
       </c>
       <c r="C49" t="s">
-        <v>136</v>
+        <v>7</v>
       </c>
       <c r="D49" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>130</v>
+      </c>
+      <c r="E49" t="s">
+        <v>7</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
       <c r="B50">
-        <v>12420</v>
+        <v>16743</v>
       </c>
       <c r="C50" t="s">
-        <v>139</v>
+        <v>7</v>
       </c>
       <c r="D50" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>132</v>
+      </c>
+      <c r="E50" t="s">
+        <v>7</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="B51">
-        <v>12402</v>
+        <v>16379</v>
       </c>
       <c r="C51" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="D51" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="B52">
-        <v>12250</v>
+        <v>15901</v>
       </c>
       <c r="C52" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
       <c r="D52" t="s">
-        <v>145</v>
+        <v>138</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>146</v>
+        <v>136</v>
       </c>
       <c r="B53">
-        <v>11158</v>
+        <v>15896</v>
       </c>
       <c r="C53" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
       <c r="D53" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="B54">
-        <v>11135</v>
+        <v>15463</v>
       </c>
       <c r="C54" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="D54" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
       <c r="B55">
-        <v>11108</v>
+        <v>14865</v>
       </c>
       <c r="C55" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
       <c r="D55" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
       <c r="B56">
-        <v>10862</v>
+        <v>13455</v>
       </c>
       <c r="C56" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="D56" t="s">
-        <v>156</v>
+        <v>149</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>157</v>
+        <v>150</v>
       </c>
       <c r="B57">
-        <v>10815</v>
+        <v>13138</v>
       </c>
       <c r="C57" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="D57" t="s">
-        <v>159</v>
+        <v>152</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>157</v>
+        <v>150</v>
       </c>
       <c r="B58">
-        <v>10812</v>
+        <v>13133</v>
       </c>
       <c r="C58" t="s">
-        <v>160</v>
+        <v>153</v>
       </c>
       <c r="D58" t="s">
-        <v>161</v>
+        <v>154</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>162</v>
+        <v>150</v>
       </c>
       <c r="B59">
-        <v>9728</v>
+        <v>13118</v>
       </c>
       <c r="C59" t="s">
-        <v>7</v>
+        <v>155</v>
       </c>
       <c r="D59" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>156</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="B60">
-        <v>9727</v>
+        <v>12633</v>
       </c>
       <c r="C60" t="s">
-        <v>7</v>
+        <v>158</v>
       </c>
       <c r="D60" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>159</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="B61">
-        <v>9629</v>
+        <v>12420</v>
       </c>
       <c r="C61" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="D61" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="B62">
-        <v>9628</v>
+        <v>12402</v>
       </c>
       <c r="C62" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="D62" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
         <v>165</v>
       </c>
       <c r="B63">
-        <v>9627</v>
+        <v>12250</v>
       </c>
       <c r="C63" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="D63" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="B64">
-        <v>9599</v>
+        <v>11158</v>
       </c>
       <c r="C64" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="D64" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
+        <v>168</v>
+      </c>
+      <c r="B65">
+        <v>11135</v>
+      </c>
+      <c r="C65" t="s">
+        <v>171</v>
+      </c>
+      <c r="D65" t="s">
         <v>172</v>
-      </c>
-[...7 lines deleted...]
-        <v>176</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B66">
-        <v>9597</v>
+        <v>11108</v>
       </c>
       <c r="C66" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D66" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="B67">
-        <v>9596</v>
+        <v>10862</v>
       </c>
       <c r="C67" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="D67" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>172</v>
+        <v>179</v>
       </c>
       <c r="B68">
-        <v>9595</v>
+        <v>10815</v>
       </c>
       <c r="C68" t="s">
+        <v>180</v>
+      </c>
+      <c r="D68" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
+        <v>179</v>
+      </c>
+      <c r="B69">
+        <v>10812</v>
+      </c>
+      <c r="C69" t="s">
+        <v>182</v>
+      </c>
+      <c r="D69" t="s">
         <v>183</v>
-      </c>
-[...7 lines deleted...]
-        <v>185</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="B70">
-        <v>7727</v>
+        <v>9728</v>
       </c>
       <c r="C70" t="s">
-        <v>187</v>
+        <v>7</v>
       </c>
       <c r="D70" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>185</v>
+      </c>
+      <c r="E70" t="s">
+        <v>7</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="B71">
-        <v>7576</v>
+        <v>9727</v>
       </c>
       <c r="C71" t="s">
-        <v>190</v>
+        <v>7</v>
       </c>
       <c r="D71" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>186</v>
+      </c>
+      <c r="E71" t="s">
+        <v>7</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="B72">
-        <v>7291</v>
+        <v>9629</v>
       </c>
       <c r="C72" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="D72" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>195</v>
+        <v>187</v>
       </c>
       <c r="B73">
-        <v>7170</v>
+        <v>9628</v>
       </c>
       <c r="C73" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
       <c r="D73" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>198</v>
+        <v>187</v>
       </c>
       <c r="B74">
-        <v>7008</v>
+        <v>9627</v>
       </c>
       <c r="C74" t="s">
-        <v>199</v>
+        <v>192</v>
       </c>
       <c r="D74" t="s">
-        <v>200</v>
+        <v>193</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="B75">
-        <v>6864</v>
+        <v>9599</v>
       </c>
       <c r="C75" t="s">
-        <v>202</v>
+        <v>195</v>
       </c>
       <c r="D75" t="s">
-        <v>203</v>
+        <v>196</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="B76">
-        <v>6861</v>
+        <v>9598</v>
       </c>
       <c r="C76" t="s">
-        <v>204</v>
+        <v>197</v>
       </c>
       <c r="D76" t="s">
-        <v>205</v>
+        <v>198</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>206</v>
+        <v>194</v>
       </c>
       <c r="B77">
-        <v>6801</v>
+        <v>9597</v>
       </c>
       <c r="C77" t="s">
-        <v>207</v>
+        <v>199</v>
       </c>
       <c r="D77" t="s">
-        <v>208</v>
+        <v>200</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>209</v>
+        <v>194</v>
       </c>
       <c r="B78">
-        <v>6492</v>
+        <v>9596</v>
       </c>
       <c r="C78" t="s">
-        <v>210</v>
+        <v>201</v>
       </c>
       <c r="D78" t="s">
-        <v>211</v>
+        <v>202</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>212</v>
+        <v>194</v>
       </c>
       <c r="B79">
-        <v>6372</v>
+        <v>9595</v>
       </c>
       <c r="C79" t="s">
-        <v>213</v>
+        <v>203</v>
       </c>
       <c r="D79" t="s">
-        <v>214</v>
+        <v>204</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>215</v>
+        <v>205</v>
       </c>
       <c r="B80">
-        <v>6219</v>
+        <v>7895</v>
       </c>
       <c r="C80" t="s">
-        <v>216</v>
+        <v>206</v>
       </c>
       <c r="D80" t="s">
-        <v>217</v>
+        <v>207</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>218</v>
+        <v>208</v>
       </c>
       <c r="B81">
-        <v>6165</v>
+        <v>7727</v>
       </c>
       <c r="C81" t="s">
-        <v>219</v>
+        <v>209</v>
       </c>
       <c r="D81" t="s">
-        <v>220</v>
+        <v>210</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>221</v>
+        <v>211</v>
       </c>
       <c r="B82">
-        <v>5993</v>
+        <v>7576</v>
       </c>
       <c r="C82" t="s">
-        <v>222</v>
+        <v>212</v>
       </c>
       <c r="D82" t="s">
-        <v>223</v>
+        <v>213</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>224</v>
+        <v>214</v>
       </c>
       <c r="B83">
-        <v>5910</v>
+        <v>7291</v>
       </c>
       <c r="C83" t="s">
-        <v>7</v>
+        <v>215</v>
       </c>
       <c r="D83" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>216</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>226</v>
+        <v>217</v>
       </c>
       <c r="B84">
-        <v>5726</v>
+        <v>7170</v>
       </c>
       <c r="C84" t="s">
-        <v>227</v>
+        <v>218</v>
       </c>
       <c r="D84" t="s">
-        <v>228</v>
+        <v>219</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>229</v>
+        <v>220</v>
       </c>
       <c r="B85">
-        <v>5429</v>
+        <v>7008</v>
       </c>
       <c r="C85" t="s">
-        <v>7</v>
+        <v>221</v>
       </c>
       <c r="D85" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>222</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>231</v>
+        <v>223</v>
       </c>
       <c r="B86">
-        <v>5371</v>
+        <v>6864</v>
       </c>
       <c r="C86" t="s">
-        <v>7</v>
+        <v>224</v>
       </c>
       <c r="D86" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>225</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>233</v>
+        <v>223</v>
       </c>
       <c r="B87">
-        <v>4504</v>
+        <v>6861</v>
       </c>
       <c r="C87" t="s">
-        <v>7</v>
+        <v>226</v>
       </c>
       <c r="D87" t="s">
-        <v>234</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>227</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>235</v>
+        <v>228</v>
       </c>
       <c r="B88">
-        <v>4271</v>
+        <v>6801</v>
       </c>
       <c r="C88" t="s">
-        <v>236</v>
+        <v>229</v>
       </c>
       <c r="D88" t="s">
-        <v>237</v>
+        <v>230</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>238</v>
+        <v>231</v>
       </c>
       <c r="B89">
-        <v>3617</v>
+        <v>6492</v>
       </c>
       <c r="C89" t="s">
-        <v>7</v>
+        <v>232</v>
       </c>
       <c r="D89" t="s">
-        <v>239</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>233</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>240</v>
+        <v>234</v>
       </c>
       <c r="B90">
-        <v>3389</v>
+        <v>6372</v>
       </c>
       <c r="C90" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="D90" t="s">
-        <v>242</v>
+        <v>236</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>243</v>
+        <v>237</v>
       </c>
       <c r="B91">
-        <v>3051</v>
+        <v>6219</v>
       </c>
       <c r="C91" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="D91" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>246</v>
+        <v>240</v>
       </c>
       <c r="B92">
-        <v>2971</v>
+        <v>6165</v>
       </c>
       <c r="C92" t="s">
-        <v>247</v>
+        <v>241</v>
       </c>
       <c r="D92" t="s">
-        <v>248</v>
+        <v>242</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="B93">
-        <v>2735</v>
+        <v>5993</v>
       </c>
       <c r="C93" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="D93" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="B94">
-        <v>2727</v>
+        <v>5910</v>
       </c>
       <c r="C94" t="s">
         <v>7</v>
       </c>
       <c r="D94" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
+        <v>248</v>
+      </c>
+      <c r="B95">
+        <v>5726</v>
+      </c>
+      <c r="C95" t="s">
         <v>249</v>
       </c>
-      <c r="B95">
-[...4 lines deleted...]
-      </c>
       <c r="D95" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="B96">
-        <v>2687</v>
+        <v>5429</v>
       </c>
       <c r="C96" t="s">
         <v>7</v>
       </c>
       <c r="D96" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="E96" t="s">
         <v>7</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="B97">
-        <v>2677</v>
+        <v>5371</v>
       </c>
       <c r="C97" t="s">
         <v>7</v>
       </c>
       <c r="D97" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E97" t="s">
         <v>7</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="B98">
-        <v>1886</v>
+        <v>4504</v>
       </c>
       <c r="C98" t="s">
         <v>7</v>
       </c>
       <c r="D98" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E98" t="s">
         <v>7</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
         <v>257</v>
       </c>
       <c r="B99">
-        <v>1883</v>
+        <v>4271</v>
       </c>
       <c r="C99" t="s">
-        <v>7</v>
+        <v>258</v>
       </c>
       <c r="D99" t="s">
         <v>259</v>
       </c>
-      <c r="E99" t="s">
-        <v>7</v>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
         <v>260</v>
       </c>
       <c r="B100">
-        <v>1802</v>
+        <v>3617</v>
       </c>
       <c r="C100" t="s">
+        <v>7</v>
+      </c>
+      <c r="D100" t="s">
         <v>261</v>
       </c>
-      <c r="D100" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E100" t="s">
+        <v>7</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="B101">
-        <v>1790</v>
+        <v>3389</v>
       </c>
       <c r="C101" t="s">
-        <v>7</v>
+        <v>263</v>
       </c>
       <c r="D101" t="s">
-        <v>263</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>264</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="B102">
-        <v>1788</v>
+        <v>3051</v>
       </c>
       <c r="C102" t="s">
-        <v>7</v>
+        <v>266</v>
       </c>
       <c r="D102" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>267</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="B103">
-        <v>1475</v>
+        <v>2971</v>
       </c>
       <c r="C103" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="D103" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="B104">
-        <v>1463</v>
+        <v>2735</v>
       </c>
       <c r="C104" t="s">
-        <v>7</v>
+        <v>272</v>
       </c>
       <c r="D104" t="s">
-        <v>268</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>273</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="B105">
-        <v>1462</v>
+        <v>2727</v>
       </c>
       <c r="C105" t="s">
         <v>7</v>
       </c>
       <c r="D105" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="E105" t="s">
         <v>7</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="B106">
-        <v>1450</v>
+        <v>2700</v>
       </c>
       <c r="C106" t="s">
-        <v>7</v>
+        <v>275</v>
       </c>
       <c r="D106" t="s">
-        <v>270</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>276</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="B107">
-        <v>1446</v>
+        <v>2687</v>
       </c>
       <c r="C107" t="s">
         <v>7</v>
       </c>
       <c r="D107" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="E107" t="s">
         <v>7</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B108">
-        <v>1145</v>
+        <v>2677</v>
       </c>
       <c r="C108" t="s">
-        <v>273</v>
+        <v>7</v>
       </c>
       <c r="D108" t="s">
-        <v>274</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>278</v>
+      </c>
+      <c r="E108" t="s">
+        <v>7</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="B109">
-        <v>1085</v>
+        <v>1886</v>
       </c>
       <c r="C109" t="s">
         <v>7</v>
       </c>
       <c r="D109" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="E109" t="s">
         <v>7</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="B110">
-        <v>714</v>
+        <v>1883</v>
       </c>
       <c r="C110" t="s">
         <v>7</v>
       </c>
       <c r="D110" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="E110" t="s">
         <v>7</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="B111">
-        <v>699</v>
+        <v>1802</v>
       </c>
       <c r="C111" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="D111" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="B112">
-        <v>698</v>
+        <v>1790</v>
       </c>
       <c r="C112" t="s">
-        <v>281</v>
+        <v>7</v>
       </c>
       <c r="D112" t="s">
-        <v>282</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>285</v>
+      </c>
+      <c r="E112" t="s">
+        <v>7</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="B113">
-        <v>512</v>
+        <v>1788</v>
       </c>
       <c r="C113" t="s">
         <v>7</v>
       </c>
       <c r="D113" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="E113" t="s">
         <v>7</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="B114">
-        <v>509</v>
+        <v>1475</v>
       </c>
       <c r="C114" t="s">
-        <v>7</v>
+        <v>288</v>
       </c>
       <c r="D114" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>289</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B115">
-        <v>434</v>
+        <v>1463</v>
       </c>
       <c r="C115" t="s">
-        <v>287</v>
+        <v>7</v>
       </c>
       <c r="D115" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>290</v>
+      </c>
+      <c r="E115" t="s">
+        <v>7</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="B116">
-        <v>249</v>
+        <v>1462</v>
       </c>
       <c r="C116" t="s">
-        <v>290</v>
+        <v>7</v>
       </c>
       <c r="D116" t="s">
         <v>291</v>
       </c>
-      <c r="E116" s="2" t="s">
-        <v>9</v>
+      <c r="E116" t="s">
+        <v>7</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="B117">
-        <v>236</v>
+        <v>1450</v>
       </c>
       <c r="C117" t="s">
+        <v>7</v>
+      </c>
+      <c r="D117" t="s">
         <v>292</v>
       </c>
-      <c r="D117" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E117" t="s">
+        <v>7</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>294</v>
+        <v>287</v>
       </c>
       <c r="B118">
-        <v>93</v>
+        <v>1446</v>
       </c>
       <c r="C118" t="s">
-        <v>295</v>
+        <v>7</v>
       </c>
       <c r="D118" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>293</v>
+      </c>
+      <c r="E118" t="s">
+        <v>7</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
         <v>294</v>
       </c>
       <c r="B119">
-        <v>92</v>
+        <v>1145</v>
       </c>
       <c r="C119" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="D119" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="B120">
-        <v>9475</v>
+        <v>1085</v>
       </c>
       <c r="C120" t="s">
-        <v>300</v>
+        <v>7</v>
       </c>
       <c r="D120" t="s">
-        <v>301</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>298</v>
+      </c>
+      <c r="E120" t="s">
+        <v>7</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="B121">
-        <v>9246</v>
+        <v>714</v>
       </c>
       <c r="C121" t="s">
-        <v>303</v>
+        <v>7</v>
       </c>
       <c r="D121" t="s">
-        <v>304</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>300</v>
+      </c>
+      <c r="E121" t="s">
+        <v>7</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
+        <v>299</v>
+      </c>
+      <c r="B122">
+        <v>699</v>
+      </c>
+      <c r="C122" t="s">
+        <v>301</v>
+      </c>
+      <c r="D122" t="s">
         <v>302</v>
       </c>
-      <c r="B122">
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>299</v>
+      </c>
+      <c r="B123">
+        <v>698</v>
+      </c>
+      <c r="C123" t="s">
+        <v>303</v>
+      </c>
+      <c r="D123" t="s">
+        <v>304</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A124" t="s">
+        <v>305</v>
+      </c>
+      <c r="B124">
+        <v>512</v>
+      </c>
+      <c r="C124" t="s">
+        <v>7</v>
+      </c>
+      <c r="D124" t="s">
+        <v>306</v>
+      </c>
+      <c r="E124" t="s">
+        <v>7</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
+        <v>305</v>
+      </c>
+      <c r="B125">
+        <v>509</v>
+      </c>
+      <c r="C125" t="s">
+        <v>7</v>
+      </c>
+      <c r="D125" t="s">
+        <v>307</v>
+      </c>
+      <c r="E125" t="s">
+        <v>7</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>308</v>
+      </c>
+      <c r="B126">
+        <v>434</v>
+      </c>
+      <c r="C126" t="s">
+        <v>309</v>
+      </c>
+      <c r="D126" t="s">
+        <v>310</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A127" t="s">
+        <v>311</v>
+      </c>
+      <c r="B127">
+        <v>249</v>
+      </c>
+      <c r="C127" t="s">
+        <v>312</v>
+      </c>
+      <c r="D127" t="s">
+        <v>313</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
+        <v>311</v>
+      </c>
+      <c r="B128">
+        <v>236</v>
+      </c>
+      <c r="C128" t="s">
+        <v>314</v>
+      </c>
+      <c r="D128" t="s">
+        <v>315</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A129" t="s">
+        <v>316</v>
+      </c>
+      <c r="B129">
+        <v>93</v>
+      </c>
+      <c r="C129" t="s">
+        <v>317</v>
+      </c>
+      <c r="D129" t="s">
+        <v>318</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
+        <v>316</v>
+      </c>
+      <c r="B130">
+        <v>92</v>
+      </c>
+      <c r="C130" t="s">
+        <v>319</v>
+      </c>
+      <c r="D130" t="s">
+        <v>320</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A131" t="s">
+        <v>321</v>
+      </c>
+      <c r="B131">
+        <v>9475</v>
+      </c>
+      <c r="C131" t="s">
+        <v>322</v>
+      </c>
+      <c r="D131" t="s">
+        <v>323</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A132" t="s">
+        <v>324</v>
+      </c>
+      <c r="B132">
+        <v>9246</v>
+      </c>
+      <c r="C132" t="s">
+        <v>325</v>
+      </c>
+      <c r="D132" t="s">
+        <v>326</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A133" t="s">
+        <v>324</v>
+      </c>
+      <c r="B133">
         <v>9245</v>
       </c>
-      <c r="C122" t="s">
-[...8 lines deleted...]
-      <c r="F122" s="2" t="s">
+      <c r="C133" t="s">
+        <v>327</v>
+      </c>
+      <c r="D133" t="s">
+        <v>328</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1"/>
-    <hyperlink ref="E3" r:id="rId2"/>
-[...178 lines deleted...]
-    <hyperlink ref="F101" r:id="rId181"/>
+    <hyperlink ref="F3" r:id="rId2"/>
+    <hyperlink ref="F4" r:id="rId3"/>
+    <hyperlink ref="E5" r:id="rId4"/>
+    <hyperlink ref="F5" r:id="rId5"/>
+    <hyperlink ref="E6" r:id="rId6"/>
+    <hyperlink ref="F6" r:id="rId7"/>
+    <hyperlink ref="E7" r:id="rId8"/>
+    <hyperlink ref="F7" r:id="rId9"/>
+    <hyperlink ref="F8" r:id="rId10"/>
+    <hyperlink ref="F9" r:id="rId11"/>
+    <hyperlink ref="F10" r:id="rId12"/>
+    <hyperlink ref="F11" r:id="rId13"/>
+    <hyperlink ref="E12" r:id="rId14"/>
+    <hyperlink ref="F12" r:id="rId15"/>
+    <hyperlink ref="F13" r:id="rId16"/>
+    <hyperlink ref="E14" r:id="rId17"/>
+    <hyperlink ref="F14" r:id="rId18"/>
+    <hyperlink ref="E15" r:id="rId19"/>
+    <hyperlink ref="F15" r:id="rId20"/>
+    <hyperlink ref="E16" r:id="rId21"/>
+    <hyperlink ref="F16" r:id="rId22"/>
+    <hyperlink ref="E17" r:id="rId23"/>
+    <hyperlink ref="F17" r:id="rId24"/>
+    <hyperlink ref="E18" r:id="rId25"/>
+    <hyperlink ref="F18" r:id="rId26"/>
+    <hyperlink ref="E19" r:id="rId27"/>
+    <hyperlink ref="F19" r:id="rId28"/>
+    <hyperlink ref="E20" r:id="rId29"/>
+    <hyperlink ref="F20" r:id="rId30"/>
+    <hyperlink ref="E21" r:id="rId31"/>
+    <hyperlink ref="F21" r:id="rId32"/>
+    <hyperlink ref="E22" r:id="rId33"/>
+    <hyperlink ref="F22" r:id="rId34"/>
+    <hyperlink ref="E23" r:id="rId35"/>
+    <hyperlink ref="F23" r:id="rId36"/>
+    <hyperlink ref="E24" r:id="rId37"/>
+    <hyperlink ref="F24" r:id="rId38"/>
+    <hyperlink ref="E25" r:id="rId39"/>
+    <hyperlink ref="F25" r:id="rId40"/>
+    <hyperlink ref="E26" r:id="rId41"/>
+    <hyperlink ref="F26" r:id="rId42"/>
+    <hyperlink ref="E27" r:id="rId43"/>
+    <hyperlink ref="F27" r:id="rId44"/>
+    <hyperlink ref="E28" r:id="rId45"/>
+    <hyperlink ref="F28" r:id="rId46"/>
+    <hyperlink ref="E29" r:id="rId47"/>
+    <hyperlink ref="F29" r:id="rId48"/>
+    <hyperlink ref="E30" r:id="rId49"/>
+    <hyperlink ref="F30" r:id="rId50"/>
+    <hyperlink ref="E31" r:id="rId51"/>
+    <hyperlink ref="F31" r:id="rId52"/>
+    <hyperlink ref="E32" r:id="rId53"/>
+    <hyperlink ref="F32" r:id="rId54"/>
+    <hyperlink ref="E33" r:id="rId55"/>
+    <hyperlink ref="F33" r:id="rId56"/>
+    <hyperlink ref="E34" r:id="rId57"/>
+    <hyperlink ref="F34" r:id="rId58"/>
+    <hyperlink ref="E35" r:id="rId59"/>
+    <hyperlink ref="F35" r:id="rId60"/>
+    <hyperlink ref="F36" r:id="rId61"/>
+    <hyperlink ref="E37" r:id="rId62"/>
+    <hyperlink ref="F37" r:id="rId63"/>
+    <hyperlink ref="F38" r:id="rId64"/>
+    <hyperlink ref="E39" r:id="rId65"/>
+    <hyperlink ref="F39" r:id="rId66"/>
+    <hyperlink ref="E40" r:id="rId67"/>
+    <hyperlink ref="F40" r:id="rId68"/>
+    <hyperlink ref="E41" r:id="rId69"/>
+    <hyperlink ref="F41" r:id="rId70"/>
+    <hyperlink ref="E42" r:id="rId71"/>
+    <hyperlink ref="F42" r:id="rId72"/>
+    <hyperlink ref="E43" r:id="rId73"/>
+    <hyperlink ref="F43" r:id="rId74"/>
+    <hyperlink ref="E44" r:id="rId75"/>
+    <hyperlink ref="F44" r:id="rId76"/>
+    <hyperlink ref="E45" r:id="rId77"/>
+    <hyperlink ref="F45" r:id="rId78"/>
+    <hyperlink ref="E46" r:id="rId79"/>
+    <hyperlink ref="F46" r:id="rId80"/>
+    <hyperlink ref="E47" r:id="rId81"/>
+    <hyperlink ref="F47" r:id="rId82"/>
+    <hyperlink ref="F48" r:id="rId83"/>
+    <hyperlink ref="F49" r:id="rId84"/>
+    <hyperlink ref="F50" r:id="rId85"/>
+    <hyperlink ref="E51" r:id="rId86"/>
+    <hyperlink ref="F51" r:id="rId87"/>
+    <hyperlink ref="E52" r:id="rId88"/>
+    <hyperlink ref="F52" r:id="rId89"/>
+    <hyperlink ref="E53" r:id="rId90"/>
+    <hyperlink ref="F53" r:id="rId91"/>
+    <hyperlink ref="E54" r:id="rId92"/>
+    <hyperlink ref="F54" r:id="rId93"/>
+    <hyperlink ref="E55" r:id="rId94"/>
+    <hyperlink ref="F55" r:id="rId95"/>
+    <hyperlink ref="E56" r:id="rId96"/>
+    <hyperlink ref="F56" r:id="rId97"/>
+    <hyperlink ref="E57" r:id="rId98"/>
+    <hyperlink ref="F57" r:id="rId99"/>
+    <hyperlink ref="E58" r:id="rId100"/>
+    <hyperlink ref="F58" r:id="rId101"/>
+    <hyperlink ref="E59" r:id="rId102"/>
+    <hyperlink ref="F59" r:id="rId103"/>
+    <hyperlink ref="E60" r:id="rId104"/>
+    <hyperlink ref="F60" r:id="rId105"/>
+    <hyperlink ref="E61" r:id="rId106"/>
+    <hyperlink ref="F61" r:id="rId107"/>
+    <hyperlink ref="E62" r:id="rId108"/>
+    <hyperlink ref="F62" r:id="rId109"/>
+    <hyperlink ref="E63" r:id="rId110"/>
+    <hyperlink ref="F63" r:id="rId111"/>
+    <hyperlink ref="E64" r:id="rId112"/>
+    <hyperlink ref="F64" r:id="rId113"/>
+    <hyperlink ref="E65" r:id="rId114"/>
+    <hyperlink ref="F65" r:id="rId115"/>
+    <hyperlink ref="E66" r:id="rId116"/>
+    <hyperlink ref="F66" r:id="rId117"/>
+    <hyperlink ref="E67" r:id="rId118"/>
+    <hyperlink ref="F67" r:id="rId119"/>
+    <hyperlink ref="E68" r:id="rId120"/>
+    <hyperlink ref="F68" r:id="rId121"/>
+    <hyperlink ref="E69" r:id="rId122"/>
+    <hyperlink ref="F69" r:id="rId123"/>
+    <hyperlink ref="F70" r:id="rId124"/>
+    <hyperlink ref="F71" r:id="rId125"/>
+    <hyperlink ref="E72" r:id="rId126"/>
+    <hyperlink ref="F72" r:id="rId127"/>
+    <hyperlink ref="E73" r:id="rId128"/>
+    <hyperlink ref="F73" r:id="rId129"/>
+    <hyperlink ref="E74" r:id="rId130"/>
+    <hyperlink ref="F74" r:id="rId131"/>
+    <hyperlink ref="E75" r:id="rId132"/>
+    <hyperlink ref="F75" r:id="rId133"/>
+    <hyperlink ref="E76" r:id="rId134"/>
+    <hyperlink ref="F76" r:id="rId135"/>
+    <hyperlink ref="E77" r:id="rId136"/>
+    <hyperlink ref="F77" r:id="rId137"/>
+    <hyperlink ref="E78" r:id="rId138"/>
+    <hyperlink ref="F78" r:id="rId139"/>
+    <hyperlink ref="E79" r:id="rId140"/>
+    <hyperlink ref="F79" r:id="rId141"/>
+    <hyperlink ref="E80" r:id="rId142"/>
+    <hyperlink ref="F80" r:id="rId143"/>
+    <hyperlink ref="E81" r:id="rId144"/>
+    <hyperlink ref="F81" r:id="rId145"/>
+    <hyperlink ref="E82" r:id="rId146"/>
+    <hyperlink ref="F82" r:id="rId147"/>
+    <hyperlink ref="E83" r:id="rId148"/>
+    <hyperlink ref="F83" r:id="rId149"/>
+    <hyperlink ref="E84" r:id="rId150"/>
+    <hyperlink ref="F84" r:id="rId151"/>
+    <hyperlink ref="E85" r:id="rId152"/>
+    <hyperlink ref="F85" r:id="rId153"/>
+    <hyperlink ref="E86" r:id="rId154"/>
+    <hyperlink ref="F86" r:id="rId155"/>
+    <hyperlink ref="E87" r:id="rId156"/>
+    <hyperlink ref="F87" r:id="rId157"/>
+    <hyperlink ref="E88" r:id="rId158"/>
+    <hyperlink ref="F88" r:id="rId159"/>
+    <hyperlink ref="E89" r:id="rId160"/>
+    <hyperlink ref="F89" r:id="rId161"/>
+    <hyperlink ref="E90" r:id="rId162"/>
+    <hyperlink ref="F90" r:id="rId163"/>
+    <hyperlink ref="E91" r:id="rId164"/>
+    <hyperlink ref="F91" r:id="rId165"/>
+    <hyperlink ref="E92" r:id="rId166"/>
+    <hyperlink ref="F92" r:id="rId167"/>
+    <hyperlink ref="E93" r:id="rId168"/>
+    <hyperlink ref="F93" r:id="rId169"/>
+    <hyperlink ref="F94" r:id="rId170"/>
+    <hyperlink ref="E95" r:id="rId171"/>
+    <hyperlink ref="F95" r:id="rId172"/>
+    <hyperlink ref="F96" r:id="rId173"/>
+    <hyperlink ref="F97" r:id="rId174"/>
+    <hyperlink ref="F98" r:id="rId175"/>
+    <hyperlink ref="E99" r:id="rId176"/>
+    <hyperlink ref="F99" r:id="rId177"/>
+    <hyperlink ref="F100" r:id="rId178"/>
+    <hyperlink ref="E101" r:id="rId179"/>
+    <hyperlink ref="F101" r:id="rId180"/>
+    <hyperlink ref="E102" r:id="rId181"/>
     <hyperlink ref="F102" r:id="rId182"/>
     <hyperlink ref="E103" r:id="rId183"/>
     <hyperlink ref="F103" r:id="rId184"/>
-    <hyperlink ref="F104" r:id="rId185"/>
-[...9 lines deleted...]
-    <hyperlink ref="E112" r:id="rId195"/>
+    <hyperlink ref="E104" r:id="rId185"/>
+    <hyperlink ref="F104" r:id="rId186"/>
+    <hyperlink ref="F105" r:id="rId187"/>
+    <hyperlink ref="E106" r:id="rId188"/>
+    <hyperlink ref="F106" r:id="rId189"/>
+    <hyperlink ref="F107" r:id="rId190"/>
+    <hyperlink ref="F108" r:id="rId191"/>
+    <hyperlink ref="F109" r:id="rId192"/>
+    <hyperlink ref="F110" r:id="rId193"/>
+    <hyperlink ref="E111" r:id="rId194"/>
+    <hyperlink ref="F111" r:id="rId195"/>
     <hyperlink ref="F112" r:id="rId196"/>
     <hyperlink ref="F113" r:id="rId197"/>
-    <hyperlink ref="F114" r:id="rId198"/>
-    <hyperlink ref="E115" r:id="rId199"/>
+    <hyperlink ref="E114" r:id="rId198"/>
+    <hyperlink ref="F114" r:id="rId199"/>
     <hyperlink ref="F115" r:id="rId200"/>
-    <hyperlink ref="E116" r:id="rId201"/>
-[...12 lines deleted...]
-    <hyperlink ref="F122" r:id="rId214"/>
+    <hyperlink ref="F116" r:id="rId201"/>
+    <hyperlink ref="F117" r:id="rId202"/>
+    <hyperlink ref="F118" r:id="rId203"/>
+    <hyperlink ref="E119" r:id="rId204"/>
+    <hyperlink ref="F119" r:id="rId205"/>
+    <hyperlink ref="F120" r:id="rId206"/>
+    <hyperlink ref="F121" r:id="rId207"/>
+    <hyperlink ref="E122" r:id="rId208"/>
+    <hyperlink ref="F122" r:id="rId209"/>
+    <hyperlink ref="E123" r:id="rId210"/>
+    <hyperlink ref="F123" r:id="rId211"/>
+    <hyperlink ref="F124" r:id="rId212"/>
+    <hyperlink ref="F125" r:id="rId213"/>
+    <hyperlink ref="E126" r:id="rId214"/>
+    <hyperlink ref="F126" r:id="rId215"/>
+    <hyperlink ref="E127" r:id="rId216"/>
+    <hyperlink ref="F127" r:id="rId217"/>
+    <hyperlink ref="E128" r:id="rId218"/>
+    <hyperlink ref="F128" r:id="rId219"/>
+    <hyperlink ref="E129" r:id="rId220"/>
+    <hyperlink ref="F129" r:id="rId221"/>
+    <hyperlink ref="E130" r:id="rId222"/>
+    <hyperlink ref="F130" r:id="rId223"/>
+    <hyperlink ref="E131" r:id="rId224"/>
+    <hyperlink ref="F131" r:id="rId225"/>
+    <hyperlink ref="E132" r:id="rId226"/>
+    <hyperlink ref="F132" r:id="rId227"/>
+    <hyperlink ref="E133" r:id="rId228"/>
+    <hyperlink ref="F133" r:id="rId229"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>