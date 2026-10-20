--- v0 (2026-08-31)
+++ v1 (2026-10-20)
@@ -8,83 +8,201 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="726" uniqueCount="377">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="796" uniqueCount="414">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>16/10/2026</t>
+  </si>
+  <si>
+    <t>BD6573F0F2</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura servizi di noleggio operativo di una soluzione software per la generazione automatica dei contenuti tabellari di AT. E di assistenza e consulenza</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>BD6424A59A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura materiali di cancelleria per progetto IArte Educare all'arte Circ.6/2026</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>BD559F6C72</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura Kit Google education</t>
+  </si>
+  <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>BD50AA583C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura prodotti di pulizia e sanificazione</t>
+  </si>
+  <si>
+    <t>09/10/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto di conferimento incarichi individuali personale interno Progetto LE OFFICINE DEL SUCCESSO FORMATIVO 
+Codice progetto: ESO4.6.A1.B-FSEPNSI-2026-489 
+</t>
+  </si>
+  <si>
+    <t>08/10/2026</t>
+  </si>
+  <si>
+    <t>BD4982B02B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio di amministrazione rete, assistenza hardware e software</t>
+  </si>
+  <si>
+    <t>BD47B36AC1</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizi laboratoriali e workshop progetto Educare all'arte Circolare n.6/2026 Regione Siciliana</t>
+  </si>
+  <si>
+    <t>18/09/2026</t>
+  </si>
+  <si>
+    <t>BD0629C56A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - PACCHETTO AGG.VO ASSISTENZA ARGO</t>
+  </si>
+  <si>
+    <t>17/09/2026</t>
+  </si>
+  <si>
+    <t>BD01F30204</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Sostituzione serratura e n.2 maniglie</t>
+  </si>
+  <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto di conferimento incarichi individuali esperti formatori Titolo Progetto: Formazione per il Piano di Miglioramento
+Codice di Progetto: ESO4.5.A2.B-FSEPNSI-2026-227
+</t>
+  </si>
+  <si>
+    <t>11/09/2026</t>
+  </si>
+  <si>
+    <t>BCF214ABF5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di prodotti per la sanificazione e l'igiene</t>
+  </si>
+  <si>
+    <t>09/09/2026</t>
+  </si>
+  <si>
+    <t>BCE9C4675D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura badge di prossimita'</t>
+  </si>
+  <si>
+    <t>13/07/2026</t>
+  </si>
+  <si>
+    <t>BC47AC8FAF</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Conferimento dell’incarico di RPD (Responsabile della Protezione dei Dati)</t>
+  </si>
+  <si>
     <t>08/06/2026</t>
   </si>
   <si>
     <t>BBF1057F02</t>
   </si>
   <si>
     <t>Decisione a contrarre - Approvvigionamento di materiali di facile consumo/cancelleria, per gli esami di stato alunni 2025/2026</t>
   </si>
   <si>
-    <t>Link</t>
-[...1 lines deleted...]
-  <si>
     <t>22/05/2026</t>
+  </si>
+  <si>
+    <t>BB5620959E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di beni e servizi per la realizzazione di un'aula immersiva</t>
   </si>
   <si>
     <t>BBC3DC99A4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Progetto lettura “Anime Animali” ,all’Associazione Papyros FIUMEFREDDO DI SICILIA per gli alunni delle sezioni della scuola dell'infanzia.</t>
   </si>
   <si>
     <t>21/05/2026</t>
   </si>
   <si>
     <t>BBBF5246EA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Utilizzo del Teatro “Zo Associazione Culturale” P.le Rocco Chinnici 6, 95129 Catania (CT), P.IVA: 04803240870 per il modulo formativo “Attori di parole”, –</t>
   </si>
   <si>
     <t>BBBF8A7CC9</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Avviamento  alla  lettura  “il  mago 
 Pitamede alla scoperta dei cinque sensi” per gli alunni delle sezioni della  scuola dell’infanzia di questa Istituzione scolastica.</t>
   </si>
   <si>
     <t>18/05/2026</t>
@@ -260,53 +378,50 @@
   </si>
   <si>
     <t>BAA85CD331</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Uscita didattica “ORTO BOTANICO"
 per gli alunni delle classi prime sez. A B D giorno 3 marzo 2026 e giorno 01 aprile 2026  sez. C della scuola primaria</t>
   </si>
   <si>
     <t>27/02/2026</t>
   </si>
   <si>
     <t>BA9E5556E6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Spettacolo " Riccioli d'oro "  classi prime primaria ABCD</t>
   </si>
   <si>
     <t>BA9FBAD731</t>
   </si>
   <si>
     <t>Decisione a contrarre - Adesione al Percorso e Laboratorio "La Carta Papiro "per gli alunni delle classi QUARTE A B C D della scuola primaria di questa Istituzione Scolastica</t>
   </si>
   <si>
     <t>24/02/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>N/A</t>
   </si>
   <si>
     <t xml:space="preserve">Nomina Progettista a titolo non oneroso - progetto Didattica immersiva II Edizione </t>
   </si>
   <si>
     <t>BA8A14D0C0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di prodotti igiene pulizia</t>
   </si>
   <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>BA5D2BB51A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Spettacolo e Laboratorio di Burattini per gli alunni delle classi QUARTE A B C e D della scuola primaria</t>
   </si>
   <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>BA51EEE4C5</t>
   </si>
@@ -1554,3231 +1669,3537 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF1057F02" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/9bc607be-7e61-486e-9aff-c3c0df827eac" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC3DC99A4" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/75ccc7ff-5c05-413a-afe7-b096b8f0ed70" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBF5246EA" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/18465bf3-1f46-494e-a69b-899413063c00" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBF8A7CC9" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/b5555989-3658-49f2-b30d-e9f929973eda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBADA5FD9D" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/f616a386-3839-4148-a09b-bf2c3c4557e0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9E2E10F4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/5ba7a295-4db8-4eac-8657-8e87c797062b" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9C2193A7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/52bd5ec2-9f1c-4ee2-8150-5b92782974a5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9965342B" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/e4f84606-b160-4a72-b11b-77ffb29094a9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB79B7E3E8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/027f6d5b-5abb-4b06-8979-46d4ba65ef38" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6B708BB9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/c0b2110a-483a-484a-ac84-638afc79a4da" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB515EA470" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/3d0f9f05-9b0e-4e31-b63c-44f41d87103a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3A28044A" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/a471998e-b3b0-4751-b40f-f0ded2893537" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3865FDD3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/da76ef89-421e-471d-accd-8a235d62050c" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB38E1392D" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/10896f21-a8c1-467f-8f59-ca1b7f20811b" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB39A73F7C" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/8434e3a7-47a3-470e-96dd-9026078fa8d0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB27F0BFAE" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/a4a13ed3-6abc-4709-b79e-833189b182f0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEB783118" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/ed60c0d0-1481-4eb2-a4c9-144f70bffe8f" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADADB9B0C" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/26b1c875-a190-4097-ad17-ba94916abf54" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD980B70C" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/e6eb63c2-0b4e-4a25-8e6f-294c079f4f01" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABA6FB6AD" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/2901f22f-5925-4246-8818-74ac7454ccbd" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC6BF645B" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/4f031be3-b165-47db-83fc-c2812c3ddf47" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACACCD648" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/344b53df-5097-4cc4-8659-3211fbde5656" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC5B7DC5E" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/2477cda9-41ad-4e53-9d02-270d594723ce" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB9B5ADF8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/57190cbb-d2f7-43c8-b5f7-c30c1b073950" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA85CD331" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/e5758b60-2692-430a-819a-0d477c548082" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9E5556E6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/6bcd73f7-6a65-4c19-85af-ab1fc0369eb6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9FBAD731" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/9694c138-c13d-459b-91be-cc8469c7628e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8A14D0C0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/ae6d8cb1-7e88-4fd9-a519-65e3bcd5f641" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5D2BB51A" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/0fad43ae-0c60-4627-b386-64d125438435" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA51EEE4C5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/8aa3d7fd-2123-4262-8add-1fc2b6989cfd" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA375E980A" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/60d20b21-075d-4b17-9bea-63bee03feb49" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA31820331" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/28825889-b251-43a2-b6a3-435da8c860d4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA31A5ECDC" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/8b5b2554-38d1-45fa-a1ce-173f7b9c62c7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2C63053F" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/4d66ec09-88cd-4019-ba4e-81259efed969" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA24A0C390" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/ea03edf1-bff9-4dfb-ae77-30563303c787" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA23DE6D19" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/a9a9fa04-2d5c-4302-9999-c80e5fef7aa2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1890CEC7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/09990600-d925-441b-9d37-7ab48453a0e5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F65EF0CD" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/8f868a86-e610-484e-a9c2-8c993cc970d8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F52BFB47" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/fe2258ec-0263-4277-84bf-9ea957f2f302" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E35A5555" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/6dab8ac3-a349-43fe-b26a-92b9e633b20b" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9CF28A2C2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/8d5a825a-f906-4473-8616-1ec01f33a1c7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9CF4C9D40" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/86b21689-8ff8-4191-a814-9c69bf2cf458" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C27F0195" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/c834233e-a868-49eb-8ff3-e040a76e1356" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C7418A2E" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/0967234b-29e4-4c5b-8f6c-60215799f264" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9987D1AB1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/8c77de64-0502-4ed1-9d08-e3a7903d371e" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98ABB02BC" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/a31a86f0-8a46-4db1-a9a9-c5f9174cab4f" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97494F166" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/02cd1bfd-9893-4066-906e-928b1025a525" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92FAA6FBB" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/714f41d9-30fa-411f-a873-4b7b57f6cad6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92F3A79C2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/2f061a00-6b9c-43de-86b7-e66db5a1ade9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B907CB4CC2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/0b196f7a-6781-4092-9bc0-72777e5d4966" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/f8725317-735f-4826-9325-666e8e1fba93" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E1C313DF" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/3c6bf45f-9eba-4923-a925-7022833ce445" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D6D0A98D" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/3c754ab4-07c9-4901-994c-3be436d77ed3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CB7437A8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/2a99e40b-7fe4-4a66-be62-e4a1cc40fc38" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C48E9705" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/d831ffe2-ecca-48dc-b0fc-655fe95d7561" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C1C17A5F" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/516cf54b-77d8-4300-8a5c-1fde281cae9b" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AD4334E6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/144b73ca-3af9-4f4e-9c18-9de8597366a1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AD30078D" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/545f9afe-31e9-457b-a6af-b16c23c83040" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AD553291" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/6318d170-8bb9-4630-8773-b2cb647babea" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A19B2C78" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/d7ebc7e3-c6bd-4f0a-a2ac-efb139bf839c" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89B2463CB" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/361f6b8a-2540-49ce-9baa-da226d587123" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85EFAE845" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/a349feba-c8ca-4ee6-951b-925d6c24e7fa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8529BE06C" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/21375d16-e2e1-4e38-83f8-d5cf2a820260" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83DB5D03E" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/ed2584bf-8f9e-4091-9380-2e5c6ce5bdea" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77264BB7B" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/cff41d23-fef8-45cc-bb76-a1e9369762d8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7719FE4DA" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/06ce37dc-add3-4015-a378-2adbdf897c53" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7288F19A7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/f46d5d44-4f81-4ea6-a075-977c593440d4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7208F07D2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/dc6e2b99-5a41-4e80-be3f-55dd31f95228" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71941F171" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/449f397b-9805-412d-b485-9f0825b16f15" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B714FA0B17" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/854b1a96-2a97-46e3-a5b4-bcc470add916" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F83BA5ED" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/ae442fd9-8d8a-4f92-839e-64dc307d900f" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EAED88C0" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/b3251754-6b12-4804-9a0a-d4cf70454ba1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E84E282C" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/fba356e9-f1d2-4c98-b4c8-b5f9053f8c3d" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E82757B5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/975a28b4-135c-4cf3-81e2-d6b8241caa47" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D5E47A71" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/c3c088b8-267f-4fc7-a328-6c99080c0c40" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D0465DFC" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/53fe1057-e990-43cb-981e-5d647bd6b790" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CB490CD7" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/26c48fce-ffd1-4032-9961-b379e770a393" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B705087A" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/1b57c221-1ad4-4efd-8c24-404d1c5bf0da" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69A9E04FA" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/b778b623-3eff-49e0-a52d-1f936ad548d8" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6789E4BFB" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/1513ac34-695e-462c-b685-7e8566269fbb" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6734B2DCC" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/8613724f-74ec-44d6-a816-0065ccd4b605" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6631BFCBC" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/a6e725f6-60d3-4e71-b58e-7870b6123d33" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B662BF6695" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/e6205d77-205f-495f-819e-89f7cccfc356" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65DEA373B" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/208dfae0-242a-4202-aaae-7b7a2553876d" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62EE5B9E2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/2c648c49-54bd-4412-acdb-649743fdeb4b" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62EC1F1DD" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/3adf39ea-ae8c-4770-8f29-74c17c40acee" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6225ACDE3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/fbcd654b-3fe7-4046-a0fb-55374c210897" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61D36DEC0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/93cc1659-9a36-4470-a326-cc029e8fd075" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61D9D367B" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/2856d9d5-3c2f-4518-9a2d-2c66f46de326" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B619B8F461" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/34cb6fc1-6c43-4648-b70b-ba1cbab6849d" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B618DF9E3B" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/ea528a78-8419-450c-8b4e-1241d9f6a5f6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6190814FD" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/f10db653-c225-4a44-a5b8-53615167d052" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61200D860" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/0b39cc48-2751-4470-a10c-44b300542753" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6042CE466" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/683ddf86-5ab4-4b99-ba49-abe04ef3979e" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FFBE4F3B" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/7006c352-fd2a-4ee4-aab5-cad047437c18" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E11778ED" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/4c5e5112-1efb-4c33-8c78-d702de0e488a" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E0D2CDFF" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/f615522d-95ae-4077-88dc-a29b02058869" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E08E23E9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/7c952f6b-8899-4db8-9e4c-9b9ccda73073" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B072B81650" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/6540ee93-3981-4f4e-a732-57bc3b9457d7" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BF087696" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/cd6138ac-07b3-4b11-8a27-0fb1e14ea603" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BEDB52C7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/8f067afe-eb36-433a-aa13-1750182d40e9" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B3C7D3EB" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/3d3bd879-5d73-44b3-95f3-aa5d7334e149" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AE474DC9" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/f69ee02f-89ff-44bd-b3d0-934c06368b3a" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5ABC2E1B8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/05c6faed-8384-4fe8-9664-f4409cc5e594" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A19A2E65" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/a4427ddc-6970-4977-a3af-db02baf1ff06" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57A48BA36" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/845c52fe-c704-4766-acda-d19ef6416f84" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B577D07E38" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/1f5adfc9-34ea-4cf4-b3eb-bea858dc183a" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B577A1C5C9" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/6acf9bb3-5e78-4f9d-9c49-9035c2011b55" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B571299A1D" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/0787cadd-a7f7-4f72-9d70-d00bed95ec40" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5607D9913" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/f8c19836-e966-4017-8b42-7ee61b32670b" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55D9A6920" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/a442fd23-aed4-4317-9fb0-22b6dabefce7" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55C535AB7" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/78771f0c-04f4-4ee1-93b0-6954c0b92eca" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54E900241" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/3f44becf-8cca-477d-afdf-395da8004526" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51CFE761E" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/db7ba7dc-c487-43d8-aaa6-81bd89f3b94b" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F6C9D27D" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/5f3dddcb-730e-4fd8-bf4c-baf0ca50e748" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E1A69A67" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/5519d0f3-4016-40d9-9c06-107b2fbc6435" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E14075FD" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/ca8b6142-703b-4c00-8ef5-5f1934b927e9" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B22B2AA7" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/817975a2-2031-43bb-a41d-7bbacec730e0" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4ACCA7966" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/4e974c9e-4b8c-4802-ba8d-33a239776469" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4AB69C8A6" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/3b890b67-5a00-42d8-a1eb-1f7678209244" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4AA7E4334" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/5348819c-377f-4483-81e4-178c32629d7f" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49673D6DD" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/fb447695-8b3d-4d3a-a5b5-73326e124107" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B482095628" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/ca028bb8-2911-4e15-baec-3f2726340f65" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4702C2789" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/c253b2bd-72df-4302-bc5a-a824c59bb0ca" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6573F0F2" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/545fcf02-b620-4aa3-aaa9-25a566a31803" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6424A59A" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/401119d9-c985-40a8-9783-d66eaedc5205" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD559F6C72" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/19942d64-3d4c-4c5b-884f-f86e6b89724a" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD50AA583C" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/53ea3732-cb61-4fa9-93fe-119556f3f568" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4982B02B" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/eb05531a-c627-4110-ba16-f53591cc5b93" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD47B36AC1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/a0dd94bf-9aab-42cb-8b6e-2c1fc79b3d10" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0629C56A" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/11ec9da3-4e9c-4877-a0a1-285dbb56b7b9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD01F30204" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/c5fa7372-585b-45fd-bb1b-6e66480d6c19" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF214ABF5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/9ea47321-83e0-4624-9f2d-d4133ed954ad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE9C4675D" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/4684bcca-23bc-45e7-9943-b1ad673933ea" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC47AC8FAF" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/37e2e7cd-7214-4669-bc47-1e99cb9930e3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF1057F02" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/9bc607be-7e61-486e-9aff-c3c0df827eac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB5620959E" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/fb25372d-3d87-49cb-aefe-8d1ebd07d988" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC3DC99A4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/75ccc7ff-5c05-413a-afe7-b096b8f0ed70" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBF5246EA" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/18465bf3-1f46-494e-a69b-899413063c00" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBF8A7CC9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/b5555989-3658-49f2-b30d-e9f929973eda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBADA5FD9D" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/f616a386-3839-4148-a09b-bf2c3c4557e0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9E2E10F4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/5ba7a295-4db8-4eac-8657-8e87c797062b" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9C2193A7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/52bd5ec2-9f1c-4ee2-8150-5b92782974a5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9965342B" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/e4f84606-b160-4a72-b11b-77ffb29094a9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB79B7E3E8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/027f6d5b-5abb-4b06-8979-46d4ba65ef38" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6B708BB9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/c0b2110a-483a-484a-ac84-638afc79a4da" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB515EA470" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/3d0f9f05-9b0e-4e31-b63c-44f41d87103a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3A28044A" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/a471998e-b3b0-4751-b40f-f0ded2893537" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3865FDD3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/da76ef89-421e-471d-accd-8a235d62050c" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB38E1392D" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/10896f21-a8c1-467f-8f59-ca1b7f20811b" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB39A73F7C" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/8434e3a7-47a3-470e-96dd-9026078fa8d0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB27F0BFAE" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/a4a13ed3-6abc-4709-b79e-833189b182f0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEB783118" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/ed60c0d0-1481-4eb2-a4c9-144f70bffe8f" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADADB9B0C" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/26b1c875-a190-4097-ad17-ba94916abf54" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD980B70C" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/e6eb63c2-0b4e-4a25-8e6f-294c079f4f01" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABA6FB6AD" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/2901f22f-5925-4246-8818-74ac7454ccbd" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC6BF645B" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/4f031be3-b165-47db-83fc-c2812c3ddf47" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACACCD648" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/344b53df-5097-4cc4-8659-3211fbde5656" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC5B7DC5E" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/2477cda9-41ad-4e53-9d02-270d594723ce" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB9B5ADF8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/57190cbb-d2f7-43c8-b5f7-c30c1b073950" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA85CD331" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/e5758b60-2692-430a-819a-0d477c548082" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9E5556E6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/6bcd73f7-6a65-4c19-85af-ab1fc0369eb6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9FBAD731" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/9694c138-c13d-459b-91be-cc8469c7628e" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8A14D0C0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/ae6d8cb1-7e88-4fd9-a519-65e3bcd5f641" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5D2BB51A" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/0fad43ae-0c60-4627-b386-64d125438435" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA51EEE4C5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/8aa3d7fd-2123-4262-8add-1fc2b6989cfd" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA375E980A" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/60d20b21-075d-4b17-9bea-63bee03feb49" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA31820331" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/28825889-b251-43a2-b6a3-435da8c860d4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA31A5ECDC" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/8b5b2554-38d1-45fa-a1ce-173f7b9c62c7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2C63053F" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/4d66ec09-88cd-4019-ba4e-81259efed969" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA24A0C390" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/ea03edf1-bff9-4dfb-ae77-30563303c787" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA23DE6D19" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/a9a9fa04-2d5c-4302-9999-c80e5fef7aa2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1890CEC7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/09990600-d925-441b-9d37-7ab48453a0e5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F65EF0CD" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/8f868a86-e610-484e-a9c2-8c993cc970d8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F52BFB47" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/fe2258ec-0263-4277-84bf-9ea957f2f302" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E35A5555" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/6dab8ac3-a349-43fe-b26a-92b9e633b20b" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9CF28A2C2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/8d5a825a-f906-4473-8616-1ec01f33a1c7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9CF4C9D40" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/86b21689-8ff8-4191-a814-9c69bf2cf458" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C27F0195" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/c834233e-a868-49eb-8ff3-e040a76e1356" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C7418A2E" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/0967234b-29e4-4c5b-8f6c-60215799f264" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9987D1AB1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/8c77de64-0502-4ed1-9d08-e3a7903d371e" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98ABB02BC" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/a31a86f0-8a46-4db1-a9a9-c5f9174cab4f" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97494F166" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/02cd1bfd-9893-4066-906e-928b1025a525" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92FAA6FBB" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/714f41d9-30fa-411f-a873-4b7b57f6cad6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92F3A79C2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/2f061a00-6b9c-43de-86b7-e66db5a1ade9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B907CB4CC2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/0b196f7a-6781-4092-9bc0-72777e5d4966" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/f8725317-735f-4826-9325-666e8e1fba93" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E1C313DF" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/3c6bf45f-9eba-4923-a925-7022833ce445" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D6D0A98D" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/3c754ab4-07c9-4901-994c-3be436d77ed3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CB7437A8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/2a99e40b-7fe4-4a66-be62-e4a1cc40fc38" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C48E9705" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/d831ffe2-ecca-48dc-b0fc-655fe95d7561" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C1C17A5F" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/516cf54b-77d8-4300-8a5c-1fde281cae9b" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AD4334E6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/144b73ca-3af9-4f4e-9c18-9de8597366a1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AD30078D" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/545f9afe-31e9-457b-a6af-b16c23c83040" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AD553291" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/6318d170-8bb9-4630-8773-b2cb647babea" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A19B2C78" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/d7ebc7e3-c6bd-4f0a-a2ac-efb139bf839c" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89B2463CB" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/361f6b8a-2540-49ce-9baa-da226d587123" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85EFAE845" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/a349feba-c8ca-4ee6-951b-925d6c24e7fa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8529BE06C" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/21375d16-e2e1-4e38-83f8-d5cf2a820260" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83DB5D03E" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/ed2584bf-8f9e-4091-9380-2e5c6ce5bdea" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77264BB7B" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/cff41d23-fef8-45cc-bb76-a1e9369762d8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7719FE4DA" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/06ce37dc-add3-4015-a378-2adbdf897c53" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7288F19A7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/f46d5d44-4f81-4ea6-a075-977c593440d4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7208F07D2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/dc6e2b99-5a41-4e80-be3f-55dd31f95228" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71941F171" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/449f397b-9805-412d-b485-9f0825b16f15" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B714FA0B17" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/854b1a96-2a97-46e3-a5b4-bcc470add916" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F83BA5ED" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/ae442fd9-8d8a-4f92-839e-64dc307d900f" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EAED88C0" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/b3251754-6b12-4804-9a0a-d4cf70454ba1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E84E282C" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/fba356e9-f1d2-4c98-b4c8-b5f9053f8c3d" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E82757B5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/975a28b4-135c-4cf3-81e2-d6b8241caa47" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D5E47A71" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/c3c088b8-267f-4fc7-a328-6c99080c0c40" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D0465DFC" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/53fe1057-e990-43cb-981e-5d647bd6b790" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CB490CD7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/26c48fce-ffd1-4032-9961-b379e770a393" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B705087A" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/1b57c221-1ad4-4efd-8c24-404d1c5bf0da" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69A9E04FA" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/b778b623-3eff-49e0-a52d-1f936ad548d8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6789E4BFB" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/1513ac34-695e-462c-b685-7e8566269fbb" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6734B2DCC" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/8613724f-74ec-44d6-a816-0065ccd4b605" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6631BFCBC" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/a6e725f6-60d3-4e71-b58e-7870b6123d33" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B662BF6695" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/e6205d77-205f-495f-819e-89f7cccfc356" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65DEA373B" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/208dfae0-242a-4202-aaae-7b7a2553876d" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62EE5B9E2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/2c648c49-54bd-4412-acdb-649743fdeb4b" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62EC1F1DD" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/3adf39ea-ae8c-4770-8f29-74c17c40acee" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6225ACDE3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/fbcd654b-3fe7-4046-a0fb-55374c210897" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61D36DEC0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/93cc1659-9a36-4470-a326-cc029e8fd075" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61D9D367B" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/2856d9d5-3c2f-4518-9a2d-2c66f46de326" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B619B8F461" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/34cb6fc1-6c43-4648-b70b-ba1cbab6849d" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B618DF9E3B" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/ea528a78-8419-450c-8b4e-1241d9f6a5f6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6190814FD" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/f10db653-c225-4a44-a5b8-53615167d052" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61200D860" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/0b39cc48-2751-4470-a10c-44b300542753" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6042CE466" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/683ddf86-5ab4-4b99-ba49-abe04ef3979e" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FFBE4F3B" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/7006c352-fd2a-4ee4-aab5-cad047437c18" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E11778ED" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/4c5e5112-1efb-4c33-8c78-d702de0e488a" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E0D2CDFF" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/f615522d-95ae-4077-88dc-a29b02058869" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E08E23E9" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/7c952f6b-8899-4db8-9e4c-9b9ccda73073" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B072B81650" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/6540ee93-3981-4f4e-a732-57bc3b9457d7" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BF087696" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/cd6138ac-07b3-4b11-8a27-0fb1e14ea603" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BEDB52C7" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/8f067afe-eb36-433a-aa13-1750182d40e9" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B3C7D3EB" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/3d3bd879-5d73-44b3-95f3-aa5d7334e149" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AE474DC9" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/f69ee02f-89ff-44bd-b3d0-934c06368b3a" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5ABC2E1B8" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/05c6faed-8384-4fe8-9664-f4409cc5e594" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A19A2E65" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/a4427ddc-6970-4977-a3af-db02baf1ff06" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57A48BA36" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/845c52fe-c704-4766-acda-d19ef6416f84" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B577D07E38" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/1f5adfc9-34ea-4cf4-b3eb-bea858dc183a" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B577A1C5C9" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/6acf9bb3-5e78-4f9d-9c49-9035c2011b55" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B571299A1D" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/0787cadd-a7f7-4f72-9d70-d00bed95ec40" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5607D9913" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/f8c19836-e966-4017-8b42-7ee61b32670b" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55D9A6920" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/a442fd23-aed4-4317-9fb0-22b6dabefce7" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55C535AB7" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/78771f0c-04f4-4ee1-93b0-6954c0b92eca" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54E900241" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/3f44becf-8cca-477d-afdf-395da8004526" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51CFE761E" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/db7ba7dc-c487-43d8-aaa6-81bd89f3b94b" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F6C9D27D" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/5f3dddcb-730e-4fd8-bf4c-baf0ca50e748" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E1A69A67" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/5519d0f3-4016-40d9-9c06-107b2fbc6435" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E14075FD" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/ca8b6142-703b-4c00-8ef5-5f1934b927e9" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B22B2AA7" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/817975a2-2031-43bb-a41d-7bbacec730e0" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4ACCA7966" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/4e974c9e-4b8c-4802-ba8d-33a239776469" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4AB69C8A6" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/3b890b67-5a00-42d8-a1eb-1f7678209244" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4AA7E4334" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/5348819c-377f-4483-81e4-178c32629d7f" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49673D6DD" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/fb447695-8b3d-4d3a-a5b5-73326e124107" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B482095628" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/ca028bb8-2911-4e15-baec-3f2726340f65" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4702C2789" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/atti-amministrazioni-enti/c253b2bd-72df-4302-bc5a-a824c59bb0ca" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A600V/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F145"/>
+  <dimension ref="A1:F159"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>5593</v>
+        <v>10013</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3">
+        <v>10012</v>
+      </c>
+      <c r="C3" t="s">
         <v>10</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4">
+        <v>9800</v>
+      </c>
+      <c r="C4" t="s">
         <v>13</v>
       </c>
-      <c r="B4">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B5">
-        <v>5087</v>
+        <v>9738</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6">
-        <v>4942</v>
+        <v>9654</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
-      <c r="E6" s="2" t="s">
-        <v>9</v>
+      <c r="E6" t="s">
+        <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>21</v>
       </c>
       <c r="B7">
-        <v>4683</v>
+        <v>9623</v>
       </c>
       <c r="C7" t="s">
         <v>22</v>
       </c>
       <c r="D7" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
-        <v>4654</v>
+        <v>9612</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
       <c r="D8" t="s">
         <v>25</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>26</v>
       </c>
       <c r="B9">
-        <v>4621</v>
+        <v>8613</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10">
-        <v>4163</v>
+        <v>8556</v>
       </c>
       <c r="C10" t="s">
         <v>30</v>
       </c>
       <c r="D10" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>32</v>
       </c>
       <c r="B11">
-        <v>3995</v>
+        <v>8254</v>
       </c>
       <c r="C11" t="s">
+        <v>19</v>
+      </c>
+      <c r="D11" t="s">
         <v>33</v>
       </c>
-      <c r="D11" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E11" t="s">
+        <v>19</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12">
+        <v>8077</v>
+      </c>
+      <c r="C12" t="s">
         <v>35</v>
       </c>
-      <c r="B12">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
+        <v>37</v>
+      </c>
+      <c r="B13">
+        <v>7963</v>
+      </c>
+      <c r="C13" t="s">
         <v>38</v>
       </c>
-      <c r="B13">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B14">
-        <v>3440</v>
+        <v>7042</v>
       </c>
       <c r="C14" t="s">
         <v>41</v>
       </c>
       <c r="D14" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="B15">
-        <v>3425</v>
+        <v>5593</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="B16">
-        <v>3414</v>
+        <v>5130</v>
       </c>
       <c r="C16" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D16" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B17">
-        <v>3235</v>
+        <v>5117</v>
       </c>
       <c r="C17" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D17" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B18">
-        <v>2639</v>
+        <v>5090</v>
       </c>
       <c r="C18" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D18" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B19">
-        <v>2509</v>
+        <v>5087</v>
       </c>
       <c r="C19" t="s">
         <v>54</v>
       </c>
       <c r="D19" t="s">
         <v>55</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B20">
-        <v>2498</v>
+        <v>4942</v>
       </c>
       <c r="C20" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D20" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B21">
-        <v>2424</v>
+        <v>4683</v>
       </c>
       <c r="C21" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D21" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B22">
-        <v>2362</v>
+        <v>4654</v>
       </c>
       <c r="C22" t="s">
         <v>62</v>
       </c>
       <c r="D22" t="s">
         <v>63</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B23">
-        <v>2349</v>
+        <v>4621</v>
       </c>
       <c r="C23" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D23" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B24">
-        <v>2290</v>
+        <v>4163</v>
       </c>
       <c r="C24" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="B25">
-        <v>2282</v>
+        <v>3995</v>
       </c>
       <c r="C25" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D25" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B26">
-        <v>2027</v>
+        <v>3677</v>
       </c>
       <c r="C26" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D26" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B27">
-        <v>1895</v>
+        <v>3463</v>
       </c>
       <c r="C27" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D27" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B28">
-        <v>1894</v>
+        <v>3440</v>
       </c>
       <c r="C28" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D28" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="B29">
-        <v>1730</v>
+        <v>3425</v>
       </c>
       <c r="C29" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D29" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>82</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="B30">
-        <v>1707</v>
+        <v>3414</v>
       </c>
       <c r="C30" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D30" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B31">
-        <v>1245</v>
+        <v>3235</v>
       </c>
       <c r="C31" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D31" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B32">
-        <v>1096</v>
+        <v>2639</v>
       </c>
       <c r="C32" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D32" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B33">
-        <v>979</v>
+        <v>2509</v>
       </c>
       <c r="C33" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D33" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B34">
-        <v>918</v>
+        <v>2498</v>
       </c>
       <c r="C34" t="s">
         <v>94</v>
       </c>
       <c r="D34" t="s">
         <v>95</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B35">
-        <v>907</v>
+        <v>2424</v>
       </c>
       <c r="C35" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D35" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="B36">
-        <v>859</v>
+        <v>2362</v>
       </c>
       <c r="C36" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="D36" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B37">
-        <v>781</v>
+        <v>2349</v>
       </c>
       <c r="C37" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D37" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B38">
-        <v>691</v>
+        <v>2290</v>
       </c>
       <c r="C38" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D38" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="B39">
-        <v>560</v>
+        <v>2282</v>
       </c>
       <c r="C39" t="s">
         <v>107</v>
       </c>
       <c r="D39" t="s">
         <v>108</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>109</v>
       </c>
       <c r="B40">
-        <v>320</v>
+        <v>2027</v>
       </c>
       <c r="C40" t="s">
         <v>110</v>
       </c>
       <c r="D40" t="s">
         <v>111</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B41">
-        <v>313</v>
+        <v>1895</v>
       </c>
       <c r="C41" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D41" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="B42">
-        <v>86</v>
+        <v>1894</v>
       </c>
       <c r="C42" t="s">
         <v>115</v>
       </c>
       <c r="D42" t="s">
         <v>116</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
         <v>117</v>
       </c>
       <c r="B43">
-        <v>13257</v>
+        <v>1730</v>
       </c>
       <c r="C43" t="s">
+        <v>19</v>
+      </c>
+      <c r="D43" t="s">
         <v>118</v>
       </c>
-      <c r="D43" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E43" t="s">
+        <v>19</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>117</v>
       </c>
       <c r="B44">
-        <v>13256</v>
+        <v>1707</v>
       </c>
       <c r="C44" t="s">
+        <v>119</v>
+      </c>
+      <c r="D44" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
+        <v>121</v>
+      </c>
+      <c r="B45">
+        <v>1245</v>
+      </c>
+      <c r="C45" t="s">
         <v>122</v>
       </c>
-      <c r="B45">
-[...2 lines deleted...]
-      <c r="C45" t="s">
+      <c r="D45" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B46">
-        <v>13229</v>
+        <v>1096</v>
       </c>
       <c r="C46" t="s">
         <v>125</v>
       </c>
       <c r="D46" t="s">
         <v>126</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
         <v>127</v>
       </c>
       <c r="B47">
-        <v>12839</v>
+        <v>979</v>
       </c>
       <c r="C47" t="s">
         <v>128</v>
       </c>
       <c r="D47" t="s">
         <v>129</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
         <v>130</v>
       </c>
       <c r="B48">
-        <v>12748</v>
+        <v>918</v>
       </c>
       <c r="C48" t="s">
         <v>131</v>
       </c>
       <c r="D48" t="s">
         <v>132</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
+        <v>130</v>
+      </c>
+      <c r="B49">
+        <v>907</v>
+      </c>
+      <c r="C49" t="s">
         <v>133</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="D49" t="s">
         <v>134</v>
       </c>
-      <c r="E49" t="s">
-        <v>80</v>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
+        <v>130</v>
+      </c>
+      <c r="B50">
+        <v>859</v>
+      </c>
+      <c r="C50" t="s">
         <v>135</v>
       </c>
-      <c r="B50">
-[...2 lines deleted...]
-      <c r="C50" t="s">
+      <c r="D50" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
+        <v>137</v>
+      </c>
+      <c r="B51">
+        <v>781</v>
+      </c>
+      <c r="C51" t="s">
         <v>138</v>
       </c>
-      <c r="B51">
-[...2 lines deleted...]
-      <c r="C51" t="s">
+      <c r="D51" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B52">
-        <v>11847</v>
+        <v>691</v>
       </c>
       <c r="C52" t="s">
         <v>141</v>
       </c>
       <c r="D52" t="s">
         <v>142</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
         <v>143</v>
       </c>
       <c r="B53">
-        <v>11473</v>
+        <v>560</v>
       </c>
       <c r="C53" t="s">
-        <v>80</v>
+        <v>144</v>
       </c>
       <c r="D53" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>145</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B54">
-        <v>11437</v>
+        <v>320</v>
       </c>
       <c r="C54" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="D54" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="B55">
-        <v>11232</v>
+        <v>313</v>
       </c>
       <c r="C55" t="s">
-        <v>80</v>
+        <v>149</v>
       </c>
       <c r="D55" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>150</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B56">
-        <v>11177</v>
+        <v>86</v>
       </c>
       <c r="C56" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="D56" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B57">
-        <v>11026</v>
+        <v>13257</v>
       </c>
       <c r="C57" t="s">
-        <v>80</v>
+        <v>155</v>
       </c>
       <c r="D57" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>156</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
         <v>154</v>
       </c>
       <c r="B58">
-        <v>10850</v>
+        <v>13256</v>
       </c>
       <c r="C58" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D58" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="B59">
-        <v>10829</v>
+        <v>13232</v>
       </c>
       <c r="C59" t="s">
-        <v>80</v>
+        <v>160</v>
       </c>
       <c r="D59" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>161</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B60">
-        <v>10724</v>
+        <v>13229</v>
       </c>
       <c r="C60" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="D60" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B61">
-        <v>10648</v>
+        <v>12839</v>
       </c>
       <c r="C61" t="s">
-        <v>80</v>
+        <v>165</v>
       </c>
       <c r="D61" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>166</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="B62">
-        <v>10559</v>
+        <v>12748</v>
       </c>
       <c r="C62" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="D62" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="B63">
-        <v>10558</v>
+        <v>12707</v>
       </c>
       <c r="C63" t="s">
-        <v>80</v>
+        <v>19</v>
       </c>
       <c r="D63" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="E63" t="s">
-        <v>80</v>
+        <v>19</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>163</v>
+        <v>172</v>
       </c>
       <c r="B64">
-        <v>10552</v>
+        <v>12585</v>
       </c>
       <c r="C64" t="s">
-        <v>80</v>
+        <v>173</v>
       </c>
       <c r="D64" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>174</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="B65">
-        <v>10515</v>
+        <v>11875</v>
       </c>
       <c r="C65" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="D65" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="B66">
-        <v>10508</v>
+        <v>11847</v>
       </c>
       <c r="C66" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="D66" t="s">
-        <v>172</v>
+        <v>179</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>173</v>
+        <v>180</v>
       </c>
       <c r="B67">
-        <v>10190</v>
+        <v>11473</v>
       </c>
       <c r="C67" t="s">
-        <v>174</v>
+        <v>19</v>
       </c>
       <c r="D67" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>181</v>
+      </c>
+      <c r="E67" t="s">
+        <v>19</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>173</v>
+        <v>180</v>
       </c>
       <c r="B68">
-        <v>10189</v>
+        <v>11437</v>
       </c>
       <c r="C68" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="D68" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>173</v>
+        <v>184</v>
       </c>
       <c r="B69">
-        <v>10183</v>
+        <v>11232</v>
       </c>
       <c r="C69" t="s">
-        <v>178</v>
+        <v>19</v>
       </c>
       <c r="D69" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>185</v>
+      </c>
+      <c r="E69" t="s">
+        <v>19</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="B70">
-        <v>10017</v>
+        <v>11177</v>
       </c>
       <c r="C70" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="D70" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>180</v>
+        <v>189</v>
       </c>
       <c r="B71">
-        <v>10000</v>
+        <v>11026</v>
       </c>
       <c r="C71" t="s">
-        <v>183</v>
+        <v>19</v>
       </c>
       <c r="D71" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>190</v>
+      </c>
+      <c r="E71" t="s">
+        <v>19</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="B72">
-        <v>9634</v>
+        <v>10850</v>
       </c>
       <c r="C72" t="s">
-        <v>80</v>
+        <v>192</v>
       </c>
       <c r="D72" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>193</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="B73">
-        <v>9626</v>
+        <v>10829</v>
       </c>
       <c r="C73" t="s">
-        <v>80</v>
+        <v>19</v>
       </c>
       <c r="D73" t="s">
-        <v>187</v>
+        <v>194</v>
       </c>
       <c r="E73" t="s">
-        <v>80</v>
+        <v>19</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="B74">
-        <v>9027</v>
+        <v>10724</v>
       </c>
       <c r="C74" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="D74" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>191</v>
+        <v>198</v>
       </c>
       <c r="B75">
-        <v>8856</v>
+        <v>10648</v>
       </c>
       <c r="C75" t="s">
-        <v>192</v>
+        <v>19</v>
       </c>
       <c r="D75" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>199</v>
+      </c>
+      <c r="E75" t="s">
+        <v>19</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="B76">
-        <v>8490</v>
+        <v>10559</v>
       </c>
       <c r="C76" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="D76" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="B77">
-        <v>7206</v>
+        <v>10558</v>
       </c>
       <c r="C77" t="s">
-        <v>198</v>
+        <v>19</v>
       </c>
       <c r="D77" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>203</v>
+      </c>
+      <c r="E77" t="s">
+        <v>19</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
         <v>200</v>
       </c>
       <c r="B78">
-        <v>7113</v>
+        <v>10552</v>
       </c>
       <c r="C78" t="s">
-        <v>201</v>
+        <v>19</v>
       </c>
       <c r="D78" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>204</v>
+      </c>
+      <c r="E78" t="s">
+        <v>19</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B79">
-        <v>6173</v>
+        <v>10515</v>
       </c>
       <c r="C79" t="s">
-        <v>80</v>
+        <v>206</v>
       </c>
       <c r="D79" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>207</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
         <v>205</v>
       </c>
       <c r="B80">
-        <v>6133</v>
+        <v>10508</v>
       </c>
       <c r="C80" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D80" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B81">
-        <v>6086</v>
+        <v>10190</v>
       </c>
       <c r="C81" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="D81" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="B82">
-        <v>5979</v>
+        <v>10189</v>
       </c>
       <c r="C82" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D82" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="B83">
-        <v>5965</v>
+        <v>10183</v>
       </c>
       <c r="C83" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D83" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B84">
-        <v>5666</v>
+        <v>10017</v>
       </c>
       <c r="C84" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D84" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="B85">
-        <v>5492</v>
+        <v>10000</v>
       </c>
       <c r="C85" t="s">
         <v>220</v>
       </c>
       <c r="D85" t="s">
         <v>221</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="B86">
-        <v>5479</v>
+        <v>9634</v>
       </c>
       <c r="C86" t="s">
-        <v>222</v>
+        <v>19</v>
       </c>
       <c r="D86" t="s">
         <v>223</v>
       </c>
-      <c r="E86" s="2" t="s">
-        <v>9</v>
+      <c r="E86" t="s">
+        <v>19</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="B87">
-        <v>5443</v>
+        <v>9626</v>
       </c>
       <c r="C87" t="s">
+        <v>19</v>
+      </c>
+      <c r="D87" t="s">
         <v>224</v>
       </c>
-      <c r="D87" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E87" t="s">
+        <v>19</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
+        <v>225</v>
+      </c>
+      <c r="B88">
+        <v>9027</v>
+      </c>
+      <c r="C88" t="s">
         <v>226</v>
       </c>
-      <c r="B88">
-[...2 lines deleted...]
-      <c r="C88" t="s">
+      <c r="D88" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
+        <v>228</v>
+      </c>
+      <c r="B89">
+        <v>8856</v>
+      </c>
+      <c r="C89" t="s">
         <v>229</v>
       </c>
-      <c r="B89">
-[...2 lines deleted...]
-      <c r="C89" t="s">
+      <c r="D89" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
+        <v>231</v>
+      </c>
+      <c r="B90">
+        <v>8490</v>
+      </c>
+      <c r="C90" t="s">
         <v>232</v>
       </c>
-      <c r="B90">
-[...2 lines deleted...]
-      <c r="C90" t="s">
+      <c r="D90" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
+        <v>234</v>
+      </c>
+      <c r="B91">
+        <v>7206</v>
+      </c>
+      <c r="C91" t="s">
         <v>235</v>
       </c>
-      <c r="B91">
-[...2 lines deleted...]
-      <c r="C91" t="s">
+      <c r="D91" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
+        <v>237</v>
+      </c>
+      <c r="B92">
+        <v>7113</v>
+      </c>
+      <c r="C92" t="s">
         <v>238</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="D92" t="s">
         <v>239</v>
       </c>
-      <c r="E92" t="s">
-        <v>80</v>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
         <v>240</v>
       </c>
       <c r="B93">
-        <v>4498</v>
+        <v>6173</v>
       </c>
       <c r="C93" t="s">
+        <v>19</v>
+      </c>
+      <c r="D93" t="s">
         <v>241</v>
       </c>
-      <c r="D93" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E93" t="s">
+        <v>19</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
+        <v>242</v>
+      </c>
+      <c r="B94">
+        <v>6133</v>
+      </c>
+      <c r="C94" t="s">
         <v>243</v>
       </c>
-      <c r="B94">
-[...2 lines deleted...]
-      <c r="C94" t="s">
+      <c r="D94" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
+        <v>245</v>
+      </c>
+      <c r="B95">
+        <v>6086</v>
+      </c>
+      <c r="C95" t="s">
         <v>246</v>
       </c>
-      <c r="B95">
-[...2 lines deleted...]
-      <c r="C95" t="s">
+      <c r="D95" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
+        <v>248</v>
+      </c>
+      <c r="B96">
+        <v>5979</v>
+      </c>
+      <c r="C96" t="s">
         <v>249</v>
       </c>
-      <c r="B96">
-[...2 lines deleted...]
-      <c r="C96" t="s">
+      <c r="D96" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="B97">
-        <v>4013</v>
+        <v>5965</v>
       </c>
       <c r="C97" t="s">
+        <v>251</v>
+      </c>
+      <c r="D97" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
+        <v>253</v>
+      </c>
+      <c r="B98">
+        <v>5666</v>
+      </c>
+      <c r="C98" t="s">
         <v>254</v>
       </c>
-      <c r="B98">
-[...2 lines deleted...]
-      <c r="C98" t="s">
+      <c r="D98" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
+        <v>256</v>
+      </c>
+      <c r="B99">
+        <v>5492</v>
+      </c>
+      <c r="C99" t="s">
         <v>257</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="D99" t="s">
         <v>258</v>
       </c>
-      <c r="E99" t="s">
-        <v>80</v>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
+        <v>256</v>
+      </c>
+      <c r="B100">
+        <v>5479</v>
+      </c>
+      <c r="C100" t="s">
         <v>259</v>
       </c>
-      <c r="B100">
-[...2 lines deleted...]
-      <c r="C100" t="s">
+      <c r="D100" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>261</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="B101">
-        <v>3467</v>
+        <v>5443</v>
       </c>
       <c r="C101" t="s">
+        <v>261</v>
+      </c>
+      <c r="D101" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
+        <v>263</v>
+      </c>
+      <c r="B102">
+        <v>5256</v>
+      </c>
+      <c r="C102" t="s">
         <v>264</v>
       </c>
-      <c r="B102">
-[...2 lines deleted...]
-      <c r="C102" t="s">
+      <c r="D102" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
+        <v>266</v>
+      </c>
+      <c r="B103">
+        <v>5182</v>
+      </c>
+      <c r="C103" t="s">
         <v>267</v>
       </c>
-      <c r="B103">
-[...2 lines deleted...]
-      <c r="C103" t="s">
+      <c r="D103" t="s">
         <v>268</v>
-      </c>
-[...1 lines deleted...]
-        <v>269</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="B104">
-        <v>3146</v>
+        <v>5101</v>
       </c>
       <c r="C104" t="s">
         <v>270</v>
       </c>
       <c r="D104" t="s">
         <v>271</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
         <v>272</v>
       </c>
       <c r="B105">
-        <v>3083</v>
+        <v>4838</v>
       </c>
       <c r="C105" t="s">
         <v>273</v>
       </c>
       <c r="D105" t="s">
         <v>274</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="B106">
-        <v>3078</v>
+        <v>4703</v>
       </c>
       <c r="C106" t="s">
-        <v>275</v>
+        <v>19</v>
       </c>
       <c r="D106" t="s">
         <v>276</v>
       </c>
-      <c r="E106" s="2" t="s">
-        <v>9</v>
+      <c r="E106" t="s">
+        <v>19</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="B107">
-        <v>3076</v>
+        <v>4498</v>
       </c>
       <c r="C107" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="D107" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B108">
-        <v>3015</v>
+        <v>4234</v>
       </c>
       <c r="C108" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D108" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B109">
-        <v>2749</v>
+        <v>4185</v>
       </c>
       <c r="C109" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D109" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B110">
-        <v>2689</v>
+        <v>4014</v>
       </c>
       <c r="C110" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D110" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="B111">
-        <v>2305</v>
+        <v>4013</v>
       </c>
       <c r="C111" t="s">
         <v>289</v>
       </c>
       <c r="D111" t="s">
         <v>290</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="B112">
-        <v>2302</v>
+        <v>3947</v>
       </c>
       <c r="C112" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D112" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="B113">
-        <v>2298</v>
+        <v>3564</v>
       </c>
       <c r="C113" t="s">
-        <v>293</v>
+        <v>19</v>
       </c>
       <c r="D113" t="s">
-        <v>294</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>295</v>
+      </c>
+      <c r="E113" t="s">
+        <v>19</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B114">
-        <v>2064</v>
+        <v>3468</v>
       </c>
       <c r="C114" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="D114" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="B115">
-        <v>1968</v>
+        <v>3467</v>
       </c>
       <c r="C115" t="s">
         <v>299</v>
       </c>
       <c r="D115" t="s">
         <v>300</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="B116">
-        <v>1959</v>
+        <v>3255</v>
       </c>
       <c r="C116" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="D116" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B117">
-        <v>1816</v>
+        <v>3164</v>
       </c>
       <c r="C117" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="D117" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="B118">
-        <v>1720</v>
+        <v>3146</v>
       </c>
       <c r="C118" t="s">
         <v>307</v>
       </c>
       <c r="D118" t="s">
         <v>308</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
         <v>309</v>
       </c>
       <c r="B119">
-        <v>1673</v>
+        <v>3083</v>
       </c>
       <c r="C119" t="s">
         <v>310</v>
       </c>
       <c r="D119" t="s">
         <v>311</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
+        <v>309</v>
+      </c>
+      <c r="B120">
+        <v>3078</v>
+      </c>
+      <c r="C120" t="s">
         <v>312</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="D120" t="s">
         <v>313</v>
       </c>
-      <c r="E120" t="s">
-        <v>80</v>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="B121">
-        <v>1564</v>
+        <v>3076</v>
       </c>
       <c r="C121" t="s">
         <v>314</v>
       </c>
       <c r="D121" t="s">
         <v>315</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
         <v>316</v>
       </c>
       <c r="B122">
-        <v>1186</v>
+        <v>3015</v>
       </c>
       <c r="C122" t="s">
         <v>317</v>
       </c>
       <c r="D122" t="s">
         <v>318</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
         <v>319</v>
       </c>
       <c r="B123">
-        <v>1154</v>
+        <v>2749</v>
       </c>
       <c r="C123" t="s">
         <v>320</v>
       </c>
       <c r="D123" t="s">
         <v>321</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="B124">
-        <v>1152</v>
+        <v>2689</v>
       </c>
       <c r="C124" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="D124" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B125">
-        <v>1056</v>
+        <v>2305</v>
       </c>
       <c r="C125" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="D125" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="B126">
-        <v>918</v>
+        <v>2302</v>
       </c>
       <c r="C126" t="s">
         <v>328</v>
       </c>
       <c r="D126" t="s">
         <v>329</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
+        <v>325</v>
+      </c>
+      <c r="B127">
+        <v>2298</v>
+      </c>
+      <c r="C127" t="s">
         <v>330</v>
       </c>
-      <c r="B127">
-[...2 lines deleted...]
-      <c r="C127" t="s">
+      <c r="D127" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="B128">
-        <v>875</v>
+        <v>2064</v>
       </c>
       <c r="C128" t="s">
         <v>333</v>
       </c>
       <c r="D128" t="s">
         <v>334</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
         <v>335</v>
       </c>
       <c r="B129">
-        <v>691</v>
+        <v>1968</v>
       </c>
       <c r="C129" t="s">
         <v>336</v>
       </c>
       <c r="D129" t="s">
         <v>337</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
+        <v>335</v>
+      </c>
+      <c r="B130">
+        <v>1959</v>
+      </c>
+      <c r="C130" t="s">
         <v>338</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="D130" t="s">
         <v>339</v>
       </c>
-      <c r="E130" t="s">
-        <v>80</v>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
         <v>340</v>
       </c>
       <c r="B131">
-        <v>127</v>
+        <v>1816</v>
       </c>
       <c r="C131" t="s">
         <v>341</v>
       </c>
       <c r="D131" t="s">
         <v>342</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
         <v>343</v>
       </c>
       <c r="B132">
-        <v>12232</v>
+        <v>1720</v>
       </c>
       <c r="C132" t="s">
         <v>344</v>
       </c>
       <c r="D132" t="s">
         <v>345</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
         <v>346</v>
       </c>
       <c r="B133">
-        <v>12137</v>
+        <v>1673</v>
       </c>
       <c r="C133" t="s">
-        <v>80</v>
+        <v>347</v>
       </c>
       <c r="D133" t="s">
-        <v>347</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>348</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="B134">
-        <v>12130</v>
+        <v>1565</v>
       </c>
       <c r="C134" t="s">
-        <v>80</v>
+        <v>19</v>
       </c>
       <c r="D134" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="E134" t="s">
-        <v>80</v>
+        <v>19</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
         <v>349</v>
       </c>
       <c r="B135">
-        <v>12103</v>
+        <v>1564</v>
       </c>
       <c r="C135" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="D135" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="B136">
-        <v>12099</v>
+        <v>1186</v>
       </c>
       <c r="C136" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="D136" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="B137">
-        <v>11748</v>
+        <v>1154</v>
       </c>
       <c r="C137" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="D137" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="B138">
-        <v>11706</v>
+        <v>1152</v>
       </c>
       <c r="C138" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D138" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="B139">
-        <v>11703</v>
+        <v>1056</v>
       </c>
       <c r="C139" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="D139" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>357</v>
+        <v>364</v>
       </c>
       <c r="B140">
-        <v>11699</v>
+        <v>918</v>
       </c>
       <c r="C140" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="D140" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="B141">
-        <v>11543</v>
+        <v>876</v>
       </c>
       <c r="C141" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="D141" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
         <v>367</v>
       </c>
       <c r="B142">
-        <v>11230</v>
+        <v>875</v>
       </c>
       <c r="C142" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="D142" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B143">
-        <v>11179</v>
+        <v>691</v>
       </c>
       <c r="C143" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="D143" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="B144">
-        <v>10940</v>
+        <v>648</v>
       </c>
       <c r="C144" t="s">
-        <v>80</v>
+        <v>19</v>
       </c>
       <c r="D144" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="E144" t="s">
-        <v>80</v>
+        <v>19</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B145">
+        <v>127</v>
+      </c>
+      <c r="C145" t="s">
+        <v>378</v>
+      </c>
+      <c r="D145" t="s">
+        <v>379</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A146" t="s">
+        <v>380</v>
+      </c>
+      <c r="B146">
+        <v>12232</v>
+      </c>
+      <c r="C146" t="s">
+        <v>381</v>
+      </c>
+      <c r="D146" t="s">
+        <v>382</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A147" t="s">
+        <v>383</v>
+      </c>
+      <c r="B147">
+        <v>12137</v>
+      </c>
+      <c r="C147" t="s">
+        <v>19</v>
+      </c>
+      <c r="D147" t="s">
+        <v>384</v>
+      </c>
+      <c r="E147" t="s">
+        <v>19</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A148" t="s">
+        <v>383</v>
+      </c>
+      <c r="B148">
+        <v>12130</v>
+      </c>
+      <c r="C148" t="s">
+        <v>19</v>
+      </c>
+      <c r="D148" t="s">
+        <v>385</v>
+      </c>
+      <c r="E148" t="s">
+        <v>19</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A149" t="s">
+        <v>386</v>
+      </c>
+      <c r="B149">
+        <v>12103</v>
+      </c>
+      <c r="C149" t="s">
+        <v>387</v>
+      </c>
+      <c r="D149" t="s">
+        <v>388</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A150" t="s">
+        <v>386</v>
+      </c>
+      <c r="B150">
+        <v>12099</v>
+      </c>
+      <c r="C150" t="s">
+        <v>389</v>
+      </c>
+      <c r="D150" t="s">
+        <v>390</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A151" t="s">
+        <v>391</v>
+      </c>
+      <c r="B151">
+        <v>11748</v>
+      </c>
+      <c r="C151" t="s">
+        <v>392</v>
+      </c>
+      <c r="D151" t="s">
+        <v>393</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A152" t="s">
+        <v>394</v>
+      </c>
+      <c r="B152">
+        <v>11706</v>
+      </c>
+      <c r="C152" t="s">
+        <v>395</v>
+      </c>
+      <c r="D152" t="s">
+        <v>396</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A153" t="s">
+        <v>394</v>
+      </c>
+      <c r="B153">
+        <v>11703</v>
+      </c>
+      <c r="C153" t="s">
+        <v>397</v>
+      </c>
+      <c r="D153" t="s">
+        <v>398</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A154" t="s">
+        <v>394</v>
+      </c>
+      <c r="B154">
+        <v>11699</v>
+      </c>
+      <c r="C154" t="s">
+        <v>399</v>
+      </c>
+      <c r="D154" t="s">
+        <v>400</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A155" t="s">
+        <v>401</v>
+      </c>
+      <c r="B155">
+        <v>11543</v>
+      </c>
+      <c r="C155" t="s">
+        <v>402</v>
+      </c>
+      <c r="D155" t="s">
+        <v>403</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A156" t="s">
+        <v>404</v>
+      </c>
+      <c r="B156">
+        <v>11230</v>
+      </c>
+      <c r="C156" t="s">
+        <v>405</v>
+      </c>
+      <c r="D156" t="s">
+        <v>406</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A157" t="s">
+        <v>407</v>
+      </c>
+      <c r="B157">
+        <v>11179</v>
+      </c>
+      <c r="C157" t="s">
+        <v>408</v>
+      </c>
+      <c r="D157" t="s">
+        <v>409</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A158" t="s">
+        <v>410</v>
+      </c>
+      <c r="B158">
+        <v>10940</v>
+      </c>
+      <c r="C158" t="s">
+        <v>19</v>
+      </c>
+      <c r="D158" t="s">
+        <v>411</v>
+      </c>
+      <c r="E158" t="s">
+        <v>19</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A159" t="s">
+        <v>412</v>
+      </c>
+      <c r="B159">
         <v>9954</v>
       </c>
-      <c r="C145" t="s">
-[...8 lines deleted...]
-      <c r="F145" s="2" t="s">
+      <c r="C159" t="s">
+        <v>19</v>
+      </c>
+      <c r="D159" t="s">
+        <v>413</v>
+      </c>
+      <c r="E159" t="s">
+        <v>19</v>
+      </c>
+      <c r="F159" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
-    <hyperlink ref="E6" r:id="rId9"/>
-[...90 lines deleted...]
-    <hyperlink ref="F52" r:id="rId100"/>
+    <hyperlink ref="F6" r:id="rId9"/>
+    <hyperlink ref="E7" r:id="rId10"/>
+    <hyperlink ref="F7" r:id="rId11"/>
+    <hyperlink ref="E8" r:id="rId12"/>
+    <hyperlink ref="F8" r:id="rId13"/>
+    <hyperlink ref="E9" r:id="rId14"/>
+    <hyperlink ref="F9" r:id="rId15"/>
+    <hyperlink ref="E10" r:id="rId16"/>
+    <hyperlink ref="F10" r:id="rId17"/>
+    <hyperlink ref="F11" r:id="rId18"/>
+    <hyperlink ref="E12" r:id="rId19"/>
+    <hyperlink ref="F12" r:id="rId20"/>
+    <hyperlink ref="E13" r:id="rId21"/>
+    <hyperlink ref="F13" r:id="rId22"/>
+    <hyperlink ref="E14" r:id="rId23"/>
+    <hyperlink ref="F14" r:id="rId24"/>
+    <hyperlink ref="E15" r:id="rId25"/>
+    <hyperlink ref="F15" r:id="rId26"/>
+    <hyperlink ref="E16" r:id="rId27"/>
+    <hyperlink ref="F16" r:id="rId28"/>
+    <hyperlink ref="E17" r:id="rId29"/>
+    <hyperlink ref="F17" r:id="rId30"/>
+    <hyperlink ref="E18" r:id="rId31"/>
+    <hyperlink ref="F18" r:id="rId32"/>
+    <hyperlink ref="E19" r:id="rId33"/>
+    <hyperlink ref="F19" r:id="rId34"/>
+    <hyperlink ref="E20" r:id="rId35"/>
+    <hyperlink ref="F20" r:id="rId36"/>
+    <hyperlink ref="E21" r:id="rId37"/>
+    <hyperlink ref="F21" r:id="rId38"/>
+    <hyperlink ref="E22" r:id="rId39"/>
+    <hyperlink ref="F22" r:id="rId40"/>
+    <hyperlink ref="E23" r:id="rId41"/>
+    <hyperlink ref="F23" r:id="rId42"/>
+    <hyperlink ref="E24" r:id="rId43"/>
+    <hyperlink ref="F24" r:id="rId44"/>
+    <hyperlink ref="E25" r:id="rId45"/>
+    <hyperlink ref="F25" r:id="rId46"/>
+    <hyperlink ref="E26" r:id="rId47"/>
+    <hyperlink ref="F26" r:id="rId48"/>
+    <hyperlink ref="E27" r:id="rId49"/>
+    <hyperlink ref="F27" r:id="rId50"/>
+    <hyperlink ref="E28" r:id="rId51"/>
+    <hyperlink ref="F28" r:id="rId52"/>
+    <hyperlink ref="E29" r:id="rId53"/>
+    <hyperlink ref="F29" r:id="rId54"/>
+    <hyperlink ref="E30" r:id="rId55"/>
+    <hyperlink ref="F30" r:id="rId56"/>
+    <hyperlink ref="E31" r:id="rId57"/>
+    <hyperlink ref="F31" r:id="rId58"/>
+    <hyperlink ref="E32" r:id="rId59"/>
+    <hyperlink ref="F32" r:id="rId60"/>
+    <hyperlink ref="E33" r:id="rId61"/>
+    <hyperlink ref="F33" r:id="rId62"/>
+    <hyperlink ref="E34" r:id="rId63"/>
+    <hyperlink ref="F34" r:id="rId64"/>
+    <hyperlink ref="E35" r:id="rId65"/>
+    <hyperlink ref="F35" r:id="rId66"/>
+    <hyperlink ref="E36" r:id="rId67"/>
+    <hyperlink ref="F36" r:id="rId68"/>
+    <hyperlink ref="E37" r:id="rId69"/>
+    <hyperlink ref="F37" r:id="rId70"/>
+    <hyperlink ref="E38" r:id="rId71"/>
+    <hyperlink ref="F38" r:id="rId72"/>
+    <hyperlink ref="E39" r:id="rId73"/>
+    <hyperlink ref="F39" r:id="rId74"/>
+    <hyperlink ref="E40" r:id="rId75"/>
+    <hyperlink ref="F40" r:id="rId76"/>
+    <hyperlink ref="E41" r:id="rId77"/>
+    <hyperlink ref="F41" r:id="rId78"/>
+    <hyperlink ref="E42" r:id="rId79"/>
+    <hyperlink ref="F42" r:id="rId80"/>
+    <hyperlink ref="F43" r:id="rId81"/>
+    <hyperlink ref="E44" r:id="rId82"/>
+    <hyperlink ref="F44" r:id="rId83"/>
+    <hyperlink ref="E45" r:id="rId84"/>
+    <hyperlink ref="F45" r:id="rId85"/>
+    <hyperlink ref="E46" r:id="rId86"/>
+    <hyperlink ref="F46" r:id="rId87"/>
+    <hyperlink ref="E47" r:id="rId88"/>
+    <hyperlink ref="F47" r:id="rId89"/>
+    <hyperlink ref="E48" r:id="rId90"/>
+    <hyperlink ref="F48" r:id="rId91"/>
+    <hyperlink ref="E49" r:id="rId92"/>
+    <hyperlink ref="F49" r:id="rId93"/>
+    <hyperlink ref="E50" r:id="rId94"/>
+    <hyperlink ref="F50" r:id="rId95"/>
+    <hyperlink ref="E51" r:id="rId96"/>
+    <hyperlink ref="F51" r:id="rId97"/>
+    <hyperlink ref="E52" r:id="rId98"/>
+    <hyperlink ref="F52" r:id="rId99"/>
+    <hyperlink ref="E53" r:id="rId100"/>
     <hyperlink ref="F53" r:id="rId101"/>
     <hyperlink ref="E54" r:id="rId102"/>
     <hyperlink ref="F54" r:id="rId103"/>
-    <hyperlink ref="F55" r:id="rId104"/>
-[...37 lines deleted...]
-    <hyperlink ref="E78" r:id="rId142"/>
+    <hyperlink ref="E55" r:id="rId104"/>
+    <hyperlink ref="F55" r:id="rId105"/>
+    <hyperlink ref="E56" r:id="rId106"/>
+    <hyperlink ref="F56" r:id="rId107"/>
+    <hyperlink ref="E57" r:id="rId108"/>
+    <hyperlink ref="F57" r:id="rId109"/>
+    <hyperlink ref="E58" r:id="rId110"/>
+    <hyperlink ref="F58" r:id="rId111"/>
+    <hyperlink ref="E59" r:id="rId112"/>
+    <hyperlink ref="F59" r:id="rId113"/>
+    <hyperlink ref="E60" r:id="rId114"/>
+    <hyperlink ref="F60" r:id="rId115"/>
+    <hyperlink ref="E61" r:id="rId116"/>
+    <hyperlink ref="F61" r:id="rId117"/>
+    <hyperlink ref="E62" r:id="rId118"/>
+    <hyperlink ref="F62" r:id="rId119"/>
+    <hyperlink ref="F63" r:id="rId120"/>
+    <hyperlink ref="E64" r:id="rId121"/>
+    <hyperlink ref="F64" r:id="rId122"/>
+    <hyperlink ref="E65" r:id="rId123"/>
+    <hyperlink ref="F65" r:id="rId124"/>
+    <hyperlink ref="E66" r:id="rId125"/>
+    <hyperlink ref="F66" r:id="rId126"/>
+    <hyperlink ref="F67" r:id="rId127"/>
+    <hyperlink ref="E68" r:id="rId128"/>
+    <hyperlink ref="F68" r:id="rId129"/>
+    <hyperlink ref="F69" r:id="rId130"/>
+    <hyperlink ref="E70" r:id="rId131"/>
+    <hyperlink ref="F70" r:id="rId132"/>
+    <hyperlink ref="F71" r:id="rId133"/>
+    <hyperlink ref="E72" r:id="rId134"/>
+    <hyperlink ref="F72" r:id="rId135"/>
+    <hyperlink ref="F73" r:id="rId136"/>
+    <hyperlink ref="E74" r:id="rId137"/>
+    <hyperlink ref="F74" r:id="rId138"/>
+    <hyperlink ref="F75" r:id="rId139"/>
+    <hyperlink ref="E76" r:id="rId140"/>
+    <hyperlink ref="F76" r:id="rId141"/>
+    <hyperlink ref="F77" r:id="rId142"/>
     <hyperlink ref="F78" r:id="rId143"/>
-    <hyperlink ref="F79" r:id="rId144"/>
-[...12 lines deleted...]
-    <hyperlink ref="E86" r:id="rId157"/>
+    <hyperlink ref="E79" r:id="rId144"/>
+    <hyperlink ref="F79" r:id="rId145"/>
+    <hyperlink ref="E80" r:id="rId146"/>
+    <hyperlink ref="F80" r:id="rId147"/>
+    <hyperlink ref="E81" r:id="rId148"/>
+    <hyperlink ref="F81" r:id="rId149"/>
+    <hyperlink ref="E82" r:id="rId150"/>
+    <hyperlink ref="F82" r:id="rId151"/>
+    <hyperlink ref="E83" r:id="rId152"/>
+    <hyperlink ref="F83" r:id="rId153"/>
+    <hyperlink ref="E84" r:id="rId154"/>
+    <hyperlink ref="F84" r:id="rId155"/>
+    <hyperlink ref="E85" r:id="rId156"/>
+    <hyperlink ref="F85" r:id="rId157"/>
     <hyperlink ref="F86" r:id="rId158"/>
-    <hyperlink ref="E87" r:id="rId159"/>
-[...8 lines deleted...]
-    <hyperlink ref="F91" r:id="rId168"/>
+    <hyperlink ref="F87" r:id="rId159"/>
+    <hyperlink ref="E88" r:id="rId160"/>
+    <hyperlink ref="F88" r:id="rId161"/>
+    <hyperlink ref="E89" r:id="rId162"/>
+    <hyperlink ref="F89" r:id="rId163"/>
+    <hyperlink ref="E90" r:id="rId164"/>
+    <hyperlink ref="F90" r:id="rId165"/>
+    <hyperlink ref="E91" r:id="rId166"/>
+    <hyperlink ref="F91" r:id="rId167"/>
+    <hyperlink ref="E92" r:id="rId168"/>
     <hyperlink ref="F92" r:id="rId169"/>
-    <hyperlink ref="E93" r:id="rId170"/>
-[...10 lines deleted...]
-    <hyperlink ref="F98" r:id="rId181"/>
+    <hyperlink ref="F93" r:id="rId170"/>
+    <hyperlink ref="E94" r:id="rId171"/>
+    <hyperlink ref="F94" r:id="rId172"/>
+    <hyperlink ref="E95" r:id="rId173"/>
+    <hyperlink ref="F95" r:id="rId174"/>
+    <hyperlink ref="E96" r:id="rId175"/>
+    <hyperlink ref="F96" r:id="rId176"/>
+    <hyperlink ref="E97" r:id="rId177"/>
+    <hyperlink ref="F97" r:id="rId178"/>
+    <hyperlink ref="E98" r:id="rId179"/>
+    <hyperlink ref="F98" r:id="rId180"/>
+    <hyperlink ref="E99" r:id="rId181"/>
     <hyperlink ref="F99" r:id="rId182"/>
     <hyperlink ref="E100" r:id="rId183"/>
     <hyperlink ref="F100" r:id="rId184"/>
     <hyperlink ref="E101" r:id="rId185"/>
     <hyperlink ref="F101" r:id="rId186"/>
     <hyperlink ref="E102" r:id="rId187"/>
     <hyperlink ref="F102" r:id="rId188"/>
     <hyperlink ref="E103" r:id="rId189"/>
     <hyperlink ref="F103" r:id="rId190"/>
     <hyperlink ref="E104" r:id="rId191"/>
     <hyperlink ref="F104" r:id="rId192"/>
     <hyperlink ref="E105" r:id="rId193"/>
     <hyperlink ref="F105" r:id="rId194"/>
-    <hyperlink ref="E106" r:id="rId195"/>
-[...45 lines deleted...]
-    <hyperlink ref="F129" r:id="rId241"/>
+    <hyperlink ref="F106" r:id="rId195"/>
+    <hyperlink ref="E107" r:id="rId196"/>
+    <hyperlink ref="F107" r:id="rId197"/>
+    <hyperlink ref="E108" r:id="rId198"/>
+    <hyperlink ref="F108" r:id="rId199"/>
+    <hyperlink ref="E109" r:id="rId200"/>
+    <hyperlink ref="F109" r:id="rId201"/>
+    <hyperlink ref="E110" r:id="rId202"/>
+    <hyperlink ref="F110" r:id="rId203"/>
+    <hyperlink ref="E111" r:id="rId204"/>
+    <hyperlink ref="F111" r:id="rId205"/>
+    <hyperlink ref="E112" r:id="rId206"/>
+    <hyperlink ref="F112" r:id="rId207"/>
+    <hyperlink ref="F113" r:id="rId208"/>
+    <hyperlink ref="E114" r:id="rId209"/>
+    <hyperlink ref="F114" r:id="rId210"/>
+    <hyperlink ref="E115" r:id="rId211"/>
+    <hyperlink ref="F115" r:id="rId212"/>
+    <hyperlink ref="E116" r:id="rId213"/>
+    <hyperlink ref="F116" r:id="rId214"/>
+    <hyperlink ref="E117" r:id="rId215"/>
+    <hyperlink ref="F117" r:id="rId216"/>
+    <hyperlink ref="E118" r:id="rId217"/>
+    <hyperlink ref="F118" r:id="rId218"/>
+    <hyperlink ref="E119" r:id="rId219"/>
+    <hyperlink ref="F119" r:id="rId220"/>
+    <hyperlink ref="E120" r:id="rId221"/>
+    <hyperlink ref="F120" r:id="rId222"/>
+    <hyperlink ref="E121" r:id="rId223"/>
+    <hyperlink ref="F121" r:id="rId224"/>
+    <hyperlink ref="E122" r:id="rId225"/>
+    <hyperlink ref="F122" r:id="rId226"/>
+    <hyperlink ref="E123" r:id="rId227"/>
+    <hyperlink ref="F123" r:id="rId228"/>
+    <hyperlink ref="E124" r:id="rId229"/>
+    <hyperlink ref="F124" r:id="rId230"/>
+    <hyperlink ref="E125" r:id="rId231"/>
+    <hyperlink ref="F125" r:id="rId232"/>
+    <hyperlink ref="E126" r:id="rId233"/>
+    <hyperlink ref="F126" r:id="rId234"/>
+    <hyperlink ref="E127" r:id="rId235"/>
+    <hyperlink ref="F127" r:id="rId236"/>
+    <hyperlink ref="E128" r:id="rId237"/>
+    <hyperlink ref="F128" r:id="rId238"/>
+    <hyperlink ref="E129" r:id="rId239"/>
+    <hyperlink ref="F129" r:id="rId240"/>
+    <hyperlink ref="E130" r:id="rId241"/>
     <hyperlink ref="F130" r:id="rId242"/>
     <hyperlink ref="E131" r:id="rId243"/>
     <hyperlink ref="F131" r:id="rId244"/>
     <hyperlink ref="E132" r:id="rId245"/>
     <hyperlink ref="F132" r:id="rId246"/>
-    <hyperlink ref="F133" r:id="rId247"/>
-[...20 lines deleted...]
-    <hyperlink ref="F145" r:id="rId268"/>
+    <hyperlink ref="E133" r:id="rId247"/>
+    <hyperlink ref="F133" r:id="rId248"/>
+    <hyperlink ref="F134" r:id="rId249"/>
+    <hyperlink ref="E135" r:id="rId250"/>
+    <hyperlink ref="F135" r:id="rId251"/>
+    <hyperlink ref="E136" r:id="rId252"/>
+    <hyperlink ref="F136" r:id="rId253"/>
+    <hyperlink ref="E137" r:id="rId254"/>
+    <hyperlink ref="F137" r:id="rId255"/>
+    <hyperlink ref="E138" r:id="rId256"/>
+    <hyperlink ref="F138" r:id="rId257"/>
+    <hyperlink ref="E139" r:id="rId258"/>
+    <hyperlink ref="F139" r:id="rId259"/>
+    <hyperlink ref="E140" r:id="rId260"/>
+    <hyperlink ref="F140" r:id="rId261"/>
+    <hyperlink ref="E141" r:id="rId262"/>
+    <hyperlink ref="F141" r:id="rId263"/>
+    <hyperlink ref="E142" r:id="rId264"/>
+    <hyperlink ref="F142" r:id="rId265"/>
+    <hyperlink ref="E143" r:id="rId266"/>
+    <hyperlink ref="F143" r:id="rId267"/>
+    <hyperlink ref="F144" r:id="rId268"/>
+    <hyperlink ref="E145" r:id="rId269"/>
+    <hyperlink ref="F145" r:id="rId270"/>
+    <hyperlink ref="E146" r:id="rId271"/>
+    <hyperlink ref="F146" r:id="rId272"/>
+    <hyperlink ref="F147" r:id="rId273"/>
+    <hyperlink ref="F148" r:id="rId274"/>
+    <hyperlink ref="E149" r:id="rId275"/>
+    <hyperlink ref="F149" r:id="rId276"/>
+    <hyperlink ref="E150" r:id="rId277"/>
+    <hyperlink ref="F150" r:id="rId278"/>
+    <hyperlink ref="E151" r:id="rId279"/>
+    <hyperlink ref="F151" r:id="rId280"/>
+    <hyperlink ref="E152" r:id="rId281"/>
+    <hyperlink ref="F152" r:id="rId282"/>
+    <hyperlink ref="E153" r:id="rId283"/>
+    <hyperlink ref="F153" r:id="rId284"/>
+    <hyperlink ref="E154" r:id="rId285"/>
+    <hyperlink ref="F154" r:id="rId286"/>
+    <hyperlink ref="E155" r:id="rId287"/>
+    <hyperlink ref="F155" r:id="rId288"/>
+    <hyperlink ref="E156" r:id="rId289"/>
+    <hyperlink ref="F156" r:id="rId290"/>
+    <hyperlink ref="E157" r:id="rId291"/>
+    <hyperlink ref="F157" r:id="rId292"/>
+    <hyperlink ref="F158" r:id="rId293"/>
+    <hyperlink ref="F159" r:id="rId294"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>