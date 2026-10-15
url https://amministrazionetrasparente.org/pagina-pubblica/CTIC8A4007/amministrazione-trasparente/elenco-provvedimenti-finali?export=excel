--- v0 (2026-08-26)
+++ v1 (2026-10-15)
@@ -8,80 +8,95 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="636" uniqueCount="355">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="646" uniqueCount="360">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>02/10/2026</t>
+  </si>
+  <si>
+    <t>BD35287603</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - servizio gestione database MYSQL sito web</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>BD34CD854F</t>
+  </si>
+  <si>
+    <t>decisione di contrarre ai sensi dell’art. 50 del D.Lgs. 36-2023 per l’affidamento diretto attraverso OdA MEPA per l’approvvigionamento di scacchiere per gli alunni</t>
+  </si>
+  <si>
     <t>29/07/2026</t>
   </si>
   <si>
     <t>BC8ECBC145</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura hard disk</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>28/07/2026</t>
   </si>
   <si>
     <t>BC8D843C3F</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di noleggio operativo e gestione filtro WEB per la navigazione e connettività in fibra per telecontrollo</t>
   </si>
   <si>
     <t>24/07/2026</t>
   </si>
   <si>
     <t>BC82E2CF6C</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di materiale di pulizia 2</t>
   </si>
   <si>
     <t>BC837C2889</t>
   </si>
   <si>
     <t>decisione di aggiudicazione di trattativa diretta MEPA  per l’affidamento diretto del servizio di medico competente e sorveglianza sanitaria a.s. 2026-2027</t>
   </si>
@@ -1469,2598 +1484,2638 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8ECBC145" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/cc78fc29-dc13-46ab-a5aa-659085e7997a" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8D843C3F" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/f0d04bda-6bcb-48bd-b771-a347a78a07de" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC82E2CF6C" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/0f690067-f897-4780-aee7-2973c5be8693" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC837C2889" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/24f05b78-f73f-478b-aa59-8c9043f7e9b4" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7AB13007" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/0a2b1819-823e-42b0-8e15-72691f82e80a" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC74D4FF48" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/eed3d21d-2317-47f0-b897-8d547a58b1ca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC70E0FD39" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/2540a8a9-82cb-4412-b1b4-9496b703cda1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6925FB44" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/9f5c668a-2e95-4e79-aa5c-50e145636ab9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5F49CADC" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/b278fe40-8fd0-45b8-8a73-677635c23031" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5DCD9F01" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/9635452c-44bc-485d-b826-5732c16c9548" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5DBB8088" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/1a499c6e-1ff9-4506-bdd5-58f666c8038f" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3DDDD18B" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/4540d9a6-0cbd-4150-ad94-a83d85234bf7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC098DA836" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/4aae0731-756a-4e09-9e0b-de96cf50bc14" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC090301DE" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/05d989a9-3f60-44b0-9216-1772b7f16548" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEE5CA1D6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/1212ac79-cf69-4d07-9f9f-4450cddb6cdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEA212FB3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/241d9959-3972-4e2c-9c01-248963d10aaa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD87C26F8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/d89427c0-271f-479c-925e-37f06cac8cee" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD811B99B" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/d6fddd96-a4af-4b05-8843-49d246794aaa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB2FE2EA3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/a0a19cb6-8c78-415b-b0a0-42ee2450d219" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB99E06EAD" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/c3a548ef-e955-4cb9-95b8-134987b2e982" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9959DDF7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/1877dffa-49a1-4d68-91cc-3def6c9d9bd4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9039F3FA" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/420e8502-8f9d-48fc-bea6-23bba45fc210" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8655000B" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/0176f1c8-541a-4306-8079-fa2b289cd8e4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5D3D3C72" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/f5f61ae7-7ce4-43c5-9d7c-1c36cbe010d4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4D0E712C" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/25341e0e-0fba-4aeb-847f-ae0ec63cd576" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3EC74B76" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/ec5a936b-f3a8-4f20-929d-07134df9ab4c" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2F5136B9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/56291c83-928d-4236-acc2-27d6e765ca27" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB15FF34E0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/1906fbf6-76a2-4f16-bbf2-9c93f472eff5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1593762F" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/f074e4da-9136-4a31-9a3b-4f470dee8166" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0166B4CD" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/fabe249c-6ba0-4e71-8d11-23fca7ee3f09" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF7CE42F1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/36afeb26-629b-4576-9af6-e07fee38ea36" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEFB5DF41" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/0e99cd6c-fe85-40fe-a7f6-8acef66eb6c6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEF3E22F6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/84321385-a057-4e88-b022-aee1c5c6a51b" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEC84A96E" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/648e5105-2583-4eb6-81f8-d7a492823234" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE4D45497" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/39f584ae-1ae3-4b81-b4e2-d5f7d6b8e4cb" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACC8B2B37" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/5e2eac40-0918-43f7-bb80-632218e095f4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB699294B" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/069f79ea-573f-48df-955a-ad0b9872aae4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB6ADDA71" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/e8df9a67-0dff-41c2-af81-7487a55196af" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB6A3A3F0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/60451aa1-9f2c-4c1a-b311-7598f0a3d8b0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA468E1F5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/158f4d9a-67b1-4aaf-a44a-aeb9213c7226" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8EB5AC8C" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/7ade1671-769d-4bee-a07e-dd0386cd3091" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8A601252" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/46252fd9-02fb-4de3-8e2a-acb74bcb6124" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA613A1369" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/07f58e38-aa0a-4f5d-a128-96b31b7a7028" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5AA91022" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/65623807-9f57-4f88-8c44-516a99ddfff4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3FA8DD69" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/0553e1e2-91e1-4e9e-a4cc-7ab7cee22c1c" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA39B1A904" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/66f4fe48-1f37-40bc-9235-cc7a6a17f6f8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2EF91ADC" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/2a08a1b7-65bc-4ee3-afe5-54d6445e35ba" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9CF007024" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/af4ddf1d-ace8-45b8-89f2-082ffedd4518" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AA4FCEAB" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/13faf75a-9427-4b69-9ebe-c044add5f044" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97564FBBD" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/b69e00d5-1045-4586-a971-cc8ea1d4bd38" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92250CAB9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/b010e90c-0f81-414d-bf62-932c2057508b" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C48B3A74" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/a69ff85e-2e7c-466f-9b35-264a31495c6f" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9CEDCA747" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/73d0e5e1-cc90-4493-8370-6b2262fef4d7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B295FE1E" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/787f83f2-37dd-44e8-8163-49aefc0b37e3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B884874E63" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/6f1690e0-8d50-4ca5-8b21-1c28e7536741" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B874911DEE" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/aad5d1bd-011a-4bdf-b232-254e0798614f" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B854423877" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/1e669d34-3b6c-4b2f-aa6e-3450c32b13d2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82BEA5B26" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/de84e62e-e584-45cb-acce-45f66a268e09" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D049CBAA" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/fdfdff8a-a86d-4175-93f5-c53010732ed0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7CBD8C728" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/f2b86452-8bf5-410a-8c78-879406a84413" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BEC215F6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/69d3ade8-c8a0-4e7a-b7d2-c6f36bfbe569" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BE4A69A6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/19a57d61-6ef7-4469-9713-e18f5d2be74d" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A2ACB833" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/aba07d07-14b3-4c37-9e6e-50f0ce7fc375" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7805DB8D3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/d06a7cdf-bc7c-40b3-ad86-70ea40dfbbdb" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B7418796" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/4f1f3514-d99e-48e1-87ec-0f584b22fdc8" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71478D15C" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/3f8fe6d1-fbda-4139-b0df-c76039be6b33" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70FCDBD5F" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/3ce5fc4c-3823-4c16-9b37-33dbd114e9d6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7030CD937" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/d10e9fa7-7090-44bd-80d0-2000c4021bce" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E8C2BB37" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/51593de0-7ba8-455e-ae74-cb557ad9d1e4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E8877CE6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/44d13787-c8d4-48e2-9aac-2228e2f9a84b" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E83DCFF4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/5cfdc199-617c-48b1-83ce-ab982a4a5797" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D29A7CFE" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/a1bc9741-681d-4b7b-bd86-eb89b5ac9c76" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CEEAE291" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/140a552f-c642-4daa-9976-bd3ba3c02f5f" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B8F1D364" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/bdb0fa8b-f631-415c-966e-1462597118bb" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B799920C" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/03d1931b-37ec-4bc6-82d9-0932b458f521" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B676FA0F28" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/ec2946d3-ceca-4016-b68a-075eb657a7fb" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6686BCF2D" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/2894436c-8dcd-40eb-8217-2dbf6b377cbf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B655CF6434" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/ebcadf97-9663-4bf2-a194-a7acc777080f" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64832331F" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/7c515b40-8b35-4d87-9f76-199d13354775" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63977DC85" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/1f18fcc4-3219-488c-88c0-80d58bbce808" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C0B06419" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/3586ea08-d07d-4052-9716-cd6d738c2646" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DE3448FA" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/df2635e1-1761-45da-9fcb-3985613a5bec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C0801632" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/cacec349-9248-40c4-91cd-f6f81a6c9c7b" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BBDC2121" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/a68a3d3f-3adb-4412-a0f7-7940d588ca69" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BAD5423A" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/b4baec88-e05b-4c9d-b5ed-5de748f94055" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B2A0DCD7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/18ea13b1-4f2a-4f66-b613-c3fa65915771" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A743199E" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/f6a0735d-bceb-448d-86eb-2d05b646db89" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55ABA95BE" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/e94a7acf-8386-4911-8914-31d5ea8d2f01" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5470DDE69" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/6e7941bd-fc28-4790-88fb-8ea428d21534" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54662345A" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/040b12da-af8e-4f7a-a04e-9afaacfadd95" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E078B890" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/1bb04d0d-475a-481c-bf80-403568b6cb14" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48E4495FC" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/ec7bd0ee-195d-4d7c-b0f7-f827a9418acd" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C6554961" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/1a7172d2-314f-4771-9dda-525998cc736c" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4835ADE5E" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/1b7fe624-8c58-48a0-b67d-66fe4689c641" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B480C6A185" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/3a1334b6-b16a-4555-b4a2-7ec921395f1e" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46926D483" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/a3e360c8-d29e-4096-b0b2-fb4167439dbc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B445339850" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/57c01149-f330-4a74-bbe9-41c04e1a7368" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B419468CCD" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/032778df-d6ff-4d14-9532-df877b48e166" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3B6AC007F" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/5edbe133-efe4-4b4d-a6af-e61d8b097b58" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B33A9EE38E" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/840fc6c2-ea7d-4364-bec3-75dd873ffd31" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34C676107" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/718bfddb-2982-46fc-bfb3-17e8b32f94fc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34C2882D9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/3f2fced6-11eb-4aa9-943a-143db395539b" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31A6E7FF4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/0bb2f266-fc4b-4227-9816-60815a80105f" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2EC8E4634" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/9b3af9b9-7065-4814-ada7-f7c35d80f9b2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2B5A8B058" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/da35ecff-fa86-4033-8a1a-485fcee17ea7" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2B5919EFE" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/a2eae058-bbbe-4bc9-b306-b9e042c5d723" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B276224D52" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/c2910789-d8ae-4f55-bb24-747cf420b0bf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2733A0A88" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/58aac754-27ba-443a-9786-b0ef23068383" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2592AE78D" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/76042c91-fde5-46a6-ba93-1fb0664f5137" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B24F0B2B12" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/0b79d21b-f5c7-46dd-b692-47d1540c1608" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1DE0BB042" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/fee876f2-9f6e-4a62-a483-129d23ba4abe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1B186CF6F" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/79184fe6-6665-48d7-ade5-2d557a6e8da3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1370F3D64" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/ce090000-aa7a-4b44-ad17-eb077f80d12a" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B104056967" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/32ed36ce-5735-4240-a83c-4e81925b6a87" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D8017FDB" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/6890c787-5c7e-49b3-b8ca-ea65b1bfaef6" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0AC37E916" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/4432b34f-d2bf-433f-896d-0ad79c2707d2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B09F841168" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/65ad4517-490b-496a-bb00-4cb7b955c6c4" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0734F7503" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/18d24cb2-b559-4fbf-8187-bf7909a4c65a" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B06EF0C24B" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/9ecb9d84-b86d-4b7e-b291-3abf1fa0f3bd" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B036B5AE8D" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/7f85dba6-a58f-4477-a5d6-df50a6977122" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD35287603" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/84f797b9-e9cc-4eb1-b65d-da05b1cbdf9c" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD34CD854F" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/d1cbbebb-95be-4965-84e9-2196ad39c14d" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8ECBC145" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/cc78fc29-dc13-46ab-a5aa-659085e7997a" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8D843C3F" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/f0d04bda-6bcb-48bd-b771-a347a78a07de" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC82E2CF6C" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/0f690067-f897-4780-aee7-2973c5be8693" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC837C2889" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/24f05b78-f73f-478b-aa59-8c9043f7e9b4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7AB13007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/0a2b1819-823e-42b0-8e15-72691f82e80a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC74D4FF48" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/eed3d21d-2317-47f0-b897-8d547a58b1ca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC70E0FD39" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/2540a8a9-82cb-4412-b1b4-9496b703cda1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6925FB44" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/9f5c668a-2e95-4e79-aa5c-50e145636ab9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5F49CADC" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/b278fe40-8fd0-45b8-8a73-677635c23031" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5DCD9F01" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/9635452c-44bc-485d-b826-5732c16c9548" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5DBB8088" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/1a499c6e-1ff9-4506-bdd5-58f666c8038f" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3DDDD18B" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/4540d9a6-0cbd-4150-ad94-a83d85234bf7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC098DA836" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/4aae0731-756a-4e09-9e0b-de96cf50bc14" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC090301DE" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/05d989a9-3f60-44b0-9216-1772b7f16548" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEE5CA1D6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/1212ac79-cf69-4d07-9f9f-4450cddb6cdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEA212FB3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/241d9959-3972-4e2c-9c01-248963d10aaa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD87C26F8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/d89427c0-271f-479c-925e-37f06cac8cee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD811B99B" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/d6fddd96-a4af-4b05-8843-49d246794aaa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB2FE2EA3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/a0a19cb6-8c78-415b-b0a0-42ee2450d219" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB99E06EAD" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/c3a548ef-e955-4cb9-95b8-134987b2e982" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9959DDF7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/1877dffa-49a1-4d68-91cc-3def6c9d9bd4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9039F3FA" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/420e8502-8f9d-48fc-bea6-23bba45fc210" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8655000B" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/0176f1c8-541a-4306-8079-fa2b289cd8e4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5D3D3C72" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/f5f61ae7-7ce4-43c5-9d7c-1c36cbe010d4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4D0E712C" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/25341e0e-0fba-4aeb-847f-ae0ec63cd576" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3EC74B76" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/ec5a936b-f3a8-4f20-929d-07134df9ab4c" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2F5136B9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/56291c83-928d-4236-acc2-27d6e765ca27" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB15FF34E0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/1906fbf6-76a2-4f16-bbf2-9c93f472eff5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1593762F" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/f074e4da-9136-4a31-9a3b-4f470dee8166" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0166B4CD" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/fabe249c-6ba0-4e71-8d11-23fca7ee3f09" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF7CE42F1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/36afeb26-629b-4576-9af6-e07fee38ea36" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEFB5DF41" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/0e99cd6c-fe85-40fe-a7f6-8acef66eb6c6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEF3E22F6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/84321385-a057-4e88-b022-aee1c5c6a51b" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEC84A96E" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/648e5105-2583-4eb6-81f8-d7a492823234" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE4D45497" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/39f584ae-1ae3-4b81-b4e2-d5f7d6b8e4cb" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACC8B2B37" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/5e2eac40-0918-43f7-bb80-632218e095f4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB699294B" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/069f79ea-573f-48df-955a-ad0b9872aae4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB6ADDA71" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/e8df9a67-0dff-41c2-af81-7487a55196af" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB6A3A3F0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/60451aa1-9f2c-4c1a-b311-7598f0a3d8b0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA468E1F5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/158f4d9a-67b1-4aaf-a44a-aeb9213c7226" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8EB5AC8C" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/7ade1671-769d-4bee-a07e-dd0386cd3091" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8A601252" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/46252fd9-02fb-4de3-8e2a-acb74bcb6124" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA613A1369" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/07f58e38-aa0a-4f5d-a128-96b31b7a7028" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5AA91022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/65623807-9f57-4f88-8c44-516a99ddfff4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3FA8DD69" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/0553e1e2-91e1-4e9e-a4cc-7ab7cee22c1c" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA39B1A904" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/66f4fe48-1f37-40bc-9235-cc7a6a17f6f8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2EF91ADC" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/2a08a1b7-65bc-4ee3-afe5-54d6445e35ba" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9CF007024" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/af4ddf1d-ace8-45b8-89f2-082ffedd4518" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AA4FCEAB" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/13faf75a-9427-4b69-9ebe-c044add5f044" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97564FBBD" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/b69e00d5-1045-4586-a971-cc8ea1d4bd38" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92250CAB9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/b010e90c-0f81-414d-bf62-932c2057508b" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C48B3A74" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/a69ff85e-2e7c-466f-9b35-264a31495c6f" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9CEDCA747" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/73d0e5e1-cc90-4493-8370-6b2262fef4d7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B295FE1E" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/787f83f2-37dd-44e8-8163-49aefc0b37e3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B884874E63" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/6f1690e0-8d50-4ca5-8b21-1c28e7536741" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B874911DEE" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/aad5d1bd-011a-4bdf-b232-254e0798614f" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B854423877" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/1e669d34-3b6c-4b2f-aa6e-3450c32b13d2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82BEA5B26" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/de84e62e-e584-45cb-acce-45f66a268e09" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D049CBAA" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/fdfdff8a-a86d-4175-93f5-c53010732ed0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7CBD8C728" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/f2b86452-8bf5-410a-8c78-879406a84413" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BEC215F6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/69d3ade8-c8a0-4e7a-b7d2-c6f36bfbe569" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BE4A69A6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/19a57d61-6ef7-4469-9713-e18f5d2be74d" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A2ACB833" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/aba07d07-14b3-4c37-9e6e-50f0ce7fc375" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7805DB8D3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/d06a7cdf-bc7c-40b3-ad86-70ea40dfbbdb" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B7418796" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/4f1f3514-d99e-48e1-87ec-0f584b22fdc8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71478D15C" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/3f8fe6d1-fbda-4139-b0df-c76039be6b33" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70FCDBD5F" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/3ce5fc4c-3823-4c16-9b37-33dbd114e9d6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7030CD937" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/d10e9fa7-7090-44bd-80d0-2000c4021bce" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E8C2BB37" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/51593de0-7ba8-455e-ae74-cb557ad9d1e4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E8877CE6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/44d13787-c8d4-48e2-9aac-2228e2f9a84b" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E83DCFF4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/5cfdc199-617c-48b1-83ce-ab982a4a5797" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D29A7CFE" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/a1bc9741-681d-4b7b-bd86-eb89b5ac9c76" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CEEAE291" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/140a552f-c642-4daa-9976-bd3ba3c02f5f" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B8F1D364" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/bdb0fa8b-f631-415c-966e-1462597118bb" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B799920C" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/03d1931b-37ec-4bc6-82d9-0932b458f521" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B676FA0F28" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/ec2946d3-ceca-4016-b68a-075eb657a7fb" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6686BCF2D" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/2894436c-8dcd-40eb-8217-2dbf6b377cbf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B655CF6434" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/ebcadf97-9663-4bf2-a194-a7acc777080f" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64832331F" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/7c515b40-8b35-4d87-9f76-199d13354775" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63977DC85" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/1f18fcc4-3219-488c-88c0-80d58bbce808" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C0B06419" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/3586ea08-d07d-4052-9716-cd6d738c2646" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DE3448FA" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/df2635e1-1761-45da-9fcb-3985613a5bec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C0801632" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/cacec349-9248-40c4-91cd-f6f81a6c9c7b" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BBDC2121" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/a68a3d3f-3adb-4412-a0f7-7940d588ca69" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BAD5423A" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/b4baec88-e05b-4c9d-b5ed-5de748f94055" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B2A0DCD7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/18ea13b1-4f2a-4f66-b613-c3fa65915771" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A743199E" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/f6a0735d-bceb-448d-86eb-2d05b646db89" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55ABA95BE" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/e94a7acf-8386-4911-8914-31d5ea8d2f01" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5470DDE69" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/6e7941bd-fc28-4790-88fb-8ea428d21534" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54662345A" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/040b12da-af8e-4f7a-a04e-9afaacfadd95" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E078B890" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/1bb04d0d-475a-481c-bf80-403568b6cb14" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48E4495FC" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/ec7bd0ee-195d-4d7c-b0f7-f827a9418acd" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C6554961" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/1a7172d2-314f-4771-9dda-525998cc736c" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4835ADE5E" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/1b7fe624-8c58-48a0-b67d-66fe4689c641" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B480C6A185" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/3a1334b6-b16a-4555-b4a2-7ec921395f1e" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46926D483" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/a3e360c8-d29e-4096-b0b2-fb4167439dbc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B445339850" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/57c01149-f330-4a74-bbe9-41c04e1a7368" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B419468CCD" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/032778df-d6ff-4d14-9532-df877b48e166" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3B6AC007F" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/5edbe133-efe4-4b4d-a6af-e61d8b097b58" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B33A9EE38E" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/840fc6c2-ea7d-4364-bec3-75dd873ffd31" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34C676107" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/718bfddb-2982-46fc-bfb3-17e8b32f94fc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34C2882D9" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/3f2fced6-11eb-4aa9-943a-143db395539b" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31A6E7FF4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/0bb2f266-fc4b-4227-9816-60815a80105f" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2EC8E4634" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/9b3af9b9-7065-4814-ada7-f7c35d80f9b2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2B5A8B058" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/da35ecff-fa86-4033-8a1a-485fcee17ea7" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2B5919EFE" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/a2eae058-bbbe-4bc9-b306-b9e042c5d723" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B276224D52" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/c2910789-d8ae-4f55-bb24-747cf420b0bf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2733A0A88" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/58aac754-27ba-443a-9786-b0ef23068383" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2592AE78D" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/76042c91-fde5-46a6-ba93-1fb0664f5137" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B24F0B2B12" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/0b79d21b-f5c7-46dd-b692-47d1540c1608" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1DE0BB042" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/fee876f2-9f6e-4a62-a483-129d23ba4abe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1B186CF6F" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/79184fe6-6665-48d7-ade5-2d557a6e8da3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1370F3D64" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/ce090000-aa7a-4b44-ad17-eb077f80d12a" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B104056967" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/32ed36ce-5735-4240-a83c-4e81925b6a87" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D8017FDB" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/6890c787-5c7e-49b3-b8ca-ea65b1bfaef6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0AC37E916" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/4432b34f-d2bf-433f-896d-0ad79c2707d2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B09F841168" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/65ad4517-490b-496a-bb00-4cb7b955c6c4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0734F7503" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/18d24cb2-b559-4fbf-8187-bf7909a4c65a" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B06EF0C24B" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/9ecb9d84-b86d-4b7e-b291-3abf1fa0f3bd" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B036B5AE8D" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC8A4007/amministrazione-trasparente/atti-amministrazioni-enti/7f85dba6-a58f-4477-a5d6-df50a6977122" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F127"/>
+  <dimension ref="A1:F129"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>6704</v>
+        <v>8834</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3">
+        <v>8826</v>
+      </c>
+      <c r="C3" t="s">
         <v>10</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4">
+        <v>6704</v>
+      </c>
+      <c r="C4" t="s">
         <v>13</v>
       </c>
-      <c r="B4">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B5">
-        <v>5774</v>
+        <v>6694</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6">
-        <v>6611</v>
+        <v>6647</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7">
+        <v>5774</v>
+      </c>
+      <c r="C7" t="s">
         <v>21</v>
       </c>
-      <c r="B7">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8">
+        <v>6611</v>
+      </c>
+      <c r="C8" t="s">
         <v>24</v>
       </c>
-      <c r="B8">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9">
+        <v>6585</v>
+      </c>
+      <c r="C9" t="s">
         <v>27</v>
       </c>
-      <c r="B9">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10">
+        <v>6546</v>
+      </c>
+      <c r="C10" t="s">
         <v>30</v>
       </c>
-      <c r="B10">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B11">
-        <v>6433</v>
+        <v>6509</v>
       </c>
       <c r="C11" t="s">
         <v>33</v>
       </c>
       <c r="D11" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="B12">
-        <v>6432</v>
+        <v>6441</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B13">
-        <v>6281</v>
+        <v>6433</v>
       </c>
       <c r="C13" t="s">
         <v>38</v>
       </c>
       <c r="D13" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14">
+        <v>6432</v>
+      </c>
+      <c r="C14" t="s">
         <v>40</v>
       </c>
-      <c r="B14">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15">
+        <v>6281</v>
+      </c>
+      <c r="C15" t="s">
         <v>43</v>
       </c>
-      <c r="B15">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
+        <v>45</v>
+      </c>
+      <c r="B16">
+        <v>5844</v>
+      </c>
+      <c r="C16" t="s">
         <v>46</v>
       </c>
-      <c r="B16">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
+        <v>48</v>
+      </c>
+      <c r="B17">
+        <v>5817</v>
+      </c>
+      <c r="C17" t="s">
         <v>49</v>
       </c>
-      <c r="B17">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
+        <v>51</v>
+      </c>
+      <c r="B18">
+        <v>5452</v>
+      </c>
+      <c r="C18" t="s">
         <v>52</v>
       </c>
-      <c r="B18">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="D18" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B19">
-        <v>5083</v>
+        <v>5379</v>
       </c>
       <c r="C19" t="s">
         <v>55</v>
       </c>
       <c r="D19" t="s">
         <v>56</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>57</v>
       </c>
       <c r="B20">
-        <v>4735</v>
+        <v>5087</v>
       </c>
       <c r="C20" t="s">
         <v>58</v>
       </c>
       <c r="D20" t="s">
         <v>59</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
+        <v>57</v>
+      </c>
+      <c r="B21">
+        <v>5083</v>
+      </c>
+      <c r="C21" t="s">
         <v>60</v>
       </c>
-      <c r="B21">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B22">
-        <v>4391</v>
+        <v>4735</v>
       </c>
       <c r="C22" t="s">
         <v>63</v>
       </c>
       <c r="D22" t="s">
         <v>64</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>65</v>
       </c>
       <c r="B23">
-        <v>4305</v>
+        <v>4400</v>
       </c>
       <c r="C23" t="s">
         <v>66</v>
       </c>
       <c r="D23" t="s">
         <v>67</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
+        <v>65</v>
+      </c>
+      <c r="B24">
+        <v>4391</v>
+      </c>
+      <c r="C24" t="s">
         <v>68</v>
       </c>
-      <c r="B24">
-[...2 lines deleted...]
-      <c r="C24" t="s">
+      <c r="D24" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
+        <v>70</v>
+      </c>
+      <c r="B25">
+        <v>4305</v>
+      </c>
+      <c r="C25" t="s">
         <v>71</v>
       </c>
-      <c r="B25">
-[...2 lines deleted...]
-      <c r="C25" t="s">
+      <c r="D25" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
+        <v>73</v>
+      </c>
+      <c r="B26">
+        <v>4198</v>
+      </c>
+      <c r="C26" t="s">
         <v>74</v>
       </c>
-      <c r="B26">
-[...2 lines deleted...]
-      <c r="C26" t="s">
+      <c r="D26" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
+        <v>76</v>
+      </c>
+      <c r="B27">
+        <v>3757</v>
+      </c>
+      <c r="C27" t="s">
         <v>77</v>
       </c>
-      <c r="B27">
-[...2 lines deleted...]
-      <c r="C27" t="s">
+      <c r="D27" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
+        <v>79</v>
+      </c>
+      <c r="B28">
+        <v>3610</v>
+      </c>
+      <c r="C28" t="s">
         <v>80</v>
       </c>
-      <c r="B28">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="D28" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
+        <v>82</v>
+      </c>
+      <c r="B29">
+        <v>3506</v>
+      </c>
+      <c r="C29" t="s">
         <v>83</v>
       </c>
-      <c r="B29">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="D29" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B30">
-        <v>3089</v>
+        <v>3285</v>
       </c>
       <c r="C30" t="s">
         <v>86</v>
       </c>
       <c r="D30" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>88</v>
       </c>
       <c r="B31">
-        <v>2877</v>
+        <v>3092</v>
       </c>
       <c r="C31" t="s">
         <v>89</v>
       </c>
       <c r="D31" t="s">
         <v>90</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
+        <v>88</v>
+      </c>
+      <c r="B32">
+        <v>3089</v>
+      </c>
+      <c r="C32" t="s">
         <v>91</v>
       </c>
-      <c r="B32">
-[...2 lines deleted...]
-      <c r="C32" t="s">
+      <c r="D32" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
+        <v>93</v>
+      </c>
+      <c r="B33">
+        <v>2877</v>
+      </c>
+      <c r="C33" t="s">
         <v>94</v>
       </c>
-      <c r="B33">
-[...2 lines deleted...]
-      <c r="C33" t="s">
+      <c r="D33" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B34">
-        <v>2719</v>
+        <v>2780</v>
       </c>
       <c r="C34" t="s">
         <v>97</v>
       </c>
       <c r="D34" t="s">
         <v>98</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
         <v>99</v>
       </c>
       <c r="B35">
-        <v>2685</v>
+        <v>2725</v>
       </c>
       <c r="C35" t="s">
         <v>100</v>
       </c>
       <c r="D35" t="s">
         <v>101</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
+        <v>99</v>
+      </c>
+      <c r="B36">
+        <v>2719</v>
+      </c>
+      <c r="C36" t="s">
         <v>102</v>
       </c>
-      <c r="B36">
-[...2 lines deleted...]
-      <c r="C36" t="s">
+      <c r="D36" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
+        <v>104</v>
+      </c>
+      <c r="B37">
+        <v>2685</v>
+      </c>
+      <c r="C37" t="s">
         <v>105</v>
       </c>
-      <c r="B37">
-[...2 lines deleted...]
-      <c r="C37" t="s">
+      <c r="D37" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B38">
-        <v>2385</v>
+        <v>2583</v>
       </c>
       <c r="C38" t="s">
         <v>108</v>
       </c>
       <c r="D38" t="s">
         <v>109</v>
       </c>
-      <c r="E38" t="s">
-        <v>108</v>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="B39">
-        <v>2383</v>
+        <v>2387</v>
       </c>
       <c r="C39" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="D39" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>112</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B40">
-        <v>2214</v>
+        <v>2385</v>
       </c>
       <c r="C40" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D40" t="s">
+        <v>114</v>
+      </c>
+      <c r="E40" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B41">
-        <v>2209</v>
+        <v>2383</v>
       </c>
       <c r="C41" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="D41" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="2" t="s">
-        <v>9</v>
+      <c r="E41" t="s">
+        <v>113</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B42">
-        <v>2208</v>
+        <v>2214</v>
       </c>
       <c r="C42" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D42" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="B43">
-        <v>2003</v>
+        <v>2209</v>
       </c>
       <c r="C43" t="s">
         <v>119</v>
       </c>
       <c r="D43" t="s">
         <v>120</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
+        <v>116</v>
+      </c>
+      <c r="B44">
+        <v>2208</v>
+      </c>
+      <c r="C44" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="D44" t="s">
         <v>122</v>
       </c>
-      <c r="E44" t="s">
-        <v>108</v>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
         <v>123</v>
       </c>
       <c r="B45">
-        <v>1784</v>
+        <v>2003</v>
       </c>
       <c r="C45" t="s">
         <v>124</v>
       </c>
       <c r="D45" t="s">
         <v>125</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
         <v>126</v>
       </c>
       <c r="B46">
-        <v>1751</v>
+        <v>1927</v>
       </c>
       <c r="C46" t="s">
+        <v>113</v>
+      </c>
+      <c r="D46" t="s">
         <v>127</v>
       </c>
-      <c r="D46" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E46" t="s">
+        <v>113</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
+        <v>128</v>
+      </c>
+      <c r="B47">
+        <v>1784</v>
+      </c>
+      <c r="C47" t="s">
         <v>129</v>
       </c>
-      <c r="B47">
-[...2 lines deleted...]
-      <c r="C47" t="s">
+      <c r="D47" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
+        <v>131</v>
+      </c>
+      <c r="B48">
+        <v>1751</v>
+      </c>
+      <c r="C48" t="s">
         <v>132</v>
       </c>
-      <c r="B48">
-[...2 lines deleted...]
-      <c r="C48" t="s">
+      <c r="D48" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
+        <v>134</v>
+      </c>
+      <c r="B49">
+        <v>1273</v>
+      </c>
+      <c r="C49" t="s">
         <v>135</v>
       </c>
-      <c r="B49">
-[...2 lines deleted...]
-      <c r="C49" t="s">
+      <c r="D49" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
+        <v>137</v>
+      </c>
+      <c r="B50">
+        <v>1165</v>
+      </c>
+      <c r="C50" t="s">
         <v>138</v>
       </c>
-      <c r="B50">
-[...2 lines deleted...]
-      <c r="C50" t="s">
+      <c r="D50" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
+        <v>140</v>
+      </c>
+      <c r="B51">
+        <v>816</v>
+      </c>
+      <c r="C51" t="s">
         <v>141</v>
       </c>
-      <c r="B51">
-[...2 lines deleted...]
-      <c r="C51" t="s">
+      <c r="D51" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
+        <v>143</v>
+      </c>
+      <c r="B52">
+        <v>732</v>
+      </c>
+      <c r="C52" t="s">
         <v>144</v>
       </c>
-      <c r="B52">
-[...2 lines deleted...]
-      <c r="C52" t="s">
+      <c r="D52" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
+        <v>146</v>
+      </c>
+      <c r="B53">
+        <v>645</v>
+      </c>
+      <c r="C53" t="s">
         <v>147</v>
       </c>
-      <c r="B53">
-[...2 lines deleted...]
-      <c r="C53" t="s">
+      <c r="D53" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
+        <v>149</v>
+      </c>
+      <c r="B54">
+        <v>12231</v>
+      </c>
+      <c r="C54" t="s">
         <v>150</v>
       </c>
-      <c r="B54">
-[...2 lines deleted...]
-      <c r="C54" t="s">
+      <c r="D54" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
+        <v>152</v>
+      </c>
+      <c r="B55">
+        <v>12073</v>
+      </c>
+      <c r="C55" t="s">
         <v>153</v>
       </c>
-      <c r="B55">
-[...2 lines deleted...]
-      <c r="C55" t="s">
+      <c r="D55" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
+        <v>155</v>
+      </c>
+      <c r="B56">
+        <v>11735</v>
+      </c>
+      <c r="C56" t="s">
         <v>156</v>
       </c>
-      <c r="B56">
-[...2 lines deleted...]
-      <c r="C56" t="s">
+      <c r="D56" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B57">
-        <v>10030</v>
+        <v>11028</v>
       </c>
       <c r="C57" t="s">
         <v>159</v>
       </c>
       <c r="D57" t="s">
         <v>160</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
         <v>161</v>
       </c>
       <c r="B58">
-        <v>9900</v>
+        <v>10052</v>
       </c>
       <c r="C58" t="s">
         <v>162</v>
       </c>
       <c r="D58" t="s">
         <v>163</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
+        <v>161</v>
+      </c>
+      <c r="B59">
+        <v>10030</v>
+      </c>
+      <c r="C59" t="s">
         <v>164</v>
       </c>
-      <c r="B59">
-[...2 lines deleted...]
-      <c r="C59" t="s">
+      <c r="D59" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
+        <v>166</v>
+      </c>
+      <c r="B60">
+        <v>9900</v>
+      </c>
+      <c r="C60" t="s">
         <v>167</v>
       </c>
-      <c r="B60">
-[...2 lines deleted...]
-      <c r="C60" t="s">
+      <c r="D60" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
+        <v>169</v>
+      </c>
+      <c r="B61">
+        <v>9196</v>
+      </c>
+      <c r="C61" t="s">
         <v>170</v>
       </c>
-      <c r="B61">
-[...2 lines deleted...]
-      <c r="C61" t="s">
+      <c r="D61" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
+        <v>172</v>
+      </c>
+      <c r="B62">
+        <v>8985</v>
+      </c>
+      <c r="C62" t="s">
         <v>173</v>
       </c>
-      <c r="B62">
-[...2 lines deleted...]
-      <c r="C62" t="s">
+      <c r="D62" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
+        <v>175</v>
+      </c>
+      <c r="B63">
+        <v>8625</v>
+      </c>
+      <c r="C63" t="s">
         <v>176</v>
       </c>
-      <c r="B63">
-[...2 lines deleted...]
-      <c r="C63" t="s">
+      <c r="D63" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
+        <v>178</v>
+      </c>
+      <c r="B64">
+        <v>8117</v>
+      </c>
+      <c r="C64" t="s">
         <v>179</v>
       </c>
-      <c r="B64">
-[...2 lines deleted...]
-      <c r="C64" t="s">
+      <c r="D64" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
+        <v>181</v>
+      </c>
+      <c r="B65">
+        <v>7326</v>
+      </c>
+      <c r="C65" t="s">
         <v>182</v>
       </c>
-      <c r="B65">
-[...2 lines deleted...]
-      <c r="C65" t="s">
+      <c r="D65" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B66">
-        <v>7251</v>
+        <v>7312</v>
       </c>
       <c r="C66" t="s">
         <v>185</v>
       </c>
       <c r="D66" t="s">
         <v>186</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
         <v>187</v>
       </c>
       <c r="B67">
-        <v>7030</v>
+        <v>7254</v>
       </c>
       <c r="C67" t="s">
         <v>188</v>
       </c>
       <c r="D67" t="s">
         <v>189</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
+        <v>187</v>
+      </c>
+      <c r="B68">
+        <v>7251</v>
+      </c>
+      <c r="C68" t="s">
         <v>190</v>
       </c>
-      <c r="B68">
-[...2 lines deleted...]
-      <c r="C68" t="s">
+      <c r="D68" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B69">
-        <v>6679</v>
+        <v>7030</v>
       </c>
       <c r="C69" t="s">
         <v>193</v>
       </c>
       <c r="D69" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
         <v>195</v>
       </c>
       <c r="B70">
-        <v>5826</v>
+        <v>6689</v>
       </c>
       <c r="C70" t="s">
-        <v>108</v>
+        <v>196</v>
       </c>
       <c r="D70" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>197</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
         <v>195</v>
       </c>
       <c r="B71">
-        <v>5825</v>
+        <v>6679</v>
       </c>
       <c r="C71" t="s">
-        <v>108</v>
+        <v>198</v>
       </c>
       <c r="D71" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>199</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="B72">
-        <v>5825</v>
+        <v>5826</v>
       </c>
       <c r="C72" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="D72" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E72" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B73">
-        <v>5645</v>
+        <v>5825</v>
       </c>
       <c r="C73" t="s">
-        <v>200</v>
+        <v>113</v>
       </c>
       <c r="D73" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>202</v>
+      </c>
+      <c r="E73" t="s">
+        <v>113</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="B74">
-        <v>5579</v>
+        <v>5825</v>
       </c>
       <c r="C74" t="s">
+        <v>113</v>
+      </c>
+      <c r="D74" t="s">
         <v>203</v>
       </c>
-      <c r="D74" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E74" t="s">
+        <v>113</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
+        <v>204</v>
+      </c>
+      <c r="B75">
+        <v>5645</v>
+      </c>
+      <c r="C75" t="s">
         <v>205</v>
       </c>
-      <c r="B75">
-[...2 lines deleted...]
-      <c r="C75" t="s">
+      <c r="D75" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
+        <v>207</v>
+      </c>
+      <c r="B76">
+        <v>5579</v>
+      </c>
+      <c r="C76" t="s">
         <v>208</v>
       </c>
-      <c r="B76">
-[...2 lines deleted...]
-      <c r="C76" t="s">
+      <c r="D76" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B77">
-        <v>5172</v>
+        <v>5458</v>
       </c>
       <c r="C77" t="s">
         <v>211</v>
       </c>
       <c r="D77" t="s">
         <v>212</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="B78">
-        <v>5166</v>
+        <v>5176</v>
       </c>
       <c r="C78" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D78" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="B79">
-        <v>4934</v>
+        <v>5172</v>
       </c>
       <c r="C79" t="s">
         <v>216</v>
       </c>
       <c r="D79" t="s">
         <v>217</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="B80">
-        <v>4893</v>
+        <v>5166</v>
       </c>
       <c r="C80" t="s">
         <v>218</v>
       </c>
       <c r="D80" t="s">
         <v>219</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
         <v>220</v>
       </c>
       <c r="B81">
-        <v>4630</v>
+        <v>4934</v>
       </c>
       <c r="C81" t="s">
         <v>221</v>
       </c>
       <c r="D81" t="s">
         <v>222</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
+        <v>220</v>
+      </c>
+      <c r="B82">
+        <v>4893</v>
+      </c>
+      <c r="C82" t="s">
         <v>223</v>
       </c>
-      <c r="B82">
-[...2 lines deleted...]
-      <c r="C82" t="s">
+      <c r="D82" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
+        <v>225</v>
+      </c>
+      <c r="B83">
+        <v>4630</v>
+      </c>
+      <c r="C83" t="s">
         <v>226</v>
       </c>
-      <c r="B83">
-[...2 lines deleted...]
-      <c r="C83" t="s">
+      <c r="D83" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
+        <v>228</v>
+      </c>
+      <c r="B84">
+        <v>4598</v>
+      </c>
+      <c r="C84" t="s">
         <v>229</v>
       </c>
-      <c r="B84">
-[...2 lines deleted...]
-      <c r="C84" t="s">
+      <c r="D84" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
+        <v>231</v>
+      </c>
+      <c r="B85">
+        <v>4047</v>
+      </c>
+      <c r="C85" t="s">
         <v>232</v>
       </c>
-      <c r="B85">
-[...2 lines deleted...]
-      <c r="C85" t="s">
+      <c r="D85" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
+        <v>234</v>
+      </c>
+      <c r="B86">
+        <v>3918</v>
+      </c>
+      <c r="C86" t="s">
         <v>235</v>
       </c>
-      <c r="B86">
-[...2 lines deleted...]
-      <c r="C86" t="s">
+      <c r="D86" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
+        <v>237</v>
+      </c>
+      <c r="B87">
+        <v>3738</v>
+      </c>
+      <c r="C87" t="s">
         <v>238</v>
       </c>
-      <c r="B87">
-[...2 lines deleted...]
-      <c r="C87" t="s">
+      <c r="D87" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
+        <v>240</v>
+      </c>
+      <c r="B88">
+        <v>3627</v>
+      </c>
+      <c r="C88" t="s">
         <v>241</v>
       </c>
-      <c r="B88">
-[...2 lines deleted...]
-      <c r="C88" t="s">
+      <c r="D88" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
+        <v>243</v>
+      </c>
+      <c r="B89">
+        <v>3509</v>
+      </c>
+      <c r="C89" t="s">
         <v>244</v>
       </c>
-      <c r="B89">
-[...2 lines deleted...]
-      <c r="C89" t="s">
+      <c r="D89" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
+        <v>246</v>
+      </c>
+      <c r="B90">
+        <v>3000</v>
+      </c>
+      <c r="C90" t="s">
         <v>247</v>
       </c>
-      <c r="B90">
-[...2 lines deleted...]
-      <c r="C90" t="s">
+      <c r="D90" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
+        <v>249</v>
+      </c>
+      <c r="B91">
+        <v>2439</v>
+      </c>
+      <c r="C91" t="s">
         <v>250</v>
       </c>
-      <c r="B91">
-[...2 lines deleted...]
-      <c r="C91" t="s">
+      <c r="D91" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B92">
-        <v>2121</v>
+        <v>2175</v>
       </c>
       <c r="C92" t="s">
         <v>253</v>
       </c>
       <c r="D92" t="s">
         <v>254</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
         <v>255</v>
       </c>
       <c r="B93">
-        <v>2072</v>
+        <v>2134</v>
       </c>
       <c r="C93" t="s">
         <v>256</v>
       </c>
       <c r="D93" t="s">
         <v>257</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
+        <v>255</v>
+      </c>
+      <c r="B94">
+        <v>2121</v>
+      </c>
+      <c r="C94" t="s">
         <v>258</v>
       </c>
-      <c r="B94">
-[...2 lines deleted...]
-      <c r="C94" t="s">
+      <c r="D94" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
+        <v>260</v>
+      </c>
+      <c r="B95">
+        <v>2072</v>
+      </c>
+      <c r="C95" t="s">
         <v>261</v>
       </c>
-      <c r="B95">
-[...2 lines deleted...]
-      <c r="C95" t="s">
+      <c r="D95" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
+        <v>263</v>
+      </c>
+      <c r="B96">
+        <v>1788</v>
+      </c>
+      <c r="C96" t="s">
         <v>264</v>
       </c>
-      <c r="B96">
-[...2 lines deleted...]
-      <c r="C96" t="s">
+      <c r="D96" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="B97">
-        <v>582</v>
+        <v>843</v>
       </c>
       <c r="C97" t="s">
         <v>267</v>
       </c>
       <c r="D97" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
         <v>269</v>
       </c>
       <c r="B98">
-        <v>11453</v>
+        <v>593</v>
       </c>
       <c r="C98" t="s">
         <v>270</v>
       </c>
       <c r="D98" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
         <v>269</v>
       </c>
       <c r="B99">
-        <v>11427</v>
+        <v>582</v>
       </c>
       <c r="C99" t="s">
         <v>272</v>
       </c>
       <c r="D99" t="s">
         <v>273</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
         <v>274</v>
       </c>
       <c r="B100">
-        <v>11240</v>
+        <v>11453</v>
       </c>
       <c r="C100" t="s">
         <v>275</v>
       </c>
       <c r="D100" t="s">
         <v>276</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
+        <v>274</v>
+      </c>
+      <c r="B101">
+        <v>11427</v>
+      </c>
+      <c r="C101" t="s">
         <v>277</v>
       </c>
-      <c r="B101">
-[...2 lines deleted...]
-      <c r="C101" t="s">
+      <c r="D101" t="s">
         <v>278</v>
-      </c>
-[...1 lines deleted...]
-        <v>279</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="B102">
-        <v>10658</v>
+        <v>11240</v>
       </c>
       <c r="C102" t="s">
         <v>280</v>
       </c>
       <c r="D102" t="s">
         <v>281</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
         <v>282</v>
       </c>
       <c r="B103">
-        <v>10444</v>
+        <v>10703</v>
       </c>
       <c r="C103" t="s">
         <v>283</v>
       </c>
       <c r="D103" t="s">
         <v>284</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
+        <v>282</v>
+      </c>
+      <c r="B104">
+        <v>10658</v>
+      </c>
+      <c r="C104" t="s">
         <v>285</v>
       </c>
-      <c r="B104">
-[...2 lines deleted...]
-      <c r="C104" t="s">
+      <c r="D104" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
+        <v>287</v>
+      </c>
+      <c r="B105">
+        <v>10444</v>
+      </c>
+      <c r="C105" t="s">
         <v>288</v>
       </c>
-      <c r="B105">
-[...2 lines deleted...]
-      <c r="C105" t="s">
+      <c r="D105" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
+        <v>290</v>
+      </c>
+      <c r="B106">
+        <v>9935</v>
+      </c>
+      <c r="C106" t="s">
         <v>291</v>
       </c>
-      <c r="B106">
-[...2 lines deleted...]
-      <c r="C106" t="s">
+      <c r="D106" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="B107">
-        <v>8010</v>
+        <v>9478</v>
       </c>
       <c r="C107" t="s">
         <v>294</v>
       </c>
       <c r="D107" t="s">
         <v>295</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
         <v>296</v>
       </c>
       <c r="B108">
-        <v>7397</v>
+        <v>8040</v>
       </c>
       <c r="C108" t="s">
         <v>297</v>
       </c>
       <c r="D108" t="s">
         <v>298</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
+        <v>296</v>
+      </c>
+      <c r="B109">
+        <v>8010</v>
+      </c>
+      <c r="C109" t="s">
         <v>299</v>
       </c>
-      <c r="B109">
-[...2 lines deleted...]
-      <c r="C109" t="s">
+      <c r="D109" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
+        <v>301</v>
+      </c>
+      <c r="B110">
+        <v>7397</v>
+      </c>
+      <c r="C110" t="s">
         <v>302</v>
       </c>
-      <c r="B110">
-[...2 lines deleted...]
-      <c r="C110" t="s">
+      <c r="D110" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
+        <v>304</v>
+      </c>
+      <c r="B111">
+        <v>7191</v>
+      </c>
+      <c r="C111" t="s">
         <v>305</v>
       </c>
-      <c r="B111">
-[...2 lines deleted...]
-      <c r="C111" t="s">
+      <c r="D111" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
+        <v>307</v>
+      </c>
+      <c r="B112">
+        <v>6692</v>
+      </c>
+      <c r="C112" t="s">
         <v>308</v>
       </c>
-      <c r="B112">
-[...2 lines deleted...]
-      <c r="C112" t="s">
+      <c r="D112" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="B113">
-        <v>5943</v>
+        <v>6323</v>
       </c>
       <c r="C113" t="s">
         <v>311</v>
       </c>
       <c r="D113" t="s">
         <v>312</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
         <v>313</v>
       </c>
       <c r="B114">
-        <v>5746</v>
+        <v>5945</v>
       </c>
       <c r="C114" t="s">
         <v>314</v>
       </c>
       <c r="D114" t="s">
         <v>315</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
+        <v>313</v>
+      </c>
+      <c r="B115">
+        <v>5943</v>
+      </c>
+      <c r="C115" t="s">
         <v>316</v>
       </c>
-      <c r="B115">
-[...2 lines deleted...]
-      <c r="C115" t="s">
+      <c r="D115" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
+        <v>318</v>
+      </c>
+      <c r="B116">
+        <v>5746</v>
+      </c>
+      <c r="C116" t="s">
         <v>319</v>
       </c>
-      <c r="B116">
-[...2 lines deleted...]
-      <c r="C116" t="s">
+      <c r="D116" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>321</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
+        <v>321</v>
+      </c>
+      <c r="B117">
+        <v>5727</v>
+      </c>
+      <c r="C117" t="s">
         <v>322</v>
       </c>
-      <c r="B117">
-[...2 lines deleted...]
-      <c r="C117" t="s">
+      <c r="D117" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
+        <v>324</v>
+      </c>
+      <c r="B118">
+        <v>5631</v>
+      </c>
+      <c r="C118" t="s">
         <v>325</v>
       </c>
-      <c r="B118">
-[...2 lines deleted...]
-      <c r="C118" t="s">
+      <c r="D118" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
+        <v>327</v>
+      </c>
+      <c r="B119">
+        <v>5602</v>
+      </c>
+      <c r="C119" t="s">
         <v>328</v>
       </c>
-      <c r="B119">
-[...2 lines deleted...]
-      <c r="C119" t="s">
+      <c r="D119" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
+        <v>330</v>
+      </c>
+      <c r="B120">
+        <v>4719</v>
+      </c>
+      <c r="C120" t="s">
         <v>331</v>
       </c>
-      <c r="B120">
-[...2 lines deleted...]
-      <c r="C120" t="s">
+      <c r="D120" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
+        <v>333</v>
+      </c>
+      <c r="B121">
+        <v>4381</v>
+      </c>
+      <c r="C121" t="s">
         <v>334</v>
       </c>
-      <c r="B121">
-[...2 lines deleted...]
-      <c r="C121" t="s">
+      <c r="D121" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
+        <v>336</v>
+      </c>
+      <c r="B122">
+        <v>3365</v>
+      </c>
+      <c r="C122" t="s">
         <v>337</v>
       </c>
-      <c r="B122">
-[...2 lines deleted...]
-      <c r="C122" t="s">
+      <c r="D122" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
+        <v>339</v>
+      </c>
+      <c r="B123">
+        <v>2959</v>
+      </c>
+      <c r="C123" t="s">
         <v>340</v>
       </c>
-      <c r="B123">
-[...2 lines deleted...]
-      <c r="C123" t="s">
+      <c r="D123" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
+        <v>342</v>
+      </c>
+      <c r="B124">
+        <v>2639</v>
+      </c>
+      <c r="C124" t="s">
         <v>343</v>
       </c>
-      <c r="B124">
-[...2 lines deleted...]
-      <c r="C124" t="s">
+      <c r="D124" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
+        <v>345</v>
+      </c>
+      <c r="B125">
+        <v>2133</v>
+      </c>
+      <c r="C125" t="s">
         <v>346</v>
       </c>
-      <c r="B125">
-[...2 lines deleted...]
-      <c r="C125" t="s">
+      <c r="D125" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
+        <v>348</v>
+      </c>
+      <c r="B126">
+        <v>1989</v>
+      </c>
+      <c r="C126" t="s">
         <v>349</v>
       </c>
-      <c r="B126">
-[...2 lines deleted...]
-      <c r="C126" t="s">
+      <c r="D126" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
+        <v>351</v>
+      </c>
+      <c r="B127">
+        <v>1595</v>
+      </c>
+      <c r="C127" t="s">
         <v>352</v>
       </c>
-      <c r="B127">
+      <c r="D127" t="s">
+        <v>353</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
+        <v>354</v>
+      </c>
+      <c r="B128">
+        <v>1537</v>
+      </c>
+      <c r="C128" t="s">
+        <v>355</v>
+      </c>
+      <c r="D128" t="s">
+        <v>356</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A129" t="s">
+        <v>357</v>
+      </c>
+      <c r="B129">
         <v>838</v>
       </c>
-      <c r="C127" t="s">
-[...8 lines deleted...]
-      <c r="F127" s="2" t="s">
+      <c r="C129" t="s">
+        <v>358</v>
+      </c>
+      <c r="D129" t="s">
+        <v>359</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
     <hyperlink ref="E6" r:id="rId9"/>
     <hyperlink ref="F6" r:id="rId10"/>
     <hyperlink ref="E7" r:id="rId11"/>
     <hyperlink ref="F7" r:id="rId12"/>
     <hyperlink ref="E8" r:id="rId13"/>
     <hyperlink ref="F8" r:id="rId14"/>
     <hyperlink ref="E9" r:id="rId15"/>
     <hyperlink ref="F9" r:id="rId16"/>
     <hyperlink ref="E10" r:id="rId17"/>
     <hyperlink ref="F10" r:id="rId18"/>
     <hyperlink ref="E11" r:id="rId19"/>
     <hyperlink ref="F11" r:id="rId20"/>
@@ -4094,117 +4149,117 @@
     <hyperlink ref="F25" r:id="rId48"/>
     <hyperlink ref="E26" r:id="rId49"/>
     <hyperlink ref="F26" r:id="rId50"/>
     <hyperlink ref="E27" r:id="rId51"/>
     <hyperlink ref="F27" r:id="rId52"/>
     <hyperlink ref="E28" r:id="rId53"/>
     <hyperlink ref="F28" r:id="rId54"/>
     <hyperlink ref="E29" r:id="rId55"/>
     <hyperlink ref="F29" r:id="rId56"/>
     <hyperlink ref="E30" r:id="rId57"/>
     <hyperlink ref="F30" r:id="rId58"/>
     <hyperlink ref="E31" r:id="rId59"/>
     <hyperlink ref="F31" r:id="rId60"/>
     <hyperlink ref="E32" r:id="rId61"/>
     <hyperlink ref="F32" r:id="rId62"/>
     <hyperlink ref="E33" r:id="rId63"/>
     <hyperlink ref="F33" r:id="rId64"/>
     <hyperlink ref="E34" r:id="rId65"/>
     <hyperlink ref="F34" r:id="rId66"/>
     <hyperlink ref="E35" r:id="rId67"/>
     <hyperlink ref="F35" r:id="rId68"/>
     <hyperlink ref="E36" r:id="rId69"/>
     <hyperlink ref="F36" r:id="rId70"/>
     <hyperlink ref="E37" r:id="rId71"/>
     <hyperlink ref="F37" r:id="rId72"/>
-    <hyperlink ref="F38" r:id="rId73"/>
-[...3 lines deleted...]
-    <hyperlink ref="E41" r:id="rId77"/>
+    <hyperlink ref="E38" r:id="rId73"/>
+    <hyperlink ref="F38" r:id="rId74"/>
+    <hyperlink ref="E39" r:id="rId75"/>
+    <hyperlink ref="F39" r:id="rId76"/>
+    <hyperlink ref="F40" r:id="rId77"/>
     <hyperlink ref="F41" r:id="rId78"/>
     <hyperlink ref="E42" r:id="rId79"/>
     <hyperlink ref="F42" r:id="rId80"/>
     <hyperlink ref="E43" r:id="rId81"/>
     <hyperlink ref="F43" r:id="rId82"/>
-    <hyperlink ref="F44" r:id="rId83"/>
-[...2 lines deleted...]
-    <hyperlink ref="E46" r:id="rId86"/>
+    <hyperlink ref="E44" r:id="rId83"/>
+    <hyperlink ref="F44" r:id="rId84"/>
+    <hyperlink ref="E45" r:id="rId85"/>
+    <hyperlink ref="F45" r:id="rId86"/>
     <hyperlink ref="F46" r:id="rId87"/>
     <hyperlink ref="E47" r:id="rId88"/>
     <hyperlink ref="F47" r:id="rId89"/>
     <hyperlink ref="E48" r:id="rId90"/>
     <hyperlink ref="F48" r:id="rId91"/>
     <hyperlink ref="E49" r:id="rId92"/>
     <hyperlink ref="F49" r:id="rId93"/>
     <hyperlink ref="E50" r:id="rId94"/>
     <hyperlink ref="F50" r:id="rId95"/>
     <hyperlink ref="E51" r:id="rId96"/>
     <hyperlink ref="F51" r:id="rId97"/>
     <hyperlink ref="E52" r:id="rId98"/>
     <hyperlink ref="F52" r:id="rId99"/>
     <hyperlink ref="E53" r:id="rId100"/>
     <hyperlink ref="F53" r:id="rId101"/>
     <hyperlink ref="E54" r:id="rId102"/>
     <hyperlink ref="F54" r:id="rId103"/>
     <hyperlink ref="E55" r:id="rId104"/>
     <hyperlink ref="F55" r:id="rId105"/>
     <hyperlink ref="E56" r:id="rId106"/>
     <hyperlink ref="F56" r:id="rId107"/>
     <hyperlink ref="E57" r:id="rId108"/>
     <hyperlink ref="F57" r:id="rId109"/>
     <hyperlink ref="E58" r:id="rId110"/>
     <hyperlink ref="F58" r:id="rId111"/>
     <hyperlink ref="E59" r:id="rId112"/>
     <hyperlink ref="F59" r:id="rId113"/>
     <hyperlink ref="E60" r:id="rId114"/>
     <hyperlink ref="F60" r:id="rId115"/>
     <hyperlink ref="E61" r:id="rId116"/>
     <hyperlink ref="F61" r:id="rId117"/>
     <hyperlink ref="E62" r:id="rId118"/>
     <hyperlink ref="F62" r:id="rId119"/>
     <hyperlink ref="E63" r:id="rId120"/>
     <hyperlink ref="F63" r:id="rId121"/>
     <hyperlink ref="E64" r:id="rId122"/>
     <hyperlink ref="F64" r:id="rId123"/>
     <hyperlink ref="E65" r:id="rId124"/>
     <hyperlink ref="F65" r:id="rId125"/>
     <hyperlink ref="E66" r:id="rId126"/>
     <hyperlink ref="F66" r:id="rId127"/>
     <hyperlink ref="E67" r:id="rId128"/>
     <hyperlink ref="F67" r:id="rId129"/>
     <hyperlink ref="E68" r:id="rId130"/>
     <hyperlink ref="F68" r:id="rId131"/>
     <hyperlink ref="E69" r:id="rId132"/>
     <hyperlink ref="F69" r:id="rId133"/>
-    <hyperlink ref="F70" r:id="rId134"/>
-[...4 lines deleted...]
-    <hyperlink ref="E74" r:id="rId139"/>
+    <hyperlink ref="E70" r:id="rId134"/>
+    <hyperlink ref="F70" r:id="rId135"/>
+    <hyperlink ref="E71" r:id="rId136"/>
+    <hyperlink ref="F71" r:id="rId137"/>
+    <hyperlink ref="F72" r:id="rId138"/>
+    <hyperlink ref="F73" r:id="rId139"/>
     <hyperlink ref="F74" r:id="rId140"/>
     <hyperlink ref="E75" r:id="rId141"/>
     <hyperlink ref="F75" r:id="rId142"/>
     <hyperlink ref="E76" r:id="rId143"/>
     <hyperlink ref="F76" r:id="rId144"/>
     <hyperlink ref="E77" r:id="rId145"/>
     <hyperlink ref="F77" r:id="rId146"/>
     <hyperlink ref="E78" r:id="rId147"/>
     <hyperlink ref="F78" r:id="rId148"/>
     <hyperlink ref="E79" r:id="rId149"/>
     <hyperlink ref="F79" r:id="rId150"/>
     <hyperlink ref="E80" r:id="rId151"/>
     <hyperlink ref="F80" r:id="rId152"/>
     <hyperlink ref="E81" r:id="rId153"/>
     <hyperlink ref="F81" r:id="rId154"/>
     <hyperlink ref="E82" r:id="rId155"/>
     <hyperlink ref="F82" r:id="rId156"/>
     <hyperlink ref="E83" r:id="rId157"/>
     <hyperlink ref="F83" r:id="rId158"/>
     <hyperlink ref="E84" r:id="rId159"/>
     <hyperlink ref="F84" r:id="rId160"/>
     <hyperlink ref="E85" r:id="rId161"/>
     <hyperlink ref="F85" r:id="rId162"/>
     <hyperlink ref="E86" r:id="rId163"/>
     <hyperlink ref="F86" r:id="rId164"/>
@@ -4268,50 +4323,54 @@
     <hyperlink ref="F115" r:id="rId222"/>
     <hyperlink ref="E116" r:id="rId223"/>
     <hyperlink ref="F116" r:id="rId224"/>
     <hyperlink ref="E117" r:id="rId225"/>
     <hyperlink ref="F117" r:id="rId226"/>
     <hyperlink ref="E118" r:id="rId227"/>
     <hyperlink ref="F118" r:id="rId228"/>
     <hyperlink ref="E119" r:id="rId229"/>
     <hyperlink ref="F119" r:id="rId230"/>
     <hyperlink ref="E120" r:id="rId231"/>
     <hyperlink ref="F120" r:id="rId232"/>
     <hyperlink ref="E121" r:id="rId233"/>
     <hyperlink ref="F121" r:id="rId234"/>
     <hyperlink ref="E122" r:id="rId235"/>
     <hyperlink ref="F122" r:id="rId236"/>
     <hyperlink ref="E123" r:id="rId237"/>
     <hyperlink ref="F123" r:id="rId238"/>
     <hyperlink ref="E124" r:id="rId239"/>
     <hyperlink ref="F124" r:id="rId240"/>
     <hyperlink ref="E125" r:id="rId241"/>
     <hyperlink ref="F125" r:id="rId242"/>
     <hyperlink ref="E126" r:id="rId243"/>
     <hyperlink ref="F126" r:id="rId244"/>
     <hyperlink ref="E127" r:id="rId245"/>
     <hyperlink ref="F127" r:id="rId246"/>
+    <hyperlink ref="E128" r:id="rId247"/>
+    <hyperlink ref="F128" r:id="rId248"/>
+    <hyperlink ref="E129" r:id="rId249"/>
+    <hyperlink ref="F129" r:id="rId250"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>