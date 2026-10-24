--- v0 (2026-08-26)
+++ v1 (2026-10-24)
@@ -8,86 +8,155 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="82">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>DIDATTICA DIGITALE INTEGRATA E FORMAZIONE ALLA TRANSIZIONE DIGITALE DEL PERSONALE SCOLASTICO SNODI FORMATIVI PER LA TRANSIZIONE DIGITALE SULL’UTILIZZO DELL’INTELLIGENZA ARTIFICIALE NELLA SCUOLA.</t>
+  </si>
+  <si>
+    <t>I64D25003580006</t>
+  </si>
+  <si>
+    <t>€ 50.000,00</t>
+  </si>
+  <si>
+    <t>Finanziamenti dell’Unione Europea</t>
+  </si>
+  <si>
+    <t>03/09/2026</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Link ai contenuti</t>
+  </si>
+  <si>
+    <t>FONDI STRUTTURALI EUROPEI – PROGRAMMA NAZIONALE “SCUOLA E COMPETENZE” 2021-2027 PRIORITÀ 01 – SCUOLA E COMPETENZE – FONDO SOCIALE EUROPEO PLUS (FSE+) – OBIETTIVO SPECIFICO ESO4.6, AZIONE ESO4.6.A1 – SOTTO AZIONE ESO4.6.A1.B, INTERVENTI DI CUI AL DECRETO D</t>
+  </si>
+  <si>
+    <t>I64D25003120007</t>
+  </si>
+  <si>
+    <t>€ 121.938,00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fondo Sociale Europeo plus </t>
+  </si>
+  <si>
+    <t>30/07/2026</t>
+  </si>
+  <si>
+    <t>FONDI STRUTTURALI EUROPEI – PROGRAMMA NAZIONALE “SCUOLA E COMPETENZE” 2021-2027 PRIORITÀ 01 – SCUOLA E COMPETENZE – FONDO SOCIALE EUROPEO PLUS (FSE+) – OBIETTIVO SPECIFICO ESO4.6, AZIONE ESO4.6.A4 – SOTTO-AZIONE ESO4.6.A4A – INTERVENTI DI CUI AL DECRETO D</t>
+  </si>
+  <si>
+    <t>I64D26002440007</t>
+  </si>
+  <si>
+    <t>€ 51.920,00</t>
+  </si>
+  <si>
+    <t>Fondo Sociale Europeo plus</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ONDI STRUTTURALI EUROPEI – PROGRAMMA NAZIONALE “SCUOLA E COMPETENZE” 2021-2027 – PRIORITÀ 01 – SCUOLA E COMPETENZE – FONDO SOCIALE EUROPEO PLUS (FSE+) – OBIETTIVO SPECIFICO ESO4.5, AZIONE ESO4.5.A2 – SOTTO AZIONE ESO4.5.A2.B, INTERVENTI DI CUI AL DECRETO </t>
+  </si>
+  <si>
+    <t>I64D26001270007</t>
+  </si>
+  <si>
+    <t>€ 34.985,00</t>
+  </si>
+  <si>
+    <t>Finanziamenti dall'Unione Europea</t>
+  </si>
+  <si>
+    <t>17/06/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FONDI STRUTTURALI EUROPEI – PROGRAMMA NAZIONALE “SCUOLA E COMPETENZE” 2021-2027 – PRIORITÀ 01 – SCUOLA E COMPETENZE – FONDO SOCIALE EUROPEO PLUS (FSE+) – OBIETTIVO SPECIFICO ESO4.5, AZIONE ESO4.5.A2 – SOTTO AZIONEESO4.5.A2.B, INTERVENTI DI CUI AL DECRETO </t>
+  </si>
+  <si>
+    <t>I64D26001260007</t>
+  </si>
+  <si>
+    <t>€ 149.943,00</t>
+  </si>
+  <si>
     <t xml:space="preserve">FONDI  STRUTTURALI  EUROPEI  –  PROGRAMMA  NAZIONALE  “SCUOLA  E  COMPETENZE”  2021-2027.  FONDO  SOCIALE  EUROPEO  PLUS  (FSE+)  –  PRIORITÀ  1  –  SCUOLA  E  COMPETENZE  (FSE+),  OBIETTIVO   SPECIFICO  ESO4.6  –  SOTTO-AZIONE  ESO4.6.A.4.A-  “PERCORSI  </t>
   </si>
   <si>
     <t>I54D25005870007</t>
   </si>
   <si>
     <t>€ 51.939,00</t>
   </si>
   <si>
-    <t>Fondo Sociale Europeo plus</t>
-[...1 lines deleted...]
-  <si>
     <t>17/11/2025</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link ai contenuti</t>
   </si>
   <si>
     <t>PERCORSI DI ORIENTAMENTO NELLE SCUOLE SECONDARIE DI PRIMO GRADO</t>
   </si>
   <si>
     <t>I64D25000220007</t>
   </si>
   <si>
     <t>€ 37.371,00</t>
   </si>
   <si>
     <t xml:space="preserve"> Fondo Sociale Europeo Plus (FSE+) </t>
   </si>
   <si>
     <t>24/10/2025</t>
   </si>
   <si>
     <t>PON ORIENTAMENTO</t>
   </si>
   <si>
     <t>I54D25002300007</t>
   </si>
   <si>
     <t>MINISTERIALI</t>
   </si>
@@ -582,358 +651,554 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/progetto/daa102cb-9aea-4ef1-999e-6692449904cf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/progetto/21e3436f-7446-4566-bbfa-656144a65648" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/progetto/fd09ccbf-1cfd-4496-aeba-f591fb5d8841" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/progetto/e5d1edaf-7558-431f-9aad-38f9bfab50e8" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/progetto/2fcf8bba-5d24-4cfc-aed3-85eb04474e4f" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/progetto/8de23091-e371-4737-a290-4434ee2f4681" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/progetto/51b6abd0-1f3f-44c7-9aee-435252b625a1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/progetto/1c341b14-ba40-47c3-8597-e66328b318f5" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/progetto/08663838-16c9-42a1-869c-2f679c1d2a9a" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/progetto/a5c72bc5-ce04-497c-b0cc-1251d020b778" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/progetto/ea21aecb-dac0-4718-8c8b-8bff0f5fc04a" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/progetto/c7eea831-9a8d-49f5-89ad-48ac1b6ea9b3" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/progetto/86fcec29-b749-402d-8b8c-1fc786523599" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/progetto/ed859afe-3ee2-4754-8316-f74805add71f" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/progetto/44b34145-7733-4028-ba49-ad6074094d84" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/progetto/7673838c-2487-4daf-b493-faca93cbfdf6" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/progetto/daa102cb-9aea-4ef1-999e-6692449904cf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/progetto/21e3436f-7446-4566-bbfa-656144a65648" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/progetto/fd09ccbf-1cfd-4496-aeba-f591fb5d8841" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/progetto/e5d1edaf-7558-431f-9aad-38f9bfab50e8" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/progetto/2fcf8bba-5d24-4cfc-aed3-85eb04474e4f" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/progetto/8de23091-e371-4737-a290-4434ee2f4681" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/progetto/51b6abd0-1f3f-44c7-9aee-435252b625a1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/progetto/1c341b14-ba40-47c3-8597-e66328b318f5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/progetto/08663838-16c9-42a1-869c-2f679c1d2a9a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/progetto/a5c72bc5-ce04-497c-b0cc-1251d020b778" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/progetto/ea21aecb-dac0-4718-8c8b-8bff0f5fc04a" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F16"/>
+  <dimension ref="A1:G24"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
-    <col min="1" max="6" width="25" customWidth="1"/>
+    <col min="1" max="7" width="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
-    </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G1" s="1"/>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G2" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" t="s">
+        <v>24</v>
+      </c>
+      <c r="C6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E6" t="s">
+        <v>27</v>
+      </c>
+      <c r="F6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C7" t="s">
+        <v>30</v>
+      </c>
+      <c r="D7" t="s">
+        <v>26</v>
+      </c>
+      <c r="E7" t="s">
+        <v>27</v>
+      </c>
+      <c r="F7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B9" s="1"/>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1"/>
+      <c r="F9" s="1"/>
+      <c r="G9" s="1"/>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A10" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G10" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B3" t="s">
-[...59 lines deleted...]
-      <c r="B6" t="s">
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" t="s">
+        <v>32</v>
+      </c>
+      <c r="C11" t="s">
+        <v>33</v>
+      </c>
+      <c r="D11" t="s">
         <v>22</v>
       </c>
-      <c r="C6" t="s">
-[...82 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E11" t="s">
+        <v>34</v>
+      </c>
+      <c r="F11" t="s">
+        <v>12</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
+        <v>38</v>
+      </c>
+      <c r="E12" t="s">
+        <v>39</v>
+      </c>
+      <c r="F12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>40</v>
+      </c>
+      <c r="B13" t="s">
+        <v>41</v>
+      </c>
+      <c r="C13" t="s">
         <v>37</v>
-      </c>
-[...15 lines deleted...]
-        <v>41</v>
       </c>
       <c r="D13" t="s">
         <v>42</v>
       </c>
       <c r="E13" t="s">
         <v>43</v>
       </c>
-      <c r="F13" s="3" t="s">
-[...3 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F13" t="s">
+        <v>12</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>44</v>
       </c>
       <c r="B14" t="s">
         <v>45</v>
       </c>
       <c r="C14" t="s">
         <v>46</v>
       </c>
       <c r="D14" t="s">
         <v>47</v>
       </c>
       <c r="E14" t="s">
         <v>48</v>
       </c>
-      <c r="F14" s="3" t="s">
-[...3 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>49</v>
       </c>
       <c r="B15" t="s">
         <v>50</v>
       </c>
       <c r="C15" t="s">
         <v>51</v>
       </c>
       <c r="D15" t="s">
         <v>52</v>
       </c>
       <c r="E15" t="s">
         <v>53</v>
       </c>
-      <c r="F15" s="3" t="s">
-[...3 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F15" t="s">
+        <v>12</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>54</v>
       </c>
       <c r="B16" t="s">
         <v>55</v>
       </c>
       <c r="C16" t="s">
+        <v>51</v>
+      </c>
+      <c r="D16" t="s">
         <v>56</v>
       </c>
-      <c r="D16" t="s">
+      <c r="E16" t="s">
+        <v>53</v>
+      </c>
+      <c r="F16" t="s">
+        <v>12</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B18" s="1"/>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1"/>
+      <c r="F18" s="1"/>
+      <c r="G18" s="1"/>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A19" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G19" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
         <v>57</v>
       </c>
-      <c r="E16" t="s">
+      <c r="B20" t="s">
         <v>58</v>
       </c>
-      <c r="F16" s="3" t="s">
-        <v>11</v>
+      <c r="C20" t="s">
+        <v>59</v>
+      </c>
+      <c r="D20" t="s">
+        <v>60</v>
+      </c>
+      <c r="E20" t="s">
+        <v>61</v>
+      </c>
+      <c r="F20" t="s">
+        <v>12</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C21" t="s">
+        <v>64</v>
+      </c>
+      <c r="D21" t="s">
+        <v>65</v>
+      </c>
+      <c r="E21" t="s">
+        <v>66</v>
+      </c>
+      <c r="F21" t="s">
+        <v>12</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>67</v>
+      </c>
+      <c r="B22" t="s">
+        <v>68</v>
+      </c>
+      <c r="C22" t="s">
+        <v>69</v>
+      </c>
+      <c r="D22" t="s">
+        <v>70</v>
+      </c>
+      <c r="E22" t="s">
+        <v>71</v>
+      </c>
+      <c r="F22" t="s">
+        <v>12</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>72</v>
+      </c>
+      <c r="B23" t="s">
+        <v>73</v>
+      </c>
+      <c r="C23" t="s">
+        <v>74</v>
+      </c>
+      <c r="D23" t="s">
+        <v>75</v>
+      </c>
+      <c r="E23" t="s">
+        <v>76</v>
+      </c>
+      <c r="F23" t="s">
+        <v>12</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>77</v>
+      </c>
+      <c r="B24" t="s">
+        <v>78</v>
+      </c>
+      <c r="C24" t="s">
+        <v>79</v>
+      </c>
+      <c r="D24" t="s">
+        <v>80</v>
+      </c>
+      <c r="E24" t="s">
+        <v>81</v>
+      </c>
+      <c r="F24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="2">
-[...1 lines deleted...]
-    <mergeCell ref="A10:F10"/>
+  <mergeCells count="3">
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A9:G9"/>
+    <mergeCell ref="A18:G18"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="F3" r:id="rId1"/>
-[...9 lines deleted...]
-    <hyperlink ref="F16" r:id="rId11"/>
+    <hyperlink ref="G3" r:id="rId1"/>
+    <hyperlink ref="G4" r:id="rId2"/>
+    <hyperlink ref="G5" r:id="rId3"/>
+    <hyperlink ref="G6" r:id="rId4"/>
+    <hyperlink ref="G7" r:id="rId5"/>
+    <hyperlink ref="G11" r:id="rId6"/>
+    <hyperlink ref="G12" r:id="rId7"/>
+    <hyperlink ref="G13" r:id="rId8"/>
+    <hyperlink ref="G14" r:id="rId9"/>
+    <hyperlink ref="G15" r:id="rId10"/>
+    <hyperlink ref="G16" r:id="rId11"/>
+    <hyperlink ref="G20" r:id="rId12"/>
+    <hyperlink ref="G21" r:id="rId13"/>
+    <hyperlink ref="G22" r:id="rId14"/>
+    <hyperlink ref="G23" r:id="rId15"/>
+    <hyperlink ref="G24" r:id="rId16"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>