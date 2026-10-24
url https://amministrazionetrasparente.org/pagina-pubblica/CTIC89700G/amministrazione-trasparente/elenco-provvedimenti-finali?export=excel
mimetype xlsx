--- v0 (2026-08-26)
+++ v1 (2026-10-24)
@@ -8,80 +8,239 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="961" uniqueCount="509">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1061" uniqueCount="562">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>14/10/2026</t>
+  </si>
+  <si>
+    <t>BD5A63BCFC</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SOSTITUZIONE SERRATURA E MOLLA VANO ASCENSORE PL. LAURANA</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>BD5499AC66</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - CORSO DI FORMAZIONE PER ADDETTI ANTINCENDIO</t>
+  </si>
+  <si>
+    <t>08/10/2026</t>
+  </si>
+  <si>
+    <t>BD46A0BFE1</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO MAGLIETTE CON LOGO PUBBLICITARIO - AGENDA SUD</t>
+  </si>
+  <si>
+    <t>02/10/2026</t>
+  </si>
+  <si>
+    <t>BD29ED5BF4</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ATTIVITA' DI FORMAZIONE PROGETTO "CRESCERE BENE"</t>
+  </si>
+  <si>
+    <t>25/09/2026</t>
+  </si>
+  <si>
+    <t>BD1D29B37E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - LAVORI DI MANUTENZIONE PLESSI SCOLASTICI</t>
+  </si>
+  <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t>BD18140083</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZIO DI SORVEGLIANZA SANITARIA</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>BDOOAA5663</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO PAVIMENTO IN EVA</t>
+  </si>
+  <si>
+    <t>BD0B3325D4</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA TARGHE E MANIFESTI - PIANO ESTATE</t>
+  </si>
+  <si>
+    <t>BD0ABD73EE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA TARGHE E MANIFESTI - AGENDA SUD</t>
+  </si>
+  <si>
+    <t>BD0A405FD0</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - RIPARAZIONE PAVIMENTO INTERATTIVO - FUNTRONIC</t>
+  </si>
+  <si>
+    <t>18/09/2026</t>
+  </si>
+  <si>
+    <t>BD064966FA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO ABBONAMENTO DEL QUOTIDIANO "AVVENIRE" A.S. 2026/27</t>
+  </si>
+  <si>
+    <t>17/09/2026</t>
+  </si>
+  <si>
+    <t>BD00FD12C0</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO MATERIALE DI PULIZIA E SANIF. A.S. 2026/27</t>
+  </si>
+  <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t>BCF9BB1E6A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO MATERIALE DI FERRAMENTA</t>
+  </si>
+  <si>
+    <t>14/09/2026</t>
+  </si>
+  <si>
+    <t>BCF474EB0F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO MATERIALE PER IDRAULICA</t>
+  </si>
+  <si>
+    <t>02/09/2026</t>
+  </si>
+  <si>
+    <t>BCD672F5B3</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO CARPETTE- TARGHE - MANIFESTI PON "UNA SCUOLA PER TUTTI"</t>
+  </si>
+  <si>
+    <t>BCD63BEEAA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO CARPETTE PON "INSIEME PER UNA SCUOLA INNOVATIVA"- TARGHE - MANIFESTI - CARPETTE</t>
+  </si>
+  <si>
+    <t>BCD5EABEB2</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO CARPETTE FORMAZIONE 0/6</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>BCD299718A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO LUNCH BOX - PNRR IA</t>
+  </si>
+  <si>
+    <t>BCD272C2B9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO LUNCH BOX - PN FORMAZIONE DOCENTI</t>
+  </si>
+  <si>
+    <t>BCD2D7B775</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO LUNCH BOX - FORMAZIONE 0/6</t>
+  </si>
+  <si>
     <t>24/07/2026</t>
   </si>
   <si>
     <t>BC804B687B</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI PULIZIA E SANIFICAZIONE</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>03/07/2026</t>
   </si>
   <si>
     <t>BC476FEF37</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE PER PITTURAZIONE</t>
   </si>
   <si>
     <t>30/06/2026</t>
   </si>
   <si>
     <t>BC39AF3969</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ACQUISTO DI MATERIALE DI FERRAMENTA</t>
   </si>
   <si>
     <t>22/06/2026</t>
   </si>
   <si>
     <t>BC20868909</t>
   </si>
@@ -1926,3898 +2085,4298 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC804B687B" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/e36cc81e-4158-44a5-800f-a6d86508727c" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC476FEF37" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/b569afd0-201d-45e0-807e-91ff4b85c534" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC39AF3969" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/86a3a9e4-a04b-4c43-b525-33d65e06df28" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC20868909" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/050c121e-ee9c-4920-8045-2268d023ba51" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC077B2BBO" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/9b152337-8398-45ff-a595-0f8ef0a1bb95" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC10712CC9" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/e0a96aeb-3ef1-4c8b-ae47-16cdfe32a182" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BCO898OD11" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/715ee891-6bf0-4ff0-a269-7d32850f5b86" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFE069384" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/3b01348b-7068-4d86-8766-1a98f1e9975f" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF9DE7138" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/d7ff22cd-6694-4de3-86d0-f81624550f65" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFA26BB2B" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/f2656785-06c6-4aa8-a67c-0b404a57cd61" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFA16D990" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/c0040c2c-bb46-4326-a708-b3b4cdaca442" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF4A2C87D" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/2de0d8b8-ffce-4609-81e5-1412208ff128" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE24B9F05" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/b411f683-55e7-4636-8a49-a4e6ac1af7bd" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE064F5D2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/df9dabdb-5867-4369-9877-8bb35df4ef51" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD72034F0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/0dd9932d-9cd8-4683-a049-ed6d8f155c95" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD4622F29" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/b027d1cf-a0ff-4ab9-a6ef-4d9d5bf3f431" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD44C4E55" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/e0cdd1a2-b580-4d03-b10a-bd772bf051a4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD42243CB" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/ff88cbb5-f13b-4407-844c-a28ffe1600fc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC9423C16" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/e0368832-e49c-4832-9ada-90f778c7bd8a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC8527E84" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/2011aa02-6a7c-4ed8-9001-b80487515ba7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA6905337" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/b0a92d67-08f1-4a90-8230-f5f94ec91ae1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBA29341D" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/e97d3b3f-bf3b-45b0-a8eb-f18a479c4a34" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB6EBBBB4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/edbab97e-3098-43d5-8ce9-e4fad76ed5ed" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB6DB6454" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/2bafe007-756d-4462-ab67-2c90940ad20e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB56B9BDD" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/6e0440cc-18d3-4b73-8741-6a524da2df7c" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB5B1EC3E" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/157933c4-d649-4e61-b807-412c3afd0264" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB4906DCB" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/c16166a1-3b89-40d2-aaa7-740c926cb599" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB00CC360" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/39eacffb-1ada-42d3-93cc-84bd2268110c" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAFC791DA" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/5562e986-1a2c-49c8-9cf3-9a2d4d9b2650" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA14D9D3B" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/c1bdca38-6259-4483-887c-b59bf9b60c29" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9E16AB7B" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/cff42821-dc46-45ad-bd92-e862c078410d" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9C078B86" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/a2a17f30-46aa-4a3b-acf2-3a403e0b2b1a" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9249573B" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/e4021dfd-f30c-475a-94ef-ffc885da1ae0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB89002BC0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/ae1c5110-d4de-4ce5-9dfb-af45fabf7b95" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB87FE9301" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/f99dbf5a-0889-4acc-aa58-353a205e23c8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6E0C9094" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/fac5fe34-e284-40d3-a60a-49ebd8aa2e16" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6A276218" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/6df12746-e363-445f-8e56-175fbfadb133" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB679AD9E6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/6851f38c-c5e1-4f29-808f-250577d5c2db" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB61BFC8DA" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/da0d8049-f54a-4be5-bdd4-8b96ee586f57" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB563DC6FF" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/1d06e634-6d8a-4c36-81e6-352403be612d" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB50PC0AAD" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/5e4ad50a-9e8c-4fd3-98f5-11cf6947ab71" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4B95E52E" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/c26789c5-6849-4afa-9475-32dadb49ead0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB468C2FCD" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/2a1d5187-2e21-4da0-a66a-d776cfc2b368" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFEA63ED7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/5b64b154-5019-42ea-a84f-5d446fda2ddb" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2591B11A" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/847366ac-c304-47eb-b75f-980d48cff11c" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0CD0EC3D" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/76598d9f-dfb8-480e-8d32-12ab58315674" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADF49764E" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/5a081b8d-67ea-4f79-95ad-3608a874e052" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD5A94E1B" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/77d80ccb-7d0e-4295-aa27-d905e47f998f" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAF95386C" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/77284590-0ab5-46eb-b6d8-fb1cdbd20b11" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABD366E50" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/2a7d1de1-c4cf-4072-98ff-e8f447f49479" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA3E9D445" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/1fda9a08-517b-4a75-9c14-6d5c5b19dea2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8BBD55AE" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/50df8899-5529-49a2-8458-c30a4b5fcdb1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8BC9B912" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/602c7f00-be18-4d01-890a-319d49119d57" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6CFB6937" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/196a81a0-b2e9-4879-b53a-6ce335b8a20a" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5343756B" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/2ec8ee1c-5062-4b1d-8f74-c973e1fd0f2a" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA41BEL753" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/685ec27d-a6db-4ee8-a1ba-ba95a503414e" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA344A3EA1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/1b3ae051-744b-4baf-9d4f-49705200aef6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA33B05EEC" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/080b43c4-0150-4bac-bf5c-17cfd2b25d1a" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA29374735" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/0b293193-9a2e-4cd3-a83a-5bbbbd5fea80" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA257A9F76" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/1d74012c-3421-4655-8312-981ac917f1da" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA21A1F6DC" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/e8a59bf1-cf0e-49a8-91d5-a9c9e38752fe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2191D1F5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/31fc7a03-3bae-4da1-a8fc-c58b9e693255" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1BD84B38" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/83e306a7-83f0-4bae-b516-f590cbbe8e47" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1BAC249E" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/f2096d66-60cd-4dea-a64f-49a9b2db22ac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA181DBF89" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/d414a350-b870-4040-882d-cccd5126d179" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA167AE5B5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/746ff873-4bb6-4aa2-bce7-68753de77fcf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BF7ACD13" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/6e333031-0d5f-4146-b068-03791066a367" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA117D1DF3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/44767da9-962d-4b87-a3c4-72ea8210a829" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA113B8C4A" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/2103ba14-89d7-4283-bab7-28eece7cf13c" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F911B133" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/19582255-67be-4b03-96dd-485b64ce9b00" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EF43EE94" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/896a7f5c-ef50-466b-89fa-4276c4d55743" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EF6E9239" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/938935be-04d6-4983-9929-f7e49b424fa0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EEE7CE32" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/8bc04fc5-9f9e-4b4b-b3f0-34d1068faf32" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EDD23D5E" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/2188c90c-7b14-4782-b740-1d6516b6ec22" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E23547D8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/75a10b67-9cae-4ab1-951a-ada1f76bde03" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A743D4AF" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/ebe2f0ff-c0fd-4687-91f7-981e20513226" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99B22E048" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/604505b4-6468-424a-94ce-bc9a0e89257a" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99A948868" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/ff6d8c83-f54a-4c17-b117-27a0c846912c" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99ADD48F8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/a755839d-74e3-4cc2-962c-98147e4c327d" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94FF27B42" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/699d7742-20c4-4f53-a573-5c15064191ca" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95038FE1C" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/317f54ac-1c2e-498e-b370-8b0639059674" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B944F2F47B" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/2da3c9b1-f0dd-4977-a899-41e674d52269" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93968C684" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/27864a64-8552-41b5-8157-7580e667a5ac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/9dd3d86b-e5a2-4c57-90b9-6ebe6bbdefad" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91F401L05" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/a67631ae-dc4c-471d-8efc-9bf179d6af39" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9104CFE1C" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/51e6560d-7a97-48b5-b78d-f159ad435f39" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EEA50L91" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/3e7b8fb6-7cd4-42e5-828f-2025e89f19d1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E83E14AC" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/ad99ef0f-7bd0-4fb6-8041-c2b436fba232" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CDC88923" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/5e575c3e-8bae-409f-b373-79a529b15a7b" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CBD4F51C" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/2354a71a-471d-4b0d-bb1a-7f59a9d37a49" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C162C828" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/333d493c-64b0-40fc-96ed-9acd7d6287de" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B566FDED" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/06fe15f4-217c-4b79-b43b-85a97a6a7081" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B4341A12" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/03787e3a-a760-452f-8035-b8d49268f988" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A04CF000" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/cb95f200-22ee-4cf0-82bb-721184496f93" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88EE9459D" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/3754d84f-1204-4369-8844-6050f572af44" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8740BDE8C" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/c17647ef-1e35-4cb5-a7c5-b301e74f4655" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B862354769" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/9a8ebd6c-e1a9-4f10-bbce-57bc70c3f300" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8596EFBF4" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/522de83f-301e-425e-a172-a80ae1c496f0" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BP56D2C578" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/dbfc745d-5ca5-45e7-b9f2-2e2249bbb089" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B852B0C40B" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/4d8368b6-226c-4802-95f4-37855227f074" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8500D804E" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/ccc6d1bc-1d15-4cfd-93f7-2d483f8f83ab" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84A00D007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/6e1c4e5b-8021-44a2-8d98-e158bb68e126" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B834625C97" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/389f87b1-87c8-435e-bb9f-8aaa7d76fbc2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B833B6D42E" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/72f3c2d2-8639-4f47-b9cb-bf8453fdaa69" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8279644B9" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/7fecb369-7dfa-42b1-89cd-1e1023298086" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8210DE353" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/700a9519-360e-49e2-8dbf-103912dd779e" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B808B74886" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/f63919f3-0a6d-4501-be2d-031f827e46a3" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E38038D6" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/9c1f66ef-c1e7-4c36-b05d-b668885244ee" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7ACCED40A" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/4b8477e0-5ac8-40a8-94cf-4f244bfca006" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A5DD134F" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/5a2d83f4-dc70-4cc7-adbb-641149340c8c" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B89F84DB" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/5356a711-e719-4320-a1ff-98591edc881e" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78796A57E" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/c9ba5b53-6361-4f78-9962-2a628b8761a5" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74C06D734" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/e0ed8ef7-47e9-4423-b37b-43d4469cba3e" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B739D7CF87" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/6636ae98-74ea-4926-a99d-d9d707133a27" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B725968F78" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/93668f44-abf2-4ab0-a873-70df26139721" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70245E686" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/cb38ef07-bbc6-4a0d-8d25-f6e5b2d4c417" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F891F98F" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/9279f9aa-4ca0-4d7c-85b4-1cc34e59dd38" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F87F53A6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/0e449d49-b5f8-467c-b2af-ea29f33b13d2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E9B3B94A" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/85d970ba-b524-4e92-92e2-4b4487173843" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E9FDDC01" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/31478a6c-786d-4f22-9da5-bfc577868b16" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E9E7C8B4" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/4f3a6c12-a8b8-4b97-9eda-751027cede9b" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E5C7A00B" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/536ab2fa-32fd-4b78-a465-44da738d9e4b" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E5F50726" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/20089a17-a865-475d-861e-1d501fb29d17" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DEC6A5F3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/23a53e5d-596c-4496-b731-8d72e6c3c039" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DE4CDD93" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/4c1b773d-1a19-4532-b80e-2d3b2c8dfbe2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C8C5168B" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/cba74a78-ca97-4112-a1ff-33dab97d4fee" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C8C0255A" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/512a52d7-dfbb-40f8-92fe-576ddb654c96" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B37C92A3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/01d1a828-5086-48f5-94a1-32518d4e8354" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B38D3E22" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/3244ed00-9d7f-414c-8962-78d1be08305a" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A13701E4" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/ec7b8b23-b9fd-4652-89f1-4e879e3906f2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A1539B02" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/6d7bbb6f-dcb1-4a86-832b-52d361e13d67" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A1450ABB" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/219b663b-4632-4e31-8503-cf82433db837" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68B983A55" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/973425d9-ccd4-47e2-823c-b6617e49bf6e" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68B8F76CE" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/0f219114-c4c2-4979-b194-500a552b27f5" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66A602DF0" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/f25ce3a3-5f27-453f-8920-21067fb8f9e4" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64FF4A747" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/900f88b0-6a62-45ee-bd3c-441dccf5f4b0" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64507B596" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/cb0a1075-c4bd-43dc-8414-1b7192840621" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64481140D" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/257951d6-8eb0-4678-a38e-855ed3c68a17" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6362AC6A5" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/28f13bc5-419e-4773-a6c2-bf8be5f67753" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B637D33AC0" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/ef4562a6-f28b-4dae-8311-06dc22f90536" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63659E4DE" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/485ae585-364f-49a3-89dc-463e25b3c071" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6364630ED" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/51b26af1-c27c-452e-8f12-7a636481a206" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61EBD1F76" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/2583c16b-f9ce-414a-9401-a670fd7e4dec" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60C6494AF" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/5d1bbec8-a17b-4bc5-8e3f-f046877bd5ab" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B606CAF3A6" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/9a74d969-55e1-4379-99d1-ff7e7cc5ab0d" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B606C2E930" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/f1148eba-cb5c-4309-b68a-8c3279fe40ac" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B606E16BE5" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/fb46b68e-7c97-4282-961a-bfab4f03b5fa" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F3BBFF2F" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/ab27f759-6eb4-414b-8fd9-83c99fed299f" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F29D892E" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/9ac07fb6-85e4-49b7-b7b3-9f57bd9a9e76" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EF882295" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/f7839031-4a22-49c7-a5a0-e656cbecb394" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EC489EEF" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/d80b5388-84cb-4dc0-bdee-8d863e698cf5" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E029D76B" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/cd7da5f2-6f6b-4c27-af18-74cda306a2e5" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E87E5423" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/c2bad5e4-3b5b-4c53-956f-7fc19399b2ce" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E0818D34" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/f96613d1-ca73-412c-ad0c-58c8e613d8f9" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DFD1AB05" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/42748cba-731b-401d-8979-86c9be52643d" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DF86BD92" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/2b445540-9b09-4aac-a1ea-c3a1d94ae972" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CBAA83EA" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/3c562f31-5dec-49c3-8efe-db142fbf91bd" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CB55926F" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/3b2feb8b-1330-4960-8c10-5922cd489c5d" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BF45F29D" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/bb73492e-d5a9-4f42-b11a-2bea10b36258" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BA30C63A" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/c0b59e95-b491-498b-8e95-b8040ce622cd" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B8ACF5B3" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/5a3b864d-fd65-4041-a497-1eb0558f91b7" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59AE4443E" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/c1329552-76a1-42c1-ad1d-12f71c97dc35" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AA9683AE" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/69f23c95-212c-47e1-94a8-1b7e56f8412b" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A9FDF54D" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/51ed24b4-145b-493d-910e-afb05568e9f9" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59BA7863F" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/3b6d58eb-f66b-4987-8394-2970562c56b3" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59B307232" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/81ac6574-e2e6-4ad9-82b6-fb92fec68b97" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B595543178" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/50d9d686-b9ac-4b4f-bde3-8954333ce279" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5946F1031" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/038cc51d-84fb-4ee8-842d-8bb0db9bf3d3" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58BCC7BEE" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/2f58396d-c9ce-453a-9c58-c6a434515f2e" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B586F38B11" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/bf6ec239-786c-4ca9-a3c0-913084cb312b" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58FC9C8F4" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/a07ec3ec-cde5-4c6c-bf8c-a602476374b4" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58BB61482" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/15371cdd-b2c7-46d4-b1a7-cc5e0712afcc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56A18D015" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/766a2ee5-bc65-43ab-8ede-1396e5dc5187" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B567BB33A3" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/a9cd1148-ce62-4d83-ab51-74b0516a7f72" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56243F878" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/e0b849a3-e05d-4142-a965-dbf02d4523d5" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B540E899D3" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/3e1f6f7a-636d-40fc-98ea-3a3e40aa5a80" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B541E89DF2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/f2599f73-ccfd-47c4-b62c-c3e84c154538" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5364FBE0E" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/f604390a-368e-4c70-b72f-9f957ae4a983" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52E2B8F3D" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/471ee415-a781-47ce-9fef-054af1703a7b" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52CB8061B" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/79a4176e-d860-48c4-adb1-60283ef57075" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52823E1D2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/14cf2d27-f2a6-4045-9438-a20683302031" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51C8A69AB" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/82f8487a-8802-4c82-8184-b04227be1cf0" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B519333E18" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/63518009-8ba7-4747-b8e2-8d1dc86def31" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F1F92E8A" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/1acdeb15-f7ff-464f-9a9f-9645cd8f92a8" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5A63BCFC" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/90c6d367-f951-4e76-a1ca-afbcbc0e0f98" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5499AC66" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/3336b050-a35c-4725-b4d0-1cfe198684b1" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD46A0BFE1" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/8676ba76-4922-42fc-b07b-17afc5836d10" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD29ED5BF4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/d83243e7-17e1-40c5-a7a5-6fa12e0ed1b9" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1D29B37E" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/bcc97519-c91f-46cd-8947-e824b1a2a918" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD18140083" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/2d0d9b8a-cf09-4377-a90c-bd4e85832196" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BDOOAA5663" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/f4017eba-32ee-4f80-885f-a3ebaed4c7db" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0B3325D4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/1e02685d-564c-4a21-bedf-c58149579632" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0ABD73EE" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/012c441f-f12b-40ac-899a-1599a86577b9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0A405FD0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/2314c1ea-5e9a-41c9-85e8-530c07dcee27" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD064966FA" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/ce6bc773-0a3a-4423-9471-4301445e5d57" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD00FD12C0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/6099122e-39ca-43fa-9b44-e3993a0a7242" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF9BB1E6A" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/20a5f13f-c658-44cc-8bf1-c60e3b60efc4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF474EB0F" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/84170868-6e8a-4e08-98ba-174784149eb5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD672F5B3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/e72398a3-ccfd-4222-aacd-c03295a0e739" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD63BEEAA" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/45c65fa1-40e9-406d-ba51-2820708839ec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD5EABEB2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/7e747e07-6f7e-497c-a9ae-571280820cce" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD299718A" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/79335651-bd35-445e-ace7-3af4d9d43f79" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD272C2B9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/132d17e6-951b-4f76-a39b-56470db6ec14" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD2D7B775" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/75f46529-f945-4059-9a55-99e4d84dd56a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC804B687B" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/e36cc81e-4158-44a5-800f-a6d86508727c" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC476FEF37" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/b569afd0-201d-45e0-807e-91ff4b85c534" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC39AF3969" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/86a3a9e4-a04b-4c43-b525-33d65e06df28" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC20868909" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/050c121e-ee9c-4920-8045-2268d023ba51" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC077B2BBO" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/9b152337-8398-45ff-a595-0f8ef0a1bb95" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC10712CC9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/e0a96aeb-3ef1-4c8b-ae47-16cdfe32a182" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BCO898OD11" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/715ee891-6bf0-4ff0-a269-7d32850f5b86" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFE069384" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/3b01348b-7068-4d86-8766-1a98f1e9975f" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF9DE7138" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/d7ff22cd-6694-4de3-86d0-f81624550f65" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFA26BB2B" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/f2656785-06c6-4aa8-a67c-0b404a57cd61" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFA16D990" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/c0040c2c-bb46-4326-a708-b3b4cdaca442" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF4A2C87D" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/2de0d8b8-ffce-4609-81e5-1412208ff128" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE24B9F05" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/b411f683-55e7-4636-8a49-a4e6ac1af7bd" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE064F5D2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/df9dabdb-5867-4369-9877-8bb35df4ef51" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD72034F0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/0dd9932d-9cd8-4683-a049-ed6d8f155c95" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD4622F29" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/b027d1cf-a0ff-4ab9-a6ef-4d9d5bf3f431" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD44C4E55" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/e0cdd1a2-b580-4d03-b10a-bd772bf051a4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD42243CB" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/ff88cbb5-f13b-4407-844c-a28ffe1600fc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC9423C16" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/e0368832-e49c-4832-9ada-90f778c7bd8a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC8527E84" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/2011aa02-6a7c-4ed8-9001-b80487515ba7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA6905337" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/b0a92d67-08f1-4a90-8230-f5f94ec91ae1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBA29341D" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/e97d3b3f-bf3b-45b0-a8eb-f18a479c4a34" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB6EBBBB4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/edbab97e-3098-43d5-8ce9-e4fad76ed5ed" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB6DB6454" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/2bafe007-756d-4462-ab67-2c90940ad20e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB56B9BDD" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/6e0440cc-18d3-4b73-8741-6a524da2df7c" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB5B1EC3E" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/157933c4-d649-4e61-b807-412c3afd0264" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB4906DCB" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/c16166a1-3b89-40d2-aaa7-740c926cb599" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB00CC360" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/39eacffb-1ada-42d3-93cc-84bd2268110c" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAFC791DA" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/5562e986-1a2c-49c8-9cf3-9a2d4d9b2650" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA14D9D3B" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/c1bdca38-6259-4483-887c-b59bf9b60c29" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9E16AB7B" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/cff42821-dc46-45ad-bd92-e862c078410d" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9C078B86" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/a2a17f30-46aa-4a3b-acf2-3a403e0b2b1a" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9249573B" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/e4021dfd-f30c-475a-94ef-ffc885da1ae0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB89002BC0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/ae1c5110-d4de-4ce5-9dfb-af45fabf7b95" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB87FE9301" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/f99dbf5a-0889-4acc-aa58-353a205e23c8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6E0C9094" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/fac5fe34-e284-40d3-a60a-49ebd8aa2e16" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6A276218" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/6df12746-e363-445f-8e56-175fbfadb133" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB679AD9E6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/6851f38c-c5e1-4f29-808f-250577d5c2db" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB61BFC8DA" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/da0d8049-f54a-4be5-bdd4-8b96ee586f57" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB563DC6FF" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/1d06e634-6d8a-4c36-81e6-352403be612d" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB50PC0AAD" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/5e4ad50a-9e8c-4fd3-98f5-11cf6947ab71" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4B95E52E" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/c26789c5-6849-4afa-9475-32dadb49ead0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB468C2FCD" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/2a1d5187-2e21-4da0-a66a-d776cfc2b368" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFEA63ED7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/5b64b154-5019-42ea-a84f-5d446fda2ddb" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2591B11A" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/847366ac-c304-47eb-b75f-980d48cff11c" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0CD0EC3D" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/76598d9f-dfb8-480e-8d32-12ab58315674" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADF49764E" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/5a081b8d-67ea-4f79-95ad-3608a874e052" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD5A94E1B" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/77d80ccb-7d0e-4295-aa27-d905e47f998f" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAF95386C" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/77284590-0ab5-46eb-b6d8-fb1cdbd20b11" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABD366E50" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/2a7d1de1-c4cf-4072-98ff-e8f447f49479" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA3E9D445" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/1fda9a08-517b-4a75-9c14-6d5c5b19dea2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8BBD55AE" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/50df8899-5529-49a2-8458-c30a4b5fcdb1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8BC9B912" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/602c7f00-be18-4d01-890a-319d49119d57" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6CFB6937" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/196a81a0-b2e9-4879-b53a-6ce335b8a20a" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5343756B" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/2ec8ee1c-5062-4b1d-8f74-c973e1fd0f2a" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA41BEL753" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/685ec27d-a6db-4ee8-a1ba-ba95a503414e" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA344A3EA1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/1b3ae051-744b-4baf-9d4f-49705200aef6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA33B05EEC" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/080b43c4-0150-4bac-bf5c-17cfd2b25d1a" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA29374735" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/0b293193-9a2e-4cd3-a83a-5bbbbd5fea80" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA257A9F76" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/1d74012c-3421-4655-8312-981ac917f1da" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA21A1F6DC" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/e8a59bf1-cf0e-49a8-91d5-a9c9e38752fe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2191D1F5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/31fc7a03-3bae-4da1-a8fc-c58b9e693255" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1BD84B38" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/83e306a7-83f0-4bae-b516-f590cbbe8e47" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1BAC249E" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/f2096d66-60cd-4dea-a64f-49a9b2db22ac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA181DBF89" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/d414a350-b870-4040-882d-cccd5126d179" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA167AE5B5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/746ff873-4bb6-4aa2-bce7-68753de77fcf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BF7ACD13" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/6e333031-0d5f-4146-b068-03791066a367" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA117D1DF3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/44767da9-962d-4b87-a3c4-72ea8210a829" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA113B8C4A" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/2103ba14-89d7-4283-bab7-28eece7cf13c" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F911B133" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/19582255-67be-4b03-96dd-485b64ce9b00" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EF43EE94" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/896a7f5c-ef50-466b-89fa-4276c4d55743" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EF6E9239" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/938935be-04d6-4983-9929-f7e49b424fa0" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EEE7CE32" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/8bc04fc5-9f9e-4b4b-b3f0-34d1068faf32" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EDD23D5E" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/2188c90c-7b14-4782-b740-1d6516b6ec22" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E23547D8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/75a10b67-9cae-4ab1-951a-ada1f76bde03" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A743D4AF" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/ebe2f0ff-c0fd-4687-91f7-981e20513226" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99B22E048" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/604505b4-6468-424a-94ce-bc9a0e89257a" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99A948868" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/ff6d8c83-f54a-4c17-b117-27a0c846912c" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99ADD48F8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/a755839d-74e3-4cc2-962c-98147e4c327d" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94FF27B42" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/699d7742-20c4-4f53-a573-5c15064191ca" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95038FE1C" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/317f54ac-1c2e-498e-b370-8b0639059674" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B944F2F47B" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/2da3c9b1-f0dd-4977-a899-41e674d52269" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93968C684" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/27864a64-8552-41b5-8157-7580e667a5ac" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/9dd3d86b-e5a2-4c57-90b9-6ebe6bbdefad" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91F401L05" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/a67631ae-dc4c-471d-8efc-9bf179d6af39" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9104CFE1C" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/51e6560d-7a97-48b5-b78d-f159ad435f39" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EEA50L91" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/3e7b8fb6-7cd4-42e5-828f-2025e89f19d1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E83E14AC" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/ad99ef0f-7bd0-4fb6-8041-c2b436fba232" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CDC88923" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/5e575c3e-8bae-409f-b373-79a529b15a7b" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CBD4F51C" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/2354a71a-471d-4b0d-bb1a-7f59a9d37a49" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C162C828" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/333d493c-64b0-40fc-96ed-9acd7d6287de" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B566FDED" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/06fe15f4-217c-4b79-b43b-85a97a6a7081" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B4341A12" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/03787e3a-a760-452f-8035-b8d49268f988" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A04CF000" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/cb95f200-22ee-4cf0-82bb-721184496f93" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88EE9459D" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/3754d84f-1204-4369-8844-6050f572af44" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8740BDE8C" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/c17647ef-1e35-4cb5-a7c5-b301e74f4655" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B862354769" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/9a8ebd6c-e1a9-4f10-bbce-57bc70c3f300" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8596EFBF4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/522de83f-301e-425e-a172-a80ae1c496f0" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BP56D2C578" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/dbfc745d-5ca5-45e7-b9f2-2e2249bbb089" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B852B0C40B" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/4d8368b6-226c-4802-95f4-37855227f074" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8500D804E" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/ccc6d1bc-1d15-4cfd-93f7-2d483f8f83ab" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84A00D007" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/6e1c4e5b-8021-44a2-8d98-e158bb68e126" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B834625C97" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/389f87b1-87c8-435e-bb9f-8aaa7d76fbc2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B833B6D42E" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/72f3c2d2-8639-4f47-b9cb-bf8453fdaa69" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8279644B9" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/7fecb369-7dfa-42b1-89cd-1e1023298086" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8210DE353" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/700a9519-360e-49e2-8dbf-103912dd779e" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B808B74886" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/f63919f3-0a6d-4501-be2d-031f827e46a3" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E38038D6" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/9c1f66ef-c1e7-4c36-b05d-b668885244ee" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7ACCED40A" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/4b8477e0-5ac8-40a8-94cf-4f244bfca006" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A5DD134F" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/5a2d83f4-dc70-4cc7-adbb-641149340c8c" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B89F84DB" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/5356a711-e719-4320-a1ff-98591edc881e" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78796A57E" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/c9ba5b53-6361-4f78-9962-2a628b8761a5" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74C06D734" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/e0ed8ef7-47e9-4423-b37b-43d4469cba3e" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B739D7CF87" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/6636ae98-74ea-4926-a99d-d9d707133a27" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B725968F78" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/93668f44-abf2-4ab0-a873-70df26139721" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70245E686" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/cb38ef07-bbc6-4a0d-8d25-f6e5b2d4c417" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F891F98F" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/9279f9aa-4ca0-4d7c-85b4-1cc34e59dd38" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F87F53A6" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/0e449d49-b5f8-467c-b2af-ea29f33b13d2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E9B3B94A" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/85d970ba-b524-4e92-92e2-4b4487173843" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E9FDDC01" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/31478a6c-786d-4f22-9da5-bfc577868b16" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E9E7C8B4" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/4f3a6c12-a8b8-4b97-9eda-751027cede9b" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E5C7A00B" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/536ab2fa-32fd-4b78-a465-44da738d9e4b" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E5F50726" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/20089a17-a865-475d-861e-1d501fb29d17" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DEC6A5F3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/23a53e5d-596c-4496-b731-8d72e6c3c039" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DE4CDD93" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/4c1b773d-1a19-4532-b80e-2d3b2c8dfbe2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C8C5168B" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/cba74a78-ca97-4112-a1ff-33dab97d4fee" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C8C0255A" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/512a52d7-dfbb-40f8-92fe-576ddb654c96" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B37C92A3" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/01d1a828-5086-48f5-94a1-32518d4e8354" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B38D3E22" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/3244ed00-9d7f-414c-8962-78d1be08305a" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A13701E4" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/ec7b8b23-b9fd-4652-89f1-4e879e3906f2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A1539B02" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/6d7bbb6f-dcb1-4a86-832b-52d361e13d67" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A1450ABB" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/219b663b-4632-4e31-8503-cf82433db837" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68B983A55" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/973425d9-ccd4-47e2-823c-b6617e49bf6e" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68B8F76CE" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/0f219114-c4c2-4979-b194-500a552b27f5" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66A602DF0" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/f25ce3a3-5f27-453f-8920-21067fb8f9e4" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64FF4A747" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/900f88b0-6a62-45ee-bd3c-441dccf5f4b0" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64507B596" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/cb0a1075-c4bd-43dc-8414-1b7192840621" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64481140D" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/257951d6-8eb0-4678-a38e-855ed3c68a17" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6362AC6A5" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/28f13bc5-419e-4773-a6c2-bf8be5f67753" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B637D33AC0" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/ef4562a6-f28b-4dae-8311-06dc22f90536" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63659E4DE" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/485ae585-364f-49a3-89dc-463e25b3c071" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6364630ED" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/51b26af1-c27c-452e-8f12-7a636481a206" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61EBD1F76" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/2583c16b-f9ce-414a-9401-a670fd7e4dec" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60C6494AF" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/5d1bbec8-a17b-4bc5-8e3f-f046877bd5ab" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B606CAF3A6" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/9a74d969-55e1-4379-99d1-ff7e7cc5ab0d" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B606C2E930" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/f1148eba-cb5c-4309-b68a-8c3279fe40ac" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B606E16BE5" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/fb46b68e-7c97-4282-961a-bfab4f03b5fa" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F3BBFF2F" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/ab27f759-6eb4-414b-8fd9-83c99fed299f" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F29D892E" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/9ac07fb6-85e4-49b7-b7b3-9f57bd9a9e76" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EF882295" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/f7839031-4a22-49c7-a5a0-e656cbecb394" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EC489EEF" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/d80b5388-84cb-4dc0-bdee-8d863e698cf5" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E029D76B" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/cd7da5f2-6f6b-4c27-af18-74cda306a2e5" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E87E5423" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/c2bad5e4-3b5b-4c53-956f-7fc19399b2ce" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E0818D34" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/f96613d1-ca73-412c-ad0c-58c8e613d8f9" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DFD1AB05" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/42748cba-731b-401d-8979-86c9be52643d" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DF86BD92" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/2b445540-9b09-4aac-a1ea-c3a1d94ae972" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CBAA83EA" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/3c562f31-5dec-49c3-8efe-db142fbf91bd" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CB55926F" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/3b2feb8b-1330-4960-8c10-5922cd489c5d" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BF45F29D" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/bb73492e-d5a9-4f42-b11a-2bea10b36258" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BA30C63A" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/c0b59e95-b491-498b-8e95-b8040ce622cd" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B8ACF5B3" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/5a3b864d-fd65-4041-a497-1eb0558f91b7" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59AE4443E" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/c1329552-76a1-42c1-ad1d-12f71c97dc35" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AA9683AE" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/69f23c95-212c-47e1-94a8-1b7e56f8412b" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A9FDF54D" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/51ed24b4-145b-493d-910e-afb05568e9f9" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59BA7863F" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/3b6d58eb-f66b-4987-8394-2970562c56b3" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59B307232" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/81ac6574-e2e6-4ad9-82b6-fb92fec68b97" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B595543178" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/50d9d686-b9ac-4b4f-bde3-8954333ce279" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5946F1031" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/038cc51d-84fb-4ee8-842d-8bb0db9bf3d3" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58BCC7BEE" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/2f58396d-c9ce-453a-9c58-c6a434515f2e" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B586F38B11" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/bf6ec239-786c-4ca9-a3c0-913084cb312b" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58FC9C8F4" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/a07ec3ec-cde5-4c6c-bf8c-a602476374b4" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58BB61482" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/15371cdd-b2c7-46d4-b1a7-cc5e0712afcc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56A18D015" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/766a2ee5-bc65-43ab-8ede-1396e5dc5187" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B567BB33A3" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/a9cd1148-ce62-4d83-ab51-74b0516a7f72" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56243F878" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/e0b849a3-e05d-4142-a965-dbf02d4523d5" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B540E899D3" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/3e1f6f7a-636d-40fc-98ea-3a3e40aa5a80" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B541E89DF2" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/f2599f73-ccfd-47c4-b62c-c3e84c154538" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5364FBE0E" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/f604390a-368e-4c70-b72f-9f957ae4a983" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52E2B8F3D" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/471ee415-a781-47ce-9fef-054af1703a7b" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52CB8061B" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/79a4176e-d860-48c4-adb1-60283ef57075" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52823E1D2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/14cf2d27-f2a6-4045-9438-a20683302031" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51C8A69AB" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/82f8487a-8802-4c82-8184-b04227be1cf0" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B519333E18" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/63518009-8ba7-4747-b8e2-8d1dc86def31" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F1F92E8A" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89700G/amministrazione-trasparente/atti-amministrazioni-enti/1acdeb15-f7ff-464f-9a9f-9645cd8f92a8" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F192"/>
+  <dimension ref="A1:F212"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>5425</v>
+        <v>7269</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>5116</v>
+        <v>7243</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4">
-        <v>5014</v>
+        <v>7110</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5">
-        <v>4693</v>
+        <v>6968</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6">
-        <v>4596</v>
+        <v>6621</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="B7">
-        <v>4572</v>
+        <v>6589</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B8">
-        <v>4527</v>
+        <v>6477</v>
       </c>
       <c r="C8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B9">
-        <v>4385</v>
+        <v>6475</v>
       </c>
       <c r="C9" t="s">
         <v>28</v>
       </c>
       <c r="D9" t="s">
         <v>29</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10">
+        <v>6471</v>
+      </c>
+      <c r="C10" t="s">
         <v>30</v>
       </c>
-      <c r="B10">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B11">
-        <v>4342</v>
+        <v>6466</v>
       </c>
       <c r="C11" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="B12">
-        <v>4339</v>
+        <v>6419</v>
       </c>
       <c r="C12" t="s">
         <v>35</v>
       </c>
       <c r="D12" t="s">
         <v>36</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>37</v>
       </c>
       <c r="B13">
-        <v>4311</v>
+        <v>6357</v>
       </c>
       <c r="C13" t="s">
         <v>38</v>
       </c>
       <c r="D13" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>40</v>
       </c>
       <c r="B14">
-        <v>4170</v>
+        <v>6311</v>
       </c>
       <c r="C14" t="s">
         <v>41</v>
       </c>
       <c r="D14" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>43</v>
       </c>
       <c r="B15">
-        <v>4065</v>
+        <v>6256</v>
       </c>
       <c r="C15" t="s">
         <v>44</v>
       </c>
       <c r="D15" t="s">
         <v>45</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>46</v>
       </c>
       <c r="B16">
-        <v>4006</v>
+        <v>5974</v>
       </c>
       <c r="C16" t="s">
         <v>47</v>
       </c>
       <c r="D16" t="s">
         <v>48</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
+        <v>46</v>
+      </c>
+      <c r="B17">
+        <v>5973</v>
+      </c>
+      <c r="C17" t="s">
         <v>49</v>
       </c>
-      <c r="B17">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="B18">
-        <v>3970</v>
+        <v>5966</v>
       </c>
       <c r="C18" t="s">
+        <v>51</v>
+      </c>
+      <c r="D18" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="B19">
-        <v>3960</v>
+        <v>5944</v>
       </c>
       <c r="C19" t="s">
         <v>54</v>
       </c>
       <c r="D19" t="s">
         <v>55</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
+        <v>53</v>
+      </c>
+      <c r="B20">
+        <v>5942</v>
+      </c>
+      <c r="C20" t="s">
         <v>56</v>
       </c>
-      <c r="B20">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="B21">
-        <v>3865</v>
+        <v>5940</v>
       </c>
       <c r="C21" t="s">
+        <v>58</v>
+      </c>
+      <c r="D21" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
+        <v>60</v>
+      </c>
+      <c r="B22">
+        <v>5425</v>
+      </c>
+      <c r="C22" t="s">
         <v>61</v>
       </c>
-      <c r="B22">
-[...2 lines deleted...]
-      <c r="C22" t="s">
+      <c r="D22" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B23">
-        <v>3750</v>
+        <v>5116</v>
       </c>
       <c r="C23" t="s">
         <v>64</v>
       </c>
       <c r="D23" t="s">
         <v>65</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>66</v>
       </c>
       <c r="B24">
-        <v>3648</v>
+        <v>5014</v>
       </c>
       <c r="C24" t="s">
         <v>67</v>
       </c>
       <c r="D24" t="s">
         <v>68</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B25">
-        <v>3646</v>
+        <v>4693</v>
       </c>
       <c r="C25" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D25" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="B26">
-        <v>3640</v>
+        <v>4596</v>
       </c>
       <c r="C26" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D26" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="B27">
-        <v>3628</v>
+        <v>4572</v>
       </c>
       <c r="C27" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D27" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="B28">
-        <v>3583</v>
+        <v>4527</v>
       </c>
       <c r="C28" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="D28" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="B29">
-        <v>3555</v>
+        <v>4385</v>
       </c>
       <c r="C29" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="D29" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="B30">
-        <v>3552</v>
+        <v>4350</v>
       </c>
       <c r="C30" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="D30" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B31">
-        <v>3434</v>
+        <v>4342</v>
       </c>
       <c r="C31" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="D31" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="B32">
-        <v>3423</v>
+        <v>4339</v>
       </c>
       <c r="C32" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D32" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="B33">
-        <v>3387</v>
+        <v>4311</v>
       </c>
       <c r="C33" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="D33" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B34">
-        <v>3322</v>
+        <v>4170</v>
       </c>
       <c r="C34" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="D34" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B35">
-        <v>3255</v>
+        <v>4065</v>
       </c>
       <c r="C35" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="D35" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="B36">
-        <v>3224</v>
+        <v>4006</v>
       </c>
       <c r="C36" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D36" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="B37">
-        <v>3021</v>
+        <v>3972</v>
       </c>
       <c r="C37" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="D37" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B38">
-        <v>3014</v>
+        <v>3970</v>
       </c>
       <c r="C38" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="D38" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="B39">
-        <v>2944</v>
+        <v>3960</v>
       </c>
       <c r="C39" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="D39" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B40">
-        <v>2910</v>
+        <v>3876</v>
       </c>
       <c r="C40" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="D40" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="B41">
-        <v>2855</v>
+        <v>3865</v>
       </c>
       <c r="C41" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D41" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B42">
-        <v>2787</v>
+        <v>3755</v>
       </c>
       <c r="C42" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D42" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="B43">
-        <v>2764</v>
+        <v>3750</v>
       </c>
       <c r="C43" t="s">
         <v>117</v>
       </c>
       <c r="D43" t="s">
         <v>118</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>119</v>
       </c>
       <c r="B44">
-        <v>2718</v>
+        <v>3648</v>
       </c>
       <c r="C44" t="s">
         <v>120</v>
       </c>
       <c r="D44" t="s">
         <v>121</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
+        <v>119</v>
+      </c>
+      <c r="B45">
+        <v>3646</v>
+      </c>
+      <c r="C45" t="s">
         <v>122</v>
       </c>
-      <c r="B45">
-[...2 lines deleted...]
-      <c r="C45" t="s">
+      <c r="D45" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
+        <v>119</v>
+      </c>
+      <c r="B46">
+        <v>3640</v>
+      </c>
+      <c r="C46" t="s">
+        <v>124</v>
+      </c>
+      <c r="D46" t="s">
         <v>125</v>
-      </c>
-[...7 lines deleted...]
-        <v>127</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="B47">
-        <v>2204</v>
+        <v>3628</v>
       </c>
       <c r="C47" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="D47" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>130</v>
+        <v>119</v>
       </c>
       <c r="B48">
-        <v>1846</v>
+        <v>3583</v>
       </c>
       <c r="C48" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="D48" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="B49">
-        <v>1800</v>
+        <v>3555</v>
       </c>
       <c r="C49" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="D49" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="B50">
-        <v>1519</v>
+        <v>3552</v>
       </c>
       <c r="C50" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="D50" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="B51">
-        <v>1484</v>
+        <v>3434</v>
       </c>
       <c r="C51" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="D51" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B52">
-        <v>1394</v>
+        <v>3423</v>
       </c>
       <c r="C52" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="D52" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>145</v>
+        <v>138</v>
       </c>
       <c r="B53">
-        <v>1242</v>
+        <v>3387</v>
       </c>
       <c r="C53" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="D53" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
+        <v>143</v>
+      </c>
+      <c r="B54">
+        <v>3322</v>
+      </c>
+      <c r="C54" t="s">
+        <v>144</v>
+      </c>
+      <c r="D54" t="s">
         <v>145</v>
-      </c>
-[...7 lines deleted...]
-        <v>149</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="B55">
-        <v>1036</v>
+        <v>3255</v>
       </c>
       <c r="C55" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="D55" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="B56">
-        <v>875</v>
+        <v>3224</v>
       </c>
       <c r="C56" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="D56" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="B57">
-        <v>780</v>
+        <v>3021</v>
       </c>
       <c r="C57" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="D57" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="B58">
-        <v>688</v>
+        <v>3014</v>
       </c>
       <c r="C58" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="D58" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
+        <v>157</v>
+      </c>
+      <c r="B59">
+        <v>2944</v>
+      </c>
+      <c r="C59" t="s">
+        <v>158</v>
+      </c>
+      <c r="D59" t="s">
         <v>159</v>
-      </c>
-[...7 lines deleted...]
-        <v>163</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="B60">
-        <v>618</v>
+        <v>2910</v>
       </c>
       <c r="C60" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="D60" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="B61">
-        <v>606</v>
+        <v>2855</v>
       </c>
       <c r="C61" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="D61" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
+        <v>166</v>
+      </c>
+      <c r="B62">
+        <v>2787</v>
+      </c>
+      <c r="C62" t="s">
         <v>167</v>
       </c>
-      <c r="B62">
-[...4 lines deleted...]
-      </c>
       <c r="D62" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B63">
-        <v>585</v>
+        <v>2764</v>
       </c>
       <c r="C63" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="D63" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
+        <v>172</v>
+      </c>
+      <c r="B64">
+        <v>2718</v>
+      </c>
+      <c r="C64" t="s">
+        <v>173</v>
+      </c>
+      <c r="D64" t="s">
         <v>174</v>
-      </c>
-[...7 lines deleted...]
-        <v>176</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B65">
-        <v>527</v>
+        <v>2377</v>
       </c>
       <c r="C65" t="s">
+        <v>176</v>
+      </c>
+      <c r="D65" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
+        <v>178</v>
+      </c>
+      <c r="B66">
+        <v>2241</v>
+      </c>
+      <c r="C66" t="s">
         <v>179</v>
       </c>
-      <c r="B66">
-[...2 lines deleted...]
-      <c r="C66" t="s">
+      <c r="D66" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="B67">
-        <v>473</v>
+        <v>2204</v>
       </c>
       <c r="C67" t="s">
+        <v>181</v>
+      </c>
+      <c r="D67" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
+        <v>183</v>
+      </c>
+      <c r="B68">
+        <v>1846</v>
+      </c>
+      <c r="C68" t="s">
         <v>184</v>
       </c>
-      <c r="B68">
-[...2 lines deleted...]
-      <c r="C68" t="s">
+      <c r="D68" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B69">
-        <v>432</v>
+        <v>1800</v>
       </c>
       <c r="C69" t="s">
         <v>187</v>
       </c>
       <c r="D69" t="s">
         <v>188</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
         <v>189</v>
       </c>
       <c r="B70">
-        <v>388</v>
+        <v>1519</v>
       </c>
       <c r="C70" t="s">
         <v>190</v>
       </c>
       <c r="D70" t="s">
         <v>191</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
         <v>192</v>
       </c>
       <c r="B71">
-        <v>349</v>
+        <v>1484</v>
       </c>
       <c r="C71" t="s">
         <v>193</v>
       </c>
       <c r="D71" t="s">
         <v>194</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
         <v>195</v>
       </c>
       <c r="B72">
-        <v>271</v>
+        <v>1394</v>
       </c>
       <c r="C72" t="s">
         <v>196</v>
       </c>
       <c r="D72" t="s">
         <v>197</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="B73">
-        <v>268</v>
+        <v>1242</v>
       </c>
       <c r="C73" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D73" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="B74">
-        <v>266</v>
+        <v>1232</v>
       </c>
       <c r="C74" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D74" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>195</v>
+        <v>203</v>
       </c>
       <c r="B75">
-        <v>256</v>
+        <v>1036</v>
       </c>
       <c r="C75" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="D75" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B76">
-        <v>188</v>
+        <v>875</v>
       </c>
       <c r="C76" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="D76" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B77">
-        <v>38</v>
+        <v>780</v>
       </c>
       <c r="C77" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="D77" t="s">
-        <v>209</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>211</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B78">
-        <v>9304</v>
+        <v>688</v>
       </c>
       <c r="C78" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="D78" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>214</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B79">
-        <v>9303</v>
+        <v>683</v>
       </c>
       <c r="C79" t="s">
-        <v>208</v>
+        <v>215</v>
       </c>
       <c r="D79" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>216</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>210</v>
+        <v>217</v>
       </c>
       <c r="B80">
-        <v>9302</v>
+        <v>618</v>
       </c>
       <c r="C80" t="s">
-        <v>208</v>
+        <v>218</v>
       </c>
       <c r="D80" t="s">
-        <v>213</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>219</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="B81">
-        <v>9200</v>
+        <v>606</v>
       </c>
       <c r="C81" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="D81" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="B82">
-        <v>9144</v>
+        <v>596</v>
       </c>
       <c r="C82" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D82" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="B83">
-        <v>9142</v>
+        <v>585</v>
       </c>
       <c r="C83" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="D83" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>217</v>
+        <v>227</v>
       </c>
       <c r="B84">
-        <v>9140</v>
+        <v>529</v>
       </c>
       <c r="C84" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="D84" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="B85">
-        <v>8850</v>
+        <v>527</v>
       </c>
       <c r="C85" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="D85" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="B86">
-        <v>8848</v>
+        <v>489</v>
       </c>
       <c r="C86" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="D86" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="B87">
-        <v>8582</v>
+        <v>473</v>
       </c>
       <c r="C87" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="D87" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="B88">
-        <v>8464</v>
+        <v>9308</v>
       </c>
       <c r="C88" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="D88" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B89">
-        <v>8350</v>
+        <v>432</v>
       </c>
       <c r="C89" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="D89" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="B90">
-        <v>8252</v>
+        <v>388</v>
       </c>
       <c r="C90" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="D90" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="B91">
-        <v>8156</v>
+        <v>349</v>
       </c>
       <c r="C91" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="D91" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="B92">
-        <v>7830</v>
+        <v>271</v>
       </c>
       <c r="C92" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="D92" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B93">
-        <v>7723</v>
+        <v>268</v>
       </c>
       <c r="C93" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="D93" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="B94">
-        <v>7649</v>
+        <v>266</v>
       </c>
       <c r="C94" t="s">
-        <v>208</v>
+        <v>253</v>
       </c>
       <c r="D94" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>254</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="B95">
-        <v>7647</v>
+        <v>256</v>
       </c>
       <c r="C95" t="s">
-        <v>208</v>
+        <v>255</v>
       </c>
       <c r="D95" t="s">
-        <v>252</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>256</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="B96">
-        <v>7528</v>
+        <v>188</v>
       </c>
       <c r="C96" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="D96" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>253</v>
+        <v>260</v>
       </c>
       <c r="B97">
-        <v>7526</v>
+        <v>38</v>
       </c>
       <c r="C97" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="D97" t="s">
-        <v>257</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>262</v>
+      </c>
+      <c r="E97" t="s">
+        <v>261</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="B98">
-        <v>7457</v>
+        <v>9304</v>
       </c>
       <c r="C98" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="D98" t="s">
-        <v>260</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>264</v>
+      </c>
+      <c r="E98" t="s">
+        <v>261</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
+        <v>263</v>
+      </c>
+      <c r="B99">
+        <v>9303</v>
+      </c>
+      <c r="C99" t="s">
         <v>261</v>
       </c>
-      <c r="B99">
-[...4 lines deleted...]
-      </c>
       <c r="D99" t="s">
-        <v>263</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>265</v>
+      </c>
+      <c r="E99" t="s">
+        <v>261</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="B100">
-        <v>7268</v>
+        <v>9302</v>
       </c>
       <c r="C100" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="D100" t="s">
         <v>266</v>
       </c>
-      <c r="E100" s="2" t="s">
-        <v>9</v>
+      <c r="E100" t="s">
+        <v>261</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
         <v>267</v>
       </c>
       <c r="B101">
-        <v>6996</v>
+        <v>9200</v>
       </c>
       <c r="C101" t="s">
         <v>268</v>
       </c>
       <c r="D101" t="s">
         <v>269</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
         <v>270</v>
       </c>
       <c r="B102">
-        <v>6844</v>
+        <v>9144</v>
       </c>
       <c r="C102" t="s">
         <v>271</v>
       </c>
       <c r="D102" t="s">
         <v>272</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
+        <v>270</v>
+      </c>
+      <c r="B103">
+        <v>9142</v>
+      </c>
+      <c r="C103" t="s">
         <v>273</v>
       </c>
-      <c r="B103">
-[...2 lines deleted...]
-      <c r="C103" t="s">
+      <c r="D103" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
+        <v>270</v>
+      </c>
+      <c r="B104">
+        <v>9140</v>
+      </c>
+      <c r="C104" t="s">
+        <v>275</v>
+      </c>
+      <c r="D104" t="s">
         <v>276</v>
-      </c>
-[...7 lines deleted...]
-        <v>278</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
+        <v>277</v>
+      </c>
+      <c r="B105">
+        <v>8850</v>
+      </c>
+      <c r="C105" t="s">
+        <v>278</v>
+      </c>
+      <c r="D105" t="s">
         <v>279</v>
-      </c>
-[...7 lines deleted...]
-        <v>281</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="B106">
-        <v>6418</v>
+        <v>8848</v>
       </c>
       <c r="C106" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="D106" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
+        <v>282</v>
+      </c>
+      <c r="B107">
+        <v>8582</v>
+      </c>
+      <c r="C107" t="s">
+        <v>283</v>
+      </c>
+      <c r="D107" t="s">
         <v>284</v>
-      </c>
-[...7 lines deleted...]
-        <v>286</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
+        <v>285</v>
+      </c>
+      <c r="B108">
+        <v>8464</v>
+      </c>
+      <c r="C108" t="s">
+        <v>286</v>
+      </c>
+      <c r="D108" t="s">
         <v>287</v>
-      </c>
-[...7 lines deleted...]
-        <v>289</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
+        <v>288</v>
+      </c>
+      <c r="B109">
+        <v>8350</v>
+      </c>
+      <c r="C109" t="s">
+        <v>289</v>
+      </c>
+      <c r="D109" t="s">
         <v>290</v>
-      </c>
-[...7 lines deleted...]
-        <v>292</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
+        <v>291</v>
+      </c>
+      <c r="B110">
+        <v>8252</v>
+      </c>
+      <c r="C110" t="s">
+        <v>292</v>
+      </c>
+      <c r="D110" t="s">
         <v>293</v>
-      </c>
-[...7 lines deleted...]
-        <v>295</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B111">
-        <v>6153</v>
+        <v>8156</v>
       </c>
       <c r="C111" t="s">
+        <v>295</v>
+      </c>
+      <c r="D111" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
+        <v>297</v>
+      </c>
+      <c r="B112">
+        <v>7830</v>
+      </c>
+      <c r="C112" t="s">
         <v>298</v>
       </c>
-      <c r="B112">
-[...2 lines deleted...]
-      <c r="C112" t="s">
+      <c r="D112" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
+        <v>300</v>
+      </c>
+      <c r="B113">
+        <v>7723</v>
+      </c>
+      <c r="C113" t="s">
         <v>301</v>
       </c>
-      <c r="B113">
-[...2 lines deleted...]
-      <c r="C113" t="s">
+      <c r="D113" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
+        <v>303</v>
+      </c>
+      <c r="B114">
+        <v>7649</v>
+      </c>
+      <c r="C114" t="s">
+        <v>261</v>
+      </c>
+      <c r="D114" t="s">
         <v>304</v>
       </c>
-      <c r="B114">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E114" t="s">
+        <v>261</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="B115">
-        <v>5650</v>
+        <v>7647</v>
       </c>
       <c r="C115" t="s">
-        <v>308</v>
+        <v>261</v>
       </c>
       <c r="D115" t="s">
-        <v>309</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>305</v>
+      </c>
+      <c r="E115" t="s">
+        <v>261</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="B116">
-        <v>5236</v>
+        <v>7528</v>
       </c>
       <c r="C116" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="D116" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
+        <v>306</v>
+      </c>
+      <c r="B117">
+        <v>7526</v>
+      </c>
+      <c r="C117" t="s">
+        <v>309</v>
+      </c>
+      <c r="D117" t="s">
         <v>310</v>
-      </c>
-[...7 lines deleted...]
-        <v>314</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="B118">
-        <v>5116</v>
+        <v>7457</v>
       </c>
       <c r="C118" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="D118" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="B119">
-        <v>5083</v>
+        <v>7336</v>
       </c>
       <c r="C119" t="s">
-        <v>208</v>
+        <v>315</v>
       </c>
       <c r="D119" t="s">
-        <v>319</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>316</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
+        <v>317</v>
+      </c>
+      <c r="B120">
+        <v>7268</v>
+      </c>
+      <c r="C120" t="s">
         <v>318</v>
       </c>
-      <c r="B120">
-[...4 lines deleted...]
-      </c>
       <c r="D120" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
+        <v>320</v>
+      </c>
+      <c r="B121">
+        <v>6996</v>
+      </c>
+      <c r="C121" t="s">
+        <v>321</v>
+      </c>
+      <c r="D121" t="s">
         <v>322</v>
-      </c>
-[...7 lines deleted...]
-        <v>324</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
+        <v>323</v>
+      </c>
+      <c r="B122">
+        <v>6844</v>
+      </c>
+      <c r="C122" t="s">
+        <v>324</v>
+      </c>
+      <c r="D122" t="s">
         <v>325</v>
-      </c>
-[...7 lines deleted...]
-        <v>327</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
+        <v>326</v>
+      </c>
+      <c r="B123">
+        <v>6629</v>
+      </c>
+      <c r="C123" t="s">
+        <v>327</v>
+      </c>
+      <c r="D123" t="s">
         <v>328</v>
-      </c>
-[...7 lines deleted...]
-        <v>330</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
+        <v>329</v>
+      </c>
+      <c r="B124">
+        <v>6494</v>
+      </c>
+      <c r="C124" t="s">
+        <v>330</v>
+      </c>
+      <c r="D124" t="s">
         <v>331</v>
-      </c>
-[...7 lines deleted...]
-        <v>333</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
+        <v>332</v>
+      </c>
+      <c r="B125">
+        <v>6430</v>
+      </c>
+      <c r="C125" t="s">
+        <v>333</v>
+      </c>
+      <c r="D125" t="s">
         <v>334</v>
-      </c>
-[...7 lines deleted...]
-        <v>336</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="B126">
-        <v>4107</v>
+        <v>6418</v>
       </c>
       <c r="C126" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="D126" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
+        <v>337</v>
+      </c>
+      <c r="B127">
+        <v>6386</v>
+      </c>
+      <c r="C127" t="s">
+        <v>338</v>
+      </c>
+      <c r="D127" t="s">
         <v>339</v>
-      </c>
-[...7 lines deleted...]
-        <v>341</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B128">
-        <v>4002</v>
+        <v>6341</v>
       </c>
       <c r="C128" t="s">
+        <v>341</v>
+      </c>
+      <c r="D128" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="B129">
-        <v>3999</v>
+        <v>6301</v>
       </c>
       <c r="C129" t="s">
         <v>344</v>
       </c>
       <c r="D129" t="s">
         <v>345</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
         <v>346</v>
       </c>
       <c r="B130">
-        <v>3973</v>
+        <v>6172</v>
       </c>
       <c r="C130" t="s">
         <v>347</v>
       </c>
       <c r="D130" t="s">
         <v>348</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
         <v>346</v>
       </c>
       <c r="B131">
-        <v>3971</v>
+        <v>6153</v>
       </c>
       <c r="C131" t="s">
         <v>349</v>
       </c>
       <c r="D131" t="s">
         <v>350</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="B132">
-        <v>3952</v>
+        <v>6113</v>
       </c>
       <c r="C132" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="D132" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="B133">
-        <v>3827</v>
+        <v>6054</v>
       </c>
       <c r="C133" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D133" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B134">
-        <v>3750</v>
+        <v>5849</v>
       </c>
       <c r="C134" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="D134" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="B135">
-        <v>3734</v>
+        <v>5650</v>
       </c>
       <c r="C135" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="D135" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="B136">
-        <v>3603</v>
+        <v>5236</v>
       </c>
       <c r="C136" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="D136" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="B137">
-        <v>3601</v>
+        <v>5219</v>
       </c>
       <c r="C137" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="D137" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="B138">
-        <v>3411</v>
+        <v>5116</v>
       </c>
       <c r="C138" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="D138" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="B139">
-        <v>3406</v>
+        <v>5083</v>
       </c>
       <c r="C139" t="s">
-        <v>369</v>
+        <v>261</v>
       </c>
       <c r="D139" t="s">
-        <v>370</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>372</v>
+      </c>
+      <c r="E139" t="s">
+        <v>261</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="B140">
-        <v>3403</v>
+        <v>5075</v>
       </c>
       <c r="C140" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="D140" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="B141">
-        <v>3258</v>
+        <v>4770</v>
       </c>
       <c r="C141" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="D141" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="B142">
-        <v>3251</v>
+        <v>4629</v>
       </c>
       <c r="C142" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="D142" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="B143">
-        <v>3015</v>
+        <v>4521</v>
       </c>
       <c r="C143" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="D143" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="B144">
-        <v>2800</v>
+        <v>4194</v>
       </c>
       <c r="C144" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="D144" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="B145">
-        <v>2712</v>
+        <v>4113</v>
       </c>
       <c r="C145" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="D145" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="B146">
-        <v>2704</v>
+        <v>4107</v>
       </c>
       <c r="C146" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="D146" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="B147">
-        <v>2565</v>
+        <v>4006</v>
       </c>
       <c r="C147" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="D147" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="B148">
-        <v>2563</v>
+        <v>4002</v>
       </c>
       <c r="C148" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="D148" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="B149">
-        <v>2558</v>
+        <v>3999</v>
       </c>
       <c r="C149" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="D149" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>389</v>
+        <v>399</v>
       </c>
       <c r="B150">
-        <v>2555</v>
+        <v>3973</v>
       </c>
       <c r="C150" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="D150" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="B151">
-        <v>2338</v>
+        <v>3971</v>
       </c>
       <c r="C151" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="D151" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="B152">
-        <v>2113</v>
+        <v>3952</v>
       </c>
       <c r="C152" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="D152" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="B153">
-        <v>2064</v>
+        <v>3827</v>
       </c>
       <c r="C153" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="D153" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="B154">
-        <v>2062</v>
+        <v>3750</v>
       </c>
       <c r="C154" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="D154" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="B155">
-        <v>2059</v>
+        <v>3734</v>
       </c>
       <c r="C155" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="D155" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="B156">
-        <v>1796</v>
+        <v>3603</v>
       </c>
       <c r="C156" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="D156" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="B157">
-        <v>1789</v>
+        <v>3601</v>
       </c>
       <c r="C157" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="D157" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="B158">
-        <v>1773</v>
+        <v>3411</v>
       </c>
       <c r="C158" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="D158" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="B159">
-        <v>1759</v>
+        <v>3406</v>
       </c>
       <c r="C159" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="D159" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="B160">
-        <v>1727</v>
+        <v>3403</v>
       </c>
       <c r="C160" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="D160" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="B161">
-        <v>1711</v>
+        <v>3258</v>
       </c>
       <c r="C161" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="D161" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
         <v>426</v>
       </c>
       <c r="B162">
-        <v>1662</v>
+        <v>3251</v>
       </c>
       <c r="C162" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="D162" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="B163">
-        <v>1659</v>
+        <v>3015</v>
       </c>
       <c r="C163" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="D163" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>429</v>
+        <v>434</v>
       </c>
       <c r="B164">
-        <v>1654</v>
+        <v>2800</v>
       </c>
       <c r="C164" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="D164" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="B165">
-        <v>1524</v>
+        <v>2712</v>
       </c>
       <c r="C165" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="D165" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="B166">
-        <v>1498</v>
+        <v>2704</v>
       </c>
       <c r="C166" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="D166" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="B167">
-        <v>1396</v>
+        <v>2565</v>
       </c>
       <c r="C167" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="D167" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="B168">
-        <v>1383</v>
+        <v>2563</v>
       </c>
       <c r="C168" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="D168" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="B169">
-        <v>1372</v>
+        <v>2558</v>
       </c>
       <c r="C169" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="D169" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="B170">
-        <v>1278</v>
+        <v>2555</v>
       </c>
       <c r="C170" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="D170" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="B171">
-        <v>1275</v>
+        <v>2338</v>
       </c>
       <c r="C171" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="D171" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>447</v>
+        <v>454</v>
       </c>
       <c r="B172">
-        <v>1271</v>
+        <v>2113</v>
       </c>
       <c r="C172" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="D172" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="B173">
-        <v>1198</v>
+        <v>2064</v>
       </c>
       <c r="C173" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="D173" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="B174">
-        <v>1193</v>
+        <v>2062</v>
       </c>
       <c r="C174" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="D174" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="B175">
-        <v>1144</v>
+        <v>2059</v>
       </c>
       <c r="C175" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="D175" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="B176">
-        <v>1121</v>
+        <v>1796</v>
       </c>
       <c r="C176" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="D176" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
         <v>464</v>
       </c>
       <c r="B177">
-        <v>1059</v>
+        <v>1789</v>
       </c>
       <c r="C177" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="D177" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="B178">
-        <v>1037</v>
+        <v>1773</v>
       </c>
       <c r="C178" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="D178" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="B179">
-        <v>907</v>
+        <v>1759</v>
       </c>
       <c r="C179" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="D179" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="B180">
-        <v>905</v>
+        <v>1727</v>
       </c>
       <c r="C180" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="D180" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="B181">
-        <v>850</v>
+        <v>1711</v>
       </c>
       <c r="C181" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="D181" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="B182">
-        <v>825</v>
+        <v>1662</v>
       </c>
       <c r="C182" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="D182" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="B183">
-        <v>770</v>
+        <v>1659</v>
       </c>
       <c r="C183" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="D183" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="B184">
-        <v>569</v>
+        <v>1654</v>
       </c>
       <c r="C184" t="s">
         <v>485</v>
       </c>
       <c r="D184" t="s">
         <v>486</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F184" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
         <v>487</v>
       </c>
       <c r="B185">
-        <v>531</v>
+        <v>1524</v>
       </c>
       <c r="C185" t="s">
         <v>488</v>
       </c>
       <c r="D185" t="s">
         <v>489</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
         <v>487</v>
       </c>
       <c r="B186">
-        <v>517</v>
+        <v>1498</v>
       </c>
       <c r="C186" t="s">
         <v>490</v>
       </c>
       <c r="D186" t="s">
         <v>491</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F186" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
         <v>492</v>
       </c>
       <c r="B187">
-        <v>353</v>
+        <v>1396</v>
       </c>
       <c r="C187" t="s">
         <v>493</v>
       </c>
       <c r="D187" t="s">
         <v>494</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F187" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
         <v>492</v>
       </c>
       <c r="B188">
-        <v>341</v>
+        <v>1383</v>
       </c>
       <c r="C188" t="s">
         <v>495</v>
       </c>
       <c r="D188" t="s">
         <v>496</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F188" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
         <v>497</v>
       </c>
       <c r="B189">
-        <v>300</v>
+        <v>1372</v>
       </c>
       <c r="C189" t="s">
         <v>498</v>
       </c>
       <c r="D189" t="s">
         <v>499</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
         <v>500</v>
       </c>
       <c r="B190">
-        <v>195</v>
+        <v>1278</v>
       </c>
       <c r="C190" t="s">
         <v>501</v>
       </c>
       <c r="D190" t="s">
         <v>502</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F190" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
+        <v>500</v>
+      </c>
+      <c r="B191">
+        <v>1275</v>
+      </c>
+      <c r="C191" t="s">
         <v>503</v>
       </c>
-      <c r="B191">
-[...2 lines deleted...]
-      <c r="C191" t="s">
+      <c r="D191" t="s">
         <v>504</v>
-      </c>
-[...1 lines deleted...]
-        <v>505</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
+        <v>500</v>
+      </c>
+      <c r="B192">
+        <v>1271</v>
+      </c>
+      <c r="C192" t="s">
+        <v>505</v>
+      </c>
+      <c r="D192" t="s">
         <v>506</v>
       </c>
-      <c r="B192">
+      <c r="E192" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F192" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="193" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A193" t="s">
+        <v>507</v>
+      </c>
+      <c r="B193">
+        <v>1198</v>
+      </c>
+      <c r="C193" t="s">
+        <v>508</v>
+      </c>
+      <c r="D193" t="s">
+        <v>509</v>
+      </c>
+      <c r="E193" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F193" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="194" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A194" t="s">
+        <v>507</v>
+      </c>
+      <c r="B194">
+        <v>1193</v>
+      </c>
+      <c r="C194" t="s">
+        <v>510</v>
+      </c>
+      <c r="D194" t="s">
+        <v>511</v>
+      </c>
+      <c r="E194" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F194" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="195" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A195" t="s">
+        <v>512</v>
+      </c>
+      <c r="B195">
+        <v>1144</v>
+      </c>
+      <c r="C195" t="s">
+        <v>513</v>
+      </c>
+      <c r="D195" t="s">
+        <v>514</v>
+      </c>
+      <c r="E195" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F195" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="196" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A196" t="s">
+        <v>512</v>
+      </c>
+      <c r="B196">
+        <v>1121</v>
+      </c>
+      <c r="C196" t="s">
+        <v>515</v>
+      </c>
+      <c r="D196" t="s">
+        <v>516</v>
+      </c>
+      <c r="E196" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F196" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="197" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A197" t="s">
+        <v>517</v>
+      </c>
+      <c r="B197">
+        <v>1059</v>
+      </c>
+      <c r="C197" t="s">
+        <v>518</v>
+      </c>
+      <c r="D197" t="s">
+        <v>519</v>
+      </c>
+      <c r="E197" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F197" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="198" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A198" t="s">
+        <v>520</v>
+      </c>
+      <c r="B198">
+        <v>1037</v>
+      </c>
+      <c r="C198" t="s">
+        <v>521</v>
+      </c>
+      <c r="D198" t="s">
+        <v>522</v>
+      </c>
+      <c r="E198" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F198" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="199" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A199" t="s">
+        <v>523</v>
+      </c>
+      <c r="B199">
+        <v>907</v>
+      </c>
+      <c r="C199" t="s">
+        <v>524</v>
+      </c>
+      <c r="D199" t="s">
+        <v>525</v>
+      </c>
+      <c r="E199" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F199" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="200" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A200" t="s">
+        <v>523</v>
+      </c>
+      <c r="B200">
+        <v>905</v>
+      </c>
+      <c r="C200" t="s">
+        <v>526</v>
+      </c>
+      <c r="D200" t="s">
+        <v>527</v>
+      </c>
+      <c r="E200" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F200" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="201" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A201" t="s">
+        <v>528</v>
+      </c>
+      <c r="B201">
+        <v>850</v>
+      </c>
+      <c r="C201" t="s">
+        <v>529</v>
+      </c>
+      <c r="D201" t="s">
+        <v>530</v>
+      </c>
+      <c r="E201" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F201" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="202" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A202" t="s">
+        <v>531</v>
+      </c>
+      <c r="B202">
+        <v>825</v>
+      </c>
+      <c r="C202" t="s">
+        <v>532</v>
+      </c>
+      <c r="D202" t="s">
+        <v>533</v>
+      </c>
+      <c r="E202" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F202" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="203" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A203" t="s">
+        <v>534</v>
+      </c>
+      <c r="B203">
+        <v>770</v>
+      </c>
+      <c r="C203" t="s">
+        <v>535</v>
+      </c>
+      <c r="D203" t="s">
+        <v>536</v>
+      </c>
+      <c r="E203" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F203" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="204" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A204" t="s">
+        <v>537</v>
+      </c>
+      <c r="B204">
+        <v>569</v>
+      </c>
+      <c r="C204" t="s">
+        <v>538</v>
+      </c>
+      <c r="D204" t="s">
+        <v>539</v>
+      </c>
+      <c r="E204" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F204" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="205" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A205" t="s">
+        <v>540</v>
+      </c>
+      <c r="B205">
+        <v>531</v>
+      </c>
+      <c r="C205" t="s">
+        <v>541</v>
+      </c>
+      <c r="D205" t="s">
+        <v>542</v>
+      </c>
+      <c r="E205" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F205" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="206" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A206" t="s">
+        <v>540</v>
+      </c>
+      <c r="B206">
+        <v>517</v>
+      </c>
+      <c r="C206" t="s">
+        <v>543</v>
+      </c>
+      <c r="D206" t="s">
+        <v>544</v>
+      </c>
+      <c r="E206" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F206" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="207" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A207" t="s">
+        <v>545</v>
+      </c>
+      <c r="B207">
+        <v>353</v>
+      </c>
+      <c r="C207" t="s">
+        <v>546</v>
+      </c>
+      <c r="D207" t="s">
+        <v>547</v>
+      </c>
+      <c r="E207" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F207" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="208" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A208" t="s">
+        <v>545</v>
+      </c>
+      <c r="B208">
+        <v>341</v>
+      </c>
+      <c r="C208" t="s">
+        <v>548</v>
+      </c>
+      <c r="D208" t="s">
+        <v>549</v>
+      </c>
+      <c r="E208" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F208" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="209" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A209" t="s">
+        <v>550</v>
+      </c>
+      <c r="B209">
+        <v>300</v>
+      </c>
+      <c r="C209" t="s">
+        <v>551</v>
+      </c>
+      <c r="D209" t="s">
+        <v>552</v>
+      </c>
+      <c r="E209" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F209" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="210" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A210" t="s">
+        <v>553</v>
+      </c>
+      <c r="B210">
+        <v>195</v>
+      </c>
+      <c r="C210" t="s">
+        <v>554</v>
+      </c>
+      <c r="D210" t="s">
+        <v>555</v>
+      </c>
+      <c r="E210" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F210" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="211" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A211" t="s">
+        <v>556</v>
+      </c>
+      <c r="B211">
+        <v>144</v>
+      </c>
+      <c r="C211" t="s">
+        <v>557</v>
+      </c>
+      <c r="D211" t="s">
+        <v>558</v>
+      </c>
+      <c r="E211" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F211" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="212" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A212" t="s">
+        <v>559</v>
+      </c>
+      <c r="B212">
         <v>8918</v>
       </c>
-      <c r="C192" t="s">
-[...8 lines deleted...]
-      <c r="F192" s="2" t="s">
+      <c r="C212" t="s">
+        <v>560</v>
+      </c>
+      <c r="D212" t="s">
+        <v>561</v>
+      </c>
+      <c r="E212" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F212" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
     <hyperlink ref="E6" r:id="rId9"/>
     <hyperlink ref="F6" r:id="rId10"/>
     <hyperlink ref="E7" r:id="rId11"/>
     <hyperlink ref="F7" r:id="rId12"/>
     <hyperlink ref="E8" r:id="rId13"/>
     <hyperlink ref="F8" r:id="rId14"/>
     <hyperlink ref="E9" r:id="rId15"/>
     <hyperlink ref="F9" r:id="rId16"/>
     <hyperlink ref="E10" r:id="rId17"/>
     <hyperlink ref="F10" r:id="rId18"/>
     <hyperlink ref="E11" r:id="rId19"/>
     <hyperlink ref="F11" r:id="rId20"/>
@@ -5929,168 +6488,168 @@
     <hyperlink ref="F64" r:id="rId126"/>
     <hyperlink ref="E65" r:id="rId127"/>
     <hyperlink ref="F65" r:id="rId128"/>
     <hyperlink ref="E66" r:id="rId129"/>
     <hyperlink ref="F66" r:id="rId130"/>
     <hyperlink ref="E67" r:id="rId131"/>
     <hyperlink ref="F67" r:id="rId132"/>
     <hyperlink ref="E68" r:id="rId133"/>
     <hyperlink ref="F68" r:id="rId134"/>
     <hyperlink ref="E69" r:id="rId135"/>
     <hyperlink ref="F69" r:id="rId136"/>
     <hyperlink ref="E70" r:id="rId137"/>
     <hyperlink ref="F70" r:id="rId138"/>
     <hyperlink ref="E71" r:id="rId139"/>
     <hyperlink ref="F71" r:id="rId140"/>
     <hyperlink ref="E72" r:id="rId141"/>
     <hyperlink ref="F72" r:id="rId142"/>
     <hyperlink ref="E73" r:id="rId143"/>
     <hyperlink ref="F73" r:id="rId144"/>
     <hyperlink ref="E74" r:id="rId145"/>
     <hyperlink ref="F74" r:id="rId146"/>
     <hyperlink ref="E75" r:id="rId147"/>
     <hyperlink ref="F75" r:id="rId148"/>
     <hyperlink ref="E76" r:id="rId149"/>
     <hyperlink ref="F76" r:id="rId150"/>
-    <hyperlink ref="F77" r:id="rId151"/>
-[...69 lines deleted...]
-    <hyperlink ref="E115" r:id="rId221"/>
+    <hyperlink ref="E77" r:id="rId151"/>
+    <hyperlink ref="F77" r:id="rId152"/>
+    <hyperlink ref="E78" r:id="rId153"/>
+    <hyperlink ref="F78" r:id="rId154"/>
+    <hyperlink ref="E79" r:id="rId155"/>
+    <hyperlink ref="F79" r:id="rId156"/>
+    <hyperlink ref="E80" r:id="rId157"/>
+    <hyperlink ref="F80" r:id="rId158"/>
+    <hyperlink ref="E81" r:id="rId159"/>
+    <hyperlink ref="F81" r:id="rId160"/>
+    <hyperlink ref="E82" r:id="rId161"/>
+    <hyperlink ref="F82" r:id="rId162"/>
+    <hyperlink ref="E83" r:id="rId163"/>
+    <hyperlink ref="F83" r:id="rId164"/>
+    <hyperlink ref="E84" r:id="rId165"/>
+    <hyperlink ref="F84" r:id="rId166"/>
+    <hyperlink ref="E85" r:id="rId167"/>
+    <hyperlink ref="F85" r:id="rId168"/>
+    <hyperlink ref="E86" r:id="rId169"/>
+    <hyperlink ref="F86" r:id="rId170"/>
+    <hyperlink ref="E87" r:id="rId171"/>
+    <hyperlink ref="F87" r:id="rId172"/>
+    <hyperlink ref="E88" r:id="rId173"/>
+    <hyperlink ref="F88" r:id="rId174"/>
+    <hyperlink ref="E89" r:id="rId175"/>
+    <hyperlink ref="F89" r:id="rId176"/>
+    <hyperlink ref="E90" r:id="rId177"/>
+    <hyperlink ref="F90" r:id="rId178"/>
+    <hyperlink ref="E91" r:id="rId179"/>
+    <hyperlink ref="F91" r:id="rId180"/>
+    <hyperlink ref="E92" r:id="rId181"/>
+    <hyperlink ref="F92" r:id="rId182"/>
+    <hyperlink ref="E93" r:id="rId183"/>
+    <hyperlink ref="F93" r:id="rId184"/>
+    <hyperlink ref="E94" r:id="rId185"/>
+    <hyperlink ref="F94" r:id="rId186"/>
+    <hyperlink ref="E95" r:id="rId187"/>
+    <hyperlink ref="F95" r:id="rId188"/>
+    <hyperlink ref="E96" r:id="rId189"/>
+    <hyperlink ref="F96" r:id="rId190"/>
+    <hyperlink ref="F97" r:id="rId191"/>
+    <hyperlink ref="F98" r:id="rId192"/>
+    <hyperlink ref="F99" r:id="rId193"/>
+    <hyperlink ref="F100" r:id="rId194"/>
+    <hyperlink ref="E101" r:id="rId195"/>
+    <hyperlink ref="F101" r:id="rId196"/>
+    <hyperlink ref="E102" r:id="rId197"/>
+    <hyperlink ref="F102" r:id="rId198"/>
+    <hyperlink ref="E103" r:id="rId199"/>
+    <hyperlink ref="F103" r:id="rId200"/>
+    <hyperlink ref="E104" r:id="rId201"/>
+    <hyperlink ref="F104" r:id="rId202"/>
+    <hyperlink ref="E105" r:id="rId203"/>
+    <hyperlink ref="F105" r:id="rId204"/>
+    <hyperlink ref="E106" r:id="rId205"/>
+    <hyperlink ref="F106" r:id="rId206"/>
+    <hyperlink ref="E107" r:id="rId207"/>
+    <hyperlink ref="F107" r:id="rId208"/>
+    <hyperlink ref="E108" r:id="rId209"/>
+    <hyperlink ref="F108" r:id="rId210"/>
+    <hyperlink ref="E109" r:id="rId211"/>
+    <hyperlink ref="F109" r:id="rId212"/>
+    <hyperlink ref="E110" r:id="rId213"/>
+    <hyperlink ref="F110" r:id="rId214"/>
+    <hyperlink ref="E111" r:id="rId215"/>
+    <hyperlink ref="F111" r:id="rId216"/>
+    <hyperlink ref="E112" r:id="rId217"/>
+    <hyperlink ref="F112" r:id="rId218"/>
+    <hyperlink ref="E113" r:id="rId219"/>
+    <hyperlink ref="F113" r:id="rId220"/>
+    <hyperlink ref="F114" r:id="rId221"/>
     <hyperlink ref="F115" r:id="rId222"/>
     <hyperlink ref="E116" r:id="rId223"/>
     <hyperlink ref="F116" r:id="rId224"/>
     <hyperlink ref="E117" r:id="rId225"/>
     <hyperlink ref="F117" r:id="rId226"/>
     <hyperlink ref="E118" r:id="rId227"/>
     <hyperlink ref="F118" r:id="rId228"/>
-    <hyperlink ref="F119" r:id="rId229"/>
-[...38 lines deleted...]
-    <hyperlink ref="E139" r:id="rId268"/>
+    <hyperlink ref="E119" r:id="rId229"/>
+    <hyperlink ref="F119" r:id="rId230"/>
+    <hyperlink ref="E120" r:id="rId231"/>
+    <hyperlink ref="F120" r:id="rId232"/>
+    <hyperlink ref="E121" r:id="rId233"/>
+    <hyperlink ref="F121" r:id="rId234"/>
+    <hyperlink ref="E122" r:id="rId235"/>
+    <hyperlink ref="F122" r:id="rId236"/>
+    <hyperlink ref="E123" r:id="rId237"/>
+    <hyperlink ref="F123" r:id="rId238"/>
+    <hyperlink ref="E124" r:id="rId239"/>
+    <hyperlink ref="F124" r:id="rId240"/>
+    <hyperlink ref="E125" r:id="rId241"/>
+    <hyperlink ref="F125" r:id="rId242"/>
+    <hyperlink ref="E126" r:id="rId243"/>
+    <hyperlink ref="F126" r:id="rId244"/>
+    <hyperlink ref="E127" r:id="rId245"/>
+    <hyperlink ref="F127" r:id="rId246"/>
+    <hyperlink ref="E128" r:id="rId247"/>
+    <hyperlink ref="F128" r:id="rId248"/>
+    <hyperlink ref="E129" r:id="rId249"/>
+    <hyperlink ref="F129" r:id="rId250"/>
+    <hyperlink ref="E130" r:id="rId251"/>
+    <hyperlink ref="F130" r:id="rId252"/>
+    <hyperlink ref="E131" r:id="rId253"/>
+    <hyperlink ref="F131" r:id="rId254"/>
+    <hyperlink ref="E132" r:id="rId255"/>
+    <hyperlink ref="F132" r:id="rId256"/>
+    <hyperlink ref="E133" r:id="rId257"/>
+    <hyperlink ref="F133" r:id="rId258"/>
+    <hyperlink ref="E134" r:id="rId259"/>
+    <hyperlink ref="F134" r:id="rId260"/>
+    <hyperlink ref="E135" r:id="rId261"/>
+    <hyperlink ref="F135" r:id="rId262"/>
+    <hyperlink ref="E136" r:id="rId263"/>
+    <hyperlink ref="F136" r:id="rId264"/>
+    <hyperlink ref="E137" r:id="rId265"/>
+    <hyperlink ref="F137" r:id="rId266"/>
+    <hyperlink ref="E138" r:id="rId267"/>
+    <hyperlink ref="F138" r:id="rId268"/>
     <hyperlink ref="F139" r:id="rId269"/>
     <hyperlink ref="E140" r:id="rId270"/>
     <hyperlink ref="F140" r:id="rId271"/>
     <hyperlink ref="E141" r:id="rId272"/>
     <hyperlink ref="F141" r:id="rId273"/>
     <hyperlink ref="E142" r:id="rId274"/>
     <hyperlink ref="F142" r:id="rId275"/>
     <hyperlink ref="E143" r:id="rId276"/>
     <hyperlink ref="F143" r:id="rId277"/>
     <hyperlink ref="E144" r:id="rId278"/>
     <hyperlink ref="F144" r:id="rId279"/>
     <hyperlink ref="E145" r:id="rId280"/>
     <hyperlink ref="F145" r:id="rId281"/>
     <hyperlink ref="E146" r:id="rId282"/>
     <hyperlink ref="F146" r:id="rId283"/>
     <hyperlink ref="E147" r:id="rId284"/>
     <hyperlink ref="F147" r:id="rId285"/>
     <hyperlink ref="E148" r:id="rId286"/>
     <hyperlink ref="F148" r:id="rId287"/>
     <hyperlink ref="E149" r:id="rId288"/>
     <hyperlink ref="F149" r:id="rId289"/>
     <hyperlink ref="E150" r:id="rId290"/>
     <hyperlink ref="F150" r:id="rId291"/>
     <hyperlink ref="E151" r:id="rId292"/>
     <hyperlink ref="F151" r:id="rId293"/>
@@ -6154,50 +6713,90 @@
     <hyperlink ref="F180" r:id="rId351"/>
     <hyperlink ref="E181" r:id="rId352"/>
     <hyperlink ref="F181" r:id="rId353"/>
     <hyperlink ref="E182" r:id="rId354"/>
     <hyperlink ref="F182" r:id="rId355"/>
     <hyperlink ref="E183" r:id="rId356"/>
     <hyperlink ref="F183" r:id="rId357"/>
     <hyperlink ref="E184" r:id="rId358"/>
     <hyperlink ref="F184" r:id="rId359"/>
     <hyperlink ref="E185" r:id="rId360"/>
     <hyperlink ref="F185" r:id="rId361"/>
     <hyperlink ref="E186" r:id="rId362"/>
     <hyperlink ref="F186" r:id="rId363"/>
     <hyperlink ref="E187" r:id="rId364"/>
     <hyperlink ref="F187" r:id="rId365"/>
     <hyperlink ref="E188" r:id="rId366"/>
     <hyperlink ref="F188" r:id="rId367"/>
     <hyperlink ref="E189" r:id="rId368"/>
     <hyperlink ref="F189" r:id="rId369"/>
     <hyperlink ref="E190" r:id="rId370"/>
     <hyperlink ref="F190" r:id="rId371"/>
     <hyperlink ref="E191" r:id="rId372"/>
     <hyperlink ref="F191" r:id="rId373"/>
     <hyperlink ref="E192" r:id="rId374"/>
     <hyperlink ref="F192" r:id="rId375"/>
+    <hyperlink ref="E193" r:id="rId376"/>
+    <hyperlink ref="F193" r:id="rId377"/>
+    <hyperlink ref="E194" r:id="rId378"/>
+    <hyperlink ref="F194" r:id="rId379"/>
+    <hyperlink ref="E195" r:id="rId380"/>
+    <hyperlink ref="F195" r:id="rId381"/>
+    <hyperlink ref="E196" r:id="rId382"/>
+    <hyperlink ref="F196" r:id="rId383"/>
+    <hyperlink ref="E197" r:id="rId384"/>
+    <hyperlink ref="F197" r:id="rId385"/>
+    <hyperlink ref="E198" r:id="rId386"/>
+    <hyperlink ref="F198" r:id="rId387"/>
+    <hyperlink ref="E199" r:id="rId388"/>
+    <hyperlink ref="F199" r:id="rId389"/>
+    <hyperlink ref="E200" r:id="rId390"/>
+    <hyperlink ref="F200" r:id="rId391"/>
+    <hyperlink ref="E201" r:id="rId392"/>
+    <hyperlink ref="F201" r:id="rId393"/>
+    <hyperlink ref="E202" r:id="rId394"/>
+    <hyperlink ref="F202" r:id="rId395"/>
+    <hyperlink ref="E203" r:id="rId396"/>
+    <hyperlink ref="F203" r:id="rId397"/>
+    <hyperlink ref="E204" r:id="rId398"/>
+    <hyperlink ref="F204" r:id="rId399"/>
+    <hyperlink ref="E205" r:id="rId400"/>
+    <hyperlink ref="F205" r:id="rId401"/>
+    <hyperlink ref="E206" r:id="rId402"/>
+    <hyperlink ref="F206" r:id="rId403"/>
+    <hyperlink ref="E207" r:id="rId404"/>
+    <hyperlink ref="F207" r:id="rId405"/>
+    <hyperlink ref="E208" r:id="rId406"/>
+    <hyperlink ref="F208" r:id="rId407"/>
+    <hyperlink ref="E209" r:id="rId408"/>
+    <hyperlink ref="F209" r:id="rId409"/>
+    <hyperlink ref="E210" r:id="rId410"/>
+    <hyperlink ref="F210" r:id="rId411"/>
+    <hyperlink ref="E211" r:id="rId412"/>
+    <hyperlink ref="F211" r:id="rId413"/>
+    <hyperlink ref="E212" r:id="rId414"/>
+    <hyperlink ref="F212" r:id="rId415"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>