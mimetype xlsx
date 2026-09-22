--- v0 (2026-08-05)
+++ v1 (2026-09-22)
@@ -8,393 +8,357 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="84">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
     <t>MIM - PN SCUOLA 2021-2027 - ESO4.5 - SOTTOAZIONE: ESO4.5.A2.B - DM 38/2026 FORMAZIONE DOCENTI - AVVISO PROT. 95165 DEL 24/04/2026</t>
   </si>
   <si>
     <t>B24D26000840007</t>
   </si>
   <si>
     <t>€ 13.805,00</t>
   </si>
   <si>
     <t>UNIONE EUROPEA</t>
   </si>
   <si>
     <t>17/06/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/progetto/3a79b754-f103-4b35-82b5-2f145fcf4159</t>
+    <t>Link ai contenuti</t>
   </si>
   <si>
     <t>PN 2127 - PROGETTO IN AMBITO UMANISTICO E SOCIALE-AVVISO PROT. 53338 DEL 09/03/2026 – AGENDA SUD – ANNO SCOLASTICO 2025-2026 E 2026-2027”</t>
   </si>
   <si>
     <t>B24D25003590007</t>
   </si>
   <si>
     <t>€ 121.200,00</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/progetto/aa51b52d-6750-404f-8597-6cd7f70cbe73</t>
-[...1 lines deleted...]
-  <si>
     <t>PROGETTO PNRR POLI FORMATIVI NAZIONALI E SNODI TERRITORIALI PER LO SVILUPPO DEL SISTEMA DI FORMAZIONE CONTINUA PER LE COMPETENZE DIDATTICHE E DIGITALI DEL PERSONALE</t>
   </si>
   <si>
     <t>B24D25003770006</t>
   </si>
   <si>
     <t>€ 48.143,50</t>
   </si>
   <si>
     <t>22/05/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/progetto/26e6eedd-1aea-4b60-a83c-6d435d2d42ce</t>
-[...1 lines deleted...]
-  <si>
     <t>“PN AGENDA SUD"</t>
   </si>
   <si>
     <t>B24D25000290007</t>
   </si>
   <si>
     <t>€ 68.835,00</t>
   </si>
   <si>
     <t>28/01/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/progetto/8e9b8db4-a77b-4977-b34d-1bf64608d245</t>
-[...1 lines deleted...]
-  <si>
     <t>PROGRAMMA ERASMUS+ CALL 2025 - AZIONE KA121 PROGETTI DI MOBILITA’ ENTI ACCREDITATI SETTORE ISTRUZIONE SCOLASTICA</t>
   </si>
   <si>
     <t>B27G25000210006</t>
   </si>
   <si>
     <t>€ 33.721,00</t>
   </si>
   <si>
     <t>12/06/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/progetto/bea30306-847d-48a7-8cff-5292e74ddb33</t>
-[...1 lines deleted...]
-  <si>
     <t>"NUOVE COMPETENZE E NUOVI LINGUAGGI"- PIANO NAZIONALE DI RIPRESA E RESILIENZA, FINANZIATO DALL’UNIONE EUROPEA – NEXT GENERATION EU- PNRR_2023-1-IT02-KA121-SCH-000126068-PNRR_2024-1-IT02-KA121-SCH-000206236</t>
   </si>
   <si>
     <t>B56E23004900006</t>
   </si>
   <si>
     <t>€ 100.641,00</t>
   </si>
   <si>
     <t>24/12/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/progetto/b3bfb6d7-643f-46db-8d28-a551a2d61ee6</t>
-[...1 lines deleted...]
-  <si>
     <t>RIDUZIONE DEI DIVARI TERRITORIALI NELLE SCUOLE SECONDARIE DI PRIMO E SECONDO GRADO E ALLA LOTTA ALLA DISPERSIONE SCOLASTICA" -DM 2 FEBBRAIO N.19</t>
   </si>
   <si>
     <t>B24D21000190006</t>
   </si>
   <si>
     <t>€ 79.873,00</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/progetto/322b2d82-e68b-4eac-a927-b84a74606d5b</t>
-[...1 lines deleted...]
-  <si>
     <t>*MOBILITÀ PER L'APPRENDIMENTO INDIVIDUALE DI STUDENTI E ADULTI*FORMAZIONE ALLÌ'ESTERO PER STUDENTI E ADULTI - ERASMUS 2024</t>
   </si>
   <si>
     <t>B27G23000350006</t>
   </si>
   <si>
     <t>€ 22.163,20</t>
   </si>
   <si>
     <t>05/09/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/progetto/ece8d112-6d6b-44f7-8c88-2a6982ed645c</t>
-[...1 lines deleted...]
-  <si>
     <t>“INVESTIMENTO M4C1I2.1-FORMA-ZIONE DEL PERSONALE SCOLASTICO ALLA TRAN-SIZIONE DIGITALE – D.M. N. 66/2023 –</t>
   </si>
   <si>
     <t>B24D23003570006</t>
   </si>
   <si>
     <t>€ 52.796,44</t>
   </si>
   <si>
     <t>10/03/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/progetto/88aab514-3529-4cf1-96fd-9421876afc69</t>
-[...1 lines deleted...]
-  <si>
     <t>“INVESTIMENTO M4C1-3.1 – POTEN-ZIAMENTO DELLE COMPETENZE STEM E MULTILINGUISTICHE – D.M. N. 65/2023 –</t>
   </si>
   <si>
     <t>B24D23003360006</t>
   </si>
   <si>
     <t>€ 111.519,74</t>
   </si>
   <si>
     <t>02/03/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/progetto/a38cb444-39be-49af-85fe-69eeee4687db</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">PROGRAMMA OPERATIVO NAZIONALE “PER LA SCUOLA, COMPETENZE E AMBIENTI PER L’APPRENDIMENTO” 2014-2020. AZIONE 10.2.2 – DECRETO DEL MINISTRO DELL’ISTRUZIONE E DEL MERITO 30 AGOSTO 2023, N. 176 – </t>
   </si>
   <si>
     <t>B24D23002400001</t>
   </si>
   <si>
     <t>€ 66.066,00</t>
   </si>
   <si>
     <t>12/02/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/progetto/850d5de9-07dc-4bef-8829-161f4383bdaf</t>
-[...1 lines deleted...]
-  <si>
     <t>ERASMUS KA121 2023 MOBILITÀ PER L'APPRENDIMENTO INDIVIDUALE PER STUDENTI E ADULTI  - 2023-1-IT02-KA121-SCH-000126068</t>
   </si>
   <si>
     <t>B27G23000180006</t>
   </si>
   <si>
     <t>€ 32.916,00</t>
   </si>
   <si>
     <t>Unione Europea</t>
   </si>
   <si>
     <t>27/06/2023</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/progetto/a405acbf-c1b8-41b1-b4b0-b097c014f93e</t>
-[...1 lines deleted...]
-  <si>
     <t>PROGETTO PNRR AZIONI DI COINVOLGIMENTO DEGLI ANIMATORI</t>
   </si>
   <si>
     <t>B24D22002210006</t>
   </si>
   <si>
     <t>€ 2.000,00</t>
   </si>
   <si>
     <t>11/04/2023</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/progetto/d56365e7-feb2-494f-aa26-be77ac20ac2c</t>
-[...1 lines deleted...]
-  <si>
     <t>PROGETTO PNRR NEXT GENERATION CLASSROOMS - ATTIVAMENTE A SCUOLA</t>
   </si>
   <si>
     <t>B24D22003910006</t>
   </si>
   <si>
     <t>€ 174.408,89</t>
   </si>
   <si>
     <t>07/04/2023</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/progetto/09eb7cd1-375f-490a-a1d7-f2638514de39</t>
-[...1 lines deleted...]
-  <si>
     <t>PROGRAMMA OPERATIVO COMPLEMENTARE (POC) AZIONE 10.1.1 – “REALIZZAZIONE DI PERCORSI EDUCATIVI VOLTI AL POTENZIAMENTO DELLE COMPETENZE DELLE STUDENTESSE E DEGLI STUDENTI E PER LA SOCIALITÀ E L’ACCOGLIENZA”</t>
   </si>
   <si>
     <t>B24C22000940001</t>
   </si>
   <si>
     <t>€ 36.092,00</t>
   </si>
   <si>
     <t>21/03/2023</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/progetto/54aa0d7d-9778-4174-ada5-5c222cabfc58</t>
-[...1 lines deleted...]
-  <si>
     <t>PON SCUOLA 14-20 - FESR - REACT EU - ASSE V PRIORITÀ D'INVESTIMENTO 13I - OBIETTIVO SPECIFICO 13.1 - AZIONE 13.1.5 "AMBIENTI DIDATTICI INNOVATIVI PER LE SCUOLE DELLINFANZIA"</t>
   </si>
   <si>
     <t>B24D22000500006</t>
   </si>
   <si>
     <t>€ 75.000,00</t>
   </si>
   <si>
     <t>06/10/2022</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/progetto/266fbc9f-c31b-41e7-8269-9709f4950cdf</t>
-[...1 lines deleted...]
-  <si>
     <t>ERASMUS KA121 2022 MOBILITÀ PER L'APPRENDIMENTO INDIVIDUALE PER STUDENTI E ADUL*MOBILITÀ PER L'APPRENDIMENTO INDIVIDUALE DI STUDENTI E ADULTI*FORMAZIONE ALL'ESTERO PER STUDENTI E ADULTI</t>
   </si>
   <si>
     <t>B27G22000340006</t>
   </si>
   <si>
     <t>€ 74.408,00</t>
   </si>
   <si>
     <t>27/06/2022</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/progetto/2c8a3091-6a95-41c5-a19e-7fc357377ffd</t>
-[...1 lines deleted...]
-  <si>
     <t>REALIZZAZIONE DI LABORATORI PER LEDUCAZIONE ALLA TRANSIZIONE ECOLOGICA. PON SCUOLA 14-20 - ASSE V PRIORITÀ DINVESTIMENTO: 13I FESR/REACT EU - AZIONE 13.1.3: EDUGREEN: LABORATORI DI SOSTENIBILITÀ PER IL PRIMO CICLO</t>
   </si>
   <si>
     <t>B29J22000200006</t>
   </si>
   <si>
     <t>€ 25.000,00</t>
   </si>
   <si>
     <t>01/06/2022</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/progetto/3bc4789d-e0ec-420e-aa57-218c9645912f</t>
-[...1 lines deleted...]
-  <si>
     <t>PON SCUOLA -COMPETENZE E AMBIENTI PER LAPPRENDIMENTO 14-20 - FESR REACT EU ASSE V PRIORITÀ DINVESTIMENTO: 13I OB. SPEC. 13.1 - AZIONE 13.1.2 DIGITAL BOARD: TRASFORMAZIONE DIGITALE NELLA DIDATTICA E NELLORGANIZZAZIONE</t>
   </si>
   <si>
     <t>B29J21020040006</t>
   </si>
   <si>
     <t>€ 52.944,00</t>
   </si>
   <si>
     <t>02/02/2022</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/progetto/3f065294-2913-48e1-aaa8-802caab788f0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -692,459 +656,621 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/progetto/3a79b754-f103-4b35-82b5-2f145fcf4159" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/progetto/aa51b52d-6750-404f-8597-6cd7f70cbe73" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/progetto/26e6eedd-1aea-4b60-a83c-6d435d2d42ce" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/progetto/8e9b8db4-a77b-4977-b34d-1bf64608d245" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/progetto/bea30306-847d-48a7-8cff-5292e74ddb33" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/progetto/b3bfb6d7-643f-46db-8d28-a551a2d61ee6" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/progetto/322b2d82-e68b-4eac-a927-b84a74606d5b" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/progetto/ece8d112-6d6b-44f7-8c88-2a6982ed645c" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/progetto/88aab514-3529-4cf1-96fd-9421876afc69" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/progetto/a38cb444-39be-49af-85fe-69eeee4687db" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/progetto/850d5de9-07dc-4bef-8829-161f4383bdaf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/progetto/a405acbf-c1b8-41b1-b4b0-b097c014f93e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/progetto/d56365e7-feb2-494f-aa26-be77ac20ac2c" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/progetto/09eb7cd1-375f-490a-a1d7-f2638514de39" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/progetto/54aa0d7d-9778-4174-ada5-5c222cabfc58" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/progetto/266fbc9f-c31b-41e7-8269-9709f4950cdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/progetto/2c8a3091-6a95-41c5-a19e-7fc357377ffd" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/progetto/3bc4789d-e0ec-420e-aa57-218c9645912f" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/progetto/3f065294-2913-48e1-aaa8-802caab788f0" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F20"/>
+  <dimension ref="A1:F33"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+    <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="1">
+        <v>2026</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F2" s="2" t="s">
         <v>5</v>
-      </c>
-[...18 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B3" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C3" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
-      <c r="F3" t="s">
-        <v>15</v>
+      <c r="F3" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B4" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="C4" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>9</v>
       </c>
       <c r="E4" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>10</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="B5" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="C5" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>9</v>
       </c>
       <c r="E5" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>18</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="B6" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="C6" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="D6" t="s">
         <v>9</v>
       </c>
       <c r="E6" t="s">
-        <v>29</v>
-[...43 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B8" s="1"/>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1"/>
+      <c r="F8" s="1"/>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A9" t="s">
-[...15 lines deleted...]
-        <v>45</v>
+      <c r="A9" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
       <c r="B10" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="C10" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
       <c r="E10" t="s">
-        <v>49</v>
-[...43 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B12" s="1"/>
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1"/>
+      <c r="F12" s="1"/>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A13" t="s">
-[...15 lines deleted...]
-        <v>66</v>
+      <c r="A13" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="B14" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="C14" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
       <c r="D14" t="s">
         <v>9</v>
       </c>
       <c r="E14" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>30</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>72</v>
+        <v>31</v>
       </c>
       <c r="B15" t="s">
-        <v>73</v>
+        <v>32</v>
       </c>
       <c r="C15" t="s">
-        <v>74</v>
+        <v>33</v>
       </c>
       <c r="D15" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="E15" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>34</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>77</v>
+        <v>35</v>
       </c>
       <c r="B16" t="s">
-        <v>78</v>
+        <v>36</v>
       </c>
       <c r="C16" t="s">
-        <v>79</v>
+        <v>37</v>
       </c>
       <c r="D16" t="s">
         <v>9</v>
       </c>
       <c r="E16" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>38</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>82</v>
+        <v>39</v>
       </c>
       <c r="B17" t="s">
-        <v>83</v>
+        <v>40</v>
       </c>
       <c r="C17" t="s">
-        <v>84</v>
+        <v>41</v>
       </c>
       <c r="D17" t="s">
         <v>9</v>
       </c>
       <c r="E17" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>42</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>87</v>
+        <v>43</v>
       </c>
       <c r="B18" t="s">
-        <v>88</v>
+        <v>44</v>
       </c>
       <c r="C18" t="s">
-        <v>89</v>
+        <v>45</v>
       </c>
       <c r="D18" t="s">
         <v>9</v>
       </c>
       <c r="E18" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>46</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>92</v>
+        <v>47</v>
       </c>
       <c r="B19" t="s">
-        <v>93</v>
+        <v>48</v>
       </c>
       <c r="C19" t="s">
-        <v>94</v>
+        <v>49</v>
       </c>
       <c r="D19" t="s">
         <v>9</v>
       </c>
       <c r="E19" t="s">
-        <v>95</v>
-[...22 lines deleted...]
-        <v>101</v>
+        <v>50</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B21" s="1"/>
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1"/>
+      <c r="F21" s="1"/>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>51</v>
+      </c>
+      <c r="B23" t="s">
+        <v>52</v>
+      </c>
+      <c r="C23" t="s">
+        <v>53</v>
+      </c>
+      <c r="D23" t="s">
+        <v>54</v>
+      </c>
+      <c r="E23" t="s">
+        <v>55</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>56</v>
+      </c>
+      <c r="B24" t="s">
+        <v>57</v>
+      </c>
+      <c r="C24" t="s">
+        <v>58</v>
+      </c>
+      <c r="D24" t="s">
+        <v>9</v>
+      </c>
+      <c r="E24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>60</v>
+      </c>
+      <c r="B25" t="s">
+        <v>61</v>
+      </c>
+      <c r="C25" t="s">
+        <v>62</v>
+      </c>
+      <c r="D25" t="s">
+        <v>54</v>
+      </c>
+      <c r="E25" t="s">
+        <v>63</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>64</v>
+      </c>
+      <c r="B26" t="s">
+        <v>65</v>
+      </c>
+      <c r="C26" t="s">
+        <v>66</v>
+      </c>
+      <c r="D26" t="s">
+        <v>9</v>
+      </c>
+      <c r="E26" t="s">
+        <v>67</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B28" s="1"/>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1"/>
+      <c r="F28" s="1"/>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>68</v>
+      </c>
+      <c r="B30" t="s">
+        <v>69</v>
+      </c>
+      <c r="C30" t="s">
+        <v>70</v>
+      </c>
+      <c r="D30" t="s">
+        <v>9</v>
+      </c>
+      <c r="E30" t="s">
+        <v>71</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>72</v>
+      </c>
+      <c r="B31" t="s">
+        <v>73</v>
+      </c>
+      <c r="C31" t="s">
+        <v>74</v>
+      </c>
+      <c r="D31" t="s">
+        <v>9</v>
+      </c>
+      <c r="E31" t="s">
+        <v>75</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>76</v>
+      </c>
+      <c r="B32" t="s">
+        <v>77</v>
+      </c>
+      <c r="C32" t="s">
+        <v>78</v>
+      </c>
+      <c r="D32" t="s">
+        <v>9</v>
+      </c>
+      <c r="E32" t="s">
+        <v>79</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>80</v>
+      </c>
+      <c r="B33" t="s">
+        <v>81</v>
+      </c>
+      <c r="C33" t="s">
+        <v>82</v>
+      </c>
+      <c r="D33" t="s">
+        <v>9</v>
+      </c>
+      <c r="E33" t="s">
+        <v>83</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A8:F8"/>
+    <mergeCell ref="A12:F12"/>
+    <mergeCell ref="A21:F21"/>
+    <mergeCell ref="A28:F28"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="F3" r:id="rId1"/>
+    <hyperlink ref="F4" r:id="rId2"/>
+    <hyperlink ref="F5" r:id="rId3"/>
+    <hyperlink ref="F6" r:id="rId4"/>
+    <hyperlink ref="F10" r:id="rId5"/>
+    <hyperlink ref="F14" r:id="rId6"/>
+    <hyperlink ref="F15" r:id="rId7"/>
+    <hyperlink ref="F16" r:id="rId8"/>
+    <hyperlink ref="F17" r:id="rId9"/>
+    <hyperlink ref="F18" r:id="rId10"/>
+    <hyperlink ref="F19" r:id="rId11"/>
+    <hyperlink ref="F23" r:id="rId12"/>
+    <hyperlink ref="F24" r:id="rId13"/>
+    <hyperlink ref="F25" r:id="rId14"/>
+    <hyperlink ref="F26" r:id="rId15"/>
+    <hyperlink ref="F30" r:id="rId16"/>
+    <hyperlink ref="F31" r:id="rId17"/>
+    <hyperlink ref="F32" r:id="rId18"/>
+    <hyperlink ref="F33" r:id="rId19"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>