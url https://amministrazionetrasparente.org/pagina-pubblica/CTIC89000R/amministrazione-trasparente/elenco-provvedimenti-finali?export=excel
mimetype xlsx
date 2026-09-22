--- v0 (2026-08-05)
+++ v1 (2026-09-22)
@@ -8,3005 +8,1984 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1146" uniqueCount="963">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1211" uniqueCount="619">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>08/09/2026</t>
+  </si>
+  <si>
+    <t>BCE5375055</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto scrivania regolabile</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>03/09/2026</t>
+  </si>
+  <si>
+    <t>BCF68C6999</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Ordine diretto Progetto "Orizzonti di Apprendimento" - Agenda Sud" –ESO4.5.A2.B-FSEPN-SI-2026-300 - CUP: B24D26000840007 - Moduli di formazione docenti. - Centro Italiano Gestalt</t>
+  </si>
+  <si>
+    <t>27/08/2026</t>
+  </si>
+  <si>
+    <t>BCCB3981EF</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Articoli per la scuola dell'infanzia</t>
+  </si>
+  <si>
+    <t>26/08/2026</t>
+  </si>
+  <si>
+    <t>BCC7EE7674</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura servizio di manutenzione impianti</t>
+  </si>
+  <si>
+    <t>10/08/2026</t>
+  </si>
+  <si>
+    <t>BCB1CA2C37</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura e sostituzione n. 2 batterie a Gel per macchinario lavapavimenti</t>
+  </si>
+  <si>
+    <t>04/08/2026</t>
+  </si>
+  <si>
+    <t>BCA0358BAF</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura di  programmi informatici di Nuvola Madisoft spa per a.s. 2026/2027</t>
+  </si>
+  <si>
+    <t>28/07/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - Conferimento incarico di FORMATORE per i “Laboratori formativi sul campo” – Personale interno</t>
+  </si>
+  <si>
+    <t>22/07/2026</t>
+  </si>
+  <si>
+    <t>BC7CE0BB70</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura pranzo a sacco per docenti - visiting DADA - 25.26/05/2026</t>
+  </si>
+  <si>
+    <t>10/07/2026</t>
+  </si>
+  <si>
+    <t>BC9FD13F31</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura materiale di consumo per stampante 3 D</t>
+  </si>
+  <si>
+    <t>09/07/2026</t>
+  </si>
+  <si>
+    <t>BC58EE2853</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura Sistema audio BEHRINGER SAT 1004 Bundle</t>
+  </si>
+  <si>
+    <t>BC936A5F5B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura  servizi per l'adeguamento al regolamento UE 679/2016 (G.D.P.R.) Nomina RPD/DPO</t>
+  </si>
+  <si>
     <t>24/06/2026</t>
   </si>
   <si>
-    <t>BC2828126C</t>
+    <t>BC28126CC5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto medaglie sportive e per pensionamenti</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC2828126C</t>
-[...2 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/3f3398db-e8e5-4056-858f-ec56b6303386</t>
+    <t>22/06/2026</t>
+  </si>
+  <si>
+    <t>BC255683E6</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto letto ad acqua musicale vibroacustico 140x200</t>
+  </si>
+  <si>
+    <t>15/06/2026</t>
+  </si>
+  <si>
+    <t>BC01B4238C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura- integrazione -medaglie di partecipazione giochi sportivi alla Gabelli</t>
   </si>
   <si>
     <t>25/05/2026</t>
   </si>
   <si>
     <t>BBCAF7DE51</t>
   </si>
   <si>
     <t>Decisione a contrarre - per l'approvvigionamento di Servizio di Riparazione per n.8 notebook</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCAF7DE51</t>
-[...4 lines deleted...]
-  <si>
     <t>08/05/2026</t>
   </si>
   <si>
     <t>BB92EBE9A4</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiale pubblicitario evento “Storia, sviluppo e prospettive educative” del Metodo Snoezelen dell’11/05/2026 – Invited Expert 39842-MOB-0003 Erasmus 2025-1-IT02-KA121-SCH-000339842</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB92EBE9A4</t>
-[...4 lines deleted...]
-  <si>
     <t>04/05/2026</t>
   </si>
   <si>
     <t>BB819821B4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Approvvigionamento  Esami Paper based - certificazione Cambridge Key For Schools (A2)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB819821B4</t>
-[...4 lines deleted...]
-  <si>
     <t>30/04/2026</t>
   </si>
   <si>
     <t>BB7BBBCF4F</t>
   </si>
   <si>
     <t>Decisione a contrarre - laboratori didattici presso fattoria di Mr White - visite di istruzione 4-5-6- maggio 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7BBBCF4F</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2026</t>
   </si>
   <si>
     <t>BB7858FA41</t>
   </si>
   <si>
     <t>Decisione a contrarre - Approvvigionamento di medaglie di partecipazione giochi sportivi Gabelli 2026.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7858FA41</t>
-[...4 lines deleted...]
-  <si>
     <t>BB7827COD0</t>
   </si>
   <si>
     <t>Decisione a contrarre - per l’approvvigionamento di materiale didattico - PN AGENDA SUD</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7827COD0</t>
-[...4 lines deleted...]
-  <si>
     <t>BB7811EFF7</t>
   </si>
   <si>
     <t>Decisione a contrarre - materiale didattico- Erasmus 2025-1-IT02-KA121-SCH-000339842</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7811EFF7</t>
-[...4 lines deleted...]
-  <si>
     <t>24/04/2026</t>
   </si>
   <si>
     <t>BB5E3034EF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Mobilità alunni + 2 Erasmus+ 2025 Boras Svezia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5E3034EF</t>
-[...4 lines deleted...]
-  <si>
     <t>17/04/2026</t>
   </si>
   <si>
     <t>BB515BACD1</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto laboratori didattici in occasione di visita di istruzione del 23 aprile 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB515BACD1</t>
-[...4 lines deleted...]
-  <si>
     <t>16/04/2026</t>
   </si>
   <si>
     <t>BB48AOC863</t>
   </si>
   <si>
     <t>Decisione a contrarre - per l’approvvigionamento di ingressi+laboratori didattici per 140 alunni - uscite didattiche del 21 e 22 aprile 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB48AOC863</t>
-[...4 lines deleted...]
-  <si>
     <t>14/04/2026</t>
   </si>
   <si>
     <t>BB3D8A7466</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto laboratori didattici in occasione di visita di istruzione del 17 aprile 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3D8A7466</t>
-[...4 lines deleted...]
-  <si>
     <t>13/04/2026</t>
   </si>
   <si>
     <t>BB3B7684E6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Approvvigionamento di light lunch del 17/04/2026 e servizio catering del 23/04/2026. PNRR 2023-1-IT02-KA121-SCH-000126068 - CUP: B56E23004900006</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3B7684E6</t>
-[...4 lines deleted...]
-  <si>
     <t>BB393A4122</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto servizio di guida  - visita di istruzione a Siracusa del 16 aprile 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB393A4122</t>
-[...4 lines deleted...]
-  <si>
     <t>BB37B335B0</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto servizio di guida - visita di istruzione 14 aprile a Siracusa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB37B335B0</t>
-[...4 lines deleted...]
-  <si>
     <t>10/04/2026</t>
   </si>
   <si>
     <t>BB3586B1E1</t>
   </si>
   <si>
     <t>Decisione a contrarre - VISITA DI ISTRUZIONE CLASSI TERZE SECONDARIA-MALTA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3586B1E1</t>
-[...4 lines deleted...]
-  <si>
     <t>08/04/2026</t>
   </si>
   <si>
     <t>BB2C456E5E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto bundle ipad</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2C456E5E</t>
-[...4 lines deleted...]
-  <si>
     <t>BB2ADBD871</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto corso di formazione sicurezza - RLS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2ADBD871</t>
-[...4 lines deleted...]
-  <si>
     <t>BB38FI8092</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto ricambi per carrozzina a rotelle</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/1ca7936c-41b5-408d-b6e9-630691da71c4</t>
   </si>
   <si>
     <t>03/04/2026</t>
   </si>
   <si>
     <t>BB239DC81C</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - acquisto laboratori didattici per n. 244 alunni di scuola primaria in occasione
 delle visite di istruzione del 9-13-21-23-28-30 aprile 2026;</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB239DC81C</t>
-[...4 lines deleted...]
-  <si>
     <t>25/03/2026</t>
   </si>
   <si>
     <t>BAFFC1591F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto servizio di formazione antincendio nei luoghi di lavoro</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFFC1591F</t>
-[...4 lines deleted...]
-  <si>
     <t>18/03/2026</t>
   </si>
   <si>
     <t>BAE44DF65A</t>
   </si>
   <si>
     <t>Decisione a contrarre - per l’approvvigionamento di servizio guida in occasione di visite di istruzione nei giorni 18-19-20 marzo 2026 - Mobilita' Erasmus alunni/Grecia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE44DF65A</t>
-[...4 lines deleted...]
-  <si>
     <t>16/03/2026</t>
   </si>
   <si>
-    <t>N/A</t>
-[...1 lines deleted...]
-  <si>
     <t>Decreto di nomina - Incarichi Esperti e Tutor - Progetto "PN AGENDA SUD ESO4.6.A1.B-FSEPN-SI-2025-87" – CUP: B24D25000290007-</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>13/03/2026</t>
   </si>
   <si>
     <t>BAE7F38CBF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto servizio di noleggio bus per le visite di istruzione del 13 aprile 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE7F38CBF</t>
-[...4 lines deleted...]
-  <si>
     <t>BAE7DC6B6A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto servizio di noleggio bus per le visite di istruzione del 16 e 23 aprile</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE7DC6B6A</t>
-[...4 lines deleted...]
-  <si>
     <t>BAE7E60A80</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto servizio di noleggio bus per visita di istruzione del 9 aprile 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE7E60A80</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>BAC50DF968</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto n. 69 biglietti ingresso per alunni della scuola secondaria di I grado – spettacolo “ Il Decameron” – 18 marzo 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC50DF968</t>
-[...4 lines deleted...]
-  <si>
     <t>BAC93A757A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale igienico sanitario e per pulizie</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/686788b3-aa37-4d0f-94f9-3fca82e500ac</t>
   </si>
   <si>
     <t>10/03/2026</t>
   </si>
   <si>
     <t>BAC6BBA2D8</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - acquisto servizio visita guidata a Catania, per alunni della
 scuola primaria - “ Ghost Tour” - 18 e 20 marzo 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC6BBA2D8</t>
-[...4 lines deleted...]
-  <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>BAB9B4C26E</t>
   </si>
   <si>
     <t>Decisione a contrarre - trattativa diretta per affidamento servizi mobilita' Erasmus 2025 in Spagna</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB9B4C26E</t>
-[...4 lines deleted...]
-  <si>
     <t>BAB415764B</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto n. 216 biglietti - spettacoli teatrali per alunni di scuola primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB415764B</t>
-[...4 lines deleted...]
-  <si>
     <t>BAB3DD513F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale per igiene e pulizia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB3DD513F</t>
-[...4 lines deleted...]
-  <si>
     <t>03/03/2026</t>
   </si>
   <si>
     <t>BAA99A20DE</t>
   </si>
   <si>
     <t>Decisione a contrarre - trattativa diretta per affidamento servizio bus - visite di istruzione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA99A20DE</t>
-[...4 lines deleted...]
-  <si>
     <t>27/02/2026</t>
   </si>
   <si>
     <t>B0923B6C04</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio catering per il 01/03/2024, progetto Erasmus 2023, mobilità alunni provenienti dalla Repubblica Ceca.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0923B6C04</t>
-[...4 lines deleted...]
-  <si>
     <t>B14033B478</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di servizio di ristorazione mobilità Erasmus 2023 alunni provenienti dalla Repubblica Ceca - giorno 28/02/2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14033B478</t>
-[...4 lines deleted...]
-  <si>
     <t>26/02/2026</t>
   </si>
   <si>
     <t>BA9CB7F4DB</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio catering a pranzo per giorno 20/03/2026 per mobilità Erasmus alunni provenienti dalla Grecia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9CB7F4DB</t>
-[...4 lines deleted...]
-  <si>
     <t>25/02/2026</t>
   </si>
   <si>
     <t>BA96F34B3B</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiale per la manutenzione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA96F34B3B</t>
-[...4 lines deleted...]
-  <si>
     <t>20/02/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico R.U.P.</t>
   </si>
   <si>
     <t>19/02/2026</t>
   </si>
   <si>
     <t>BA7F281188</t>
   </si>
   <si>
     <t>Decisione a contrarre - Abbonamento annuale Focus Junior</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/f69289dd-f11a-4b63-aefa-d76ccc75a0f9</t>
   </si>
   <si>
     <t>BA7EF7A1FB</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - in convenzione CONSIP del servizio di
 noleggio quinquennale di n. 1 apparecchiatura multifunzione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7EF7A1FB</t>
-[...7 lines deleted...]
-  <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>BA6221B5B2</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto n. 85 ingressi spettacolo " Rosso Malpelo"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6221B5B2</t>
-[...4 lines deleted...]
-  <si>
     <t>04/02/2026</t>
   </si>
   <si>
     <t>BA4354A658</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto n. 90 ingressi spettacolo Il Filo di Arianna</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4354A658</t>
-[...4 lines deleted...]
-  <si>
     <t>03/02/2026</t>
   </si>
   <si>
     <t>BA7D3C54A6</t>
   </si>
   <si>
     <t>Decisione a contrarre - approvvigionamento di noleggio operativo del sistema denominato “Segreteria Multiterminale”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7D3C54A6</t>
-[...4 lines deleted...]
-  <si>
     <t>30/01/2026</t>
   </si>
   <si>
     <t>BA346F9C1E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Abbonamenti annuali riviste didattiche</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA346F9C1E</t>
-[...4 lines deleted...]
-  <si>
     <t>BA343CAB8F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto rinnovi contratti annuali software Carriera web - Inventario</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA343CAB8F</t>
-[...4 lines deleted...]
-  <si>
     <t>28/01/2026</t>
   </si>
   <si>
     <t>BA2A27EO56</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitua materiale per Carnevale 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2A27EO56</t>
-[...4 lines deleted...]
-  <si>
     <t>22/01/2026</t>
   </si>
   <si>
     <t>BA1C370E42</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto n. 34 biglietti di ingresso spettacolo " Il Decameron"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1C370E42</t>
-[...4 lines deleted...]
-  <si>
     <t>15/01/2026</t>
   </si>
   <si>
     <t>B9F72A8090</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto n. 90 ingressi per visita didattica all'orto Botanico di Catania</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F72A8090</t>
-[...4 lines deleted...]
-  <si>
     <t>08/01/2026</t>
   </si>
   <si>
     <t>B9E29D8852</t>
   </si>
   <si>
     <t>Decisione a contrarre - approvvigionamento di ORARIO DINAMICO INTEGRATO - CLASSE VIVA – 01.01.2026 AL 31.12.2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E29D8852</t>
-[...4 lines deleted...]
-  <si>
     <t>23/12/2025</t>
   </si>
   <si>
     <t>B9C65BC0A9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo firma digitale DSGA - NUVOLA MADISOFT</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C65BC0A9</t>
-[...4 lines deleted...]
-  <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>B986C2FB06</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto servizi inerenti l’attività di cui al D. L.vo 81/08 ed Incarico di RSPP – anno 2026</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/98f88984-542b-4684-9214-ca23b757de4a</t>
   </si>
   <si>
     <t>B9868DBBEE</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Approvvigionamento di Servizio di consulenza Amministrazione Trasparente + supporto fasi rilevazione e
 monitoraggio OIV + utenza portale "amministrazionetrasparente.org" certificata AGID/ACN
 canone annuo 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9868DBBEE</t>
-[...4 lines deleted...]
-  <si>
     <t>B9863E4314</t>
   </si>
   <si>
     <t>Decisione a contrarre - Nuvola - Sito web .edu.it - Hosting - Assistenza</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9863E4314</t>
-[...4 lines deleted...]
-  <si>
     <t>B98425B682</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto servizi NUVOLA-AMM DIGITALE ed assistenza</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/a45fef0a-ff3a-4dce-a6bb-72793448c10e</t>
   </si>
   <si>
     <t>09/12/2025</t>
   </si>
   <si>
     <t>B9798BCCB5</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre -per l’acquisto di n. 89 biglietti di ingresso per Il Museo dello Sbarco in occasione di
 visite guidate nei giorni 10 e 11 dicembre 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9798BCCB5</t>
-[...4 lines deleted...]
-  <si>
     <t>05/12/2025</t>
   </si>
   <si>
     <t>B97E5A221F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi relativi alla mobilità di aluni previsti dal PNRR Ersmus+ per la località di Kavala - Grecia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97E5A221F</t>
-[...4 lines deleted...]
-  <si>
     <t>03/12/2025</t>
   </si>
   <si>
     <t>B964240C2F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale didattico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B964240C2F</t>
-[...4 lines deleted...]
-  <si>
     <t>B964109B8A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale di cancelleria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B964109B8A</t>
-[...4 lines deleted...]
-  <si>
     <t>B963881142</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale di cancelleria e per gli esami di Stato - secondaria di I grado</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B963881142</t>
-[...4 lines deleted...]
-  <si>
     <t>25/11/2025</t>
   </si>
   <si>
     <t>B95CA939BC</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di n. 387 biglietti di ingresso per lo spettacolo “ Il Re Leone” del 26 novembre 2025 – Teatro Mandela,</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95CA939BC</t>
-[...4 lines deleted...]
-  <si>
     <t>24/11/2025</t>
   </si>
   <si>
     <t>B93FDF196C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale di igiene e pulizia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93FDF196C</t>
-[...4 lines deleted...]
-  <si>
     <t>19/11/2025</t>
   </si>
   <si>
     <t>B930ED0390</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiale igienico sanitario e per la pulizia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B930ED0390</t>
-[...4 lines deleted...]
-  <si>
     <t>B93101D65C</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto libri di testo - scuola secondaria di I grado</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93101D65C</t>
-[...4 lines deleted...]
-  <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>B9181825D0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di due lettori di codici a barre</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9181825D0</t>
-[...4 lines deleted...]
-  <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>B91787803F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Realizzazione contropareti, controsoffitti e tinteggiatura della scala</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/3e8864a4-9b66-4886-a54b-c110411bcd29</t>
   </si>
   <si>
     <t>11/11/2025</t>
   </si>
   <si>
     <t>B90CCE9D20</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Approvvigionamento di servizio catering del 13/11/2025.
 PNRR Erasmus+ 2024-1-IT02-KA121-SCH-000206236- CUP: B56E23004900006</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90CCE9D20</t>
-[...4 lines deleted...]
-  <si>
     <t>05/11/2025</t>
   </si>
   <si>
     <t>B8F8743157</t>
   </si>
   <si>
     <t>Decisione a contrarre - per l’approvvigionamento di servizi per visita didattica del 12/11/2025 nell’ambito della mobilità Erasmus alunni provenienti dalla Spagna 10-13/11/2025 PNRR Erasmus 2024</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/6c552b55-2c5c-4956-939c-1e43d11b6766</t>
   </si>
   <si>
     <t>03/11/2025</t>
   </si>
   <si>
     <t>B8EAE45008</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - fornitura di 210 risme di carta A4 ai
 sensi dell’art. 50 comma 1 lett. b) dell’art.50 del D. Lgs. 36/2023 per un importo contrattuale
 pari a € 753,90,200 iva esclusa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EAE45008</t>
-[...4 lines deleted...]
-  <si>
     <t>22/10/2025</t>
   </si>
   <si>
     <t>B8BEB49401</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di 110 sedie impilabili LEKNES da destinare alle attività scolastiche</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BEB49401</t>
-[...4 lines deleted...]
-  <si>
     <t>03/10/2025</t>
   </si>
   <si>
     <t>B88066D19B</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura dei biglietti aerei per la mobilità Erasmus alunni in Repubblica Ceca che si terrà dal 05 al 10 ottobre 2025.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88066D19B</t>
-[...4 lines deleted...]
-  <si>
     <t>17/09/2025</t>
   </si>
   <si>
     <t>B8464E6F9C</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di Registri di classe</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8464E6F9C</t>
-[...4 lines deleted...]
-  <si>
     <t>11/09/2025</t>
   </si>
   <si>
     <t>B833523391</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di 500 depliant in occasione dell’inaugurazione a.s. 2025/2026 delle attività sulla metodologia DADA-DADA Logica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B833523391</t>
-[...4 lines deleted...]
-  <si>
     <t>04/09/2025</t>
   </si>
   <si>
     <t>B822BEA530</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio catering del 05/09/2025 in occasione delle attività laboratoriali di formazione sul campo sulla metodologia DADA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B822BEA530</t>
-[...4 lines deleted...]
-  <si>
     <t>25/08/2025</t>
   </si>
   <si>
     <t>B806D341FC</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMINA PER LA SOSTITUZIONE DI UN CLIMATIZZATORE 12000 BTU SEDE CENTRALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B806D341FC</t>
-[...4 lines deleted...]
-  <si>
     <t>B80627DA61</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMINA PER L'ACQUISTO DI TESTI PER L'APPRENDIMENTO METODOLOGIA DADA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80627DA61</t>
-[...4 lines deleted...]
-  <si>
     <t>05/08/2025</t>
   </si>
   <si>
     <t>B7E7FB0EE7</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI FERRAMENTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E7FB0EE7</t>
-[...4 lines deleted...]
-  <si>
     <t>B7E364E039</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SCARPIERE E LIBRERIE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E364E039</t>
-[...4 lines deleted...]
-  <si>
     <t>31/07/2025</t>
   </si>
   <si>
     <t>B7D8DE6711</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALI PER LAVORI DI PITTURA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D8DE6711</t>
-[...4 lines deleted...]
-  <si>
     <t>B7D8F280CC</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMINA PER LA FORNITURA DI UNA BIOTRITURATRICE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D8F280CC</t>
-[...4 lines deleted...]
-  <si>
     <t>08/07/2025</t>
   </si>
   <si>
     <t>B79120FCD8</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DI CANCELLERIA - DITTA MONDOFFICE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79120FCD8</t>
-[...4 lines deleted...]
-  <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>B77C05BE65</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA AD INTEGRAZIONE MEDAGLIE ORO E ADESIVI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77C05BE65</t>
-[...4 lines deleted...]
-  <si>
     <t>19/06/2025</t>
   </si>
   <si>
     <t>B758FAEF37</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI N. 4 MEDAGLIE PER IL PENSIONAMENTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B758FAEF37</t>
-[...4 lines deleted...]
-  <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>B74D50669F</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMINA ACQUISTO MATERIALE DI CANCELLERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74D50669F</t>
-[...4 lines deleted...]
-  <si>
     <t>10/06/2025</t>
   </si>
   <si>
     <t>B7354D3981</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA RINNOVO SERVIZIO AREA PERSONALE E RILEVAZIONE PRESENZE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7354D3981</t>
-[...4 lines deleted...]
-  <si>
     <t>B7347011DD</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZI MANUTENZIONE IMPIANTI DITTA SISTEMIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7347011DD</t>
-[...4 lines deleted...]
-  <si>
     <t>21/05/2025</t>
   </si>
   <si>
     <t>B6F4B47097</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DI CANCELLERIA E PER ESAMI DI STATO - DITTA SPAGGIARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F4B47097</t>
-[...4 lines deleted...]
-  <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - di n. 5 incarichi individuali aventi ad oggetto la costituzione del Team per la prevenzione della Dispersione scolastica</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>B6ECF2E7F9</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZI DI TRASFERTA PNRR BRUXELLES ILE DE RE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6ECF2E7F9</t>
-[...4 lines deleted...]
-  <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>B6E51ECA45</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZI PER TRASFERTA MOBILITÀ ERASMUS - DITTA CAPE LAND</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E51ECA45</t>
-[...4 lines deleted...]
-  <si>
     <t>B6DD986F25</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO CATERING MOBILITÀ ERASMUS ALUNNI PROVENIENTI DA NIZZA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DD986F25</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2025</t>
   </si>
   <si>
     <t>B6C63E06FA</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA INGRESSI VISITA GUIDATA SITO CAMPANARAZZU - FONDAZIONE CULTURALE MONASTERIUM ALBUM</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C63E06FA</t>
-[...4 lines deleted...]
-  <si>
     <t>B6C2DE070D</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MEDAGLIE MINIOLIMPIADI - DITTA SAITA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C2DE070D</t>
-[...4 lines deleted...]
-  <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>B6BB528843</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI SERVIZI RELATIVI ALL’ORGANIZZAZIONE DELLE VISITE D’ISTRUZIONE ALUNNI NIZZA- DITTA SICILIA INCOMING</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BB528843</t>
-[...4 lines deleted...]
-  <si>
     <t>B6BA29A870</t>
   </si>
   <si>
     <t>Decisione a contrarre - INGRESSO MASSERIA BAUDO SCUOLA DELL'INFANZIA 7 E 8 MAGGIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BA29A870</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2025</t>
   </si>
   <si>
     <t>B6AF2BE8C2</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA BIGLIETTI D'INGRESSO PARCO GIURASSICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AF2BE8C2</t>
-[...4 lines deleted...]
-  <si>
     <t>B6AD05A778</t>
   </si>
   <si>
     <t>"Decisione a contrarre - FORNITURA SERVIZIO VISITA GUIDATA ""FANTABOSCO- MONTI ROSSI"" - I COLATA LAVICA"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AD05A778</t>
-[...4 lines deleted...]
-  <si>
     <t>15/04/2025</t>
   </si>
   <si>
     <t>B6ACC2C47B</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA BIGLIETTI D'INGRESSO FATTORIA ARENA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6ACC2C47B</t>
-[...4 lines deleted...]
-  <si>
     <t>B680D9DF6D</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZI DI TRASPORTO CON PULLMAN PER LA VISITA D’ISTRUZIONE VENDICARI/MARZAMEMI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B680D9DF6D</t>
-[...4 lines deleted...]
-  <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>B662FEED01</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI RELATIVI ALLE VISITE D’ISTRUZIONE NELL’AMBITO DELLA MOBILITÀ ERASMU ALUNNI POLONIA - SICILIA INCOMING</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B662FEED01</t>
-[...4 lines deleted...]
-  <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>B654E25A1D</t>
   </si>
   <si>
     <t>Decisione a contrarre - materiale pubblicitario in ceramica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B654E25A1D</t>
-[...4 lines deleted...]
-  <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>B64D4F58BD</t>
   </si>
   <si>
     <t>"Decisione a contrarre - FORNITURA DEL SERVIZIO DI VISITA GUIDATA PRESSO LA ""FATTORIA ARENA"" - RAMACCA"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64D4F58BD</t>
-[...4 lines deleted...]
-  <si>
     <t>B64D8FFD94</t>
   </si>
   <si>
     <t>"Decisione a contrarre - FORNITURA DELL'ORGANIZZAZIONE DELLA VISITA ""GHOST TOUR"" _ CATANIA"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64D8FFD94</t>
-[...4 lines deleted...]
-  <si>
     <t>B64C18D495</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI UN SERVIZIO PER INA VISITA D'ISTRUZIONE A SIRACUSA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64C18D495</t>
-[...4 lines deleted...]
-  <si>
     <t>B64B20A79B</t>
   </si>
   <si>
     <t>"Decisione a contrarre - FORNITURA SERVIZIO VISITA GUIDATA ""ROMALAND VILLA ROMANA DEL CASALE” PIAZZA ARMERINA"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64B20A79B</t>
-[...4 lines deleted...]
-  <si>
     <t>B64ADC841D</t>
   </si>
   <si>
     <t>"Decisione a contrarre - ACQUISTO BIGLIETTI DI INGRESSO LABORATORIO DIDATTICO ""MR WHITE"""</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/933619e6-9cd3-4529-b412-244d09a14dab</t>
   </si>
   <si>
     <t>14/03/2025</t>
   </si>
   <si>
     <t>B60FBF3DA1</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Servizio catering di giorno 21/03/2025 per la giornata conclusiva della
 mobilità Erasmus alunni provenienti da Saint Martin de Ré -FRANCE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60FBF3DA1</t>
-[...4 lines deleted...]
-  <si>
     <t>13/03/2025</t>
   </si>
   <si>
     <t>B608B5E5CC</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE PULIZIA ED IGIENE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B608B5E5CC</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2025</t>
   </si>
   <si>
     <t>B5FF146C45</t>
   </si>
   <si>
     <t>"Decisione a contrarre - VISITA GUIDATA ""ORTO BOTANICO"""</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FF146C45</t>
-[...4 lines deleted...]
-  <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>B60015D363</t>
   </si>
   <si>
     <t>Decisione a contrarre - Biglietti aerei per la mobilità Erasmus alunni a Nizza che si terrà dal 16 al 21 marzo c.a.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60015D363</t>
-[...4 lines deleted...]
-  <si>
     <t>B60110D57E</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SCAFFALI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60110D57E</t>
-[...4 lines deleted...]
-  <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>B5ED0E0DD3</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA BIGLIETTI INGRESSO MONASTERO DEI BENEDETTINI</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/b778c6c3-8d57-4b35-9a98-2ee1bae86a1e</t>
   </si>
   <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto per il conferimento di incarichi in qualità di Tutor per Percorsi di orientamento e
 formazione per il potenziamento delle competenze multilinguistiche Azione A,</t>
   </si>
   <si>
     <t>21/02/2025</t>
   </si>
   <si>
     <t>B5C150DA72</t>
   </si>
   <si>
     <t>"Decisione a contrarre - ACQUISTO MATERIALE PER L'ATTIVITÀ ""RE BURLONE"" - CARNEVALE"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C150DA72</t>
-[...4 lines deleted...]
-  <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>B5BC9E8793</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI CANCELLERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BC9E8793</t>
-[...4 lines deleted...]
-  <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>B5B680503E</t>
   </si>
   <si>
     <t>"Decisione a contrarre - FORNITURA SERVIZIO DI TRASPORTO ""VENDICARI/MARZAMEMI"" DITTA COSENTINO"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B680503E</t>
-[...4 lines deleted...]
-  <si>
     <t>18/02/2025</t>
   </si>
   <si>
     <t>B5B020431C</t>
   </si>
   <si>
     <t>"Decisione a contrarre - BIGLIETTI DI INGRESSO SPETTACOLO ""FILO DI ARIANNA"""</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B020431C</t>
-[...4 lines deleted...]
-  <si>
     <t>17/02/2025</t>
   </si>
   <si>
     <t>B5AD525BBA</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI STRISCIONE PUBBLICITARIO PROGETTO ERASMUS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AD525BBA</t>
-[...4 lines deleted...]
-  <si>
     <t>B5AC224D00</t>
   </si>
   <si>
     <t>"Decisione a contrarre - FORNITURA BIGLIETTI SPETTACOLO ""I PROMESSI SPOSI"" - TEATRO METROPOLITAN / POETICA EVENTI"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AC224D00</t>
-[...4 lines deleted...]
-  <si>
     <t>B5A0662BAF</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA BIGLIETTI DI INGRESSO MUSEO DELLO SBARCO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A0662BAF</t>
-[...4 lines deleted...]
-  <si>
     <t>B5AB95BD11</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA BIGLIETTI INGRESSO CATANIA BAROCCA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AB95BD11</t>
-[...4 lines deleted...]
-  <si>
     <t>07/02/2025</t>
   </si>
   <si>
     <t>B595FFCAB4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di un pranzo per n.25 persone per il giorno Venerdì 14/02/2025, presso l'.I.I.S. "DANILO DOLCI" di Partinico (PA) ad indirizzo enogastronomico nell'ambito dell'attività di formazione del personale prevista con i fondi del DM 66/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B595FFCAB4</t>
-[...4 lines deleted...]
-  <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>B587A5AAF6</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO DI TRASPORTO PER VISITA GUIDATA ARS PALERMO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B587A5AAF6</t>
-[...4 lines deleted...]
-  <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>B5810FB67E</t>
   </si>
   <si>
     <t>"Decisione a contrarre - FORNITURA DEL SERVIZIO DI VISITA GUIDATA ""GHOST TOUR"" CATANIA"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5810FB67E</t>
-[...4 lines deleted...]
-  <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>B571F30DD0</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI UN PONTEGGIO PER L'ISTALLAZIONE DI PANNELLI PUBBLICITARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B571F30DD0</t>
-[...4 lines deleted...]
-  <si>
     <t>27/01/2025</t>
   </si>
   <si>
     <t>Decreto di nomina -  per il conferimento di n 2 incarichi individuali aventi ad oggetto Comunità di pratiche per l’apprendimento, n. prot. 13410 del 28/10/24</t>
   </si>
   <si>
     <t>21/01/2025</t>
   </si>
   <si>
     <t>B546B2EDB5</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA BIGLIETTI SPETTACOLO DRACULA - POETICA PRODUZIONI AMBASCIATORI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B546B2EDB5</t>
-[...4 lines deleted...]
-  <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>B5389D3599</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO TRASPORTO PULLMAN PER FORMAZIONE PERSONALE DM66</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5389D3599</t>
-[...4 lines deleted...]
-  <si>
     <t>14/01/2025</t>
   </si>
   <si>
     <t>B52D95F87B</t>
   </si>
   <si>
     <t>"Decisione a contrarre - FORNITURA BIGLIETTI TEATRO BELLINI ""BCCENERENTOLA"" 23-24 GENNAIO"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52D95F87B</t>
-[...4 lines deleted...]
-  <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>B522022B6E</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DI PULIZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B522022B6E</t>
-[...4 lines deleted...]
-  <si>
     <t>23/12/2024</t>
   </si>
   <si>
     <t>B4F807851C</t>
   </si>
   <si>
     <t>"AFFIDAMENTO DIRETTO DI SERVIZI PER LA REALIZZAZIONE DI INTERVENTI DI PITTURA E STUCCATURA"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F807851C</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto del Dirigente Scolastico Nomina Esperti e tutor DM65 azione A</t>
   </si>
   <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>B50D46591B</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO DEL SERVIZIO “AREA ALUNNI E REGISTRO ELETTRONICO”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50D46591B</t>
-[...4 lines deleted...]
-  <si>
     <t>B50D057088</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO DEL SERVIZIO DI “AMMINISTRAZIONE DIGITALE”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50D057088</t>
-[...4 lines deleted...]
-  <si>
     <t>06/12/2024</t>
   </si>
   <si>
     <t>B4BF07CD36</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO CONSULENZA E SUPPORTO AT</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BF07CD36</t>
-[...4 lines deleted...]
-  <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>Decreto per il conferimento di incarichi in qualità di Esperti e Tutor per Percorsi di orientamento e formazione per il potenziamento delle competenze multilinguistiche PNRR DM/65</t>
   </si>
   <si>
     <t>B4A55CD513</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO SERVIZI RSPP</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A55CD513</t>
-[...4 lines deleted...]
-  <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>B488C95602</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA BIGLIETTI SPETTACOLO I COLATA LAVICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B488C95602</t>
-[...4 lines deleted...]
-  <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>B4849E3C17</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI PULIZA ED IGIENE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4849E3C17</t>
-[...4 lines deleted...]
-  <si>
     <t>B481835CDD</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO TRASPORTO PIANOFORTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B481835CDD</t>
-[...4 lines deleted...]
-  <si>
     <t>B480970CAF</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BARRA LED UV</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B480970CAF</t>
-[...4 lines deleted...]
-  <si>
     <t>27/11/2024</t>
   </si>
   <si>
     <t>B48593831D</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO NETSECURITY</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48593831D</t>
-[...4 lines deleted...]
-  <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>B474543902</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DIDATTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B474543902</t>
-[...4 lines deleted...]
-  <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>B46DD59858</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DIDATTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46DD59858</t>
-[...4 lines deleted...]
-  <si>
     <t>21/11/2024</t>
   </si>
   <si>
     <t>B46476E100</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO CORSO DI AGGIORNAMENTO RLS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46476E100</t>
-[...4 lines deleted...]
-  <si>
     <t>18/11/2024</t>
   </si>
   <si>
     <t>B477DE65F7</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE TECNOLOGICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B477DE65F7</t>
-[...4 lines deleted...]
-  <si>
     <t>14/11/2024</t>
   </si>
   <si>
     <t>B44742C918</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO INGRESSO CINEMA THE SPACE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44742C918</t>
-[...4 lines deleted...]
-  <si>
     <t>07/11/2024</t>
   </si>
   <si>
     <t>B42BB5A256</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA REGISTRI SCOLASTICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42BB5A256</t>
-[...4 lines deleted...]
-  <si>
     <t>B429CCFDE1</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI SERVIZI ALBERGHIERI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B429CCFDE1</t>
-[...4 lines deleted...]
-  <si>
     <t>24/10/2024</t>
   </si>
   <si>
     <t>B3FB305C10</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA TARGHETTE NUMERATE PER AULE DAL N. 7 AL N.17</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FB305C10</t>
-[...4 lines deleted...]
-  <si>
     <t>23/10/2024</t>
   </si>
   <si>
     <t>B3F39F43D7</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE IGIENICO E DI PULIZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F39F43D7</t>
-[...4 lines deleted...]
-  <si>
     <t>19/10/2024</t>
   </si>
   <si>
     <t>B24D220039</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisizione dei beni e dei servizi ai sensi dell’art.50 del D. Lgs. 36/2023 per l’approvvigionamento di piccoli lavori manutenzione ordinaria.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B24D220039</t>
-[...4 lines deleted...]
-  <si>
     <t>B396F807ED</t>
   </si>
   <si>
     <t>Decisione a contrarre - PICCOLI LAVORI MANUTENZIONE ORDINARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B396F807ED</t>
-[...4 lines deleted...]
-  <si>
     <t>17/10/2024</t>
   </si>
   <si>
     <t>B3A51F58C2</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO RINNOVO DELLA FIRMA DIGITALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3A51F58C2</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto del Dirigente Scolastico Decreto conferimento incarichi per percorsi didattici di lingua inglese Azione A tutor ed esperti- Arcidiacono, Rizzuto, Consoli e Scuto</t>
   </si>
   <si>
     <t>B39F86E767</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PRODOTTI DI CANCELLERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B39F86E767</t>
-[...4 lines deleted...]
-  <si>
     <t>16/10/2024</t>
   </si>
   <si>
     <t>B39AE39A94</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DI CANCELLERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B39AE39A94</t>
-[...4 lines deleted...]
-  <si>
     <t>14/10/2024</t>
   </si>
   <si>
     <t>B36CD485E7</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PRODOTTI PER LA PULIZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36CD485E7</t>
-[...4 lines deleted...]
-  <si>
     <t>12/10/2024</t>
   </si>
   <si>
     <t>B36AF8DD19</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI SERVIZI DI STAMPA PUBBLICITARIA</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/9236ab7d-ba7f-40d0-8f82-c271206830ce</t>
   </si>
   <si>
     <t>10/10/2024</t>
   </si>
   <si>
     <t>Decreto del Dirigente Scolastico conferimento incarichi tutor ed esperti PNRR primaria e secondaria 1 grado</t>
   </si>
   <si>
     <t>07/10/2024</t>
   </si>
   <si>
     <t>Decreto conferimento incarichi per percorsi di orientamento e formazione per il potenziamento delle competenze STEm, digitali e di innovazione Azione A ed esperti- Falà e Giunta</t>
   </si>
   <si>
     <t>05/10/2024</t>
   </si>
   <si>
     <t>B3524F8E88</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - aggiudicazione diretta MEPA per acquisizione dei beni e dei
 servizi ai sensi dell’art.50 del D. Lgs. 36/2023 per l’approvvigionamento di piccoli
 lavori manutenzione ordinaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3524F8E88</t>
-[...4 lines deleted...]
-  <si>
     <t>01/10/2024</t>
   </si>
   <si>
     <t>B340AA74FA</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TARGA PUBBLICITARIA PROGETTO PON AGENDA SUD</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B340AA74FA</t>
-[...4 lines deleted...]
-  <si>
     <t>30/09/2024</t>
   </si>
   <si>
     <t>B3453CD22A</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO LIBRI PER COMODATO D'USO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3453CD22A</t>
-[...4 lines deleted...]
-  <si>
     <t>27/09/2024</t>
   </si>
   <si>
     <t>B338381DCB</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI DI MANUTENZIONE ORDINARIA IMPIANTI ELETTRICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B338381DCB</t>
-[...4 lines deleted...]
-  <si>
     <t>24/09/2024</t>
   </si>
   <si>
     <t>B32894E53F</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA CARTA A4</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B32894E53F</t>
-[...4 lines deleted...]
-  <si>
     <t>20/09/2024</t>
   </si>
   <si>
     <t>B31F00BB7E</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA CONDIZIONATORI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31F00BB7E</t>
-[...4 lines deleted...]
-  <si>
     <t>18/09/2024</t>
   </si>
   <si>
     <t>B31C52440B</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZIO NUVOLA – NUOVO SITO WEB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31C52440B</t>
-[...4 lines deleted...]
-  <si>
     <t>B31E404E9E</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BACHECA IN ALLUMINIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31E404E9E</t>
-[...4 lines deleted...]
-  <si>
     <t>B317F099B4</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI MATERIALE PER LA PULIZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B317F099B4</t>
-[...4 lines deleted...]
-  <si>
     <t>03/09/2024</t>
   </si>
   <si>
     <t>B2EA3E3CDA</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SOFTWARE ODI ï¿½ ORARIO DINAMICO INTEGRATO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2EA3E3CDA</t>
-[...4 lines deleted...]
-  <si>
     <t>B2EE602D6E</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA TARGHETTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2EE602D6E</t>
-[...4 lines deleted...]
-  <si>
     <t>30/08/2024</t>
   </si>
   <si>
     <t>B2EOBF2AO3</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALI DI PULIZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2EOBF2AO3</t>
-[...4 lines deleted...]
-  <si>
     <t>B2EOAOB821</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI PULIZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2EOAOB821</t>
-[...4 lines deleted...]
-  <si>
     <t>28/08/2024</t>
   </si>
   <si>
     <t>B2DCFE7D75</t>
   </si>
   <si>
     <t>Decisione a contrarre - LAVORI DI PITTURA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2DCFE7D75</t>
-[...4 lines deleted...]
-  <si>
     <t>27/06/2024</t>
   </si>
   <si>
     <t>Decreto di nomina - Conferimento incarico per FACILITATORE ALLE ATTIVITA' DI ALLESTIMENTO DEGLI AMBIENTI Codice identificativo progetto M4C1I3.2-2022-961-P-24726 - Coll.re Scol.co RUSSO CARMELO</t>
   </si>
   <si>
     <t>Decreto di nomina - Conferimento incarico per FACILITATORE ALLE ATTIVITA' DI ALLESTIMENTO DEGLI AMBIENTI Codice identificativo progetto M4C1I3.2-2022-961-P-24726 - Coll.re Scol.co PRIVITERA GIUSEPPA ANNA</t>
   </si>
   <si>
     <t>15/06/2024</t>
   </si>
   <si>
     <t>B21DBFDE7D</t>
   </si>
   <si>
     <t>Decisione a contrarre - aggiudicazione di trattativa diretta MEPA per acquisizione dei beni e dei servizi ai sensi dell’art.50 del D. Lgs. 36/2023 per l’approvvigionamento di servizi di Formazione sulla transizione Digitale e Laboratori di formazione sul campo.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B21DBFDE7D</t>
-[...4 lines deleted...]
-  <si>
     <t>11/06/2024</t>
   </si>
   <si>
     <t>B21C9B25F7</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZI VISITA DI ISTRUZIONE A CACCAMO E CEFALU'</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B21C9B25F7</t>
-[...4 lines deleted...]
-  <si>
     <t>B21B0A59C9</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZI VISITA DI ISTRUZIONE A SIRACUSA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B21B0A59C9</t>
-[...4 lines deleted...]
-  <si>
     <t>B21C5E857F</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZI VISITA DI ISTRUZIONE A NOTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B21C5E857F</t>
-[...4 lines deleted...]
-  <si>
     <t>29/05/2024</t>
   </si>
   <si>
     <t>Decreto conferimento incarico per Percorsi di orientamento e formazione per il potenziamento delle competenze STEM, digitali e di innovazione Azione A tutor ed esperto - Falà e Giunta</t>
   </si>
   <si>
     <t>28/05/2024</t>
   </si>
   <si>
     <t>Decreto per il conferimento di n. uno incarico individuale in qualità di componente del gruppo di attività tecnica per il multilinguismo Azione B- Docente Arcidiacono Licia</t>
   </si>
   <si>
     <t>25/05/2024</t>
   </si>
   <si>
     <t>Decreto per il conferimento di n. due incarichi individuali in qualità di componenti del gruppo di lavoro per l’orientamento e il tutoraggio per le STEM e il multilinguismo Azione A, nell’ambito della realizzazione degli obiettivi previsti dal PNRR, Miss</t>
   </si>
   <si>
     <t>23/05/2024</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto per il conferimento di n. 14 incarichi individuali aventi ad oggetto “ individuazione di assistenti amministrativi per le attività di supporto al project management e collaboratori scolastici per le attività ausiliarie </t>
   </si>
   <si>
     <t>08/05/2024</t>
   </si>
   <si>
     <t>B19FB6F16E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio pullman per giorno 09/05/2024 per visita didattica a Siracusa, per mobilità alunni Erasmus+ 2023 provenienti dalla Spagna</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B19FB6F16E</t>
-[...4 lines deleted...]
-  <si>
     <t>02/05/2024</t>
   </si>
   <si>
     <t>B19FC856D6</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio catering per il giorno 10/05/2024, progetto Erasmus 2023, mobilità alunni provenienti dalla Spagna.</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/cbeb52a0-760f-42da-8cef-5bacc10ad408</t>
   </si>
   <si>
     <t>18/03/2024</t>
   </si>
   <si>
     <t>Decreto di nomina - Conferimento incarico per FACILITATORE ALLE ATTIVITA' DI ALLESTIMENTO DEGLI AMBIENTI Codice identificativo progetto M4C1I3.2-2022-961-P-24726 - Coll.re Scol.co PALMERI ANTONINO</t>
   </si>
   <si>
     <t>Decreto di nomina - Conferimento incarico per FACILITATORE ALLE ATTIVITA' DI ALLESTIMENTO DEGLI AMBIENTI Codice identificativo progetto M4C1I3.2-2022-961-P-24726 - Coll.re Scol.co LOMBARDO MASSIMO</t>
   </si>
   <si>
     <t>Decreto di nomina - Conferimento incarico per FACILITATORE ALLE ATTIVITA' DI ALLESTIMENTO DEGLI AMBIENTI Codice identificativo progetto M4C1I3.2-2022-961-P-24726 - Coll.re Scol.co FELTRI EMANUELE</t>
   </si>
   <si>
     <t>Decreto di nomina - Conferimento incarico per FACILITATORE ALLE ATTIVITA' DI ALLESTIMENTO DEGLI AMBIENTI Codice identificativo progetto M4C1I3.2-2022-961-P-24726 - Coll.re Scol.co GRAZIANO GAETANO</t>
   </si>
   <si>
     <t>Decreto di nomina - Conferimento incarico per FACILITATORE ALLE ATTIVITA' DI ALLESTIMENTO DEGLI AMBIENTI Codice identificativo progetto M4C1I3.2-2022-961-P-24726 - Coll.re Scol.co MARCHESE LUCIANO</t>
   </si>
   <si>
     <t>B0DE47FB79</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - servizi di guida per la visita didattica a Catania-
 Giorno 21/03/2024 nell’ambito della mobilità Erasmus 2023 - alunni provenienti dalla Francia.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0DE47FB79</t>
-[...4 lines deleted...]
-  <si>
     <t>B0DE301040</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio catering per il giorno  22/03/2024, progetto Erasmus 2023, mobilità alunni provenienti dalla Francia.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0DE301040</t>
-[...4 lines deleted...]
-  <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>B0CD25B11E</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizi relativi all’organizzazione della visita d’istruzione a Taormina/Acireale g. 19/03/2024 per mobilità Erasmus alunni provenienti dalla Francia</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/c969ed5a-af7a-4922-942a-e5fd6e6292c2</t>
   </si>
   <si>
     <t>10/03/2024</t>
   </si>
   <si>
     <t>Decreto di nomina -  supporto al project manger PNRR DM 66</t>
   </si>
   <si>
     <t>Decreto di nomina - Individuazione RUP PROGETTO PNRR - DM 66/2023</t>
   </si>
   <si>
     <t>04/03/2024</t>
   </si>
   <si>
     <t>Decreto di nomina - Conferimento incarico per attività specialistiche di supporto project management Codice identificativo progetto M4C1I3.2-2022-961-P-24726 - A.A. Longo Grazia</t>
   </si>
   <si>
     <t>Decreto di nomina - Conferimento incarico per attività specialistiche di supporto project management Codice identificativo progetto M4C1I3.2-2022-961-P-24726 - A.A. Murabito Filippo</t>
   </si>
   <si>
     <t>Decreto di nomina - Conferimento incarico per attività specialistiche di supporto project management Codice identificativo progetto M4C1I3.2-2022-961-P-24726 - A.A. Spadaro Agostino</t>
   </si>
   <si>
     <t>02/03/2024</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico di supporto al RUP PNRR DM 65/2023</t>
   </si>
   <si>
     <t>Decreto di nomina -  Incarico RUP (Responsabile Unico Di Progetto) - Piano Nazionale Di Ripresa e Resilienza - Missione 4: Istruzione E Ricerca - Componente 1 Potenziamento dell’offerta dei servizi di istruzione: dagli asili nido alle Università Investimento 3.1: Nuove competenze e nuovi linguaggi. Azioni di potenziamento delle competenze STEM e multilinguistiche (D.M. 65/2023</t>
   </si>
   <si>
     <t>22/02/2024</t>
   </si>
   <si>
     <t>B0C2646C5E</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - fornitura di un servizio pullman per giorno 28/02/2024 per
 visita didattica sull’ETNA nell’ambito della mobilità Erasmus+ 2023 rivolta agli
 alunni provenienti dalla Repubblica Ceca.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C2646C5E</t>
-[...4 lines deleted...]
-  <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>........--</t>
   </si>
   <si>
     <t>Decisione a contrarre - Conferimento incarico per attività di formazione sulla Didattica Digitale e sulla transizione digitale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=........--</t>
-[...4 lines deleted...]
-  <si>
     <t>06/10/2023</t>
   </si>
   <si>
     <t>Z863CC01FC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto forniture di materiale pubblicitario</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/58318cd3-c514-482f-9049-be655c17378f</t>
   </si>
   <si>
     <t>ZBB3CCB20C</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - forniture di materiale pubblicitario,
 ai sensi dell’art. 50, comma 1, lettera b) del D.Lgs. 36/2023, nell’ambito della
 realizzazione del progetto  10.1.1A-FSEPON-SI-2022-43</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZBB3CCB20C</t>
-[...4 lines deleted...]
-  <si>
     <t>09/08/2023</t>
   </si>
   <si>
     <t>Z333C2B982</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - servizi di biglietteria relativi alla mobilità
 Erasmus+ a Marsiglia – Francia prevista dal 15/10/2023 al 20/10/2023.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z333C2B982</t>
-[...4 lines deleted...]
-  <si>
     <t>07/08/2023</t>
   </si>
   <si>
     <t>.........-</t>
   </si>
   <si>
     <t>Decisione a contrarre - biglietti aerei mobilità Erasmus 2022 staff ad Amsterdam dal 03/09/2023 al 10/09/2023</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/f6011c4d-ef87-458c-aeb5-b2a1caf25498</t>
   </si>
   <si>
     <t>13/07/2023</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - Conferimento incarico tecnico-operativo per attività di Componente del team di progettazione esecutiva per il progetto 3.2: Scuola 4.0 “Azione 1: Next generation classrooms – Ambienti di apprendimento innovativi” - </t>
   </si>
   <si>
     <t>23/06/2023</t>
   </si>
   <si>
     <t>ZEF3C0020B</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - servizi per la messa in scena della recita finale relativa
 al modulo DO RE MI FA SOL I e DO RE MI FA SOL II - progetto PON “Giocando si impara"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZEF3C0020B</t>
-[...4 lines deleted...]
-  <si>
     <t>19/06/2023</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - individuazione del personale interno per le attività di supporto alla gestione
 amministrativo-contabile.</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - Conferimento incarico per attività specialistiche di supporto tecnico e
 organizzativo al project manager</t>
   </si>
   <si>
     <t>18/06/2023</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - Determina di assunzione dell’incarico di PROJECT MANAGER per il coordinamento
 generale tecnico-operativo del progetto</t>
   </si>
   <si>
     <t>22/05/2023</t>
   </si>
   <si>
     <t>Decreto di nomina - individuazione esperto esterno per il progetto PON/FSE 10.1.1A-FDRPOC-SI-2022-43 “Giocando si impara” - Associazione KdueO Sport &amp; Animazione ASD</t>
   </si>
   <si>
     <t>Decreto di nomina - individuazione esperti esterni - Progetto PON/FSE 10.1.1A-FDRPOC-SI-2022-43 “Giocando si impara”. - Ass Camerata Polifonica Siciliana</t>
   </si>
   <si>
     <t>16/05/2023</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - Individuazione tutor ed esperti interni ed esterni progetto “Giocando si impara”
 Codice identificativo progetto: 10.1.1A-FDRPOC-SI-2022-43 </t>
   </si>
   <si>
     <t>01/05/2023</t>
   </si>
   <si>
     <t>B09361A92F</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - biglietti aerei relativi
 alle mobilità alunni Erasmus in Polonia (03-09/03/2024) e in Repubblica Ceca (14-21/04/2024)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B09361A92F</t>
-[...4 lines deleted...]
-  <si>
     <t>17/04/2023</t>
   </si>
   <si>
     <t>Z103AD0C6D</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto biglietti aerei mobilità Erasmus 2022 staff ad Amsterdam dal 03/09/2023 al 10/09/2023</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/5500dd36-7722-4b28-95d8-1748fe2532a0</t>
   </si>
   <si>
     <t>04/04/2023</t>
   </si>
   <si>
     <t>Z2A3AA5957</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - servizio catering per il
 21/04/2023 presso il nostro istituto per manifestazione finale mobilità Erasmus in
 ingresso nel nostro comune di una delegazione di alunni provenienti dalla Polonia.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z2A3AA5957</t>
-[...4 lines deleted...]
-  <si>
     <t>01/03/2023</t>
   </si>
   <si>
     <t>Z713A29A5C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di materiale pubblicitario</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z713A29A5C</t>
-[...4 lines deleted...]
-  <si>
     <t>13/02/2023</t>
   </si>
   <si>
     <t>96440677D9</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto beni e attrezzature multimediali progetto “FESR REACT EU - Ambienti didattici innovativi per le scuole dell’infanzia”</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/7e416fef-8f1d-4b41-af72-0ea1715690b9</t>
   </si>
   <si>
     <t>20/01/2023</t>
   </si>
   <si>
     <t>ZA336F3C10</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - fornitura di n.2 Targa in plexiglass formato A3 spessore
 5mm. Quadricromia presso l’istituto scolastico “A. Gabelli” Misterbianco- Codice identificativo progetto: 13.1.2A-FESRPON-SI-2021-481</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZA336F3C10</t>
-[...4 lines deleted...]
-  <si>
     <t>10/01/2023</t>
   </si>
   <si>
     <t>..........</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - servizi alberghieri relativi alla mobilità staff Erasmus+ 2022-1-
 IT02-KA121-SCH-000058424 a Rovaniemi - Finlandia.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=..........</t>
-[...4 lines deleted...]
-  <si>
     <t>28/07/2022</t>
   </si>
   <si>
     <t>Z783735C34</t>
   </si>
   <si>
     <t>Decisione a contrarre - trattativa diretta per realizzazione aree a verde progetto Edugreen: laboratori di sostenibilità per il primo ciclo.  Codice identificativo progetto: 13.1.3A-FESRPON-SI-2022-83</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z783735C34</t>
-[...4 lines deleted...]
-  <si>
     <t>09/05/2022</t>
   </si>
   <si>
     <t>ZD935AF163</t>
   </si>
   <si>
     <t>Decisione a contrarre - realizzazione lavori di cablaggio fisico e wifi progetto “FESR REACT EU - Realizzazione di reti locali, cablate e wireless, nelle scuole”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZD935AF163</t>
-[...4 lines deleted...]
-  <si>
     <t>26/02/2022</t>
   </si>
   <si>
     <t>910868764C</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto beni e attrezzature multimediali progetto “FESR REACT EU - Digital Board”</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/ff7e9b78-b18a-43ee-8de8-19687d144c99</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -3304,4639 +2283,5350 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE5375055" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/305eac7d-11e3-4f8e-9edf-c472bf88c0e0" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF68C6999" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/f5c31cae-6f12-435a-bf77-e8789afffab6" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCB3981EF" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/de2fc653-6db2-43bd-9542-7e8db46faeae" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC7EE7674" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/f4e50873-9e20-44b4-b10e-9b745197fd9f" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCB1CA2C37" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/50d6a9e2-8729-49ff-8f97-d84cc51dbc42" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA0358BAF" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/6de07708-ad6e-4c3a-9aea-a1151e78e9b8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7CE0BB70" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/e473f3fb-d31b-464c-a2af-15f775214157" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9FD13F31" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/7c06c5b4-0c03-4d3e-bc45-3ce7080039c2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC58EE2853" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/67902836-688b-4c56-ae37-08d3223e248e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC936A5F5B" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/7de1e5c3-e4f6-464f-905a-c367f81866fb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC28126CC5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/3f3398db-e8e5-4056-858f-ec56b6303386" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC255683E6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/1cf15e2d-e362-4967-b0b0-871f6bb2ed7b" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC01B4238C" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/82896444-dba3-41ca-9c8c-3af861e6eb74" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCAF7DE51" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/e1e3e17a-af1a-4bf4-9c39-0f83d52e5161" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB92EBE9A4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/2d8e3dcd-74a7-4e0e-b163-7eeeae7d25b3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB819821B4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/b388d20c-aebf-4571-b727-3a1186c17bf3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7BBBCF4F" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/480f85fc-87d2-4c9b-8c47-8b5f2c8b34ba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7858FA41" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/c739c980-7d25-4810-b0fe-d22ba9df4690" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7827COD0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/ecf7269e-0f78-4e1d-8ffc-1ee115f0f46a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7811EFF7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/177e226f-7273-4cf1-ba01-fc59bbb2cf6c" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5E3034EF" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/3c2ec8c0-33e2-4fcd-b7a3-5103b09c9a69" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB515BACD1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/ba880798-c699-48d1-bcba-bdae34167d76" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB48AOC863" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/1ca449e5-5191-4c53-9dd5-25316da01031" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3D8A7466" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/4bbc55d6-a647-488a-8d66-e7f1eed98dcc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3B7684E6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/86528fbd-e654-4692-b86d-c871faee5cd2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB393A4122" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/34cb276a-1217-4c5a-bdc2-3a9cd0015377" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB37B335B0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/6b58ba40-5d69-468e-aeb8-1817559080fc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3586B1E1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/a50f1027-3bba-4f83-88f8-6afbe2257c25" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2C456E5E" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/78bf8c97-8212-4628-8186-9908f23178c6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2ADBD871" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/cb56e323-c9cd-4f52-8d4d-4868c1769f99" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB38FI8092" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/1ca7936c-41b5-408d-b6e9-630691da71c4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB239DC81C" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/b75d9ee1-618d-4ec7-8f86-84ed748a112e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFFC1591F" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/6e8e4e2d-14d8-4dff-be3f-087b61e9a591" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE44DF65A" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/1289acf4-e967-4c97-958a-0d8966d7b319" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE7F38CBF" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/65aa0e24-18f8-4290-8d1d-d090ff6c03c4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE7DC6B6A" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/debd2b5c-8313-441d-9ac9-a11b6f153c32" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE7E60A80" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/aa4c5de8-3732-415d-9e24-1f3c550c0c96" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC50DF968" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/4a49c3ba-e624-41b2-b74f-e12a23bfaac3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC93A757A" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/686788b3-aa37-4d0f-94f9-3fca82e500ac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC6BBA2D8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/a9d802d2-0516-4cda-8e03-a5d465acab9b" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB9B4C26E" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/58ebb99a-f860-44fd-8f7b-8225c6fb80f2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB415764B" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/558a03d5-9e51-41c8-9b5e-4935478cfff1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB3DD513F" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/f77c6409-925e-499f-8db5-dac8f6a10e05" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA99A20DE" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/ce8e4fbe-4cd1-47d5-8717-81c072a61508" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0923B6C04" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/d2f6fffd-d8fa-43ae-9310-f5e7770849e4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14033B478" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/cef4b977-e4d8-4bfa-8b00-642d1c4a0a93" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9CB7F4DB" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/bac95c0f-3d82-41bb-8d2a-a66d4df506de" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA96F34B3B" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/3ea88fd4-03a2-4eee-9ea7-4128a9606d84" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7F281188" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/f69289dd-f11a-4b63-aefa-d76ccc75a0f9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7EF7A1FB" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/9776a82e-0b07-4001-be0d-25b06cf063f5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6221B5B2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/1c835d14-4d69-454a-92bf-9d40c80024ac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4354A658" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/45837aaa-ac3a-448b-a074-70a411f1426e" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7D3C54A6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/a5db9871-7285-411b-bf53-f6d325320ff0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA346F9C1E" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/d58eed5d-440e-4e36-b1d1-f26ad18760e8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA343CAB8F" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/acca822f-fcad-4a11-9b48-e79834c1fc5b" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2A27EO56" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/21a2f7dd-0339-4e9c-9ad1-d91edd9b3d4b" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1C370E42" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/801a8b54-c30c-4aa0-8f1a-1e88b9522ccb" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F72A8090" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/b5f9f935-43e0-476d-b9c7-8b946c90d0ac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E29D8852" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/a0d1bee7-b5ed-4eb8-b407-fa589efea6d0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C65BC0A9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/f538f83d-8750-4fcc-98aa-be6091f1192a" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B986C2FB06" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/98f88984-542b-4684-9214-ca23b757de4a" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9868DBBEE" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/fd994de4-39ee-4019-a687-dafee61938b4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9863E4314" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/47e06434-4626-4573-9cf5-bbc5af2e8cb7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98425B682" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/a45fef0a-ff3a-4dce-a6bb-72793448c10e" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9798BCCB5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/d359db7d-2f20-459c-b4d2-50c065936060" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97E5A221F" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/ea88e248-94eb-4d5b-bfff-4bf7115cb3db" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B964240C2F" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/e9273944-104a-4dc9-8e70-b8203dd93d51" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B964109B8A" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/96520110-2d22-4dbe-bce3-fba52f2266d0" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B963881142" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/03bfcd83-5a8d-4dcf-90c2-d6d9b4cdaf47" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95CA939BC" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/1f1626e6-2884-4b03-b75d-7fc87f8971dc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93FDF196C" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/3c0ca05c-fb4c-4b8b-83e9-8ae28375d4f8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B930ED0390" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/5037bbeb-b3ca-482d-91e3-808b82271821" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93101D65C" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/18bedf84-376c-47f8-b0e3-edea4c9b4eb2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9181825D0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/55ccaf3c-ff8a-4628-8fa5-22fca565d2d1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91787803F" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/3e8864a4-9b66-4886-a54b-c110411bcd29" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90CCE9D20" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/5044b18a-e022-474b-a74e-cba869915e32" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F8743157" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/6c552b55-2c5c-4956-939c-1e43d11b6766" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EAE45008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/e3d8a50a-2b39-427f-866a-f6dedd59162f" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BEB49401" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/4f2271ae-6bbd-484a-b027-e39f5f30f715" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88066D19B" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/acc76f8d-79f8-402f-99a3-f3586b1985f6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8464E6F9C" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/53063b43-294d-4fe5-ab8f-674cd2617b4d" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B833523391" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/a1f988a2-05d1-4df0-b12a-8b0af3ce90f2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B822BEA530" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/96d5d017-60e1-493c-83c5-c8a2fa7a79d7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B806D341FC" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/977d5876-192f-481f-83ec-45e2075ff810" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80627DA61" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/ee21d972-d01b-40ae-891b-86f5a5e2a77a" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E7FB0EE7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/952225a7-b981-44c5-95d0-22a5198718e0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E364E039" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/698ef6cf-4711-4126-8006-6f4388d65e8f" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D8DE6711" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/0eaca694-f544-4935-bb37-da169e3ecc1f" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D8F280CC" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/dd46c5df-4535-4776-9e29-c0a32823b124" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79120FCD8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/1f22a26f-abe8-4c0f-b238-ba0a2334e8d4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77C05BE65" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/195d4f00-3389-440a-8724-e243b8bcaae9" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B758FAEF37" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/ff37d3fa-8e29-45e0-98c7-4c3f8cec391c" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74D50669F" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/da58007e-6fd2-4ca7-afe9-9f13bb3b6b76" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7354D3981" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/57e2fe58-8f30-473c-b474-1612b5bac48b" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7347011DD" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/e7b671ce-ab8f-4a9f-882d-81f994e07631" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F4B47097" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/8ef1e862-d414-466b-be80-39d9f677e641" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6ECF2E7F9" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/4163f199-d522-42d5-8593-acc8dfd849fa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E51ECA45" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/8a60a958-277b-4fe3-8c96-07f27f7ff287" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DD986F25" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/1c03aa0e-127b-46bf-bab5-83244b1b7843" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C63E06FA" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/b493910d-bed5-47f6-beba-9e0a120045b9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C2DE070D" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/c9dd54e5-1a0b-4302-b2ab-6edc580d00f3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BB528843" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/9b4d765c-8ba3-4b54-aee5-153521f66eed" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BA29A870" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/2ad97088-f3f5-4abf-9ca2-5efb45358b7e" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AF2BE8C2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/78c3fbd8-a15b-41d3-b85f-07aaae23c918" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AD05A778" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/366ff61b-dd98-41d8-9410-eb6382ac4332" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6ACC2C47B" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/4582ef54-e99c-41a9-b562-b41344a029ce" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B680D9DF6D" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/a8ca736e-ca2b-4bf6-9a89-939b022fb87c" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B662FEED01" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/83f3b411-dc6a-42e5-aa5a-58f83989f8a3" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B654E25A1D" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/8ca59fe1-a838-4084-bf89-95c22ac4a518" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64D4F58BD" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/1de37bb6-84be-4a7c-b6df-09c1e39cb38f" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64D8FFD94" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/bb1ff060-09c2-4fb6-ae23-5cab3684966f" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64C18D495" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/080aa890-4dfd-4af2-9d04-794ad7cd8ce0" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64B20A79B" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/0b9912a7-6a3a-4ca5-8c30-fa6da49f5451" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64ADC841D" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/933619e6-9cd3-4529-b412-244d09a14dab" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60FBF3DA1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/60ee4e62-cd2d-4dce-8e1b-5616aeb8a9d3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B608B5E5CC" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/82412769-1f98-44df-aca2-9b20ee99a207" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FF146C45" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/51d1fdf3-bb19-484f-b0d5-7075fec88c73" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60015D363" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/6e7eb2a2-748f-4fea-abe6-667dc0c0f18a" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60110D57E" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/d16a68b5-a161-40d4-998d-01eb8f1e2112" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5ED0E0DD3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/b778c6c3-8d57-4b35-9a98-2ee1bae86a1e" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C150DA72" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/2084df74-e7f7-413e-9cb0-35b9beaa7809" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BC9E8793" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/02fda660-e23b-4257-9574-4a64454db63a" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B680503E" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/7568ac3a-1aca-4b90-9bd2-31ac565924f0" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B020431C" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/cb97b3f7-9afd-4ddf-963a-248770584f0f" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AD525BBA" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/96c1d2c9-efd4-4eec-8335-21d21813873c" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AC224D00" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/62b0e303-2fd2-4798-98d7-adc38e225c24" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A0662BAF" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/ec333f2b-689b-4213-8e2e-0cd454ac9495" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AB95BD11" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/ee05717f-7ced-46b7-bfd2-0d021d96a6bc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B595FFCAB4" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/ca486235-bf35-4cd2-a92c-d1ede080ec72" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B587A5AAF6" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/08520e7d-ba08-4c43-8cf5-de8f6ca56708" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5810FB67E" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/fe39c287-6cf6-43a1-beb9-e24b2aa6b44c" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B571F30DD0" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/7b92adc3-5686-4239-b429-0bab5cc99b13" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B546B2EDB5" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/50d28f22-c386-44c9-ad66-e3601a159b80" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5389D3599" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/fdcbf1b8-05c1-4050-9de7-506ff1c2bb42" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52D95F87B" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/5eff6876-905d-4c74-8416-419e4cd3ae79" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B522022B6E" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/62747bb2-ade1-484c-b524-3555f74c63e7" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F807851C" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/e765670b-b889-422e-8c84-3670a8a417bc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50D46591B" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/4dc9529e-707a-4bb0-946a-caf0d58b1847" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50D057088" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/87295a19-cf12-47c4-b32b-79fbc62e0949" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BF07CD36" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/27f0fe33-51cf-4294-8751-0a63038b5620" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A55CD513" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/a8dafae3-669c-4f05-b5f8-c99176aacaff" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B488C95602" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/ad9b3882-6c7b-456d-baa7-b85c34f71252" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4849E3C17" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/4bac27ca-fd2c-430f-ab80-90833dbad215" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B481835CDD" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/39462bbc-b2f2-4b97-9f29-e9f8748d39bf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B480970CAF" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/1f2441da-3bd2-45c1-a279-55f6d04ebca8" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48593831D" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/5a098d5d-682e-4cd9-986d-05aba028a79a" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B474543902" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/9902a8b5-1c44-41c3-af19-941f1db86595" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46DD59858" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/53d0e801-2793-4a30-920f-716409355c17" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46476E100" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/3ca426a6-2718-4678-8994-4100fc437bf8" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B477DE65F7" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/0a654b4b-b4e5-4e8b-9143-56840a3a0af6" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44742C918" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/e233401b-2d24-4aa8-b0f8-252cbabd661d" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42BB5A256" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/1797e01b-bcbe-474c-af42-f3b8549bfee9" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B429CCFDE1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/ad5fa734-83c2-4dfe-a27c-bbc4e0972882" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FB305C10" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/3a5e0e80-9ed9-4c14-bdad-be0c1bd3c663" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F39F43D7" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/1326eafe-d819-48fb-a2f7-b5a3a9b0f735" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B24D220039" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/71b50521-e939-45a3-b19c-778faba62313" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B396F807ED" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/b665aec2-2704-4a50-bf12-bbc103f9fa0a" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3A51F58C2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/50f214ff-b1bd-4037-aba3-bf9224b6496b" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B39F86E767" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/546640c2-61c3-49d2-9c1a-b00897f00452" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B39AE39A94" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/55200472-cf26-4c33-a949-055790783113" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36CD485E7" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/dd87c85f-4766-4674-bb8f-dc84c3b4d951" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36AF8DD19" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/9236ab7d-ba7f-40d0-8f82-c271206830ce" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3524F8E88" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/db4d8f17-6902-4a2e-afed-1e35a3e6f542" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B340AA74FA" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/d57b7280-937d-446e-b445-3948f1f6261b" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3453CD22A" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/c773865a-8c6b-4535-a62f-882331378a6c" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B338381DCB" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/b220f541-8d85-4d7f-b1b8-c6a7af698647" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B32894E53F" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/da18cd70-918d-4f4c-bd6a-8147e2a42d12" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31F00BB7E" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/e7025de0-516a-4e4b-8bdb-0b57df498ab3" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31C52440B" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/ea67f527-7c27-4cd0-8f85-9a978109632b" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31E404E9E" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/00d78a03-c9db-4091-8cee-dcebace2131d" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B317F099B4" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/688f1e83-75d7-4801-95ec-16a22e050e2a" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2EA3E3CDA" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/0a0cb581-1530-4fe0-b80d-604d4ef7835b" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2EE602D6E" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/3238b275-450d-4d49-ac69-05dca09c454c" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2EOBF2AO3" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/709804e2-d581-419d-a5d3-6b0614c121a8" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2EOAOB821" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/1fbdea59-6989-4ed8-8100-24e0e3ad07bd" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2DCFE7D75" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/edc6a9fe-95e2-4505-ba3c-a362800b2e88" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B21DBFDE7D" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/02ce9ab5-5ec7-47a8-9c27-c6f4a63c2c99" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B21C9B25F7" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/8a926846-52a8-412b-8040-8f2d7480c1af" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B21B0A59C9" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/d12e2fde-74ff-47c0-8d47-9e94369323eb" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B21C5E857F" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/239fba7a-f9a7-4fc3-a5ee-ffd2b2779929" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B19FB6F16E" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/761b4eff-cefd-4036-a4e6-2997390c9c64" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B19FC856D6" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/cbeb52a0-760f-42da-8cef-5bacc10ad408" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0DE47FB79" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/95219cb3-4133-40a6-9b9d-31252731a9ce" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0DE301040" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/66a6aa06-800c-4ead-990d-3c96d68eb9d0" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0CD25B11E" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/c969ed5a-af7a-4922-942a-e5fd6e6292c2" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C2646C5E" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/2f10ba19-a29e-4617-aba3-bd7f72ed73f8" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=........--" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/c2c8ea1e-44e6-49f7-aa2a-dfef092812f4" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z863CC01FC" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/58318cd3-c514-482f-9049-be655c17378f" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZBB3CCB20C" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/935556df-bb06-4b2b-95da-5c4a1b0e05c9" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z333C2B982" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/3fac3eb5-7d79-4a36-85f1-b90fa575669d" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=.........-" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/f6011c4d-ef87-458c-aeb5-b2a1caf25498" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZEF3C0020B" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/9ae124af-1e4a-42ac-b046-3f80b5fa498b" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B09361A92F" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/0b7e9a5d-f58b-4661-a1a9-61a80a3d3437" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z103AD0C6D" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/5500dd36-7722-4b28-95d8-1748fe2532a0" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z2A3AA5957" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/13087fbb-e281-42ea-9298-2c7e67900174" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z713A29A5C" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/499453c5-3076-4414-b11b-883a72733a61" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=96440677D9" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/7e416fef-8f1d-4b41-af72-0ea1715690b9" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZA336F3C10" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/14bcaa41-8ec8-425a-b2c0-6ce2768ccec9" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=.........." TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/efe18b44-05fc-4ed6-bc1a-7d722abd0156" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z783735C34" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/e26a4d96-daa3-47a9-a5a9-0a8e2ab87bf0" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZD935AF163" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/c722c786-5935-4c57-aacd-b5c171a25a24" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=910868764C" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC89000R/amministrazione-trasparente/atti-amministrazioni-enti/ff7e9b78-b18a-43ee-8de8-19687d144c99" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F229"/>
+  <dimension ref="A1:F242"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>7925</v>
+        <v>10134</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3">
+        <v>9929</v>
+      </c>
+      <c r="C3" t="s">
         <v>11</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>5459</v>
+        <v>9569</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>15</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="B5">
-        <v>5234</v>
+        <v>9508</v>
       </c>
       <c r="C5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>18</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="B6">
-        <v>5098</v>
+        <v>9233</v>
       </c>
       <c r="C6" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>21</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="B7">
-        <v>5094</v>
+        <v>9017</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="D7" t="s">
-        <v>33</v>
-[...5 lines deleted...]
-        <v>35</v>
+        <v>24</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="B8">
-        <v>5071</v>
+        <v>8876</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="D8" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="E8" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>26</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="B9">
-        <v>5060</v>
+        <v>8829</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="D9" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-        <v>43</v>
+        <v>30</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="B10">
-        <v>4846</v>
+        <v>8594</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="D10" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>33</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="B11">
-        <v>4437</v>
+        <v>8560</v>
       </c>
       <c r="C11" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="D11" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>53</v>
+        <v>36</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>54</v>
+        <v>34</v>
       </c>
       <c r="B12">
-        <v>4412</v>
+        <v>8550</v>
       </c>
       <c r="C12" t="s">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>58</v>
+        <v>38</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>59</v>
+        <v>39</v>
       </c>
       <c r="B13">
-        <v>4281</v>
+        <v>7925</v>
       </c>
       <c r="C13" t="s">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="D13" t="s">
-        <v>61</v>
-[...5 lines deleted...]
-        <v>63</v>
+        <v>41</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>64</v>
+        <v>42</v>
       </c>
       <c r="B14">
-        <v>4260</v>
+        <v>7895</v>
       </c>
       <c r="C14" t="s">
-        <v>65</v>
+        <v>43</v>
       </c>
       <c r="D14" t="s">
-        <v>66</v>
-[...5 lines deleted...]
-        <v>68</v>
+        <v>44</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>64</v>
+        <v>45</v>
       </c>
       <c r="B15">
-        <v>4239</v>
+        <v>7238</v>
       </c>
       <c r="C15" t="s">
-        <v>69</v>
+        <v>46</v>
       </c>
       <c r="D15" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>72</v>
+        <v>47</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>64</v>
+        <v>48</v>
       </c>
       <c r="B16">
-        <v>4230</v>
+        <v>6218</v>
       </c>
       <c r="C16" t="s">
-        <v>73</v>
+        <v>49</v>
       </c>
       <c r="D16" t="s">
-        <v>74</v>
-[...5 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>77</v>
+        <v>51</v>
       </c>
       <c r="B17">
-        <v>4177</v>
+        <v>5459</v>
       </c>
       <c r="C17" t="s">
-        <v>78</v>
+        <v>52</v>
       </c>
       <c r="D17" t="s">
-        <v>79</v>
-[...5 lines deleted...]
-        <v>81</v>
+        <v>53</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>82</v>
+        <v>54</v>
       </c>
       <c r="B18">
-        <v>4075</v>
+        <v>5234</v>
       </c>
       <c r="C18" t="s">
-        <v>83</v>
+        <v>55</v>
       </c>
       <c r="D18" t="s">
-        <v>84</v>
-[...5 lines deleted...]
-        <v>86</v>
+        <v>56</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>82</v>
+        <v>57</v>
       </c>
       <c r="B19">
-        <v>4032</v>
+        <v>5098</v>
       </c>
       <c r="C19" t="s">
-        <v>87</v>
+        <v>58</v>
       </c>
       <c r="D19" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-        <v>90</v>
+        <v>59</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>82</v>
+        <v>60</v>
       </c>
       <c r="B20">
-        <v>3955</v>
+        <v>5094</v>
       </c>
       <c r="C20" t="s">
-        <v>91</v>
+        <v>61</v>
       </c>
       <c r="D20" t="s">
-        <v>92</v>
-[...5 lines deleted...]
-        <v>94</v>
+        <v>62</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>95</v>
+        <v>60</v>
       </c>
       <c r="B21">
-        <v>3891</v>
+        <v>5071</v>
       </c>
       <c r="C21" t="s">
-        <v>96</v>
+        <v>63</v>
       </c>
       <c r="D21" t="s">
-        <v>97</v>
-[...5 lines deleted...]
-        <v>99</v>
+        <v>64</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="B22">
-        <v>3415</v>
+        <v>5060</v>
       </c>
       <c r="C22" t="s">
-        <v>101</v>
+        <v>65</v>
       </c>
       <c r="D22" t="s">
-        <v>102</v>
-[...5 lines deleted...]
-        <v>104</v>
+        <v>66</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>105</v>
+        <v>67</v>
       </c>
       <c r="B23">
-        <v>3102</v>
+        <v>4846</v>
       </c>
       <c r="C23" t="s">
-        <v>106</v>
+        <v>68</v>
       </c>
       <c r="D23" t="s">
-        <v>107</v>
-[...5 lines deleted...]
-        <v>109</v>
+        <v>69</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>70</v>
       </c>
       <c r="B24">
-        <v>2955</v>
+        <v>4437</v>
       </c>
       <c r="C24" t="s">
-        <v>111</v>
+        <v>71</v>
       </c>
       <c r="D24" t="s">
-        <v>112</v>
-[...5 lines deleted...]
-        <v>113</v>
+        <v>72</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>114</v>
+        <v>73</v>
       </c>
       <c r="B25">
-        <v>2937</v>
+        <v>4412</v>
       </c>
       <c r="C25" t="s">
-        <v>115</v>
+        <v>74</v>
       </c>
       <c r="D25" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-        <v>118</v>
+        <v>75</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>114</v>
+        <v>76</v>
       </c>
       <c r="B26">
-        <v>2936</v>
+        <v>4281</v>
       </c>
       <c r="C26" t="s">
-        <v>119</v>
+        <v>77</v>
       </c>
       <c r="D26" t="s">
-        <v>120</v>
-[...5 lines deleted...]
-        <v>122</v>
+        <v>78</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>114</v>
+        <v>79</v>
       </c>
       <c r="B27">
-        <v>2935</v>
+        <v>4260</v>
       </c>
       <c r="C27" t="s">
-        <v>123</v>
+        <v>80</v>
       </c>
       <c r="D27" t="s">
-        <v>124</v>
-[...5 lines deleted...]
-        <v>126</v>
+        <v>81</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>127</v>
+        <v>79</v>
       </c>
       <c r="B28">
-        <v>2832</v>
+        <v>4239</v>
       </c>
       <c r="C28" t="s">
-        <v>128</v>
+        <v>82</v>
       </c>
       <c r="D28" t="s">
-        <v>129</v>
-[...5 lines deleted...]
-        <v>131</v>
+        <v>83</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>79</v>
       </c>
       <c r="B29">
-        <v>2795</v>
+        <v>4230</v>
       </c>
       <c r="C29" t="s">
-        <v>132</v>
+        <v>84</v>
       </c>
       <c r="D29" t="s">
-        <v>133</v>
-[...5 lines deleted...]
-        <v>135</v>
+        <v>85</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>136</v>
+        <v>86</v>
       </c>
       <c r="B30">
-        <v>2734</v>
+        <v>4177</v>
       </c>
       <c r="C30" t="s">
-        <v>137</v>
+        <v>87</v>
       </c>
       <c r="D30" t="s">
-        <v>138</v>
-[...5 lines deleted...]
-        <v>140</v>
+        <v>88</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>141</v>
+        <v>89</v>
       </c>
       <c r="B31">
-        <v>2578</v>
+        <v>4075</v>
       </c>
       <c r="C31" t="s">
-        <v>142</v>
+        <v>90</v>
       </c>
       <c r="D31" t="s">
-        <v>143</v>
-[...5 lines deleted...]
-        <v>145</v>
+        <v>91</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>141</v>
+        <v>89</v>
       </c>
       <c r="B32">
-        <v>2562</v>
+        <v>4032</v>
       </c>
       <c r="C32" t="s">
-        <v>146</v>
+        <v>92</v>
       </c>
       <c r="D32" t="s">
-        <v>147</v>
-[...5 lines deleted...]
-        <v>149</v>
+        <v>93</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>141</v>
+        <v>89</v>
       </c>
       <c r="B33">
-        <v>2554</v>
+        <v>3955</v>
       </c>
       <c r="C33" t="s">
-        <v>150</v>
+        <v>94</v>
       </c>
       <c r="D33" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-        <v>153</v>
+        <v>95</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>154</v>
+        <v>96</v>
       </c>
       <c r="B34">
-        <v>2383</v>
+        <v>3891</v>
       </c>
       <c r="C34" t="s">
-        <v>155</v>
+        <v>97</v>
       </c>
       <c r="D34" t="s">
-        <v>156</v>
-[...5 lines deleted...]
-        <v>158</v>
+        <v>98</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>159</v>
+        <v>99</v>
       </c>
       <c r="B35">
-        <v>2775</v>
+        <v>3415</v>
       </c>
       <c r="C35" t="s">
-        <v>160</v>
+        <v>100</v>
       </c>
       <c r="D35" t="s">
-        <v>161</v>
-[...5 lines deleted...]
-        <v>163</v>
+        <v>101</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>159</v>
+        <v>102</v>
       </c>
       <c r="B36">
-        <v>2773</v>
+        <v>3102</v>
       </c>
       <c r="C36" t="s">
-        <v>164</v>
+        <v>103</v>
       </c>
       <c r="D36" t="s">
-        <v>165</v>
-[...5 lines deleted...]
-        <v>167</v>
+        <v>104</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>168</v>
+        <v>105</v>
       </c>
       <c r="B37">
-        <v>2203</v>
+        <v>2955</v>
       </c>
       <c r="C37" t="s">
-        <v>169</v>
+        <v>26</v>
       </c>
       <c r="D37" t="s">
-        <v>170</v>
+        <v>106</v>
       </c>
       <c r="E37" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>26</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>173</v>
+        <v>107</v>
       </c>
       <c r="B38">
-        <v>2134</v>
+        <v>2937</v>
       </c>
       <c r="C38" t="s">
-        <v>174</v>
+        <v>108</v>
       </c>
       <c r="D38" t="s">
-        <v>175</v>
-[...5 lines deleted...]
-        <v>177</v>
+        <v>109</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>178</v>
+        <v>107</v>
       </c>
       <c r="B39">
-        <v>1903</v>
+        <v>2936</v>
       </c>
       <c r="C39" t="s">
+        <v>110</v>
+      </c>
+      <c r="D39" t="s">
         <v>111</v>
       </c>
-      <c r="D39" t="s">
-[...6 lines deleted...]
-        <v>113</v>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>180</v>
+        <v>107</v>
       </c>
       <c r="B40">
-        <v>1874</v>
+        <v>2935</v>
       </c>
       <c r="C40" t="s">
-        <v>181</v>
+        <v>112</v>
       </c>
       <c r="D40" t="s">
-        <v>182</v>
-[...5 lines deleted...]
-        <v>184</v>
+        <v>113</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>180</v>
+        <v>114</v>
       </c>
       <c r="B41">
-        <v>1854</v>
+        <v>2832</v>
       </c>
       <c r="C41" t="s">
-        <v>185</v>
+        <v>115</v>
       </c>
       <c r="D41" t="s">
-        <v>186</v>
-[...5 lines deleted...]
-        <v>188</v>
+        <v>116</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>180</v>
+        <v>114</v>
       </c>
       <c r="B42">
-        <v>1854</v>
+        <v>2795</v>
       </c>
       <c r="C42" t="s">
-        <v>185</v>
+        <v>117</v>
       </c>
       <c r="D42" t="s">
-        <v>186</v>
-[...5 lines deleted...]
-        <v>189</v>
+        <v>118</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>180</v>
+        <v>119</v>
       </c>
       <c r="B43">
-        <v>1854</v>
+        <v>2734</v>
       </c>
       <c r="C43" t="s">
-        <v>185</v>
+        <v>120</v>
       </c>
       <c r="D43" t="s">
-        <v>186</v>
-[...5 lines deleted...]
-        <v>189</v>
+        <v>121</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>190</v>
+        <v>122</v>
       </c>
       <c r="B44">
-        <v>1499</v>
+        <v>2578</v>
       </c>
       <c r="C44" t="s">
-        <v>191</v>
+        <v>123</v>
       </c>
       <c r="D44" t="s">
-        <v>192</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>124</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>195</v>
+        <v>122</v>
       </c>
       <c r="B45">
-        <v>1218</v>
+        <v>2562</v>
       </c>
       <c r="C45" t="s">
-        <v>196</v>
+        <v>125</v>
       </c>
       <c r="D45" t="s">
-        <v>197</v>
-[...5 lines deleted...]
-        <v>199</v>
+        <v>126</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>200</v>
+        <v>122</v>
       </c>
       <c r="B46">
-        <v>1197</v>
+        <v>2554</v>
       </c>
       <c r="C46" t="s">
-        <v>201</v>
+        <v>127</v>
       </c>
       <c r="D46" t="s">
-        <v>202</v>
-[...5 lines deleted...]
-        <v>204</v>
+        <v>128</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>205</v>
+        <v>129</v>
       </c>
       <c r="B47">
-        <v>1036</v>
+        <v>2383</v>
       </c>
       <c r="C47" t="s">
-        <v>206</v>
+        <v>130</v>
       </c>
       <c r="D47" t="s">
-        <v>207</v>
-[...5 lines deleted...]
-        <v>209</v>
+        <v>131</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>205</v>
+        <v>132</v>
       </c>
       <c r="B48">
-        <v>1031</v>
+        <v>2775</v>
       </c>
       <c r="C48" t="s">
-        <v>210</v>
+        <v>133</v>
       </c>
       <c r="D48" t="s">
-        <v>211</v>
-[...5 lines deleted...]
-        <v>213</v>
+        <v>134</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>214</v>
+        <v>132</v>
       </c>
       <c r="B49">
-        <v>942</v>
+        <v>2773</v>
       </c>
       <c r="C49" t="s">
-        <v>215</v>
+        <v>135</v>
       </c>
       <c r="D49" t="s">
-        <v>216</v>
-[...5 lines deleted...]
-        <v>218</v>
+        <v>136</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>219</v>
+        <v>137</v>
       </c>
       <c r="B50">
-        <v>637</v>
+        <v>2203</v>
       </c>
       <c r="C50" t="s">
-        <v>220</v>
+        <v>138</v>
       </c>
       <c r="D50" t="s">
-        <v>221</v>
-[...5 lines deleted...]
-        <v>223</v>
+        <v>139</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>224</v>
+        <v>140</v>
       </c>
       <c r="B51">
-        <v>529</v>
+        <v>2134</v>
       </c>
       <c r="C51" t="s">
-        <v>225</v>
+        <v>141</v>
       </c>
       <c r="D51" t="s">
-        <v>226</v>
-[...5 lines deleted...]
-        <v>228</v>
+        <v>142</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>229</v>
+        <v>143</v>
       </c>
       <c r="B52">
-        <v>131</v>
+        <v>1903</v>
       </c>
       <c r="C52" t="s">
-        <v>230</v>
+        <v>26</v>
       </c>
       <c r="D52" t="s">
-        <v>231</v>
+        <v>144</v>
       </c>
       <c r="E52" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>26</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>234</v>
+        <v>145</v>
       </c>
       <c r="B53">
-        <v>16871</v>
+        <v>1874</v>
       </c>
       <c r="C53" t="s">
-        <v>235</v>
+        <v>146</v>
       </c>
       <c r="D53" t="s">
-        <v>236</v>
-[...5 lines deleted...]
-        <v>238</v>
+        <v>147</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>239</v>
+        <v>145</v>
       </c>
       <c r="B54">
-        <v>16317</v>
+        <v>1854</v>
       </c>
       <c r="C54" t="s">
-        <v>240</v>
+        <v>148</v>
       </c>
       <c r="D54" t="s">
-        <v>241</v>
-[...5 lines deleted...]
-        <v>243</v>
+        <v>149</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>239</v>
+        <v>145</v>
       </c>
       <c r="B55">
-        <v>16315</v>
+        <v>1854</v>
       </c>
       <c r="C55" t="s">
-        <v>244</v>
+        <v>148</v>
       </c>
       <c r="D55" t="s">
-        <v>245</v>
-[...5 lines deleted...]
-        <v>247</v>
+        <v>149</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>239</v>
+        <v>145</v>
       </c>
       <c r="B56">
-        <v>16312</v>
+        <v>1854</v>
       </c>
       <c r="C56" t="s">
-        <v>248</v>
+        <v>148</v>
       </c>
       <c r="D56" t="s">
-        <v>249</v>
-[...5 lines deleted...]
-        <v>251</v>
+        <v>149</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>239</v>
+        <v>150</v>
       </c>
       <c r="B57">
-        <v>16287</v>
+        <v>1499</v>
       </c>
       <c r="C57" t="s">
-        <v>252</v>
+        <v>151</v>
       </c>
       <c r="D57" t="s">
-        <v>253</v>
-[...5 lines deleted...]
-        <v>255</v>
+        <v>152</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>256</v>
+        <v>153</v>
       </c>
       <c r="B58">
-        <v>16175</v>
+        <v>1218</v>
       </c>
       <c r="C58" t="s">
-        <v>257</v>
+        <v>154</v>
       </c>
       <c r="D58" t="s">
-        <v>258</v>
-[...5 lines deleted...]
-        <v>260</v>
+        <v>155</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>261</v>
+        <v>156</v>
       </c>
       <c r="B59">
-        <v>16107</v>
+        <v>1197</v>
       </c>
       <c r="C59" t="s">
-        <v>262</v>
+        <v>157</v>
       </c>
       <c r="D59" t="s">
-        <v>263</v>
-[...5 lines deleted...]
-        <v>265</v>
+        <v>158</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>266</v>
+        <v>159</v>
       </c>
       <c r="B60">
-        <v>15958</v>
+        <v>1036</v>
       </c>
       <c r="C60" t="s">
-        <v>267</v>
+        <v>160</v>
       </c>
       <c r="D60" t="s">
-        <v>268</v>
-[...5 lines deleted...]
-        <v>270</v>
+        <v>161</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>266</v>
+        <v>159</v>
       </c>
       <c r="B61">
-        <v>15952</v>
+        <v>1031</v>
       </c>
       <c r="C61" t="s">
-        <v>271</v>
+        <v>162</v>
       </c>
       <c r="D61" t="s">
-        <v>272</v>
-[...5 lines deleted...]
-        <v>274</v>
+        <v>163</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>266</v>
+        <v>164</v>
       </c>
       <c r="B62">
-        <v>15947</v>
+        <v>942</v>
       </c>
       <c r="C62" t="s">
-        <v>275</v>
+        <v>165</v>
       </c>
       <c r="D62" t="s">
-        <v>276</v>
-[...5 lines deleted...]
-        <v>278</v>
+        <v>166</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>279</v>
+        <v>167</v>
       </c>
       <c r="B63">
-        <v>15485</v>
+        <v>637</v>
       </c>
       <c r="C63" t="s">
-        <v>280</v>
+        <v>168</v>
       </c>
       <c r="D63" t="s">
-        <v>281</v>
-[...5 lines deleted...]
-        <v>283</v>
+        <v>169</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>284</v>
+        <v>170</v>
       </c>
       <c r="B64">
-        <v>15433</v>
+        <v>529</v>
       </c>
       <c r="C64" t="s">
-        <v>285</v>
+        <v>171</v>
       </c>
       <c r="D64" t="s">
-        <v>286</v>
-[...5 lines deleted...]
-        <v>288</v>
+        <v>172</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>289</v>
+        <v>173</v>
       </c>
       <c r="B65">
-        <v>15301</v>
+        <v>131</v>
       </c>
       <c r="C65" t="s">
-        <v>290</v>
+        <v>174</v>
       </c>
       <c r="D65" t="s">
-        <v>291</v>
-[...5 lines deleted...]
-        <v>293</v>
+        <v>175</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>289</v>
+        <v>176</v>
       </c>
       <c r="B66">
-        <v>15300</v>
+        <v>16871</v>
       </c>
       <c r="C66" t="s">
-        <v>294</v>
+        <v>177</v>
       </c>
       <c r="D66" t="s">
-        <v>295</v>
-[...5 lines deleted...]
-        <v>297</v>
+        <v>178</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>298</v>
+        <v>179</v>
       </c>
       <c r="B67">
-        <v>14948</v>
+        <v>16317</v>
       </c>
       <c r="C67" t="s">
-        <v>299</v>
+        <v>180</v>
       </c>
       <c r="D67" t="s">
-        <v>300</v>
-[...5 lines deleted...]
-        <v>302</v>
+        <v>181</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>303</v>
+        <v>179</v>
       </c>
       <c r="B68">
-        <v>14890</v>
+        <v>16315</v>
       </c>
       <c r="C68" t="s">
-        <v>304</v>
+        <v>182</v>
       </c>
       <c r="D68" t="s">
-        <v>305</v>
-[...5 lines deleted...]
-        <v>307</v>
+        <v>183</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>308</v>
+        <v>179</v>
       </c>
       <c r="B69">
-        <v>14805</v>
+        <v>16312</v>
       </c>
       <c r="C69" t="s">
-        <v>309</v>
+        <v>184</v>
       </c>
       <c r="D69" t="s">
-        <v>310</v>
-[...5 lines deleted...]
-        <v>312</v>
+        <v>185</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>313</v>
+        <v>179</v>
       </c>
       <c r="B70">
-        <v>14538</v>
+        <v>16287</v>
       </c>
       <c r="C70" t="s">
-        <v>314</v>
+        <v>186</v>
       </c>
       <c r="D70" t="s">
-        <v>315</v>
-[...5 lines deleted...]
-        <v>317</v>
+        <v>187</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>318</v>
+        <v>188</v>
       </c>
       <c r="B71">
-        <v>14338</v>
+        <v>16175</v>
       </c>
       <c r="C71" t="s">
-        <v>319</v>
+        <v>189</v>
       </c>
       <c r="D71" t="s">
-        <v>320</v>
-[...5 lines deleted...]
-        <v>322</v>
+        <v>190</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>323</v>
+        <v>191</v>
       </c>
       <c r="B72">
-        <v>13677</v>
+        <v>16107</v>
       </c>
       <c r="C72" t="s">
-        <v>324</v>
+        <v>192</v>
       </c>
       <c r="D72" t="s">
-        <v>325</v>
-[...5 lines deleted...]
-        <v>327</v>
+        <v>193</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>328</v>
+        <v>194</v>
       </c>
       <c r="B73">
-        <v>12715</v>
+        <v>15958</v>
       </c>
       <c r="C73" t="s">
-        <v>329</v>
+        <v>195</v>
       </c>
       <c r="D73" t="s">
-        <v>330</v>
-[...5 lines deleted...]
-        <v>332</v>
+        <v>196</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>333</v>
+        <v>194</v>
       </c>
       <c r="B74">
-        <v>11767</v>
+        <v>15952</v>
       </c>
       <c r="C74" t="s">
-        <v>334</v>
+        <v>197</v>
       </c>
       <c r="D74" t="s">
-        <v>335</v>
-[...5 lines deleted...]
-        <v>337</v>
+        <v>198</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>338</v>
+        <v>194</v>
       </c>
       <c r="B75">
-        <v>11264</v>
+        <v>15947</v>
       </c>
       <c r="C75" t="s">
-        <v>339</v>
+        <v>199</v>
       </c>
       <c r="D75" t="s">
-        <v>340</v>
-[...5 lines deleted...]
-        <v>342</v>
+        <v>200</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>343</v>
+        <v>201</v>
       </c>
       <c r="B76">
-        <v>11000</v>
+        <v>15485</v>
       </c>
       <c r="C76" t="s">
-        <v>344</v>
+        <v>202</v>
       </c>
       <c r="D76" t="s">
-        <v>345</v>
-[...5 lines deleted...]
-        <v>347</v>
+        <v>203</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>348</v>
+        <v>204</v>
       </c>
       <c r="B77">
-        <v>10517</v>
+        <v>15433</v>
       </c>
       <c r="C77" t="s">
-        <v>349</v>
+        <v>205</v>
       </c>
       <c r="D77" t="s">
-        <v>350</v>
-[...5 lines deleted...]
-        <v>352</v>
+        <v>206</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>348</v>
+        <v>207</v>
       </c>
       <c r="B78">
-        <v>10498</v>
+        <v>15301</v>
       </c>
       <c r="C78" t="s">
-        <v>353</v>
+        <v>208</v>
       </c>
       <c r="D78" t="s">
-        <v>354</v>
-[...5 lines deleted...]
-        <v>356</v>
+        <v>209</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>357</v>
+        <v>207</v>
       </c>
       <c r="B79">
-        <v>10073</v>
+        <v>15300</v>
       </c>
       <c r="C79" t="s">
-        <v>358</v>
+        <v>210</v>
       </c>
       <c r="D79" t="s">
-        <v>359</v>
-[...5 lines deleted...]
-        <v>361</v>
+        <v>211</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>357</v>
+        <v>212</v>
       </c>
       <c r="B80">
-        <v>10072</v>
+        <v>14948</v>
       </c>
       <c r="C80" t="s">
-        <v>362</v>
+        <v>213</v>
       </c>
       <c r="D80" t="s">
-        <v>363</v>
-[...5 lines deleted...]
-        <v>365</v>
+        <v>214</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>366</v>
+        <v>215</v>
       </c>
       <c r="B81">
-        <v>9951</v>
+        <v>14890</v>
       </c>
       <c r="C81" t="s">
-        <v>367</v>
+        <v>216</v>
       </c>
       <c r="D81" t="s">
-        <v>368</v>
-[...5 lines deleted...]
-        <v>370</v>
+        <v>217</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>366</v>
+        <v>218</v>
       </c>
       <c r="B82">
-        <v>9950</v>
+        <v>14805</v>
       </c>
       <c r="C82" t="s">
-        <v>371</v>
+        <v>219</v>
       </c>
       <c r="D82" t="s">
-        <v>372</v>
-[...5 lines deleted...]
-        <v>374</v>
+        <v>220</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>375</v>
+        <v>221</v>
       </c>
       <c r="B83">
-        <v>9031</v>
+        <v>14538</v>
       </c>
       <c r="C83" t="s">
-        <v>376</v>
+        <v>222</v>
       </c>
       <c r="D83" t="s">
-        <v>377</v>
-[...5 lines deleted...]
-        <v>379</v>
+        <v>223</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>380</v>
+        <v>224</v>
       </c>
       <c r="B84">
-        <v>8759</v>
+        <v>14338</v>
       </c>
       <c r="C84" t="s">
-        <v>381</v>
+        <v>225</v>
       </c>
       <c r="D84" t="s">
-        <v>382</v>
-[...5 lines deleted...]
-        <v>384</v>
+        <v>226</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>385</v>
+        <v>227</v>
       </c>
       <c r="B85">
-        <v>8056</v>
+        <v>13677</v>
       </c>
       <c r="C85" t="s">
-        <v>386</v>
+        <v>228</v>
       </c>
       <c r="D85" t="s">
-        <v>387</v>
-[...5 lines deleted...]
-        <v>389</v>
+        <v>229</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>390</v>
+        <v>230</v>
       </c>
       <c r="B86">
-        <v>7940</v>
+        <v>12715</v>
       </c>
       <c r="C86" t="s">
-        <v>391</v>
+        <v>231</v>
       </c>
       <c r="D86" t="s">
-        <v>392</v>
-[...5 lines deleted...]
-        <v>394</v>
+        <v>232</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>395</v>
+        <v>233</v>
       </c>
       <c r="B87">
-        <v>7591</v>
+        <v>11767</v>
       </c>
       <c r="C87" t="s">
-        <v>396</v>
+        <v>234</v>
       </c>
       <c r="D87" t="s">
-        <v>397</v>
-[...5 lines deleted...]
-        <v>399</v>
+        <v>235</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>395</v>
+        <v>236</v>
       </c>
       <c r="B88">
-        <v>7584</v>
+        <v>11264</v>
       </c>
       <c r="C88" t="s">
-        <v>400</v>
+        <v>237</v>
       </c>
       <c r="D88" t="s">
-        <v>401</v>
-[...5 lines deleted...]
-        <v>403</v>
+        <v>238</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>404</v>
+        <v>239</v>
       </c>
       <c r="B89">
-        <v>6715</v>
+        <v>11000</v>
       </c>
       <c r="C89" t="s">
-        <v>405</v>
+        <v>240</v>
       </c>
       <c r="D89" t="s">
-        <v>406</v>
-[...5 lines deleted...]
-        <v>408</v>
+        <v>241</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>409</v>
+        <v>242</v>
       </c>
       <c r="B90">
-        <v>6512</v>
+        <v>10517</v>
       </c>
       <c r="C90" t="s">
-        <v>111</v>
+        <v>243</v>
       </c>
       <c r="D90" t="s">
-        <v>410</v>
-[...5 lines deleted...]
-        <v>113</v>
+        <v>244</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>411</v>
+        <v>242</v>
       </c>
       <c r="B91">
-        <v>6470</v>
+        <v>10498</v>
       </c>
       <c r="C91" t="s">
-        <v>412</v>
+        <v>245</v>
       </c>
       <c r="D91" t="s">
-        <v>413</v>
-[...5 lines deleted...]
-        <v>415</v>
+        <v>246</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>416</v>
+        <v>247</v>
       </c>
       <c r="B92">
-        <v>6385</v>
+        <v>10073</v>
       </c>
       <c r="C92" t="s">
-        <v>417</v>
+        <v>248</v>
       </c>
       <c r="D92" t="s">
-        <v>418</v>
-[...5 lines deleted...]
-        <v>420</v>
+        <v>249</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>416</v>
+        <v>247</v>
       </c>
       <c r="B93">
-        <v>6384</v>
+        <v>10072</v>
       </c>
       <c r="C93" t="s">
-        <v>421</v>
+        <v>250</v>
       </c>
       <c r="D93" t="s">
-        <v>422</v>
-[...5 lines deleted...]
-        <v>424</v>
+        <v>251</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>425</v>
+        <v>252</v>
       </c>
       <c r="B94">
-        <v>6045</v>
+        <v>9951</v>
       </c>
       <c r="C94" t="s">
-        <v>426</v>
+        <v>253</v>
       </c>
       <c r="D94" t="s">
-        <v>427</v>
-[...5 lines deleted...]
-        <v>429</v>
+        <v>254</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>425</v>
+        <v>252</v>
       </c>
       <c r="B95">
-        <v>6010</v>
+        <v>9950</v>
       </c>
       <c r="C95" t="s">
-        <v>430</v>
+        <v>255</v>
       </c>
       <c r="D95" t="s">
-        <v>431</v>
-[...5 lines deleted...]
-        <v>433</v>
+        <v>256</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>434</v>
+        <v>257</v>
       </c>
       <c r="B96">
-        <v>5994</v>
+        <v>9031</v>
       </c>
       <c r="C96" t="s">
-        <v>435</v>
+        <v>258</v>
       </c>
       <c r="D96" t="s">
-        <v>436</v>
-[...5 lines deleted...]
-        <v>438</v>
+        <v>259</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>434</v>
+        <v>260</v>
       </c>
       <c r="B97">
-        <v>5977</v>
+        <v>8759</v>
       </c>
       <c r="C97" t="s">
-        <v>439</v>
+        <v>261</v>
       </c>
       <c r="D97" t="s">
-        <v>440</v>
-[...5 lines deleted...]
-        <v>442</v>
+        <v>262</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>443</v>
+        <v>263</v>
       </c>
       <c r="B98">
-        <v>5690</v>
+        <v>8056</v>
       </c>
       <c r="C98" t="s">
-        <v>444</v>
+        <v>264</v>
       </c>
       <c r="D98" t="s">
-        <v>445</v>
-[...5 lines deleted...]
-        <v>447</v>
+        <v>265</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>443</v>
+        <v>266</v>
       </c>
       <c r="B99">
-        <v>5674</v>
+        <v>7940</v>
       </c>
       <c r="C99" t="s">
-        <v>448</v>
+        <v>267</v>
       </c>
       <c r="D99" t="s">
-        <v>449</v>
-[...5 lines deleted...]
-        <v>451</v>
+        <v>268</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>452</v>
+        <v>269</v>
       </c>
       <c r="B100">
-        <v>5343</v>
+        <v>7591</v>
       </c>
       <c r="C100" t="s">
-        <v>453</v>
+        <v>270</v>
       </c>
       <c r="D100" t="s">
-        <v>454</v>
-[...5 lines deleted...]
-        <v>456</v>
+        <v>271</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>452</v>
+        <v>269</v>
       </c>
       <c r="B101">
-        <v>5336</v>
+        <v>7584</v>
       </c>
       <c r="C101" t="s">
-        <v>457</v>
+        <v>272</v>
       </c>
       <c r="D101" t="s">
-        <v>458</v>
-[...5 lines deleted...]
-        <v>460</v>
+        <v>273</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>461</v>
+        <v>274</v>
       </c>
       <c r="B102">
-        <v>4873</v>
+        <v>6715</v>
       </c>
       <c r="C102" t="s">
-        <v>462</v>
+        <v>275</v>
       </c>
       <c r="D102" t="s">
-        <v>463</v>
-[...5 lines deleted...]
-        <v>465</v>
+        <v>276</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>466</v>
+        <v>277</v>
       </c>
       <c r="B103">
-        <v>4719</v>
+        <v>6512</v>
       </c>
       <c r="C103" t="s">
-        <v>467</v>
+        <v>26</v>
       </c>
       <c r="D103" t="s">
-        <v>468</v>
+        <v>278</v>
       </c>
       <c r="E103" t="s">
-        <v>469</v>
-[...2 lines deleted...]
-        <v>470</v>
+        <v>26</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>471</v>
+        <v>279</v>
       </c>
       <c r="B104">
-        <v>4676</v>
+        <v>6470</v>
       </c>
       <c r="C104" t="s">
-        <v>472</v>
+        <v>280</v>
       </c>
       <c r="D104" t="s">
-        <v>473</v>
-[...5 lines deleted...]
-        <v>475</v>
+        <v>281</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>471</v>
+        <v>282</v>
       </c>
       <c r="B105">
-        <v>4675</v>
+        <v>6385</v>
       </c>
       <c r="C105" t="s">
-        <v>476</v>
+        <v>283</v>
       </c>
       <c r="D105" t="s">
-        <v>477</v>
-[...5 lines deleted...]
-        <v>479</v>
+        <v>284</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>471</v>
+        <v>282</v>
       </c>
       <c r="B106">
-        <v>4666</v>
+        <v>6384</v>
       </c>
       <c r="C106" t="s">
-        <v>480</v>
+        <v>285</v>
       </c>
       <c r="D106" t="s">
-        <v>481</v>
-[...5 lines deleted...]
-        <v>483</v>
+        <v>286</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>471</v>
+        <v>287</v>
       </c>
       <c r="B107">
-        <v>4661</v>
+        <v>6045</v>
       </c>
       <c r="C107" t="s">
-        <v>484</v>
+        <v>288</v>
       </c>
       <c r="D107" t="s">
-        <v>485</v>
-[...5 lines deleted...]
-        <v>487</v>
+        <v>289</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>471</v>
+        <v>287</v>
       </c>
       <c r="B108">
-        <v>4651</v>
+        <v>6010</v>
       </c>
       <c r="C108" t="s">
-        <v>488</v>
+        <v>290</v>
       </c>
       <c r="D108" t="s">
-        <v>489</v>
-[...5 lines deleted...]
-        <v>491</v>
+        <v>291</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>492</v>
+        <v>292</v>
       </c>
       <c r="B109">
-        <v>3731</v>
+        <v>5994</v>
       </c>
       <c r="C109" t="s">
-        <v>493</v>
+        <v>293</v>
       </c>
       <c r="D109" t="s">
-        <v>494</v>
-[...5 lines deleted...]
-        <v>496</v>
+        <v>294</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>497</v>
+        <v>292</v>
       </c>
       <c r="B110">
-        <v>3641</v>
+        <v>5977</v>
       </c>
       <c r="C110" t="s">
-        <v>498</v>
+        <v>295</v>
       </c>
       <c r="D110" t="s">
-        <v>499</v>
-[...5 lines deleted...]
-        <v>501</v>
+        <v>296</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>502</v>
+        <v>297</v>
       </c>
       <c r="B111">
-        <v>3530</v>
+        <v>5690</v>
       </c>
       <c r="C111" t="s">
-        <v>503</v>
+        <v>298</v>
       </c>
       <c r="D111" t="s">
-        <v>504</v>
-[...5 lines deleted...]
-        <v>506</v>
+        <v>299</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>507</v>
+        <v>297</v>
       </c>
       <c r="B112">
-        <v>3437</v>
+        <v>5674</v>
       </c>
       <c r="C112" t="s">
-        <v>508</v>
+        <v>300</v>
       </c>
       <c r="D112" t="s">
-        <v>509</v>
-[...5 lines deleted...]
-        <v>511</v>
+        <v>301</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>507</v>
+        <v>302</v>
       </c>
       <c r="B113">
-        <v>3432</v>
+        <v>5343</v>
       </c>
       <c r="C113" t="s">
-        <v>512</v>
+        <v>303</v>
       </c>
       <c r="D113" t="s">
-        <v>513</v>
-[...5 lines deleted...]
-        <v>515</v>
+        <v>304</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>516</v>
+        <v>302</v>
       </c>
       <c r="B114">
-        <v>3247</v>
+        <v>5336</v>
       </c>
       <c r="C114" t="s">
-        <v>517</v>
+        <v>305</v>
       </c>
       <c r="D114" t="s">
-        <v>518</v>
-[...5 lines deleted...]
-        <v>520</v>
+        <v>306</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>521</v>
+        <v>307</v>
       </c>
       <c r="B115">
-        <v>2925</v>
+        <v>4873</v>
       </c>
       <c r="C115" t="s">
-        <v>111</v>
+        <v>308</v>
       </c>
       <c r="D115" t="s">
-        <v>522</v>
-[...5 lines deleted...]
-        <v>113</v>
+        <v>309</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>523</v>
+        <v>310</v>
       </c>
       <c r="B116">
-        <v>2601</v>
+        <v>4719</v>
       </c>
       <c r="C116" t="s">
-        <v>524</v>
+        <v>311</v>
       </c>
       <c r="D116" t="s">
-        <v>525</v>
-[...5 lines deleted...]
-        <v>527</v>
+        <v>312</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>528</v>
+        <v>313</v>
       </c>
       <c r="B117">
-        <v>2431</v>
+        <v>4676</v>
       </c>
       <c r="C117" t="s">
-        <v>529</v>
+        <v>314</v>
       </c>
       <c r="D117" t="s">
-        <v>530</v>
-[...5 lines deleted...]
-        <v>532</v>
+        <v>315</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>533</v>
+        <v>313</v>
       </c>
       <c r="B118">
-        <v>2340</v>
+        <v>4675</v>
       </c>
       <c r="C118" t="s">
-        <v>534</v>
+        <v>316</v>
       </c>
       <c r="D118" t="s">
-        <v>535</v>
-[...5 lines deleted...]
-        <v>537</v>
+        <v>317</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>538</v>
+        <v>313</v>
       </c>
       <c r="B119">
-        <v>2257</v>
+        <v>4666</v>
       </c>
       <c r="C119" t="s">
-        <v>539</v>
+        <v>318</v>
       </c>
       <c r="D119" t="s">
-        <v>540</v>
-[...5 lines deleted...]
-        <v>542</v>
+        <v>319</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>543</v>
+        <v>313</v>
       </c>
       <c r="B120">
-        <v>2208</v>
+        <v>4661</v>
       </c>
       <c r="C120" t="s">
-        <v>544</v>
+        <v>320</v>
       </c>
       <c r="D120" t="s">
-        <v>545</v>
-[...5 lines deleted...]
-        <v>547</v>
+        <v>321</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>543</v>
+        <v>313</v>
       </c>
       <c r="B121">
-        <v>2167</v>
+        <v>4651</v>
       </c>
       <c r="C121" t="s">
-        <v>548</v>
+        <v>322</v>
       </c>
       <c r="D121" t="s">
-        <v>549</v>
-[...5 lines deleted...]
-        <v>551</v>
+        <v>323</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>543</v>
+        <v>324</v>
       </c>
       <c r="B122">
-        <v>2160</v>
+        <v>3731</v>
       </c>
       <c r="C122" t="s">
-        <v>552</v>
+        <v>325</v>
       </c>
       <c r="D122" t="s">
-        <v>553</v>
-[...5 lines deleted...]
-        <v>555</v>
+        <v>326</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>543</v>
+        <v>327</v>
       </c>
       <c r="B123">
-        <v>2154</v>
+        <v>3641</v>
       </c>
       <c r="C123" t="s">
-        <v>556</v>
+        <v>328</v>
       </c>
       <c r="D123" t="s">
-        <v>557</v>
-[...5 lines deleted...]
-        <v>559</v>
+        <v>329</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>560</v>
+        <v>330</v>
       </c>
       <c r="B124">
-        <v>1766</v>
+        <v>3530</v>
       </c>
       <c r="C124" t="s">
-        <v>561</v>
+        <v>331</v>
       </c>
       <c r="D124" t="s">
-        <v>562</v>
-[...5 lines deleted...]
-        <v>564</v>
+        <v>332</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>565</v>
+        <v>333</v>
       </c>
       <c r="B125">
-        <v>1702</v>
+        <v>3437</v>
       </c>
       <c r="C125" t="s">
-        <v>566</v>
+        <v>334</v>
       </c>
       <c r="D125" t="s">
-        <v>567</v>
-[...5 lines deleted...]
-        <v>569</v>
+        <v>335</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>570</v>
+        <v>333</v>
       </c>
       <c r="B126">
-        <v>1655</v>
+        <v>3432</v>
       </c>
       <c r="C126" t="s">
-        <v>571</v>
+        <v>336</v>
       </c>
       <c r="D126" t="s">
-        <v>572</v>
-[...5 lines deleted...]
-        <v>574</v>
+        <v>337</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>575</v>
+        <v>338</v>
       </c>
       <c r="B127">
-        <v>1470</v>
+        <v>3247</v>
       </c>
       <c r="C127" t="s">
-        <v>576</v>
+        <v>339</v>
       </c>
       <c r="D127" t="s">
-        <v>577</v>
-[...5 lines deleted...]
-        <v>579</v>
+        <v>340</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>580</v>
+        <v>341</v>
       </c>
       <c r="B128">
-        <v>1135</v>
+        <v>2925</v>
       </c>
       <c r="C128" t="s">
-        <v>111</v>
+        <v>26</v>
       </c>
       <c r="D128" t="s">
-        <v>581</v>
+        <v>342</v>
       </c>
       <c r="E128" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>26</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>582</v>
+        <v>343</v>
       </c>
       <c r="B129">
-        <v>832</v>
+        <v>2601</v>
       </c>
       <c r="C129" t="s">
-        <v>583</v>
+        <v>344</v>
       </c>
       <c r="D129" t="s">
-        <v>584</v>
-[...5 lines deleted...]
-        <v>586</v>
+        <v>345</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>587</v>
+        <v>346</v>
       </c>
       <c r="B130">
-        <v>700</v>
+        <v>2431</v>
       </c>
       <c r="C130" t="s">
-        <v>588</v>
+        <v>347</v>
       </c>
       <c r="D130" t="s">
-        <v>589</v>
-[...5 lines deleted...]
-        <v>591</v>
+        <v>348</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>592</v>
+        <v>349</v>
       </c>
       <c r="B131">
-        <v>557</v>
+        <v>2340</v>
       </c>
       <c r="C131" t="s">
-        <v>593</v>
+        <v>350</v>
       </c>
       <c r="D131" t="s">
-        <v>594</v>
-[...5 lines deleted...]
-        <v>596</v>
+        <v>351</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>597</v>
+        <v>352</v>
       </c>
       <c r="B132">
-        <v>291</v>
+        <v>2257</v>
       </c>
       <c r="C132" t="s">
-        <v>598</v>
+        <v>353</v>
       </c>
       <c r="D132" t="s">
-        <v>599</v>
-[...5 lines deleted...]
-        <v>601</v>
+        <v>354</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>602</v>
+        <v>355</v>
       </c>
       <c r="B133">
-        <v>16931</v>
+        <v>2208</v>
       </c>
       <c r="C133" t="s">
-        <v>603</v>
+        <v>356</v>
       </c>
       <c r="D133" t="s">
-        <v>604</v>
-[...5 lines deleted...]
-        <v>606</v>
+        <v>357</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>602</v>
+        <v>355</v>
       </c>
       <c r="B134">
-        <v>16930</v>
+        <v>2167</v>
       </c>
       <c r="C134" t="s">
-        <v>111</v>
+        <v>358</v>
       </c>
       <c r="D134" t="s">
-        <v>607</v>
-[...5 lines deleted...]
-        <v>113</v>
+        <v>359</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>608</v>
+        <v>355</v>
       </c>
       <c r="B135">
-        <v>16331</v>
+        <v>2160</v>
       </c>
       <c r="C135" t="s">
-        <v>609</v>
+        <v>360</v>
       </c>
       <c r="D135" t="s">
-        <v>610</v>
-[...5 lines deleted...]
-        <v>612</v>
+        <v>361</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>608</v>
+        <v>355</v>
       </c>
       <c r="B136">
-        <v>16330</v>
+        <v>2154</v>
       </c>
       <c r="C136" t="s">
-        <v>613</v>
+        <v>362</v>
       </c>
       <c r="D136" t="s">
-        <v>614</v>
-[...5 lines deleted...]
-        <v>616</v>
+        <v>363</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>617</v>
+        <v>364</v>
       </c>
       <c r="B137">
-        <v>16095</v>
+        <v>1766</v>
       </c>
       <c r="C137" t="s">
-        <v>618</v>
+        <v>365</v>
       </c>
       <c r="D137" t="s">
-        <v>619</v>
-[...5 lines deleted...]
-        <v>621</v>
+        <v>366</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>622</v>
+        <v>367</v>
       </c>
       <c r="B138">
-        <v>16046</v>
+        <v>1702</v>
       </c>
       <c r="C138" t="s">
-        <v>111</v>
+        <v>368</v>
       </c>
       <c r="D138" t="s">
-        <v>623</v>
-[...5 lines deleted...]
-        <v>113</v>
+        <v>369</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>622</v>
+        <v>370</v>
       </c>
       <c r="B139">
-        <v>16018</v>
+        <v>1655</v>
       </c>
       <c r="C139" t="s">
-        <v>624</v>
+        <v>371</v>
       </c>
       <c r="D139" t="s">
-        <v>625</v>
-[...5 lines deleted...]
-        <v>627</v>
+        <v>372</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>628</v>
+        <v>373</v>
       </c>
       <c r="B140">
-        <v>15647</v>
+        <v>1470</v>
       </c>
       <c r="C140" t="s">
-        <v>629</v>
+        <v>374</v>
       </c>
       <c r="D140" t="s">
-        <v>630</v>
-[...5 lines deleted...]
-        <v>632</v>
+        <v>375</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>633</v>
+        <v>376</v>
       </c>
       <c r="B141">
-        <v>15602</v>
+        <v>1135</v>
       </c>
       <c r="C141" t="s">
-        <v>634</v>
+        <v>26</v>
       </c>
       <c r="D141" t="s">
-        <v>635</v>
+        <v>377</v>
       </c>
       <c r="E141" t="s">
-        <v>636</v>
-[...2 lines deleted...]
-        <v>637</v>
+        <v>26</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>633</v>
+        <v>378</v>
       </c>
       <c r="B142">
-        <v>15540</v>
+        <v>832</v>
       </c>
       <c r="C142" t="s">
-        <v>638</v>
+        <v>379</v>
       </c>
       <c r="D142" t="s">
-        <v>639</v>
-[...5 lines deleted...]
-        <v>641</v>
+        <v>380</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>633</v>
+        <v>381</v>
       </c>
       <c r="B143">
-        <v>15538</v>
+        <v>700</v>
       </c>
       <c r="C143" t="s">
-        <v>642</v>
+        <v>382</v>
       </c>
       <c r="D143" t="s">
-        <v>643</v>
-[...5 lines deleted...]
-        <v>645</v>
+        <v>383</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>646</v>
+        <v>384</v>
       </c>
       <c r="B144">
-        <v>15444</v>
+        <v>557</v>
       </c>
       <c r="C144" t="s">
-        <v>647</v>
+        <v>385</v>
       </c>
       <c r="D144" t="s">
-        <v>648</v>
-[...5 lines deleted...]
-        <v>650</v>
+        <v>386</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>651</v>
+        <v>387</v>
       </c>
       <c r="B145">
-        <v>15360</v>
+        <v>291</v>
       </c>
       <c r="C145" t="s">
-        <v>652</v>
+        <v>388</v>
       </c>
       <c r="D145" t="s">
-        <v>653</v>
-[...5 lines deleted...]
-        <v>655</v>
+        <v>389</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>656</v>
+        <v>390</v>
       </c>
       <c r="B146">
-        <v>15249</v>
+        <v>16931</v>
       </c>
       <c r="C146" t="s">
-        <v>657</v>
+        <v>391</v>
       </c>
       <c r="D146" t="s">
-        <v>658</v>
-[...5 lines deleted...]
-        <v>660</v>
+        <v>392</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>661</v>
+        <v>390</v>
       </c>
       <c r="B147">
-        <v>15064</v>
+        <v>16930</v>
       </c>
       <c r="C147" t="s">
-        <v>662</v>
+        <v>26</v>
       </c>
       <c r="D147" t="s">
-        <v>663</v>
+        <v>393</v>
       </c>
       <c r="E147" t="s">
-        <v>664</v>
-[...2 lines deleted...]
-        <v>665</v>
+        <v>26</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>666</v>
+        <v>394</v>
       </c>
       <c r="B148">
-        <v>14709</v>
+        <v>16331</v>
       </c>
       <c r="C148" t="s">
-        <v>667</v>
+        <v>395</v>
       </c>
       <c r="D148" t="s">
-        <v>668</v>
-[...5 lines deleted...]
-        <v>670</v>
+        <v>396</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>671</v>
+        <v>394</v>
       </c>
       <c r="B149">
-        <v>14413</v>
+        <v>16330</v>
       </c>
       <c r="C149" t="s">
-        <v>672</v>
+        <v>397</v>
       </c>
       <c r="D149" t="s">
-        <v>673</v>
-[...5 lines deleted...]
-        <v>675</v>
+        <v>398</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>676</v>
+        <v>399</v>
       </c>
       <c r="B150">
-        <v>14094</v>
+        <v>16095</v>
       </c>
       <c r="C150" t="s">
-        <v>677</v>
+        <v>400</v>
       </c>
       <c r="D150" t="s">
-        <v>678</v>
-[...5 lines deleted...]
-        <v>680</v>
+        <v>401</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>676</v>
+        <v>402</v>
       </c>
       <c r="B151">
-        <v>14068</v>
+        <v>16046</v>
       </c>
       <c r="C151" t="s">
-        <v>681</v>
+        <v>26</v>
       </c>
       <c r="D151" t="s">
-        <v>682</v>
+        <v>403</v>
       </c>
       <c r="E151" t="s">
-        <v>683</v>
-[...2 lines deleted...]
-        <v>684</v>
+        <v>26</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>685</v>
+        <v>402</v>
       </c>
       <c r="B152">
-        <v>13161</v>
+        <v>16018</v>
       </c>
       <c r="C152" t="s">
-        <v>686</v>
+        <v>404</v>
       </c>
       <c r="D152" t="s">
-        <v>687</v>
-[...5 lines deleted...]
-        <v>689</v>
+        <v>405</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>690</v>
+        <v>406</v>
       </c>
       <c r="B153">
-        <v>13034</v>
+        <v>15647</v>
       </c>
       <c r="C153" t="s">
-        <v>691</v>
+        <v>407</v>
       </c>
       <c r="D153" t="s">
-        <v>692</v>
-[...5 lines deleted...]
-        <v>694</v>
+        <v>408</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>695</v>
+        <v>409</v>
       </c>
       <c r="B154">
-        <v>12863</v>
+        <v>15602</v>
       </c>
       <c r="C154" t="s">
-        <v>696</v>
+        <v>410</v>
       </c>
       <c r="D154" t="s">
-        <v>697</v>
-[...5 lines deleted...]
-        <v>699</v>
+        <v>411</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>695</v>
+        <v>409</v>
       </c>
       <c r="B155">
-        <v>12863</v>
+        <v>15540</v>
       </c>
       <c r="C155" t="s">
-        <v>700</v>
+        <v>412</v>
       </c>
       <c r="D155" t="s">
-        <v>701</v>
-[...5 lines deleted...]
-        <v>703</v>
+        <v>413</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>704</v>
+        <v>409</v>
       </c>
       <c r="B156">
-        <v>12780</v>
+        <v>15538</v>
       </c>
       <c r="C156" t="s">
-        <v>705</v>
+        <v>414</v>
       </c>
       <c r="D156" t="s">
-        <v>706</v>
-[...5 lines deleted...]
-        <v>708</v>
+        <v>415</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>704</v>
+        <v>416</v>
       </c>
       <c r="B157">
-        <v>12762</v>
+        <v>15444</v>
       </c>
       <c r="C157" t="s">
-        <v>111</v>
+        <v>417</v>
       </c>
       <c r="D157" t="s">
-        <v>709</v>
-[...5 lines deleted...]
-        <v>113</v>
+        <v>418</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>704</v>
+        <v>419</v>
       </c>
       <c r="B158">
-        <v>12731</v>
+        <v>15360</v>
       </c>
       <c r="C158" t="s">
-        <v>710</v>
+        <v>420</v>
       </c>
       <c r="D158" t="s">
-        <v>711</v>
-[...5 lines deleted...]
-        <v>713</v>
+        <v>421</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>714</v>
+        <v>422</v>
       </c>
       <c r="B159">
-        <v>12652</v>
+        <v>15249</v>
       </c>
       <c r="C159" t="s">
-        <v>715</v>
+        <v>423</v>
       </c>
       <c r="D159" t="s">
-        <v>716</v>
-[...5 lines deleted...]
-        <v>718</v>
+        <v>424</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>719</v>
+        <v>425</v>
       </c>
       <c r="B160">
-        <v>12464</v>
+        <v>15064</v>
       </c>
       <c r="C160" t="s">
-        <v>720</v>
+        <v>426</v>
       </c>
       <c r="D160" t="s">
-        <v>721</v>
-[...5 lines deleted...]
-        <v>723</v>
+        <v>427</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>724</v>
+        <v>428</v>
       </c>
       <c r="B161">
-        <v>12430</v>
+        <v>14709</v>
       </c>
       <c r="C161" t="s">
-        <v>725</v>
+        <v>429</v>
       </c>
       <c r="D161" t="s">
-        <v>726</v>
-[...5 lines deleted...]
-        <v>728</v>
+        <v>430</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>729</v>
+        <v>431</v>
       </c>
       <c r="B162">
-        <v>12337</v>
+        <v>14413</v>
       </c>
       <c r="C162" t="s">
-        <v>111</v>
+        <v>432</v>
       </c>
       <c r="D162" t="s">
-        <v>730</v>
-[...5 lines deleted...]
-        <v>113</v>
+        <v>433</v>
+      </c>
+      <c r="E162" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>731</v>
+        <v>434</v>
       </c>
       <c r="B163">
-        <v>12091</v>
+        <v>14094</v>
       </c>
       <c r="C163" t="s">
-        <v>111</v>
+        <v>435</v>
       </c>
       <c r="D163" t="s">
-        <v>732</v>
-[...5 lines deleted...]
-        <v>113</v>
+        <v>436</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>733</v>
+        <v>434</v>
       </c>
       <c r="B164">
-        <v>12011</v>
+        <v>14068</v>
       </c>
       <c r="C164" t="s">
-        <v>734</v>
+        <v>437</v>
       </c>
       <c r="D164" t="s">
-        <v>735</v>
-[...5 lines deleted...]
-        <v>737</v>
+        <v>438</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>738</v>
+        <v>439</v>
       </c>
       <c r="B165">
-        <v>11702</v>
+        <v>13161</v>
       </c>
       <c r="C165" t="s">
-        <v>739</v>
+        <v>440</v>
       </c>
       <c r="D165" t="s">
-        <v>740</v>
-[...5 lines deleted...]
-        <v>742</v>
+        <v>441</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>743</v>
+        <v>442</v>
       </c>
       <c r="B166">
-        <v>11657</v>
+        <v>13034</v>
       </c>
       <c r="C166" t="s">
-        <v>744</v>
+        <v>443</v>
       </c>
       <c r="D166" t="s">
-        <v>745</v>
-[...5 lines deleted...]
-        <v>747</v>
+        <v>444</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>748</v>
+        <v>445</v>
       </c>
       <c r="B167">
-        <v>11526</v>
+        <v>12863</v>
       </c>
       <c r="C167" t="s">
-        <v>749</v>
+        <v>446</v>
       </c>
       <c r="D167" t="s">
-        <v>750</v>
-[...5 lines deleted...]
-        <v>752</v>
+        <v>447</v>
+      </c>
+      <c r="E167" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>753</v>
+        <v>445</v>
       </c>
       <c r="B168">
-        <v>11341</v>
+        <v>12863</v>
       </c>
       <c r="C168" t="s">
-        <v>754</v>
+        <v>448</v>
       </c>
       <c r="D168" t="s">
-        <v>755</v>
-[...5 lines deleted...]
-        <v>757</v>
+        <v>449</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>758</v>
+        <v>450</v>
       </c>
       <c r="B169">
-        <v>11140</v>
+        <v>12780</v>
       </c>
       <c r="C169" t="s">
-        <v>759</v>
+        <v>451</v>
       </c>
       <c r="D169" t="s">
-        <v>760</v>
-[...5 lines deleted...]
-        <v>762</v>
+        <v>452</v>
+      </c>
+      <c r="E169" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F169" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>763</v>
+        <v>450</v>
       </c>
       <c r="B170">
-        <v>11036</v>
+        <v>12762</v>
       </c>
       <c r="C170" t="s">
-        <v>764</v>
+        <v>26</v>
       </c>
       <c r="D170" t="s">
-        <v>765</v>
+        <v>453</v>
       </c>
       <c r="E170" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-        <v>767</v>
+        <v>26</v>
+      </c>
+      <c r="F170" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>763</v>
+        <v>450</v>
       </c>
       <c r="B171">
-        <v>11026</v>
+        <v>12731</v>
       </c>
       <c r="C171" t="s">
-        <v>768</v>
+        <v>454</v>
       </c>
       <c r="D171" t="s">
-        <v>769</v>
-[...5 lines deleted...]
-        <v>771</v>
+        <v>455</v>
+      </c>
+      <c r="E171" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F171" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>763</v>
+        <v>456</v>
       </c>
       <c r="B172">
-        <v>11025</v>
+        <v>12652</v>
       </c>
       <c r="C172" t="s">
-        <v>772</v>
+        <v>457</v>
       </c>
       <c r="D172" t="s">
-        <v>773</v>
-[...5 lines deleted...]
-        <v>775</v>
+        <v>458</v>
+      </c>
+      <c r="E172" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F172" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>776</v>
+        <v>459</v>
       </c>
       <c r="B173">
-        <v>10016</v>
+        <v>12464</v>
       </c>
       <c r="C173" t="s">
-        <v>777</v>
+        <v>460</v>
       </c>
       <c r="D173" t="s">
-        <v>778</v>
-[...5 lines deleted...]
-        <v>780</v>
+        <v>461</v>
+      </c>
+      <c r="E173" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F173" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>776</v>
+        <v>462</v>
       </c>
       <c r="B174">
-        <v>10016</v>
+        <v>12430</v>
       </c>
       <c r="C174" t="s">
-        <v>781</v>
+        <v>463</v>
       </c>
       <c r="D174" t="s">
-        <v>782</v>
-[...5 lines deleted...]
-        <v>784</v>
+        <v>464</v>
+      </c>
+      <c r="E174" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F174" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>785</v>
+        <v>465</v>
       </c>
       <c r="B175">
-        <v>9911</v>
+        <v>12337</v>
       </c>
       <c r="C175" t="s">
-        <v>786</v>
+        <v>26</v>
       </c>
       <c r="D175" t="s">
-        <v>787</v>
+        <v>466</v>
       </c>
       <c r="E175" t="s">
-        <v>788</v>
-[...2 lines deleted...]
-        <v>789</v>
+        <v>26</v>
+      </c>
+      <c r="F175" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>785</v>
+        <v>467</v>
       </c>
       <c r="B176">
-        <v>9898</v>
+        <v>12091</v>
       </c>
       <c r="C176" t="s">
-        <v>790</v>
+        <v>26</v>
       </c>
       <c r="D176" t="s">
-        <v>791</v>
+        <v>468</v>
       </c>
       <c r="E176" t="s">
-        <v>792</v>
-[...2 lines deleted...]
-        <v>793</v>
+        <v>26</v>
+      </c>
+      <c r="F176" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>794</v>
+        <v>469</v>
       </c>
       <c r="B177">
-        <v>9847</v>
+        <v>12011</v>
       </c>
       <c r="C177" t="s">
-        <v>795</v>
+        <v>470</v>
       </c>
       <c r="D177" t="s">
-        <v>796</v>
-[...5 lines deleted...]
-        <v>798</v>
+        <v>471</v>
+      </c>
+      <c r="E177" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F177" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>799</v>
+        <v>472</v>
       </c>
       <c r="B178">
-        <v>8744</v>
+        <v>11702</v>
       </c>
       <c r="C178" t="s">
-        <v>111</v>
+        <v>473</v>
       </c>
       <c r="D178" t="s">
-        <v>800</v>
-[...5 lines deleted...]
-        <v>113</v>
+        <v>474</v>
+      </c>
+      <c r="E178" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F178" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>799</v>
+        <v>475</v>
       </c>
       <c r="B179">
-        <v>8743</v>
+        <v>11657</v>
       </c>
       <c r="C179" t="s">
-        <v>111</v>
+        <v>476</v>
       </c>
       <c r="D179" t="s">
-        <v>801</v>
-[...5 lines deleted...]
-        <v>113</v>
+        <v>477</v>
+      </c>
+      <c r="E179" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F179" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>802</v>
+        <v>478</v>
       </c>
       <c r="B180">
-        <v>8230</v>
+        <v>11526</v>
       </c>
       <c r="C180" t="s">
-        <v>803</v>
+        <v>479</v>
       </c>
       <c r="D180" t="s">
-        <v>804</v>
-[...5 lines deleted...]
-        <v>806</v>
+        <v>480</v>
+      </c>
+      <c r="E180" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F180" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>807</v>
+        <v>481</v>
       </c>
       <c r="B181">
-        <v>8017</v>
+        <v>11341</v>
       </c>
       <c r="C181" t="s">
-        <v>808</v>
+        <v>482</v>
       </c>
       <c r="D181" t="s">
-        <v>809</v>
-[...5 lines deleted...]
-        <v>811</v>
+        <v>483</v>
+      </c>
+      <c r="E181" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F181" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>807</v>
+        <v>484</v>
       </c>
       <c r="B182">
-        <v>8015</v>
+        <v>11140</v>
       </c>
       <c r="C182" t="s">
-        <v>812</v>
+        <v>485</v>
       </c>
       <c r="D182" t="s">
-        <v>813</v>
-[...5 lines deleted...]
-        <v>815</v>
+        <v>486</v>
+      </c>
+      <c r="E182" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F182" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>807</v>
+        <v>487</v>
       </c>
       <c r="B183">
-        <v>8013</v>
+        <v>11036</v>
       </c>
       <c r="C183" t="s">
-        <v>816</v>
+        <v>488</v>
       </c>
       <c r="D183" t="s">
-        <v>817</v>
-[...5 lines deleted...]
-        <v>819</v>
+        <v>489</v>
+      </c>
+      <c r="E183" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F183" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>820</v>
+        <v>487</v>
       </c>
       <c r="B184">
-        <v>7531</v>
+        <v>11026</v>
       </c>
       <c r="C184" t="s">
-        <v>111</v>
+        <v>490</v>
       </c>
       <c r="D184" t="s">
-        <v>821</v>
-[...5 lines deleted...]
-        <v>113</v>
+        <v>491</v>
+      </c>
+      <c r="E184" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F184" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>822</v>
+        <v>487</v>
       </c>
       <c r="B185">
-        <v>7460</v>
+        <v>11025</v>
       </c>
       <c r="C185" t="s">
-        <v>111</v>
+        <v>492</v>
       </c>
       <c r="D185" t="s">
-        <v>823</v>
-[...5 lines deleted...]
-        <v>113</v>
+        <v>493</v>
+      </c>
+      <c r="E185" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F185" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>824</v>
+        <v>494</v>
       </c>
       <c r="B186">
-        <v>7351</v>
+        <v>10016</v>
       </c>
       <c r="C186" t="s">
-        <v>111</v>
+        <v>495</v>
       </c>
       <c r="D186" t="s">
-        <v>825</v>
-[...5 lines deleted...]
-        <v>113</v>
+        <v>496</v>
+      </c>
+      <c r="E186" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F186" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>826</v>
+        <v>494</v>
       </c>
       <c r="B187">
-        <v>7283</v>
+        <v>10016</v>
       </c>
       <c r="C187" t="s">
-        <v>111</v>
+        <v>497</v>
       </c>
       <c r="D187" t="s">
-        <v>827</v>
-[...5 lines deleted...]
-        <v>113</v>
+        <v>498</v>
+      </c>
+      <c r="E187" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F187" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>828</v>
+        <v>499</v>
       </c>
       <c r="B188">
-        <v>6547</v>
+        <v>9911</v>
       </c>
       <c r="C188" t="s">
-        <v>829</v>
+        <v>500</v>
       </c>
       <c r="D188" t="s">
-        <v>830</v>
-[...5 lines deleted...]
-        <v>832</v>
+        <v>501</v>
+      </c>
+      <c r="E188" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F188" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>833</v>
+        <v>499</v>
       </c>
       <c r="B189">
-        <v>6330</v>
+        <v>9898</v>
       </c>
       <c r="C189" t="s">
-        <v>834</v>
+        <v>502</v>
       </c>
       <c r="D189" t="s">
-        <v>835</v>
-[...5 lines deleted...]
-        <v>837</v>
+        <v>503</v>
+      </c>
+      <c r="E189" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F189" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>838</v>
+        <v>504</v>
       </c>
       <c r="B190">
-        <v>4175</v>
+        <v>9847</v>
       </c>
       <c r="C190" t="s">
-        <v>111</v>
+        <v>505</v>
       </c>
       <c r="D190" t="s">
-        <v>839</v>
-[...5 lines deleted...]
-        <v>113</v>
+        <v>506</v>
+      </c>
+      <c r="E190" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F190" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>838</v>
+        <v>507</v>
       </c>
       <c r="B191">
-        <v>4174</v>
+        <v>8744</v>
       </c>
       <c r="C191" t="s">
-        <v>111</v>
+        <v>26</v>
       </c>
       <c r="D191" t="s">
-        <v>840</v>
+        <v>508</v>
       </c>
       <c r="E191" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>26</v>
+      </c>
+      <c r="F191" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>838</v>
+        <v>507</v>
       </c>
       <c r="B192">
-        <v>4173</v>
+        <v>8743</v>
       </c>
       <c r="C192" t="s">
-        <v>111</v>
+        <v>26</v>
       </c>
       <c r="D192" t="s">
-        <v>841</v>
+        <v>509</v>
       </c>
       <c r="E192" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>26</v>
+      </c>
+      <c r="F192" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>838</v>
+        <v>510</v>
       </c>
       <c r="B193">
-        <v>4172</v>
+        <v>8230</v>
       </c>
       <c r="C193" t="s">
-        <v>111</v>
+        <v>511</v>
       </c>
       <c r="D193" t="s">
-        <v>842</v>
-[...5 lines deleted...]
-        <v>113</v>
+        <v>512</v>
+      </c>
+      <c r="E193" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F193" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>838</v>
+        <v>513</v>
       </c>
       <c r="B194">
-        <v>4170</v>
+        <v>8017</v>
       </c>
       <c r="C194" t="s">
-        <v>111</v>
+        <v>514</v>
       </c>
       <c r="D194" t="s">
-        <v>843</v>
-[...5 lines deleted...]
-        <v>113</v>
+        <v>515</v>
+      </c>
+      <c r="E194" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F194" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>838</v>
+        <v>513</v>
       </c>
       <c r="B195">
-        <v>4164</v>
+        <v>8015</v>
       </c>
       <c r="C195" t="s">
-        <v>844</v>
+        <v>516</v>
       </c>
       <c r="D195" t="s">
-        <v>845</v>
-[...5 lines deleted...]
-        <v>847</v>
+        <v>517</v>
+      </c>
+      <c r="E195" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F195" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>838</v>
+        <v>513</v>
       </c>
       <c r="B196">
-        <v>4162</v>
+        <v>8013</v>
       </c>
       <c r="C196" t="s">
-        <v>848</v>
+        <v>518</v>
       </c>
       <c r="D196" t="s">
-        <v>849</v>
-[...5 lines deleted...]
-        <v>851</v>
+        <v>519</v>
+      </c>
+      <c r="E196" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F196" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>852</v>
+        <v>520</v>
       </c>
       <c r="B197">
-        <v>3954</v>
+        <v>7531</v>
       </c>
       <c r="C197" t="s">
-        <v>853</v>
+        <v>26</v>
       </c>
       <c r="D197" t="s">
-        <v>854</v>
+        <v>521</v>
       </c>
       <c r="E197" t="s">
-        <v>855</v>
-[...2 lines deleted...]
-        <v>856</v>
+        <v>26</v>
+      </c>
+      <c r="F197" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>857</v>
+        <v>522</v>
       </c>
       <c r="B198">
-        <v>3405</v>
+        <v>7460</v>
       </c>
       <c r="C198" t="s">
-        <v>111</v>
+        <v>26</v>
       </c>
       <c r="D198" t="s">
-        <v>858</v>
+        <v>523</v>
       </c>
       <c r="E198" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>26</v>
+      </c>
+      <c r="F198" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>857</v>
+        <v>524</v>
       </c>
       <c r="B199">
-        <v>3404</v>
+        <v>7351</v>
       </c>
       <c r="C199" t="s">
-        <v>111</v>
+        <v>26</v>
       </c>
       <c r="D199" t="s">
-        <v>859</v>
+        <v>525</v>
       </c>
       <c r="E199" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>26</v>
+      </c>
+      <c r="F199" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>860</v>
+        <v>526</v>
       </c>
       <c r="B200">
-        <v>3119</v>
+        <v>7283</v>
       </c>
       <c r="C200" t="s">
-        <v>111</v>
+        <v>26</v>
       </c>
       <c r="D200" t="s">
-        <v>861</v>
+        <v>527</v>
       </c>
       <c r="E200" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>26</v>
+      </c>
+      <c r="F200" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>860</v>
+        <v>528</v>
       </c>
       <c r="B201">
-        <v>3118</v>
+        <v>6547</v>
       </c>
       <c r="C201" t="s">
-        <v>111</v>
+        <v>529</v>
       </c>
       <c r="D201" t="s">
-        <v>862</v>
-[...5 lines deleted...]
-        <v>113</v>
+        <v>530</v>
+      </c>
+      <c r="E201" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F201" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>860</v>
+        <v>531</v>
       </c>
       <c r="B202">
-        <v>3116</v>
+        <v>6330</v>
       </c>
       <c r="C202" t="s">
-        <v>111</v>
+        <v>532</v>
       </c>
       <c r="D202" t="s">
-        <v>863</v>
-[...5 lines deleted...]
-        <v>113</v>
+        <v>533</v>
+      </c>
+      <c r="E202" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F202" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>864</v>
+        <v>534</v>
       </c>
       <c r="B203">
-        <v>2970</v>
+        <v>4175</v>
       </c>
       <c r="C203" t="s">
-        <v>111</v>
+        <v>26</v>
       </c>
       <c r="D203" t="s">
-        <v>865</v>
+        <v>535</v>
       </c>
       <c r="E203" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>26</v>
+      </c>
+      <c r="F203" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>864</v>
+        <v>534</v>
       </c>
       <c r="B204">
-        <v>2969</v>
+        <v>4174</v>
       </c>
       <c r="C204" t="s">
-        <v>111</v>
+        <v>26</v>
       </c>
       <c r="D204" t="s">
-        <v>866</v>
+        <v>536</v>
       </c>
       <c r="E204" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>26</v>
+      </c>
+      <c r="F204" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>867</v>
+        <v>534</v>
       </c>
       <c r="B205">
-        <v>2552</v>
+        <v>4173</v>
       </c>
       <c r="C205" t="s">
-        <v>868</v>
+        <v>26</v>
       </c>
       <c r="D205" t="s">
-        <v>869</v>
+        <v>537</v>
       </c>
       <c r="E205" t="s">
-        <v>870</v>
-[...2 lines deleted...]
-        <v>871</v>
+        <v>26</v>
+      </c>
+      <c r="F205" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>872</v>
+        <v>534</v>
       </c>
       <c r="B206">
-        <v>2127</v>
+        <v>4172</v>
       </c>
       <c r="C206" t="s">
-        <v>873</v>
+        <v>26</v>
       </c>
       <c r="D206" t="s">
-        <v>874</v>
+        <v>538</v>
       </c>
       <c r="E206" t="s">
-        <v>875</v>
-[...2 lines deleted...]
-        <v>876</v>
+        <v>26</v>
+      </c>
+      <c r="F206" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>877</v>
+        <v>534</v>
       </c>
       <c r="B207">
-        <v>12492</v>
+        <v>4170</v>
       </c>
       <c r="C207" t="s">
-        <v>878</v>
+        <v>26</v>
       </c>
       <c r="D207" t="s">
-        <v>879</v>
+        <v>539</v>
       </c>
       <c r="E207" t="s">
-        <v>880</v>
-[...2 lines deleted...]
-        <v>881</v>
+        <v>26</v>
+      </c>
+      <c r="F207" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>877</v>
+        <v>534</v>
       </c>
       <c r="B208">
-        <v>12491</v>
+        <v>4164</v>
       </c>
       <c r="C208" t="s">
-        <v>882</v>
+        <v>540</v>
       </c>
       <c r="D208" t="s">
-        <v>883</v>
-[...5 lines deleted...]
-        <v>885</v>
+        <v>541</v>
+      </c>
+      <c r="E208" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F208" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>886</v>
+        <v>534</v>
       </c>
       <c r="B209">
-        <v>9623</v>
+        <v>4162</v>
       </c>
       <c r="C209" t="s">
-        <v>887</v>
+        <v>542</v>
       </c>
       <c r="D209" t="s">
-        <v>888</v>
-[...5 lines deleted...]
-        <v>890</v>
+        <v>543</v>
+      </c>
+      <c r="E209" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F209" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>891</v>
+        <v>544</v>
       </c>
       <c r="B210">
-        <v>9579</v>
+        <v>3954</v>
       </c>
       <c r="C210" t="s">
-        <v>892</v>
+        <v>545</v>
       </c>
       <c r="D210" t="s">
-        <v>893</v>
-[...5 lines deleted...]
-        <v>895</v>
+        <v>546</v>
+      </c>
+      <c r="E210" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F210" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>896</v>
+        <v>547</v>
       </c>
       <c r="B211">
-        <v>9121</v>
+        <v>3405</v>
       </c>
       <c r="C211" t="s">
-        <v>111</v>
+        <v>26</v>
       </c>
       <c r="D211" t="s">
-        <v>897</v>
+        <v>548</v>
       </c>
       <c r="E211" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>26</v>
+      </c>
+      <c r="F211" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>896</v>
+        <v>547</v>
       </c>
       <c r="B212">
-        <v>9120</v>
+        <v>3404</v>
       </c>
       <c r="C212" t="s">
-        <v>111</v>
+        <v>26</v>
       </c>
       <c r="D212" t="s">
-        <v>897</v>
+        <v>549</v>
       </c>
       <c r="E212" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>26</v>
+      </c>
+      <c r="F212" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>898</v>
+        <v>550</v>
       </c>
       <c r="B213">
-        <v>8458</v>
+        <v>3119</v>
       </c>
       <c r="C213" t="s">
-        <v>899</v>
+        <v>26</v>
       </c>
       <c r="D213" t="s">
-        <v>900</v>
+        <v>551</v>
       </c>
       <c r="E213" t="s">
-        <v>901</v>
-[...2 lines deleted...]
-        <v>902</v>
+        <v>26</v>
+      </c>
+      <c r="F213" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>903</v>
+        <v>550</v>
       </c>
       <c r="B214">
-        <v>8288</v>
+        <v>3118</v>
       </c>
       <c r="C214" t="s">
-        <v>111</v>
+        <v>26</v>
       </c>
       <c r="D214" t="s">
-        <v>904</v>
+        <v>552</v>
       </c>
       <c r="E214" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>26</v>
+      </c>
+      <c r="F214" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>903</v>
+        <v>550</v>
       </c>
       <c r="B215">
-        <v>8283</v>
+        <v>3116</v>
       </c>
       <c r="C215" t="s">
-        <v>111</v>
+        <v>26</v>
       </c>
       <c r="D215" t="s">
-        <v>905</v>
+        <v>553</v>
       </c>
       <c r="E215" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>26</v>
+      </c>
+      <c r="F215" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="216" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>906</v>
+        <v>554</v>
       </c>
       <c r="B216">
-        <v>8226</v>
+        <v>2970</v>
       </c>
       <c r="C216" t="s">
-        <v>111</v>
+        <v>26</v>
       </c>
       <c r="D216" t="s">
-        <v>907</v>
+        <v>555</v>
       </c>
       <c r="E216" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>26</v>
+      </c>
+      <c r="F216" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="217" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>908</v>
+        <v>554</v>
       </c>
       <c r="B217">
-        <v>6922</v>
+        <v>2969</v>
       </c>
       <c r="C217" t="s">
-        <v>111</v>
+        <v>26</v>
       </c>
       <c r="D217" t="s">
-        <v>909</v>
+        <v>556</v>
       </c>
       <c r="E217" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>26</v>
+      </c>
+      <c r="F217" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="218" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>908</v>
+        <v>557</v>
       </c>
       <c r="B218">
-        <v>6921</v>
+        <v>2552</v>
       </c>
       <c r="C218" t="s">
-        <v>111</v>
+        <v>558</v>
       </c>
       <c r="D218" t="s">
-        <v>910</v>
-[...5 lines deleted...]
-        <v>113</v>
+        <v>559</v>
+      </c>
+      <c r="E218" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F218" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="219" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>911</v>
+        <v>560</v>
       </c>
       <c r="B219">
-        <v>6635</v>
+        <v>2127</v>
       </c>
       <c r="C219" t="s">
-        <v>111</v>
+        <v>561</v>
       </c>
       <c r="D219" t="s">
-        <v>912</v>
-[...5 lines deleted...]
-        <v>113</v>
+        <v>562</v>
+      </c>
+      <c r="E219" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F219" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>913</v>
+        <v>563</v>
       </c>
       <c r="B220">
-        <v>2929</v>
+        <v>12492</v>
       </c>
       <c r="C220" t="s">
-        <v>914</v>
+        <v>564</v>
       </c>
       <c r="D220" t="s">
-        <v>915</v>
-[...5 lines deleted...]
-        <v>917</v>
+        <v>565</v>
+      </c>
+      <c r="E220" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F220" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
-        <v>918</v>
+        <v>563</v>
       </c>
       <c r="B221">
-        <v>5432</v>
+        <v>12491</v>
       </c>
       <c r="C221" t="s">
-        <v>919</v>
+        <v>566</v>
       </c>
       <c r="D221" t="s">
-        <v>920</v>
-[...5 lines deleted...]
-        <v>922</v>
+        <v>567</v>
+      </c>
+      <c r="E221" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F221" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
-        <v>923</v>
+        <v>568</v>
       </c>
       <c r="B222">
-        <v>4955</v>
+        <v>9623</v>
       </c>
       <c r="C222" t="s">
-        <v>924</v>
+        <v>569</v>
       </c>
       <c r="D222" t="s">
-        <v>925</v>
-[...5 lines deleted...]
-        <v>927</v>
+        <v>570</v>
+      </c>
+      <c r="E222" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F222" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="223" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
-        <v>928</v>
+        <v>571</v>
       </c>
       <c r="B223">
-        <v>3126</v>
+        <v>9579</v>
       </c>
       <c r="C223" t="s">
-        <v>929</v>
+        <v>572</v>
       </c>
       <c r="D223" t="s">
-        <v>930</v>
-[...5 lines deleted...]
-        <v>932</v>
+        <v>573</v>
+      </c>
+      <c r="E223" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F223" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="224" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
-        <v>933</v>
+        <v>574</v>
       </c>
       <c r="B224">
-        <v>2261</v>
+        <v>9121</v>
       </c>
       <c r="C224" t="s">
-        <v>934</v>
+        <v>26</v>
       </c>
       <c r="D224" t="s">
-        <v>935</v>
+        <v>575</v>
       </c>
       <c r="E224" t="s">
-        <v>936</v>
-[...2 lines deleted...]
-        <v>937</v>
+        <v>26</v>
+      </c>
+      <c r="F224" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="225" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
-        <v>938</v>
+        <v>574</v>
       </c>
       <c r="B225">
-        <v>1053</v>
+        <v>9120</v>
       </c>
       <c r="C225" t="s">
-        <v>939</v>
+        <v>26</v>
       </c>
       <c r="D225" t="s">
-        <v>940</v>
+        <v>575</v>
       </c>
       <c r="E225" t="s">
-        <v>941</v>
-[...2 lines deleted...]
-        <v>942</v>
+        <v>26</v>
+      </c>
+      <c r="F225" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="226" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
-        <v>943</v>
+        <v>576</v>
       </c>
       <c r="B226">
-        <v>287</v>
+        <v>8458</v>
       </c>
       <c r="C226" t="s">
-        <v>944</v>
+        <v>577</v>
       </c>
       <c r="D226" t="s">
-        <v>945</v>
-[...5 lines deleted...]
-        <v>947</v>
+        <v>578</v>
+      </c>
+      <c r="E226" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F226" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="227" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
-        <v>948</v>
+        <v>579</v>
       </c>
       <c r="B227">
-        <v>9213</v>
+        <v>8288</v>
       </c>
       <c r="C227" t="s">
-        <v>949</v>
+        <v>26</v>
       </c>
       <c r="D227" t="s">
-        <v>950</v>
+        <v>580</v>
       </c>
       <c r="E227" t="s">
-        <v>951</v>
-[...2 lines deleted...]
-        <v>952</v>
+        <v>26</v>
+      </c>
+      <c r="F227" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="228" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
-        <v>953</v>
+        <v>579</v>
       </c>
       <c r="B228">
-        <v>6826</v>
+        <v>8283</v>
       </c>
       <c r="C228" t="s">
-        <v>954</v>
+        <v>26</v>
       </c>
       <c r="D228" t="s">
-        <v>955</v>
+        <v>581</v>
       </c>
       <c r="E228" t="s">
-        <v>956</v>
-[...2 lines deleted...]
-        <v>957</v>
+        <v>26</v>
+      </c>
+      <c r="F228" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="229" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
-        <v>958</v>
+        <v>582</v>
       </c>
       <c r="B229">
+        <v>8226</v>
+      </c>
+      <c r="C229" t="s">
+        <v>26</v>
+      </c>
+      <c r="D229" t="s">
+        <v>583</v>
+      </c>
+      <c r="E229" t="s">
+        <v>26</v>
+      </c>
+      <c r="F229" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="230" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A230" t="s">
+        <v>584</v>
+      </c>
+      <c r="B230">
+        <v>6922</v>
+      </c>
+      <c r="C230" t="s">
+        <v>26</v>
+      </c>
+      <c r="D230" t="s">
+        <v>585</v>
+      </c>
+      <c r="E230" t="s">
+        <v>26</v>
+      </c>
+      <c r="F230" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="231" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A231" t="s">
+        <v>584</v>
+      </c>
+      <c r="B231">
+        <v>6921</v>
+      </c>
+      <c r="C231" t="s">
+        <v>26</v>
+      </c>
+      <c r="D231" t="s">
+        <v>586</v>
+      </c>
+      <c r="E231" t="s">
+        <v>26</v>
+      </c>
+      <c r="F231" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="232" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A232" t="s">
+        <v>587</v>
+      </c>
+      <c r="B232">
+        <v>6635</v>
+      </c>
+      <c r="C232" t="s">
+        <v>26</v>
+      </c>
+      <c r="D232" t="s">
+        <v>588</v>
+      </c>
+      <c r="E232" t="s">
+        <v>26</v>
+      </c>
+      <c r="F232" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="233" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A233" t="s">
+        <v>589</v>
+      </c>
+      <c r="B233">
+        <v>2929</v>
+      </c>
+      <c r="C233" t="s">
+        <v>590</v>
+      </c>
+      <c r="D233" t="s">
+        <v>591</v>
+      </c>
+      <c r="E233" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F233" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="234" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A234" t="s">
+        <v>592</v>
+      </c>
+      <c r="B234">
+        <v>5432</v>
+      </c>
+      <c r="C234" t="s">
+        <v>593</v>
+      </c>
+      <c r="D234" t="s">
+        <v>594</v>
+      </c>
+      <c r="E234" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F234" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="235" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A235" t="s">
+        <v>595</v>
+      </c>
+      <c r="B235">
+        <v>4955</v>
+      </c>
+      <c r="C235" t="s">
+        <v>596</v>
+      </c>
+      <c r="D235" t="s">
+        <v>597</v>
+      </c>
+      <c r="E235" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F235" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="236" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A236" t="s">
+        <v>598</v>
+      </c>
+      <c r="B236">
+        <v>3126</v>
+      </c>
+      <c r="C236" t="s">
+        <v>599</v>
+      </c>
+      <c r="D236" t="s">
+        <v>600</v>
+      </c>
+      <c r="E236" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F236" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="237" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A237" t="s">
+        <v>601</v>
+      </c>
+      <c r="B237">
+        <v>2261</v>
+      </c>
+      <c r="C237" t="s">
+        <v>602</v>
+      </c>
+      <c r="D237" t="s">
+        <v>603</v>
+      </c>
+      <c r="E237" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F237" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="238" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A238" t="s">
+        <v>604</v>
+      </c>
+      <c r="B238">
+        <v>1053</v>
+      </c>
+      <c r="C238" t="s">
+        <v>605</v>
+      </c>
+      <c r="D238" t="s">
+        <v>606</v>
+      </c>
+      <c r="E238" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F238" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="239" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A239" t="s">
+        <v>607</v>
+      </c>
+      <c r="B239">
+        <v>287</v>
+      </c>
+      <c r="C239" t="s">
+        <v>608</v>
+      </c>
+      <c r="D239" t="s">
+        <v>609</v>
+      </c>
+      <c r="E239" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F239" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="240" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A240" t="s">
+        <v>610</v>
+      </c>
+      <c r="B240">
+        <v>9213</v>
+      </c>
+      <c r="C240" t="s">
+        <v>611</v>
+      </c>
+      <c r="D240" t="s">
+        <v>612</v>
+      </c>
+      <c r="E240" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F240" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="241" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A241" t="s">
+        <v>613</v>
+      </c>
+      <c r="B241">
+        <v>6826</v>
+      </c>
+      <c r="C241" t="s">
+        <v>614</v>
+      </c>
+      <c r="D241" t="s">
+        <v>615</v>
+      </c>
+      <c r="E241" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F241" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="242" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A242" t="s">
+        <v>616</v>
+      </c>
+      <c r="B242">
         <v>3300</v>
       </c>
-      <c r="C229" t="s">
-[...9 lines deleted...]
-        <v>962</v>
+      <c r="C242" t="s">
+        <v>617</v>
+      </c>
+      <c r="D242" t="s">
+        <v>618</v>
+      </c>
+      <c r="E242" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F242" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="F8" r:id="rId13"/>
+    <hyperlink ref="E9" r:id="rId14"/>
+    <hyperlink ref="F9" r:id="rId15"/>
+    <hyperlink ref="E10" r:id="rId16"/>
+    <hyperlink ref="F10" r:id="rId17"/>
+    <hyperlink ref="E11" r:id="rId18"/>
+    <hyperlink ref="F11" r:id="rId19"/>
+    <hyperlink ref="E12" r:id="rId20"/>
+    <hyperlink ref="F12" r:id="rId21"/>
+    <hyperlink ref="E13" r:id="rId22"/>
+    <hyperlink ref="F13" r:id="rId23"/>
+    <hyperlink ref="E14" r:id="rId24"/>
+    <hyperlink ref="F14" r:id="rId25"/>
+    <hyperlink ref="E15" r:id="rId26"/>
+    <hyperlink ref="F15" r:id="rId27"/>
+    <hyperlink ref="E16" r:id="rId28"/>
+    <hyperlink ref="F16" r:id="rId29"/>
+    <hyperlink ref="E17" r:id="rId30"/>
+    <hyperlink ref="F17" r:id="rId31"/>
+    <hyperlink ref="E18" r:id="rId32"/>
+    <hyperlink ref="F18" r:id="rId33"/>
+    <hyperlink ref="E19" r:id="rId34"/>
+    <hyperlink ref="F19" r:id="rId35"/>
+    <hyperlink ref="E20" r:id="rId36"/>
+    <hyperlink ref="F20" r:id="rId37"/>
+    <hyperlink ref="E21" r:id="rId38"/>
+    <hyperlink ref="F21" r:id="rId39"/>
+    <hyperlink ref="E22" r:id="rId40"/>
+    <hyperlink ref="F22" r:id="rId41"/>
+    <hyperlink ref="E23" r:id="rId42"/>
+    <hyperlink ref="F23" r:id="rId43"/>
+    <hyperlink ref="E24" r:id="rId44"/>
+    <hyperlink ref="F24" r:id="rId45"/>
+    <hyperlink ref="E25" r:id="rId46"/>
+    <hyperlink ref="F25" r:id="rId47"/>
+    <hyperlink ref="E26" r:id="rId48"/>
+    <hyperlink ref="F26" r:id="rId49"/>
+    <hyperlink ref="E27" r:id="rId50"/>
+    <hyperlink ref="F27" r:id="rId51"/>
+    <hyperlink ref="E28" r:id="rId52"/>
+    <hyperlink ref="F28" r:id="rId53"/>
+    <hyperlink ref="E29" r:id="rId54"/>
+    <hyperlink ref="F29" r:id="rId55"/>
+    <hyperlink ref="E30" r:id="rId56"/>
+    <hyperlink ref="F30" r:id="rId57"/>
+    <hyperlink ref="E31" r:id="rId58"/>
+    <hyperlink ref="F31" r:id="rId59"/>
+    <hyperlink ref="E32" r:id="rId60"/>
+    <hyperlink ref="F32" r:id="rId61"/>
+    <hyperlink ref="E33" r:id="rId62"/>
+    <hyperlink ref="F33" r:id="rId63"/>
+    <hyperlink ref="E34" r:id="rId64"/>
+    <hyperlink ref="F34" r:id="rId65"/>
+    <hyperlink ref="E35" r:id="rId66"/>
+    <hyperlink ref="F35" r:id="rId67"/>
+    <hyperlink ref="E36" r:id="rId68"/>
+    <hyperlink ref="F36" r:id="rId69"/>
+    <hyperlink ref="F37" r:id="rId70"/>
+    <hyperlink ref="E38" r:id="rId71"/>
+    <hyperlink ref="F38" r:id="rId72"/>
+    <hyperlink ref="E39" r:id="rId73"/>
+    <hyperlink ref="F39" r:id="rId74"/>
+    <hyperlink ref="E40" r:id="rId75"/>
+    <hyperlink ref="F40" r:id="rId76"/>
+    <hyperlink ref="E41" r:id="rId77"/>
+    <hyperlink ref="F41" r:id="rId78"/>
+    <hyperlink ref="E42" r:id="rId79"/>
+    <hyperlink ref="F42" r:id="rId80"/>
+    <hyperlink ref="E43" r:id="rId81"/>
+    <hyperlink ref="F43" r:id="rId82"/>
+    <hyperlink ref="E44" r:id="rId83"/>
+    <hyperlink ref="F44" r:id="rId84"/>
+    <hyperlink ref="E45" r:id="rId85"/>
+    <hyperlink ref="F45" r:id="rId86"/>
+    <hyperlink ref="E46" r:id="rId87"/>
+    <hyperlink ref="F46" r:id="rId88"/>
+    <hyperlink ref="E47" r:id="rId89"/>
+    <hyperlink ref="F47" r:id="rId90"/>
+    <hyperlink ref="E48" r:id="rId91"/>
+    <hyperlink ref="F48" r:id="rId92"/>
+    <hyperlink ref="E49" r:id="rId93"/>
+    <hyperlink ref="F49" r:id="rId94"/>
+    <hyperlink ref="E50" r:id="rId95"/>
+    <hyperlink ref="F50" r:id="rId96"/>
+    <hyperlink ref="E51" r:id="rId97"/>
+    <hyperlink ref="F51" r:id="rId98"/>
+    <hyperlink ref="F52" r:id="rId99"/>
+    <hyperlink ref="E53" r:id="rId100"/>
+    <hyperlink ref="F53" r:id="rId101"/>
+    <hyperlink ref="E54" r:id="rId102"/>
+    <hyperlink ref="F54" r:id="rId103"/>
+    <hyperlink ref="E55" r:id="rId104"/>
+    <hyperlink ref="F55" r:id="rId105"/>
+    <hyperlink ref="E56" r:id="rId106"/>
+    <hyperlink ref="F56" r:id="rId107"/>
+    <hyperlink ref="E57" r:id="rId108"/>
+    <hyperlink ref="F57" r:id="rId109"/>
+    <hyperlink ref="E58" r:id="rId110"/>
+    <hyperlink ref="F58" r:id="rId111"/>
+    <hyperlink ref="E59" r:id="rId112"/>
+    <hyperlink ref="F59" r:id="rId113"/>
+    <hyperlink ref="E60" r:id="rId114"/>
+    <hyperlink ref="F60" r:id="rId115"/>
+    <hyperlink ref="E61" r:id="rId116"/>
+    <hyperlink ref="F61" r:id="rId117"/>
+    <hyperlink ref="E62" r:id="rId118"/>
+    <hyperlink ref="F62" r:id="rId119"/>
+    <hyperlink ref="E63" r:id="rId120"/>
+    <hyperlink ref="F63" r:id="rId121"/>
+    <hyperlink ref="E64" r:id="rId122"/>
+    <hyperlink ref="F64" r:id="rId123"/>
+    <hyperlink ref="E65" r:id="rId124"/>
+    <hyperlink ref="F65" r:id="rId125"/>
+    <hyperlink ref="E66" r:id="rId126"/>
+    <hyperlink ref="F66" r:id="rId127"/>
+    <hyperlink ref="E67" r:id="rId128"/>
+    <hyperlink ref="F67" r:id="rId129"/>
+    <hyperlink ref="E68" r:id="rId130"/>
+    <hyperlink ref="F68" r:id="rId131"/>
+    <hyperlink ref="E69" r:id="rId132"/>
+    <hyperlink ref="F69" r:id="rId133"/>
+    <hyperlink ref="E70" r:id="rId134"/>
+    <hyperlink ref="F70" r:id="rId135"/>
+    <hyperlink ref="E71" r:id="rId136"/>
+    <hyperlink ref="F71" r:id="rId137"/>
+    <hyperlink ref="E72" r:id="rId138"/>
+    <hyperlink ref="F72" r:id="rId139"/>
+    <hyperlink ref="E73" r:id="rId140"/>
+    <hyperlink ref="F73" r:id="rId141"/>
+    <hyperlink ref="E74" r:id="rId142"/>
+    <hyperlink ref="F74" r:id="rId143"/>
+    <hyperlink ref="E75" r:id="rId144"/>
+    <hyperlink ref="F75" r:id="rId145"/>
+    <hyperlink ref="E76" r:id="rId146"/>
+    <hyperlink ref="F76" r:id="rId147"/>
+    <hyperlink ref="E77" r:id="rId148"/>
+    <hyperlink ref="F77" r:id="rId149"/>
+    <hyperlink ref="E78" r:id="rId150"/>
+    <hyperlink ref="F78" r:id="rId151"/>
+    <hyperlink ref="E79" r:id="rId152"/>
+    <hyperlink ref="F79" r:id="rId153"/>
+    <hyperlink ref="E80" r:id="rId154"/>
+    <hyperlink ref="F80" r:id="rId155"/>
+    <hyperlink ref="E81" r:id="rId156"/>
+    <hyperlink ref="F81" r:id="rId157"/>
+    <hyperlink ref="E82" r:id="rId158"/>
+    <hyperlink ref="F82" r:id="rId159"/>
+    <hyperlink ref="E83" r:id="rId160"/>
+    <hyperlink ref="F83" r:id="rId161"/>
+    <hyperlink ref="E84" r:id="rId162"/>
+    <hyperlink ref="F84" r:id="rId163"/>
+    <hyperlink ref="E85" r:id="rId164"/>
+    <hyperlink ref="F85" r:id="rId165"/>
+    <hyperlink ref="E86" r:id="rId166"/>
+    <hyperlink ref="F86" r:id="rId167"/>
+    <hyperlink ref="E87" r:id="rId168"/>
+    <hyperlink ref="F87" r:id="rId169"/>
+    <hyperlink ref="E88" r:id="rId170"/>
+    <hyperlink ref="F88" r:id="rId171"/>
+    <hyperlink ref="E89" r:id="rId172"/>
+    <hyperlink ref="F89" r:id="rId173"/>
+    <hyperlink ref="E90" r:id="rId174"/>
+    <hyperlink ref="F90" r:id="rId175"/>
+    <hyperlink ref="E91" r:id="rId176"/>
+    <hyperlink ref="F91" r:id="rId177"/>
+    <hyperlink ref="E92" r:id="rId178"/>
+    <hyperlink ref="F92" r:id="rId179"/>
+    <hyperlink ref="E93" r:id="rId180"/>
+    <hyperlink ref="F93" r:id="rId181"/>
+    <hyperlink ref="E94" r:id="rId182"/>
+    <hyperlink ref="F94" r:id="rId183"/>
+    <hyperlink ref="E95" r:id="rId184"/>
+    <hyperlink ref="F95" r:id="rId185"/>
+    <hyperlink ref="E96" r:id="rId186"/>
+    <hyperlink ref="F96" r:id="rId187"/>
+    <hyperlink ref="E97" r:id="rId188"/>
+    <hyperlink ref="F97" r:id="rId189"/>
+    <hyperlink ref="E98" r:id="rId190"/>
+    <hyperlink ref="F98" r:id="rId191"/>
+    <hyperlink ref="E99" r:id="rId192"/>
+    <hyperlink ref="F99" r:id="rId193"/>
+    <hyperlink ref="E100" r:id="rId194"/>
+    <hyperlink ref="F100" r:id="rId195"/>
+    <hyperlink ref="E101" r:id="rId196"/>
+    <hyperlink ref="F101" r:id="rId197"/>
+    <hyperlink ref="E102" r:id="rId198"/>
+    <hyperlink ref="F102" r:id="rId199"/>
+    <hyperlink ref="F103" r:id="rId200"/>
+    <hyperlink ref="E104" r:id="rId201"/>
+    <hyperlink ref="F104" r:id="rId202"/>
+    <hyperlink ref="E105" r:id="rId203"/>
+    <hyperlink ref="F105" r:id="rId204"/>
+    <hyperlink ref="E106" r:id="rId205"/>
+    <hyperlink ref="F106" r:id="rId206"/>
+    <hyperlink ref="E107" r:id="rId207"/>
+    <hyperlink ref="F107" r:id="rId208"/>
+    <hyperlink ref="E108" r:id="rId209"/>
+    <hyperlink ref="F108" r:id="rId210"/>
+    <hyperlink ref="E109" r:id="rId211"/>
+    <hyperlink ref="F109" r:id="rId212"/>
+    <hyperlink ref="E110" r:id="rId213"/>
+    <hyperlink ref="F110" r:id="rId214"/>
+    <hyperlink ref="E111" r:id="rId215"/>
+    <hyperlink ref="F111" r:id="rId216"/>
+    <hyperlink ref="E112" r:id="rId217"/>
+    <hyperlink ref="F112" r:id="rId218"/>
+    <hyperlink ref="E113" r:id="rId219"/>
+    <hyperlink ref="F113" r:id="rId220"/>
+    <hyperlink ref="E114" r:id="rId221"/>
+    <hyperlink ref="F114" r:id="rId222"/>
+    <hyperlink ref="E115" r:id="rId223"/>
+    <hyperlink ref="F115" r:id="rId224"/>
+    <hyperlink ref="E116" r:id="rId225"/>
+    <hyperlink ref="F116" r:id="rId226"/>
+    <hyperlink ref="E117" r:id="rId227"/>
+    <hyperlink ref="F117" r:id="rId228"/>
+    <hyperlink ref="E118" r:id="rId229"/>
+    <hyperlink ref="F118" r:id="rId230"/>
+    <hyperlink ref="E119" r:id="rId231"/>
+    <hyperlink ref="F119" r:id="rId232"/>
+    <hyperlink ref="E120" r:id="rId233"/>
+    <hyperlink ref="F120" r:id="rId234"/>
+    <hyperlink ref="E121" r:id="rId235"/>
+    <hyperlink ref="F121" r:id="rId236"/>
+    <hyperlink ref="E122" r:id="rId237"/>
+    <hyperlink ref="F122" r:id="rId238"/>
+    <hyperlink ref="E123" r:id="rId239"/>
+    <hyperlink ref="F123" r:id="rId240"/>
+    <hyperlink ref="E124" r:id="rId241"/>
+    <hyperlink ref="F124" r:id="rId242"/>
+    <hyperlink ref="E125" r:id="rId243"/>
+    <hyperlink ref="F125" r:id="rId244"/>
+    <hyperlink ref="E126" r:id="rId245"/>
+    <hyperlink ref="F126" r:id="rId246"/>
+    <hyperlink ref="E127" r:id="rId247"/>
+    <hyperlink ref="F127" r:id="rId248"/>
+    <hyperlink ref="F128" r:id="rId249"/>
+    <hyperlink ref="E129" r:id="rId250"/>
+    <hyperlink ref="F129" r:id="rId251"/>
+    <hyperlink ref="E130" r:id="rId252"/>
+    <hyperlink ref="F130" r:id="rId253"/>
+    <hyperlink ref="E131" r:id="rId254"/>
+    <hyperlink ref="F131" r:id="rId255"/>
+    <hyperlink ref="E132" r:id="rId256"/>
+    <hyperlink ref="F132" r:id="rId257"/>
+    <hyperlink ref="E133" r:id="rId258"/>
+    <hyperlink ref="F133" r:id="rId259"/>
+    <hyperlink ref="E134" r:id="rId260"/>
+    <hyperlink ref="F134" r:id="rId261"/>
+    <hyperlink ref="E135" r:id="rId262"/>
+    <hyperlink ref="F135" r:id="rId263"/>
+    <hyperlink ref="E136" r:id="rId264"/>
+    <hyperlink ref="F136" r:id="rId265"/>
+    <hyperlink ref="E137" r:id="rId266"/>
+    <hyperlink ref="F137" r:id="rId267"/>
+    <hyperlink ref="E138" r:id="rId268"/>
+    <hyperlink ref="F138" r:id="rId269"/>
+    <hyperlink ref="E139" r:id="rId270"/>
+    <hyperlink ref="F139" r:id="rId271"/>
+    <hyperlink ref="E140" r:id="rId272"/>
+    <hyperlink ref="F140" r:id="rId273"/>
+    <hyperlink ref="F141" r:id="rId274"/>
+    <hyperlink ref="E142" r:id="rId275"/>
+    <hyperlink ref="F142" r:id="rId276"/>
+    <hyperlink ref="E143" r:id="rId277"/>
+    <hyperlink ref="F143" r:id="rId278"/>
+    <hyperlink ref="E144" r:id="rId279"/>
+    <hyperlink ref="F144" r:id="rId280"/>
+    <hyperlink ref="E145" r:id="rId281"/>
+    <hyperlink ref="F145" r:id="rId282"/>
+    <hyperlink ref="E146" r:id="rId283"/>
+    <hyperlink ref="F146" r:id="rId284"/>
+    <hyperlink ref="F147" r:id="rId285"/>
+    <hyperlink ref="E148" r:id="rId286"/>
+    <hyperlink ref="F148" r:id="rId287"/>
+    <hyperlink ref="E149" r:id="rId288"/>
+    <hyperlink ref="F149" r:id="rId289"/>
+    <hyperlink ref="E150" r:id="rId290"/>
+    <hyperlink ref="F150" r:id="rId291"/>
+    <hyperlink ref="F151" r:id="rId292"/>
+    <hyperlink ref="E152" r:id="rId293"/>
+    <hyperlink ref="F152" r:id="rId294"/>
+    <hyperlink ref="E153" r:id="rId295"/>
+    <hyperlink ref="F153" r:id="rId296"/>
+    <hyperlink ref="E154" r:id="rId297"/>
+    <hyperlink ref="F154" r:id="rId298"/>
+    <hyperlink ref="E155" r:id="rId299"/>
+    <hyperlink ref="F155" r:id="rId300"/>
+    <hyperlink ref="E156" r:id="rId301"/>
+    <hyperlink ref="F156" r:id="rId302"/>
+    <hyperlink ref="E157" r:id="rId303"/>
+    <hyperlink ref="F157" r:id="rId304"/>
+    <hyperlink ref="E158" r:id="rId305"/>
+    <hyperlink ref="F158" r:id="rId306"/>
+    <hyperlink ref="E159" r:id="rId307"/>
+    <hyperlink ref="F159" r:id="rId308"/>
+    <hyperlink ref="E160" r:id="rId309"/>
+    <hyperlink ref="F160" r:id="rId310"/>
+    <hyperlink ref="E161" r:id="rId311"/>
+    <hyperlink ref="F161" r:id="rId312"/>
+    <hyperlink ref="E162" r:id="rId313"/>
+    <hyperlink ref="F162" r:id="rId314"/>
+    <hyperlink ref="E163" r:id="rId315"/>
+    <hyperlink ref="F163" r:id="rId316"/>
+    <hyperlink ref="E164" r:id="rId317"/>
+    <hyperlink ref="F164" r:id="rId318"/>
+    <hyperlink ref="E165" r:id="rId319"/>
+    <hyperlink ref="F165" r:id="rId320"/>
+    <hyperlink ref="E166" r:id="rId321"/>
+    <hyperlink ref="F166" r:id="rId322"/>
+    <hyperlink ref="E167" r:id="rId323"/>
+    <hyperlink ref="F167" r:id="rId324"/>
+    <hyperlink ref="E168" r:id="rId325"/>
+    <hyperlink ref="F168" r:id="rId326"/>
+    <hyperlink ref="E169" r:id="rId327"/>
+    <hyperlink ref="F169" r:id="rId328"/>
+    <hyperlink ref="F170" r:id="rId329"/>
+    <hyperlink ref="E171" r:id="rId330"/>
+    <hyperlink ref="F171" r:id="rId331"/>
+    <hyperlink ref="E172" r:id="rId332"/>
+    <hyperlink ref="F172" r:id="rId333"/>
+    <hyperlink ref="E173" r:id="rId334"/>
+    <hyperlink ref="F173" r:id="rId335"/>
+    <hyperlink ref="E174" r:id="rId336"/>
+    <hyperlink ref="F174" r:id="rId337"/>
+    <hyperlink ref="F175" r:id="rId338"/>
+    <hyperlink ref="F176" r:id="rId339"/>
+    <hyperlink ref="E177" r:id="rId340"/>
+    <hyperlink ref="F177" r:id="rId341"/>
+    <hyperlink ref="E178" r:id="rId342"/>
+    <hyperlink ref="F178" r:id="rId343"/>
+    <hyperlink ref="E179" r:id="rId344"/>
+    <hyperlink ref="F179" r:id="rId345"/>
+    <hyperlink ref="E180" r:id="rId346"/>
+    <hyperlink ref="F180" r:id="rId347"/>
+    <hyperlink ref="E181" r:id="rId348"/>
+    <hyperlink ref="F181" r:id="rId349"/>
+    <hyperlink ref="E182" r:id="rId350"/>
+    <hyperlink ref="F182" r:id="rId351"/>
+    <hyperlink ref="E183" r:id="rId352"/>
+    <hyperlink ref="F183" r:id="rId353"/>
+    <hyperlink ref="E184" r:id="rId354"/>
+    <hyperlink ref="F184" r:id="rId355"/>
+    <hyperlink ref="E185" r:id="rId356"/>
+    <hyperlink ref="F185" r:id="rId357"/>
+    <hyperlink ref="E186" r:id="rId358"/>
+    <hyperlink ref="F186" r:id="rId359"/>
+    <hyperlink ref="E187" r:id="rId360"/>
+    <hyperlink ref="F187" r:id="rId361"/>
+    <hyperlink ref="E188" r:id="rId362"/>
+    <hyperlink ref="F188" r:id="rId363"/>
+    <hyperlink ref="E189" r:id="rId364"/>
+    <hyperlink ref="F189" r:id="rId365"/>
+    <hyperlink ref="E190" r:id="rId366"/>
+    <hyperlink ref="F190" r:id="rId367"/>
+    <hyperlink ref="F191" r:id="rId368"/>
+    <hyperlink ref="F192" r:id="rId369"/>
+    <hyperlink ref="E193" r:id="rId370"/>
+    <hyperlink ref="F193" r:id="rId371"/>
+    <hyperlink ref="E194" r:id="rId372"/>
+    <hyperlink ref="F194" r:id="rId373"/>
+    <hyperlink ref="E195" r:id="rId374"/>
+    <hyperlink ref="F195" r:id="rId375"/>
+    <hyperlink ref="E196" r:id="rId376"/>
+    <hyperlink ref="F196" r:id="rId377"/>
+    <hyperlink ref="F197" r:id="rId378"/>
+    <hyperlink ref="F198" r:id="rId379"/>
+    <hyperlink ref="F199" r:id="rId380"/>
+    <hyperlink ref="F200" r:id="rId381"/>
+    <hyperlink ref="E201" r:id="rId382"/>
+    <hyperlink ref="F201" r:id="rId383"/>
+    <hyperlink ref="E202" r:id="rId384"/>
+    <hyperlink ref="F202" r:id="rId385"/>
+    <hyperlink ref="F203" r:id="rId386"/>
+    <hyperlink ref="F204" r:id="rId387"/>
+    <hyperlink ref="F205" r:id="rId388"/>
+    <hyperlink ref="F206" r:id="rId389"/>
+    <hyperlink ref="F207" r:id="rId390"/>
+    <hyperlink ref="E208" r:id="rId391"/>
+    <hyperlink ref="F208" r:id="rId392"/>
+    <hyperlink ref="E209" r:id="rId393"/>
+    <hyperlink ref="F209" r:id="rId394"/>
+    <hyperlink ref="E210" r:id="rId395"/>
+    <hyperlink ref="F210" r:id="rId396"/>
+    <hyperlink ref="F211" r:id="rId397"/>
+    <hyperlink ref="F212" r:id="rId398"/>
+    <hyperlink ref="F213" r:id="rId399"/>
+    <hyperlink ref="F214" r:id="rId400"/>
+    <hyperlink ref="F215" r:id="rId401"/>
+    <hyperlink ref="F216" r:id="rId402"/>
+    <hyperlink ref="F217" r:id="rId403"/>
+    <hyperlink ref="E218" r:id="rId404"/>
+    <hyperlink ref="F218" r:id="rId405"/>
+    <hyperlink ref="E219" r:id="rId406"/>
+    <hyperlink ref="F219" r:id="rId407"/>
+    <hyperlink ref="E220" r:id="rId408"/>
+    <hyperlink ref="F220" r:id="rId409"/>
+    <hyperlink ref="E221" r:id="rId410"/>
+    <hyperlink ref="F221" r:id="rId411"/>
+    <hyperlink ref="E222" r:id="rId412"/>
+    <hyperlink ref="F222" r:id="rId413"/>
+    <hyperlink ref="E223" r:id="rId414"/>
+    <hyperlink ref="F223" r:id="rId415"/>
+    <hyperlink ref="F224" r:id="rId416"/>
+    <hyperlink ref="F225" r:id="rId417"/>
+    <hyperlink ref="E226" r:id="rId418"/>
+    <hyperlink ref="F226" r:id="rId419"/>
+    <hyperlink ref="F227" r:id="rId420"/>
+    <hyperlink ref="F228" r:id="rId421"/>
+    <hyperlink ref="F229" r:id="rId422"/>
+    <hyperlink ref="F230" r:id="rId423"/>
+    <hyperlink ref="F231" r:id="rId424"/>
+    <hyperlink ref="F232" r:id="rId425"/>
+    <hyperlink ref="E233" r:id="rId426"/>
+    <hyperlink ref="F233" r:id="rId427"/>
+    <hyperlink ref="E234" r:id="rId428"/>
+    <hyperlink ref="F234" r:id="rId429"/>
+    <hyperlink ref="E235" r:id="rId430"/>
+    <hyperlink ref="F235" r:id="rId431"/>
+    <hyperlink ref="E236" r:id="rId432"/>
+    <hyperlink ref="F236" r:id="rId433"/>
+    <hyperlink ref="E237" r:id="rId434"/>
+    <hyperlink ref="F237" r:id="rId435"/>
+    <hyperlink ref="E238" r:id="rId436"/>
+    <hyperlink ref="F238" r:id="rId437"/>
+    <hyperlink ref="E239" r:id="rId438"/>
+    <hyperlink ref="F239" r:id="rId439"/>
+    <hyperlink ref="E240" r:id="rId440"/>
+    <hyperlink ref="F240" r:id="rId441"/>
+    <hyperlink ref="E241" r:id="rId442"/>
+    <hyperlink ref="F241" r:id="rId443"/>
+    <hyperlink ref="E242" r:id="rId444"/>
+    <hyperlink ref="F242" r:id="rId445"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>