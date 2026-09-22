--- v0 (2026-08-04)
+++ v1 (2026-09-22)
@@ -8,2309 +8,1450 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="801" uniqueCount="739">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="821" uniqueCount="449">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>BD0BA1223B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO DI ATTREZZATURA INFORMATICA DM 38/2026 ART.2</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>16/09/2026</t>
+  </si>
+  <si>
+    <t>BCFED5B29B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto di un corso di musical per il progetto “Trame di Talenti” - Ass. Culturale Luna di Sale</t>
+  </si>
+  <si>
+    <t>04/09/2026</t>
+  </si>
+  <si>
+    <t>BCDF817A48</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto di un servizio per Amministrazione Trasparente - Ditta Sfera s.r.l.</t>
+  </si>
+  <si>
+    <t>03/08/2026</t>
+  </si>
+  <si>
+    <t>1218484456</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZIO DI SPEDIZIONE POSTA CON POSTE ITALIANE PERIODO DI RIFERIMENTO: 2026-06-01 / 2026-06-30</t>
   </si>
   <si>
     <t>14/07/2026</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - Decreto di conferimento dell’incarico al DSGA per attività aggiuntive di direzione
 amministrativa, supporto tecnico-organizzativo, contabile e gestionale</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>Decreto di nomina -  Decreto di conferimento dell’incarico al DSGA - DM 38 art.1 "Formazione Docenti"</t>
   </si>
   <si>
     <t>06/07/2026</t>
   </si>
   <si>
     <t>BC4A26D6EA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di Copie di stampa in eccedenza conteggiato dal 01/07/2025 al 30/06/2026 - Ditta TECNOSERVICE di GUGLIELMINO GIORGIA &amp; C.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC4A26D6EA</t>
-[...4 lines deleted...]
-  <si>
     <t>24/06/2026</t>
   </si>
   <si>
     <t>9876543210</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI SPEDIZIONE POSTA CON POSTE ITALIANE PERIODO DI RIFERIMENTO: 2026-05-01 / 2026-05-31</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/9876543210</t>
-[...4 lines deleted...]
-  <si>
     <t>17/06/2026</t>
   </si>
   <si>
     <t>BC14116D0B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale elettrico per manutenzione ordinaria per i Plessi dell’IC “F. De Roberto” - WELLER ITALIA</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC14116D0B</t>
-[...4 lines deleted...]
-  <si>
     <t>13/06/2026</t>
   </si>
   <si>
     <t>Decreto di nomina -  CONFERIMENTO INCARICHI  per Team di coordinamento, Esperti e Tutor – Progetto “Dalla lavagna all’algoritmo”</t>
   </si>
   <si>
     <t>10/06/2026</t>
   </si>
   <si>
     <t>BBFB4E6B50</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto service per la manifestazione musicale di fine anno scolastico del 04/06/2026 dell’I.C. “F. De Roberto” - ESSE CONTRACT S.R.L.S. - UNIPERSONALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFB4E6B50</t>
-[...4 lines deleted...]
-  <si>
     <t>03/06/2026</t>
   </si>
   <si>
     <t>BBE548F8BF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto del servizio di assistenza sanitaria con ambulanza da soccorso per evento finale 2025/26 - P.A. SICILIA EMERGENZA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE548F8BF</t>
-[...4 lines deleted...]
-  <si>
     <t>28/05/2026</t>
   </si>
   <si>
     <t>BBD9D5330C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale di cancelleria per prog. “Piano Estate 2°Edizione” Azienda Borgione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD9D5330C</t>
-[...4 lines deleted...]
-  <si>
     <t>26/05/2026</t>
   </si>
   <si>
     <t>BBCF390B89</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SOFTWARE COMMISSIONE I CICLO - DITTA SIMI &amp; C. S.r.l.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCF390B89</t>
-[...4 lines deleted...]
-  <si>
     <t>25/05/2026</t>
   </si>
   <si>
     <t>BBC97FC8F0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio autobus per l’ Istituto Superiore "G. De Felice Giuffrida - Olivetti" di CATANIA - Ditta Massimino Travel srls</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC97FC8F0</t>
-[...4 lines deleted...]
-  <si>
     <t>21/05/2026</t>
   </si>
   <si>
     <t>BBC147E62E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale pubblicitario per gli eventi conclusivi dell’anno scolastico 2025/2026 alla ditta EXONGRAPHIC</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC147E62E</t>
-[...4 lines deleted...]
-  <si>
     <t>04/05/2026</t>
   </si>
   <si>
     <t>BB804908D5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale di ferramento per progetto "Piano Estate 2025-26 2^finestra - Ditta Forestools</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB804908D5</t>
-[...4 lines deleted...]
-  <si>
     <t>BB7F97F6F8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale per manutenzione nei vari plessi - Forestools</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7F97F6F8</t>
-[...4 lines deleted...]
-  <si>
     <t>27/04/2026</t>
   </si>
   <si>
     <t>BB6CC51C61</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto servizio pullman tour operator per “GIBELLINA” per le classi terze della scuola Secondaria I° - SICILIA INCOMING T. O.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6CC51C61</t>
-[...4 lines deleted...]
-  <si>
     <t>24/04/2026</t>
   </si>
   <si>
     <t>BB682CF349</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto per approvvigionamento di Terra per le attività relative al progetto “Trame di talenti” Piano Estate ditta COCO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB682CF349</t>
-[...4 lines deleted...]
-  <si>
     <t>BB65232558</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto 5 pacchetti per attività al Museo di Archeologia e attività ludico-didattica per la Scuola dell’Infanzia con OFFICINE CULTURALI SOCIETA' COOPERATIVA SOCIALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB65232558</t>
-[...4 lines deleted...]
-  <si>
     <t>23/04/2026</t>
   </si>
   <si>
     <t>Decreto di nomina del DS</t>
   </si>
   <si>
     <t>20/04/2026</t>
   </si>
   <si>
     <t>SREGTNJHOP</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di Spedizione Posta con Poste Italiane periodo di riferimento: 2026-03-01 / 2026-03-31</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=SREGTNJHOP</t>
-[...4 lines deleted...]
-  <si>
     <t>16/04/2026</t>
   </si>
   <si>
     <t>BA4FA7078-</t>
   </si>
   <si>
     <t>Decisione a contrarre - RETTIFICA ANNULLAMENTO ORDINE n. 000854-2026 E NUOVO AFFIDAMENTO - CFI Scuola</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4FA7078-</t>
-[...4 lines deleted...]
-  <si>
     <t>14/04/2026</t>
   </si>
   <si>
     <t>BB3E6E010D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale didattico/artistico - Ditta L'Artistica S.r.l.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3E6E010D</t>
-[...4 lines deleted...]
-  <si>
     <t>10/04/2026</t>
   </si>
   <si>
     <t>BB34FF566F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura e Manutenzione  Distributori d’acqua potabile per tre annualità dal 01/04/2026 al 01/04/2029 - Ditta Saviga</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34FF566F</t>
-[...4 lines deleted...]
-  <si>
     <t>BB2F456AC-</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rettifica del prot. 5358 del 09/04/2026 Uscite didattiche Viagrande - Sicilia Incoming T.O.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2F456AC-</t>
-[...4 lines deleted...]
-  <si>
     <t>09/04/2026</t>
   </si>
   <si>
     <t>BB2F456AC0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di un Servizio pullman tour operator per “Viagrande” per le classi seconde e terze della scuola Primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2F456AC0</t>
-[...4 lines deleted...]
-  <si>
     <t>BB2CEC066E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di un Pacchetto di Uscita didattica per le prime classi della scuola Primaria - Agenzia Viaggi di Nicle</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2CEC066E</t>
-[...4 lines deleted...]
-  <si>
     <t>27/03/2026</t>
   </si>
   <si>
     <t>BB0B09A14E</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO DI ISTRUZIONE A MESSINA E MILAZZO PER LE CLASSI TERZE DELLA SCUOLA SECONDARIA I°</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0B09A14E</t>
-[...4 lines deleted...]
-  <si>
     <t>BB0B03806F</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO DI ISTRUZIONE A NOTO E VENDICARI PER LE CLASSI SECONDE DELLA SCUOLA SECONDARIA I°</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0B03806F</t>
-[...4 lines deleted...]
-  <si>
     <t>BB0AFCA5A7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggio di Istruzione a Siracusa per le classi prime della scuola Secondaria I°</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/34c1b8fe-e9c7-45da-9dc5-66147b35047c</t>
   </si>
   <si>
     <t>19/03/2026</t>
   </si>
   <si>
     <t>1346841519</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Iscrizione al FAI di un docente e di alunni della scuola secondaria di I° dell’IC “F.
 De Roberto”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=1346841519</t>
-[...4 lines deleted...]
-  <si>
     <t>16/03/2026</t>
   </si>
   <si>
     <t>BADAEC8AAF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Giornata didattica: “PARCO CULTURALE DI ROMA ANTICA – ROMALAND e Villa Romana del Casale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADAEC8AAF</t>
-[...4 lines deleted...]
-  <si>
     <t>13/03/2026</t>
   </si>
   <si>
     <t>BAD5FA084E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio autobus per Piazza Armerina - Romaland ditta ISEA VIAGGI srl</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD5FA084E</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>BACB2E3BFA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Spettacolo Teatrale NAVEARGO: "La Principessa Stonata"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACB2E3BFA</t>
-[...4 lines deleted...]
-  <si>
     <t>10/03/2026</t>
   </si>
   <si>
     <t>12546+9874</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di Spedizione Posta con Poste Italiane periodi di riferimento 2026-01-01 al 2026-01-31</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=12546+9874</t>
-[...4 lines deleted...]
-  <si>
     <t>02/03/2026</t>
   </si>
   <si>
     <t>BA3E30C808</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto visione Spettacolo teatrale “La Città delle Amazzoni - School Edition” POETICA EVENTI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3E30C808</t>
-[...4 lines deleted...]
-  <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t>BA87A196C6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale per esami e registri - Gruppo Spaggiari Parma S.p.a.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA87A196C6</t>
-[...4 lines deleted...]
-  <si>
     <t>19/02/2026</t>
   </si>
   <si>
     <t>BA7C35B90B</t>
   </si>
   <si>
     <t>Decisione a contrarre - GESTIONE DEL SERVIZIO DI CASSA quadriennale 2026-30 Crédit Agricole Italia S.p.a</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7C35B90B</t>
-[...4 lines deleted...]
-  <si>
     <t>17/02/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - Conferimento incarico personale Ata</t>
   </si>
   <si>
     <t>16/02/2026</t>
   </si>
   <si>
     <t>BA6FB1B8A7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto pacchetto Argo Software</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6FB1B8A7</t>
-[...4 lines deleted...]
-  <si>
     <t>BA6FE5A66B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Videosorveglianza plessi Castaldi e Martelli</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6FE5A66B</t>
-[...4 lines deleted...]
-  <si>
     <t>BA4FCACF86</t>
   </si>
   <si>
     <t>Decisione a contrarre - Partecipazione Campionati Junior di Giochi Matematici 2026 - Mateinitaly</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4FCACF86</t>
-[...4 lines deleted...]
-  <si>
     <t>12/02/2026</t>
   </si>
   <si>
     <t>BA655A8036</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO AULA IMMERSIVA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA655A8036</t>
-[...4 lines deleted...]
-  <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>BA618C2EEB</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO ABBONAMENTO ANNUALE 2026 (abbonamento 12 mesi Argento)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA618C2EEB</t>
-[...4 lines deleted...]
-  <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>BA3E151A74</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visione dello spettacolo teatrale “Dr. Jekyll and Mr. Hyde - A cursed musical” - Poetica Eventi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3E151A74</t>
-[...4 lines deleted...]
-  <si>
     <t>BA3DF9B104</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visione dello spettacolo teatrale “Alice nel paese delle meraviglie”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3DF9B104</t>
-[...4 lines deleted...]
-  <si>
     <t>06/02/2026</t>
   </si>
   <si>
     <t>BA4FA70781</t>
   </si>
   <si>
     <t>Decisione a contrarre - Sicurezza - Aggiornamento Formazione RLS CFI SCUOLA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4FA70781</t>
-[...4 lines deleted...]
-  <si>
     <t>03/02/2026</t>
   </si>
   <si>
     <t>BA3F5105FA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di supporti per LIM - MEDIA TECNO STORE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3F5105FA</t>
-[...4 lines deleted...]
-  <si>
     <t>02/02/2026</t>
   </si>
   <si>
     <t>BA3A229C32</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di due lampade per proiettori NEC</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3A229C32</t>
-[...4 lines deleted...]
-  <si>
     <t>BA3A09A2F1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di un climatizzatore per gli uffici della Segreteria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3A09A2F1</t>
-[...4 lines deleted...]
-  <si>
     <t>B27AE4937/</t>
   </si>
   <si>
     <t>Decisione a contrarre - Poste Italiane - Data inizio e fine del periodo riferimento: 2025-11-01 (01 Novembre 2025) e 2025-11-30 (30 Novembre 2025)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B27AE4937/</t>
-[...4 lines deleted...]
-  <si>
     <t>12/01/2026</t>
   </si>
   <si>
     <t>1235484845</t>
   </si>
   <si>
     <t>Decisione a contrarre - Poste Italiane - periodo di riferimento 01_11_2025/30_11_2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=1235484845</t>
-[...4 lines deleted...]
-  <si>
     <t>22/12/2025</t>
   </si>
   <si>
     <t>B9411B483-</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rettifica - Visita guidata didattica dei presepi di Acireale comprensiva del percorso più trasporto Viaggi ni Nicle</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9411B483-</t>
-[...4 lines deleted...]
-  <si>
     <t>12/12/2025</t>
   </si>
   <si>
     <t>1235268483</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di Spedizione Posta con Poste Italiane periodo di riferimento Ottobre 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=1235268483</t>
-[...4 lines deleted...]
-  <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>B98AA4BC1E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affitto Sala teatro dell’Istituto Scolastico Maria Ausiliatrice nelle date del 16/17 e 22 Dicembre 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98AA4BC1E</t>
-[...4 lines deleted...]
-  <si>
     <t>B98A3DBC25</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di strumentazione audio e musicale - STRUMENTIMUSICALI.NET</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98A3DBC25</t>
-[...4 lines deleted...]
-  <si>
     <t>04/12/2025</t>
   </si>
   <si>
     <t>B969949F0B</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DI UN SERVIZIO SERVICE AUDIO - ESSE CONTRACT</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B969949F0B</t>
-[...4 lines deleted...]
-  <si>
     <t>03/12/2025</t>
   </si>
   <si>
     <t>B9484269B7</t>
   </si>
   <si>
     <t>Decisione a contrarre - l’acquisto di n. 3 Insegne con sottostruttura in tubolare zincato e illuminazione a led waterproof</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9484269B7</t>
-[...4 lines deleted...]
-  <si>
     <t>27/11/2025</t>
   </si>
   <si>
     <t>B9411B483E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscita didattica 11/12/2025 PRESEPI DI ACIREALE - Viaggi di Nicle</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9411B483E</t>
-[...4 lines deleted...]
-  <si>
     <t>25/11/2025</t>
   </si>
   <si>
     <t>B939B49F81</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di Materiale Didattico per prog. AgendaSud 2</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B939B49F81</t>
-[...4 lines deleted...]
-  <si>
     <t>B9397C3729</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiale per manutenzione fra i plessi - Forestools</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9397C3729</t>
-[...4 lines deleted...]
-  <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>B915D2DA61</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio per l'adeguamento al Regolamento UE 679/2016 (G.D.P.R.) e DPO (36 mesi)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B915D2DA61</t>
-[...4 lines deleted...]
-  <si>
     <t>B9150DD147</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo Nuvola Sito web - Madisoft s.p.a.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9150DD147</t>
-[...4 lines deleted...]
-  <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>B8DA5C8CC8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di un Servizio pubblicitario NEWSICILIA.it</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DA5C8CC8</t>
-[...4 lines deleted...]
-  <si>
     <t>28/10/2025</t>
   </si>
   <si>
     <t>B8D5759314</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale Elettrico _Weller Italia srl</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D5759314</t>
-[...4 lines deleted...]
-  <si>
     <t>27/10/2025</t>
   </si>
   <si>
     <t>B8CFC51402</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di Materiale per le Pulizie</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CFC51402</t>
-[...4 lines deleted...]
-  <si>
     <t>24/10/2025</t>
   </si>
   <si>
     <t>B8CC098B1E</t>
   </si>
   <si>
     <t>Decisione a contrarre - l’acquisto di n. 5 corsi di attività performative in lingua inglese per un totale di 150 ore -AGENDA SUD2</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CC098B1E</t>
-[...4 lines deleted...]
-  <si>
     <t>21/10/2025</t>
   </si>
   <si>
     <t>B8B924A2E1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di R.S.P.P. e di Medico Competente ai sensi del D. Lgs. 81/08 – Triennio 2025/2028</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B924A2E1</t>
-[...4 lines deleted...]
-  <si>
     <t>20/10/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - CONFERIMENTO INCARICHI AGENDA SUD 2 Riapertura dell' 08/10/2025</t>
   </si>
   <si>
     <t>17/10/2025</t>
   </si>
   <si>
     <t>1234528756</t>
   </si>
   <si>
     <t>Decisione a contrarre - Poste Italiane dal 01/08/2025 al 31/08/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=1234528756</t>
-[...4 lines deleted...]
-  <si>
     <t>1268546186</t>
   </si>
   <si>
     <t>Decisione a contrarre - RETTIFICA DECISIONE A CONTRARRE per la partecipazione ai “Giochi di PRISMA”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=1268546186</t>
-[...4 lines deleted...]
-  <si>
     <t>14/10/2025</t>
   </si>
   <si>
     <t>B89DAE7AF6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale sportivo DECATHLON</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/e2cf0755-76b4-491c-bf21-64e2cd658584</t>
   </si>
   <si>
     <t>13/10/2025</t>
   </si>
   <si>
     <t>12345678-9</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - GIOCHI  MATEMATICI  DEL 
 MEDITERRANEO 2026 XVI EDIZIONE A.I.P.M. “ALFREDO GUIDO”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=12345678-9</t>
-[...4 lines deleted...]
-  <si>
     <t>10/10/2025</t>
   </si>
   <si>
     <t>B89803EA4A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Iscrizione a "I Giochi di Prisma" organizzati da Mateinitaly</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89803EA4A</t>
-[...4 lines deleted...]
-  <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>B8758F8D6D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di un Vetro Antinfortunistico su Misura</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8758F8D6D</t>
-[...4 lines deleted...]
-  <si>
     <t>30/09/2025</t>
   </si>
   <si>
     <t>B870C16B54</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di Armadietti Porta Cellulare</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B870C16B54</t>
-[...4 lines deleted...]
-  <si>
     <t>29/09/2025</t>
   </si>
   <si>
     <t>B8631BDBAA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Argo FMO – Firma Digitale per il Dirigente Scolastico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8631BDBAA</t>
-[...4 lines deleted...]
-  <si>
     <t>B86C1B388D</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di pacchetto annuale Chat Gpt Business</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86C1B388D</t>
-[...4 lines deleted...]
-  <si>
     <t>B27AE49377</t>
   </si>
   <si>
     <t>Decisione a contrarre - Poste Italiane</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B27AE49377</t>
-[...4 lines deleted...]
-  <si>
     <t>18/09/2025</t>
   </si>
   <si>
     <t>B84AB52CCA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto dispositivi informatici per ufficio segreteria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84AB52CCA</t>
-[...4 lines deleted...]
-  <si>
     <t>17/09/2025</t>
   </si>
   <si>
     <t>B846C859A2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di formazione - giuridica e amministrativa (corso di 8 ore - PASSWEB BASE) per il personale ATA della Segreteria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B846C859A2</t>
-[...4 lines deleted...]
-  <si>
     <t>10/09/2025</t>
   </si>
   <si>
     <t>B830A4FBC7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di pacchetto Assistenza Argo software</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B830A4FBC7</t>
-[...4 lines deleted...]
-  <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>B81AB4B0F9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di Consultazione Nuvola area alunni e registro elettronico dal 01/09/2025 al 31/08/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81AB4B0F9</t>
-[...4 lines deleted...]
-  <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>B816F7E794</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto n. 5 targhe per progetto PNRR - DM 66</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B816F7E794</t>
-[...4 lines deleted...]
-  <si>
     <t>B816DD2662</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di Targhe pubblicitarie per PNRR</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B816DD2662</t>
-[...4 lines deleted...]
-  <si>
     <t>09/07/2025</t>
   </si>
   <si>
     <t>0123456789</t>
   </si>
   <si>
     <t>Decisione a contrarre - Liquidazione Rimborso spese Giochi matematici Bocconi 2024/25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0123456789</t>
-[...4 lines deleted...]
-  <si>
     <t>16/06/2025</t>
   </si>
   <si>
     <t>B6FF44A9A-</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rettifica della precedente Decisione a Contrarre della ditta Berto per acquisto di Ghiaccio sintetico prot.6884 del 23/05/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FF44A9A-</t>
-[...4 lines deleted...]
-  <si>
     <t>12/06/2025</t>
   </si>
   <si>
     <t>B4A63D8BC1</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto  di  un  Servizio  di  formazione  -  giuridica  e amministrativa (corso di 8 ore - PASSWEB BASE) per il personale ATA della Segreteria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A63D8BC1</t>
-[...4 lines deleted...]
-  <si>
     <t>11/06/2025</t>
   </si>
   <si>
     <t>B73BA09F1B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio di Fotocopiatori con contratto triennale (2025/2028), per la Segreteria e i plessi dell’IC “F. De Roberto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73BA09F1B</t>
-[...4 lines deleted...]
-  <si>
     <t>B73B9036E8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Materiale elettrico per manutenzione ai plessi dell'IC "F. De Roberto"_Weller</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73B9036E8</t>
-[...4 lines deleted...]
-  <si>
     <t>B73B82A3D6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Materiale di Manutenzione Ditta Forestools</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73B82A3D6</t>
-[...4 lines deleted...]
-  <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>B722ACFB5A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Materiale da utilizzare in occasione dell'evento di fine anno sc. 2024/25_CARTOLERIA KARTA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B722ACFB5A</t>
-[...4 lines deleted...]
-  <si>
     <t>B72287C05B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita didattica Scuola Primaria presso Parsifal Park 30/05/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72287C05B</t>
-[...4 lines deleted...]
-  <si>
     <t>30/05/2025</t>
   </si>
   <si>
     <t>B7184EA4D5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio pullman per partecipazione "Concorso Musicale" a Riposto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7184EA4D5</t>
-[...4 lines deleted...]
-  <si>
     <t>26/05/2025</t>
   </si>
   <si>
     <t>B7051443AD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita Didattica per la Scuola Primaria CRATERI SILVESTRI E MUSEI DEL 20/05/2025 E 23/05/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7051443AD</t>
-[...4 lines deleted...]
-  <si>
     <t>23/05/2025</t>
   </si>
   <si>
     <t>B6FF57720A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio Noleggio per la generazione di contenuti Amministrazione Trasparente_Sfera s.r.l.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FF57720A</t>
-[...4 lines deleted...]
-  <si>
     <t>B6FF44A9A3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di ghiaccio Sintetico (Primo Soccorso)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FF44A9A3</t>
-[...4 lines deleted...]
-  <si>
     <t>B6FF70BF6A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggi d'Istruzione Scuola Primaria presso ROMALAND_Piazza Armerina</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FF70BF6A</t>
-[...4 lines deleted...]
-  <si>
     <t>21/05/2025</t>
   </si>
   <si>
     <t>B6F6B72C50</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di Frigorifero Basso</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F6B72C50</t>
-[...4 lines deleted...]
-  <si>
     <t>B6F62D4FDC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio tecnico – per manifestazione di fine anno 03/06/2025 presso I.I.S. "G. De Felice Giuffrida - Catania</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F62D4FDC</t>
-[...4 lines deleted...]
-  <si>
     <t>20/05/2025</t>
   </si>
   <si>
     <t>B6F0E6B78F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di biglietti per Mostra delle Illusione prog. PNRR</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F0E6B78F</t>
-[...4 lines deleted...]
-  <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>B6A871B5A-</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rettifica della Decisione a contrarre PROT. 5585 del 29/04/2025 per Visita e attività Didattica per la Scuola dell’Infanzia presso l’AZIENDA GALLINA FELICE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A871B5A-</t>
-[...4 lines deleted...]
-  <si>
     <t>12/05/2025</t>
   </si>
   <si>
     <t>B6D1A1212E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Laboratorio di Pupi per la Scuola dell'Infanzia intitolato “CARTA-PUPI” – A.S. 2024 - 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D1A1212E</t>
-[...4 lines deleted...]
-  <si>
     <t>09/05/2025</t>
   </si>
   <si>
     <t>B6C7288F37</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggio di Istruzione Scuola secondaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C7288F37</t>
-[...4 lines deleted...]
-  <si>
     <t>05/05/2025</t>
   </si>
   <si>
     <t>B6B660492E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Spettacolo teatrale per la Scuola dell'Infanzia intitolato “BIMBI E PUPI”_F.lli Napoli</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B660492E</t>
-[...4 lines deleted...]
-  <si>
     <t>B6B6248445</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale per le attività didattiche del progetto PNRR PER PERCORSI FORMATIVI E LABORATORIALI CO-CURRICULARI (DM19/2024)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B6248445</t>
-[...4 lines deleted...]
-  <si>
     <t>02/05/2025</t>
   </si>
   <si>
     <t>B6B1B23E6A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale per Esami di Stato a.s.2024/2025_Spaggiari</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B1B23E6A</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2025</t>
   </si>
   <si>
     <t>B6A871B5A8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscita didattica scuola Infanzia presso Azienda Gallina Felice</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A871B5A8</t>
-[...4 lines deleted...]
-  <si>
     <t>B6A8420004</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscita didattica scuola Primaria in Azienda Agricola Arena a Ramacca</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A8420004</t>
-[...4 lines deleted...]
-  <si>
     <t>28/04/2025</t>
   </si>
   <si>
     <t>B6A457F12A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita Didattica Scuola Primaria presso Associazione Amici della Terra-Club Etna per CASA DELLE FARFALLE a Viagrande</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A457F12A</t>
-[...4 lines deleted...]
-  <si>
     <t>B6A1E9329C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggi d'Istruzione Scuola Primaria ditta LR BUS TRAVEL S.N.C. DI LEANZA G. &amp; RUSSO I.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A1E9329C</t>
-[...4 lines deleted...]
-  <si>
     <t>11/04/2025</t>
   </si>
   <si>
     <t>B6784ED321</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio operativo del firewall per la sicurezza della rete Internet e Intranet</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6784ED321</t>
-[...4 lines deleted...]
-  <si>
     <t>10/04/2025</t>
   </si>
   <si>
     <t>B671B7E174</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale elettrico per plesso Castaldi_Weller Italia srl</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B671B7E174</t>
-[...4 lines deleted...]
-  <si>
     <t>08/04/2025</t>
   </si>
   <si>
     <t>B666CCE955</t>
   </si>
   <si>
     <t>Decisione a contrarre - Spettacolo Teatrale PINOCCHIO Teatro Metropolitan_Catania scuola Primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B666CCE955</t>
-[...4 lines deleted...]
-  <si>
     <t>B666A50AD6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale di Biologia per progetto Stem DM 65</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B666A50AD6</t>
-[...4 lines deleted...]
-  <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>B6485AEC55</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di palloni per la pallavolo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6485AEC55</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2025</t>
   </si>
   <si>
     <t>B63771701C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Materiale di Robotica per progetto STEM...for All</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63771701C</t>
-[...4 lines deleted...]
-  <si>
     <t>24/03/2025</t>
   </si>
   <si>
     <t>B62CB52071</t>
   </si>
   <si>
     <t>Decisione a contrarre - Burattinando: Lo Spettacolo dei Burattini e il Laboratorio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62CB52071</t>
-[...4 lines deleted...]
-  <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>B627603A51</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rappresentazione Teatrale NAVE ARGO "Un Principe Ranocchio"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B627603A51</t>
-[...4 lines deleted...]
-  <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>B611281A7D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale elettrico WELLER ITALIA srl</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B611281A7D</t>
-[...4 lines deleted...]
-  <si>
     <t>B610DE196C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggi d'Istruzione ditta Valastro</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B610DE196C</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2025</t>
   </si>
   <si>
     <t>B5FF44011B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggi d'Istruzione ditta Pappalardo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FF44011B</t>
-[...4 lines deleted...]
-  <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>B5F96DD06D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di risme di carta e timbri</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F96DD06D</t>
-[...4 lines deleted...]
-  <si>
     <t>B5F9467886</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di rotoloni per le mani</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F9467886</t>
-[...4 lines deleted...]
-  <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>B5F2A6D425</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggio d'Istruzione Planetario  dell'11/03/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F2A6D425</t>
-[...4 lines deleted...]
-  <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>B5CE7C5E70</t>
   </si>
   <si>
     <t>Decisione a contrarre - Spettacolo teatrale I Promessi Sposi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CE7C5E70</t>
-[...4 lines deleted...]
-  <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>B5CABAE7FE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale di Cancelleria Borgione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CABAE7FE</t>
-[...4 lines deleted...]
-  <si>
     <t>18/02/2025</t>
   </si>
   <si>
     <t>B5AEA02345</t>
   </si>
   <si>
     <t>Decisione a contrarre - Approvvigionamento di Sacchi per la spazzatura e Ghiaccio sintetico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AEA02345</t>
-[...4 lines deleted...]
-  <si>
     <t>03/02/2025</t>
   </si>
   <si>
     <t>B576DB2737</t>
   </si>
   <si>
     <t>Decisione a contrarre - giochi matematici Bocconi 2025-Campionati Internazionali</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B576DB2737</t>
-[...4 lines deleted...]
-  <si>
     <t>24/01/2025</t>
   </si>
   <si>
     <t>0000000000</t>
   </si>
   <si>
     <t>Decisione a contrarre - Olimpiadi di Grammatica - "GrammatichiAMO"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000</t>
-[...4 lines deleted...]
-  <si>
     <t>22/01/2025</t>
   </si>
   <si>
     <t>1234567890</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura corsi formazione DM65</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/ae0592cd-7451-4508-99f2-5055694990d9</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - incarico supporto tecnico operativo specialistico per la realizzazione del
 progetto “TRANSITI…AMO”</t>
   </si>
   <si>
     <t>Decreto di nomina - di Valutazione Istanze di partecipazione prog. “TRANSITI…AMO”</t>
   </si>
   <si>
     <t>21/01/2025</t>
   </si>
   <si>
     <t>B54904BE2E</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - acquisto delle licenze d’uso per l’anno 2025 dei
 Software</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54904BE2E</t>
-[...4 lines deleted...]
-  <si>
     <t>B5376FA7E1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Campionati Junior di giochi matematici Made in Italy</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5376FA7E1</t>
-[...4 lines deleted...]
-  <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>B5224379CB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo sito web_Madisoft</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5224379CB</t>
-[...4 lines deleted...]
-  <si>
     <t>B525DCDF45</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di consultazione software amministrazione digitale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B525DCDF45</t>
-[...4 lines deleted...]
-  <si>
     <t>B5246248E2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rettifica decisione a contrarre - ditta SAVIGA mantenimento e sicurezza di potabilità dei distributori di acqua</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5246248E2</t>
-[...4 lines deleted...]
-  <si>
     <t>B524A94259</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rettifica Decisione a Contrarre - ditta Cappellani per acquisto di 15 leggii in metallo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B524A94259</t>
-[...4 lines deleted...]
-  <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>B52150B49F</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DI 15 LEGGII IN METALLO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52150B49F</t>
-[...4 lines deleted...]
-  <si>
     <t>B5212F9F3D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Mantenimento e sicurezza di potabilità di distributore d'acqua</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5212F9F3D</t>
-[...4 lines deleted...]
-  <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>B49654CCB0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rettifica della Decisione a Contrarre Poetica Eventi prot.16985 del 03/12/2024 (Spettacoli Teatro ambasciatori)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49654CCB0</t>
-[...4 lines deleted...]
-  <si>
     <t>17/12/2024</t>
   </si>
   <si>
     <t>B4D8CF0B30</t>
   </si>
   <si>
     <t>Decisione a contrarre - Formazione per gli alunni scuola secondaria di I° Prog. Stem..for all DM 65/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D8CF0B30</t>
-[...4 lines deleted...]
-  <si>
     <t>04/12/2024</t>
   </si>
   <si>
     <t>B49D28B3D4</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di fornitura di materiale per manutenzione Forestools</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49D28B3D4</t>
-[...4 lines deleted...]
-  <si>
     <t>03/12/2024</t>
   </si>
   <si>
     <t>B49654CCB8</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto spettacoli teatrali_Teatro Ambasciatori</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49654CCB8</t>
-[...4 lines deleted...]
-  <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>B470B2D9E5</t>
   </si>
   <si>
     <t>Decisione a contrarre - cquisto di Neon_Weller Italia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B470B2D9E5</t>
-[...4 lines deleted...]
-  <si>
     <t>20/11/2024</t>
   </si>
   <si>
     <t>B45E5C5983</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre l’affidamento diretto approvvigionamento di Materiale di Pulizia e Primo Soccorso</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45E5C5983</t>
-[...4 lines deleted...]
-  <si>
     <t>15/11/2024</t>
   </si>
   <si>
     <t>B44CA3CE78</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per l’affidamento diretto per l’acquisto di Argo Software</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44CA3CE78</t>
-[...4 lines deleted...]
-  <si>
     <t>18/10/2024</t>
   </si>
   <si>
     <t>B3850147CA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per l'acquisto di un Frigorifero da Tavolo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3850147CA</t>
-[...4 lines deleted...]
-  <si>
     <t>27/09/2024</t>
   </si>
   <si>
     <t>B32F41B7C0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per l’approvvigionamento di Materiale di Pulizia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B32F41B7C0</t>
-[...4 lines deleted...]
-  <si>
     <t>02/08/2024</t>
   </si>
   <si>
     <t>B2AFAE0DB7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento dei servizi assicurativi, Incendio, Furto ed Elettronica della Scuola</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2AFAE0DB7</t>
-[...4 lines deleted...]
-  <si>
     <t>31/07/2024</t>
   </si>
   <si>
     <t>B29377CDE3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Copertura assicurativa Infortuni e Responsabilità Civile 2024/2029</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B29377CDE3</t>
-[...4 lines deleted...]
-  <si>
     <t>16/07/2024</t>
   </si>
   <si>
     <t>B27AD408C6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto fuori MEPA per stampe brochure, locandine e Diplomi Remigini – A.S. 23/24</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B27AD408C6</t>
-[...4 lines deleted...]
-  <si>
     <t>B27AC84DA0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto bombole GPL per CORSO DI FORMAZIONE DEGLI ADDETTI ANTINCENDIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B27AC84DA0</t>
-[...4 lines deleted...]
-  <si>
     <t>12/06/2024</t>
   </si>
   <si>
     <t>B21819B86A</t>
   </si>
   <si>
     <t>Decisione a contrarre - trattativa diretta su MEPA, per l’approvvigionamento di Tendaggi-Palco Teatro del Plesso di via S.M. Castaldi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B21819B86A</t>
-[...4 lines deleted...]
-  <si>
     <t>11/06/2024</t>
   </si>
   <si>
     <t>B1F74DD080</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto-potenziamento delle competenze dei docenti per l’insegnamento CLIL-formazione linguistica alunni di infanzia e primaria-"STEM FOR ALL"-DM 65/2023 -M4C1I3.1-2023-1143-P-32448</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1F74DD080</t>
-[...4 lines deleted...]
-  <si>
     <t>B1F49904DD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Formazione  linguistica per docenti e alunni dell'IC "F. De Roberto"-"Stem" DM 65/2023-M4C1I3.1-2023-1143-P-32448</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1F49904DD</t>
-[...4 lines deleted...]
-  <si>
     <t>28/05/2024</t>
   </si>
   <si>
     <t>B1DCE248FF</t>
   </si>
   <si>
     <t>Decisione a contrarre-Affidamento diretto tramite MEPA per acquisto di 2 targhe pubblicitarie formato A3-"DIVARI"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1DCE248FF</t>
-[...4 lines deleted...]
-  <si>
     <t>05/04/2024</t>
   </si>
   <si>
     <t>B11ECA3B51</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto su MEPA di servizi formativi con esperti con competenze linguistiche ed artistiche AGENDA SUD”. 10.2.2A - FSEPON-SI-2024-116</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B11ECA3B51</t>
-[...4 lines deleted...]
-  <si>
     <t>28/03/2024</t>
   </si>
   <si>
     <t>B10AC0CC2F</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA TRE TARGHE PUBBLICITARIE "AGENDA SUD" 10.2.2A-FSEPON-SI-2024-116</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B10AC0CC2F</t>
-[...4 lines deleted...]
-  <si>
     <t>01/06/2023</t>
   </si>
   <si>
     <t>9839598523</t>
   </si>
   <si>
     <t>Decisione a contrarre - graduatoria di affidamento diretto extra  mepa: forniture specialistiche per interventi innovativi delle aule creative-musicali dei vari plessi cod.prog M4C1I3.2-2022-961-P-17900</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/96d2d50e-6b13-469b-aece-9160da926cc7</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -2608,3259 +1749,3663 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0BA1223B" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/16d3c7ed-0c1e-430b-aeba-71628431a4fe" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFED5B29B" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/ef16edcc-f998-4133-8c1a-30d7ab8fe68e" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDF817A48" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/aa76689b-9baf-4923-8ecf-93a1a90cc3ea" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/1218484456" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/cb865667-1d0a-40e8-a7e1-b083a86aead3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4A26D6EA" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/044369ac-90ee-431b-afcc-d951bf5130dd" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/9876543210" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/29fc832b-77e6-4f44-9a15-b7259a1f2ab0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC14116D0B" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/136181f3-6073-4742-8ba5-92a165b220f1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFB4E6B50" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/260155cf-db12-4c94-833f-ea07d3fffaec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE548F8BF" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/fc45f84f-7ba9-4fd8-a459-ee192a77cde8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD9D5330C" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/14f3a8c9-bb35-4c15-a315-60ccefe6cdd6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCF390B89" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/500852e7-5bda-4660-b72b-d3471f6f449e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC97FC8F0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/6fb09c0d-fb08-403f-863d-ab86945958d4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC147E62E" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/802f3c30-b1af-4c48-aed1-bd3b67071053" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB804908D5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/9a432e9e-7787-499d-946f-866579ff1358" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7F97F6F8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/bb8916fe-cda0-4d3a-a113-1d3053418803" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6CC51C61" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/4079a93b-f640-4bbc-be61-843c12130ca5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB682CF349" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/417c3a4f-9bdf-465e-aa65-97cc2e28cd33" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB65232558" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/01a568cd-1e9b-42c4-9466-2cae9d667990" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=SREGTNJHOP" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/cc4036a0-decd-40d8-b45d-fffa10c84b04" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4FA7078-" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/9eca6bf1-5a15-4e66-b054-f340a6e3bf24" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3E6E010D" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/d9f41d4e-608c-4afa-bc36-02ad4c8ab4ed" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34FF566F" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/a2b1bb97-af27-499a-bf91-cfb2d4ab3d1a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2F456AC-" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/a232e951-e5fe-4941-91d5-ab18ea354348" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2F456AC0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/50d9ef30-f03b-4961-a851-1ac8dafd0d73" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2CEC066E" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/932655fc-f7a0-454e-9f54-89e13d7034bf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0B09A14E" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/019b67c9-affa-488f-ab6b-d6ddd29b0ec4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0B03806F" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/e8a9436e-74fe-453e-833e-ac26ee6a69c6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0AFCA5A7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/34c1b8fe-e9c7-45da-9dc5-66147b35047c" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=1346841519" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/89303ebc-bb76-4a10-8268-7ca24227d0c8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADAEC8AAF" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/99498ca3-e17a-478e-9829-babbf0aeedce" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD5FA084E" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/03c8ef66-1493-4952-b509-26ea6d6ea037" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACB2E3BFA" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/26c73e82-d733-4d33-a3c3-1033620b7bb8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=12546+9874" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/4f283ef6-03bd-4329-97d8-0d728ffac290" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3E30C808" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/4ab238d2-544b-400b-b429-fb7804fa68e4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA87A196C6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/62379f1c-74ef-4cfb-a7b6-85a1fe9c0dde" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7C35B90B" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/491b5292-fd45-4ee1-a0c9-7b12e4dfa3fb" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6FB1B8A7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/d3f58ab1-137a-42c0-8527-bef4e44acd08" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6FE5A66B" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/da706eb7-686b-4da4-9f72-f0caf986c89a" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4FCACF86" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/3d6a43d7-6670-42de-9d7e-7c0d9a68db54" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA655A8036" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/1c4ce0bf-70f6-4b42-a0d6-889da7273f3b" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA618C2EEB" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/f1e75705-da74-4133-8a52-b4b32daacf33" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3E151A74" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/1abbfb30-391a-4e11-9068-04c92cddb1fd" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3DF9B104" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/8fb2cfe4-dde7-48e2-85ea-e4b104127621" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4FA70781" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/54129be0-4af7-4958-8770-27695bc8fc08" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3F5105FA" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/d7efc6cd-7389-4264-9fcb-49d0f853f9fa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3A229C32" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/079d1c43-d5a5-48e0-a679-97dc0a0b4e05" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3A09A2F1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/4fc02c91-4a4a-4fae-8c89-da66fed30a6a" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B27AE4937/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/1742f930-e894-4775-9257-c40db2de46f9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=1235484845" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/723936b0-4e96-4df3-9226-06035823e49d" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9411B483-" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/8519b918-0d68-42a5-80dd-5af40aed8bbd" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=1235268483" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/b8b55d29-8a76-4f48-a3c4-ac879e7e1c04" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98AA4BC1E" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/402e554c-b0a2-4213-816e-af2e0faeb9fe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98A3DBC25" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/5d3e9774-3998-4b45-859b-35f50e1d03a7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B969949F0B" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/03afd444-fc9e-4a16-9783-22df8a658787" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9484269B7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/5affe3f2-90cb-4c0d-8912-df46779059e8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9411B483E" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/c93516ee-af19-49ed-aba9-e3c5eab606f8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B939B49F81" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/a30986fc-1536-4767-a240-6159a3cbb713" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9397C3729" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/219091c6-7cd1-4611-a332-f85047224b9e" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B915D2DA61" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/99236e0a-6271-4fde-afde-ca442dee4ee8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9150DD147" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/bbf81510-ef74-449c-89a0-69de0fd25552" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DA5C8CC8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/d2558023-079e-4181-b4c9-372e84e54719" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D5759314" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/bd713110-4e5f-4ca5-9f39-19312f9dfcf8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CFC51402" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/d96e0f97-893b-4235-9723-740ed756e330" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CC098B1E" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/bd060fde-0417-48fa-9cf8-f3f454903863" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B924A2E1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/2a1d3d4b-4647-46c8-974a-eb72b32ce698" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=1234528756" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/5831afe8-d2c4-47b1-bc59-6dc9eb8ec571" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=1268546186" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/5f904031-7011-42b7-bc8d-445f7030cf50" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89DAE7AF6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/e2cf0755-76b4-491c-bf21-64e2cd658584" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=12345678-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/f062e55e-2254-4f29-8e56-cc5d2dc5460d" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89803EA4A" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/be9b2a1d-7999-440e-9afb-fbfd12424b22" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8758F8D6D" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/ac3aa066-3501-4a3a-8f9b-f3794e429a5f" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B870C16B54" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/0f74f270-6c8d-4965-a7fb-327b2fd5e917" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8631BDBAA" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/d683dcf4-e1a3-4374-bac2-c9586027be3c" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86C1B388D" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/7564e434-8949-46b6-a897-2c03a2dea473" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B27AE49377" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/8f3d1095-bbc2-4784-852f-aa09e0afcb63" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84AB52CCA" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/cad6673c-13d1-46c5-af23-1c178d9d7713" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B846C859A2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/89153531-62ae-4956-ad3f-4e44fdc3e7dc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B830A4FBC7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/98deb6f6-ba27-46d9-98fb-d75f273871e7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81AB4B0F9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/5f978a72-bdf6-4946-9ad7-ee8e5198ca9d" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B816F7E794" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/1ce22d75-ad10-4fb9-baa9-f48724241be5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B816DD2662" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/786a452c-7938-4c18-9a65-05f42620512d" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0123456789" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/a570cc01-a925-42b0-9eff-1d622eec6f21" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FF44A9A-" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/1207d06c-aaeb-4476-abc5-ff7a196b9f45" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A63D8BC1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/3d273ad9-5a68-4aea-aada-e6c5e2148885" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73BA09F1B" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/a1e23d81-b5b9-409b-b872-f685100ab7c8" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73B9036E8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/90db9d89-6270-4ef8-a714-750236b83020" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73B82A3D6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/f7e49e9d-09c5-434b-a680-6891609ff713" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B722ACFB5A" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/c0e188ac-278e-44df-82e2-a2e3745f0409" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72287C05B" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/b227175a-0b3a-4c8c-85ff-2e2c5706d232" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7184EA4D5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/6467843e-6d6c-4c5c-a7e0-76a6a8f1cfd1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7051443AD" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/18c5ea01-93dd-42d1-a4a4-2a99482e12da" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FF57720A" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/c7787926-8784-4494-81d0-d79c2fcaf9d2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FF44A9A3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/892c013f-a4c3-4d62-8440-458966bb493a" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FF70BF6A" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/834291a0-3731-40a2-bf15-99170ed18b10" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F6B72C50" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/5abf0585-e79e-45f8-8e58-44c7ae58d469" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F62D4FDC" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/23164450-e741-46d8-be06-6694211c8035" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F0E6B78F" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/01d0cc83-adf1-4f1c-abbb-5f40c999ac31" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A871B5A-" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/2546ff3d-2480-4334-bf50-07c655294674" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D1A1212E" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/714ad98a-08df-4c30-ad29-dd565a481eab" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C7288F37" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/a8a26c35-0569-4e70-84ac-464432a68905" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B660492E" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/0592b699-eba3-40be-b8ec-660b1c0ccf88" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B6248445" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/a7cd6a13-b071-4e88-9cdc-1bb98f1b648c" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B1B23E6A" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/32e3d4ca-8979-4ba9-baab-6be3400d88a4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A871B5A8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/310a3bc4-df31-4a42-a2bc-da8a376eebcc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A8420004" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/abde90f0-6df8-410a-9c0c-cb7788cf19ad" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A457F12A" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/bbebcb41-3564-45b7-9cf5-6fd27e59799b" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A1E9329C" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/ec61d4ad-224e-4aff-83a7-555f0ec7952a" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6784ED321" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/457ed670-3745-4f0f-b023-f945cdad7abb" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B671B7E174" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/f325d754-adfc-4733-bbdb-67d03acba26e" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B666CCE955" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/c0b18e80-148a-4b91-9904-d76f3a0ae28b" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B666A50AD6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/019032c6-73c3-43a7-aa5f-9fa3fa896b90" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6485AEC55" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/c5ba1847-6d11-4e03-82aa-ba6a67eb2b8a" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63771701C" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/1d17a0a9-982b-4e66-ba4b-c8bbba251acf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62CB52071" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/fe31b1ab-b85e-414e-a70d-4fbfc0e5639f" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B627603A51" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/385e3a68-d6cb-4d21-9ed4-74b074e09088" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B611281A7D" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/5848dcd0-902d-4067-b5dc-6f248973120e" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B610DE196C" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/96a127c5-7aca-4079-8395-960fb4bbbe8a" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FF44011B" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/795c0a00-3643-4aee-a8be-f3126c2691cf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F96DD06D" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/fdb40b12-825e-40c6-a9ab-ba0c0505276a" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F9467886" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/a1205a77-bdbf-47f9-a503-79f11a038cef" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F2A6D425" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/2d2585a9-1019-47be-91e5-d6df9017f27c" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CE7C5E70" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/7b22e874-dc56-4c5d-8b3f-4be8dd42b4fd" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CABAE7FE" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/7ce495f2-0425-4c07-9322-3c9f6066ed7a" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AEA02345" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/7b6b1bb0-2972-4cf7-8ed2-95ed7917a973" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B576DB2737" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/bae006fe-d4bb-4971-b290-07f8499b78b4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/2d6c138e-07dc-443f-b664-2990c3f78664" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=1234567890" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/ae0592cd-7451-4508-99f2-5055694990d9" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54904BE2E" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/1b5edf35-9970-460b-959f-91171f33f116" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5376FA7E1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/76630454-6333-4ff5-99bf-636af86b9bc6" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5224379CB" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/3234c5c6-e1cd-4734-955f-f6ea77bb51b7" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B525DCDF45" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/c73116e0-e798-427d-ab05-808b1168e898" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5246248E2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/348fb0f3-b244-49e2-932e-1e8101be4e60" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B524A94259" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/c73e5328-e6d9-4f6c-96ec-c031f2962bb7" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52150B49F" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/2e62ebca-6a9f-465a-9423-73508cc3dbed" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5212F9F3D" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/af2700e1-4052-4035-89c2-241ac2c9f7e2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49654CCB0" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/f32950fb-9f21-4377-8bdc-291d2ca794fb" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D8CF0B30" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/d4ada42e-2298-4b87-9711-1266766d1a7c" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49D28B3D4" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/6e5a8285-83f6-44aa-9803-c2f7c7d4352f" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49654CCB8" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/fe01f98d-f88d-4ca8-a28b-820d9dfb10c2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B470B2D9E5" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/100f0b52-c5a5-4c52-8f3e-83a5e9b5318f" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45E5C5983" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/6120791f-3301-4974-a838-3a5b5aac05a1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44CA3CE78" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/a5c32865-39b8-49a0-ab93-77692cea3839" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3850147CA" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/159df426-58f8-483d-9332-f451f2fa5c20" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B32F41B7C0" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/9f993fbd-27ef-4488-81ee-ffa61b48c3f7" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2AFAE0DB7" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/bad5d4e0-c773-4df4-bf6b-bd8bf949c5dd" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B29377CDE3" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/6792a6bd-e4ca-4114-8b88-0a2b1ca874c9" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B27AD408C6" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/9a63a9f5-3443-4906-847f-2fff556c20e2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B27AC84DA0" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/77d0027a-7237-4851-8861-06db2d63dbca" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B21819B86A" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/1db3754c-065c-49e0-9881-90388b0a15dd" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1F74DD080" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/51463c73-55d4-4711-9a16-0015d4249dd9" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1F49904DD" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/b0457dc8-3699-4f88-b5e6-5dcd6e96ecec" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1DCE248FF" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/1967827a-2c45-41fe-beac-c644f172e605" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B11ECA3B51" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/482f52ec-c57c-4fb2-8587-15ba8cabc304" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B10AC0CC2F" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/43ee0313-869c-4263-8418-bec48d372b64" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=9839598523" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/96d2d50e-6b13-469b-aece-9160da926cc7" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F160"/>
+  <dimension ref="A1:F164"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>10832</v>
+        <v>12870</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...2 lines deleted...]
-      <c r="F2" t="s">
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B3">
-        <v>10830</v>
+        <v>12570</v>
       </c>
       <c r="C3" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>10</v>
-[...4 lines deleted...]
-      <c r="F3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>10588</v>
+        <v>11997</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
-[...4 lines deleted...]
-      <c r="F4" t="s">
         <v>15</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5">
-        <v>10113</v>
+        <v>11191</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
-      <c r="E5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6">
+        <v>10832</v>
+      </c>
+      <c r="C6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6" t="s">
         <v>21</v>
       </c>
-      <c r="B6">
-[...7 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>20</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="B7">
-        <v>9311</v>
+        <v>10830</v>
       </c>
       <c r="C7" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F7" t="s">
+        <v>20</v>
+      </c>
+      <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="B8">
-        <v>9036</v>
+        <v>10588</v>
       </c>
       <c r="C8" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>30</v>
-[...5 lines deleted...]
-        <v>32</v>
+        <v>25</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="B9">
-        <v>8434</v>
+        <v>10113</v>
       </c>
       <c r="C9" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>35</v>
-[...5 lines deleted...]
-        <v>37</v>
+        <v>28</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="B10">
-        <v>8270</v>
+        <v>9654</v>
       </c>
       <c r="C10" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>31</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="B11">
-        <v>8118</v>
+        <v>9311</v>
       </c>
       <c r="C11" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="D11" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E11" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>20</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="B12">
-        <v>8057</v>
+        <v>9036</v>
       </c>
       <c r="C12" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>50</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>36</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="B13">
-        <v>7855</v>
+        <v>8434</v>
       </c>
       <c r="C13" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-        <v>57</v>
+        <v>39</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="B14">
-        <v>6757</v>
+        <v>8270</v>
       </c>
       <c r="C14" t="s">
-        <v>59</v>
+        <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-        <v>62</v>
+        <v>42</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="B15">
-        <v>6738</v>
+        <v>8118</v>
       </c>
       <c r="C15" t="s">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-        <v>66</v>
+        <v>45</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>67</v>
+        <v>46</v>
       </c>
       <c r="B16">
-        <v>6449</v>
+        <v>8057</v>
       </c>
       <c r="C16" t="s">
-        <v>68</v>
+        <v>47</v>
       </c>
       <c r="D16" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>48</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>72</v>
+        <v>49</v>
       </c>
       <c r="B17">
-        <v>6333</v>
+        <v>7855</v>
       </c>
       <c r="C17" t="s">
-        <v>73</v>
+        <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>74</v>
-[...5 lines deleted...]
-        <v>76</v>
+        <v>51</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>72</v>
+        <v>52</v>
       </c>
       <c r="B18">
-        <v>6271</v>
+        <v>6757</v>
       </c>
       <c r="C18" t="s">
-        <v>77</v>
+        <v>53</v>
       </c>
       <c r="D18" t="s">
-        <v>78</v>
-[...5 lines deleted...]
-        <v>80</v>
+        <v>54</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>81</v>
+        <v>52</v>
       </c>
       <c r="B19">
-        <v>6235</v>
+        <v>6738</v>
       </c>
       <c r="C19" t="s">
-        <v>7</v>
+        <v>55</v>
       </c>
       <c r="D19" t="s">
-        <v>82</v>
-[...4 lines deleted...]
-      <c r="F19" t="s">
+        <v>56</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>83</v>
+        <v>57</v>
       </c>
       <c r="B20">
-        <v>5988</v>
+        <v>6449</v>
       </c>
       <c r="C20" t="s">
-        <v>84</v>
+        <v>58</v>
       </c>
       <c r="D20" t="s">
-        <v>85</v>
-[...5 lines deleted...]
-        <v>87</v>
+        <v>59</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>88</v>
+        <v>60</v>
       </c>
       <c r="B21">
-        <v>5790</v>
+        <v>6333</v>
       </c>
       <c r="C21" t="s">
-        <v>89</v>
+        <v>61</v>
       </c>
       <c r="D21" t="s">
-        <v>90</v>
-[...5 lines deleted...]
-        <v>92</v>
+        <v>62</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>93</v>
+        <v>60</v>
       </c>
       <c r="B22">
-        <v>5625</v>
+        <v>6271</v>
       </c>
       <c r="C22" t="s">
-        <v>94</v>
+        <v>63</v>
       </c>
       <c r="D22" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>97</v>
+        <v>64</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>98</v>
+        <v>65</v>
       </c>
       <c r="B23">
-        <v>5464</v>
+        <v>6235</v>
       </c>
       <c r="C23" t="s">
-        <v>99</v>
+        <v>20</v>
       </c>
       <c r="D23" t="s">
-        <v>100</v>
+        <v>66</v>
       </c>
       <c r="E23" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>20</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>98</v>
+        <v>67</v>
       </c>
       <c r="B24">
-        <v>5422</v>
+        <v>5988</v>
       </c>
       <c r="C24" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="D24" t="s">
-        <v>104</v>
-[...5 lines deleted...]
-        <v>106</v>
+        <v>69</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>107</v>
+        <v>70</v>
       </c>
       <c r="B25">
-        <v>5358</v>
+        <v>5790</v>
       </c>
       <c r="C25" t="s">
-        <v>108</v>
+        <v>71</v>
       </c>
       <c r="D25" t="s">
-        <v>109</v>
-[...5 lines deleted...]
-        <v>111</v>
+        <v>72</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>107</v>
+        <v>73</v>
       </c>
       <c r="B26">
-        <v>5333</v>
+        <v>5625</v>
       </c>
       <c r="C26" t="s">
-        <v>112</v>
+        <v>74</v>
       </c>
       <c r="D26" t="s">
-        <v>113</v>
-[...5 lines deleted...]
-        <v>115</v>
+        <v>75</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>76</v>
       </c>
       <c r="B27">
-        <v>4814</v>
+        <v>5464</v>
       </c>
       <c r="C27" t="s">
-        <v>117</v>
+        <v>77</v>
       </c>
       <c r="D27" t="s">
-        <v>118</v>
-[...5 lines deleted...]
-        <v>120</v>
+        <v>78</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>116</v>
+        <v>76</v>
       </c>
       <c r="B28">
-        <v>4813</v>
+        <v>5422</v>
       </c>
       <c r="C28" t="s">
-        <v>121</v>
+        <v>79</v>
       </c>
       <c r="D28" t="s">
-        <v>122</v>
-[...5 lines deleted...]
-        <v>124</v>
+        <v>80</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>116</v>
+        <v>81</v>
       </c>
       <c r="B29">
-        <v>4812</v>
+        <v>5358</v>
       </c>
       <c r="C29" t="s">
-        <v>125</v>
+        <v>82</v>
       </c>
       <c r="D29" t="s">
-        <v>126</v>
-[...5 lines deleted...]
-        <v>128</v>
+        <v>83</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>129</v>
+        <v>81</v>
       </c>
       <c r="B30">
-        <v>4253</v>
+        <v>5333</v>
       </c>
       <c r="C30" t="s">
-        <v>130</v>
+        <v>84</v>
       </c>
       <c r="D30" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>133</v>
+        <v>85</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>134</v>
+        <v>86</v>
       </c>
       <c r="B31">
-        <v>3970</v>
+        <v>4814</v>
       </c>
       <c r="C31" t="s">
-        <v>135</v>
+        <v>87</v>
       </c>
       <c r="D31" t="s">
-        <v>136</v>
-[...5 lines deleted...]
-        <v>138</v>
+        <v>88</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>139</v>
+        <v>86</v>
       </c>
       <c r="B32">
-        <v>3906</v>
+        <v>4813</v>
       </c>
       <c r="C32" t="s">
-        <v>140</v>
+        <v>89</v>
       </c>
       <c r="D32" t="s">
-        <v>141</v>
-[...5 lines deleted...]
-        <v>143</v>
+        <v>90</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>144</v>
+        <v>86</v>
       </c>
       <c r="B33">
-        <v>3748</v>
+        <v>4812</v>
       </c>
       <c r="C33" t="s">
-        <v>145</v>
+        <v>91</v>
       </c>
       <c r="D33" t="s">
-        <v>146</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>92</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>149</v>
+        <v>93</v>
       </c>
       <c r="B34">
-        <v>3653</v>
+        <v>4253</v>
       </c>
       <c r="C34" t="s">
-        <v>150</v>
+        <v>94</v>
       </c>
       <c r="D34" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-        <v>153</v>
+        <v>95</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>154</v>
+        <v>96</v>
       </c>
       <c r="B35">
-        <v>3085</v>
+        <v>3970</v>
       </c>
       <c r="C35" t="s">
-        <v>155</v>
+        <v>97</v>
       </c>
       <c r="D35" t="s">
-        <v>156</v>
-[...5 lines deleted...]
-        <v>158</v>
+        <v>98</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>159</v>
+        <v>99</v>
       </c>
       <c r="B36">
-        <v>2758</v>
+        <v>3906</v>
       </c>
       <c r="C36" t="s">
-        <v>160</v>
+        <v>100</v>
       </c>
       <c r="D36" t="s">
-        <v>161</v>
-[...5 lines deleted...]
-        <v>163</v>
+        <v>101</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>164</v>
+        <v>102</v>
       </c>
       <c r="B37">
-        <v>2590</v>
+        <v>3748</v>
       </c>
       <c r="C37" t="s">
-        <v>165</v>
+        <v>103</v>
       </c>
       <c r="D37" t="s">
-        <v>166</v>
-[...5 lines deleted...]
-        <v>168</v>
+        <v>104</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>169</v>
+        <v>105</v>
       </c>
       <c r="B38">
-        <v>2489</v>
+        <v>3653</v>
       </c>
       <c r="C38" t="s">
-        <v>7</v>
+        <v>106</v>
       </c>
       <c r="D38" t="s">
-        <v>170</v>
-[...4 lines deleted...]
-      <c r="F38" t="s">
+        <v>107</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>171</v>
+        <v>108</v>
       </c>
       <c r="B39">
-        <v>2314</v>
+        <v>3085</v>
       </c>
       <c r="C39" t="s">
-        <v>172</v>
+        <v>109</v>
       </c>
       <c r="D39" t="s">
-        <v>173</v>
-[...5 lines deleted...]
-        <v>175</v>
+        <v>110</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="B40">
-        <v>2310</v>
+        <v>2758</v>
       </c>
       <c r="C40" t="s">
-        <v>176</v>
+        <v>112</v>
       </c>
       <c r="D40" t="s">
-        <v>177</v>
-[...5 lines deleted...]
-        <v>179</v>
+        <v>113</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="B41">
-        <v>2284</v>
+        <v>2590</v>
       </c>
       <c r="C41" t="s">
-        <v>180</v>
+        <v>115</v>
       </c>
       <c r="D41" t="s">
-        <v>181</v>
-[...5 lines deleted...]
-        <v>183</v>
+        <v>116</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>184</v>
+        <v>117</v>
       </c>
       <c r="B42">
-        <v>2146</v>
+        <v>2489</v>
       </c>
       <c r="C42" t="s">
-        <v>185</v>
+        <v>20</v>
       </c>
       <c r="D42" t="s">
-        <v>186</v>
+        <v>118</v>
       </c>
       <c r="E42" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-        <v>188</v>
+        <v>20</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>189</v>
+        <v>119</v>
       </c>
       <c r="B43">
-        <v>2077</v>
+        <v>2314</v>
       </c>
       <c r="C43" t="s">
-        <v>190</v>
+        <v>120</v>
       </c>
       <c r="D43" t="s">
-        <v>191</v>
-[...5 lines deleted...]
-        <v>193</v>
+        <v>121</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>194</v>
+        <v>119</v>
       </c>
       <c r="B44">
-        <v>1971</v>
+        <v>2310</v>
       </c>
       <c r="C44" t="s">
-        <v>195</v>
+        <v>122</v>
       </c>
       <c r="D44" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>198</v>
+        <v>123</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>194</v>
+        <v>119</v>
       </c>
       <c r="B45">
-        <v>1970</v>
+        <v>2284</v>
       </c>
       <c r="C45" t="s">
-        <v>199</v>
+        <v>124</v>
       </c>
       <c r="D45" t="s">
-        <v>200</v>
-[...5 lines deleted...]
-        <v>202</v>
+        <v>125</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>203</v>
+        <v>126</v>
       </c>
       <c r="B46">
-        <v>1802</v>
+        <v>2146</v>
       </c>
       <c r="C46" t="s">
-        <v>204</v>
+        <v>127</v>
       </c>
       <c r="D46" t="s">
-        <v>205</v>
-[...5 lines deleted...]
-        <v>207</v>
+        <v>128</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>208</v>
+        <v>129</v>
       </c>
       <c r="B47">
-        <v>1619</v>
+        <v>2077</v>
       </c>
       <c r="C47" t="s">
-        <v>209</v>
+        <v>130</v>
       </c>
       <c r="D47" t="s">
-        <v>210</v>
-[...5 lines deleted...]
-        <v>212</v>
+        <v>131</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>213</v>
+        <v>132</v>
       </c>
       <c r="B48">
-        <v>1539</v>
+        <v>1971</v>
       </c>
       <c r="C48" t="s">
-        <v>214</v>
+        <v>133</v>
       </c>
       <c r="D48" t="s">
-        <v>215</v>
-[...5 lines deleted...]
-        <v>217</v>
+        <v>134</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>213</v>
+        <v>132</v>
       </c>
       <c r="B49">
-        <v>1537</v>
+        <v>1970</v>
       </c>
       <c r="C49" t="s">
-        <v>218</v>
+        <v>135</v>
       </c>
       <c r="D49" t="s">
-        <v>219</v>
-[...5 lines deleted...]
-        <v>221</v>
+        <v>136</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>213</v>
+        <v>137</v>
       </c>
       <c r="B50">
-        <v>1528</v>
+        <v>1802</v>
       </c>
       <c r="C50" t="s">
-        <v>222</v>
+        <v>138</v>
       </c>
       <c r="D50" t="s">
-        <v>223</v>
-[...5 lines deleted...]
-        <v>225</v>
+        <v>139</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>226</v>
+        <v>140</v>
       </c>
       <c r="B51">
-        <v>366</v>
+        <v>1619</v>
       </c>
       <c r="C51" t="s">
-        <v>227</v>
+        <v>141</v>
       </c>
       <c r="D51" t="s">
-        <v>228</v>
-[...5 lines deleted...]
-        <v>230</v>
+        <v>142</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>231</v>
+        <v>143</v>
       </c>
       <c r="B52">
-        <v>18776</v>
+        <v>1539</v>
       </c>
       <c r="C52" t="s">
-        <v>232</v>
+        <v>144</v>
       </c>
       <c r="D52" t="s">
-        <v>233</v>
-[...5 lines deleted...]
-        <v>235</v>
+        <v>145</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>236</v>
+        <v>143</v>
       </c>
       <c r="B53">
-        <v>18174</v>
+        <v>1537</v>
       </c>
       <c r="C53" t="s">
-        <v>237</v>
+        <v>146</v>
       </c>
       <c r="D53" t="s">
-        <v>238</v>
-[...5 lines deleted...]
-        <v>240</v>
+        <v>147</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>241</v>
+        <v>143</v>
       </c>
       <c r="B54">
-        <v>18132</v>
+        <v>1528</v>
       </c>
       <c r="C54" t="s">
-        <v>242</v>
+        <v>148</v>
       </c>
       <c r="D54" t="s">
-        <v>243</v>
-[...5 lines deleted...]
-        <v>245</v>
+        <v>149</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>241</v>
+        <v>150</v>
       </c>
       <c r="B55">
-        <v>18110</v>
+        <v>366</v>
       </c>
       <c r="C55" t="s">
-        <v>246</v>
+        <v>151</v>
       </c>
       <c r="D55" t="s">
-        <v>247</v>
-[...5 lines deleted...]
-        <v>249</v>
+        <v>152</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>250</v>
+        <v>153</v>
       </c>
       <c r="B56">
-        <v>17686</v>
+        <v>18776</v>
       </c>
       <c r="C56" t="s">
-        <v>251</v>
+        <v>154</v>
       </c>
       <c r="D56" t="s">
-        <v>252</v>
-[...5 lines deleted...]
-        <v>254</v>
+        <v>155</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>255</v>
+        <v>156</v>
       </c>
       <c r="B57">
-        <v>17572</v>
+        <v>18174</v>
       </c>
       <c r="C57" t="s">
-        <v>256</v>
+        <v>157</v>
       </c>
       <c r="D57" t="s">
-        <v>257</v>
-[...5 lines deleted...]
-        <v>259</v>
+        <v>158</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>260</v>
+        <v>159</v>
       </c>
       <c r="B58">
-        <v>17173</v>
+        <v>18132</v>
       </c>
       <c r="C58" t="s">
-        <v>261</v>
+        <v>160</v>
       </c>
       <c r="D58" t="s">
-        <v>262</v>
-[...5 lines deleted...]
-        <v>264</v>
+        <v>161</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>265</v>
+        <v>159</v>
       </c>
       <c r="B59">
-        <v>17012</v>
+        <v>18110</v>
       </c>
       <c r="C59" t="s">
-        <v>266</v>
+        <v>162</v>
       </c>
       <c r="D59" t="s">
-        <v>267</v>
-[...5 lines deleted...]
-        <v>269</v>
+        <v>163</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>265</v>
+        <v>164</v>
       </c>
       <c r="B60">
-        <v>16987</v>
+        <v>17686</v>
       </c>
       <c r="C60" t="s">
-        <v>270</v>
+        <v>165</v>
       </c>
       <c r="D60" t="s">
-        <v>271</v>
-[...5 lines deleted...]
-        <v>273</v>
+        <v>166</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>274</v>
+        <v>167</v>
       </c>
       <c r="B61">
-        <v>16248</v>
+        <v>17572</v>
       </c>
       <c r="C61" t="s">
-        <v>275</v>
+        <v>168</v>
       </c>
       <c r="D61" t="s">
-        <v>276</v>
-[...5 lines deleted...]
-        <v>278</v>
+        <v>169</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>274</v>
+        <v>170</v>
       </c>
       <c r="B62">
-        <v>16237</v>
+        <v>17173</v>
       </c>
       <c r="C62" t="s">
-        <v>279</v>
+        <v>171</v>
       </c>
       <c r="D62" t="s">
-        <v>280</v>
-[...5 lines deleted...]
-        <v>282</v>
+        <v>172</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>283</v>
+        <v>173</v>
       </c>
       <c r="B63">
-        <v>15164</v>
+        <v>17012</v>
       </c>
       <c r="C63" t="s">
-        <v>284</v>
+        <v>174</v>
       </c>
       <c r="D63" t="s">
-        <v>285</v>
-[...5 lines deleted...]
-        <v>287</v>
+        <v>175</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>288</v>
+        <v>173</v>
       </c>
       <c r="B64">
-        <v>15075</v>
+        <v>16987</v>
       </c>
       <c r="C64" t="s">
-        <v>289</v>
+        <v>176</v>
       </c>
       <c r="D64" t="s">
-        <v>290</v>
-[...5 lines deleted...]
-        <v>292</v>
+        <v>177</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>293</v>
+        <v>178</v>
       </c>
       <c r="B65">
-        <v>14945</v>
+        <v>16248</v>
       </c>
       <c r="C65" t="s">
-        <v>294</v>
+        <v>179</v>
       </c>
       <c r="D65" t="s">
-        <v>295</v>
-[...5 lines deleted...]
-        <v>297</v>
+        <v>180</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>298</v>
+        <v>178</v>
       </c>
       <c r="B66">
-        <v>14842</v>
+        <v>16237</v>
       </c>
       <c r="C66" t="s">
-        <v>299</v>
+        <v>181</v>
       </c>
       <c r="D66" t="s">
-        <v>300</v>
-[...5 lines deleted...]
-        <v>302</v>
+        <v>182</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>303</v>
+        <v>183</v>
       </c>
       <c r="B67">
-        <v>14492</v>
+        <v>15164</v>
       </c>
       <c r="C67" t="s">
-        <v>304</v>
+        <v>184</v>
       </c>
       <c r="D67" t="s">
-        <v>305</v>
-[...5 lines deleted...]
-        <v>307</v>
+        <v>185</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>308</v>
+        <v>186</v>
       </c>
       <c r="B68">
-        <v>14432</v>
+        <v>15075</v>
       </c>
       <c r="C68" t="s">
-        <v>7</v>
+        <v>187</v>
       </c>
       <c r="D68" t="s">
-        <v>309</v>
-[...4 lines deleted...]
-      <c r="F68" t="s">
+        <v>188</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>310</v>
+        <v>189</v>
       </c>
       <c r="B69">
-        <v>14340</v>
+        <v>14945</v>
       </c>
       <c r="C69" t="s">
-        <v>311</v>
+        <v>190</v>
       </c>
       <c r="D69" t="s">
-        <v>312</v>
-[...5 lines deleted...]
-        <v>314</v>
+        <v>191</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>310</v>
+        <v>192</v>
       </c>
       <c r="B70">
-        <v>14336</v>
+        <v>14842</v>
       </c>
       <c r="C70" t="s">
-        <v>315</v>
+        <v>193</v>
       </c>
       <c r="D70" t="s">
-        <v>316</v>
-[...5 lines deleted...]
-        <v>318</v>
+        <v>194</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>319</v>
+        <v>195</v>
       </c>
       <c r="B71">
-        <v>13999</v>
+        <v>14492</v>
       </c>
       <c r="C71" t="s">
-        <v>320</v>
+        <v>196</v>
       </c>
       <c r="D71" t="s">
-        <v>321</v>
-[...5 lines deleted...]
-        <v>323</v>
+        <v>197</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>324</v>
+        <v>198</v>
       </c>
       <c r="B72">
-        <v>13903</v>
+        <v>14432</v>
       </c>
       <c r="C72" t="s">
-        <v>325</v>
+        <v>20</v>
       </c>
       <c r="D72" t="s">
-        <v>326</v>
+        <v>199</v>
       </c>
       <c r="E72" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-        <v>328</v>
+        <v>20</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>329</v>
+        <v>200</v>
       </c>
       <c r="B73">
-        <v>13741</v>
+        <v>14340</v>
       </c>
       <c r="C73" t="s">
-        <v>330</v>
+        <v>201</v>
       </c>
       <c r="D73" t="s">
-        <v>331</v>
-[...5 lines deleted...]
-        <v>333</v>
+        <v>202</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>334</v>
+        <v>200</v>
       </c>
       <c r="B74">
-        <v>12988</v>
+        <v>14336</v>
       </c>
       <c r="C74" t="s">
-        <v>335</v>
+        <v>203</v>
       </c>
       <c r="D74" t="s">
-        <v>336</v>
-[...5 lines deleted...]
-        <v>338</v>
+        <v>204</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>339</v>
+        <v>205</v>
       </c>
       <c r="B75">
-        <v>12911</v>
+        <v>13999</v>
       </c>
       <c r="C75" t="s">
-        <v>340</v>
+        <v>206</v>
       </c>
       <c r="D75" t="s">
-        <v>341</v>
-[...5 lines deleted...]
-        <v>343</v>
+        <v>207</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>344</v>
+        <v>208</v>
       </c>
       <c r="B76">
-        <v>12845</v>
+        <v>13903</v>
       </c>
       <c r="C76" t="s">
-        <v>345</v>
+        <v>209</v>
       </c>
       <c r="D76" t="s">
-        <v>346</v>
-[...5 lines deleted...]
-        <v>348</v>
+        <v>210</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>344</v>
+        <v>211</v>
       </c>
       <c r="B77">
-        <v>12844</v>
+        <v>13741</v>
       </c>
       <c r="C77" t="s">
-        <v>349</v>
+        <v>212</v>
       </c>
       <c r="D77" t="s">
-        <v>350</v>
-[...5 lines deleted...]
-        <v>352</v>
+        <v>213</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>344</v>
+        <v>214</v>
       </c>
       <c r="B78">
-        <v>12843</v>
+        <v>12988</v>
       </c>
       <c r="C78" t="s">
-        <v>353</v>
+        <v>215</v>
       </c>
       <c r="D78" t="s">
-        <v>354</v>
-[...5 lines deleted...]
-        <v>356</v>
+        <v>216</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>357</v>
+        <v>217</v>
       </c>
       <c r="B79">
-        <v>12153</v>
+        <v>12911</v>
       </c>
       <c r="C79" t="s">
-        <v>358</v>
+        <v>218</v>
       </c>
       <c r="D79" t="s">
-        <v>359</v>
-[...5 lines deleted...]
-        <v>361</v>
+        <v>219</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>362</v>
+        <v>220</v>
       </c>
       <c r="B80">
-        <v>12000</v>
+        <v>12845</v>
       </c>
       <c r="C80" t="s">
-        <v>363</v>
+        <v>221</v>
       </c>
       <c r="D80" t="s">
-        <v>364</v>
-[...5 lines deleted...]
-        <v>366</v>
+        <v>222</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>367</v>
+        <v>220</v>
       </c>
       <c r="B81">
-        <v>11530</v>
+        <v>12844</v>
       </c>
       <c r="C81" t="s">
-        <v>368</v>
+        <v>223</v>
       </c>
       <c r="D81" t="s">
-        <v>369</v>
-[...5 lines deleted...]
-        <v>371</v>
+        <v>224</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>372</v>
+        <v>220</v>
       </c>
       <c r="B82">
-        <v>11047</v>
+        <v>12843</v>
       </c>
       <c r="C82" t="s">
-        <v>373</v>
+        <v>225</v>
       </c>
       <c r="D82" t="s">
-        <v>374</v>
-[...5 lines deleted...]
-        <v>376</v>
+        <v>226</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>377</v>
+        <v>227</v>
       </c>
       <c r="B83">
-        <v>10903</v>
+        <v>12153</v>
       </c>
       <c r="C83" t="s">
-        <v>378</v>
+        <v>228</v>
       </c>
       <c r="D83" t="s">
-        <v>379</v>
-[...5 lines deleted...]
-        <v>381</v>
+        <v>229</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>377</v>
+        <v>230</v>
       </c>
       <c r="B84">
-        <v>10900</v>
+        <v>12000</v>
       </c>
       <c r="C84" t="s">
-        <v>382</v>
+        <v>231</v>
       </c>
       <c r="D84" t="s">
-        <v>383</v>
-[...5 lines deleted...]
-        <v>385</v>
+        <v>232</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>386</v>
+        <v>233</v>
       </c>
       <c r="B85">
-        <v>9380</v>
+        <v>11530</v>
       </c>
       <c r="C85" t="s">
-        <v>387</v>
+        <v>234</v>
       </c>
       <c r="D85" t="s">
-        <v>388</v>
-[...5 lines deleted...]
-        <v>390</v>
+        <v>235</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>391</v>
+        <v>236</v>
       </c>
       <c r="B86">
-        <v>8194</v>
+        <v>11047</v>
       </c>
       <c r="C86" t="s">
-        <v>392</v>
+        <v>237</v>
       </c>
       <c r="D86" t="s">
-        <v>393</v>
-[...5 lines deleted...]
-        <v>395</v>
+        <v>238</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>396</v>
+        <v>239</v>
       </c>
       <c r="B87">
-        <v>7930</v>
+        <v>10903</v>
       </c>
       <c r="C87" t="s">
-        <v>397</v>
+        <v>240</v>
       </c>
       <c r="D87" t="s">
-        <v>398</v>
-[...5 lines deleted...]
-        <v>400</v>
+        <v>241</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>401</v>
+        <v>239</v>
       </c>
       <c r="B88">
-        <v>7871</v>
+        <v>10900</v>
       </c>
       <c r="C88" t="s">
-        <v>402</v>
+        <v>242</v>
       </c>
       <c r="D88" t="s">
-        <v>403</v>
-[...5 lines deleted...]
-        <v>405</v>
+        <v>243</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>401</v>
+        <v>244</v>
       </c>
       <c r="B89">
-        <v>7870</v>
+        <v>9380</v>
       </c>
       <c r="C89" t="s">
-        <v>406</v>
+        <v>245</v>
       </c>
       <c r="D89" t="s">
-        <v>407</v>
-[...5 lines deleted...]
-        <v>409</v>
+        <v>246</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>401</v>
+        <v>247</v>
       </c>
       <c r="B90">
-        <v>7869</v>
+        <v>8194</v>
       </c>
       <c r="C90" t="s">
-        <v>410</v>
+        <v>248</v>
       </c>
       <c r="D90" t="s">
-        <v>411</v>
-[...5 lines deleted...]
-        <v>413</v>
+        <v>249</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>414</v>
+        <v>250</v>
       </c>
       <c r="B91">
-        <v>7458</v>
+        <v>7930</v>
       </c>
       <c r="C91" t="s">
-        <v>415</v>
+        <v>251</v>
       </c>
       <c r="D91" t="s">
-        <v>416</v>
-[...5 lines deleted...]
-        <v>418</v>
+        <v>252</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>414</v>
+        <v>253</v>
       </c>
       <c r="B92">
-        <v>7457</v>
+        <v>7871</v>
       </c>
       <c r="C92" t="s">
-        <v>419</v>
+        <v>254</v>
       </c>
       <c r="D92" t="s">
-        <v>420</v>
-[...5 lines deleted...]
-        <v>422</v>
+        <v>255</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>423</v>
+        <v>253</v>
       </c>
       <c r="B93">
-        <v>7237</v>
+        <v>7870</v>
       </c>
       <c r="C93" t="s">
-        <v>424</v>
+        <v>256</v>
       </c>
       <c r="D93" t="s">
-        <v>425</v>
-[...5 lines deleted...]
-        <v>427</v>
+        <v>257</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>428</v>
+        <v>253</v>
       </c>
       <c r="B94">
-        <v>6959</v>
+        <v>7869</v>
       </c>
       <c r="C94" t="s">
-        <v>429</v>
+        <v>258</v>
       </c>
       <c r="D94" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-        <v>432</v>
+        <v>259</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>433</v>
+        <v>260</v>
       </c>
       <c r="B95">
-        <v>6885</v>
+        <v>7458</v>
       </c>
       <c r="C95" t="s">
-        <v>434</v>
+        <v>261</v>
       </c>
       <c r="D95" t="s">
-        <v>435</v>
-[...5 lines deleted...]
-        <v>437</v>
+        <v>262</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>433</v>
+        <v>260</v>
       </c>
       <c r="B96">
-        <v>6884</v>
+        <v>7457</v>
       </c>
       <c r="C96" t="s">
-        <v>438</v>
+        <v>263</v>
       </c>
       <c r="D96" t="s">
-        <v>439</v>
-[...5 lines deleted...]
-        <v>441</v>
+        <v>264</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>433</v>
+        <v>265</v>
       </c>
       <c r="B97">
-        <v>6883</v>
+        <v>7237</v>
       </c>
       <c r="C97" t="s">
-        <v>442</v>
+        <v>266</v>
       </c>
       <c r="D97" t="s">
-        <v>443</v>
-[...5 lines deleted...]
-        <v>445</v>
+        <v>267</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>446</v>
+        <v>268</v>
       </c>
       <c r="B98">
-        <v>6767</v>
+        <v>6959</v>
       </c>
       <c r="C98" t="s">
-        <v>447</v>
+        <v>269</v>
       </c>
       <c r="D98" t="s">
-        <v>448</v>
-[...5 lines deleted...]
-        <v>450</v>
+        <v>270</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>446</v>
+        <v>271</v>
       </c>
       <c r="B99">
-        <v>6759</v>
+        <v>6885</v>
       </c>
       <c r="C99" t="s">
-        <v>451</v>
+        <v>272</v>
       </c>
       <c r="D99" t="s">
-        <v>452</v>
-[...5 lines deleted...]
-        <v>454</v>
+        <v>273</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>455</v>
+        <v>271</v>
       </c>
       <c r="B100">
-        <v>6663</v>
+        <v>6884</v>
       </c>
       <c r="C100" t="s">
-        <v>456</v>
+        <v>274</v>
       </c>
       <c r="D100" t="s">
-        <v>457</v>
-[...5 lines deleted...]
-        <v>459</v>
+        <v>275</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>460</v>
+        <v>271</v>
       </c>
       <c r="B101">
-        <v>6485</v>
+        <v>6883</v>
       </c>
       <c r="C101" t="s">
-        <v>461</v>
+        <v>276</v>
       </c>
       <c r="D101" t="s">
-        <v>462</v>
-[...5 lines deleted...]
-        <v>464</v>
+        <v>277</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>465</v>
+        <v>278</v>
       </c>
       <c r="B102">
-        <v>6184</v>
+        <v>6767</v>
       </c>
       <c r="C102" t="s">
-        <v>466</v>
+        <v>279</v>
       </c>
       <c r="D102" t="s">
-        <v>467</v>
-[...5 lines deleted...]
-        <v>469</v>
+        <v>280</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>470</v>
+        <v>278</v>
       </c>
       <c r="B103">
-        <v>6119</v>
+        <v>6759</v>
       </c>
       <c r="C103" t="s">
-        <v>471</v>
+        <v>281</v>
       </c>
       <c r="D103" t="s">
-        <v>472</v>
-[...5 lines deleted...]
-        <v>474</v>
+        <v>282</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>475</v>
+        <v>283</v>
       </c>
       <c r="B104">
-        <v>5860</v>
+        <v>6663</v>
       </c>
       <c r="C104" t="s">
-        <v>476</v>
+        <v>284</v>
       </c>
       <c r="D104" t="s">
-        <v>477</v>
-[...5 lines deleted...]
-        <v>479</v>
+        <v>285</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>475</v>
+        <v>286</v>
       </c>
       <c r="B105">
-        <v>5859</v>
+        <v>6485</v>
       </c>
       <c r="C105" t="s">
-        <v>480</v>
+        <v>287</v>
       </c>
       <c r="D105" t="s">
-        <v>481</v>
-[...5 lines deleted...]
-        <v>483</v>
+        <v>288</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>484</v>
+        <v>289</v>
       </c>
       <c r="B106">
-        <v>5780</v>
+        <v>6184</v>
       </c>
       <c r="C106" t="s">
-        <v>485</v>
+        <v>290</v>
       </c>
       <c r="D106" t="s">
-        <v>486</v>
-[...5 lines deleted...]
-        <v>488</v>
+        <v>291</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>489</v>
+        <v>292</v>
       </c>
       <c r="B107">
-        <v>5585</v>
+        <v>6119</v>
       </c>
       <c r="C107" t="s">
-        <v>490</v>
+        <v>293</v>
       </c>
       <c r="D107" t="s">
-        <v>491</v>
-[...5 lines deleted...]
-        <v>493</v>
+        <v>294</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>489</v>
+        <v>295</v>
       </c>
       <c r="B108">
-        <v>5584</v>
+        <v>5860</v>
       </c>
       <c r="C108" t="s">
-        <v>494</v>
+        <v>296</v>
       </c>
       <c r="D108" t="s">
-        <v>495</v>
-[...5 lines deleted...]
-        <v>497</v>
+        <v>297</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>498</v>
+        <v>295</v>
       </c>
       <c r="B109">
-        <v>5536</v>
+        <v>5859</v>
       </c>
       <c r="C109" t="s">
-        <v>499</v>
+        <v>298</v>
       </c>
       <c r="D109" t="s">
-        <v>500</v>
-[...5 lines deleted...]
-        <v>502</v>
+        <v>299</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>498</v>
+        <v>300</v>
       </c>
       <c r="B110">
-        <v>5509</v>
+        <v>5780</v>
       </c>
       <c r="C110" t="s">
-        <v>503</v>
+        <v>301</v>
       </c>
       <c r="D110" t="s">
-        <v>504</v>
-[...5 lines deleted...]
-        <v>506</v>
+        <v>302</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>507</v>
+        <v>303</v>
       </c>
       <c r="B111">
-        <v>5113</v>
+        <v>5585</v>
       </c>
       <c r="C111" t="s">
-        <v>508</v>
+        <v>304</v>
       </c>
       <c r="D111" t="s">
-        <v>509</v>
-[...5 lines deleted...]
-        <v>511</v>
+        <v>305</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>512</v>
+        <v>303</v>
       </c>
       <c r="B112">
-        <v>5025</v>
+        <v>5584</v>
       </c>
       <c r="C112" t="s">
-        <v>513</v>
+        <v>306</v>
       </c>
       <c r="D112" t="s">
-        <v>514</v>
-[...5 lines deleted...]
-        <v>516</v>
+        <v>307</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>517</v>
+        <v>308</v>
       </c>
       <c r="B113">
-        <v>4895</v>
+        <v>5536</v>
       </c>
       <c r="C113" t="s">
-        <v>518</v>
+        <v>309</v>
       </c>
       <c r="D113" t="s">
-        <v>519</v>
-[...5 lines deleted...]
-        <v>521</v>
+        <v>310</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>517</v>
+        <v>308</v>
       </c>
       <c r="B114">
-        <v>4894</v>
+        <v>5509</v>
       </c>
       <c r="C114" t="s">
-        <v>522</v>
+        <v>311</v>
       </c>
       <c r="D114" t="s">
-        <v>523</v>
-[...5 lines deleted...]
-        <v>525</v>
+        <v>312</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>526</v>
+        <v>313</v>
       </c>
       <c r="B115">
-        <v>4430</v>
+        <v>5113</v>
       </c>
       <c r="C115" t="s">
-        <v>527</v>
+        <v>314</v>
       </c>
       <c r="D115" t="s">
-        <v>528</v>
-[...5 lines deleted...]
-        <v>530</v>
+        <v>315</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>531</v>
+        <v>316</v>
       </c>
       <c r="B116">
-        <v>4063</v>
+        <v>5025</v>
       </c>
       <c r="C116" t="s">
-        <v>532</v>
+        <v>317</v>
       </c>
       <c r="D116" t="s">
-        <v>533</v>
-[...5 lines deleted...]
-        <v>535</v>
+        <v>318</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>536</v>
+        <v>319</v>
       </c>
       <c r="B117">
-        <v>3895</v>
+        <v>4895</v>
       </c>
       <c r="C117" t="s">
-        <v>537</v>
+        <v>320</v>
       </c>
       <c r="D117" t="s">
-        <v>538</v>
-[...5 lines deleted...]
-        <v>540</v>
+        <v>321</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>541</v>
+        <v>319</v>
       </c>
       <c r="B118">
-        <v>3825</v>
+        <v>4894</v>
       </c>
       <c r="C118" t="s">
-        <v>542</v>
+        <v>322</v>
       </c>
       <c r="D118" t="s">
-        <v>543</v>
-[...5 lines deleted...]
-        <v>545</v>
+        <v>323</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>546</v>
+        <v>324</v>
       </c>
       <c r="B119">
-        <v>3485</v>
+        <v>4430</v>
       </c>
       <c r="C119" t="s">
-        <v>547</v>
+        <v>325</v>
       </c>
       <c r="D119" t="s">
-        <v>548</v>
-[...5 lines deleted...]
-        <v>550</v>
+        <v>326</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>546</v>
+        <v>327</v>
       </c>
       <c r="B120">
-        <v>3484</v>
+        <v>4063</v>
       </c>
       <c r="C120" t="s">
-        <v>551</v>
+        <v>328</v>
       </c>
       <c r="D120" t="s">
-        <v>552</v>
-[...5 lines deleted...]
-        <v>554</v>
+        <v>329</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>555</v>
+        <v>330</v>
       </c>
       <c r="B121">
-        <v>3186</v>
+        <v>3895</v>
       </c>
       <c r="C121" t="s">
-        <v>556</v>
+        <v>331</v>
       </c>
       <c r="D121" t="s">
-        <v>557</v>
-[...5 lines deleted...]
-        <v>559</v>
+        <v>332</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>560</v>
+        <v>333</v>
       </c>
       <c r="B122">
-        <v>3061</v>
+        <v>3825</v>
       </c>
       <c r="C122" t="s">
-        <v>561</v>
+        <v>334</v>
       </c>
       <c r="D122" t="s">
-        <v>562</v>
-[...5 lines deleted...]
-        <v>564</v>
+        <v>335</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>560</v>
+        <v>336</v>
       </c>
       <c r="B123">
-        <v>3059</v>
+        <v>3485</v>
       </c>
       <c r="C123" t="s">
-        <v>565</v>
+        <v>337</v>
       </c>
       <c r="D123" t="s">
-        <v>566</v>
-[...5 lines deleted...]
-        <v>568</v>
+        <v>338</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>569</v>
+        <v>336</v>
       </c>
       <c r="B124">
-        <v>2915</v>
+        <v>3484</v>
       </c>
       <c r="C124" t="s">
-        <v>570</v>
+        <v>339</v>
       </c>
       <c r="D124" t="s">
-        <v>571</v>
-[...5 lines deleted...]
-        <v>573</v>
+        <v>340</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>574</v>
+        <v>341</v>
       </c>
       <c r="B125">
-        <v>2450</v>
+        <v>3186</v>
       </c>
       <c r="C125" t="s">
-        <v>575</v>
+        <v>342</v>
       </c>
       <c r="D125" t="s">
-        <v>576</v>
-[...5 lines deleted...]
-        <v>578</v>
+        <v>343</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>579</v>
+        <v>344</v>
       </c>
       <c r="B126">
-        <v>2415</v>
+        <v>3061</v>
       </c>
       <c r="C126" t="s">
-        <v>580</v>
+        <v>345</v>
       </c>
       <c r="D126" t="s">
-        <v>581</v>
-[...5 lines deleted...]
-        <v>583</v>
+        <v>346</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>584</v>
+        <v>344</v>
       </c>
       <c r="B127">
-        <v>1900</v>
+        <v>3059</v>
       </c>
       <c r="C127" t="s">
-        <v>585</v>
+        <v>347</v>
       </c>
       <c r="D127" t="s">
-        <v>586</v>
-[...5 lines deleted...]
-        <v>588</v>
+        <v>348</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>589</v>
+        <v>349</v>
       </c>
       <c r="B128">
-        <v>1241</v>
+        <v>2915</v>
       </c>
       <c r="C128" t="s">
-        <v>590</v>
+        <v>350</v>
       </c>
       <c r="D128" t="s">
-        <v>591</v>
-[...5 lines deleted...]
-        <v>593</v>
+        <v>351</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>594</v>
+        <v>352</v>
       </c>
       <c r="B129">
-        <v>839</v>
+        <v>2450</v>
       </c>
       <c r="C129" t="s">
-        <v>595</v>
+        <v>353</v>
       </c>
       <c r="D129" t="s">
-        <v>596</v>
-[...5 lines deleted...]
-        <v>598</v>
+        <v>354</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>599</v>
+        <v>355</v>
       </c>
       <c r="B130">
-        <v>722</v>
+        <v>2415</v>
       </c>
       <c r="C130" t="s">
-        <v>600</v>
+        <v>356</v>
       </c>
       <c r="D130" t="s">
-        <v>601</v>
-[...5 lines deleted...]
-        <v>603</v>
+        <v>357</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>599</v>
+        <v>358</v>
       </c>
       <c r="B131">
-        <v>676</v>
+        <v>1900</v>
       </c>
       <c r="C131" t="s">
-        <v>7</v>
+        <v>359</v>
       </c>
       <c r="D131" t="s">
-        <v>604</v>
-[...4 lines deleted...]
-      <c r="F131" t="s">
+        <v>360</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>599</v>
+        <v>361</v>
       </c>
       <c r="B132">
-        <v>674</v>
+        <v>1241</v>
       </c>
       <c r="C132" t="s">
-        <v>7</v>
+        <v>362</v>
       </c>
       <c r="D132" t="s">
-        <v>605</v>
-[...4 lines deleted...]
-      <c r="F132" t="s">
+        <v>363</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>606</v>
+        <v>364</v>
       </c>
       <c r="B133">
-        <v>649</v>
+        <v>839</v>
       </c>
       <c r="C133" t="s">
-        <v>607</v>
+        <v>365</v>
       </c>
       <c r="D133" t="s">
-        <v>608</v>
-[...5 lines deleted...]
-        <v>610</v>
+        <v>366</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>606</v>
+        <v>367</v>
       </c>
       <c r="B134">
-        <v>618</v>
+        <v>722</v>
       </c>
       <c r="C134" t="s">
-        <v>611</v>
+        <v>368</v>
       </c>
       <c r="D134" t="s">
-        <v>612</v>
-[...5 lines deleted...]
-        <v>614</v>
+        <v>369</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>615</v>
+        <v>367</v>
       </c>
       <c r="B135">
-        <v>238</v>
+        <v>676</v>
       </c>
       <c r="C135" t="s">
-        <v>616</v>
+        <v>20</v>
       </c>
       <c r="D135" t="s">
-        <v>617</v>
+        <v>370</v>
       </c>
       <c r="E135" t="s">
-        <v>618</v>
-[...2 lines deleted...]
-        <v>619</v>
+        <v>20</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>615</v>
+        <v>367</v>
       </c>
       <c r="B136">
-        <v>236</v>
+        <v>674</v>
       </c>
       <c r="C136" t="s">
-        <v>620</v>
+        <v>20</v>
       </c>
       <c r="D136" t="s">
-        <v>621</v>
+        <v>371</v>
       </c>
       <c r="E136" t="s">
-        <v>622</v>
-[...2 lines deleted...]
-        <v>623</v>
+        <v>20</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>615</v>
+        <v>372</v>
       </c>
       <c r="B137">
-        <v>214</v>
+        <v>649</v>
       </c>
       <c r="C137" t="s">
-        <v>624</v>
+        <v>373</v>
       </c>
       <c r="D137" t="s">
-        <v>625</v>
-[...5 lines deleted...]
-        <v>627</v>
+        <v>374</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>615</v>
+        <v>372</v>
       </c>
       <c r="B138">
-        <v>213</v>
+        <v>618</v>
       </c>
       <c r="C138" t="s">
-        <v>628</v>
+        <v>375</v>
       </c>
       <c r="D138" t="s">
-        <v>629</v>
-[...5 lines deleted...]
-        <v>631</v>
+        <v>376</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>632</v>
+        <v>377</v>
       </c>
       <c r="B139">
-        <v>170</v>
+        <v>238</v>
       </c>
       <c r="C139" t="s">
-        <v>633</v>
+        <v>378</v>
       </c>
       <c r="D139" t="s">
-        <v>634</v>
-[...5 lines deleted...]
-        <v>636</v>
+        <v>379</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>632</v>
+        <v>377</v>
       </c>
       <c r="B140">
-        <v>168</v>
+        <v>236</v>
       </c>
       <c r="C140" t="s">
-        <v>637</v>
+        <v>380</v>
       </c>
       <c r="D140" t="s">
-        <v>638</v>
-[...5 lines deleted...]
-        <v>640</v>
+        <v>381</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>641</v>
+        <v>377</v>
       </c>
       <c r="B141">
-        <v>119</v>
+        <v>214</v>
       </c>
       <c r="C141" t="s">
-        <v>642</v>
+        <v>382</v>
       </c>
       <c r="D141" t="s">
-        <v>643</v>
-[...5 lines deleted...]
-        <v>645</v>
+        <v>383</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>646</v>
+        <v>377</v>
       </c>
       <c r="B142">
-        <v>17633</v>
+        <v>213</v>
       </c>
       <c r="C142" t="s">
-        <v>647</v>
+        <v>384</v>
       </c>
       <c r="D142" t="s">
-        <v>648</v>
-[...5 lines deleted...]
-        <v>650</v>
+        <v>385</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>651</v>
+        <v>386</v>
       </c>
       <c r="B143">
-        <v>17016</v>
+        <v>170</v>
       </c>
       <c r="C143" t="s">
-        <v>652</v>
+        <v>387</v>
       </c>
       <c r="D143" t="s">
-        <v>653</v>
-[...5 lines deleted...]
-        <v>655</v>
+        <v>388</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>656</v>
+        <v>386</v>
       </c>
       <c r="B144">
-        <v>16985</v>
+        <v>168</v>
       </c>
       <c r="C144" t="s">
-        <v>657</v>
+        <v>389</v>
       </c>
       <c r="D144" t="s">
-        <v>658</v>
-[...5 lines deleted...]
-        <v>660</v>
+        <v>390</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>661</v>
+        <v>391</v>
       </c>
       <c r="B145">
-        <v>16600</v>
+        <v>119</v>
       </c>
       <c r="C145" t="s">
-        <v>662</v>
+        <v>392</v>
       </c>
       <c r="D145" t="s">
-        <v>663</v>
-[...5 lines deleted...]
-        <v>665</v>
+        <v>393</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>666</v>
+        <v>394</v>
       </c>
       <c r="B146">
-        <v>16295</v>
+        <v>17633</v>
       </c>
       <c r="C146" t="s">
-        <v>667</v>
+        <v>395</v>
       </c>
       <c r="D146" t="s">
-        <v>668</v>
-[...5 lines deleted...]
-        <v>670</v>
+        <v>396</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>671</v>
+        <v>397</v>
       </c>
       <c r="B147">
-        <v>16025</v>
+        <v>17016</v>
       </c>
       <c r="C147" t="s">
-        <v>672</v>
+        <v>398</v>
       </c>
       <c r="D147" t="s">
-        <v>673</v>
-[...5 lines deleted...]
-        <v>675</v>
+        <v>399</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>676</v>
+        <v>400</v>
       </c>
       <c r="B148">
-        <v>14502</v>
+        <v>16985</v>
       </c>
       <c r="C148" t="s">
-        <v>677</v>
+        <v>401</v>
       </c>
       <c r="D148" t="s">
-        <v>678</v>
-[...5 lines deleted...]
-        <v>680</v>
+        <v>402</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>681</v>
+        <v>403</v>
       </c>
       <c r="B149">
-        <v>13183</v>
+        <v>16600</v>
       </c>
       <c r="C149" t="s">
-        <v>682</v>
+        <v>404</v>
       </c>
       <c r="D149" t="s">
-        <v>683</v>
-[...5 lines deleted...]
-        <v>685</v>
+        <v>405</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>686</v>
+        <v>406</v>
       </c>
       <c r="B150">
-        <v>10467</v>
+        <v>16295</v>
       </c>
       <c r="C150" t="s">
-        <v>687</v>
+        <v>407</v>
       </c>
       <c r="D150" t="s">
-        <v>688</v>
-[...5 lines deleted...]
-        <v>690</v>
+        <v>408</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>691</v>
+        <v>409</v>
       </c>
       <c r="B151">
-        <v>10431</v>
+        <v>16025</v>
       </c>
       <c r="C151" t="s">
-        <v>692</v>
+        <v>410</v>
       </c>
       <c r="D151" t="s">
-        <v>693</v>
-[...5 lines deleted...]
-        <v>695</v>
+        <v>411</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>696</v>
+        <v>412</v>
       </c>
       <c r="B152">
-        <v>10083</v>
+        <v>14502</v>
       </c>
       <c r="C152" t="s">
-        <v>697</v>
+        <v>413</v>
       </c>
       <c r="D152" t="s">
-        <v>698</v>
-[...5 lines deleted...]
-        <v>700</v>
+        <v>414</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>696</v>
+        <v>415</v>
       </c>
       <c r="B153">
-        <v>10082</v>
+        <v>13183</v>
       </c>
       <c r="C153" t="s">
-        <v>701</v>
+        <v>416</v>
       </c>
       <c r="D153" t="s">
-        <v>702</v>
-[...5 lines deleted...]
-        <v>704</v>
+        <v>417</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>705</v>
+        <v>418</v>
       </c>
       <c r="B154">
-        <v>8630</v>
+        <v>10467</v>
       </c>
       <c r="C154" t="s">
-        <v>706</v>
+        <v>419</v>
       </c>
       <c r="D154" t="s">
-        <v>707</v>
-[...5 lines deleted...]
-        <v>709</v>
+        <v>420</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>710</v>
+        <v>421</v>
       </c>
       <c r="B155">
-        <v>8533</v>
+        <v>10431</v>
       </c>
       <c r="C155" t="s">
-        <v>711</v>
+        <v>422</v>
       </c>
       <c r="D155" t="s">
-        <v>712</v>
-[...5 lines deleted...]
-        <v>714</v>
+        <v>423</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>710</v>
+        <v>424</v>
       </c>
       <c r="B156">
-        <v>8527</v>
+        <v>10083</v>
       </c>
       <c r="C156" t="s">
-        <v>715</v>
+        <v>425</v>
       </c>
       <c r="D156" t="s">
-        <v>716</v>
-[...5 lines deleted...]
-        <v>718</v>
+        <v>426</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>719</v>
+        <v>424</v>
       </c>
       <c r="B157">
-        <v>7820</v>
+        <v>10082</v>
       </c>
       <c r="C157" t="s">
-        <v>720</v>
+        <v>427</v>
       </c>
       <c r="D157" t="s">
-        <v>721</v>
-[...5 lines deleted...]
-        <v>723</v>
+        <v>428</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>724</v>
+        <v>429</v>
       </c>
       <c r="B158">
-        <v>5151</v>
+        <v>8630</v>
       </c>
       <c r="C158" t="s">
-        <v>725</v>
+        <v>430</v>
       </c>
       <c r="D158" t="s">
-        <v>726</v>
-[...5 lines deleted...]
-        <v>728</v>
+        <v>431</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>729</v>
+        <v>432</v>
       </c>
       <c r="B159">
-        <v>4913</v>
+        <v>8533</v>
       </c>
       <c r="C159" t="s">
-        <v>730</v>
+        <v>433</v>
       </c>
       <c r="D159" t="s">
-        <v>731</v>
-[...5 lines deleted...]
-        <v>733</v>
+        <v>434</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>734</v>
+        <v>432</v>
       </c>
       <c r="B160">
+        <v>8527</v>
+      </c>
+      <c r="C160" t="s">
+        <v>435</v>
+      </c>
+      <c r="D160" t="s">
+        <v>436</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A161" t="s">
+        <v>437</v>
+      </c>
+      <c r="B161">
+        <v>7820</v>
+      </c>
+      <c r="C161" t="s">
+        <v>438</v>
+      </c>
+      <c r="D161" t="s">
+        <v>439</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A162" t="s">
+        <v>440</v>
+      </c>
+      <c r="B162">
+        <v>5151</v>
+      </c>
+      <c r="C162" t="s">
+        <v>441</v>
+      </c>
+      <c r="D162" t="s">
+        <v>442</v>
+      </c>
+      <c r="E162" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A163" t="s">
+        <v>443</v>
+      </c>
+      <c r="B163">
+        <v>4913</v>
+      </c>
+      <c r="C163" t="s">
+        <v>444</v>
+      </c>
+      <c r="D163" t="s">
+        <v>445</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A164" t="s">
+        <v>446</v>
+      </c>
+      <c r="B164">
         <v>8975</v>
       </c>
-      <c r="C160" t="s">
-[...9 lines deleted...]
-        <v>738</v>
+      <c r="C164" t="s">
+        <v>447</v>
+      </c>
+      <c r="D164" t="s">
+        <v>448</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="F6" r:id="rId9"/>
+    <hyperlink ref="F7" r:id="rId10"/>
+    <hyperlink ref="E8" r:id="rId11"/>
+    <hyperlink ref="F8" r:id="rId12"/>
+    <hyperlink ref="E9" r:id="rId13"/>
+    <hyperlink ref="F9" r:id="rId14"/>
+    <hyperlink ref="E10" r:id="rId15"/>
+    <hyperlink ref="F10" r:id="rId16"/>
+    <hyperlink ref="F11" r:id="rId17"/>
+    <hyperlink ref="E12" r:id="rId18"/>
+    <hyperlink ref="F12" r:id="rId19"/>
+    <hyperlink ref="E13" r:id="rId20"/>
+    <hyperlink ref="F13" r:id="rId21"/>
+    <hyperlink ref="E14" r:id="rId22"/>
+    <hyperlink ref="F14" r:id="rId23"/>
+    <hyperlink ref="E15" r:id="rId24"/>
+    <hyperlink ref="F15" r:id="rId25"/>
+    <hyperlink ref="E16" r:id="rId26"/>
+    <hyperlink ref="F16" r:id="rId27"/>
+    <hyperlink ref="E17" r:id="rId28"/>
+    <hyperlink ref="F17" r:id="rId29"/>
+    <hyperlink ref="E18" r:id="rId30"/>
+    <hyperlink ref="F18" r:id="rId31"/>
+    <hyperlink ref="E19" r:id="rId32"/>
+    <hyperlink ref="F19" r:id="rId33"/>
+    <hyperlink ref="E20" r:id="rId34"/>
+    <hyperlink ref="F20" r:id="rId35"/>
+    <hyperlink ref="E21" r:id="rId36"/>
+    <hyperlink ref="F21" r:id="rId37"/>
+    <hyperlink ref="E22" r:id="rId38"/>
+    <hyperlink ref="F22" r:id="rId39"/>
+    <hyperlink ref="F23" r:id="rId40"/>
+    <hyperlink ref="E24" r:id="rId41"/>
+    <hyperlink ref="F24" r:id="rId42"/>
+    <hyperlink ref="E25" r:id="rId43"/>
+    <hyperlink ref="F25" r:id="rId44"/>
+    <hyperlink ref="E26" r:id="rId45"/>
+    <hyperlink ref="F26" r:id="rId46"/>
+    <hyperlink ref="E27" r:id="rId47"/>
+    <hyperlink ref="F27" r:id="rId48"/>
+    <hyperlink ref="E28" r:id="rId49"/>
+    <hyperlink ref="F28" r:id="rId50"/>
+    <hyperlink ref="E29" r:id="rId51"/>
+    <hyperlink ref="F29" r:id="rId52"/>
+    <hyperlink ref="E30" r:id="rId53"/>
+    <hyperlink ref="F30" r:id="rId54"/>
+    <hyperlink ref="E31" r:id="rId55"/>
+    <hyperlink ref="F31" r:id="rId56"/>
+    <hyperlink ref="E32" r:id="rId57"/>
+    <hyperlink ref="F32" r:id="rId58"/>
+    <hyperlink ref="E33" r:id="rId59"/>
+    <hyperlink ref="F33" r:id="rId60"/>
+    <hyperlink ref="E34" r:id="rId61"/>
+    <hyperlink ref="F34" r:id="rId62"/>
+    <hyperlink ref="E35" r:id="rId63"/>
+    <hyperlink ref="F35" r:id="rId64"/>
+    <hyperlink ref="E36" r:id="rId65"/>
+    <hyperlink ref="F36" r:id="rId66"/>
+    <hyperlink ref="E37" r:id="rId67"/>
+    <hyperlink ref="F37" r:id="rId68"/>
+    <hyperlink ref="E38" r:id="rId69"/>
+    <hyperlink ref="F38" r:id="rId70"/>
+    <hyperlink ref="E39" r:id="rId71"/>
+    <hyperlink ref="F39" r:id="rId72"/>
+    <hyperlink ref="E40" r:id="rId73"/>
+    <hyperlink ref="F40" r:id="rId74"/>
+    <hyperlink ref="E41" r:id="rId75"/>
+    <hyperlink ref="F41" r:id="rId76"/>
+    <hyperlink ref="F42" r:id="rId77"/>
+    <hyperlink ref="E43" r:id="rId78"/>
+    <hyperlink ref="F43" r:id="rId79"/>
+    <hyperlink ref="E44" r:id="rId80"/>
+    <hyperlink ref="F44" r:id="rId81"/>
+    <hyperlink ref="E45" r:id="rId82"/>
+    <hyperlink ref="F45" r:id="rId83"/>
+    <hyperlink ref="E46" r:id="rId84"/>
+    <hyperlink ref="F46" r:id="rId85"/>
+    <hyperlink ref="E47" r:id="rId86"/>
+    <hyperlink ref="F47" r:id="rId87"/>
+    <hyperlink ref="E48" r:id="rId88"/>
+    <hyperlink ref="F48" r:id="rId89"/>
+    <hyperlink ref="E49" r:id="rId90"/>
+    <hyperlink ref="F49" r:id="rId91"/>
+    <hyperlink ref="E50" r:id="rId92"/>
+    <hyperlink ref="F50" r:id="rId93"/>
+    <hyperlink ref="E51" r:id="rId94"/>
+    <hyperlink ref="F51" r:id="rId95"/>
+    <hyperlink ref="E52" r:id="rId96"/>
+    <hyperlink ref="F52" r:id="rId97"/>
+    <hyperlink ref="E53" r:id="rId98"/>
+    <hyperlink ref="F53" r:id="rId99"/>
+    <hyperlink ref="E54" r:id="rId100"/>
+    <hyperlink ref="F54" r:id="rId101"/>
+    <hyperlink ref="E55" r:id="rId102"/>
+    <hyperlink ref="F55" r:id="rId103"/>
+    <hyperlink ref="E56" r:id="rId104"/>
+    <hyperlink ref="F56" r:id="rId105"/>
+    <hyperlink ref="E57" r:id="rId106"/>
+    <hyperlink ref="F57" r:id="rId107"/>
+    <hyperlink ref="E58" r:id="rId108"/>
+    <hyperlink ref="F58" r:id="rId109"/>
+    <hyperlink ref="E59" r:id="rId110"/>
+    <hyperlink ref="F59" r:id="rId111"/>
+    <hyperlink ref="E60" r:id="rId112"/>
+    <hyperlink ref="F60" r:id="rId113"/>
+    <hyperlink ref="E61" r:id="rId114"/>
+    <hyperlink ref="F61" r:id="rId115"/>
+    <hyperlink ref="E62" r:id="rId116"/>
+    <hyperlink ref="F62" r:id="rId117"/>
+    <hyperlink ref="E63" r:id="rId118"/>
+    <hyperlink ref="F63" r:id="rId119"/>
+    <hyperlink ref="E64" r:id="rId120"/>
+    <hyperlink ref="F64" r:id="rId121"/>
+    <hyperlink ref="E65" r:id="rId122"/>
+    <hyperlink ref="F65" r:id="rId123"/>
+    <hyperlink ref="E66" r:id="rId124"/>
+    <hyperlink ref="F66" r:id="rId125"/>
+    <hyperlink ref="E67" r:id="rId126"/>
+    <hyperlink ref="F67" r:id="rId127"/>
+    <hyperlink ref="E68" r:id="rId128"/>
+    <hyperlink ref="F68" r:id="rId129"/>
+    <hyperlink ref="E69" r:id="rId130"/>
+    <hyperlink ref="F69" r:id="rId131"/>
+    <hyperlink ref="E70" r:id="rId132"/>
+    <hyperlink ref="F70" r:id="rId133"/>
+    <hyperlink ref="E71" r:id="rId134"/>
+    <hyperlink ref="F71" r:id="rId135"/>
+    <hyperlink ref="F72" r:id="rId136"/>
+    <hyperlink ref="E73" r:id="rId137"/>
+    <hyperlink ref="F73" r:id="rId138"/>
+    <hyperlink ref="E74" r:id="rId139"/>
+    <hyperlink ref="F74" r:id="rId140"/>
+    <hyperlink ref="E75" r:id="rId141"/>
+    <hyperlink ref="F75" r:id="rId142"/>
+    <hyperlink ref="E76" r:id="rId143"/>
+    <hyperlink ref="F76" r:id="rId144"/>
+    <hyperlink ref="E77" r:id="rId145"/>
+    <hyperlink ref="F77" r:id="rId146"/>
+    <hyperlink ref="E78" r:id="rId147"/>
+    <hyperlink ref="F78" r:id="rId148"/>
+    <hyperlink ref="E79" r:id="rId149"/>
+    <hyperlink ref="F79" r:id="rId150"/>
+    <hyperlink ref="E80" r:id="rId151"/>
+    <hyperlink ref="F80" r:id="rId152"/>
+    <hyperlink ref="E81" r:id="rId153"/>
+    <hyperlink ref="F81" r:id="rId154"/>
+    <hyperlink ref="E82" r:id="rId155"/>
+    <hyperlink ref="F82" r:id="rId156"/>
+    <hyperlink ref="E83" r:id="rId157"/>
+    <hyperlink ref="F83" r:id="rId158"/>
+    <hyperlink ref="E84" r:id="rId159"/>
+    <hyperlink ref="F84" r:id="rId160"/>
+    <hyperlink ref="E85" r:id="rId161"/>
+    <hyperlink ref="F85" r:id="rId162"/>
+    <hyperlink ref="E86" r:id="rId163"/>
+    <hyperlink ref="F86" r:id="rId164"/>
+    <hyperlink ref="E87" r:id="rId165"/>
+    <hyperlink ref="F87" r:id="rId166"/>
+    <hyperlink ref="E88" r:id="rId167"/>
+    <hyperlink ref="F88" r:id="rId168"/>
+    <hyperlink ref="E89" r:id="rId169"/>
+    <hyperlink ref="F89" r:id="rId170"/>
+    <hyperlink ref="E90" r:id="rId171"/>
+    <hyperlink ref="F90" r:id="rId172"/>
+    <hyperlink ref="E91" r:id="rId173"/>
+    <hyperlink ref="F91" r:id="rId174"/>
+    <hyperlink ref="E92" r:id="rId175"/>
+    <hyperlink ref="F92" r:id="rId176"/>
+    <hyperlink ref="E93" r:id="rId177"/>
+    <hyperlink ref="F93" r:id="rId178"/>
+    <hyperlink ref="E94" r:id="rId179"/>
+    <hyperlink ref="F94" r:id="rId180"/>
+    <hyperlink ref="E95" r:id="rId181"/>
+    <hyperlink ref="F95" r:id="rId182"/>
+    <hyperlink ref="E96" r:id="rId183"/>
+    <hyperlink ref="F96" r:id="rId184"/>
+    <hyperlink ref="E97" r:id="rId185"/>
+    <hyperlink ref="F97" r:id="rId186"/>
+    <hyperlink ref="E98" r:id="rId187"/>
+    <hyperlink ref="F98" r:id="rId188"/>
+    <hyperlink ref="E99" r:id="rId189"/>
+    <hyperlink ref="F99" r:id="rId190"/>
+    <hyperlink ref="E100" r:id="rId191"/>
+    <hyperlink ref="F100" r:id="rId192"/>
+    <hyperlink ref="E101" r:id="rId193"/>
+    <hyperlink ref="F101" r:id="rId194"/>
+    <hyperlink ref="E102" r:id="rId195"/>
+    <hyperlink ref="F102" r:id="rId196"/>
+    <hyperlink ref="E103" r:id="rId197"/>
+    <hyperlink ref="F103" r:id="rId198"/>
+    <hyperlink ref="E104" r:id="rId199"/>
+    <hyperlink ref="F104" r:id="rId200"/>
+    <hyperlink ref="E105" r:id="rId201"/>
+    <hyperlink ref="F105" r:id="rId202"/>
+    <hyperlink ref="E106" r:id="rId203"/>
+    <hyperlink ref="F106" r:id="rId204"/>
+    <hyperlink ref="E107" r:id="rId205"/>
+    <hyperlink ref="F107" r:id="rId206"/>
+    <hyperlink ref="E108" r:id="rId207"/>
+    <hyperlink ref="F108" r:id="rId208"/>
+    <hyperlink ref="E109" r:id="rId209"/>
+    <hyperlink ref="F109" r:id="rId210"/>
+    <hyperlink ref="E110" r:id="rId211"/>
+    <hyperlink ref="F110" r:id="rId212"/>
+    <hyperlink ref="E111" r:id="rId213"/>
+    <hyperlink ref="F111" r:id="rId214"/>
+    <hyperlink ref="E112" r:id="rId215"/>
+    <hyperlink ref="F112" r:id="rId216"/>
+    <hyperlink ref="E113" r:id="rId217"/>
+    <hyperlink ref="F113" r:id="rId218"/>
+    <hyperlink ref="E114" r:id="rId219"/>
+    <hyperlink ref="F114" r:id="rId220"/>
+    <hyperlink ref="E115" r:id="rId221"/>
+    <hyperlink ref="F115" r:id="rId222"/>
+    <hyperlink ref="E116" r:id="rId223"/>
+    <hyperlink ref="F116" r:id="rId224"/>
+    <hyperlink ref="E117" r:id="rId225"/>
+    <hyperlink ref="F117" r:id="rId226"/>
+    <hyperlink ref="E118" r:id="rId227"/>
+    <hyperlink ref="F118" r:id="rId228"/>
+    <hyperlink ref="E119" r:id="rId229"/>
+    <hyperlink ref="F119" r:id="rId230"/>
+    <hyperlink ref="E120" r:id="rId231"/>
+    <hyperlink ref="F120" r:id="rId232"/>
+    <hyperlink ref="E121" r:id="rId233"/>
+    <hyperlink ref="F121" r:id="rId234"/>
+    <hyperlink ref="E122" r:id="rId235"/>
+    <hyperlink ref="F122" r:id="rId236"/>
+    <hyperlink ref="E123" r:id="rId237"/>
+    <hyperlink ref="F123" r:id="rId238"/>
+    <hyperlink ref="E124" r:id="rId239"/>
+    <hyperlink ref="F124" r:id="rId240"/>
+    <hyperlink ref="E125" r:id="rId241"/>
+    <hyperlink ref="F125" r:id="rId242"/>
+    <hyperlink ref="E126" r:id="rId243"/>
+    <hyperlink ref="F126" r:id="rId244"/>
+    <hyperlink ref="E127" r:id="rId245"/>
+    <hyperlink ref="F127" r:id="rId246"/>
+    <hyperlink ref="E128" r:id="rId247"/>
+    <hyperlink ref="F128" r:id="rId248"/>
+    <hyperlink ref="E129" r:id="rId249"/>
+    <hyperlink ref="F129" r:id="rId250"/>
+    <hyperlink ref="E130" r:id="rId251"/>
+    <hyperlink ref="F130" r:id="rId252"/>
+    <hyperlink ref="E131" r:id="rId253"/>
+    <hyperlink ref="F131" r:id="rId254"/>
+    <hyperlink ref="E132" r:id="rId255"/>
+    <hyperlink ref="F132" r:id="rId256"/>
+    <hyperlink ref="E133" r:id="rId257"/>
+    <hyperlink ref="F133" r:id="rId258"/>
+    <hyperlink ref="E134" r:id="rId259"/>
+    <hyperlink ref="F134" r:id="rId260"/>
+    <hyperlink ref="F135" r:id="rId261"/>
+    <hyperlink ref="F136" r:id="rId262"/>
+    <hyperlink ref="E137" r:id="rId263"/>
+    <hyperlink ref="F137" r:id="rId264"/>
+    <hyperlink ref="E138" r:id="rId265"/>
+    <hyperlink ref="F138" r:id="rId266"/>
+    <hyperlink ref="E139" r:id="rId267"/>
+    <hyperlink ref="F139" r:id="rId268"/>
+    <hyperlink ref="E140" r:id="rId269"/>
+    <hyperlink ref="F140" r:id="rId270"/>
+    <hyperlink ref="E141" r:id="rId271"/>
+    <hyperlink ref="F141" r:id="rId272"/>
+    <hyperlink ref="E142" r:id="rId273"/>
+    <hyperlink ref="F142" r:id="rId274"/>
+    <hyperlink ref="E143" r:id="rId275"/>
+    <hyperlink ref="F143" r:id="rId276"/>
+    <hyperlink ref="E144" r:id="rId277"/>
+    <hyperlink ref="F144" r:id="rId278"/>
+    <hyperlink ref="E145" r:id="rId279"/>
+    <hyperlink ref="F145" r:id="rId280"/>
+    <hyperlink ref="E146" r:id="rId281"/>
+    <hyperlink ref="F146" r:id="rId282"/>
+    <hyperlink ref="E147" r:id="rId283"/>
+    <hyperlink ref="F147" r:id="rId284"/>
+    <hyperlink ref="E148" r:id="rId285"/>
+    <hyperlink ref="F148" r:id="rId286"/>
+    <hyperlink ref="E149" r:id="rId287"/>
+    <hyperlink ref="F149" r:id="rId288"/>
+    <hyperlink ref="E150" r:id="rId289"/>
+    <hyperlink ref="F150" r:id="rId290"/>
+    <hyperlink ref="E151" r:id="rId291"/>
+    <hyperlink ref="F151" r:id="rId292"/>
+    <hyperlink ref="E152" r:id="rId293"/>
+    <hyperlink ref="F152" r:id="rId294"/>
+    <hyperlink ref="E153" r:id="rId295"/>
+    <hyperlink ref="F153" r:id="rId296"/>
+    <hyperlink ref="E154" r:id="rId297"/>
+    <hyperlink ref="F154" r:id="rId298"/>
+    <hyperlink ref="E155" r:id="rId299"/>
+    <hyperlink ref="F155" r:id="rId300"/>
+    <hyperlink ref="E156" r:id="rId301"/>
+    <hyperlink ref="F156" r:id="rId302"/>
+    <hyperlink ref="E157" r:id="rId303"/>
+    <hyperlink ref="F157" r:id="rId304"/>
+    <hyperlink ref="E158" r:id="rId305"/>
+    <hyperlink ref="F158" r:id="rId306"/>
+    <hyperlink ref="E159" r:id="rId307"/>
+    <hyperlink ref="F159" r:id="rId308"/>
+    <hyperlink ref="E160" r:id="rId309"/>
+    <hyperlink ref="F160" r:id="rId310"/>
+    <hyperlink ref="E161" r:id="rId311"/>
+    <hyperlink ref="F161" r:id="rId312"/>
+    <hyperlink ref="E162" r:id="rId313"/>
+    <hyperlink ref="F162" r:id="rId314"/>
+    <hyperlink ref="E163" r:id="rId315"/>
+    <hyperlink ref="F163" r:id="rId316"/>
+    <hyperlink ref="E164" r:id="rId317"/>
+    <hyperlink ref="F164" r:id="rId318"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>