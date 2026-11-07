--- v1 (2026-09-22)
+++ v2 (2026-11-07)
@@ -8,80 +8,143 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="821" uniqueCount="449">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="861" uniqueCount="470">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>05/11/2026</t>
+  </si>
+  <si>
+    <t>BDADB44B2C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto servizio noleggio autobus con conducente per Evento Giornate Spaziali del 13/11/2026 - Ditta Emanuele Viaggi</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>22/10/2026</t>
+  </si>
+  <si>
+    <t>BD7B64A18A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto fornitura di n. 20 badge di prossimità personalizzati per  il Personale ATA - ditta SI.MI. &amp; C. S.r.l.</t>
+  </si>
+  <si>
+    <t>BD7B9A673A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto fornitura di materiale per la manutenzione ordinaria dei plessi dell’Istituto - Ditta Forestools</t>
+  </si>
+  <si>
+    <t>BD75441AD4</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto di Materiale di pulizia e facile consumo Ditta Lotus Global System S.r.l.</t>
+  </si>
+  <si>
+    <t>20/10/2026</t>
+  </si>
+  <si>
+    <t>BD703AECE3</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto fornitura di materiale didattico  PN Scuola e competenze 20212027  D.M. 38/2026, art. 1  Formazione docenti - Ditta Borgione S.r.l.</t>
+  </si>
+  <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>BD4A640F17</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Iscrizione Giochi Matematici - I GIOCHI DI PRISMA  Seconda edizione - Mateinitaly srl</t>
+  </si>
+  <si>
+    <t>BD4FA848E0</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto fornitura materiale pubblicitario DM 38/2026 art.2</t>
+  </si>
+  <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t>BD2327C2AB</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto di due pacchetti annuali (12 mesi) di CHAT GPT BUSINESS</t>
+  </si>
+  <si>
     <t>21/09/2026</t>
   </si>
   <si>
     <t>BD0BA1223B</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DI ATTREZZATURA INFORMATICA DM 38/2026 ART.2</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>16/09/2026</t>
   </si>
   <si>
     <t>BCFED5B29B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di un corso di musical per il progetto “Trame di Talenti” - Ass. Culturale Luna di Sale</t>
   </si>
   <si>
     <t>04/09/2026</t>
   </si>
   <si>
     <t>BCDF817A48</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di un servizio per Amministrazione Trasparente - Ditta Sfera s.r.l.</t>
   </si>
   <si>
     <t>03/08/2026</t>
   </si>
   <si>
     <t>1218484456</t>
   </si>
@@ -1750,3494 +1813,3654 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0BA1223B" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/16d3c7ed-0c1e-430b-aeba-71628431a4fe" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFED5B29B" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/ef16edcc-f998-4133-8c1a-30d7ab8fe68e" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDF817A48" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/aa76689b-9baf-4923-8ecf-93a1a90cc3ea" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/1218484456" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/cb865667-1d0a-40e8-a7e1-b083a86aead3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4A26D6EA" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/044369ac-90ee-431b-afcc-d951bf5130dd" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/9876543210" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/29fc832b-77e6-4f44-9a15-b7259a1f2ab0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC14116D0B" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/136181f3-6073-4742-8ba5-92a165b220f1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFB4E6B50" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/260155cf-db12-4c94-833f-ea07d3fffaec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE548F8BF" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/fc45f84f-7ba9-4fd8-a459-ee192a77cde8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD9D5330C" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/14f3a8c9-bb35-4c15-a315-60ccefe6cdd6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCF390B89" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/500852e7-5bda-4660-b72b-d3471f6f449e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC97FC8F0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/6fb09c0d-fb08-403f-863d-ab86945958d4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC147E62E" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/802f3c30-b1af-4c48-aed1-bd3b67071053" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB804908D5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/9a432e9e-7787-499d-946f-866579ff1358" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7F97F6F8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/bb8916fe-cda0-4d3a-a113-1d3053418803" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6CC51C61" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/4079a93b-f640-4bbc-be61-843c12130ca5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB682CF349" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/417c3a4f-9bdf-465e-aa65-97cc2e28cd33" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB65232558" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/01a568cd-1e9b-42c4-9466-2cae9d667990" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=SREGTNJHOP" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/cc4036a0-decd-40d8-b45d-fffa10c84b04" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4FA7078-" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/9eca6bf1-5a15-4e66-b054-f340a6e3bf24" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3E6E010D" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/d9f41d4e-608c-4afa-bc36-02ad4c8ab4ed" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34FF566F" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/a2b1bb97-af27-499a-bf91-cfb2d4ab3d1a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2F456AC-" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/a232e951-e5fe-4941-91d5-ab18ea354348" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2F456AC0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/50d9ef30-f03b-4961-a851-1ac8dafd0d73" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2CEC066E" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/932655fc-f7a0-454e-9f54-89e13d7034bf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0B09A14E" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/019b67c9-affa-488f-ab6b-d6ddd29b0ec4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0B03806F" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/e8a9436e-74fe-453e-833e-ac26ee6a69c6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0AFCA5A7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/34c1b8fe-e9c7-45da-9dc5-66147b35047c" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=1346841519" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/89303ebc-bb76-4a10-8268-7ca24227d0c8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADAEC8AAF" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/99498ca3-e17a-478e-9829-babbf0aeedce" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD5FA084E" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/03c8ef66-1493-4952-b509-26ea6d6ea037" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACB2E3BFA" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/26c73e82-d733-4d33-a3c3-1033620b7bb8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=12546+9874" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/4f283ef6-03bd-4329-97d8-0d728ffac290" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3E30C808" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/4ab238d2-544b-400b-b429-fb7804fa68e4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA87A196C6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/62379f1c-74ef-4cfb-a7b6-85a1fe9c0dde" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7C35B90B" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/491b5292-fd45-4ee1-a0c9-7b12e4dfa3fb" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6FB1B8A7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/d3f58ab1-137a-42c0-8527-bef4e44acd08" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6FE5A66B" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/da706eb7-686b-4da4-9f72-f0caf986c89a" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4FCACF86" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/3d6a43d7-6670-42de-9d7e-7c0d9a68db54" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA655A8036" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/1c4ce0bf-70f6-4b42-a0d6-889da7273f3b" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA618C2EEB" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/f1e75705-da74-4133-8a52-b4b32daacf33" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3E151A74" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/1abbfb30-391a-4e11-9068-04c92cddb1fd" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3DF9B104" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/8fb2cfe4-dde7-48e2-85ea-e4b104127621" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4FA70781" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/54129be0-4af7-4958-8770-27695bc8fc08" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3F5105FA" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/d7efc6cd-7389-4264-9fcb-49d0f853f9fa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3A229C32" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/079d1c43-d5a5-48e0-a679-97dc0a0b4e05" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3A09A2F1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/4fc02c91-4a4a-4fae-8c89-da66fed30a6a" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B27AE4937/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/1742f930-e894-4775-9257-c40db2de46f9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=1235484845" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/723936b0-4e96-4df3-9226-06035823e49d" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9411B483-" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/8519b918-0d68-42a5-80dd-5af40aed8bbd" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=1235268483" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/b8b55d29-8a76-4f48-a3c4-ac879e7e1c04" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98AA4BC1E" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/402e554c-b0a2-4213-816e-af2e0faeb9fe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98A3DBC25" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/5d3e9774-3998-4b45-859b-35f50e1d03a7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B969949F0B" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/03afd444-fc9e-4a16-9783-22df8a658787" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9484269B7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/5affe3f2-90cb-4c0d-8912-df46779059e8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9411B483E" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/c93516ee-af19-49ed-aba9-e3c5eab606f8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B939B49F81" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/a30986fc-1536-4767-a240-6159a3cbb713" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9397C3729" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/219091c6-7cd1-4611-a332-f85047224b9e" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B915D2DA61" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/99236e0a-6271-4fde-afde-ca442dee4ee8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9150DD147" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/bbf81510-ef74-449c-89a0-69de0fd25552" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DA5C8CC8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/d2558023-079e-4181-b4c9-372e84e54719" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D5759314" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/bd713110-4e5f-4ca5-9f39-19312f9dfcf8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CFC51402" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/d96e0f97-893b-4235-9723-740ed756e330" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CC098B1E" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/bd060fde-0417-48fa-9cf8-f3f454903863" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B924A2E1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/2a1d3d4b-4647-46c8-974a-eb72b32ce698" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=1234528756" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/5831afe8-d2c4-47b1-bc59-6dc9eb8ec571" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=1268546186" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/5f904031-7011-42b7-bc8d-445f7030cf50" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89DAE7AF6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/e2cf0755-76b4-491c-bf21-64e2cd658584" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=12345678-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/f062e55e-2254-4f29-8e56-cc5d2dc5460d" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89803EA4A" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/be9b2a1d-7999-440e-9afb-fbfd12424b22" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8758F8D6D" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/ac3aa066-3501-4a3a-8f9b-f3794e429a5f" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B870C16B54" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/0f74f270-6c8d-4965-a7fb-327b2fd5e917" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8631BDBAA" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/d683dcf4-e1a3-4374-bac2-c9586027be3c" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86C1B388D" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/7564e434-8949-46b6-a897-2c03a2dea473" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B27AE49377" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/8f3d1095-bbc2-4784-852f-aa09e0afcb63" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84AB52CCA" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/cad6673c-13d1-46c5-af23-1c178d9d7713" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B846C859A2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/89153531-62ae-4956-ad3f-4e44fdc3e7dc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B830A4FBC7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/98deb6f6-ba27-46d9-98fb-d75f273871e7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81AB4B0F9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/5f978a72-bdf6-4946-9ad7-ee8e5198ca9d" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B816F7E794" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/1ce22d75-ad10-4fb9-baa9-f48724241be5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B816DD2662" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/786a452c-7938-4c18-9a65-05f42620512d" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0123456789" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/a570cc01-a925-42b0-9eff-1d622eec6f21" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FF44A9A-" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/1207d06c-aaeb-4476-abc5-ff7a196b9f45" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A63D8BC1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/3d273ad9-5a68-4aea-aada-e6c5e2148885" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73BA09F1B" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/a1e23d81-b5b9-409b-b872-f685100ab7c8" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73B9036E8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/90db9d89-6270-4ef8-a714-750236b83020" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73B82A3D6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/f7e49e9d-09c5-434b-a680-6891609ff713" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B722ACFB5A" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/c0e188ac-278e-44df-82e2-a2e3745f0409" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72287C05B" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/b227175a-0b3a-4c8c-85ff-2e2c5706d232" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7184EA4D5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/6467843e-6d6c-4c5c-a7e0-76a6a8f1cfd1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7051443AD" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/18c5ea01-93dd-42d1-a4a4-2a99482e12da" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FF57720A" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/c7787926-8784-4494-81d0-d79c2fcaf9d2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FF44A9A3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/892c013f-a4c3-4d62-8440-458966bb493a" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FF70BF6A" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/834291a0-3731-40a2-bf15-99170ed18b10" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F6B72C50" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/5abf0585-e79e-45f8-8e58-44c7ae58d469" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F62D4FDC" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/23164450-e741-46d8-be06-6694211c8035" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F0E6B78F" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/01d0cc83-adf1-4f1c-abbb-5f40c999ac31" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A871B5A-" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/2546ff3d-2480-4334-bf50-07c655294674" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D1A1212E" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/714ad98a-08df-4c30-ad29-dd565a481eab" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C7288F37" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/a8a26c35-0569-4e70-84ac-464432a68905" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B660492E" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/0592b699-eba3-40be-b8ec-660b1c0ccf88" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B6248445" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/a7cd6a13-b071-4e88-9cdc-1bb98f1b648c" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B1B23E6A" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/32e3d4ca-8979-4ba9-baab-6be3400d88a4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A871B5A8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/310a3bc4-df31-4a42-a2bc-da8a376eebcc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A8420004" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/abde90f0-6df8-410a-9c0c-cb7788cf19ad" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A457F12A" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/bbebcb41-3564-45b7-9cf5-6fd27e59799b" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A1E9329C" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/ec61d4ad-224e-4aff-83a7-555f0ec7952a" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6784ED321" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/457ed670-3745-4f0f-b023-f945cdad7abb" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B671B7E174" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/f325d754-adfc-4733-bbdb-67d03acba26e" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B666CCE955" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/c0b18e80-148a-4b91-9904-d76f3a0ae28b" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B666A50AD6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/019032c6-73c3-43a7-aa5f-9fa3fa896b90" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6485AEC55" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/c5ba1847-6d11-4e03-82aa-ba6a67eb2b8a" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63771701C" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/1d17a0a9-982b-4e66-ba4b-c8bbba251acf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62CB52071" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/fe31b1ab-b85e-414e-a70d-4fbfc0e5639f" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B627603A51" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/385e3a68-d6cb-4d21-9ed4-74b074e09088" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B611281A7D" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/5848dcd0-902d-4067-b5dc-6f248973120e" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B610DE196C" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/96a127c5-7aca-4079-8395-960fb4bbbe8a" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FF44011B" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/795c0a00-3643-4aee-a8be-f3126c2691cf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F96DD06D" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/fdb40b12-825e-40c6-a9ab-ba0c0505276a" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F9467886" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/a1205a77-bdbf-47f9-a503-79f11a038cef" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F2A6D425" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/2d2585a9-1019-47be-91e5-d6df9017f27c" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CE7C5E70" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/7b22e874-dc56-4c5d-8b3f-4be8dd42b4fd" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CABAE7FE" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/7ce495f2-0425-4c07-9322-3c9f6066ed7a" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AEA02345" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/7b6b1bb0-2972-4cf7-8ed2-95ed7917a973" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B576DB2737" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/bae006fe-d4bb-4971-b290-07f8499b78b4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/2d6c138e-07dc-443f-b664-2990c3f78664" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=1234567890" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/ae0592cd-7451-4508-99f2-5055694990d9" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54904BE2E" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/1b5edf35-9970-460b-959f-91171f33f116" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5376FA7E1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/76630454-6333-4ff5-99bf-636af86b9bc6" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5224379CB" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/3234c5c6-e1cd-4734-955f-f6ea77bb51b7" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B525DCDF45" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/c73116e0-e798-427d-ab05-808b1168e898" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5246248E2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/348fb0f3-b244-49e2-932e-1e8101be4e60" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B524A94259" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/c73e5328-e6d9-4f6c-96ec-c031f2962bb7" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52150B49F" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/2e62ebca-6a9f-465a-9423-73508cc3dbed" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5212F9F3D" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/af2700e1-4052-4035-89c2-241ac2c9f7e2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49654CCB0" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/f32950fb-9f21-4377-8bdc-291d2ca794fb" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D8CF0B30" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/d4ada42e-2298-4b87-9711-1266766d1a7c" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49D28B3D4" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/6e5a8285-83f6-44aa-9803-c2f7c7d4352f" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49654CCB8" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/fe01f98d-f88d-4ca8-a28b-820d9dfb10c2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B470B2D9E5" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/100f0b52-c5a5-4c52-8f3e-83a5e9b5318f" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45E5C5983" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/6120791f-3301-4974-a838-3a5b5aac05a1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44CA3CE78" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/a5c32865-39b8-49a0-ab93-77692cea3839" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3850147CA" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/159df426-58f8-483d-9332-f451f2fa5c20" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B32F41B7C0" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/9f993fbd-27ef-4488-81ee-ffa61b48c3f7" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2AFAE0DB7" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/bad5d4e0-c773-4df4-bf6b-bd8bf949c5dd" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B29377CDE3" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/6792a6bd-e4ca-4114-8b88-0a2b1ca874c9" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B27AD408C6" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/9a63a9f5-3443-4906-847f-2fff556c20e2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B27AC84DA0" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/77d0027a-7237-4851-8861-06db2d63dbca" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B21819B86A" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/1db3754c-065c-49e0-9881-90388b0a15dd" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1F74DD080" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/51463c73-55d4-4711-9a16-0015d4249dd9" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1F49904DD" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/b0457dc8-3699-4f88-b5e6-5dcd6e96ecec" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1DCE248FF" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/1967827a-2c45-41fe-beac-c644f172e605" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B11ECA3B51" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/482f52ec-c57c-4fb2-8587-15ba8cabc304" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B10AC0CC2F" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/43ee0313-869c-4263-8418-bec48d372b64" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=9839598523" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/96d2d50e-6b13-469b-aece-9160da926cc7" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BDADB44B2C" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/c6d8d3c7-11a4-4c0e-ba25-16398f6fae92" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD7B64A18A" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/633cce7b-bc85-4249-88d5-a44dc19c0e7d" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD7B9A673A" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/81d5f19c-bd1f-4400-acf6-7f00eb30dea2" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD75441AD4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/bce5093d-988e-4870-9782-14329a1c4333" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD703AECE3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/7eae3400-026a-4921-8aa8-4650427b5e19" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4A640F17" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/70e90ee4-2d2f-4a93-8696-9c88a992ff94" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4FA848E0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/7e8d7a19-5aed-4b82-bb42-73cbbf5637b3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2327C2AB" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/144d89dd-52fa-4cd7-996e-12d09be9ce4b" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0BA1223B" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/16d3c7ed-0c1e-430b-aeba-71628431a4fe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFED5B29B" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/ef16edcc-f998-4133-8c1a-30d7ab8fe68e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDF817A48" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/aa76689b-9baf-4923-8ecf-93a1a90cc3ea" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/1218484456" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/cb865667-1d0a-40e8-a7e1-b083a86aead3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4A26D6EA" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/044369ac-90ee-431b-afcc-d951bf5130dd" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/9876543210" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/29fc832b-77e6-4f44-9a15-b7259a1f2ab0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC14116D0B" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/136181f3-6073-4742-8ba5-92a165b220f1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFB4E6B50" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/260155cf-db12-4c94-833f-ea07d3fffaec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE548F8BF" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/fc45f84f-7ba9-4fd8-a459-ee192a77cde8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD9D5330C" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/14f3a8c9-bb35-4c15-a315-60ccefe6cdd6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCF390B89" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/500852e7-5bda-4660-b72b-d3471f6f449e" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC97FC8F0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/6fb09c0d-fb08-403f-863d-ab86945958d4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC147E62E" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/802f3c30-b1af-4c48-aed1-bd3b67071053" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB804908D5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/9a432e9e-7787-499d-946f-866579ff1358" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7F97F6F8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/bb8916fe-cda0-4d3a-a113-1d3053418803" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6CC51C61" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/4079a93b-f640-4bbc-be61-843c12130ca5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB682CF349" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/417c3a4f-9bdf-465e-aa65-97cc2e28cd33" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB65232558" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/01a568cd-1e9b-42c4-9466-2cae9d667990" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=SREGTNJHOP" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/cc4036a0-decd-40d8-b45d-fffa10c84b04" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4FA7078-" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/9eca6bf1-5a15-4e66-b054-f340a6e3bf24" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3E6E010D" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/d9f41d4e-608c-4afa-bc36-02ad4c8ab4ed" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34FF566F" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/a2b1bb97-af27-499a-bf91-cfb2d4ab3d1a" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2F456AC-" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/a232e951-e5fe-4941-91d5-ab18ea354348" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2F456AC0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/50d9ef30-f03b-4961-a851-1ac8dafd0d73" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2CEC066E" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/932655fc-f7a0-454e-9f54-89e13d7034bf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0B09A14E" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/019b67c9-affa-488f-ab6b-d6ddd29b0ec4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0B03806F" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/e8a9436e-74fe-453e-833e-ac26ee6a69c6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0AFCA5A7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/34c1b8fe-e9c7-45da-9dc5-66147b35047c" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=1346841519" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/89303ebc-bb76-4a10-8268-7ca24227d0c8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADAEC8AAF" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/99498ca3-e17a-478e-9829-babbf0aeedce" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD5FA084E" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/03c8ef66-1493-4952-b509-26ea6d6ea037" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACB2E3BFA" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/26c73e82-d733-4d33-a3c3-1033620b7bb8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=12546+9874" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/4f283ef6-03bd-4329-97d8-0d728ffac290" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3E30C808" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/4ab238d2-544b-400b-b429-fb7804fa68e4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA87A196C6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/62379f1c-74ef-4cfb-a7b6-85a1fe9c0dde" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7C35B90B" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/491b5292-fd45-4ee1-a0c9-7b12e4dfa3fb" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6FB1B8A7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/d3f58ab1-137a-42c0-8527-bef4e44acd08" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6FE5A66B" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/da706eb7-686b-4da4-9f72-f0caf986c89a" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4FCACF86" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/3d6a43d7-6670-42de-9d7e-7c0d9a68db54" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA655A8036" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/1c4ce0bf-70f6-4b42-a0d6-889da7273f3b" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA618C2EEB" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/f1e75705-da74-4133-8a52-b4b32daacf33" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3E151A74" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/1abbfb30-391a-4e11-9068-04c92cddb1fd" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3DF9B104" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/8fb2cfe4-dde7-48e2-85ea-e4b104127621" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4FA70781" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/54129be0-4af7-4958-8770-27695bc8fc08" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3F5105FA" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/d7efc6cd-7389-4264-9fcb-49d0f853f9fa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3A229C32" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/079d1c43-d5a5-48e0-a679-97dc0a0b4e05" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3A09A2F1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/4fc02c91-4a4a-4fae-8c89-da66fed30a6a" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B27AE4937/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/1742f930-e894-4775-9257-c40db2de46f9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=1235484845" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/723936b0-4e96-4df3-9226-06035823e49d" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9411B483-" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/8519b918-0d68-42a5-80dd-5af40aed8bbd" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=1235268483" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/b8b55d29-8a76-4f48-a3c4-ac879e7e1c04" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98AA4BC1E" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/402e554c-b0a2-4213-816e-af2e0faeb9fe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98A3DBC25" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/5d3e9774-3998-4b45-859b-35f50e1d03a7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B969949F0B" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/03afd444-fc9e-4a16-9783-22df8a658787" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9484269B7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/5affe3f2-90cb-4c0d-8912-df46779059e8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9411B483E" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/c93516ee-af19-49ed-aba9-e3c5eab606f8" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B939B49F81" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/a30986fc-1536-4767-a240-6159a3cbb713" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9397C3729" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/219091c6-7cd1-4611-a332-f85047224b9e" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B915D2DA61" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/99236e0a-6271-4fde-afde-ca442dee4ee8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9150DD147" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/bbf81510-ef74-449c-89a0-69de0fd25552" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DA5C8CC8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/d2558023-079e-4181-b4c9-372e84e54719" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D5759314" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/bd713110-4e5f-4ca5-9f39-19312f9dfcf8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CFC51402" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/d96e0f97-893b-4235-9723-740ed756e330" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CC098B1E" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/bd060fde-0417-48fa-9cf8-f3f454903863" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B924A2E1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/2a1d3d4b-4647-46c8-974a-eb72b32ce698" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=1234528756" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/5831afe8-d2c4-47b1-bc59-6dc9eb8ec571" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=1268546186" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/5f904031-7011-42b7-bc8d-445f7030cf50" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89DAE7AF6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/e2cf0755-76b4-491c-bf21-64e2cd658584" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=12345678-9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/f062e55e-2254-4f29-8e56-cc5d2dc5460d" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89803EA4A" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/be9b2a1d-7999-440e-9afb-fbfd12424b22" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8758F8D6D" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/ac3aa066-3501-4a3a-8f9b-f3794e429a5f" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B870C16B54" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/0f74f270-6c8d-4965-a7fb-327b2fd5e917" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8631BDBAA" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/d683dcf4-e1a3-4374-bac2-c9586027be3c" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86C1B388D" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/7564e434-8949-46b6-a897-2c03a2dea473" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B27AE49377" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/8f3d1095-bbc2-4784-852f-aa09e0afcb63" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84AB52CCA" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/cad6673c-13d1-46c5-af23-1c178d9d7713" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B846C859A2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/89153531-62ae-4956-ad3f-4e44fdc3e7dc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B830A4FBC7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/98deb6f6-ba27-46d9-98fb-d75f273871e7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81AB4B0F9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/5f978a72-bdf6-4946-9ad7-ee8e5198ca9d" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B816F7E794" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/1ce22d75-ad10-4fb9-baa9-f48724241be5" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B816DD2662" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/786a452c-7938-4c18-9a65-05f42620512d" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0123456789" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/a570cc01-a925-42b0-9eff-1d622eec6f21" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FF44A9A-" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/1207d06c-aaeb-4476-abc5-ff7a196b9f45" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A63D8BC1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/3d273ad9-5a68-4aea-aada-e6c5e2148885" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73BA09F1B" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/a1e23d81-b5b9-409b-b872-f685100ab7c8" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73B9036E8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/90db9d89-6270-4ef8-a714-750236b83020" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73B82A3D6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/f7e49e9d-09c5-434b-a680-6891609ff713" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B722ACFB5A" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/c0e188ac-278e-44df-82e2-a2e3745f0409" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72287C05B" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/b227175a-0b3a-4c8c-85ff-2e2c5706d232" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7184EA4D5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/6467843e-6d6c-4c5c-a7e0-76a6a8f1cfd1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7051443AD" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/18c5ea01-93dd-42d1-a4a4-2a99482e12da" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FF57720A" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/c7787926-8784-4494-81d0-d79c2fcaf9d2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FF44A9A3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/892c013f-a4c3-4d62-8440-458966bb493a" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FF70BF6A" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/834291a0-3731-40a2-bf15-99170ed18b10" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F6B72C50" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/5abf0585-e79e-45f8-8e58-44c7ae58d469" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F62D4FDC" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/23164450-e741-46d8-be06-6694211c8035" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F0E6B78F" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/01d0cc83-adf1-4f1c-abbb-5f40c999ac31" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A871B5A-" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/2546ff3d-2480-4334-bf50-07c655294674" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D1A1212E" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/714ad98a-08df-4c30-ad29-dd565a481eab" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C7288F37" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/a8a26c35-0569-4e70-84ac-464432a68905" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B660492E" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/0592b699-eba3-40be-b8ec-660b1c0ccf88" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B6248445" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/a7cd6a13-b071-4e88-9cdc-1bb98f1b648c" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B1B23E6A" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/32e3d4ca-8979-4ba9-baab-6be3400d88a4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A871B5A8" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/310a3bc4-df31-4a42-a2bc-da8a376eebcc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A8420004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/abde90f0-6df8-410a-9c0c-cb7788cf19ad" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A457F12A" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/bbebcb41-3564-45b7-9cf5-6fd27e59799b" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A1E9329C" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/ec61d4ad-224e-4aff-83a7-555f0ec7952a" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6784ED321" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/457ed670-3745-4f0f-b023-f945cdad7abb" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B671B7E174" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/f325d754-adfc-4733-bbdb-67d03acba26e" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B666CCE955" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/c0b18e80-148a-4b91-9904-d76f3a0ae28b" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B666A50AD6" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/019032c6-73c3-43a7-aa5f-9fa3fa896b90" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6485AEC55" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/c5ba1847-6d11-4e03-82aa-ba6a67eb2b8a" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63771701C" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/1d17a0a9-982b-4e66-ba4b-c8bbba251acf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62CB52071" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/fe31b1ab-b85e-414e-a70d-4fbfc0e5639f" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B627603A51" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/385e3a68-d6cb-4d21-9ed4-74b074e09088" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B611281A7D" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/5848dcd0-902d-4067-b5dc-6f248973120e" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B610DE196C" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/96a127c5-7aca-4079-8395-960fb4bbbe8a" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FF44011B" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/795c0a00-3643-4aee-a8be-f3126c2691cf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F96DD06D" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/fdb40b12-825e-40c6-a9ab-ba0c0505276a" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F9467886" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/a1205a77-bdbf-47f9-a503-79f11a038cef" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F2A6D425" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/2d2585a9-1019-47be-91e5-d6df9017f27c" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CE7C5E70" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/7b22e874-dc56-4c5d-8b3f-4be8dd42b4fd" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CABAE7FE" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/7ce495f2-0425-4c07-9322-3c9f6066ed7a" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AEA02345" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/7b6b1bb0-2972-4cf7-8ed2-95ed7917a973" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B576DB2737" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/bae006fe-d4bb-4971-b290-07f8499b78b4" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/2d6c138e-07dc-443f-b664-2990c3f78664" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=1234567890" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/ae0592cd-7451-4508-99f2-5055694990d9" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54904BE2E" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/1b5edf35-9970-460b-959f-91171f33f116" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5376FA7E1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/76630454-6333-4ff5-99bf-636af86b9bc6" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5224379CB" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/3234c5c6-e1cd-4734-955f-f6ea77bb51b7" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B525DCDF45" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/c73116e0-e798-427d-ab05-808b1168e898" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5246248E2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/348fb0f3-b244-49e2-932e-1e8101be4e60" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B524A94259" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/c73e5328-e6d9-4f6c-96ec-c031f2962bb7" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52150B49F" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/2e62ebca-6a9f-465a-9423-73508cc3dbed" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5212F9F3D" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/af2700e1-4052-4035-89c2-241ac2c9f7e2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49654CCB0" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/f32950fb-9f21-4377-8bdc-291d2ca794fb" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D8CF0B30" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/d4ada42e-2298-4b87-9711-1266766d1a7c" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49D28B3D4" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/6e5a8285-83f6-44aa-9803-c2f7c7d4352f" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49654CCB8" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/fe01f98d-f88d-4ca8-a28b-820d9dfb10c2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B470B2D9E5" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/100f0b52-c5a5-4c52-8f3e-83a5e9b5318f" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45E5C5983" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/6120791f-3301-4974-a838-3a5b5aac05a1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44CA3CE78" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/a5c32865-39b8-49a0-ab93-77692cea3839" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3850147CA" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/159df426-58f8-483d-9332-f451f2fa5c20" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B32F41B7C0" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/9f993fbd-27ef-4488-81ee-ffa61b48c3f7" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2AFAE0DB7" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/bad5d4e0-c773-4df4-bf6b-bd8bf949c5dd" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B29377CDE3" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/6792a6bd-e4ca-4114-8b88-0a2b1ca874c9" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B27AD408C6" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/9a63a9f5-3443-4906-847f-2fff556c20e2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B27AC84DA0" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/77d0027a-7237-4851-8861-06db2d63dbca" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B21819B86A" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/1db3754c-065c-49e0-9881-90388b0a15dd" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1F74DD080" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/51463c73-55d4-4711-9a16-0015d4249dd9" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1F49904DD" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/b0457dc8-3699-4f88-b5e6-5dcd6e96ecec" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1DCE248FF" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/1967827a-2c45-41fe-beac-c644f172e605" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B11ECA3B51" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/482f52ec-c57c-4fb2-8587-15ba8cabc304" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B10AC0CC2F" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/43ee0313-869c-4263-8418-bec48d372b64" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=9839598523" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC887001/amministrazione-trasparente/atti-amministrazioni-enti/96d2d50e-6b13-469b-aece-9160da926cc7" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F164"/>
+  <dimension ref="A1:F172"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>12870</v>
+        <v>16639</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>12570</v>
+        <v>15661</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4">
+        <v>15660</v>
+      </c>
+      <c r="C4" t="s">
         <v>13</v>
       </c>
-      <c r="B4">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
+        <v>10</v>
+      </c>
+      <c r="B5">
+        <v>15630</v>
+      </c>
+      <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
         <v>16</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6">
+        <v>15374</v>
+      </c>
+      <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
         <v>19</v>
       </c>
-      <c r="B6">
-[...9 lines deleted...]
-        <v>20</v>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7">
-        <v>10830</v>
+        <v>14612</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
-      <c r="E7" t="s">
-        <v>20</v>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8">
+        <v>14601</v>
+      </c>
+      <c r="C8" t="s">
         <v>23</v>
       </c>
-      <c r="B8">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9">
+        <v>13494</v>
+      </c>
+      <c r="C9" t="s">
         <v>26</v>
       </c>
-      <c r="B9">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10">
+        <v>12870</v>
+      </c>
+      <c r="C10" t="s">
         <v>29</v>
       </c>
-      <c r="B10">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11">
+        <v>12570</v>
+      </c>
+      <c r="C11" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
       <c r="D11" t="s">
         <v>33</v>
       </c>
-      <c r="E11" t="s">
-        <v>20</v>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>34</v>
       </c>
       <c r="B12">
-        <v>9036</v>
+        <v>11997</v>
       </c>
       <c r="C12" t="s">
         <v>35</v>
       </c>
       <c r="D12" t="s">
         <v>36</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>37</v>
       </c>
       <c r="B13">
-        <v>8434</v>
+        <v>11191</v>
       </c>
       <c r="C13" t="s">
         <v>38</v>
       </c>
       <c r="D13" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>40</v>
       </c>
       <c r="B14">
-        <v>8270</v>
+        <v>10832</v>
       </c>
       <c r="C14" t="s">
         <v>41</v>
       </c>
       <c r="D14" t="s">
         <v>42</v>
       </c>
-      <c r="E14" s="2" t="s">
-        <v>9</v>
+      <c r="E14" t="s">
+        <v>41</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15">
+        <v>10830</v>
+      </c>
+      <c r="C15" t="s">
+        <v>41</v>
+      </c>
+      <c r="D15" t="s">
         <v>43</v>
       </c>
-      <c r="B15">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E15" t="s">
+        <v>41</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
+        <v>44</v>
+      </c>
+      <c r="B16">
+        <v>10588</v>
+      </c>
+      <c r="C16" t="s">
+        <v>45</v>
+      </c>
+      <c r="D16" t="s">
         <v>46</v>
-      </c>
-[...7 lines deleted...]
-        <v>48</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
+        <v>47</v>
+      </c>
+      <c r="B17">
+        <v>10113</v>
+      </c>
+      <c r="C17" t="s">
+        <v>48</v>
+      </c>
+      <c r="D17" t="s">
         <v>49</v>
-      </c>
-[...7 lines deleted...]
-        <v>51</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
+        <v>50</v>
+      </c>
+      <c r="B18">
+        <v>9654</v>
+      </c>
+      <c r="C18" t="s">
+        <v>51</v>
+      </c>
+      <c r="D18" t="s">
         <v>52</v>
-      </c>
-[...7 lines deleted...]
-        <v>54</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B19">
-        <v>6738</v>
+        <v>9311</v>
       </c>
       <c r="C19" t="s">
-        <v>55</v>
+        <v>41</v>
       </c>
       <c r="D19" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>54</v>
+      </c>
+      <c r="E19" t="s">
+        <v>41</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
+        <v>55</v>
+      </c>
+      <c r="B20">
+        <v>9036</v>
+      </c>
+      <c r="C20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D20" t="s">
         <v>57</v>
-      </c>
-[...7 lines deleted...]
-        <v>59</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
+        <v>58</v>
+      </c>
+      <c r="B21">
+        <v>8434</v>
+      </c>
+      <c r="C21" t="s">
+        <v>59</v>
+      </c>
+      <c r="D21" t="s">
         <v>60</v>
-      </c>
-[...7 lines deleted...]
-        <v>62</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B22">
-        <v>6271</v>
+        <v>8270</v>
       </c>
       <c r="C22" t="s">
+        <v>62</v>
+      </c>
+      <c r="D22" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
+        <v>64</v>
+      </c>
+      <c r="B23">
+        <v>8118</v>
+      </c>
+      <c r="C23" t="s">
         <v>65</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
       <c r="D23" t="s">
         <v>66</v>
       </c>
-      <c r="E23" t="s">
-        <v>20</v>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>67</v>
       </c>
       <c r="B24">
-        <v>5988</v>
+        <v>8057</v>
       </c>
       <c r="C24" t="s">
         <v>68</v>
       </c>
       <c r="D24" t="s">
         <v>69</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>70</v>
       </c>
       <c r="B25">
-        <v>5790</v>
+        <v>7855</v>
       </c>
       <c r="C25" t="s">
         <v>71</v>
       </c>
       <c r="D25" t="s">
         <v>72</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>73</v>
       </c>
       <c r="B26">
-        <v>5625</v>
+        <v>6757</v>
       </c>
       <c r="C26" t="s">
         <v>74</v>
       </c>
       <c r="D26" t="s">
         <v>75</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
+        <v>73</v>
+      </c>
+      <c r="B27">
+        <v>6738</v>
+      </c>
+      <c r="C27" t="s">
         <v>76</v>
       </c>
-      <c r="B27">
-[...2 lines deleted...]
-      <c r="C27" t="s">
+      <c r="D27" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B28">
-        <v>5422</v>
+        <v>6449</v>
       </c>
       <c r="C28" t="s">
         <v>79</v>
       </c>
       <c r="D28" t="s">
         <v>80</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>81</v>
       </c>
       <c r="B29">
-        <v>5358</v>
+        <v>6333</v>
       </c>
       <c r="C29" t="s">
         <v>82</v>
       </c>
       <c r="D29" t="s">
         <v>83</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>81</v>
       </c>
       <c r="B30">
-        <v>5333</v>
+        <v>6271</v>
       </c>
       <c r="C30" t="s">
         <v>84</v>
       </c>
       <c r="D30" t="s">
         <v>85</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>86</v>
       </c>
       <c r="B31">
-        <v>4814</v>
+        <v>6235</v>
       </c>
       <c r="C31" t="s">
+        <v>41</v>
+      </c>
+      <c r="D31" t="s">
         <v>87</v>
       </c>
-      <c r="D31" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E31" t="s">
+        <v>41</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B32">
-        <v>4813</v>
+        <v>5988</v>
       </c>
       <c r="C32" t="s">
         <v>89</v>
       </c>
       <c r="D32" t="s">
         <v>90</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="B33">
-        <v>4812</v>
+        <v>5790</v>
       </c>
       <c r="C33" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D33" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B34">
-        <v>4253</v>
+        <v>5625</v>
       </c>
       <c r="C34" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D34" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B35">
-        <v>3970</v>
+        <v>5464</v>
       </c>
       <c r="C35" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D35" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B36">
-        <v>3906</v>
+        <v>5422</v>
       </c>
       <c r="C36" t="s">
         <v>100</v>
       </c>
       <c r="D36" t="s">
         <v>101</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
         <v>102</v>
       </c>
       <c r="B37">
-        <v>3748</v>
+        <v>5358</v>
       </c>
       <c r="C37" t="s">
         <v>103</v>
       </c>
       <c r="D37" t="s">
         <v>104</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
+        <v>102</v>
+      </c>
+      <c r="B38">
+        <v>5333</v>
+      </c>
+      <c r="C38" t="s">
         <v>105</v>
       </c>
-      <c r="B38">
-[...2 lines deleted...]
-      <c r="C38" t="s">
+      <c r="D38" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
+        <v>107</v>
+      </c>
+      <c r="B39">
+        <v>4814</v>
+      </c>
+      <c r="C39" t="s">
         <v>108</v>
       </c>
-      <c r="B39">
-[...2 lines deleted...]
-      <c r="C39" t="s">
+      <c r="D39" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
+        <v>107</v>
+      </c>
+      <c r="B40">
+        <v>4813</v>
+      </c>
+      <c r="C40" t="s">
+        <v>110</v>
+      </c>
+      <c r="D40" t="s">
         <v>111</v>
-      </c>
-[...7 lines deleted...]
-        <v>113</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="B41">
-        <v>2590</v>
+        <v>4812</v>
       </c>
       <c r="C41" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="D41" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="B42">
-        <v>2489</v>
+        <v>4253</v>
       </c>
       <c r="C42" t="s">
-        <v>20</v>
+        <v>115</v>
       </c>
       <c r="D42" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>116</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
+        <v>117</v>
+      </c>
+      <c r="B43">
+        <v>3970</v>
+      </c>
+      <c r="C43" t="s">
+        <v>118</v>
+      </c>
+      <c r="D43" t="s">
         <v>119</v>
-      </c>
-[...7 lines deleted...]
-        <v>121</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B44">
-        <v>2310</v>
+        <v>3906</v>
       </c>
       <c r="C44" t="s">
+        <v>121</v>
+      </c>
+      <c r="D44" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="B45">
-        <v>2284</v>
+        <v>3748</v>
       </c>
       <c r="C45" t="s">
         <v>124</v>
       </c>
       <c r="D45" t="s">
         <v>125</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
         <v>126</v>
       </c>
       <c r="B46">
-        <v>2146</v>
+        <v>3653</v>
       </c>
       <c r="C46" t="s">
         <v>127</v>
       </c>
       <c r="D46" t="s">
         <v>128</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
         <v>129</v>
       </c>
       <c r="B47">
-        <v>2077</v>
+        <v>3085</v>
       </c>
       <c r="C47" t="s">
         <v>130</v>
       </c>
       <c r="D47" t="s">
         <v>131</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
         <v>132</v>
       </c>
       <c r="B48">
-        <v>1971</v>
+        <v>2758</v>
       </c>
       <c r="C48" t="s">
         <v>133</v>
       </c>
       <c r="D48" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B49">
-        <v>1970</v>
+        <v>2590</v>
       </c>
       <c r="C49" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D49" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B50">
-        <v>1802</v>
+        <v>2489</v>
       </c>
       <c r="C50" t="s">
-        <v>138</v>
+        <v>41</v>
       </c>
       <c r="D50" t="s">
         <v>139</v>
       </c>
-      <c r="E50" s="2" t="s">
-        <v>9</v>
+      <c r="E50" t="s">
+        <v>41</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
         <v>140</v>
       </c>
       <c r="B51">
-        <v>1619</v>
+        <v>2314</v>
       </c>
       <c r="C51" t="s">
         <v>141</v>
       </c>
       <c r="D51" t="s">
         <v>142</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
+        <v>140</v>
+      </c>
+      <c r="B52">
+        <v>2310</v>
+      </c>
+      <c r="C52" t="s">
         <v>143</v>
       </c>
-      <c r="B52">
-[...2 lines deleted...]
-      <c r="C52" t="s">
+      <c r="D52" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="B53">
-        <v>1537</v>
+        <v>2284</v>
       </c>
       <c r="C53" t="s">
+        <v>145</v>
+      </c>
+      <c r="D53" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="B54">
-        <v>1528</v>
+        <v>2146</v>
       </c>
       <c r="C54" t="s">
         <v>148</v>
       </c>
       <c r="D54" t="s">
         <v>149</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
         <v>150</v>
       </c>
       <c r="B55">
-        <v>366</v>
+        <v>2077</v>
       </c>
       <c r="C55" t="s">
         <v>151</v>
       </c>
       <c r="D55" t="s">
         <v>152</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
         <v>153</v>
       </c>
       <c r="B56">
-        <v>18776</v>
+        <v>1971</v>
       </c>
       <c r="C56" t="s">
         <v>154</v>
       </c>
       <c r="D56" t="s">
         <v>155</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
+        <v>153</v>
+      </c>
+      <c r="B57">
+        <v>1970</v>
+      </c>
+      <c r="C57" t="s">
         <v>156</v>
       </c>
-      <c r="B57">
-[...2 lines deleted...]
-      <c r="C57" t="s">
+      <c r="D57" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
+        <v>158</v>
+      </c>
+      <c r="B58">
+        <v>1802</v>
+      </c>
+      <c r="C58" t="s">
         <v>159</v>
       </c>
-      <c r="B58">
-[...2 lines deleted...]
-      <c r="C58" t="s">
+      <c r="D58" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B59">
-        <v>18110</v>
+        <v>1619</v>
       </c>
       <c r="C59" t="s">
         <v>162</v>
       </c>
       <c r="D59" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
         <v>164</v>
       </c>
       <c r="B60">
-        <v>17686</v>
+        <v>1539</v>
       </c>
       <c r="C60" t="s">
         <v>165</v>
       </c>
       <c r="D60" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
+        <v>164</v>
+      </c>
+      <c r="B61">
+        <v>1537</v>
+      </c>
+      <c r="C61" t="s">
         <v>167</v>
       </c>
-      <c r="B61">
-[...2 lines deleted...]
-      <c r="C61" t="s">
+      <c r="D61" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
+        <v>164</v>
+      </c>
+      <c r="B62">
+        <v>1528</v>
+      </c>
+      <c r="C62" t="s">
+        <v>169</v>
+      </c>
+      <c r="D62" t="s">
         <v>170</v>
-      </c>
-[...7 lines deleted...]
-        <v>172</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
+        <v>171</v>
+      </c>
+      <c r="B63">
+        <v>366</v>
+      </c>
+      <c r="C63" t="s">
+        <v>172</v>
+      </c>
+      <c r="D63" t="s">
         <v>173</v>
-      </c>
-[...7 lines deleted...]
-        <v>175</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B64">
-        <v>16987</v>
+        <v>18776</v>
       </c>
       <c r="C64" t="s">
+        <v>175</v>
+      </c>
+      <c r="D64" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
+        <v>177</v>
+      </c>
+      <c r="B65">
+        <v>18174</v>
+      </c>
+      <c r="C65" t="s">
         <v>178</v>
       </c>
-      <c r="B65">
-[...2 lines deleted...]
-      <c r="C65" t="s">
+      <c r="D65" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B66">
-        <v>16237</v>
+        <v>18132</v>
       </c>
       <c r="C66" t="s">
         <v>181</v>
       </c>
       <c r="D66" t="s">
         <v>182</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
+        <v>180</v>
+      </c>
+      <c r="B67">
+        <v>18110</v>
+      </c>
+      <c r="C67" t="s">
         <v>183</v>
       </c>
-      <c r="B67">
-[...2 lines deleted...]
-      <c r="C67" t="s">
+      <c r="D67" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
+        <v>185</v>
+      </c>
+      <c r="B68">
+        <v>17686</v>
+      </c>
+      <c r="C68" t="s">
         <v>186</v>
       </c>
-      <c r="B68">
-[...2 lines deleted...]
-      <c r="C68" t="s">
+      <c r="D68" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
+        <v>188</v>
+      </c>
+      <c r="B69">
+        <v>17572</v>
+      </c>
+      <c r="C69" t="s">
         <v>189</v>
       </c>
-      <c r="B69">
-[...2 lines deleted...]
-      <c r="C69" t="s">
+      <c r="D69" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
+        <v>191</v>
+      </c>
+      <c r="B70">
+        <v>17173</v>
+      </c>
+      <c r="C70" t="s">
         <v>192</v>
       </c>
-      <c r="B70">
-[...2 lines deleted...]
-      <c r="C70" t="s">
+      <c r="D70" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
+        <v>194</v>
+      </c>
+      <c r="B71">
+        <v>17012</v>
+      </c>
+      <c r="C71" t="s">
         <v>195</v>
       </c>
-      <c r="B71">
-[...2 lines deleted...]
-      <c r="C71" t="s">
+      <c r="D71" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
+        <v>194</v>
+      </c>
+      <c r="B72">
+        <v>16987</v>
+      </c>
+      <c r="C72" t="s">
+        <v>197</v>
+      </c>
+      <c r="D72" t="s">
         <v>198</v>
       </c>
-      <c r="B72">
-[...9 lines deleted...]
-        <v>20</v>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
+        <v>199</v>
+      </c>
+      <c r="B73">
+        <v>16248</v>
+      </c>
+      <c r="C73" t="s">
         <v>200</v>
       </c>
-      <c r="B73">
-[...2 lines deleted...]
-      <c r="C73" t="s">
+      <c r="D73" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="B74">
-        <v>14336</v>
+        <v>16237</v>
       </c>
       <c r="C74" t="s">
+        <v>202</v>
+      </c>
+      <c r="D74" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
+        <v>204</v>
+      </c>
+      <c r="B75">
+        <v>15164</v>
+      </c>
+      <c r="C75" t="s">
         <v>205</v>
       </c>
-      <c r="B75">
-[...2 lines deleted...]
-      <c r="C75" t="s">
+      <c r="D75" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
+        <v>207</v>
+      </c>
+      <c r="B76">
+        <v>15075</v>
+      </c>
+      <c r="C76" t="s">
         <v>208</v>
       </c>
-      <c r="B76">
-[...2 lines deleted...]
-      <c r="C76" t="s">
+      <c r="D76" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
+        <v>210</v>
+      </c>
+      <c r="B77">
+        <v>14945</v>
+      </c>
+      <c r="C77" t="s">
         <v>211</v>
       </c>
-      <c r="B77">
-[...2 lines deleted...]
-      <c r="C77" t="s">
+      <c r="D77" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
+        <v>213</v>
+      </c>
+      <c r="B78">
+        <v>14842</v>
+      </c>
+      <c r="C78" t="s">
         <v>214</v>
       </c>
-      <c r="B78">
-[...2 lines deleted...]
-      <c r="C78" t="s">
+      <c r="D78" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
+        <v>216</v>
+      </c>
+      <c r="B79">
+        <v>14492</v>
+      </c>
+      <c r="C79" t="s">
         <v>217</v>
       </c>
-      <c r="B79">
-[...2 lines deleted...]
-      <c r="C79" t="s">
+      <c r="D79" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
+        <v>219</v>
+      </c>
+      <c r="B80">
+        <v>14432</v>
+      </c>
+      <c r="C80" t="s">
+        <v>41</v>
+      </c>
+      <c r="D80" t="s">
         <v>220</v>
       </c>
-      <c r="B80">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E80" t="s">
+        <v>41</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B81">
-        <v>12844</v>
+        <v>14340</v>
       </c>
       <c r="C81" t="s">
+        <v>222</v>
+      </c>
+      <c r="D81" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B82">
-        <v>12843</v>
+        <v>14336</v>
       </c>
       <c r="C82" t="s">
+        <v>224</v>
+      </c>
+      <c r="D82" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
+        <v>226</v>
+      </c>
+      <c r="B83">
+        <v>13999</v>
+      </c>
+      <c r="C83" t="s">
         <v>227</v>
       </c>
-      <c r="B83">
-[...2 lines deleted...]
-      <c r="C83" t="s">
+      <c r="D83" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
+        <v>229</v>
+      </c>
+      <c r="B84">
+        <v>13903</v>
+      </c>
+      <c r="C84" t="s">
         <v>230</v>
       </c>
-      <c r="B84">
-[...2 lines deleted...]
-      <c r="C84" t="s">
+      <c r="D84" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
+        <v>232</v>
+      </c>
+      <c r="B85">
+        <v>13741</v>
+      </c>
+      <c r="C85" t="s">
         <v>233</v>
       </c>
-      <c r="B85">
-[...2 lines deleted...]
-      <c r="C85" t="s">
+      <c r="D85" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
+        <v>235</v>
+      </c>
+      <c r="B86">
+        <v>12988</v>
+      </c>
+      <c r="C86" t="s">
         <v>236</v>
       </c>
-      <c r="B86">
-[...2 lines deleted...]
-      <c r="C86" t="s">
+      <c r="D86" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
+        <v>238</v>
+      </c>
+      <c r="B87">
+        <v>12911</v>
+      </c>
+      <c r="C87" t="s">
         <v>239</v>
       </c>
-      <c r="B87">
-[...2 lines deleted...]
-      <c r="C87" t="s">
+      <c r="D87" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B88">
-        <v>10900</v>
+        <v>12845</v>
       </c>
       <c r="C88" t="s">
         <v>242</v>
       </c>
       <c r="D88" t="s">
         <v>243</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
+        <v>241</v>
+      </c>
+      <c r="B89">
+        <v>12844</v>
+      </c>
+      <c r="C89" t="s">
         <v>244</v>
       </c>
-      <c r="B89">
-[...2 lines deleted...]
-      <c r="C89" t="s">
+      <c r="D89" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
+        <v>241</v>
+      </c>
+      <c r="B90">
+        <v>12843</v>
+      </c>
+      <c r="C90" t="s">
+        <v>246</v>
+      </c>
+      <c r="D90" t="s">
         <v>247</v>
-      </c>
-[...7 lines deleted...]
-        <v>249</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
+        <v>248</v>
+      </c>
+      <c r="B91">
+        <v>12153</v>
+      </c>
+      <c r="C91" t="s">
+        <v>249</v>
+      </c>
+      <c r="D91" t="s">
         <v>250</v>
-      </c>
-[...7 lines deleted...]
-        <v>252</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
+        <v>251</v>
+      </c>
+      <c r="B92">
+        <v>12000</v>
+      </c>
+      <c r="C92" t="s">
+        <v>252</v>
+      </c>
+      <c r="D92" t="s">
         <v>253</v>
-      </c>
-[...7 lines deleted...]
-        <v>255</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B93">
-        <v>7870</v>
+        <v>11530</v>
       </c>
       <c r="C93" t="s">
+        <v>255</v>
+      </c>
+      <c r="D93" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="B94">
-        <v>7869</v>
+        <v>11047</v>
       </c>
       <c r="C94" t="s">
         <v>258</v>
       </c>
       <c r="D94" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
         <v>260</v>
       </c>
       <c r="B95">
-        <v>7458</v>
+        <v>10903</v>
       </c>
       <c r="C95" t="s">
         <v>261</v>
       </c>
       <c r="D95" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
         <v>260</v>
       </c>
       <c r="B96">
-        <v>7457</v>
+        <v>10900</v>
       </c>
       <c r="C96" t="s">
         <v>263</v>
       </c>
       <c r="D96" t="s">
         <v>264</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
         <v>265</v>
       </c>
       <c r="B97">
-        <v>7237</v>
+        <v>9380</v>
       </c>
       <c r="C97" t="s">
         <v>266</v>
       </c>
       <c r="D97" t="s">
         <v>267</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
         <v>268</v>
       </c>
       <c r="B98">
-        <v>6959</v>
+        <v>8194</v>
       </c>
       <c r="C98" t="s">
         <v>269</v>
       </c>
       <c r="D98" t="s">
         <v>270</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
         <v>271</v>
       </c>
       <c r="B99">
-        <v>6885</v>
+        <v>7930</v>
       </c>
       <c r="C99" t="s">
         <v>272</v>
       </c>
       <c r="D99" t="s">
         <v>273</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="B100">
-        <v>6884</v>
+        <v>7871</v>
       </c>
       <c r="C100" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D100" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="B101">
-        <v>6883</v>
+        <v>7870</v>
       </c>
       <c r="C101" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D101" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="B102">
-        <v>6767</v>
+        <v>7869</v>
       </c>
       <c r="C102" t="s">
         <v>279</v>
       </c>
       <c r="D102" t="s">
         <v>280</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="B103">
-        <v>6759</v>
+        <v>7458</v>
       </c>
       <c r="C103" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="D103" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="B104">
-        <v>6663</v>
+        <v>7457</v>
       </c>
       <c r="C104" t="s">
         <v>284</v>
       </c>
       <c r="D104" t="s">
         <v>285</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
         <v>286</v>
       </c>
       <c r="B105">
-        <v>6485</v>
+        <v>7237</v>
       </c>
       <c r="C105" t="s">
         <v>287</v>
       </c>
       <c r="D105" t="s">
         <v>288</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
         <v>289</v>
       </c>
       <c r="B106">
-        <v>6184</v>
+        <v>6959</v>
       </c>
       <c r="C106" t="s">
         <v>290</v>
       </c>
       <c r="D106" t="s">
         <v>291</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
         <v>292</v>
       </c>
       <c r="B107">
-        <v>6119</v>
+        <v>6885</v>
       </c>
       <c r="C107" t="s">
         <v>293</v>
       </c>
       <c r="D107" t="s">
         <v>294</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
+        <v>292</v>
+      </c>
+      <c r="B108">
+        <v>6884</v>
+      </c>
+      <c r="C108" t="s">
         <v>295</v>
       </c>
-      <c r="B108">
-[...2 lines deleted...]
-      <c r="C108" t="s">
+      <c r="D108" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="B109">
-        <v>5859</v>
+        <v>6883</v>
       </c>
       <c r="C109" t="s">
+        <v>297</v>
+      </c>
+      <c r="D109" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
+        <v>299</v>
+      </c>
+      <c r="B110">
+        <v>6767</v>
+      </c>
+      <c r="C110" t="s">
         <v>300</v>
       </c>
-      <c r="B110">
-[...2 lines deleted...]
-      <c r="C110" t="s">
+      <c r="D110" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
+        <v>299</v>
+      </c>
+      <c r="B111">
+        <v>6759</v>
+      </c>
+      <c r="C111" t="s">
+        <v>302</v>
+      </c>
+      <c r="D111" t="s">
         <v>303</v>
-      </c>
-[...7 lines deleted...]
-        <v>305</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B112">
-        <v>5584</v>
+        <v>6663</v>
       </c>
       <c r="C112" t="s">
+        <v>305</v>
+      </c>
+      <c r="D112" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
+        <v>307</v>
+      </c>
+      <c r="B113">
+        <v>6485</v>
+      </c>
+      <c r="C113" t="s">
         <v>308</v>
       </c>
-      <c r="B113">
-[...2 lines deleted...]
-      <c r="C113" t="s">
+      <c r="D113" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="B114">
-        <v>5509</v>
+        <v>6184</v>
       </c>
       <c r="C114" t="s">
         <v>311</v>
       </c>
       <c r="D114" t="s">
         <v>312</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
         <v>313</v>
       </c>
       <c r="B115">
-        <v>5113</v>
+        <v>6119</v>
       </c>
       <c r="C115" t="s">
         <v>314</v>
       </c>
       <c r="D115" t="s">
         <v>315</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
         <v>316</v>
       </c>
       <c r="B116">
-        <v>5025</v>
+        <v>5860</v>
       </c>
       <c r="C116" t="s">
         <v>317</v>
       </c>
       <c r="D116" t="s">
         <v>318</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
+        <v>316</v>
+      </c>
+      <c r="B117">
+        <v>5859</v>
+      </c>
+      <c r="C117" t="s">
         <v>319</v>
       </c>
-      <c r="B117">
-[...2 lines deleted...]
-      <c r="C117" t="s">
+      <c r="D117" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>321</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="B118">
-        <v>4894</v>
+        <v>5780</v>
       </c>
       <c r="C118" t="s">
         <v>322</v>
       </c>
       <c r="D118" t="s">
         <v>323</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
         <v>324</v>
       </c>
       <c r="B119">
-        <v>4430</v>
+        <v>5585</v>
       </c>
       <c r="C119" t="s">
         <v>325</v>
       </c>
       <c r="D119" t="s">
         <v>326</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
+        <v>324</v>
+      </c>
+      <c r="B120">
+        <v>5584</v>
+      </c>
+      <c r="C120" t="s">
         <v>327</v>
       </c>
-      <c r="B120">
-[...2 lines deleted...]
-      <c r="C120" t="s">
+      <c r="D120" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
+        <v>329</v>
+      </c>
+      <c r="B121">
+        <v>5536</v>
+      </c>
+      <c r="C121" t="s">
         <v>330</v>
       </c>
-      <c r="B121">
-[...2 lines deleted...]
-      <c r="C121" t="s">
+      <c r="D121" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
+        <v>329</v>
+      </c>
+      <c r="B122">
+        <v>5509</v>
+      </c>
+      <c r="C122" t="s">
+        <v>332</v>
+      </c>
+      <c r="D122" t="s">
         <v>333</v>
-      </c>
-[...7 lines deleted...]
-        <v>335</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
+        <v>334</v>
+      </c>
+      <c r="B123">
+        <v>5113</v>
+      </c>
+      <c r="C123" t="s">
+        <v>335</v>
+      </c>
+      <c r="D123" t="s">
         <v>336</v>
-      </c>
-[...7 lines deleted...]
-        <v>338</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B124">
-        <v>3484</v>
+        <v>5025</v>
       </c>
       <c r="C124" t="s">
+        <v>338</v>
+      </c>
+      <c r="D124" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
+        <v>340</v>
+      </c>
+      <c r="B125">
+        <v>4895</v>
+      </c>
+      <c r="C125" t="s">
         <v>341</v>
       </c>
-      <c r="B125">
-[...2 lines deleted...]
-      <c r="C125" t="s">
+      <c r="D125" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
+        <v>340</v>
+      </c>
+      <c r="B126">
+        <v>4894</v>
+      </c>
+      <c r="C126" t="s">
+        <v>343</v>
+      </c>
+      <c r="D126" t="s">
         <v>344</v>
-      </c>
-[...7 lines deleted...]
-        <v>346</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B127">
-        <v>3059</v>
+        <v>4430</v>
       </c>
       <c r="C127" t="s">
+        <v>346</v>
+      </c>
+      <c r="D127" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
+        <v>348</v>
+      </c>
+      <c r="B128">
+        <v>4063</v>
+      </c>
+      <c r="C128" t="s">
         <v>349</v>
       </c>
-      <c r="B128">
-[...2 lines deleted...]
-      <c r="C128" t="s">
+      <c r="D128" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
+        <v>351</v>
+      </c>
+      <c r="B129">
+        <v>3895</v>
+      </c>
+      <c r="C129" t="s">
         <v>352</v>
       </c>
-      <c r="B129">
-[...2 lines deleted...]
-      <c r="C129" t="s">
+      <c r="D129" t="s">
         <v>353</v>
-      </c>
-[...1 lines deleted...]
-        <v>354</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
+        <v>354</v>
+      </c>
+      <c r="B130">
+        <v>3825</v>
+      </c>
+      <c r="C130" t="s">
         <v>355</v>
       </c>
-      <c r="B130">
-[...2 lines deleted...]
-      <c r="C130" t="s">
+      <c r="D130" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
+        <v>357</v>
+      </c>
+      <c r="B131">
+        <v>3485</v>
+      </c>
+      <c r="C131" t="s">
         <v>358</v>
       </c>
-      <c r="B131">
-[...2 lines deleted...]
-      <c r="C131" t="s">
+      <c r="D131" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
+        <v>357</v>
+      </c>
+      <c r="B132">
+        <v>3484</v>
+      </c>
+      <c r="C132" t="s">
+        <v>360</v>
+      </c>
+      <c r="D132" t="s">
         <v>361</v>
-      </c>
-[...7 lines deleted...]
-        <v>363</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
+        <v>362</v>
+      </c>
+      <c r="B133">
+        <v>3186</v>
+      </c>
+      <c r="C133" t="s">
+        <v>363</v>
+      </c>
+      <c r="D133" t="s">
         <v>364</v>
-      </c>
-[...7 lines deleted...]
-        <v>366</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
+        <v>365</v>
+      </c>
+      <c r="B134">
+        <v>3061</v>
+      </c>
+      <c r="C134" t="s">
+        <v>366</v>
+      </c>
+      <c r="D134" t="s">
         <v>367</v>
-      </c>
-[...7 lines deleted...]
-        <v>369</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="B135">
-        <v>676</v>
+        <v>3059</v>
       </c>
       <c r="C135" t="s">
-        <v>20</v>
+        <v>368</v>
       </c>
       <c r="D135" t="s">
-        <v>370</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>369</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="B136">
-        <v>674</v>
+        <v>2915</v>
       </c>
       <c r="C136" t="s">
-        <v>20</v>
+        <v>371</v>
       </c>
       <c r="D136" t="s">
-        <v>371</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>372</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="B137">
-        <v>649</v>
+        <v>2450</v>
       </c>
       <c r="C137" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="D137" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="B138">
-        <v>618</v>
+        <v>2415</v>
       </c>
       <c r="C138" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="D138" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="B139">
-        <v>238</v>
+        <v>1900</v>
       </c>
       <c r="C139" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="D139" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
       <c r="B140">
-        <v>236</v>
+        <v>1241</v>
       </c>
       <c r="C140" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="D140" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>377</v>
+        <v>385</v>
       </c>
       <c r="B141">
-        <v>214</v>
+        <v>839</v>
       </c>
       <c r="C141" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="D141" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>377</v>
+        <v>388</v>
       </c>
       <c r="B142">
-        <v>213</v>
+        <v>722</v>
       </c>
       <c r="C142" t="s">
-        <v>384</v>
+        <v>389</v>
       </c>
       <c r="D142" t="s">
-        <v>385</v>
+        <v>390</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="B143">
-        <v>170</v>
+        <v>676</v>
       </c>
       <c r="C143" t="s">
-        <v>387</v>
+        <v>41</v>
       </c>
       <c r="D143" t="s">
-        <v>388</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>391</v>
+      </c>
+      <c r="E143" t="s">
+        <v>41</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="B144">
-        <v>168</v>
+        <v>674</v>
       </c>
       <c r="C144" t="s">
-        <v>389</v>
+        <v>41</v>
       </c>
       <c r="D144" t="s">
-        <v>390</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>392</v>
+      </c>
+      <c r="E144" t="s">
+        <v>41</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="B145">
-        <v>119</v>
+        <v>649</v>
       </c>
       <c r="C145" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="D145" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B146">
-        <v>17633</v>
+        <v>618</v>
       </c>
       <c r="C146" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="D146" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="B147">
-        <v>17016</v>
+        <v>238</v>
       </c>
       <c r="C147" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="D147" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="B148">
-        <v>16985</v>
+        <v>236</v>
       </c>
       <c r="C148" t="s">
         <v>401</v>
       </c>
       <c r="D148" t="s">
         <v>402</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
+        <v>398</v>
+      </c>
+      <c r="B149">
+        <v>214</v>
+      </c>
+      <c r="C149" t="s">
         <v>403</v>
       </c>
-      <c r="B149">
-[...2 lines deleted...]
-      <c r="C149" t="s">
+      <c r="D149" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>405</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
+        <v>398</v>
+      </c>
+      <c r="B150">
+        <v>213</v>
+      </c>
+      <c r="C150" t="s">
+        <v>405</v>
+      </c>
+      <c r="D150" t="s">
         <v>406</v>
-      </c>
-[...7 lines deleted...]
-        <v>408</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
+        <v>407</v>
+      </c>
+      <c r="B151">
+        <v>170</v>
+      </c>
+      <c r="C151" t="s">
+        <v>408</v>
+      </c>
+      <c r="D151" t="s">
         <v>409</v>
-      </c>
-[...7 lines deleted...]
-        <v>411</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>412</v>
+        <v>407</v>
       </c>
       <c r="B152">
-        <v>14502</v>
+        <v>168</v>
       </c>
       <c r="C152" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="D152" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="B153">
-        <v>13183</v>
+        <v>119</v>
       </c>
       <c r="C153" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="D153" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="B154">
-        <v>10467</v>
+        <v>17633</v>
       </c>
       <c r="C154" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="D154" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="B155">
-        <v>10431</v>
+        <v>17016</v>
       </c>
       <c r="C155" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="D155" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="B156">
-        <v>10083</v>
+        <v>16985</v>
       </c>
       <c r="C156" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="D156" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
         <v>424</v>
       </c>
       <c r="B157">
-        <v>10082</v>
+        <v>16600</v>
       </c>
       <c r="C157" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="D157" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
+        <v>427</v>
+      </c>
+      <c r="B158">
+        <v>16295</v>
+      </c>
+      <c r="C158" t="s">
+        <v>428</v>
+      </c>
+      <c r="D158" t="s">
         <v>429</v>
-      </c>
-[...7 lines deleted...]
-        <v>431</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
+        <v>430</v>
+      </c>
+      <c r="B159">
+        <v>16025</v>
+      </c>
+      <c r="C159" t="s">
+        <v>431</v>
+      </c>
+      <c r="D159" t="s">
         <v>432</v>
-      </c>
-[...7 lines deleted...]
-        <v>434</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B160">
-        <v>8527</v>
+        <v>14502</v>
       </c>
       <c r="C160" t="s">
+        <v>434</v>
+      </c>
+      <c r="D160" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>436</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
+        <v>436</v>
+      </c>
+      <c r="B161">
+        <v>13183</v>
+      </c>
+      <c r="C161" t="s">
         <v>437</v>
       </c>
-      <c r="B161">
-[...2 lines deleted...]
-      <c r="C161" t="s">
+      <c r="D161" t="s">
         <v>438</v>
-      </c>
-[...1 lines deleted...]
-        <v>439</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
+        <v>439</v>
+      </c>
+      <c r="B162">
+        <v>10467</v>
+      </c>
+      <c r="C162" t="s">
         <v>440</v>
       </c>
-      <c r="B162">
-[...2 lines deleted...]
-      <c r="C162" t="s">
+      <c r="D162" t="s">
         <v>441</v>
-      </c>
-[...1 lines deleted...]
-        <v>442</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
+        <v>442</v>
+      </c>
+      <c r="B163">
+        <v>10431</v>
+      </c>
+      <c r="C163" t="s">
         <v>443</v>
       </c>
-      <c r="B163">
-[...2 lines deleted...]
-      <c r="C163" t="s">
+      <c r="D163" t="s">
         <v>444</v>
-      </c>
-[...1 lines deleted...]
-        <v>445</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
+        <v>445</v>
+      </c>
+      <c r="B164">
+        <v>10083</v>
+      </c>
+      <c r="C164" t="s">
         <v>446</v>
       </c>
-      <c r="B164">
+      <c r="D164" t="s">
+        <v>447</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A165" t="s">
+        <v>445</v>
+      </c>
+      <c r="B165">
+        <v>10082</v>
+      </c>
+      <c r="C165" t="s">
+        <v>448</v>
+      </c>
+      <c r="D165" t="s">
+        <v>449</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A166" t="s">
+        <v>450</v>
+      </c>
+      <c r="B166">
+        <v>8630</v>
+      </c>
+      <c r="C166" t="s">
+        <v>451</v>
+      </c>
+      <c r="D166" t="s">
+        <v>452</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A167" t="s">
+        <v>453</v>
+      </c>
+      <c r="B167">
+        <v>8533</v>
+      </c>
+      <c r="C167" t="s">
+        <v>454</v>
+      </c>
+      <c r="D167" t="s">
+        <v>455</v>
+      </c>
+      <c r="E167" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A168" t="s">
+        <v>453</v>
+      </c>
+      <c r="B168">
+        <v>8527</v>
+      </c>
+      <c r="C168" t="s">
+        <v>456</v>
+      </c>
+      <c r="D168" t="s">
+        <v>457</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A169" t="s">
+        <v>458</v>
+      </c>
+      <c r="B169">
+        <v>7820</v>
+      </c>
+      <c r="C169" t="s">
+        <v>459</v>
+      </c>
+      <c r="D169" t="s">
+        <v>460</v>
+      </c>
+      <c r="E169" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F169" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A170" t="s">
+        <v>461</v>
+      </c>
+      <c r="B170">
+        <v>5151</v>
+      </c>
+      <c r="C170" t="s">
+        <v>462</v>
+      </c>
+      <c r="D170" t="s">
+        <v>463</v>
+      </c>
+      <c r="E170" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F170" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A171" t="s">
+        <v>464</v>
+      </c>
+      <c r="B171">
+        <v>4913</v>
+      </c>
+      <c r="C171" t="s">
+        <v>465</v>
+      </c>
+      <c r="D171" t="s">
+        <v>466</v>
+      </c>
+      <c r="E171" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F171" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A172" t="s">
+        <v>467</v>
+      </c>
+      <c r="B172">
         <v>8975</v>
       </c>
-      <c r="C164" t="s">
-[...8 lines deleted...]
-      <c r="F164" s="2" t="s">
+      <c r="C172" t="s">
+        <v>468</v>
+      </c>
+      <c r="D172" t="s">
+        <v>469</v>
+      </c>
+      <c r="E172" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F172" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
-    <hyperlink ref="F6" r:id="rId9"/>
-[...22 lines deleted...]
-    <hyperlink ref="E19" r:id="rId32"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="F14" r:id="rId25"/>
+    <hyperlink ref="F15" r:id="rId26"/>
+    <hyperlink ref="E16" r:id="rId27"/>
+    <hyperlink ref="F16" r:id="rId28"/>
+    <hyperlink ref="E17" r:id="rId29"/>
+    <hyperlink ref="F17" r:id="rId30"/>
+    <hyperlink ref="E18" r:id="rId31"/>
+    <hyperlink ref="F18" r:id="rId32"/>
     <hyperlink ref="F19" r:id="rId33"/>
     <hyperlink ref="E20" r:id="rId34"/>
     <hyperlink ref="F20" r:id="rId35"/>
     <hyperlink ref="E21" r:id="rId36"/>
     <hyperlink ref="F21" r:id="rId37"/>
     <hyperlink ref="E22" r:id="rId38"/>
     <hyperlink ref="F22" r:id="rId39"/>
-    <hyperlink ref="F23" r:id="rId40"/>
-[...14 lines deleted...]
-    <hyperlink ref="E31" r:id="rId55"/>
+    <hyperlink ref="E23" r:id="rId40"/>
+    <hyperlink ref="F23" r:id="rId41"/>
+    <hyperlink ref="E24" r:id="rId42"/>
+    <hyperlink ref="F24" r:id="rId43"/>
+    <hyperlink ref="E25" r:id="rId44"/>
+    <hyperlink ref="F25" r:id="rId45"/>
+    <hyperlink ref="E26" r:id="rId46"/>
+    <hyperlink ref="F26" r:id="rId47"/>
+    <hyperlink ref="E27" r:id="rId48"/>
+    <hyperlink ref="F27" r:id="rId49"/>
+    <hyperlink ref="E28" r:id="rId50"/>
+    <hyperlink ref="F28" r:id="rId51"/>
+    <hyperlink ref="E29" r:id="rId52"/>
+    <hyperlink ref="F29" r:id="rId53"/>
+    <hyperlink ref="E30" r:id="rId54"/>
+    <hyperlink ref="F30" r:id="rId55"/>
     <hyperlink ref="F31" r:id="rId56"/>
     <hyperlink ref="E32" r:id="rId57"/>
     <hyperlink ref="F32" r:id="rId58"/>
     <hyperlink ref="E33" r:id="rId59"/>
     <hyperlink ref="F33" r:id="rId60"/>
     <hyperlink ref="E34" r:id="rId61"/>
     <hyperlink ref="F34" r:id="rId62"/>
     <hyperlink ref="E35" r:id="rId63"/>
     <hyperlink ref="F35" r:id="rId64"/>
     <hyperlink ref="E36" r:id="rId65"/>
     <hyperlink ref="F36" r:id="rId66"/>
     <hyperlink ref="E37" r:id="rId67"/>
     <hyperlink ref="F37" r:id="rId68"/>
     <hyperlink ref="E38" r:id="rId69"/>
     <hyperlink ref="F38" r:id="rId70"/>
     <hyperlink ref="E39" r:id="rId71"/>
     <hyperlink ref="F39" r:id="rId72"/>
     <hyperlink ref="E40" r:id="rId73"/>
     <hyperlink ref="F40" r:id="rId74"/>
     <hyperlink ref="E41" r:id="rId75"/>
     <hyperlink ref="F41" r:id="rId76"/>
-    <hyperlink ref="F42" r:id="rId77"/>
-[...14 lines deleted...]
-    <hyperlink ref="E50" r:id="rId92"/>
+    <hyperlink ref="E42" r:id="rId77"/>
+    <hyperlink ref="F42" r:id="rId78"/>
+    <hyperlink ref="E43" r:id="rId79"/>
+    <hyperlink ref="F43" r:id="rId80"/>
+    <hyperlink ref="E44" r:id="rId81"/>
+    <hyperlink ref="F44" r:id="rId82"/>
+    <hyperlink ref="E45" r:id="rId83"/>
+    <hyperlink ref="F45" r:id="rId84"/>
+    <hyperlink ref="E46" r:id="rId85"/>
+    <hyperlink ref="F46" r:id="rId86"/>
+    <hyperlink ref="E47" r:id="rId87"/>
+    <hyperlink ref="F47" r:id="rId88"/>
+    <hyperlink ref="E48" r:id="rId89"/>
+    <hyperlink ref="F48" r:id="rId90"/>
+    <hyperlink ref="E49" r:id="rId91"/>
+    <hyperlink ref="F49" r:id="rId92"/>
     <hyperlink ref="F50" r:id="rId93"/>
     <hyperlink ref="E51" r:id="rId94"/>
     <hyperlink ref="F51" r:id="rId95"/>
     <hyperlink ref="E52" r:id="rId96"/>
     <hyperlink ref="F52" r:id="rId97"/>
     <hyperlink ref="E53" r:id="rId98"/>
     <hyperlink ref="F53" r:id="rId99"/>
     <hyperlink ref="E54" r:id="rId100"/>
     <hyperlink ref="F54" r:id="rId101"/>
     <hyperlink ref="E55" r:id="rId102"/>
     <hyperlink ref="F55" r:id="rId103"/>
     <hyperlink ref="E56" r:id="rId104"/>
     <hyperlink ref="F56" r:id="rId105"/>
     <hyperlink ref="E57" r:id="rId106"/>
     <hyperlink ref="F57" r:id="rId107"/>
     <hyperlink ref="E58" r:id="rId108"/>
     <hyperlink ref="F58" r:id="rId109"/>
     <hyperlink ref="E59" r:id="rId110"/>
     <hyperlink ref="F59" r:id="rId111"/>
     <hyperlink ref="E60" r:id="rId112"/>
     <hyperlink ref="F60" r:id="rId113"/>
     <hyperlink ref="E61" r:id="rId114"/>
     <hyperlink ref="F61" r:id="rId115"/>
     <hyperlink ref="E62" r:id="rId116"/>
     <hyperlink ref="F62" r:id="rId117"/>
     <hyperlink ref="E63" r:id="rId118"/>
     <hyperlink ref="F63" r:id="rId119"/>
     <hyperlink ref="E64" r:id="rId120"/>
     <hyperlink ref="F64" r:id="rId121"/>
     <hyperlink ref="E65" r:id="rId122"/>
     <hyperlink ref="F65" r:id="rId123"/>
     <hyperlink ref="E66" r:id="rId124"/>
     <hyperlink ref="F66" r:id="rId125"/>
     <hyperlink ref="E67" r:id="rId126"/>
     <hyperlink ref="F67" r:id="rId127"/>
     <hyperlink ref="E68" r:id="rId128"/>
     <hyperlink ref="F68" r:id="rId129"/>
     <hyperlink ref="E69" r:id="rId130"/>
     <hyperlink ref="F69" r:id="rId131"/>
     <hyperlink ref="E70" r:id="rId132"/>
     <hyperlink ref="F70" r:id="rId133"/>
     <hyperlink ref="E71" r:id="rId134"/>
     <hyperlink ref="F71" r:id="rId135"/>
-    <hyperlink ref="F72" r:id="rId136"/>
-[...14 lines deleted...]
-    <hyperlink ref="E80" r:id="rId151"/>
+    <hyperlink ref="E72" r:id="rId136"/>
+    <hyperlink ref="F72" r:id="rId137"/>
+    <hyperlink ref="E73" r:id="rId138"/>
+    <hyperlink ref="F73" r:id="rId139"/>
+    <hyperlink ref="E74" r:id="rId140"/>
+    <hyperlink ref="F74" r:id="rId141"/>
+    <hyperlink ref="E75" r:id="rId142"/>
+    <hyperlink ref="F75" r:id="rId143"/>
+    <hyperlink ref="E76" r:id="rId144"/>
+    <hyperlink ref="F76" r:id="rId145"/>
+    <hyperlink ref="E77" r:id="rId146"/>
+    <hyperlink ref="F77" r:id="rId147"/>
+    <hyperlink ref="E78" r:id="rId148"/>
+    <hyperlink ref="F78" r:id="rId149"/>
+    <hyperlink ref="E79" r:id="rId150"/>
+    <hyperlink ref="F79" r:id="rId151"/>
     <hyperlink ref="F80" r:id="rId152"/>
     <hyperlink ref="E81" r:id="rId153"/>
     <hyperlink ref="F81" r:id="rId154"/>
     <hyperlink ref="E82" r:id="rId155"/>
     <hyperlink ref="F82" r:id="rId156"/>
     <hyperlink ref="E83" r:id="rId157"/>
     <hyperlink ref="F83" r:id="rId158"/>
     <hyperlink ref="E84" r:id="rId159"/>
     <hyperlink ref="F84" r:id="rId160"/>
     <hyperlink ref="E85" r:id="rId161"/>
     <hyperlink ref="F85" r:id="rId162"/>
     <hyperlink ref="E86" r:id="rId163"/>
     <hyperlink ref="F86" r:id="rId164"/>
     <hyperlink ref="E87" r:id="rId165"/>
     <hyperlink ref="F87" r:id="rId166"/>
     <hyperlink ref="E88" r:id="rId167"/>
     <hyperlink ref="F88" r:id="rId168"/>
     <hyperlink ref="E89" r:id="rId169"/>
     <hyperlink ref="F89" r:id="rId170"/>
     <hyperlink ref="E90" r:id="rId171"/>
     <hyperlink ref="F90" r:id="rId172"/>
     <hyperlink ref="E91" r:id="rId173"/>
     <hyperlink ref="F91" r:id="rId174"/>
     <hyperlink ref="E92" r:id="rId175"/>
     <hyperlink ref="F92" r:id="rId176"/>
@@ -5303,108 +5526,124 @@
     <hyperlink ref="F122" r:id="rId236"/>
     <hyperlink ref="E123" r:id="rId237"/>
     <hyperlink ref="F123" r:id="rId238"/>
     <hyperlink ref="E124" r:id="rId239"/>
     <hyperlink ref="F124" r:id="rId240"/>
     <hyperlink ref="E125" r:id="rId241"/>
     <hyperlink ref="F125" r:id="rId242"/>
     <hyperlink ref="E126" r:id="rId243"/>
     <hyperlink ref="F126" r:id="rId244"/>
     <hyperlink ref="E127" r:id="rId245"/>
     <hyperlink ref="F127" r:id="rId246"/>
     <hyperlink ref="E128" r:id="rId247"/>
     <hyperlink ref="F128" r:id="rId248"/>
     <hyperlink ref="E129" r:id="rId249"/>
     <hyperlink ref="F129" r:id="rId250"/>
     <hyperlink ref="E130" r:id="rId251"/>
     <hyperlink ref="F130" r:id="rId252"/>
     <hyperlink ref="E131" r:id="rId253"/>
     <hyperlink ref="F131" r:id="rId254"/>
     <hyperlink ref="E132" r:id="rId255"/>
     <hyperlink ref="F132" r:id="rId256"/>
     <hyperlink ref="E133" r:id="rId257"/>
     <hyperlink ref="F133" r:id="rId258"/>
     <hyperlink ref="E134" r:id="rId259"/>
     <hyperlink ref="F134" r:id="rId260"/>
-    <hyperlink ref="F135" r:id="rId261"/>
-[...15 lines deleted...]
-    <hyperlink ref="E144" r:id="rId277"/>
+    <hyperlink ref="E135" r:id="rId261"/>
+    <hyperlink ref="F135" r:id="rId262"/>
+    <hyperlink ref="E136" r:id="rId263"/>
+    <hyperlink ref="F136" r:id="rId264"/>
+    <hyperlink ref="E137" r:id="rId265"/>
+    <hyperlink ref="F137" r:id="rId266"/>
+    <hyperlink ref="E138" r:id="rId267"/>
+    <hyperlink ref="F138" r:id="rId268"/>
+    <hyperlink ref="E139" r:id="rId269"/>
+    <hyperlink ref="F139" r:id="rId270"/>
+    <hyperlink ref="E140" r:id="rId271"/>
+    <hyperlink ref="F140" r:id="rId272"/>
+    <hyperlink ref="E141" r:id="rId273"/>
+    <hyperlink ref="F141" r:id="rId274"/>
+    <hyperlink ref="E142" r:id="rId275"/>
+    <hyperlink ref="F142" r:id="rId276"/>
+    <hyperlink ref="F143" r:id="rId277"/>
     <hyperlink ref="F144" r:id="rId278"/>
     <hyperlink ref="E145" r:id="rId279"/>
     <hyperlink ref="F145" r:id="rId280"/>
     <hyperlink ref="E146" r:id="rId281"/>
     <hyperlink ref="F146" r:id="rId282"/>
     <hyperlink ref="E147" r:id="rId283"/>
     <hyperlink ref="F147" r:id="rId284"/>
     <hyperlink ref="E148" r:id="rId285"/>
     <hyperlink ref="F148" r:id="rId286"/>
     <hyperlink ref="E149" r:id="rId287"/>
     <hyperlink ref="F149" r:id="rId288"/>
     <hyperlink ref="E150" r:id="rId289"/>
     <hyperlink ref="F150" r:id="rId290"/>
     <hyperlink ref="E151" r:id="rId291"/>
     <hyperlink ref="F151" r:id="rId292"/>
     <hyperlink ref="E152" r:id="rId293"/>
     <hyperlink ref="F152" r:id="rId294"/>
     <hyperlink ref="E153" r:id="rId295"/>
     <hyperlink ref="F153" r:id="rId296"/>
     <hyperlink ref="E154" r:id="rId297"/>
     <hyperlink ref="F154" r:id="rId298"/>
     <hyperlink ref="E155" r:id="rId299"/>
     <hyperlink ref="F155" r:id="rId300"/>
     <hyperlink ref="E156" r:id="rId301"/>
     <hyperlink ref="F156" r:id="rId302"/>
     <hyperlink ref="E157" r:id="rId303"/>
     <hyperlink ref="F157" r:id="rId304"/>
     <hyperlink ref="E158" r:id="rId305"/>
     <hyperlink ref="F158" r:id="rId306"/>
     <hyperlink ref="E159" r:id="rId307"/>
     <hyperlink ref="F159" r:id="rId308"/>
     <hyperlink ref="E160" r:id="rId309"/>
     <hyperlink ref="F160" r:id="rId310"/>
     <hyperlink ref="E161" r:id="rId311"/>
     <hyperlink ref="F161" r:id="rId312"/>
     <hyperlink ref="E162" r:id="rId313"/>
     <hyperlink ref="F162" r:id="rId314"/>
     <hyperlink ref="E163" r:id="rId315"/>
     <hyperlink ref="F163" r:id="rId316"/>
     <hyperlink ref="E164" r:id="rId317"/>
     <hyperlink ref="F164" r:id="rId318"/>
+    <hyperlink ref="E165" r:id="rId319"/>
+    <hyperlink ref="F165" r:id="rId320"/>
+    <hyperlink ref="E166" r:id="rId321"/>
+    <hyperlink ref="F166" r:id="rId322"/>
+    <hyperlink ref="E167" r:id="rId323"/>
+    <hyperlink ref="F167" r:id="rId324"/>
+    <hyperlink ref="E168" r:id="rId325"/>
+    <hyperlink ref="F168" r:id="rId326"/>
+    <hyperlink ref="E169" r:id="rId327"/>
+    <hyperlink ref="F169" r:id="rId328"/>
+    <hyperlink ref="E170" r:id="rId329"/>
+    <hyperlink ref="F170" r:id="rId330"/>
+    <hyperlink ref="E171" r:id="rId331"/>
+    <hyperlink ref="F171" r:id="rId332"/>
+    <hyperlink ref="E172" r:id="rId333"/>
+    <hyperlink ref="F172" r:id="rId334"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>