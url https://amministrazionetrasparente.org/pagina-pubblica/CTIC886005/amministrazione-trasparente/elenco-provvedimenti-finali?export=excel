--- v0 (2026-07-28)
+++ v1 (2026-10-15)
@@ -8,1173 +8,815 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="406" uniqueCount="362">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="451" uniqueCount="239">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>BD52AE554E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura servizi di formazione per amministrazione trasparente e noleggio utenza con supporto tecnico nel portale dal 03/11/2026 al 02/11/2027</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>02/10/2026</t>
+  </si>
+  <si>
+    <t>BD33DBCD53</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura beni materiali idraulico elettrico e falegnameria</t>
+  </si>
+  <si>
+    <t>29/09/2026</t>
+  </si>
+  <si>
+    <t>BD26DEBE78</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto biglietto aereo Erasmus</t>
+  </si>
+  <si>
+    <t>18/09/2026</t>
+  </si>
+  <si>
+    <t>BD06A89FC9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto materiale e strumenti per pulizie</t>
+  </si>
+  <si>
+    <t>11/09/2026</t>
+  </si>
+  <si>
+    <t>BCEE5ECE2B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - TFR SCUOLA</t>
+  </si>
+  <si>
+    <t>28/08/2026</t>
+  </si>
+  <si>
+    <t>BCCCC14672</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto strumenti musicali</t>
+  </si>
+  <si>
+    <t>19/08/2026</t>
+  </si>
+  <si>
+    <t>BCC18B50ES</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - noleggio operativo firewall per adeguamento della rete plessi Centrale-Cardinale-Cravone dal 01.09.2026 al 31.08.2027</t>
+  </si>
+  <si>
     <t>15/07/2026</t>
   </si>
   <si>
     <t>BC67200A4A</t>
   </si>
   <si>
     <t xml:space="preserve">FORNITURA CORSO I.A. </t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC67200A4A</t>
-[...4 lines deleted...]
-  <si>
     <t>14/07/2026</t>
   </si>
   <si>
     <t>BC5B6A8AC6</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SUSSIDI DIDATTICI INFORMATICI PER DISABILI</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC5B6A8AC6</t>
-[...2 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/6218dd28-aab5-4975-9425-bdb65470ba6c</t>
+    <t>10/07/2026</t>
+  </si>
+  <si>
+    <t>BC5B97AE95</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO LIBRI</t>
+  </si>
+  <si>
+    <t>BC5B152386</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO TENDA A BRACCI</t>
   </si>
   <si>
     <t>09/07/2026</t>
   </si>
   <si>
     <t>BC574C2936</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ARREDI MONITOR E STAMPANTE</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC574C2936</t>
-[...4 lines deleted...]
-  <si>
     <t>BC52473365</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ARREDI SCOLASTICI</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC52473365</t>
-[...4 lines deleted...]
-  <si>
     <t>08/07/2026</t>
   </si>
   <si>
     <t>BC5306816A</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE FACILE CONSUMO-CANCELLERIA</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC5306816A</t>
-[...4 lines deleted...]
-  <si>
     <t>01/07/2026</t>
   </si>
   <si>
     <t>BC3DEA783B</t>
   </si>
   <si>
     <t>Decisione a contrarre - intervento riparazione monitor interattivo Helgi 65</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC3DEA783B</t>
-[...4 lines deleted...]
-  <si>
     <t>BC3D0A04D9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale edile e idraulico</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC3D0A04D9</t>
-[...4 lines deleted...]
-  <si>
     <t>12/06/2026</t>
   </si>
   <si>
     <t>BC02F99C7D</t>
   </si>
   <si>
     <t>Decisione a contrarre - impianto antifurto laboratorio informatico ex -novo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC02F99C7D</t>
-[...4 lines deleted...]
-  <si>
     <t>03/06/2026</t>
   </si>
   <si>
     <t>BBE0E39DB8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto n 2  lavagna interattiva multimediale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE0E39DB8</t>
-[...4 lines deleted...]
-  <si>
     <t>29/05/2026</t>
   </si>
   <si>
     <t>BBDD402363</t>
   </si>
   <si>
     <t>Decisione a contrarre - Assistenza tecnica data inizio 27 giugno 2026 data scadenza 26 giugno 2027</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDD402363</t>
-[...4 lines deleted...]
-  <si>
     <t>28/05/2026</t>
   </si>
   <si>
     <t>BB426EDC45</t>
   </si>
   <si>
     <t>Decisione a contrarre - corso di formazione personale ATA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB426EDC45</t>
-[...4 lines deleted...]
-  <si>
     <t>26/05/2026</t>
   </si>
   <si>
     <t>BBCCD88923</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto timbri</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCCD88923</t>
-[...4 lines deleted...]
-  <si>
     <t>19/05/2026</t>
   </si>
   <si>
     <t>BBB512A593</t>
   </si>
   <si>
     <t>Decisione a contrarre - Materiale per esami di Stato</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB512A593</t>
-[...4 lines deleted...]
-  <si>
     <t>18/05/2026</t>
   </si>
   <si>
     <t>BBB08E0DEE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Climatizzatori plesso Cardinale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB08E0DEE</t>
-[...4 lines deleted...]
-  <si>
     <t>14/05/2026</t>
   </si>
   <si>
     <t>BBA6F20D08</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TENDE DA SOLE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA6F20D08</t>
-[...4 lines deleted...]
-  <si>
     <t>06/05/2026</t>
   </si>
   <si>
     <t>BB8A6CCA1F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscita didattica Donnafugata-Scicli-Punta Secca 15 maggio 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8A6CCA1F</t>
-[...4 lines deleted...]
-  <si>
     <t>30/04/2026</t>
   </si>
   <si>
     <t>BB78C6C42F</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BADGE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB78C6C42F</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2026</t>
   </si>
   <si>
     <t>BB6ED16735</t>
   </si>
   <si>
     <t>Decisione a contrarre - Lavori di tinteggiatura aule palestra e rifacimento terrazzi Plesso Cardinale.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6ED16735</t>
-[...4 lines deleted...]
-  <si>
     <t>21/04/2026</t>
   </si>
   <si>
     <t>B9E260C636</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di noleggio fotocopiatrice “plessi Cardinale,san Teodoro e Cravone” per 12 mesi anno 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E260C636</t>
-[...4 lines deleted...]
-  <si>
     <t>20/04/2026</t>
   </si>
   <si>
     <t>BB52D0ED11</t>
   </si>
   <si>
     <t>Decisione a contrarre - Esami Trinity 29 esami  Grade 1 e 21 esami Grade 2</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB52D0ED11</t>
-[...4 lines deleted...]
-  <si>
     <t>17/04/2026</t>
   </si>
   <si>
     <t>BB4CEF6707</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO STOFFE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4CEF6707</t>
-[...4 lines deleted...]
-  <si>
     <t>16/04/2026</t>
   </si>
   <si>
     <t>BB484F3379</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto  ticket ingressi giorno 04 marzo 2026 Parco Botanico e Geologico Gole Alcantara Progetto Erasmus</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB484F3379</t>
-[...4 lines deleted...]
-  <si>
     <t>15/04/2026</t>
   </si>
   <si>
     <t>BB421C4A26</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE EDILE E DA FERRAMENTA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB421C4A26</t>
-[...4 lines deleted...]
-  <si>
     <t>14/04/2026</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Decreto di nomina - 2 figure aggiuntive SO4.6.A4.D-FSEPN-SI-2025-102 TITOLO: BUSSOLA</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>09/04/2026</t>
   </si>
   <si>
     <t>BB2EC62A97</t>
   </si>
   <si>
     <t>Decisione a contrarre - USCITA DIDATTICA MUSEO DELLA LAVA 24 APRILE 2024 CLASSI 3F-3B-3E-3A</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2EC62A97</t>
-[...4 lines deleted...]
-  <si>
     <t>BB2E1E420B</t>
   </si>
   <si>
     <t>Decisione a contrarre - uscita didattica Morgantina-Aidone-Piazza Armerina 21 APRILE 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2E1E420B</t>
-[...4 lines deleted...]
-  <si>
     <t>BB2DC97236</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO N. 10 biglietti voli aerei A/R Catania- Marsiglia 3-8 maggio 2026 e transfert flixbus</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/null</t>
-[...7 lines deleted...]
-  <si>
     <t>03/04/2026</t>
   </si>
   <si>
     <t>BB216C4249</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto ingressi Parco Parsifal Uscita didattica del 24.03.2026 4C-4D-4A-4B</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB216C4249</t>
-[...4 lines deleted...]
-  <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>BB18CB5451</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO STOFFE PER PANNELLI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB18CB5451</t>
-[...4 lines deleted...]
-  <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>BBOF1507FE</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto rivista amministrare la scuola 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBOF1507FE</t>
-[...4 lines deleted...]
-  <si>
     <t>27/03/2026</t>
   </si>
   <si>
     <t>BB07EDD5B2</t>
   </si>
   <si>
     <t>Decisione a contrarre - manutenzione e sostituzione tapparelle</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB07EDD5B2</t>
-[...4 lines deleted...]
-  <si>
     <t>BB07B68B5D</t>
   </si>
   <si>
     <t>Decisione a contrarre - USCITA DIDATTICA RANDAZZO 2B-2C-2E-2A-2D 30 APRILE 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB07B68B5D</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2026</t>
   </si>
   <si>
     <t>BB033955F0</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN CON AUTISTA 24 MARZO 2026 ERASMUS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB033955F0</t>
-[...4 lines deleted...]
-  <si>
     <t>24/03/2026</t>
   </si>
   <si>
     <t>BAF8A9E6C8</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio pullman con autista e ingressi 26.03.2026 + guida turistica 25.03.2026 Erasmus</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF8A9E6C8</t>
-[...4 lines deleted...]
-  <si>
     <t>20/03/2026</t>
   </si>
   <si>
     <t>BAEE33F851</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI BLOCK NOTES CON PENNA E LOGO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEE33F851</t>
-[...4 lines deleted...]
-  <si>
     <t>BAEE07B011</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DI PULIZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEE07B011</t>
-[...4 lines deleted...]
-  <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>BAD04F9948</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA NOLEGGIO PULLMAN CON AUTISTA USCITA DIDATTICA 24 APRILE PARCO PARSIFAL VIAGRANDE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD04F9948</t>
-[...4 lines deleted...]
-  <si>
     <t>09/03/2026</t>
   </si>
   <si>
     <t>BABEE71F5A</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN CON AUTISTA USCITA DIDATTICA 22-24 aprile 2026 Viagrande 2A-2B-2C-2E-2F</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABEE71F5A</t>
-[...4 lines deleted...]
-  <si>
     <t>BABA732411</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto bandiere Istituzionali</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABA732411</t>
-[...4 lines deleted...]
-  <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>BAB5ADF7F8</t>
   </si>
   <si>
     <t>Decisione a contrarre - VOLUMI PASS TRINITY</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB5ADF7F8</t>
-[...4 lines deleted...]
-  <si>
     <t>03/03/2026</t>
   </si>
   <si>
     <t>BAA847DDE7</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO GADGET CON LOGO ERASMUS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA847DDE7</t>
-[...4 lines deleted...]
-  <si>
     <t>02/03/2026</t>
   </si>
   <si>
     <t>BAA1BEA1CA</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZIO GUIDA TURISTICA INGLESE E SPAGNOLO 6 MARZO 2026 ERASMUS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA1BEA1CA</t>
-[...4 lines deleted...]
-  <si>
     <t>27/02/2026</t>
   </si>
   <si>
     <t>BA9D7DC8B1</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO N 13 TICKET E GUIDA TURISTICA MUSEO DELL'ETNA-ERASMUS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9D7DC8B1</t>
-[...4 lines deleted...]
-  <si>
     <t>26/02/2026</t>
   </si>
   <si>
     <t>BA9984C49E</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULMINO CON AUTISTA ERASMUS DATE 3-4 MARZO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9984C49E</t>
-[...4 lines deleted...]
-  <si>
     <t>25/02/2026</t>
   </si>
   <si>
     <t>BA9460E64E</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN CON AUTISTA 24 APRILE USCITA DIDATTICA PARCO AVVENTURA MILO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9460E64E</t>
-[...4 lines deleted...]
-  <si>
     <t>20/02/2026</t>
   </si>
   <si>
     <t>BA81D132D8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto voli Varsavia Erasmus</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA81D132D8</t>
-[...4 lines deleted...]
-  <si>
     <t>BA7413E996</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO 14 OPUSCOLI NARRATIVA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7413E996</t>
-[...4 lines deleted...]
-  <si>
     <t>18/02/2026</t>
   </si>
   <si>
     <t>BA734FBB33</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA TONER PER STAMPANTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA734FBB33</t>
-[...4 lines deleted...]
-  <si>
     <t>BA72E834A2</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE VARIO FERRAMENTA-IDRAULICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA72E834A2</t>
-[...4 lines deleted...]
-  <si>
     <t>16/02/2026</t>
   </si>
   <si>
     <t>BA6815B004</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CORSI RLS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6815B004</t>
-[...4 lines deleted...]
-  <si>
     <t>BA6885A5FD</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE SPORTIVO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6885A5FD</t>
-[...4 lines deleted...]
-  <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>BA5DACFFA8</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CARTE GEOGRAFICHE E SCACCHIERE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5DACFFA8</t>
-[...4 lines deleted...]
-  <si>
     <t>BA547ED983</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale e apparecchiature sanitari</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA547ED983</t>
-[...4 lines deleted...]
-  <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>BA54235164</t>
   </si>
   <si>
     <t>Decisione a contrarre - RIPRISTINO IMPIANTO DI RETE E VIDEOSORVEGLIANZA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA54235164</t>
-[...4 lines deleted...]
-  <si>
     <t>BA53AEDF27</t>
   </si>
   <si>
     <t>Decisione a contrarre - PROGETTO BUSSOLA -ORIENTAMENTO DIDATTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA53AEDF27</t>
-[...4 lines deleted...]
-  <si>
     <t>BA54C39544</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura materiale facile consumo sezioni primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA54C39544</t>
-[...4 lines deleted...]
-  <si>
     <t>06/02/2026</t>
   </si>
   <si>
     <t>BA3C235E59</t>
   </si>
   <si>
     <t>Decisione a contrarre - rinnovo abbonamento netblock+linea mesi 12 al 28.02.2027</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3C235E59</t>
-[...4 lines deleted...]
-  <si>
     <t>03/02/2026</t>
   </si>
   <si>
     <t>BA375C6B27</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE FACILE CONSUMO SEZIONI INFANZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA375C6B27</t>
-[...4 lines deleted...]
-  <si>
     <t>09/01/2026</t>
   </si>
   <si>
     <t>B9E2321DC0</t>
   </si>
   <si>
     <t>Decisione a contrarre - lavori  di realizzazione campo di calcio in erba sintetica con recinzione perimetrale  e porte</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E2321DC0</t>
-[...4 lines deleted...]
-  <si>
     <t>22/12/2025</t>
   </si>
   <si>
     <t>B9BD3B9288</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZI APPLICATIVI ARGO SOFTWARE ANNO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BD3B9288</t>
-[...4 lines deleted...]
-  <si>
     <t>18/12/2025</t>
   </si>
   <si>
     <t>B99E7BF49A</t>
   </si>
   <si>
     <t>Decisione a contrarre - lavori  di sistemazione opere per la realizzazione campo calcetto.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99E7BF49A</t>
-[...4 lines deleted...]
-  <si>
     <t>B9A6764A82</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscita didattica Presepi di S.M La Stella classi Primaria 17.12.2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A6764A82</t>
-[...4 lines deleted...]
-  <si>
     <t>B9A6DCF65C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscita didattica Presepi di Trappitello classi primaria 17.12.2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A6DCF65C</t>
-[...4 lines deleted...]
-  <si>
     <t>B9A7BD7A91</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti aerei a/r Catania Varsavia -Erasmus</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A7BD7A91</t>
-[...4 lines deleted...]
-  <si>
     <t>B9A7533FAD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti aerei a/r Catania Lulea Erasmus</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A7533FAD</t>
-[...4 lines deleted...]
-  <si>
     <t>16/12/2025</t>
   </si>
   <si>
     <t>B9997250E4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscita didattica Infanzia 17.12.2025 Presepi di Trappitello</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9997250E4</t>
-[...4 lines deleted...]
-  <si>
     <t>09/12/2025</t>
   </si>
   <si>
     <t>B97A123BC5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio Sofware ricostruzione di carriera docenti di religione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97A123BC5</t>
-[...4 lines deleted...]
-  <si>
     <t>05/12/2025</t>
   </si>
   <si>
     <t>B96C645E55</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura toner e materiale vario</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96C645E55</t>
-[...4 lines deleted...]
-  <si>
     <t>B96BE75BE6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio pullman con autista e ticket ingressi uscita didattica Planetario Zafferana Etnea 28.11.25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96BE75BE6</t>
-[...4 lines deleted...]
-  <si>
     <t>24/11/2025</t>
   </si>
   <si>
     <t>B8E4827AF5</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA TICKET INGRESSI GOLE ALCANTARA "ERASMUS"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E4827AF5</t>
-[...4 lines deleted...]
-  <si>
     <t>14/11/2025</t>
   </si>
   <si>
     <t>B91A9D8F16</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio Housting Easy Linux</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91A9D8F16</t>
-[...4 lines deleted...]
-  <si>
     <t>B919B0A77D</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO Netblock 12 mesi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B919B0A77D</t>
-[...4 lines deleted...]
-  <si>
     <t>11/11/2025</t>
   </si>
   <si>
     <t>B90916A41E</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA TESTI SOSTEGNO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90916A41E</t>
-[...4 lines deleted...]
-  <si>
     <t>B908C5B772</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di cancelleria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B908C5B772</t>
-[...4 lines deleted...]
-  <si>
     <t>05/11/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - FORMAZIONE PER I LAVORATORI</t>
   </si>
   <si>
     <t>B8EF5B214A</t>
   </si>
   <si>
     <t>Decisione a contrarre - ASSICURAZIONE A.S 2025-2026</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/ae9b86ea-a077-4645-99e8-b563a08936ef</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1472,1679 +1114,2041 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD52AE554E" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/b24d1a46-d9f7-42e1-8871-72a6ab579fd5" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD33DBCD53" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/a822bbdd-d69d-4767-8d97-620b2076f707" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD26DEBE78" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/aac1805c-aeb5-4453-9e89-6c0fec4fa13b" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD06A89FC9" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/ddb574b1-cb95-44c3-bfc2-b95e3fa985c1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEE5ECE2B" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/5d695724-0ae5-45a0-add3-a29531212020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCCC14672" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/6f4da66d-67df-48cd-8244-75988dd36731" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC18B50ES" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/057587bd-98d4-48e2-ae27-7b61e43de0b2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC67200A4A" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/b103640c-602b-45e1-b811-0dfc623ec840" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5B6A8AC6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/6218dd28-aab5-4975-9425-bdb65470ba6c" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5B97AE95" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/209110ab-801c-4e23-bfde-c38bd629e23e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5B152386" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/099abe58-6502-43e3-bb95-08f47b11a87f" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC574C2936" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/d83f4d96-1d3b-4786-98c8-3234a5ea5a99" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC52473365" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/3c0b0206-1890-4536-9cc0-727a0b740c5d" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5306816A" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/a2386889-99d6-4099-8512-7646bc5b78fc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3DEA783B" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/735c7e76-ac34-4aa3-93fd-fe6a4a65fb4f" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3D0A04D9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/7b6746fe-9730-4616-8478-1a817a60ced7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC02F99C7D" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/54e26ce9-0195-4031-a5a0-19860d4a86b8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE0E39DB8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/d9acad29-dc73-4163-a35f-4dc616e54e0d" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDD402363" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/6939e41b-5ec2-4101-9563-347b9ec3aede" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB426EDC45" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/6e217352-5178-4950-b604-6339783cb683" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCCD88923" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/a1537f6e-c489-45d6-9ed0-da107cf43d1e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB512A593" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/1c746003-fca9-4b66-b13a-4e83174168f6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB08E0DEE" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/c00d91b3-1dfd-4eb2-a495-234b56b41ea0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA6F20D08" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/7a422871-0d44-4432-9e40-e34c7fec62ec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8A6CCA1F" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/dd6fab55-1f9c-4bea-ba39-1b772101ef6f" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB78C6C42F" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/af75c988-9032-49b0-aafd-976a40f3ba27" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6ED16735" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/81f8a51e-6100-4c82-a137-1abf090e859a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E260C636" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/555bb8e3-b1be-415a-a78a-bfdf75e34dbe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB52D0ED11" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/87758101-24a1-481a-884a-04661e36bfca" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4CEF6707" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/5113a4f4-4a15-425d-95ee-1e85f7a8719e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB484F3379" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/954d1db8-d7df-4f69-97e5-dc67392e2195" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB421C4A26" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/ebc1c149-57ab-4749-989e-ac504dd43146" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2EC62A97" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/84ebe56b-a13a-4e44-a89a-dc7a8ed4c3f6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2E1E420B" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/269b3818-0ac5-4a82-b0c2-4a7ee00b9e5f" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2DC97236" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/f3732b41-f671-4482-a7b4-e94a50dcd687" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB216C4249" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/2dd97ace-c553-431d-837c-90ee97a96581" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB18CB5451" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/fc500b21-c029-4802-b2cc-c26a621f8d66" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBOF1507FE" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/3ea6d5a1-b17d-407e-a305-8e3e1ee3852f" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB07EDD5B2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/db3e0e2f-bd3e-4b87-852f-b5c4f494989f" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB07B68B5D" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/5d2c7ada-7958-45b8-bfbd-540352beec94" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB033955F0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/33a7b5b1-1200-40b8-a3db-f4dbc0f7acc5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF8A9E6C8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/b7fa154d-dd35-4ebf-92be-18c7eece032c" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEE33F851" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/d52589bd-9950-4467-bed0-34da563be6a2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEE07B011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/a3ef0cbc-b49d-4529-871e-cb9e5e1ee068" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD04F9948" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/dd7c040c-16ab-4884-82ab-387f4589001f" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABEE71F5A" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/288be946-be77-44a6-9564-54f42f684496" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABA732411" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/ecf7cb4a-2bf4-459a-9df1-d306365755e8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB5ADF7F8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/a39de3a7-7301-4905-9ddf-ecd573ac5bf6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA847DDE7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/5ee15828-e6a5-4254-833e-bb28ed37caa1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA1BEA1CA" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/0b0df201-1cc4-4b52-b9b8-0a1c3538e0cf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9D7DC8B1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/6c3e1a03-a904-46fd-8702-a7d1ab8e6a3c" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9984C49E" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/17859177-a12e-407b-921e-bd47c438b237" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9460E64E" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/7b0d8234-bb3d-4f49-b98c-2e5de0c7a5e7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA81D132D8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/478b35b6-151d-4863-beb9-dbeaa845de49" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7413E996" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/e7827527-7fdc-47af-8e61-589a3ec00519" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA734FBB33" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/dc93f2a9-7da7-429e-8463-5d57a13fb238" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA72E834A2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/3e5bc43c-4e5b-47ed-a33f-9e7bf6e31a91" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6815B004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/f1baa039-4d19-4050-9cd8-a0006d78588a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6885A5FD" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/a8986aba-8526-4598-8d05-f17e9be0be6b" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5DACFFA8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/c48d96c9-6a3e-45b2-8696-e47e7b1dd9a1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA547ED983" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/fdff1f19-1a81-43b0-8ff9-a8998d9c9a5e" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA54235164" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/c9645c35-95b3-4b54-b5ea-fd2fea202d6b" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA53AEDF27" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/638dbda6-1b89-4067-9d7b-e9b8e6869465" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA54C39544" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/98ad5788-3aa6-459e-a930-1b9dd90710cc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3C235E59" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/62c8b8ce-2c34-4317-8c1e-6a5a933c0717" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA375C6B27" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/e308bf06-e80a-44c0-8136-7e47a83b1bdb" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E2321DC0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/1dae0f73-6709-4708-8223-f85afb03f841" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BD3B9288" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/f7387474-3d2e-485b-bcf4-5061948f79dc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99E7BF49A" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/67cbcdf4-bfe2-4986-b429-2eb5db3dd926" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A6764A82" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/34281c26-db45-42e1-bb2d-bc850b203d3a" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A6DCF65C" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/53e4f55c-5837-469c-9be5-efcb16309db4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A7BD7A91" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/0229bdaf-ea5b-4817-b645-9ed68b8d2762" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A7533FAD" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/910839a2-9ede-43f7-bdda-f57a710fbdf8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9997250E4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/ed399505-4a61-4be1-9be5-73eb8f205e5b" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97A123BC5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/8f707a3b-7237-48ef-8450-393d716d6a62" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96C645E55" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/1a19ac5b-99b2-428c-85bc-f1719b0479eb" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96BE75BE6" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/02ba6d5b-5594-4889-8136-1cdc0a69a51c" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E4827AF5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/416d581d-2846-49ab-a5f9-6c9cdc59982c" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91A9D8F16" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/26fc9291-6bd1-4354-96a0-cd53b1a26a8f" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B919B0A77D" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/679de10f-a0eb-40db-b39b-53f46f501042" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90916A41E" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/de8f2c77-e254-4275-b21c-e748f3b7c288" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B908C5B772" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/a8dec799-ea06-4636-851d-b55c540291aa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EF5B214A" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC886005/amministrazione-trasparente/atti-amministrazioni-enti/ae9b86ea-a077-4645-99e8-b563a08936ef" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F81"/>
+  <dimension ref="A1:F90"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>1</v>
+        <v>14258</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3">
+        <v>13589</v>
+      </c>
+      <c r="C3" t="s">
         <v>11</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>9961</v>
+        <v>13288</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>15</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5">
-        <v>9954</v>
+        <v>12346</v>
       </c>
       <c r="C5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>18</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="B6">
-        <v>9913</v>
+        <v>11928</v>
       </c>
       <c r="C6" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>27</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>21</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="B7">
-        <v>9651</v>
+        <v>11136</v>
       </c>
       <c r="C7" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="D7" t="s">
-        <v>32</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>24</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B8">
-        <v>9644</v>
+        <v>10991</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="D8" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>38</v>
+        <v>27</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="B9">
-        <v>8513</v>
+        <v>1</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="D9" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-        <v>43</v>
+        <v>30</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="B10">
-        <v>7923</v>
+        <v>10073</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="D10" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>33</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="B11">
-        <v>7704</v>
+        <v>9998</v>
       </c>
       <c r="C11" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="D11" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>53</v>
+        <v>36</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>54</v>
+        <v>34</v>
       </c>
       <c r="B12">
-        <v>7596</v>
+        <v>9996</v>
       </c>
       <c r="C12" t="s">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>58</v>
+        <v>38</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>59</v>
+        <v>39</v>
       </c>
       <c r="B13">
-        <v>7326</v>
+        <v>9961</v>
       </c>
       <c r="C13" t="s">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="D13" t="s">
-        <v>61</v>
-[...5 lines deleted...]
-        <v>63</v>
+        <v>41</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>64</v>
+        <v>39</v>
       </c>
       <c r="B14">
-        <v>6884</v>
+        <v>9954</v>
       </c>
       <c r="C14" t="s">
-        <v>65</v>
+        <v>42</v>
       </c>
       <c r="D14" t="s">
-        <v>66</v>
-[...5 lines deleted...]
-        <v>68</v>
+        <v>43</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>69</v>
+        <v>44</v>
       </c>
       <c r="B15">
-        <v>6826</v>
+        <v>9913</v>
       </c>
       <c r="C15" t="s">
-        <v>70</v>
+        <v>45</v>
       </c>
       <c r="D15" t="s">
-        <v>71</v>
-[...5 lines deleted...]
-        <v>73</v>
+        <v>46</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>74</v>
+        <v>47</v>
       </c>
       <c r="B16">
-        <v>6681</v>
+        <v>9651</v>
       </c>
       <c r="C16" t="s">
-        <v>75</v>
+        <v>48</v>
       </c>
       <c r="D16" t="s">
-        <v>76</v>
-[...5 lines deleted...]
-        <v>78</v>
+        <v>49</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="B17">
-        <v>6164</v>
+        <v>9644</v>
       </c>
       <c r="C17" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>81</v>
-[...5 lines deleted...]
-        <v>83</v>
+        <v>51</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>84</v>
+        <v>52</v>
       </c>
       <c r="B18">
-        <v>5862</v>
+        <v>8513</v>
       </c>
       <c r="C18" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="D18" t="s">
-        <v>86</v>
-[...5 lines deleted...]
-        <v>88</v>
+        <v>54</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>89</v>
+        <v>55</v>
       </c>
       <c r="B19">
-        <v>5795</v>
+        <v>7923</v>
       </c>
       <c r="C19" t="s">
-        <v>90</v>
+        <v>56</v>
       </c>
       <c r="D19" t="s">
-        <v>91</v>
-[...5 lines deleted...]
-        <v>93</v>
+        <v>57</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="B20">
-        <v>5421</v>
+        <v>7704</v>
       </c>
       <c r="C20" t="s">
-        <v>95</v>
+        <v>59</v>
       </c>
       <c r="D20" t="s">
-        <v>96</v>
-[...5 lines deleted...]
-        <v>98</v>
+        <v>60</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>99</v>
+        <v>61</v>
       </c>
       <c r="B21">
-        <v>5390</v>
+        <v>7596</v>
       </c>
       <c r="C21" t="s">
-        <v>100</v>
+        <v>62</v>
       </c>
       <c r="D21" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-        <v>103</v>
+        <v>63</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>64</v>
       </c>
       <c r="B22">
-        <v>5312</v>
+        <v>7326</v>
       </c>
       <c r="C22" t="s">
-        <v>105</v>
+        <v>65</v>
       </c>
       <c r="D22" t="s">
-        <v>106</v>
-[...5 lines deleted...]
-        <v>108</v>
+        <v>66</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>109</v>
+        <v>67</v>
       </c>
       <c r="B23">
-        <v>5264</v>
+        <v>6884</v>
       </c>
       <c r="C23" t="s">
-        <v>110</v>
+        <v>68</v>
       </c>
       <c r="D23" t="s">
-        <v>111</v>
-[...5 lines deleted...]
-        <v>113</v>
+        <v>69</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>114</v>
+        <v>70</v>
       </c>
       <c r="B24">
-        <v>5176</v>
+        <v>6826</v>
       </c>
       <c r="C24" t="s">
-        <v>115</v>
+        <v>71</v>
       </c>
       <c r="D24" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-        <v>118</v>
+        <v>72</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>119</v>
+        <v>73</v>
       </c>
       <c r="B25">
-        <v>5068</v>
+        <v>6681</v>
       </c>
       <c r="C25" t="s">
-        <v>120</v>
+        <v>74</v>
       </c>
       <c r="D25" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-        <v>122</v>
+        <v>75</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>76</v>
       </c>
       <c r="B26">
-        <v>4858</v>
+        <v>6164</v>
       </c>
       <c r="C26" t="s">
-        <v>124</v>
+        <v>77</v>
       </c>
       <c r="D26" t="s">
-        <v>125</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>78</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>79</v>
       </c>
       <c r="B27">
-        <v>4855</v>
+        <v>5862</v>
       </c>
       <c r="C27" t="s">
-        <v>128</v>
+        <v>80</v>
       </c>
       <c r="D27" t="s">
-        <v>129</v>
-[...5 lines deleted...]
-        <v>131</v>
+        <v>81</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="B28">
-        <v>4851</v>
+        <v>5795</v>
       </c>
       <c r="C28" t="s">
-        <v>132</v>
+        <v>83</v>
       </c>
       <c r="D28" t="s">
-        <v>133</v>
-[...5 lines deleted...]
-        <v>134</v>
+        <v>84</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>123</v>
+        <v>85</v>
       </c>
       <c r="B29">
-        <v>4851</v>
+        <v>5421</v>
       </c>
       <c r="C29" t="s">
-        <v>132</v>
+        <v>86</v>
       </c>
       <c r="D29" t="s">
-        <v>133</v>
-[...5 lines deleted...]
-        <v>134</v>
+        <v>87</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>123</v>
+        <v>88</v>
       </c>
       <c r="B30">
-        <v>4851</v>
+        <v>5390</v>
       </c>
       <c r="C30" t="s">
-        <v>132</v>
+        <v>89</v>
       </c>
       <c r="D30" t="s">
-        <v>133</v>
-[...5 lines deleted...]
-        <v>136</v>
+        <v>90</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>137</v>
+        <v>91</v>
       </c>
       <c r="B31">
-        <v>4666</v>
+        <v>5312</v>
       </c>
       <c r="C31" t="s">
-        <v>138</v>
+        <v>92</v>
       </c>
       <c r="D31" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-        <v>141</v>
+        <v>93</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>142</v>
+        <v>94</v>
       </c>
       <c r="B32">
-        <v>4598</v>
+        <v>5264</v>
       </c>
       <c r="C32" t="s">
-        <v>143</v>
+        <v>95</v>
       </c>
       <c r="D32" t="s">
-        <v>144</v>
-[...5 lines deleted...]
-        <v>146</v>
+        <v>96</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>147</v>
+        <v>97</v>
       </c>
       <c r="B33">
-        <v>4444</v>
+        <v>5176</v>
       </c>
       <c r="C33" t="s">
-        <v>148</v>
+        <v>98</v>
       </c>
       <c r="D33" t="s">
-        <v>149</v>
-[...5 lines deleted...]
-        <v>151</v>
+        <v>99</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>152</v>
+        <v>100</v>
       </c>
       <c r="B34">
-        <v>4255</v>
+        <v>5068</v>
       </c>
       <c r="C34" t="s">
-        <v>153</v>
+        <v>101</v>
       </c>
       <c r="D34" t="s">
-        <v>154</v>
+        <v>102</v>
       </c>
       <c r="E34" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>101</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>152</v>
+        <v>103</v>
       </c>
       <c r="B35">
-        <v>4244</v>
+        <v>4858</v>
       </c>
       <c r="C35" t="s">
-        <v>157</v>
+        <v>104</v>
       </c>
       <c r="D35" t="s">
-        <v>158</v>
-[...5 lines deleted...]
-        <v>160</v>
+        <v>105</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>161</v>
+        <v>103</v>
       </c>
       <c r="B36">
-        <v>4138</v>
+        <v>4855</v>
       </c>
       <c r="C36" t="s">
-        <v>162</v>
+        <v>106</v>
       </c>
       <c r="D36" t="s">
-        <v>163</v>
-[...5 lines deleted...]
-        <v>165</v>
+        <v>107</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>166</v>
+        <v>103</v>
       </c>
       <c r="B37">
-        <v>4000</v>
+        <v>4851</v>
       </c>
       <c r="C37" t="s">
-        <v>167</v>
+        <v>108</v>
       </c>
       <c r="D37" t="s">
-        <v>168</v>
-[...5 lines deleted...]
-        <v>170</v>
+        <v>109</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>166</v>
+        <v>103</v>
       </c>
       <c r="B38">
-        <v>4000</v>
+        <v>4851</v>
       </c>
       <c r="C38" t="s">
-        <v>167</v>
+        <v>108</v>
       </c>
       <c r="D38" t="s">
-        <v>168</v>
-[...5 lines deleted...]
-        <v>134</v>
+        <v>109</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>166</v>
+        <v>103</v>
       </c>
       <c r="B39">
-        <v>4000</v>
+        <v>4851</v>
       </c>
       <c r="C39" t="s">
-        <v>167</v>
+        <v>108</v>
       </c>
       <c r="D39" t="s">
-        <v>168</v>
-[...5 lines deleted...]
-        <v>134</v>
+        <v>109</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>171</v>
+        <v>110</v>
       </c>
       <c r="B40">
-        <v>3825</v>
+        <v>4666</v>
       </c>
       <c r="C40" t="s">
-        <v>172</v>
+        <v>111</v>
       </c>
       <c r="D40" t="s">
-        <v>173</v>
-[...5 lines deleted...]
-        <v>175</v>
+        <v>112</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>171</v>
+        <v>113</v>
       </c>
       <c r="B41">
-        <v>3810</v>
+        <v>4598</v>
       </c>
       <c r="C41" t="s">
-        <v>176</v>
+        <v>114</v>
       </c>
       <c r="D41" t="s">
-        <v>177</v>
-[...5 lines deleted...]
-        <v>179</v>
+        <v>115</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>180</v>
+        <v>116</v>
       </c>
       <c r="B42">
-        <v>3457</v>
+        <v>4444</v>
       </c>
       <c r="C42" t="s">
-        <v>181</v>
+        <v>117</v>
       </c>
       <c r="D42" t="s">
-        <v>182</v>
-[...5 lines deleted...]
-        <v>184</v>
+        <v>118</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>185</v>
+        <v>119</v>
       </c>
       <c r="B43">
-        <v>3238</v>
+        <v>4255</v>
       </c>
       <c r="C43" t="s">
-        <v>186</v>
+        <v>120</v>
       </c>
       <c r="D43" t="s">
-        <v>187</v>
-[...5 lines deleted...]
-        <v>189</v>
+        <v>121</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>185</v>
+        <v>119</v>
       </c>
       <c r="B44">
-        <v>3183</v>
+        <v>4244</v>
       </c>
       <c r="C44" t="s">
-        <v>190</v>
+        <v>122</v>
       </c>
       <c r="D44" t="s">
-        <v>191</v>
-[...5 lines deleted...]
-        <v>193</v>
+        <v>123</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>194</v>
+        <v>124</v>
       </c>
       <c r="B45">
-        <v>3082</v>
+        <v>4138</v>
       </c>
       <c r="C45" t="s">
-        <v>195</v>
+        <v>125</v>
       </c>
       <c r="D45" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>198</v>
+        <v>126</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>199</v>
+        <v>127</v>
       </c>
       <c r="B46">
-        <v>2893</v>
+        <v>4000</v>
       </c>
       <c r="C46" t="s">
-        <v>200</v>
+        <v>128</v>
       </c>
       <c r="D46" t="s">
-        <v>201</v>
-[...5 lines deleted...]
-        <v>203</v>
+        <v>129</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>204</v>
+        <v>127</v>
       </c>
       <c r="B47">
-        <v>2786</v>
+        <v>4000</v>
       </c>
       <c r="C47" t="s">
-        <v>205</v>
+        <v>128</v>
       </c>
       <c r="D47" t="s">
-        <v>206</v>
-[...5 lines deleted...]
-        <v>208</v>
+        <v>129</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>209</v>
+        <v>127</v>
       </c>
       <c r="B48">
-        <v>2710</v>
+        <v>4000</v>
       </c>
       <c r="C48" t="s">
-        <v>210</v>
+        <v>128</v>
       </c>
       <c r="D48" t="s">
-        <v>211</v>
-[...5 lines deleted...]
-        <v>213</v>
+        <v>129</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>214</v>
+        <v>130</v>
       </c>
       <c r="B49">
-        <v>2657</v>
+        <v>3825</v>
       </c>
       <c r="C49" t="s">
-        <v>215</v>
+        <v>131</v>
       </c>
       <c r="D49" t="s">
-        <v>216</v>
-[...5 lines deleted...]
-        <v>218</v>
+        <v>132</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>219</v>
+        <v>130</v>
       </c>
       <c r="B50">
-        <v>2591</v>
+        <v>3810</v>
       </c>
       <c r="C50" t="s">
-        <v>220</v>
+        <v>133</v>
       </c>
       <c r="D50" t="s">
-        <v>221</v>
-[...5 lines deleted...]
-        <v>223</v>
+        <v>134</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>224</v>
+        <v>135</v>
       </c>
       <c r="B51">
-        <v>2324</v>
+        <v>3457</v>
       </c>
       <c r="C51" t="s">
-        <v>225</v>
+        <v>136</v>
       </c>
       <c r="D51" t="s">
-        <v>226</v>
-[...5 lines deleted...]
-        <v>228</v>
+        <v>137</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>224</v>
+        <v>138</v>
       </c>
       <c r="B52">
-        <v>2268</v>
+        <v>3238</v>
       </c>
       <c r="C52" t="s">
-        <v>229</v>
+        <v>139</v>
       </c>
       <c r="D52" t="s">
-        <v>230</v>
-[...5 lines deleted...]
-        <v>232</v>
+        <v>140</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>233</v>
+        <v>138</v>
       </c>
       <c r="B53">
-        <v>2139</v>
+        <v>3183</v>
       </c>
       <c r="C53" t="s">
-        <v>234</v>
+        <v>141</v>
       </c>
       <c r="D53" t="s">
-        <v>235</v>
-[...5 lines deleted...]
-        <v>237</v>
+        <v>142</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>233</v>
+        <v>143</v>
       </c>
       <c r="B54">
-        <v>2127</v>
+        <v>3082</v>
       </c>
       <c r="C54" t="s">
-        <v>238</v>
+        <v>144</v>
       </c>
       <c r="D54" t="s">
-        <v>239</v>
-[...5 lines deleted...]
-        <v>241</v>
+        <v>145</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>242</v>
+        <v>146</v>
       </c>
       <c r="B55">
-        <v>1950</v>
+        <v>2893</v>
       </c>
       <c r="C55" t="s">
-        <v>243</v>
+        <v>147</v>
       </c>
       <c r="D55" t="s">
-        <v>244</v>
-[...5 lines deleted...]
-        <v>246</v>
+        <v>148</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>242</v>
+        <v>149</v>
       </c>
       <c r="B56">
-        <v>1946</v>
+        <v>2786</v>
       </c>
       <c r="C56" t="s">
-        <v>247</v>
+        <v>150</v>
       </c>
       <c r="D56" t="s">
-        <v>248</v>
-[...5 lines deleted...]
-        <v>250</v>
+        <v>151</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>251</v>
+        <v>152</v>
       </c>
       <c r="B57">
-        <v>1740</v>
+        <v>2710</v>
       </c>
       <c r="C57" t="s">
-        <v>252</v>
+        <v>153</v>
       </c>
       <c r="D57" t="s">
-        <v>253</v>
-[...5 lines deleted...]
-        <v>255</v>
+        <v>154</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>251</v>
+        <v>155</v>
       </c>
       <c r="B58">
-        <v>1714</v>
+        <v>2657</v>
       </c>
       <c r="C58" t="s">
-        <v>256</v>
+        <v>156</v>
       </c>
       <c r="D58" t="s">
-        <v>257</v>
-[...5 lines deleted...]
-        <v>259</v>
+        <v>157</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>260</v>
+        <v>158</v>
       </c>
       <c r="B59">
-        <v>1644</v>
+        <v>2591</v>
       </c>
       <c r="C59" t="s">
-        <v>261</v>
+        <v>159</v>
       </c>
       <c r="D59" t="s">
-        <v>262</v>
-[...5 lines deleted...]
-        <v>264</v>
+        <v>160</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>260</v>
+        <v>161</v>
       </c>
       <c r="B60">
-        <v>1639</v>
+        <v>2324</v>
       </c>
       <c r="C60" t="s">
-        <v>265</v>
+        <v>162</v>
       </c>
       <c r="D60" t="s">
-        <v>266</v>
-[...5 lines deleted...]
-        <v>268</v>
+        <v>163</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>260</v>
+        <v>161</v>
       </c>
       <c r="B61">
-        <v>1630</v>
+        <v>2268</v>
       </c>
       <c r="C61" t="s">
-        <v>269</v>
+        <v>164</v>
       </c>
       <c r="D61" t="s">
-        <v>270</v>
-[...5 lines deleted...]
-        <v>272</v>
+        <v>165</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>273</v>
+        <v>166</v>
       </c>
       <c r="B62">
-        <v>1510</v>
+        <v>2139</v>
       </c>
       <c r="C62" t="s">
-        <v>274</v>
+        <v>167</v>
       </c>
       <c r="D62" t="s">
-        <v>275</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>168</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>278</v>
+        <v>166</v>
       </c>
       <c r="B63">
-        <v>1347</v>
+        <v>2127</v>
       </c>
       <c r="C63" t="s">
-        <v>279</v>
+        <v>169</v>
       </c>
       <c r="D63" t="s">
-        <v>280</v>
-[...5 lines deleted...]
-        <v>282</v>
+        <v>170</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>283</v>
+        <v>171</v>
       </c>
       <c r="B64">
-        <v>216</v>
+        <v>1950</v>
       </c>
       <c r="C64" t="s">
-        <v>284</v>
+        <v>172</v>
       </c>
       <c r="D64" t="s">
-        <v>285</v>
-[...5 lines deleted...]
-        <v>287</v>
+        <v>173</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>288</v>
+        <v>171</v>
       </c>
       <c r="B65">
-        <v>16643</v>
+        <v>1946</v>
       </c>
       <c r="C65" t="s">
-        <v>289</v>
+        <v>174</v>
       </c>
       <c r="D65" t="s">
-        <v>290</v>
-[...5 lines deleted...]
-        <v>292</v>
+        <v>175</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>293</v>
+        <v>176</v>
       </c>
       <c r="B66">
-        <v>16527</v>
+        <v>1740</v>
       </c>
       <c r="C66" t="s">
-        <v>294</v>
+        <v>177</v>
       </c>
       <c r="D66" t="s">
-        <v>295</v>
-[...5 lines deleted...]
-        <v>297</v>
+        <v>178</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>293</v>
+        <v>176</v>
       </c>
       <c r="B67">
-        <v>16518</v>
+        <v>1714</v>
       </c>
       <c r="C67" t="s">
-        <v>298</v>
+        <v>179</v>
       </c>
       <c r="D67" t="s">
-        <v>299</v>
-[...5 lines deleted...]
-        <v>301</v>
+        <v>180</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>293</v>
+        <v>181</v>
       </c>
       <c r="B68">
-        <v>16516</v>
+        <v>1644</v>
       </c>
       <c r="C68" t="s">
-        <v>302</v>
+        <v>182</v>
       </c>
       <c r="D68" t="s">
-        <v>303</v>
-[...5 lines deleted...]
-        <v>305</v>
+        <v>183</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>293</v>
+        <v>181</v>
       </c>
       <c r="B69">
-        <v>16488</v>
+        <v>1639</v>
       </c>
       <c r="C69" t="s">
-        <v>306</v>
+        <v>184</v>
       </c>
       <c r="D69" t="s">
-        <v>307</v>
-[...5 lines deleted...]
-        <v>309</v>
+        <v>185</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>293</v>
+        <v>181</v>
       </c>
       <c r="B70">
-        <v>16486</v>
+        <v>1630</v>
       </c>
       <c r="C70" t="s">
-        <v>310</v>
+        <v>186</v>
       </c>
       <c r="D70" t="s">
-        <v>311</v>
-[...5 lines deleted...]
-        <v>313</v>
+        <v>187</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>314</v>
+        <v>188</v>
       </c>
       <c r="B71">
-        <v>16340</v>
+        <v>1510</v>
       </c>
       <c r="C71" t="s">
-        <v>315</v>
+        <v>189</v>
       </c>
       <c r="D71" t="s">
-        <v>316</v>
-[...5 lines deleted...]
-        <v>318</v>
+        <v>190</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>319</v>
+        <v>191</v>
       </c>
       <c r="B72">
-        <v>15964</v>
+        <v>1347</v>
       </c>
       <c r="C72" t="s">
-        <v>320</v>
+        <v>192</v>
       </c>
       <c r="D72" t="s">
-        <v>321</v>
-[...5 lines deleted...]
-        <v>323</v>
+        <v>193</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>324</v>
+        <v>194</v>
       </c>
       <c r="B73">
-        <v>15834</v>
+        <v>216</v>
       </c>
       <c r="C73" t="s">
-        <v>325</v>
+        <v>195</v>
       </c>
       <c r="D73" t="s">
-        <v>326</v>
-[...5 lines deleted...]
-        <v>328</v>
+        <v>196</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>324</v>
+        <v>197</v>
       </c>
       <c r="B74">
-        <v>15833</v>
+        <v>16643</v>
       </c>
       <c r="C74" t="s">
-        <v>329</v>
+        <v>198</v>
       </c>
       <c r="D74" t="s">
-        <v>330</v>
-[...5 lines deleted...]
-        <v>332</v>
+        <v>199</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>333</v>
+        <v>200</v>
       </c>
       <c r="B75">
-        <v>14905</v>
+        <v>16527</v>
       </c>
       <c r="C75" t="s">
-        <v>334</v>
+        <v>201</v>
       </c>
       <c r="D75" t="s">
-        <v>335</v>
-[...5 lines deleted...]
-        <v>337</v>
+        <v>202</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>338</v>
+        <v>200</v>
       </c>
       <c r="B76">
-        <v>14426</v>
+        <v>16518</v>
       </c>
       <c r="C76" t="s">
-        <v>339</v>
+        <v>203</v>
       </c>
       <c r="D76" t="s">
-        <v>340</v>
-[...5 lines deleted...]
-        <v>342</v>
+        <v>204</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>338</v>
+        <v>200</v>
       </c>
       <c r="B77">
-        <v>14415</v>
+        <v>16516</v>
       </c>
       <c r="C77" t="s">
-        <v>343</v>
+        <v>205</v>
       </c>
       <c r="D77" t="s">
-        <v>344</v>
-[...5 lines deleted...]
-        <v>346</v>
+        <v>206</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>347</v>
+        <v>200</v>
       </c>
       <c r="B78">
-        <v>14201</v>
+        <v>16488</v>
       </c>
       <c r="C78" t="s">
-        <v>348</v>
+        <v>207</v>
       </c>
       <c r="D78" t="s">
-        <v>349</v>
-[...5 lines deleted...]
-        <v>351</v>
+        <v>208</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>347</v>
+        <v>200</v>
       </c>
       <c r="B79">
-        <v>14197</v>
+        <v>16486</v>
       </c>
       <c r="C79" t="s">
-        <v>352</v>
+        <v>209</v>
       </c>
       <c r="D79" t="s">
-        <v>353</v>
-[...5 lines deleted...]
-        <v>355</v>
+        <v>210</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>356</v>
+        <v>211</v>
       </c>
       <c r="B80">
-        <v>13832</v>
+        <v>16340</v>
       </c>
       <c r="C80" t="s">
-        <v>120</v>
+        <v>212</v>
       </c>
       <c r="D80" t="s">
-        <v>357</v>
-[...5 lines deleted...]
-        <v>122</v>
+        <v>213</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>356</v>
+        <v>214</v>
       </c>
       <c r="B81">
+        <v>15964</v>
+      </c>
+      <c r="C81" t="s">
+        <v>215</v>
+      </c>
+      <c r="D81" t="s">
+        <v>216</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>217</v>
+      </c>
+      <c r="B82">
+        <v>15834</v>
+      </c>
+      <c r="C82" t="s">
+        <v>218</v>
+      </c>
+      <c r="D82" t="s">
+        <v>219</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>217</v>
+      </c>
+      <c r="B83">
+        <v>15833</v>
+      </c>
+      <c r="C83" t="s">
+        <v>220</v>
+      </c>
+      <c r="D83" t="s">
+        <v>221</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>222</v>
+      </c>
+      <c r="B84">
+        <v>14905</v>
+      </c>
+      <c r="C84" t="s">
+        <v>223</v>
+      </c>
+      <c r="D84" t="s">
+        <v>224</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>225</v>
+      </c>
+      <c r="B85">
+        <v>14426</v>
+      </c>
+      <c r="C85" t="s">
+        <v>226</v>
+      </c>
+      <c r="D85" t="s">
+        <v>227</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>225</v>
+      </c>
+      <c r="B86">
+        <v>14415</v>
+      </c>
+      <c r="C86" t="s">
+        <v>228</v>
+      </c>
+      <c r="D86" t="s">
+        <v>229</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>230</v>
+      </c>
+      <c r="B87">
+        <v>14201</v>
+      </c>
+      <c r="C87" t="s">
+        <v>231</v>
+      </c>
+      <c r="D87" t="s">
+        <v>232</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>230</v>
+      </c>
+      <c r="B88">
+        <v>14197</v>
+      </c>
+      <c r="C88" t="s">
+        <v>233</v>
+      </c>
+      <c r="D88" t="s">
+        <v>234</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>235</v>
+      </c>
+      <c r="B89">
+        <v>13832</v>
+      </c>
+      <c r="C89" t="s">
+        <v>101</v>
+      </c>
+      <c r="D89" t="s">
+        <v>236</v>
+      </c>
+      <c r="E89" t="s">
+        <v>101</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>235</v>
+      </c>
+      <c r="B90">
         <v>13808</v>
       </c>
-      <c r="C81" t="s">
-[...9 lines deleted...]
-        <v>361</v>
+      <c r="C90" t="s">
+        <v>237</v>
+      </c>
+      <c r="D90" t="s">
+        <v>238</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
+    <hyperlink ref="E16" r:id="rId29"/>
+    <hyperlink ref="F16" r:id="rId30"/>
+    <hyperlink ref="E17" r:id="rId31"/>
+    <hyperlink ref="F17" r:id="rId32"/>
+    <hyperlink ref="E18" r:id="rId33"/>
+    <hyperlink ref="F18" r:id="rId34"/>
+    <hyperlink ref="E19" r:id="rId35"/>
+    <hyperlink ref="F19" r:id="rId36"/>
+    <hyperlink ref="E20" r:id="rId37"/>
+    <hyperlink ref="F20" r:id="rId38"/>
+    <hyperlink ref="E21" r:id="rId39"/>
+    <hyperlink ref="F21" r:id="rId40"/>
+    <hyperlink ref="E22" r:id="rId41"/>
+    <hyperlink ref="F22" r:id="rId42"/>
+    <hyperlink ref="E23" r:id="rId43"/>
+    <hyperlink ref="F23" r:id="rId44"/>
+    <hyperlink ref="E24" r:id="rId45"/>
+    <hyperlink ref="F24" r:id="rId46"/>
+    <hyperlink ref="E25" r:id="rId47"/>
+    <hyperlink ref="F25" r:id="rId48"/>
+    <hyperlink ref="E26" r:id="rId49"/>
+    <hyperlink ref="F26" r:id="rId50"/>
+    <hyperlink ref="E27" r:id="rId51"/>
+    <hyperlink ref="F27" r:id="rId52"/>
+    <hyperlink ref="E28" r:id="rId53"/>
+    <hyperlink ref="F28" r:id="rId54"/>
+    <hyperlink ref="E29" r:id="rId55"/>
+    <hyperlink ref="F29" r:id="rId56"/>
+    <hyperlink ref="E30" r:id="rId57"/>
+    <hyperlink ref="F30" r:id="rId58"/>
+    <hyperlink ref="E31" r:id="rId59"/>
+    <hyperlink ref="F31" r:id="rId60"/>
+    <hyperlink ref="E32" r:id="rId61"/>
+    <hyperlink ref="F32" r:id="rId62"/>
+    <hyperlink ref="E33" r:id="rId63"/>
+    <hyperlink ref="F33" r:id="rId64"/>
+    <hyperlink ref="F34" r:id="rId65"/>
+    <hyperlink ref="E35" r:id="rId66"/>
+    <hyperlink ref="F35" r:id="rId67"/>
+    <hyperlink ref="E36" r:id="rId68"/>
+    <hyperlink ref="F36" r:id="rId69"/>
+    <hyperlink ref="E37" r:id="rId70"/>
+    <hyperlink ref="F37" r:id="rId71"/>
+    <hyperlink ref="E38" r:id="rId72"/>
+    <hyperlink ref="F38" r:id="rId73"/>
+    <hyperlink ref="E39" r:id="rId74"/>
+    <hyperlink ref="F39" r:id="rId75"/>
+    <hyperlink ref="E40" r:id="rId76"/>
+    <hyperlink ref="F40" r:id="rId77"/>
+    <hyperlink ref="E41" r:id="rId78"/>
+    <hyperlink ref="F41" r:id="rId79"/>
+    <hyperlink ref="E42" r:id="rId80"/>
+    <hyperlink ref="F42" r:id="rId81"/>
+    <hyperlink ref="E43" r:id="rId82"/>
+    <hyperlink ref="F43" r:id="rId83"/>
+    <hyperlink ref="E44" r:id="rId84"/>
+    <hyperlink ref="F44" r:id="rId85"/>
+    <hyperlink ref="E45" r:id="rId86"/>
+    <hyperlink ref="F45" r:id="rId87"/>
+    <hyperlink ref="E46" r:id="rId88"/>
+    <hyperlink ref="F46" r:id="rId89"/>
+    <hyperlink ref="E47" r:id="rId90"/>
+    <hyperlink ref="F47" r:id="rId91"/>
+    <hyperlink ref="E48" r:id="rId92"/>
+    <hyperlink ref="F48" r:id="rId93"/>
+    <hyperlink ref="E49" r:id="rId94"/>
+    <hyperlink ref="F49" r:id="rId95"/>
+    <hyperlink ref="E50" r:id="rId96"/>
+    <hyperlink ref="F50" r:id="rId97"/>
+    <hyperlink ref="E51" r:id="rId98"/>
+    <hyperlink ref="F51" r:id="rId99"/>
+    <hyperlink ref="E52" r:id="rId100"/>
+    <hyperlink ref="F52" r:id="rId101"/>
+    <hyperlink ref="E53" r:id="rId102"/>
+    <hyperlink ref="F53" r:id="rId103"/>
+    <hyperlink ref="E54" r:id="rId104"/>
+    <hyperlink ref="F54" r:id="rId105"/>
+    <hyperlink ref="E55" r:id="rId106"/>
+    <hyperlink ref="F55" r:id="rId107"/>
+    <hyperlink ref="E56" r:id="rId108"/>
+    <hyperlink ref="F56" r:id="rId109"/>
+    <hyperlink ref="E57" r:id="rId110"/>
+    <hyperlink ref="F57" r:id="rId111"/>
+    <hyperlink ref="E58" r:id="rId112"/>
+    <hyperlink ref="F58" r:id="rId113"/>
+    <hyperlink ref="E59" r:id="rId114"/>
+    <hyperlink ref="F59" r:id="rId115"/>
+    <hyperlink ref="E60" r:id="rId116"/>
+    <hyperlink ref="F60" r:id="rId117"/>
+    <hyperlink ref="E61" r:id="rId118"/>
+    <hyperlink ref="F61" r:id="rId119"/>
+    <hyperlink ref="E62" r:id="rId120"/>
+    <hyperlink ref="F62" r:id="rId121"/>
+    <hyperlink ref="E63" r:id="rId122"/>
+    <hyperlink ref="F63" r:id="rId123"/>
+    <hyperlink ref="E64" r:id="rId124"/>
+    <hyperlink ref="F64" r:id="rId125"/>
+    <hyperlink ref="E65" r:id="rId126"/>
+    <hyperlink ref="F65" r:id="rId127"/>
+    <hyperlink ref="E66" r:id="rId128"/>
+    <hyperlink ref="F66" r:id="rId129"/>
+    <hyperlink ref="E67" r:id="rId130"/>
+    <hyperlink ref="F67" r:id="rId131"/>
+    <hyperlink ref="E68" r:id="rId132"/>
+    <hyperlink ref="F68" r:id="rId133"/>
+    <hyperlink ref="E69" r:id="rId134"/>
+    <hyperlink ref="F69" r:id="rId135"/>
+    <hyperlink ref="E70" r:id="rId136"/>
+    <hyperlink ref="F70" r:id="rId137"/>
+    <hyperlink ref="E71" r:id="rId138"/>
+    <hyperlink ref="F71" r:id="rId139"/>
+    <hyperlink ref="E72" r:id="rId140"/>
+    <hyperlink ref="F72" r:id="rId141"/>
+    <hyperlink ref="E73" r:id="rId142"/>
+    <hyperlink ref="F73" r:id="rId143"/>
+    <hyperlink ref="E74" r:id="rId144"/>
+    <hyperlink ref="F74" r:id="rId145"/>
+    <hyperlink ref="E75" r:id="rId146"/>
+    <hyperlink ref="F75" r:id="rId147"/>
+    <hyperlink ref="E76" r:id="rId148"/>
+    <hyperlink ref="F76" r:id="rId149"/>
+    <hyperlink ref="E77" r:id="rId150"/>
+    <hyperlink ref="F77" r:id="rId151"/>
+    <hyperlink ref="E78" r:id="rId152"/>
+    <hyperlink ref="F78" r:id="rId153"/>
+    <hyperlink ref="E79" r:id="rId154"/>
+    <hyperlink ref="F79" r:id="rId155"/>
+    <hyperlink ref="E80" r:id="rId156"/>
+    <hyperlink ref="F80" r:id="rId157"/>
+    <hyperlink ref="E81" r:id="rId158"/>
+    <hyperlink ref="F81" r:id="rId159"/>
+    <hyperlink ref="E82" r:id="rId160"/>
+    <hyperlink ref="F82" r:id="rId161"/>
+    <hyperlink ref="E83" r:id="rId162"/>
+    <hyperlink ref="F83" r:id="rId163"/>
+    <hyperlink ref="E84" r:id="rId164"/>
+    <hyperlink ref="F84" r:id="rId165"/>
+    <hyperlink ref="E85" r:id="rId166"/>
+    <hyperlink ref="F85" r:id="rId167"/>
+    <hyperlink ref="E86" r:id="rId168"/>
+    <hyperlink ref="F86" r:id="rId169"/>
+    <hyperlink ref="E87" r:id="rId170"/>
+    <hyperlink ref="F87" r:id="rId171"/>
+    <hyperlink ref="E88" r:id="rId172"/>
+    <hyperlink ref="F88" r:id="rId173"/>
+    <hyperlink ref="F89" r:id="rId174"/>
+    <hyperlink ref="E90" r:id="rId175"/>
+    <hyperlink ref="F90" r:id="rId176"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>