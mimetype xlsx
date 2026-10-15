--- v0 (2026-07-27)
+++ v1 (2026-10-15)
@@ -8,339 +8,363 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="86">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
+    <t>FORMAZIONE DOCENTI PN 21-27</t>
+  </si>
+  <si>
+    <t>G24D26002000007</t>
+  </si>
+  <si>
+    <t>€ 13.805,00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fondi Strutturali Europei – Programma Nazionale “Scuola e competenze” 2021-2027 –Priorità 01 – Scuola e competenze – Fondo Sociale Europeo Plus (FSE+) – Obiettivo Specifico ESO4.5, Azione ESO4.5.A2 – Sotto azione ESO4.5.A2.B, interventi di cui al decreto </t>
+  </si>
+  <si>
+    <t>27/08/2026</t>
+  </si>
+  <si>
+    <t>Link ai contenuti</t>
+  </si>
+  <si>
+    <t>AGENDA SUD: COMPETENZE PER CRESCERE</t>
+  </si>
+  <si>
+    <t>G24D25004510007</t>
+  </si>
+  <si>
+    <t>€ 149.850,00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fondi Strutturali Europei – Programma Nazionale “Scuola e competenze” 2021-2027 –Priorità 01 – Scuola e competenze – Fondo Sociale Europeo Plus (FSE+) – Obiettivo Specifico ESO4.6, Azione ESO4.6.A1 – Sotto azione ESO4.6.A1.B, interventi di cui al decreto </t>
+  </si>
+  <si>
+    <t>26/08/2026</t>
+  </si>
+  <si>
+    <t>PIANO ESTATE 2026-26: ORIZZONTI CREATIVI</t>
+  </si>
+  <si>
+    <t>G24D26002820007</t>
+  </si>
+  <si>
+    <t>€ 51.939,00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fondi Strutturali Europei – Programma Nazionale “Scuola e competenze” 2021-2027 –Priorità 01 – Scuola e competenze – Fondo Sociale Europeo Plus (FSE+) – Obiettivo Specifico ESO4.6, Azione ESO4.6.A4 – Sotto-azione ESO4.6.A4A – Interventi di cui al decreto </t>
+  </si>
+  <si>
+    <t>LIBERI DI SCEGLIERE</t>
+  </si>
+  <si>
+    <t>G22J26000360002</t>
+  </si>
+  <si>
+    <t>€ 15.000,00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Circolare n. 00005 del 19/02/2026 della Regione Siciliana - Assessorato dell'istruzione e della formazione professionale - Dipartimento dell'istruzione, dell'università e del diritto allo studio - Servizio 1 – Funzionamento scuole statali recante "Liberi </t>
+  </si>
+  <si>
     <t>DISPOSITIVI DIGITALI E LIBRI</t>
   </si>
   <si>
     <t>G24D26001990007</t>
   </si>
   <si>
     <t>€ 10.960,00</t>
   </si>
   <si>
     <t>Programma Operativo Complementare (POC) “Per la Scuola” 2014-2020, in attuazione del decreto del Ministro dell’istruzione e del merito n. 38/2026,  finanziato con il Fondo di Rotazione (FdR)– Obiettivo specifico – 10.8: “Diffusione della società della con</t>
   </si>
   <si>
     <t>14/07/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/progetto/bef00ea0-2592-40e9-b01b-653af35e0ced</t>
-[...1 lines deleted...]
-  <si>
     <t>"OLTRE LE PAROLE, OLTRE I RUOLI: CRESCERE IN PARITÀ" DENOMINATO, ANCHE IN FORMA ABBREVIATA, “CRESCERE IN PARITÀ”</t>
   </si>
   <si>
     <t>G22J25000100002</t>
   </si>
   <si>
     <t>€ 9.997,25</t>
   </si>
   <si>
     <t>REGIONE SICILIANA Assessorato dell'istruzione e della formazione professionale Dipartimento dell'istruzione, dell’università e del diritto allo studio</t>
   </si>
   <si>
     <t>16/02/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/progetto/7b754595-24a7-4da6-8df0-716ed7b45ec7</t>
-[...1 lines deleted...]
-  <si>
     <t>“IMMERGIAMOCI NEI SAPERI”</t>
   </si>
   <si>
     <t>G29I25001000002</t>
   </si>
   <si>
     <t>€ 55.000,00</t>
   </si>
   <si>
     <t>Regione Siciliana</t>
   </si>
   <si>
     <t>07/11/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/progetto/fc2eaf50-7d39-4739-b7dc-b0ea7682dbe4</t>
-[...1 lines deleted...]
-  <si>
     <t>“LINGUA E CULTURA SICILIANA” - QUARTA EDIZIONE  IN ATTUAZIONE DELLA L.R. N. 9/2011 – ANNO SCOLASTICO 2025/2026 CUP G11I25000000002</t>
   </si>
   <si>
     <t>G11I25000000002</t>
   </si>
   <si>
     <t>€ 4.200,00</t>
   </si>
   <si>
     <t>Dipartimento dell'istruzione, dell'università e del diritto allo studio della Regione Siciliana con DDG n. 842 del 23/04/2025 tramite scuola Polo I.C. “F. De Roberto” di Zafferana Etnea (CT)</t>
   </si>
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/progetto/2012efe4-9b35-40d5-918c-87d733ad7a09</t>
-[...1 lines deleted...]
-  <si>
     <t>CRESCERE INSIEME</t>
   </si>
   <si>
     <t>G54D25007410007</t>
   </si>
   <si>
-    <t>€ 51.939,00</t>
-[...1 lines deleted...]
-  <si>
     <t>Fondi Strutturali Europei – Programma Nazionale “Scuola e competenze” 2021-2027. Priorità 01 – Scuola e competenze – Fondo Sociale Europeo Plus (FSE+) – Obiettivo Specifico ESO4.6 – Azione ESO4.6.A4 – – sotto-azione ESO4.6.A.4.A – Interventi di cui ai dec</t>
   </si>
   <si>
     <t>31/07/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/progetto/c9e6524f-b394-4929-9eb8-fcb7ca45759d</t>
-[...1 lines deleted...]
-  <si>
     <t>SCOPRO IL MIO FUTURO</t>
   </si>
   <si>
     <t>G24D25001160007</t>
   </si>
   <si>
     <t>€ 37.371,00</t>
   </si>
   <si>
     <t xml:space="preserve">Fondi Strutturali Europei – Programma Nazionale “Scuola e competenze” 2021-2027. Priorità 01 – Scuola e competenze – Fondo Sociale Europeo Plus (FSE+) – Obiettivo Specifico ESO4.6– Azione ESO4.6.A4 – Sotto azione ESO4.6.A4.D, interventi di cui al Decreto </t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/progetto/f9373e3c-91b9-4c16-b471-b615dd37f521</t>
-[...1 lines deleted...]
-  <si>
     <t>ALTA FREQUENZA</t>
   </si>
   <si>
     <t>J64C23000630004</t>
   </si>
   <si>
     <t>€ 16.503,20</t>
   </si>
   <si>
     <t>COOPERATIVA MARIANELLA GARCIA</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/progetto/02806f9a-5a91-4f44-8c0e-d60aeff7500d</t>
-[...1 lines deleted...]
-  <si>
     <t>IO RESTO A SCUOLA</t>
   </si>
   <si>
     <t>G24D22004250006</t>
   </si>
   <si>
     <t>€ 128.305,81</t>
   </si>
   <si>
     <t>Missione 4: Istruzione e ricerca – Investimento 1.4. “Intervento straordinario finalizzato alla riduzione dei divari territoriali nel I e II ciclo della scuola secondaria e alla lotta alla dispersione scolastica D.M. 170/2022</t>
   </si>
   <si>
     <t>25/03/2023</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/progetto/dc551384-ca8a-41a9-a148-bd1130b41b3b</t>
-[...1 lines deleted...]
-  <si>
     <t>MISURA 1.4.1 “ESPERIENZA DEL CITTADINO NEI SERVIZI PUBBLICI” – SCUOLE</t>
   </si>
   <si>
     <t>G21F22001470007</t>
   </si>
   <si>
     <t>€ 7.301,00</t>
   </si>
   <si>
     <t>Missione 1 Componente 1 del PNRR, finanziato dall’Unione europea nel contesto dell’iniziativa NextGenerationEU, nell’ambito dell’Investimento 1.4 “SERVIZI E CITTADINANZA DIGITALE”, parte della Misura 1.4.1. “Esperienza del cittadino nei servizi pubblici”.</t>
   </si>
   <si>
     <t>25/02/2023</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/progetto/a0987de7-a6dc-463e-8453-eb578a8a6b63</t>
+    <t>Senza data</t>
   </si>
   <si>
     <t>STEM E LINGUE PER IL FUTURO</t>
   </si>
   <si>
     <t>G24D23004440006</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/progetto/58b05d17-91d2-456a-9d7f-b7dbd7e48d0d</t>
-[...1 lines deleted...]
-  <si>
     <t>TUTTI A SCUOLA</t>
   </si>
   <si>
     <t>G24D21000740006</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/progetto/70f5964d-d9b6-4e3c-8900-4b537839837e</t>
-[...1 lines deleted...]
-  <si>
     <t>ANIMATORI DIGITALI 2022-23 E 2023-24</t>
   </si>
   <si>
     <t>G24D22003040006</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/progetto/8fc04d33-28e2-4f0f-8eda-2074ce5ee0f2</t>
-[...1 lines deleted...]
-  <si>
     <t>MISURA 1.2 “ABILITAZIONE AL CLOUD PER LE PA LOCALI” – SCUOLE</t>
   </si>
   <si>
     <t>G21C23000800006</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/progetto/90042306-3bfd-4793-9667-cb118af595f5</t>
-[...1 lines deleted...]
-  <si>
     <t>COMPETENZE PER LA TRANSIZIONE DIGITALE</t>
   </si>
   <si>
     <t>G24D23004500006</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/progetto/98ced2a0-4c72-4ee9-800b-a987881c466f</t>
-[...1 lines deleted...]
-  <si>
     <t>IMPARIAMO INSIEME</t>
   </si>
   <si>
     <t>G24D25000570007</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/progetto/9f3775d4-76dc-4db0-8d7e-a6ab07845cde</t>
-[...1 lines deleted...]
-  <si>
     <t>COMPETENZE E INCLUSIONE SCUOLA PRIMARIA</t>
   </si>
   <si>
     <t>G24D24001730007</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/progetto/d00c3193-1f97-427a-ad31-9f52a03da218</t>
-[...1 lines deleted...]
-  <si>
     <t>DON MILANI 4.0</t>
   </si>
   <si>
     <t>G24D22004820006</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/progetto/ec7d296a-1281-44b9-8741-1dfed572615a</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -638,419 +662,663 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/progetto/96f0a13d-b96c-496a-a936-430d510102be" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/progetto/21ba25bd-c87e-48ba-a941-b359b89543a2" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/progetto/bc558428-43c1-4be5-a761-37e0a26ef083" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/progetto/cfbda426-5451-40f0-bcb1-43b2c7af241f" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/progetto/bef00ea0-2592-40e9-b01b-653af35e0ced" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/progetto/7b754595-24a7-4da6-8df0-716ed7b45ec7" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/progetto/fc2eaf50-7d39-4739-b7dc-b0ea7682dbe4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/progetto/2012efe4-9b35-40d5-918c-87d733ad7a09" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/progetto/c9e6524f-b394-4929-9eb8-fcb7ca45759d" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/progetto/f9373e3c-91b9-4c16-b471-b615dd37f521" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/progetto/02806f9a-5a91-4f44-8c0e-d60aeff7500d" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/progetto/dc551384-ca8a-41a9-a148-bd1130b41b3b" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/progetto/a0987de7-a6dc-463e-8453-eb578a8a6b63" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/progetto/58b05d17-91d2-456a-9d7f-b7dbd7e48d0d" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/progetto/70f5964d-d9b6-4e3c-8900-4b537839837e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/progetto/8fc04d33-28e2-4f0f-8eda-2074ce5ee0f2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/progetto/90042306-3bfd-4793-9667-cb118af595f5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/progetto/98ced2a0-4c72-4ee9-800b-a987881c466f" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/progetto/9f3775d4-76dc-4db0-8d7e-a6ab07845cde" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/progetto/d00c3193-1f97-427a-ad31-9f52a03da218" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/progetto/ec7d296a-1281-44b9-8741-1dfed572615a" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F18"/>
+  <dimension ref="A1:F35"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+    <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="1">
+        <v>2026</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F2" s="2" t="s">
         <v>5</v>
-      </c>
-[...18 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B3" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C3" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D3" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E3" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>10</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B4" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="C4" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="E4" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>16</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="B5" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="D5" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="E5" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>16</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="B6" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="C6" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="D6" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>16</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="B7" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="D7" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="E7" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>29</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="B8" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="C8" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="D8" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="E8" t="s">
-        <v>45</v>
-[...43 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B10" s="1"/>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1"/>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A11" t="s">
-[...15 lines deleted...]
-        <v>62</v>
+      <c r="A11" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>63</v>
+        <v>35</v>
       </c>
       <c r="B12" t="s">
-        <v>64</v>
+        <v>36</v>
       </c>
       <c r="C12" t="s">
-        <v>61</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="E12" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>39</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>66</v>
+        <v>40</v>
       </c>
       <c r="B13" t="s">
-        <v>67</v>
+        <v>41</v>
       </c>
       <c r="C13" t="s">
-        <v>61</v>
+        <v>42</v>
       </c>
       <c r="D13" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="E13" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>44</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>69</v>
+        <v>45</v>
       </c>
       <c r="B14" t="s">
-        <v>70</v>
+        <v>46</v>
       </c>
       <c r="C14" t="s">
-        <v>61</v>
+        <v>19</v>
       </c>
       <c r="D14" t="s">
-        <v>61</v>
+        <v>47</v>
       </c>
       <c r="E14" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>48</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
+        <v>49</v>
+      </c>
+      <c r="B15" t="s">
+        <v>50</v>
+      </c>
+      <c r="C15" t="s">
+        <v>51</v>
+      </c>
+      <c r="D15" t="s">
+        <v>52</v>
+      </c>
+      <c r="E15" t="s">
+        <v>48</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B17" s="1"/>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1"/>
+      <c r="F17" s="1"/>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>53</v>
+      </c>
+      <c r="B19" t="s">
+        <v>54</v>
+      </c>
+      <c r="C19" t="s">
+        <v>55</v>
+      </c>
+      <c r="D19" t="s">
+        <v>56</v>
+      </c>
+      <c r="E19" t="s">
+        <v>57</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B21" s="1"/>
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1"/>
+      <c r="F21" s="1"/>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>58</v>
+      </c>
+      <c r="B23" t="s">
+        <v>59</v>
+      </c>
+      <c r="C23" t="s">
+        <v>60</v>
+      </c>
+      <c r="D23" t="s">
+        <v>61</v>
+      </c>
+      <c r="E23" t="s">
+        <v>62</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>63</v>
+      </c>
+      <c r="B24" t="s">
+        <v>64</v>
+      </c>
+      <c r="C24" t="s">
+        <v>65</v>
+      </c>
+      <c r="D24" t="s">
+        <v>66</v>
+      </c>
+      <c r="E24" t="s">
+        <v>67</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B26" s="1"/>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1"/>
+      <c r="F26" s="1"/>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>69</v>
+      </c>
+      <c r="B28" t="s">
+        <v>70</v>
+      </c>
+      <c r="C28" t="s">
+        <v>71</v>
+      </c>
+      <c r="D28" t="s">
+        <v>71</v>
+      </c>
+      <c r="E28" t="s">
+        <v>71</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
         <v>72</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B29" t="s">
         <v>73</v>
       </c>
-      <c r="C15" t="s">
-[...8 lines deleted...]
-      <c r="F15" t="s">
+      <c r="C29" t="s">
+        <v>71</v>
+      </c>
+      <c r="D29" t="s">
+        <v>71</v>
+      </c>
+      <c r="E29" t="s">
+        <v>71</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
         <v>74</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" t="s">
+      <c r="B30" t="s">
         <v>75</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C30" t="s">
+        <v>71</v>
+      </c>
+      <c r="D30" t="s">
+        <v>71</v>
+      </c>
+      <c r="E30" t="s">
+        <v>71</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
         <v>76</v>
       </c>
-      <c r="C16" t="s">
-[...8 lines deleted...]
-      <c r="F16" t="s">
+      <c r="B31" t="s">
         <v>77</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" t="s">
+      <c r="C31" t="s">
+        <v>71</v>
+      </c>
+      <c r="D31" t="s">
+        <v>71</v>
+      </c>
+      <c r="E31" t="s">
+        <v>71</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
         <v>78</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B32" t="s">
         <v>79</v>
       </c>
-      <c r="C17" t="s">
-[...8 lines deleted...]
-      <c r="F17" t="s">
+      <c r="C32" t="s">
+        <v>71</v>
+      </c>
+      <c r="D32" t="s">
+        <v>71</v>
+      </c>
+      <c r="E32" t="s">
+        <v>71</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
         <v>80</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" t="s">
+      <c r="B33" t="s">
         <v>81</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C33" t="s">
+        <v>71</v>
+      </c>
+      <c r="D33" t="s">
+        <v>71</v>
+      </c>
+      <c r="E33" t="s">
+        <v>71</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
         <v>82</v>
       </c>
-      <c r="C18" t="s">
-[...8 lines deleted...]
-      <c r="F18" t="s">
+      <c r="B34" t="s">
         <v>83</v>
       </c>
+      <c r="C34" t="s">
+        <v>71</v>
+      </c>
+      <c r="D34" t="s">
+        <v>71</v>
+      </c>
+      <c r="E34" t="s">
+        <v>71</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>84</v>
+      </c>
+      <c r="B35" t="s">
+        <v>85</v>
+      </c>
+      <c r="C35" t="s">
+        <v>71</v>
+      </c>
+      <c r="D35" t="s">
+        <v>71</v>
+      </c>
+      <c r="E35" t="s">
+        <v>71</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>11</v>
+      </c>
     </row>
   </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A10:F10"/>
+    <mergeCell ref="A17:F17"/>
+    <mergeCell ref="A21:F21"/>
+    <mergeCell ref="A26:F26"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="F3" r:id="rId1"/>
+    <hyperlink ref="F4" r:id="rId2"/>
+    <hyperlink ref="F5" r:id="rId3"/>
+    <hyperlink ref="F6" r:id="rId4"/>
+    <hyperlink ref="F7" r:id="rId5"/>
+    <hyperlink ref="F8" r:id="rId6"/>
+    <hyperlink ref="F12" r:id="rId7"/>
+    <hyperlink ref="F13" r:id="rId8"/>
+    <hyperlink ref="F14" r:id="rId9"/>
+    <hyperlink ref="F15" r:id="rId10"/>
+    <hyperlink ref="F19" r:id="rId11"/>
+    <hyperlink ref="F23" r:id="rId12"/>
+    <hyperlink ref="F24" r:id="rId13"/>
+    <hyperlink ref="F28" r:id="rId14"/>
+    <hyperlink ref="F29" r:id="rId15"/>
+    <hyperlink ref="F30" r:id="rId16"/>
+    <hyperlink ref="F31" r:id="rId17"/>
+    <hyperlink ref="F32" r:id="rId18"/>
+    <hyperlink ref="F33" r:id="rId19"/>
+    <hyperlink ref="F34" r:id="rId20"/>
+    <hyperlink ref="F35" r:id="rId21"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>