--- v0 (2026-07-27)
+++ v1 (2026-10-15)
@@ -8,842 +8,655 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="301" uniqueCount="246">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="336" uniqueCount="179">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
+  </si>
+  <si>
+    <t>28/08/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto di conferimento degli incarichi e individuazione del personale docente interno 
+esperto per l'attuazione dei laboratori extra-curriculari del Progetto “Liberi di scegliere” – 
+Pubblicazione all’Albo Pretorio online ai fini della pubblicità legale.</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>25/08/2026</t>
+  </si>
+  <si>
+    <t>BCC6460259</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura di articoli e accessori di arredo scolastico, sussidi didattici e risme di carta A4 per la scuola</t>
+  </si>
+  <si>
+    <t>24/08/2026</t>
+  </si>
+  <si>
+    <t>BCC373D2DC</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura di libri di testo a.s. 2026-27</t>
+  </si>
+  <si>
+    <t>08/08/2026</t>
+  </si>
+  <si>
+    <t>BCAD3D8AF4</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura di articoli ceramici</t>
+  </si>
+  <si>
+    <t>31/07/2026</t>
+  </si>
+  <si>
+    <t>BC99A3BDAC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - ’affidamento diretto attraverso OdA MEPA della fornitura di n. 11 Notebook  DELL Mod. PRO 15 ESSENTIAL Progetto POC “Dispositivi digitali e libri”, Codice 10.8.6A-FDRPOC- SI-2026-191, CUP G24D26001990007 
+CIG: BC99A3BDAC</t>
+  </si>
+  <si>
+    <t>28/07/2026</t>
+  </si>
+  <si>
+    <t>BC8D6FE010</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento diretto fuori MEPA della fornitura di un totem  digitale</t>
+  </si>
+  <si>
+    <t>BC8AE82769</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio di riparazione e accordatura di un pianoforte</t>
   </si>
   <si>
     <t>24/07/2026</t>
   </si>
   <si>
     <t>BC839DA2DD</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Adesione all’Accordo Quadro Consip «PC portatili, Mobile 
 Workstation e Chromebook 2 – Lotto 1» (ID 2759), ai sensi dell’art. 59, comma 4, lett. a), del Decreto 
 Legislativo   n.   36/2023,   mediante   Contratto   Esecutivo/Ordine   </t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC839DA2DD</t>
-[...4 lines deleted...]
-  <si>
     <t>22/07/2026</t>
   </si>
   <si>
     <t>BC7DB4774F</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di materiale pubblicitario personalizzato (gadget) e  di un pannello informativo d'ingresso in occasione dell'evento celebrativo per il 50° Anniversario dell'I.C.S. Don Milani.</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/atti-amministrazioni-enti/b97af752-5592-4122-985b-e931583d4c36</t>
   </si>
   <si>
     <t>21/07/2026</t>
   </si>
   <si>
     <t>BC79C0C95F</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - servizio di manutenzione riparazione di n.4 flauti
 traversi</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC79C0C95F</t>
-[...4 lines deleted...]
-  <si>
     <t>BC784CEB46</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di materiale igienico-sanitario e di pulizia, comprensiva di detersivi, accessori, prodotti igienico-sanitari, sacchi a perdere, kit batterie e intervento tecnico sulla lavasciuga RCM KILO</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC784CEB46</t>
-[...4 lines deleted...]
-  <si>
     <t>14/07/2026</t>
   </si>
   <si>
     <t>BC6627403B</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di strumenti e accessori musicali a.s. 2025-26</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC6627403B</t>
-[...4 lines deleted...]
-  <si>
     <t>27/05/2026</t>
   </si>
   <si>
-    <t>N/A</t>
-[...1 lines deleted...]
-  <si>
     <t>Decreto di nomina - Rimodulazione del Piano Finanziario – Progetto '“Immergiamoci nei saperi”'</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>05/05/2026</t>
   </si>
   <si>
     <t>BB84923FAB</t>
   </si>
   <si>
     <t>Decisione a contrarre - approvvigionamento di un servizio di manutenzione straordinaria e upgrade hardware del notebook in dotazione alla Presidenza – HP Pavilion 15-eh1005nl.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB84923FAB</t>
-[...4 lines deleted...]
-  <si>
     <t>28/04/2026</t>
   </si>
   <si>
     <t>BB71C0959A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi di formazione e aggiornamento in materia salute e sicurezza sui luoghi di lavoro</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB71C0959A</t>
-[...4 lines deleted...]
-  <si>
     <t>08/04/2026</t>
   </si>
   <si>
     <t>BB278782D7</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di certificazione linguistica , finalizzato al conseguimento dei titoli  GESE Trinity College London per gli allievi d’Istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB278782D7</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>BACC15DE43</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di organizzazione di viaggi di istruzione e trasporto scolastico Trattativa Diretta MEPA ID Negoziazione: 6128804  del 06/03/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACC15DE43</t>
-[...4 lines deleted...]
-  <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>BAB31B930B</t>
   </si>
   <si>
     <t>Decisione a contrarre - supporto specialistico, tecnico e logistico per la realizzazione dei laboratori teatrali per il Progetto “CRESCERE IN PARITÀ”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB31B930B</t>
-[...4 lines deleted...]
-  <si>
     <t>25/02/2026</t>
   </si>
   <si>
     <t>BA94EE8445</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di organizzazione di un Campus  Sportivo presso il Villaggio Cefalù Resort Sporting Club</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA94EE8445</t>
-[...4 lines deleted...]
-  <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t>BA8B8CC47B</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di svolgimento di lezioni in piscina</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8B8CC47B</t>
-[...4 lines deleted...]
-  <si>
     <t>18/02/2026</t>
   </si>
   <si>
     <t>Determina di individuazione di personale interno per il Progetto “ OLTRE LE PAROLE, OLTRE I RUOLI: CRESCERE IN PARITÀ ”  .</t>
   </si>
   <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>BA53BCC730</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di gestione dei canali social istituzionali</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA53BCC730</t>
-[...4 lines deleted...]
-  <si>
     <t>03/02/2026</t>
   </si>
   <si>
     <t>BA3FD33CEA</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di un’Aula Immersiva Miri con struttura ad arena</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3FD33CEA</t>
-[...4 lines deleted...]
-  <si>
     <t>30/01/2026</t>
   </si>
   <si>
     <t>BA3599AB9F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento del servizio di medico competente e sorveglianza sanitaria per l’anno 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3599AB9F</t>
-[...4 lines deleted...]
-  <si>
     <t>BA34A826F4</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di articoli per lavori di artigianato e artistici  da utilizzare per il Carnevale 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA34A826F4</t>
-[...4 lines deleted...]
-  <si>
     <t>23/01/2026</t>
   </si>
   <si>
     <t>BA1AC90DBC</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di beni di cancelleria da utilizzare per il Carnevale 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1AC90DBC</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto di individuazione del personale interno da utilizzare come team, esperti e tutor nel progetto “Crescere insieme”  codice ESO4.6.A4.A-FSEPN-SI-2025-748 CUP  G54D25007410007</t>
   </si>
   <si>
     <t>12/01/2026</t>
   </si>
   <si>
     <t>B9E7EEDE90</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di rinnovo licenze software per la Segreteria</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/atti-amministrazioni-enti/7120f183-2e9c-40b8-ad63-2703a7da8a6a</t>
   </si>
   <si>
     <t>09/01/2026</t>
   </si>
   <si>
     <t>Decreto di individuazione dei tutor del progetto “Scopro il mio futuro Competenze, interessi e scelte per il domani.” Codice ESO4.6.A4.D-FSEPN-SI-2025-122CUP G24D25001160007</t>
   </si>
   <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>B98725913E</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Servizio di orientamento progetto “Scopro il mio futuro”codice ESO4.6.A4.D-
 FSEPN-SI-2025-122 CUP G24D25001160007 ai sensi dell’art. 50, comma 1, lettera b), del 
 Decreto Legislativo n. 36/2023, per un importo contrattuale pari a € 12049,18 oltre l’IVA al</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98725913E</t>
-[...4 lines deleted...]
-  <si>
     <t>04/12/2025</t>
   </si>
   <si>
     <t>B96D73EFF4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di detersivi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96D73EFF4</t>
-[...4 lines deleted...]
-  <si>
     <t>25/11/2025</t>
   </si>
   <si>
     <t>B93E724894</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di guida sull’Etna per gli alunni della Scuola Secondaria di I Grado</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/atti-amministrazioni-enti/65c7ffde-fc97-4458-9ad3-26bb23521e62</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto  di individuazione del personale interno/esterno PROGETTO “LINGUA E CULTURA SICILIANA” - QUARTA EDIZIONE in attuazione  L.R. n. 9/2011 CUP G11I25000000002 </t>
   </si>
   <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - membri  del  TEAM  del  progetto  “Scopro  il  mio  futuro  — 
 Competenze, interessi e scelte per il domani.” 
 Codice ESO4.6.A4.D-FSEPN-SI-2025-122</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>B913BD0222</t>
   </si>
   <si>
     <t>Decisione a contrarre - Laboratorio didattico per la scuola dell'infanzia denominato “Dalle olive al frantoio”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B913BD0222</t>
-[...4 lines deleted...]
-  <si>
     <t>23/10/2025</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO DI INDIVIDUAZIONE DI ESPERTI e TUTOR  da impiegare nel progetto “Impariamo insieme” codice ESO4.6.A1.B-FSEPN-SI-2025-243   CUP G24D25000570007 </t>
   </si>
   <si>
     <t>18/09/2025</t>
   </si>
   <si>
     <t>B84D2BD428</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - affidamento diretto di n. 3 percorsi Ludico didattici presso l’Orto Botanico di 
 Catania</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84D2BD428</t>
-[...4 lines deleted...]
-  <si>
     <t>B8493EBCDC</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio quinquennale del dominio con hosting easy</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/atti-amministrazioni-enti/445826b8-96fb-425e-a2c5-9ceb0a09a589</t>
   </si>
   <si>
     <t>25/08/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina DS direzione e coordinamento progetto “Crescere insieme”  
 codice ESO4.6.A4.A-FSEPN-SI-2025-748</t>
   </si>
   <si>
     <t xml:space="preserve">Conferimento al DS incarico aggiuntivo progetto "Scopro il mio futuro" CUP G24D25001160007 Avviso Prot. 57173 del 14/04/2025  ESO4.6.A4.D-FSEPN-  SI-2025-122 </t>
   </si>
   <si>
     <t>28/07/2025</t>
   </si>
   <si>
     <t xml:space="preserve">determina di assunzione dell’incarico di Direzione e coordinamento del progetto “Impariamo insieme”   codice ESO4.6.A1.B-FSEPN-SI-2025-243  CUP G24D25000570007 </t>
   </si>
   <si>
     <t>23/07/2025</t>
   </si>
   <si>
     <t>B7BF3ABEA3</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - servizio di riparazione di quattro flauti traversi marca 
 Yamaha</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BF3ABEA3</t>
-[...4 lines deleted...]
-  <si>
     <t>17/07/2025</t>
   </si>
   <si>
     <t>B7B05C8F31</t>
   </si>
   <si>
     <t>Decisione a contrarre - ervizio di noleggio di n. 2  apparecchiature Multifunzione tramite convenzione Consip “Apparecchiature multifunzione in noleggio 3 – Lotto 2 ”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B05C8F31</t>
-[...4 lines deleted...]
-  <si>
     <t>12/07/2025</t>
   </si>
   <si>
     <t>B79FEFE2F2</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di libri da destinare al comodato d’uso</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/atti-amministrazioni-enti/968b30f9-fd74-4588-bca1-9dd574fa79ff</t>
   </si>
   <si>
     <t>11/07/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto per il conferimento di n. 3 incarichi individuali aventi ad oggetto esperto, tutor e 
 docente di supporto nell’ambito del progetto PNRR “Tutti a scuola” - modulo di ARTE- SECONDA EDIZIONE. </t>
   </si>
   <si>
     <t>02/07/2025</t>
   </si>
   <si>
     <t>B782B72DF8</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di un forno elettrico per ceramica per uso didattico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B782B72DF8</t>
-[...4 lines deleted...]
-  <si>
     <t>28/06/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina -  figure per la Gestione documentale (Linee Guida AgID del n. 371/2021 del
 17 maggio 2021)</t>
   </si>
   <si>
     <t>23/06/2025</t>
   </si>
   <si>
     <t>B76237632F</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di strumenti e accessori musicali</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76237632F</t>
-[...4 lines deleted...]
-  <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - Comunità di pratiche per l’apprendimento  progetto Competenze per 
 la transizione digitale M4C1I2.1-2023-1222-P-40580</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - n.1 docente di supporto per gli alunni diversamente abili nell’ambito del progetto PNRR “Tutti a scuola</t>
   </si>
   <si>
     <t>01/05/2025</t>
   </si>
   <si>
     <t>B6B0BC8277</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Percorsi di mentoring e orientamento Riduzione dei divari negli apprendimenti e contrasto 
 alla dispersione scolastica (D.M. 19/2024) Progetto “Tutti a scuola” Codice M4C1I1.4-2024-1322-P-53096</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B0BC8277</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Decreto di nomina - conferimento di n. 6 incarichi individuali aventi ad oggetto esperto/tutor 
 nell’ambito del progetto PNRR “Tutti a scuola”.</t>
   </si>
   <si>
     <t>25/04/2025</t>
   </si>
   <si>
     <t>B6A0C0A6E8</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio triennale di foto di classe 2025-2027</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A0C0A6E8</t>
-[...4 lines deleted...]
-  <si>
     <t>B6A0BD3984</t>
   </si>
   <si>
     <t>Decisione a contrarre - uscita didattica sull’Etna e Museo della Lava di Viagrande (CT) alunni scuola Secondaria 15-05-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A0BD3984</t>
-[...4 lines deleted...]
-  <si>
     <t>24/04/2025</t>
   </si>
   <si>
     <t>Decreto di individuazione docenti per attività Campi scuola, progetto ALTA FREQUENZA</t>
   </si>
   <si>
     <t>23/04/2025</t>
   </si>
   <si>
     <t>B69BFBE099</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di n. 70 scatole da 25 buste di ghiaccio secco istantaneo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69BFBE099</t>
-[...4 lines deleted...]
-  <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>B696A2B25E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di n. 520 risme di carta per fotocopie formato A4 gr 80</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B696A2B25E</t>
-[...4 lines deleted...]
-  <si>
     <t>20/04/2025</t>
   </si>
   <si>
     <t>B69403E935</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscita didattica presso la il Museo dello Sbarco scuola Secondaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69403E935</t>
-[...4 lines deleted...]
-  <si>
     <t>19/04/2025</t>
   </si>
   <si>
     <t>B693F80C69</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscita didattica presso la Fattoria Didattica MrWhite di Misterbianco per i bambini della Scuola dell’Infanzia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B693F80C69</t>
-[...4 lines deleted...]
-  <si>
     <t>11/04/2025</t>
   </si>
   <si>
     <t>B6795C7B25</t>
   </si>
   <si>
     <t>Decisione a contrarre - uscita didattica al Parco Giurassico di Zafferana Etnea classi terze Primaria 21 maggio 2025</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/atti-amministrazioni-enti/c5d29db2-ed33-4eb6-a630-8a7923e532bd</t>
   </si>
   <si>
     <t>10/04/2025</t>
   </si>
   <si>
     <t>B67449BEF1</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - affidamento di un 
 viaggio di istruzione delle classi terze di Scuola Secondaria di I grado nella Sicilia 
 occidentale 28-30 aprile 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67449BEF1</t>
-[...4 lines deleted...]
-  <si>
     <t>07/04/2025</t>
   </si>
   <si>
     <t>B664AF2846</t>
   </si>
   <si>
     <t>Decisione a contrarre - Una uscita didattica presso la Villa Romana del Casale di Piazza Armerina per le classi quinte della Scuola Primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B664AF2846</t>
-[...4 lines deleted...]
-  <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>B6544E57FB</t>
   </si>
   <si>
     <t>Decisione a contrarre - uscita didattica presso il Parco Avventura Etna di Milo per le classi seconde di scuola Primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6544E57FB</t>
-[...4 lines deleted...]
-  <si>
     <t>B652EAC147</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto di una uscita didattica all’Azienda Agricola Arena Giuseppe di Ramacca (CT) per le classi prime di Scuola Primaria.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B652EAC147</t>
-[...4 lines deleted...]
-  <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>B6420057D4</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizi di migrazione al cloud PA 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6420057D4</t>
-[...4 lines deleted...]
-  <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>B62585C209</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di noleggio pullman con conducente per le gite scolastiche a.s. 2024/2025</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/atti-amministrazioni-enti/4883ffc2-7c5c-4503-90b9-f80e4732ff33</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1141,1259 +954,1520 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC6460259" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/atti-amministrazioni-enti/fc0e71bd-331f-4c4e-98cd-d61c31fb1e47" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC373D2DC" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/atti-amministrazioni-enti/84f3edef-11b0-426a-94f5-c9e363a5172b" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCAD3D8AF4" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/atti-amministrazioni-enti/e809b886-4259-4ffd-9c54-d9b75a62fb88" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC99A3BDAC" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/atti-amministrazioni-enti/5017157a-4aa6-42c0-b866-07909f19f0f1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8D6FE010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/atti-amministrazioni-enti/c86b9e18-32e5-4363-9caa-cbb1fb6f27dd" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8AE82769" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/atti-amministrazioni-enti/71e2e5a0-123d-41a2-9424-f14c72c4f3af" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC839DA2DD" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/atti-amministrazioni-enti/605e1155-44d5-4e9a-aca1-417b0bf8e392" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7DB4774F" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/atti-amministrazioni-enti/b97af752-5592-4122-985b-e931583d4c36" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC79C0C95F" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/atti-amministrazioni-enti/768a9d8f-40e0-4f00-91fe-702aef1fc157" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC784CEB46" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/atti-amministrazioni-enti/13d44fac-d404-4890-88a1-809557b91c58" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6627403B" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/atti-amministrazioni-enti/ad8d2cb8-a473-4e25-b4e1-3ecd86d599e6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB84923FAB" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/atti-amministrazioni-enti/bcaa12e3-eb47-4280-9cde-24cdce87cd2d" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB71C0959A" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/atti-amministrazioni-enti/c3e0a61f-06d1-4a89-869d-bde06a98a04c" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB278782D7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/atti-amministrazioni-enti/5b3644b5-3678-41c4-a0ea-d80b26279bdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACC15DE43" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/atti-amministrazioni-enti/61360320-f262-4615-935e-65a656e4bd61" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB31B930B" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/atti-amministrazioni-enti/54519d32-dd75-48e0-80bb-3f33fcccd668" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA94EE8445" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/atti-amministrazioni-enti/6d0861ab-5380-41cc-8a88-1998ccaf74e8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8B8CC47B" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/atti-amministrazioni-enti/62f5bf14-aeab-4cc0-9461-fd5512d422d6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA53BCC730" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/atti-amministrazioni-enti/13f03859-f789-4a4f-a41d-b5aeb9d21994" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3FD33CEA" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/atti-amministrazioni-enti/e4f7bf41-f2a9-42f5-9089-c86e6a7b2431" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3599AB9F" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/atti-amministrazioni-enti/2998a81e-835e-4f72-9371-bd393d791835" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA34A826F4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/atti-amministrazioni-enti/a62e0bcf-1e20-462d-8d57-5e2eb5531027" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1AC90DBC" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/atti-amministrazioni-enti/2cdd12bf-001f-4882-8f1c-c8e2b3e3152e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E7EEDE90" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/atti-amministrazioni-enti/7120f183-2e9c-40b8-ad63-2703a7da8a6a" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98725913E" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/atti-amministrazioni-enti/40f7b4bf-c02a-4382-9823-5597a8be8727" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96D73EFF4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/atti-amministrazioni-enti/899f57b3-3e1d-4e28-8963-a9fafce88b15" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93E724894" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/atti-amministrazioni-enti/65c7ffde-fc97-4458-9ad3-26bb23521e62" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B913BD0222" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/atti-amministrazioni-enti/d6abba9c-38cf-4bf2-9a4f-6b756ce23d68" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84D2BD428" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/atti-amministrazioni-enti/e6769af9-e562-4ba6-ac55-803d7220d975" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8493EBCDC" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/atti-amministrazioni-enti/445826b8-96fb-425e-a2c5-9ceb0a09a589" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BF3ABEA3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/atti-amministrazioni-enti/4ea50b6c-1ad9-4155-9ec2-48c187a86722" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B05C8F31" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/atti-amministrazioni-enti/c5dc3479-77d5-4af1-8094-5c2137b17958" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79FEFE2F2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/atti-amministrazioni-enti/968b30f9-fd74-4588-bca1-9dd574fa79ff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B782B72DF8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/atti-amministrazioni-enti/0de9514c-10a4-424a-ae26-29d7aadd29ff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76237632F" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/atti-amministrazioni-enti/d638567a-42bd-4733-b8aa-133851b47b10" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B0BC8277" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/atti-amministrazioni-enti/cdfcf1b4-ac9c-46c6-ad4f-ef59fdc1b630" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A0C0A6E8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/atti-amministrazioni-enti/b27bfd5a-c988-440b-aa06-b98a4ff30efa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A0BD3984" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/atti-amministrazioni-enti/e688f45c-a792-4ef5-bd9f-ce6581be2e89" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69BFBE099" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/atti-amministrazioni-enti/f6c9ce7b-f50d-46e8-9445-cad7df9ffa79" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B696A2B25E" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/atti-amministrazioni-enti/e5e7f0a8-c3a8-48e9-88dd-9ca954a23f85" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69403E935" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/atti-amministrazioni-enti/7cb51ddf-d703-4f2e-8bd0-52ab9ab52104" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B693F80C69" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/atti-amministrazioni-enti/99622194-6e59-419c-afb8-aad84c18a0e7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6795C7B25" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/atti-amministrazioni-enti/c5d29db2-ed33-4eb6-a630-8a7923e532bd" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67449BEF1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/atti-amministrazioni-enti/f3411010-773e-4993-8f4d-bfb501e8eba9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B664AF2846" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/atti-amministrazioni-enti/61df1055-b9d4-4938-bdae-81c0c23d0325" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6544E57FB" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/atti-amministrazioni-enti/65494e93-2707-4d98-9d54-c2d7e53d4251" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B652EAC147" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/atti-amministrazioni-enti/d15a05bb-f2f7-401c-ac19-57175f8c4727" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6420057D4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/atti-amministrazioni-enti/2df7c306-5e15-4588-8d30-6c6789b2b92e" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62585C209" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC88300N/amministrazione-trasparente/atti-amministrazioni-enti/4883ffc2-7c5c-4503-90b9-f80e4732ff33" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F60"/>
+  <dimension ref="A1:F67"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>8495</v>
+        <v>8911</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>7</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3">
+        <v>8849</v>
+      </c>
+      <c r="C3" t="s">
         <v>11</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>8438</v>
+        <v>8811</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>15</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5">
-        <v>8435</v>
+        <v>8633</v>
       </c>
       <c r="C5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>18</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="B6">
-        <v>8311</v>
+        <v>8586</v>
       </c>
       <c r="C6" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>27</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>21</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="B7">
-        <v>6239</v>
+        <v>8545</v>
       </c>
       <c r="C7" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="D7" t="s">
-        <v>32</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>24</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="B8">
-        <v>4904</v>
+        <v>8529</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>38</v>
+        <v>26</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="B9">
-        <v>4634</v>
+        <v>8495</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-        <v>43</v>
+        <v>29</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="B10">
-        <v>3719</v>
+        <v>8462</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>32</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>49</v>
+        <v>33</v>
       </c>
       <c r="B11">
-        <v>2700</v>
+        <v>8438</v>
       </c>
       <c r="C11" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="D11" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>53</v>
+        <v>35</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="B12">
-        <v>2462</v>
+        <v>8435</v>
       </c>
       <c r="C12" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>58</v>
+        <v>37</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>59</v>
+        <v>38</v>
       </c>
       <c r="B13">
-        <v>2110</v>
+        <v>8311</v>
       </c>
       <c r="C13" t="s">
-        <v>60</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>61</v>
-[...5 lines deleted...]
-        <v>63</v>
+        <v>40</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="B14">
-        <v>1994</v>
+        <v>6239</v>
       </c>
       <c r="C14" t="s">
-        <v>65</v>
+        <v>7</v>
       </c>
       <c r="D14" t="s">
-        <v>66</v>
+        <v>42</v>
       </c>
       <c r="E14" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>7</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="B15">
-        <v>1798</v>
+        <v>4904</v>
       </c>
       <c r="C15" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>45</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>71</v>
+        <v>46</v>
       </c>
       <c r="B16">
-        <v>1410</v>
+        <v>4634</v>
       </c>
       <c r="C16" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="D16" t="s">
-        <v>73</v>
-[...5 lines deleted...]
-        <v>75</v>
+        <v>48</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>76</v>
+        <v>49</v>
       </c>
       <c r="B17">
-        <v>1203</v>
+        <v>3719</v>
       </c>
       <c r="C17" t="s">
-        <v>77</v>
+        <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>78</v>
-[...5 lines deleted...]
-        <v>80</v>
+        <v>51</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>81</v>
+        <v>52</v>
       </c>
       <c r="B18">
-        <v>1036</v>
+        <v>2700</v>
       </c>
       <c r="C18" t="s">
-        <v>82</v>
+        <v>53</v>
       </c>
       <c r="D18" t="s">
-        <v>83</v>
-[...5 lines deleted...]
-        <v>85</v>
+        <v>54</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>81</v>
+        <v>55</v>
       </c>
       <c r="B19">
-        <v>1023</v>
+        <v>2462</v>
       </c>
       <c r="C19" t="s">
-        <v>86</v>
+        <v>56</v>
       </c>
       <c r="D19" t="s">
-        <v>87</v>
-[...5 lines deleted...]
-        <v>89</v>
+        <v>57</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>90</v>
+        <v>58</v>
       </c>
       <c r="B20">
-        <v>616</v>
+        <v>2110</v>
       </c>
       <c r="C20" t="s">
-        <v>91</v>
+        <v>59</v>
       </c>
       <c r="D20" t="s">
-        <v>92</v>
-[...5 lines deleted...]
-        <v>94</v>
+        <v>60</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>90</v>
+        <v>61</v>
       </c>
       <c r="B21">
-        <v>615</v>
+        <v>1994</v>
       </c>
       <c r="C21" t="s">
-        <v>31</v>
+        <v>62</v>
       </c>
       <c r="D21" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>63</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>96</v>
+        <v>64</v>
       </c>
       <c r="B22">
-        <v>159</v>
+        <v>1798</v>
       </c>
       <c r="C22" t="s">
-        <v>97</v>
+        <v>7</v>
       </c>
       <c r="D22" t="s">
-        <v>98</v>
+        <v>65</v>
       </c>
       <c r="E22" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>7</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>101</v>
+        <v>66</v>
       </c>
       <c r="B23">
-        <v>101</v>
+        <v>1410</v>
       </c>
       <c r="C23" t="s">
-        <v>31</v>
+        <v>67</v>
       </c>
       <c r="D23" t="s">
-        <v>102</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>68</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>103</v>
+        <v>69</v>
       </c>
       <c r="B24">
-        <v>13662</v>
+        <v>1203</v>
       </c>
       <c r="C24" t="s">
-        <v>104</v>
+        <v>70</v>
       </c>
       <c r="D24" t="s">
-        <v>105</v>
-[...5 lines deleted...]
-        <v>107</v>
+        <v>71</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>108</v>
+        <v>72</v>
       </c>
       <c r="B25">
-        <v>13342</v>
+        <v>1036</v>
       </c>
       <c r="C25" t="s">
-        <v>109</v>
+        <v>73</v>
       </c>
       <c r="D25" t="s">
-        <v>110</v>
-[...5 lines deleted...]
-        <v>112</v>
+        <v>74</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>113</v>
+        <v>72</v>
       </c>
       <c r="B26">
-        <v>12935</v>
+        <v>1023</v>
       </c>
       <c r="C26" t="s">
-        <v>114</v>
+        <v>75</v>
       </c>
       <c r="D26" t="s">
-        <v>115</v>
-[...5 lines deleted...]
-        <v>117</v>
+        <v>76</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>77</v>
       </c>
       <c r="B27">
-        <v>12923</v>
+        <v>616</v>
       </c>
       <c r="C27" t="s">
-        <v>31</v>
+        <v>78</v>
       </c>
       <c r="D27" t="s">
-        <v>118</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>79</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>119</v>
+        <v>77</v>
       </c>
       <c r="B28">
-        <v>12325</v>
+        <v>615</v>
       </c>
       <c r="C28" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="D28" t="s">
-        <v>120</v>
+        <v>80</v>
       </c>
       <c r="E28" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>7</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>121</v>
+        <v>81</v>
       </c>
       <c r="B29">
-        <v>12262</v>
+        <v>159</v>
       </c>
       <c r="C29" t="s">
-        <v>122</v>
+        <v>82</v>
       </c>
       <c r="D29" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>125</v>
+        <v>83</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>84</v>
       </c>
       <c r="B30">
-        <v>11264</v>
+        <v>101</v>
       </c>
       <c r="C30" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="D30" t="s">
-        <v>127</v>
+        <v>85</v>
       </c>
       <c r="E30" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>7</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>86</v>
       </c>
       <c r="B31">
-        <v>9596</v>
+        <v>13662</v>
       </c>
       <c r="C31" t="s">
-        <v>129</v>
+        <v>87</v>
       </c>
       <c r="D31" t="s">
-        <v>130</v>
-[...5 lines deleted...]
-        <v>132</v>
+        <v>88</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>89</v>
       </c>
       <c r="B32">
-        <v>9594</v>
+        <v>13342</v>
       </c>
       <c r="C32" t="s">
-        <v>133</v>
+        <v>90</v>
       </c>
       <c r="D32" t="s">
-        <v>134</v>
-[...5 lines deleted...]
-        <v>136</v>
+        <v>91</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>137</v>
+        <v>92</v>
       </c>
       <c r="B33">
-        <v>8845</v>
+        <v>12935</v>
       </c>
       <c r="C33" t="s">
-        <v>31</v>
+        <v>93</v>
       </c>
       <c r="D33" t="s">
-        <v>138</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>94</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>137</v>
+        <v>92</v>
       </c>
       <c r="B34">
-        <v>8842</v>
+        <v>12923</v>
       </c>
       <c r="C34" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="D34" t="s">
-        <v>139</v>
+        <v>95</v>
       </c>
       <c r="E34" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>7</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>140</v>
+        <v>96</v>
       </c>
       <c r="B35">
-        <v>8560</v>
+        <v>12325</v>
       </c>
       <c r="C35" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="D35" t="s">
-        <v>141</v>
+        <v>97</v>
       </c>
       <c r="E35" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>7</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>142</v>
+        <v>98</v>
       </c>
       <c r="B36">
-        <v>8487</v>
+        <v>12262</v>
       </c>
       <c r="C36" t="s">
-        <v>143</v>
+        <v>99</v>
       </c>
       <c r="D36" t="s">
-        <v>144</v>
-[...5 lines deleted...]
-        <v>146</v>
+        <v>100</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>147</v>
+        <v>101</v>
       </c>
       <c r="B37">
-        <v>8241</v>
+        <v>11264</v>
       </c>
       <c r="C37" t="s">
-        <v>148</v>
+        <v>7</v>
       </c>
       <c r="D37" t="s">
-        <v>149</v>
+        <v>102</v>
       </c>
       <c r="E37" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-        <v>151</v>
+        <v>7</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>152</v>
+        <v>103</v>
       </c>
       <c r="B38">
-        <v>8031</v>
+        <v>9596</v>
       </c>
       <c r="C38" t="s">
-        <v>153</v>
+        <v>104</v>
       </c>
       <c r="D38" t="s">
-        <v>154</v>
-[...5 lines deleted...]
-        <v>156</v>
+        <v>105</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>157</v>
+        <v>103</v>
       </c>
       <c r="B39">
-        <v>8020</v>
+        <v>9594</v>
       </c>
       <c r="C39" t="s">
-        <v>31</v>
+        <v>106</v>
       </c>
       <c r="D39" t="s">
-        <v>158</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>107</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>159</v>
+        <v>108</v>
       </c>
       <c r="B40">
-        <v>7798</v>
+        <v>8845</v>
       </c>
       <c r="C40" t="s">
-        <v>160</v>
+        <v>7</v>
       </c>
       <c r="D40" t="s">
-        <v>161</v>
+        <v>109</v>
       </c>
       <c r="E40" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>7</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>164</v>
+        <v>108</v>
       </c>
       <c r="B41">
-        <v>7674</v>
+        <v>8842</v>
       </c>
       <c r="C41" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="D41" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="E41" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>7</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>166</v>
+        <v>111</v>
       </c>
       <c r="B42">
-        <v>7443</v>
+        <v>8560</v>
       </c>
       <c r="C42" t="s">
-        <v>167</v>
+        <v>7</v>
       </c>
       <c r="D42" t="s">
-        <v>168</v>
+        <v>112</v>
       </c>
       <c r="E42" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>7</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>171</v>
+        <v>113</v>
       </c>
       <c r="B43">
-        <v>6580</v>
+        <v>8487</v>
       </c>
       <c r="C43" t="s">
-        <v>31</v>
+        <v>114</v>
       </c>
       <c r="D43" t="s">
-        <v>172</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>115</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>173</v>
+        <v>116</v>
       </c>
       <c r="B44">
-        <v>5171</v>
+        <v>8241</v>
       </c>
       <c r="C44" t="s">
-        <v>31</v>
+        <v>117</v>
       </c>
       <c r="D44" t="s">
-        <v>174</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>118</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>175</v>
+        <v>119</v>
       </c>
       <c r="B45">
-        <v>5005</v>
+        <v>8031</v>
       </c>
       <c r="C45" t="s">
-        <v>176</v>
+        <v>120</v>
       </c>
       <c r="D45" t="s">
-        <v>177</v>
-[...5 lines deleted...]
-        <v>179</v>
+        <v>121</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>175</v>
+        <v>122</v>
       </c>
       <c r="B46">
-        <v>5003</v>
+        <v>8020</v>
       </c>
       <c r="C46" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="D46" t="s">
-        <v>180</v>
+        <v>123</v>
       </c>
       <c r="E46" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>7</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>181</v>
+        <v>124</v>
       </c>
       <c r="B47">
-        <v>4804</v>
+        <v>7798</v>
       </c>
       <c r="C47" t="s">
-        <v>182</v>
+        <v>125</v>
       </c>
       <c r="D47" t="s">
-        <v>183</v>
-[...5 lines deleted...]
-        <v>185</v>
+        <v>126</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>181</v>
+        <v>127</v>
       </c>
       <c r="B48">
-        <v>4802</v>
+        <v>7674</v>
       </c>
       <c r="C48" t="s">
-        <v>186</v>
+        <v>7</v>
       </c>
       <c r="D48" t="s">
-        <v>187</v>
+        <v>128</v>
       </c>
       <c r="E48" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-        <v>189</v>
+        <v>7</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>190</v>
+        <v>129</v>
       </c>
       <c r="B49">
-        <v>4801</v>
+        <v>7443</v>
       </c>
       <c r="C49" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="D49" t="s">
-        <v>191</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>131</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>192</v>
+        <v>132</v>
       </c>
       <c r="B50">
-        <v>4792</v>
+        <v>6580</v>
       </c>
       <c r="C50" t="s">
-        <v>193</v>
+        <v>7</v>
       </c>
       <c r="D50" t="s">
-        <v>194</v>
+        <v>133</v>
       </c>
       <c r="E50" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-        <v>196</v>
+        <v>7</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>197</v>
+        <v>134</v>
       </c>
       <c r="B51">
-        <v>4740</v>
+        <v>5171</v>
       </c>
       <c r="C51" t="s">
-        <v>198</v>
+        <v>7</v>
       </c>
       <c r="D51" t="s">
-        <v>199</v>
+        <v>135</v>
       </c>
       <c r="E51" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>201</v>
+        <v>7</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>202</v>
+        <v>136</v>
       </c>
       <c r="B52">
-        <v>4723</v>
+        <v>5005</v>
       </c>
       <c r="C52" t="s">
-        <v>203</v>
+        <v>137</v>
       </c>
       <c r="D52" t="s">
-        <v>204</v>
-[...5 lines deleted...]
-        <v>206</v>
+        <v>138</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>207</v>
+        <v>136</v>
       </c>
       <c r="B53">
-        <v>4721</v>
+        <v>5003</v>
       </c>
       <c r="C53" t="s">
-        <v>208</v>
+        <v>7</v>
       </c>
       <c r="D53" t="s">
-        <v>209</v>
+        <v>139</v>
       </c>
       <c r="E53" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>7</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>212</v>
+        <v>140</v>
       </c>
       <c r="B54">
-        <v>4398</v>
+        <v>4804</v>
       </c>
       <c r="C54" t="s">
-        <v>213</v>
+        <v>141</v>
       </c>
       <c r="D54" t="s">
-        <v>214</v>
-[...5 lines deleted...]
-        <v>216</v>
+        <v>142</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>217</v>
+        <v>140</v>
       </c>
       <c r="B55">
-        <v>4334</v>
+        <v>4802</v>
       </c>
       <c r="C55" t="s">
-        <v>218</v>
+        <v>143</v>
       </c>
       <c r="D55" t="s">
-        <v>219</v>
-[...5 lines deleted...]
-        <v>221</v>
+        <v>144</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>222</v>
+        <v>145</v>
       </c>
       <c r="B56">
-        <v>4173</v>
+        <v>4801</v>
       </c>
       <c r="C56" t="s">
-        <v>223</v>
+        <v>7</v>
       </c>
       <c r="D56" t="s">
-        <v>224</v>
+        <v>146</v>
       </c>
       <c r="E56" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-        <v>226</v>
+        <v>7</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>227</v>
+        <v>147</v>
       </c>
       <c r="B57">
-        <v>4019</v>
+        <v>4792</v>
       </c>
       <c r="C57" t="s">
-        <v>228</v>
+        <v>148</v>
       </c>
       <c r="D57" t="s">
-        <v>229</v>
-[...5 lines deleted...]
-        <v>231</v>
+        <v>149</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>227</v>
+        <v>150</v>
       </c>
       <c r="B58">
-        <v>4007</v>
+        <v>4740</v>
       </c>
       <c r="C58" t="s">
-        <v>232</v>
+        <v>151</v>
       </c>
       <c r="D58" t="s">
-        <v>233</v>
-[...5 lines deleted...]
-        <v>235</v>
+        <v>152</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>236</v>
+        <v>153</v>
       </c>
       <c r="B59">
-        <v>3853</v>
+        <v>4723</v>
       </c>
       <c r="C59" t="s">
-        <v>237</v>
+        <v>154</v>
       </c>
       <c r="D59" t="s">
-        <v>238</v>
-[...5 lines deleted...]
-        <v>240</v>
+        <v>155</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>241</v>
+        <v>156</v>
       </c>
       <c r="B60">
+        <v>4721</v>
+      </c>
+      <c r="C60" t="s">
+        <v>157</v>
+      </c>
+      <c r="D60" t="s">
+        <v>158</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>159</v>
+      </c>
+      <c r="B61">
+        <v>4398</v>
+      </c>
+      <c r="C61" t="s">
+        <v>160</v>
+      </c>
+      <c r="D61" t="s">
+        <v>161</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>162</v>
+      </c>
+      <c r="B62">
+        <v>4334</v>
+      </c>
+      <c r="C62" t="s">
+        <v>163</v>
+      </c>
+      <c r="D62" t="s">
+        <v>164</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>165</v>
+      </c>
+      <c r="B63">
+        <v>4173</v>
+      </c>
+      <c r="C63" t="s">
+        <v>166</v>
+      </c>
+      <c r="D63" t="s">
+        <v>167</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>168</v>
+      </c>
+      <c r="B64">
+        <v>4019</v>
+      </c>
+      <c r="C64" t="s">
+        <v>169</v>
+      </c>
+      <c r="D64" t="s">
+        <v>170</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>168</v>
+      </c>
+      <c r="B65">
+        <v>4007</v>
+      </c>
+      <c r="C65" t="s">
+        <v>171</v>
+      </c>
+      <c r="D65" t="s">
+        <v>172</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>173</v>
+      </c>
+      <c r="B66">
+        <v>3853</v>
+      </c>
+      <c r="C66" t="s">
+        <v>174</v>
+      </c>
+      <c r="D66" t="s">
+        <v>175</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>176</v>
+      </c>
+      <c r="B67">
         <v>3507</v>
       </c>
-      <c r="C60" t="s">
-[...9 lines deleted...]
-        <v>245</v>
+      <c r="C67" t="s">
+        <v>177</v>
+      </c>
+      <c r="D67" t="s">
+        <v>178</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="F2" r:id="rId1"/>
+    <hyperlink ref="E3" r:id="rId2"/>
+    <hyperlink ref="F3" r:id="rId3"/>
+    <hyperlink ref="E4" r:id="rId4"/>
+    <hyperlink ref="F4" r:id="rId5"/>
+    <hyperlink ref="E5" r:id="rId6"/>
+    <hyperlink ref="F5" r:id="rId7"/>
+    <hyperlink ref="E6" r:id="rId8"/>
+    <hyperlink ref="F6" r:id="rId9"/>
+    <hyperlink ref="E7" r:id="rId10"/>
+    <hyperlink ref="F7" r:id="rId11"/>
+    <hyperlink ref="E8" r:id="rId12"/>
+    <hyperlink ref="F8" r:id="rId13"/>
+    <hyperlink ref="E9" r:id="rId14"/>
+    <hyperlink ref="F9" r:id="rId15"/>
+    <hyperlink ref="E10" r:id="rId16"/>
+    <hyperlink ref="F10" r:id="rId17"/>
+    <hyperlink ref="E11" r:id="rId18"/>
+    <hyperlink ref="F11" r:id="rId19"/>
+    <hyperlink ref="E12" r:id="rId20"/>
+    <hyperlink ref="F12" r:id="rId21"/>
+    <hyperlink ref="E13" r:id="rId22"/>
+    <hyperlink ref="F13" r:id="rId23"/>
+    <hyperlink ref="F14" r:id="rId24"/>
+    <hyperlink ref="E15" r:id="rId25"/>
+    <hyperlink ref="F15" r:id="rId26"/>
+    <hyperlink ref="E16" r:id="rId27"/>
+    <hyperlink ref="F16" r:id="rId28"/>
+    <hyperlink ref="E17" r:id="rId29"/>
+    <hyperlink ref="F17" r:id="rId30"/>
+    <hyperlink ref="E18" r:id="rId31"/>
+    <hyperlink ref="F18" r:id="rId32"/>
+    <hyperlink ref="E19" r:id="rId33"/>
+    <hyperlink ref="F19" r:id="rId34"/>
+    <hyperlink ref="E20" r:id="rId35"/>
+    <hyperlink ref="F20" r:id="rId36"/>
+    <hyperlink ref="E21" r:id="rId37"/>
+    <hyperlink ref="F21" r:id="rId38"/>
+    <hyperlink ref="F22" r:id="rId39"/>
+    <hyperlink ref="E23" r:id="rId40"/>
+    <hyperlink ref="F23" r:id="rId41"/>
+    <hyperlink ref="E24" r:id="rId42"/>
+    <hyperlink ref="F24" r:id="rId43"/>
+    <hyperlink ref="E25" r:id="rId44"/>
+    <hyperlink ref="F25" r:id="rId45"/>
+    <hyperlink ref="E26" r:id="rId46"/>
+    <hyperlink ref="F26" r:id="rId47"/>
+    <hyperlink ref="E27" r:id="rId48"/>
+    <hyperlink ref="F27" r:id="rId49"/>
+    <hyperlink ref="F28" r:id="rId50"/>
+    <hyperlink ref="E29" r:id="rId51"/>
+    <hyperlink ref="F29" r:id="rId52"/>
+    <hyperlink ref="F30" r:id="rId53"/>
+    <hyperlink ref="E31" r:id="rId54"/>
+    <hyperlink ref="F31" r:id="rId55"/>
+    <hyperlink ref="E32" r:id="rId56"/>
+    <hyperlink ref="F32" r:id="rId57"/>
+    <hyperlink ref="E33" r:id="rId58"/>
+    <hyperlink ref="F33" r:id="rId59"/>
+    <hyperlink ref="F34" r:id="rId60"/>
+    <hyperlink ref="F35" r:id="rId61"/>
+    <hyperlink ref="E36" r:id="rId62"/>
+    <hyperlink ref="F36" r:id="rId63"/>
+    <hyperlink ref="F37" r:id="rId64"/>
+    <hyperlink ref="E38" r:id="rId65"/>
+    <hyperlink ref="F38" r:id="rId66"/>
+    <hyperlink ref="E39" r:id="rId67"/>
+    <hyperlink ref="F39" r:id="rId68"/>
+    <hyperlink ref="F40" r:id="rId69"/>
+    <hyperlink ref="F41" r:id="rId70"/>
+    <hyperlink ref="F42" r:id="rId71"/>
+    <hyperlink ref="E43" r:id="rId72"/>
+    <hyperlink ref="F43" r:id="rId73"/>
+    <hyperlink ref="E44" r:id="rId74"/>
+    <hyperlink ref="F44" r:id="rId75"/>
+    <hyperlink ref="E45" r:id="rId76"/>
+    <hyperlink ref="F45" r:id="rId77"/>
+    <hyperlink ref="F46" r:id="rId78"/>
+    <hyperlink ref="E47" r:id="rId79"/>
+    <hyperlink ref="F47" r:id="rId80"/>
+    <hyperlink ref="F48" r:id="rId81"/>
+    <hyperlink ref="E49" r:id="rId82"/>
+    <hyperlink ref="F49" r:id="rId83"/>
+    <hyperlink ref="F50" r:id="rId84"/>
+    <hyperlink ref="F51" r:id="rId85"/>
+    <hyperlink ref="E52" r:id="rId86"/>
+    <hyperlink ref="F52" r:id="rId87"/>
+    <hyperlink ref="F53" r:id="rId88"/>
+    <hyperlink ref="E54" r:id="rId89"/>
+    <hyperlink ref="F54" r:id="rId90"/>
+    <hyperlink ref="E55" r:id="rId91"/>
+    <hyperlink ref="F55" r:id="rId92"/>
+    <hyperlink ref="F56" r:id="rId93"/>
+    <hyperlink ref="E57" r:id="rId94"/>
+    <hyperlink ref="F57" r:id="rId95"/>
+    <hyperlink ref="E58" r:id="rId96"/>
+    <hyperlink ref="F58" r:id="rId97"/>
+    <hyperlink ref="E59" r:id="rId98"/>
+    <hyperlink ref="F59" r:id="rId99"/>
+    <hyperlink ref="E60" r:id="rId100"/>
+    <hyperlink ref="F60" r:id="rId101"/>
+    <hyperlink ref="E61" r:id="rId102"/>
+    <hyperlink ref="F61" r:id="rId103"/>
+    <hyperlink ref="E62" r:id="rId104"/>
+    <hyperlink ref="F62" r:id="rId105"/>
+    <hyperlink ref="E63" r:id="rId106"/>
+    <hyperlink ref="F63" r:id="rId107"/>
+    <hyperlink ref="E64" r:id="rId108"/>
+    <hyperlink ref="F64" r:id="rId109"/>
+    <hyperlink ref="E65" r:id="rId110"/>
+    <hyperlink ref="F65" r:id="rId111"/>
+    <hyperlink ref="E66" r:id="rId112"/>
+    <hyperlink ref="F66" r:id="rId113"/>
+    <hyperlink ref="E67" r:id="rId114"/>
+    <hyperlink ref="F67" r:id="rId115"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>