--- v0 (2026-08-02)
+++ v1 (2026-09-20)
@@ -8,1169 +8,763 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="386" uniqueCount="360">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="391" uniqueCount="221">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>10/08/2026</t>
+  </si>
+  <si>
+    <t>BCA762F085</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura libri di testo per l'a.s. 26/27</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
     <t>18/07/2026</t>
   </si>
   <si>
     <t>BC72566FF2</t>
   </si>
   <si>
     <t>Decisione a contrarre - manutenzione n.4 climatizzatori</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC72566FF2</t>
-[...4 lines deleted...]
-  <si>
     <t>11/06/2026</t>
   </si>
   <si>
     <t>BC01FF32A5</t>
   </si>
   <si>
     <t>Decisione a contrarre - sostituzione scheda madre impianto antifurto plesso Plaia</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC01FF32A5</t>
-[...4 lines deleted...]
-  <si>
     <t>03/06/2026</t>
   </si>
   <si>
     <t>BBE1A9940C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Circolare 1/2025 Regione Siciliana lavori di manutenzione straordinaria plessi Case Sante e Pigno</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE1A9940C</t>
-[...4 lines deleted...]
-  <si>
     <t>29/05/2026</t>
   </si>
   <si>
     <t>BBDE2BCA7B</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto abbonamento Italia Scuola</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDE2BCA7B</t>
-[...4 lines deleted...]
-  <si>
     <t>28/05/2026</t>
   </si>
   <si>
     <t>BBDBCA5BB3</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura libri di testo per il modulo Let's speak English pn2127</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BBDBCA5BB3</t>
-[...4 lines deleted...]
-  <si>
     <t>14/05/2026</t>
   </si>
   <si>
     <t>BB9BE1A771</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di Progettazione esecutiva, Direzione Lavori, Coordinamento in fase di progettazione e di esecuzione, Contabilità, CRE a valere sulla CIRCOLARE 1/2025 Regione Sicilia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9BE1A771</t>
-[...4 lines deleted...]
-  <si>
     <t>BBAB141F48</t>
   </si>
   <si>
     <t>Decisione a contrarre - visita guidata laboratoriale Sicilia in miniatura</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAB141F48</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2026</t>
   </si>
   <si>
     <t>BBA6222457</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di materiale di cancelleria e carta</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA6222457</t>
-[...4 lines deleted...]
-  <si>
     <t>BBA5E5F9A4</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura registri per la segreteria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA5E5F9A4</t>
-[...4 lines deleted...]
-  <si>
     <t>BB9CCE9FDD</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura materiale di pulizia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9CCE9FDD</t>
-[...4 lines deleted...]
-  <si>
     <t>04/05/2026</t>
   </si>
   <si>
     <t>BB80D4EFAE</t>
   </si>
   <si>
     <t>Decisione a contrarre - visite guidate al Monastero dei Benedettini</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB80D4EFAE</t>
-[...4 lines deleted...]
-  <si>
     <t>28/04/2026</t>
   </si>
   <si>
     <t>BB555E7278</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita guidata naturalistica a Vendicari e Noto per il 21 Aprile 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB555E7278</t>
-[...4 lines deleted...]
-  <si>
     <t>BB3BA5A31F</t>
   </si>
   <si>
     <t>Decisione a contrarre - biglietti uscita didattica presso la fattoria "la gallina felice"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3BA5A31F</t>
-[...4 lines deleted...]
-  <si>
     <t>13/04/2026</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Decreto di nomina -  INCARICO ESPERTI TUTOR AGENDA SUD SECONDA ANNUALITÀ</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>BB15C2A53B</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura materiale sportivo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB15C2A53B</t>
-[...4 lines deleted...]
-  <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>BB05CC5320</t>
   </si>
   <si>
     <t>Decisione a contrarre - giro turistico con il trenino</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB05CC5320</t>
-[...4 lines deleted...]
-  <si>
     <t>04/03/2026</t>
   </si>
   <si>
     <t>BAB0D123F2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio operativo segreteria multimediale compliant GPDR scuole I ciclo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB0D123F2</t>
-[...4 lines deleted...]
-  <si>
     <t>02/03/2026</t>
   </si>
   <si>
     <t>BAA239882D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di cancelleria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA239882D</t>
-[...4 lines deleted...]
-  <si>
     <t>17/02/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - approvazione graduatoria definitiva e conferimento incarichi agenda sud seconda annualità </t>
   </si>
   <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>BA62669319</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura n.1 pc n.1 monitor e n.2 stampanti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA62669319</t>
-[...4 lines deleted...]
-  <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>BA538B1722</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizi di assistenza tecnica e manutenzione allarme e videosorveglianza</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA538B1722</t>
-[...4 lines deleted...]
-  <si>
     <t>22/01/2026</t>
   </si>
   <si>
     <t>BA2FA25594</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo servizi argo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2FA25594</t>
-[...4 lines deleted...]
-  <si>
     <t>14/01/2026</t>
   </si>
   <si>
     <t>B9F6B5A961</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura videoproiettori ed accessori</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F6B5A961</t>
-[...4 lines deleted...]
-  <si>
     <t>13/01/2026</t>
   </si>
   <si>
     <t>B9EDDA7A4D</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di cassa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EDDA7A4D</t>
-[...4 lines deleted...]
-  <si>
     <t>30/12/2025</t>
   </si>
   <si>
     <t>B9D78D11E8</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiale didattico per open day</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D78D11E8</t>
-[...4 lines deleted...]
-  <si>
     <t>19/12/2025</t>
   </si>
   <si>
     <t>B9B9FDD6D3</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizi digitali OE ARGO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B9FDD6D3</t>
-[...4 lines deleted...]
-  <si>
     <t>04/12/2025</t>
   </si>
   <si>
     <t>B9698B9838</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi inerenti l'attività del D.Lvo 81-08</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9698B9838</t>
-[...4 lines deleted...]
-  <si>
     <t>02/12/2025</t>
   </si>
   <si>
     <t>B95A38819C</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto toner , carta e altro materiale di cancelleria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95A38819C</t>
-[...4 lines deleted...]
-  <si>
     <t>27/11/2025</t>
   </si>
   <si>
     <t>B94C38448A</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio VOIP</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94C38448A</t>
-[...4 lines deleted...]
-  <si>
     <t>19/11/2025</t>
   </si>
   <si>
     <t>B924B4DC29</t>
   </si>
   <si>
     <t>Decisione a contrarre - CTIC864008 - AFFIDAMENTO DIRETTO POLIZZA ASSICURATIVA INFORTUNI E RC</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B924B4DC29</t>
-[...4 lines deleted...]
-  <si>
     <t>18/11/2025</t>
   </si>
   <si>
     <t>B9297B6A69</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PRODOTTI E ACCESSORI PER LA PULIZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9297B6A69</t>
-[...4 lines deleted...]
-  <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>B9167B8DA9</t>
   </si>
   <si>
     <t>Decisione a contrarre - rinnovo del sito web d’Istituto</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/33aa0ff1-2bb1-47a3-bb91-a89ea7229351</t>
   </si>
   <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>B9121BDDBC</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - acquisto delle licenze FMO – Dirigo - Plus modulo aggiuntivo di Scuolanext e App Unica
 </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9121BDDBC</t>
-[...4 lines deleted...]
-  <si>
     <t>07/11/2025</t>
   </si>
   <si>
     <t>B9026A14E9</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto strumentazione musicale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9026A14E9</t>
-[...4 lines deleted...]
-  <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>B8E6FBD5CE</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto della licenza GOOGLE Workspace for Education- Teaching and Learninge Upgrade</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E6FBD5CE</t>
-[...4 lines deleted...]
-  <si>
     <t>22/09/2025</t>
   </si>
   <si>
     <t>B8556810B0</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto libretti di giustificazione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8556810B0</t>
-[...4 lines deleted...]
-  <si>
     <t>10/09/2025</t>
   </si>
   <si>
     <t>B8336AD8B3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura libri di testo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8336AD8B3</t>
-[...4 lines deleted...]
-  <si>
     <t>15/07/2025</t>
   </si>
   <si>
     <t>B7A649E008</t>
   </si>
   <si>
     <t>Decisione a contrarre - sostituzione di n. 2 sensori di allarme nel plesso Case Sante</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A649E008</t>
-[...4 lines deleted...]
-  <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>B72414EBD4</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto cassa acustica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72414EBD4</t>
-[...4 lines deleted...]
-  <si>
     <t>28/05/2025</t>
   </si>
   <si>
     <t>B70EC12363</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio bus con conducente per visita di Istruzione a Randazzo e Castello di Nelson</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70EC12363</t>
-[...4 lines deleted...]
-  <si>
     <t>27/05/2025</t>
   </si>
   <si>
     <t>B70B316CFA</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio acquisto biglietti trenino turistico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70B316CFA</t>
-[...4 lines deleted...]
-  <si>
     <t>B709FDD00E</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto ingressi Parco Giurassico 29 maggio 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B709FDD00E</t>
-[...4 lines deleted...]
-  <si>
     <t>B709B5FB08</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio bus con conducente visita di istruzione del 29 maggio 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B709B5FB08</t>
-[...4 lines deleted...]
-  <si>
     <t>23/05/2025</t>
   </si>
   <si>
     <t>B701A03AD8</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto biglietti parco di Zafferana per il 26 maggio 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B701A03AD8</t>
-[...4 lines deleted...]
-  <si>
     <t>B70198FB1E</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio bus con conducente per visita guidata al Parco Giurassico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70198FB1E</t>
-[...4 lines deleted...]
-  <si>
     <t>17/05/2025</t>
   </si>
   <si>
     <t>B6E77AB071</t>
   </si>
   <si>
     <t>Decisione a contrarre - viaggio di istruzione in Calabria dal 19 al 21 Maggio 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E77AB071</t>
-[...4 lines deleted...]
-  <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>B6DD39A875</t>
   </si>
   <si>
     <t>Decisione a contrarre - visita di istruzione Ragusa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DD39A875</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>B6D83DF06E</t>
   </si>
   <si>
     <t>Decisione a contrarre - visita di istruzione scuola primaria Ragusa e Donnafugata</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D83DF06E</t>
-[...4 lines deleted...]
-  <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>B6BD8CD275</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura accessori per defibrillatori</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BD8CD275</t>
-[...4 lines deleted...]
-  <si>
     <t>B6BBD022F9</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizi  informatici  per  consentire l’adeguamento  al  regolamento  UE  e  DPO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BBD022F9</t>
-[...4 lines deleted...]
-  <si>
     <t>17/04/2025</t>
   </si>
   <si>
     <t>B68EBFAF6C</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di materiale didattico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68EBFAF6C</t>
-[...4 lines deleted...]
-  <si>
     <t>15/04/2025</t>
   </si>
   <si>
     <t>B67F8B1B85</t>
   </si>
   <si>
     <t>Decisione a contrarre - Abbonamento Italia Scuola</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67F8B1B85</t>
-[...4 lines deleted...]
-  <si>
     <t>08/04/2025</t>
   </si>
   <si>
     <t>B664DD9D69</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura risme di carta</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B664DD9D69</t>
-[...4 lines deleted...]
-  <si>
     <t>14/03/2025</t>
   </si>
   <si>
     <t>B610255210</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura materiale didattico e artistico per progetto PNRR DM19 di arte</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B610255210</t>
-[...4 lines deleted...]
-  <si>
     <t>12/03/2025</t>
   </si>
   <si>
     <t>B602D97299</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di n. 2 terminali KRONOS e licenze</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B602D97299</t>
-[...4 lines deleted...]
-  <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>B5F15E853B</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di noleggio operativo firewall</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F15E853B</t>
-[...4 lines deleted...]
-  <si>
     <t>04/03/2025</t>
   </si>
   <si>
     <t>B5E6EB06F3</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di manutenzione dell’impianto di allarme della scuola</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E6EB06F3</t>
-[...4 lines deleted...]
-  <si>
     <t>03/03/2025</t>
   </si>
   <si>
     <t>B5E0F021DE</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di materiali di pulizia ed accessori vari</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E0F021DE</t>
-[...4 lines deleted...]
-  <si>
     <t>B5E0C1F007</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio noleggio operativo segreteria multimediale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E0C1F007</t>
-[...4 lines deleted...]
-  <si>
     <t>24/02/2025</t>
   </si>
   <si>
     <t>B5C791BBC9</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio manutenzione defibrillatori</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C791BBC9</t>
-[...4 lines deleted...]
-  <si>
     <t>21/02/2025</t>
   </si>
   <si>
     <t>B5BDFBCAEF</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto programmi ARGO progetto PA DIGITALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BDFBCAEF</t>
-[...4 lines deleted...]
-  <si>
     <t>18/02/2025</t>
   </si>
   <si>
     <t>B5AE791F7D</t>
   </si>
   <si>
     <t>Decisione a contrarre - manutenzione erogatori di acqua potabile</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AE791F7D</t>
-[...4 lines deleted...]
-  <si>
     <t>11/02/2025</t>
   </si>
   <si>
     <t>B598B2DF39</t>
   </si>
   <si>
     <t>Decisione a contrarre - rinnovo del servizio annuale di assistenza tecnica e manutenzione infrastruttura informatica e video-sorveglianza</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B598B2DF39</t>
-[...4 lines deleted...]
-  <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>B592DC8CE5</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizi programma ARGO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B592DC8CE5</t>
-[...4 lines deleted...]
-  <si>
     <t>03/02/2025</t>
   </si>
   <si>
     <t>B5788C922A</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio sorveglianza sanitaria/medico competente</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5788C922A</t>
-[...4 lines deleted...]
-  <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>B5729BC1F0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo hosting sito web</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5729BC1F0</t>
-[...4 lines deleted...]
-  <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - incarichi docenti esperti e tutor PNRR DM65 linea A </t>
   </si>
   <si>
     <t>23/12/2024</t>
   </si>
   <si>
     <t>B4F0DCD499</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto servizi inerenti il D.lvo. 81/08</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F0DCD499</t>
-[...4 lines deleted...]
-  <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>B4CA0F80F1</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di materiale didattico per l’istruzione domiciliare alunni in ospedale</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/ce37fa07-d43e-4b96-b90f-4e6f69f332ad</t>
   </si>
   <si>
     <t>B4C750D2EC</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - fornitura di materiale di
 cancelleria, didattico e toner</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C750D2EC</t>
-[...4 lines deleted...]
-  <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>Decreto di nomina - incarico di coordinamento generale del Progetto e Direzione dei percorsi formativi PNRR DM19/2024</t>
   </si>
   <si>
     <t>03/12/2024</t>
   </si>
   <si>
     <t>BB49840FF5</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BIGLIETTI MANIFESTAZIONE METROPOLITAN</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB49840FF5</t>
-[...4 lines deleted...]
-  <si>
     <t>B49858C9CA</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio bus con conducente</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49858C9CA</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Decreto di nomina - conferimento incarichi PNRR DM65 STEM e Multilinguismo linea A esperti e tutor </t>
   </si>
   <si>
     <t>B4984D639B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio servizio n.due bus con conducente</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4984D639B</t>
-[...4 lines deleted...]
-  <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>B4778AC5D0</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di accessori di strumenti musicali</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/285a3def-18ff-4024-851b-3b0bdcb15cd2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1468,1599 +1062,1774 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA762F085" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/19fe0458-ac7d-45fb-a7cc-c28a55d76f3b" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC72566FF2" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/e8c364e3-de41-4578-bcb7-512f996d51be" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC01FF32A5" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/c8c3de6d-5b2f-43a7-888f-695e7a5f559a" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE1A9940C" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/70097752-65b0-4402-9c7a-15268de9f4f2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDE2BCA7B" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/0af22533-6bd2-4437-a1cc-a5d63a83ab58" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBDBCA5BB3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/a637b7d1-7caf-4555-bde6-68479819c6fc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9BE1A771" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/bc44cfef-ab37-40e1-9650-541adf4da890" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAB141F48" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/a2d9b554-5a53-430a-81de-e714bbf21401" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA6222457" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/d116ef4e-5c27-4a5f-b802-f887709afe88" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA5E5F9A4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/266808ce-d447-4b34-8d6b-26d042d1073e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9CCE9FDD" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/669f5b4b-48d3-4914-b2f7-520a7ef1ea55" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB80D4EFAE" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/95eff5ae-f538-41c2-b98e-e081b3d029f9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB555E7278" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/dd020f98-95d6-4bcf-8fe4-b765b5c2ee91" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3BA5A31F" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/f3c77eb7-a687-4767-9c7e-345f8d56693e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB15C2A53B" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/909a59e1-41e6-4f2a-a225-45ead9e2dd9f" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB05CC5320" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/7d48cb01-bd6d-4052-8b56-f0123e9edbc9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB0D123F2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/bfb57cc2-cf6a-4c2d-8701-b4848d99d891" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA239882D" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/e7450a63-7368-4eb5-affd-028d41241ab6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA62669319" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/2f51934b-0f2d-4480-abf2-5979e84d6195" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA538B1722" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/331326dd-146b-404c-a4d8-829b47c3f65f" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2FA25594" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/c57357bb-753a-404c-ab74-291f8dfbbead" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F6B5A961" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/33848690-e617-4897-97cd-60f928a92287" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EDDA7A4D" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/89992209-2f79-4899-a1ef-25ba9abaea11" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D78D11E8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/1d01a447-6b80-4b15-acb8-a350a0ae9cc3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B9FDD6D3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/da3955fd-86de-4345-8998-b8e1e3197043" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9698B9838" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/9b776edd-05ec-4b3e-a114-9fac0188ed37" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95A38819C" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/de0e065f-ebdc-4002-945c-420dab3a7992" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94C38448A" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/a5053763-bf5a-4296-8c2d-4d4948704d06" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B924B4DC29" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/ad497f0e-63c9-4b50-9551-8146b660a0d6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9297B6A69" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/b599e0d5-3394-4fd5-aae1-9441111ef3fd" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9167B8DA9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/33aa0ff1-2bb1-47a3-bb91-a89ea7229351" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9121BDDBC" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/a0a7d4e1-6e49-4094-b527-213969370c87" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9026A14E9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/6c90aced-75e9-418e-a220-53e4f52362b6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E6FBD5CE" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/a1c4247d-fd27-4fb8-817d-26b752cd74a4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8556810B0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/e99d1fd4-00cf-4665-8c81-31b1326da1a4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8336AD8B3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/dff7d562-1e61-489c-8a8b-4808a21f4b62" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A649E008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/460a059f-8dfd-4888-9909-62e4c42a3285" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72414EBD4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/b238e2e0-b621-4fba-8c38-3ab38bd5880c" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70EC12363" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/21ddfff5-377e-4d07-a3ca-5dc8043090dc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70B316CFA" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/2d627d84-9b03-458b-a1f4-f1125d2f1f58" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B709FDD00E" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/d7de95b5-f795-4589-85b4-3f0affe75e21" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B709B5FB08" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/658786ea-a6cd-42fe-a31b-7511452cb4e9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B701A03AD8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/6463e0c6-40ad-48a0-af72-dc020b866ff1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70198FB1E" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/7a341e0a-3ad4-4f35-bb2a-605f362df627" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E77AB071" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/4d48f937-52d2-4ad1-a6f3-218f0053b6fe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DD39A875" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/20accb09-9077-4b0a-a2db-f5fdcb2159ae" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D83DF06E" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/d7f9fe0d-7eea-4c90-9033-0c538d19ae59" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BD8CD275" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/3a42afaf-986f-49a6-861f-fcd89e6eaed8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BBD022F9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/89af3635-84b3-47c4-a1b5-60ac340f6129" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68EBFAF6C" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/e88c7a13-03fd-45ba-95b2-46a1bc479001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67F8B1B85" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/7023853a-36f0-4576-8526-3cdc9c62a27d" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B664DD9D69" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/ef26e8d5-91b7-426c-bf64-7a504c06fda9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B610255210" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/406b78b0-d906-4cd6-8a08-bfa20f132ceb" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B602D97299" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/a556557f-fb28-4341-8d09-63a44eb82ef0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F15E853B" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/c98c056b-314d-46a0-a7a9-223c71f32c49" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E6EB06F3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/8ee2534b-7f6b-4c6f-ab6d-0cbd32771cfc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E0F021DE" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/c7897ebe-7798-49ff-b48a-71bf7f5769a0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E0C1F007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/65082e6b-ec4e-4421-aa00-be9392e01609" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C791BBC9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/248c4346-df3b-406e-9e9f-6ee953eea240" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BDFBCAEF" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/41cca800-5012-4534-adb5-f6059af41a9b" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AE791F7D" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/10b793bc-45d4-4e48-bb12-9b1b47758a94" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B598B2DF39" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/5101bb39-cb91-40a8-9594-8926510a1aeb" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B592DC8CE5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/0cd9d50f-5e6a-4010-95c0-f30bdc668962" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5788C922A" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/7312c3e4-6243-405f-bb15-0b2050a4432f" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5729BC1F0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/ce4f7e04-e369-4c6c-b967-383df7c9c0e4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F0DCD499" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/9c487487-8d0f-4b7c-8029-0eb18d987927" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4CA0F80F1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/ce37fa07-d43e-4b96-b90f-4e6f69f332ad" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C750D2EC" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/14291189-064a-435a-aef0-097920294931" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB49840FF5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/366d5770-4ee3-4cad-9eb0-557d89611843" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49858C9CA" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/298ec28b-924e-4e2f-bf95-ff5ff43e8e02" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4984D639B" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/7f96a58a-dda6-4c32-bcd2-8a33cfcd9205" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4778AC5D0" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC864008/amministrazione-trasparente/atti-amministrazioni-enti/285a3def-18ff-4024-851b-3b0bdcb15cd2" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F77"/>
+  <dimension ref="A1:F78"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>12728</v>
+        <v>13146</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3">
+        <v>12728</v>
+      </c>
+      <c r="C3" t="s">
         <v>11</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>10150</v>
+        <v>10870</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>15</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="B5">
-        <v>9845</v>
+        <v>10150</v>
       </c>
       <c r="C5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>18</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="B6">
-        <v>9770</v>
+        <v>9845</v>
       </c>
       <c r="C6" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>21</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="B7">
-        <v>2147483647</v>
+        <v>9770</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="D7" t="s">
-        <v>33</v>
-[...5 lines deleted...]
-        <v>35</v>
+        <v>24</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="B8">
-        <v>8505</v>
+        <v>2147483647</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="D8" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>27</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="B9">
-        <v>8378</v>
+        <v>8505</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-        <v>44</v>
+        <v>29</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="B10">
-        <v>8365</v>
+        <v>8378</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>32</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="B11">
-        <v>8285</v>
+        <v>8365</v>
       </c>
       <c r="C11" t="s">
-        <v>49</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>50</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>34</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="B12">
-        <v>7488</v>
+        <v>8285</v>
       </c>
       <c r="C12" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-        <v>57</v>
+        <v>36</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>58</v>
+        <v>37</v>
       </c>
       <c r="B13">
-        <v>6551</v>
+        <v>7488</v>
       </c>
       <c r="C13" t="s">
-        <v>59</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-        <v>62</v>
+        <v>39</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="B14">
-        <v>6061</v>
+        <v>6551</v>
       </c>
       <c r="C14" t="s">
-        <v>63</v>
+        <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-        <v>66</v>
+        <v>42</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>67</v>
+        <v>40</v>
       </c>
       <c r="B15">
-        <v>5947</v>
+        <v>6061</v>
       </c>
       <c r="C15" t="s">
-        <v>68</v>
+        <v>43</v>
       </c>
       <c r="D15" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-        <v>70</v>
+        <v>44</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>71</v>
+        <v>45</v>
       </c>
       <c r="B16">
-        <v>5442</v>
+        <v>5947</v>
       </c>
       <c r="C16" t="s">
-        <v>72</v>
+        <v>46</v>
       </c>
       <c r="D16" t="s">
-        <v>73</v>
+        <v>47</v>
       </c>
       <c r="E16" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>46</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>76</v>
+        <v>48</v>
       </c>
       <c r="B17">
-        <v>5135</v>
+        <v>5442</v>
       </c>
       <c r="C17" t="s">
-        <v>77</v>
+        <v>49</v>
       </c>
       <c r="D17" t="s">
-        <v>78</v>
-[...5 lines deleted...]
-        <v>80</v>
+        <v>50</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>81</v>
+        <v>51</v>
       </c>
       <c r="B18">
-        <v>3455</v>
+        <v>5135</v>
       </c>
       <c r="C18" t="s">
-        <v>82</v>
+        <v>52</v>
       </c>
       <c r="D18" t="s">
-        <v>83</v>
-[...5 lines deleted...]
-        <v>85</v>
+        <v>53</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>86</v>
+        <v>54</v>
       </c>
       <c r="B19">
-        <v>3175</v>
+        <v>3455</v>
       </c>
       <c r="C19" t="s">
-        <v>87</v>
+        <v>55</v>
       </c>
       <c r="D19" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-        <v>90</v>
+        <v>56</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>91</v>
+        <v>57</v>
       </c>
       <c r="B20">
-        <v>2422</v>
+        <v>3175</v>
       </c>
       <c r="C20" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="D20" t="s">
-        <v>92</v>
-[...5 lines deleted...]
-        <v>70</v>
+        <v>59</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>93</v>
+        <v>60</v>
       </c>
       <c r="B21">
-        <v>2058</v>
+        <v>2422</v>
       </c>
       <c r="C21" t="s">
-        <v>94</v>
+        <v>46</v>
       </c>
       <c r="D21" t="s">
-        <v>95</v>
+        <v>61</v>
       </c>
       <c r="E21" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>46</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>98</v>
+        <v>62</v>
       </c>
       <c r="B22">
-        <v>1769</v>
+        <v>2058</v>
       </c>
       <c r="C22" t="s">
-        <v>99</v>
+        <v>63</v>
       </c>
       <c r="D22" t="s">
-        <v>100</v>
-[...5 lines deleted...]
-        <v>102</v>
+        <v>64</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>103</v>
+        <v>65</v>
       </c>
       <c r="B23">
-        <v>805</v>
+        <v>1769</v>
       </c>
       <c r="C23" t="s">
-        <v>104</v>
+        <v>66</v>
       </c>
       <c r="D23" t="s">
-        <v>105</v>
-[...5 lines deleted...]
-        <v>107</v>
+        <v>67</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>108</v>
+        <v>68</v>
       </c>
       <c r="B24">
-        <v>526</v>
+        <v>805</v>
       </c>
       <c r="C24" t="s">
-        <v>109</v>
+        <v>69</v>
       </c>
       <c r="D24" t="s">
-        <v>110</v>
-[...5 lines deleted...]
-        <v>112</v>
+        <v>70</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>113</v>
+        <v>71</v>
       </c>
       <c r="B25">
-        <v>380</v>
+        <v>526</v>
       </c>
       <c r="C25" t="s">
-        <v>114</v>
+        <v>72</v>
       </c>
       <c r="D25" t="s">
-        <v>115</v>
-[...5 lines deleted...]
-        <v>117</v>
+        <v>73</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>118</v>
+        <v>74</v>
       </c>
       <c r="B26">
-        <v>21677</v>
+        <v>380</v>
       </c>
       <c r="C26" t="s">
-        <v>119</v>
+        <v>75</v>
       </c>
       <c r="D26" t="s">
-        <v>120</v>
-[...5 lines deleted...]
-        <v>122</v>
+        <v>76</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>77</v>
       </c>
       <c r="B27">
-        <v>21348</v>
+        <v>21677</v>
       </c>
       <c r="C27" t="s">
-        <v>124</v>
+        <v>78</v>
       </c>
       <c r="D27" t="s">
-        <v>125</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>79</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>128</v>
+        <v>80</v>
       </c>
       <c r="B28">
-        <v>20360</v>
+        <v>21348</v>
       </c>
       <c r="C28" t="s">
-        <v>129</v>
+        <v>81</v>
       </c>
       <c r="D28" t="s">
-        <v>130</v>
-[...5 lines deleted...]
-        <v>132</v>
+        <v>82</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>133</v>
+        <v>83</v>
       </c>
       <c r="B29">
-        <v>20089</v>
+        <v>20360</v>
       </c>
       <c r="C29" t="s">
-        <v>134</v>
+        <v>84</v>
       </c>
       <c r="D29" t="s">
-        <v>135</v>
-[...5 lines deleted...]
-        <v>137</v>
+        <v>85</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>138</v>
+        <v>86</v>
       </c>
       <c r="B30">
-        <v>19838</v>
+        <v>20089</v>
       </c>
       <c r="C30" t="s">
-        <v>139</v>
+        <v>87</v>
       </c>
       <c r="D30" t="s">
-        <v>140</v>
-[...5 lines deleted...]
-        <v>142</v>
+        <v>88</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>143</v>
+        <v>89</v>
       </c>
       <c r="B31">
-        <v>19079</v>
+        <v>19838</v>
       </c>
       <c r="C31" t="s">
-        <v>144</v>
+        <v>90</v>
       </c>
       <c r="D31" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>147</v>
+        <v>91</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>148</v>
+        <v>92</v>
       </c>
       <c r="B32">
-        <v>18962</v>
+        <v>19079</v>
       </c>
       <c r="C32" t="s">
-        <v>149</v>
+        <v>93</v>
       </c>
       <c r="D32" t="s">
-        <v>150</v>
-[...5 lines deleted...]
-        <v>152</v>
+        <v>94</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>153</v>
+        <v>95</v>
       </c>
       <c r="B33">
-        <v>18607</v>
+        <v>18962</v>
       </c>
       <c r="C33" t="s">
-        <v>154</v>
+        <v>96</v>
       </c>
       <c r="D33" t="s">
-        <v>155</v>
-[...5 lines deleted...]
-        <v>157</v>
+        <v>97</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>158</v>
+        <v>98</v>
       </c>
       <c r="B34">
-        <v>18324</v>
+        <v>18607</v>
       </c>
       <c r="C34" t="s">
-        <v>159</v>
+        <v>99</v>
       </c>
       <c r="D34" t="s">
-        <v>160</v>
-[...5 lines deleted...]
-        <v>162</v>
+        <v>100</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>163</v>
+        <v>101</v>
       </c>
       <c r="B35">
-        <v>18209</v>
+        <v>18324</v>
       </c>
       <c r="C35" t="s">
-        <v>164</v>
+        <v>102</v>
       </c>
       <c r="D35" t="s">
-        <v>165</v>
-[...5 lines deleted...]
-        <v>167</v>
+        <v>103</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>168</v>
+        <v>104</v>
       </c>
       <c r="B36">
-        <v>17529</v>
+        <v>18209</v>
       </c>
       <c r="C36" t="s">
-        <v>169</v>
+        <v>105</v>
       </c>
       <c r="D36" t="s">
-        <v>170</v>
-[...5 lines deleted...]
-        <v>172</v>
+        <v>106</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>173</v>
+        <v>107</v>
       </c>
       <c r="B37">
-        <v>14238</v>
+        <v>17529</v>
       </c>
       <c r="C37" t="s">
-        <v>174</v>
+        <v>108</v>
       </c>
       <c r="D37" t="s">
-        <v>175</v>
-[...5 lines deleted...]
-        <v>177</v>
+        <v>109</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>178</v>
+        <v>110</v>
       </c>
       <c r="B38">
-        <v>13506</v>
+        <v>14238</v>
       </c>
       <c r="C38" t="s">
-        <v>179</v>
+        <v>111</v>
       </c>
       <c r="D38" t="s">
-        <v>180</v>
-[...5 lines deleted...]
-        <v>182</v>
+        <v>112</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>183</v>
+        <v>113</v>
       </c>
       <c r="B39">
-        <v>12229</v>
+        <v>13506</v>
       </c>
       <c r="C39" t="s">
-        <v>184</v>
+        <v>114</v>
       </c>
       <c r="D39" t="s">
-        <v>185</v>
-[...5 lines deleted...]
-        <v>187</v>
+        <v>115</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>188</v>
+        <v>116</v>
       </c>
       <c r="B40">
-        <v>10202</v>
+        <v>12229</v>
       </c>
       <c r="C40" t="s">
-        <v>189</v>
+        <v>117</v>
       </c>
       <c r="D40" t="s">
-        <v>190</v>
-[...5 lines deleted...]
-        <v>192</v>
+        <v>118</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>193</v>
+        <v>119</v>
       </c>
       <c r="B41">
-        <v>9687</v>
+        <v>10202</v>
       </c>
       <c r="C41" t="s">
-        <v>194</v>
+        <v>120</v>
       </c>
       <c r="D41" t="s">
-        <v>195</v>
-[...5 lines deleted...]
-        <v>197</v>
+        <v>121</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>198</v>
+        <v>122</v>
       </c>
       <c r="B42">
-        <v>9565</v>
+        <v>9687</v>
       </c>
       <c r="C42" t="s">
-        <v>199</v>
+        <v>123</v>
       </c>
       <c r="D42" t="s">
-        <v>200</v>
-[...5 lines deleted...]
-        <v>202</v>
+        <v>124</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>198</v>
+        <v>125</v>
       </c>
       <c r="B43">
-        <v>9545</v>
+        <v>9565</v>
       </c>
       <c r="C43" t="s">
-        <v>203</v>
+        <v>126</v>
       </c>
       <c r="D43" t="s">
-        <v>204</v>
-[...5 lines deleted...]
-        <v>206</v>
+        <v>127</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>198</v>
+        <v>125</v>
       </c>
       <c r="B44">
-        <v>9536</v>
+        <v>9545</v>
       </c>
       <c r="C44" t="s">
-        <v>207</v>
+        <v>128</v>
       </c>
       <c r="D44" t="s">
-        <v>208</v>
-[...5 lines deleted...]
-        <v>210</v>
+        <v>129</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>211</v>
+        <v>125</v>
       </c>
       <c r="B45">
-        <v>9320</v>
+        <v>9536</v>
       </c>
       <c r="C45" t="s">
-        <v>212</v>
+        <v>130</v>
       </c>
       <c r="D45" t="s">
-        <v>213</v>
-[...5 lines deleted...]
-        <v>215</v>
+        <v>131</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>211</v>
+        <v>132</v>
       </c>
       <c r="B46">
-        <v>9317</v>
+        <v>9320</v>
       </c>
       <c r="C46" t="s">
-        <v>216</v>
+        <v>133</v>
       </c>
       <c r="D46" t="s">
-        <v>217</v>
-[...5 lines deleted...]
-        <v>219</v>
+        <v>134</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>220</v>
+        <v>132</v>
       </c>
       <c r="B47">
-        <v>8900</v>
+        <v>9317</v>
       </c>
       <c r="C47" t="s">
-        <v>221</v>
+        <v>135</v>
       </c>
       <c r="D47" t="s">
-        <v>222</v>
-[...5 lines deleted...]
-        <v>224</v>
+        <v>136</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>225</v>
+        <v>137</v>
       </c>
       <c r="B48">
-        <v>8709</v>
+        <v>8900</v>
       </c>
       <c r="C48" t="s">
-        <v>226</v>
+        <v>138</v>
       </c>
       <c r="D48" t="s">
-        <v>227</v>
-[...5 lines deleted...]
-        <v>229</v>
+        <v>139</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>230</v>
+        <v>140</v>
       </c>
       <c r="B49">
-        <v>8612</v>
+        <v>8709</v>
       </c>
       <c r="C49" t="s">
-        <v>231</v>
+        <v>141</v>
       </c>
       <c r="D49" t="s">
-        <v>232</v>
-[...5 lines deleted...]
-        <v>234</v>
+        <v>142</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>235</v>
+        <v>143</v>
       </c>
       <c r="B50">
-        <v>8060</v>
+        <v>8612</v>
       </c>
       <c r="C50" t="s">
-        <v>236</v>
+        <v>144</v>
       </c>
       <c r="D50" t="s">
-        <v>237</v>
-[...5 lines deleted...]
-        <v>239</v>
+        <v>145</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>235</v>
+        <v>146</v>
       </c>
       <c r="B51">
-        <v>8050</v>
+        <v>8060</v>
       </c>
       <c r="C51" t="s">
-        <v>240</v>
+        <v>147</v>
       </c>
       <c r="D51" t="s">
-        <v>241</v>
-[...5 lines deleted...]
-        <v>243</v>
+        <v>148</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>244</v>
+        <v>146</v>
       </c>
       <c r="B52">
-        <v>7323</v>
+        <v>8050</v>
       </c>
       <c r="C52" t="s">
-        <v>245</v>
+        <v>149</v>
       </c>
       <c r="D52" t="s">
-        <v>246</v>
-[...5 lines deleted...]
-        <v>248</v>
+        <v>150</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>249</v>
+        <v>151</v>
       </c>
       <c r="B53">
-        <v>7145</v>
+        <v>7323</v>
       </c>
       <c r="C53" t="s">
-        <v>250</v>
+        <v>152</v>
       </c>
       <c r="D53" t="s">
-        <v>251</v>
-[...5 lines deleted...]
-        <v>253</v>
+        <v>153</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>254</v>
+        <v>154</v>
       </c>
       <c r="B54">
-        <v>6642</v>
+        <v>7145</v>
       </c>
       <c r="C54" t="s">
-        <v>255</v>
+        <v>155</v>
       </c>
       <c r="D54" t="s">
-        <v>256</v>
-[...5 lines deleted...]
-        <v>258</v>
+        <v>156</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>259</v>
+        <v>157</v>
       </c>
       <c r="B55">
-        <v>4829</v>
+        <v>6642</v>
       </c>
       <c r="C55" t="s">
-        <v>260</v>
+        <v>158</v>
       </c>
       <c r="D55" t="s">
-        <v>261</v>
-[...5 lines deleted...]
-        <v>263</v>
+        <v>159</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>264</v>
+        <v>160</v>
       </c>
       <c r="B56">
-        <v>4563</v>
+        <v>4829</v>
       </c>
       <c r="C56" t="s">
-        <v>265</v>
+        <v>161</v>
       </c>
       <c r="D56" t="s">
-        <v>266</v>
-[...5 lines deleted...]
-        <v>268</v>
+        <v>162</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>269</v>
+        <v>163</v>
       </c>
       <c r="B57">
-        <v>4191</v>
+        <v>4563</v>
       </c>
       <c r="C57" t="s">
-        <v>270</v>
+        <v>164</v>
       </c>
       <c r="D57" t="s">
-        <v>271</v>
-[...5 lines deleted...]
-        <v>273</v>
+        <v>165</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>274</v>
+        <v>166</v>
       </c>
       <c r="B58">
-        <v>3904</v>
+        <v>4191</v>
       </c>
       <c r="C58" t="s">
-        <v>275</v>
+        <v>167</v>
       </c>
       <c r="D58" t="s">
-        <v>276</v>
-[...5 lines deleted...]
-        <v>278</v>
+        <v>168</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>279</v>
+        <v>169</v>
       </c>
       <c r="B59">
-        <v>3754</v>
+        <v>3904</v>
       </c>
       <c r="C59" t="s">
-        <v>280</v>
+        <v>170</v>
       </c>
       <c r="D59" t="s">
-        <v>281</v>
-[...5 lines deleted...]
-        <v>283</v>
+        <v>171</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>279</v>
+        <v>172</v>
       </c>
       <c r="B60">
-        <v>3749</v>
+        <v>3754</v>
       </c>
       <c r="C60" t="s">
-        <v>284</v>
+        <v>173</v>
       </c>
       <c r="D60" t="s">
-        <v>285</v>
-[...5 lines deleted...]
-        <v>287</v>
+        <v>174</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>288</v>
+        <v>172</v>
       </c>
       <c r="B61">
-        <v>3274</v>
+        <v>3749</v>
       </c>
       <c r="C61" t="s">
-        <v>289</v>
+        <v>175</v>
       </c>
       <c r="D61" t="s">
-        <v>290</v>
-[...5 lines deleted...]
-        <v>292</v>
+        <v>176</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>293</v>
+        <v>177</v>
       </c>
       <c r="B62">
-        <v>3105</v>
+        <v>3274</v>
       </c>
       <c r="C62" t="s">
-        <v>294</v>
+        <v>178</v>
       </c>
       <c r="D62" t="s">
-        <v>295</v>
-[...5 lines deleted...]
-        <v>297</v>
+        <v>179</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>298</v>
+        <v>180</v>
       </c>
       <c r="B63">
-        <v>2875</v>
+        <v>3105</v>
       </c>
       <c r="C63" t="s">
-        <v>299</v>
+        <v>181</v>
       </c>
       <c r="D63" t="s">
-        <v>300</v>
-[...5 lines deleted...]
-        <v>302</v>
+        <v>182</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>303</v>
+        <v>183</v>
       </c>
       <c r="B64">
-        <v>2426</v>
+        <v>2875</v>
       </c>
       <c r="C64" t="s">
-        <v>304</v>
+        <v>184</v>
       </c>
       <c r="D64" t="s">
-        <v>305</v>
-[...5 lines deleted...]
-        <v>307</v>
+        <v>185</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>308</v>
+        <v>186</v>
       </c>
       <c r="B65">
-        <v>2326</v>
+        <v>2426</v>
       </c>
       <c r="C65" t="s">
-        <v>309</v>
+        <v>187</v>
       </c>
       <c r="D65" t="s">
-        <v>310</v>
-[...5 lines deleted...]
-        <v>312</v>
+        <v>188</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>313</v>
+        <v>189</v>
       </c>
       <c r="B66">
-        <v>1942</v>
+        <v>2326</v>
       </c>
       <c r="C66" t="s">
-        <v>314</v>
+        <v>190</v>
       </c>
       <c r="D66" t="s">
-        <v>315</v>
-[...5 lines deleted...]
-        <v>317</v>
+        <v>191</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>318</v>
+        <v>192</v>
       </c>
       <c r="B67">
-        <v>1798</v>
+        <v>1942</v>
       </c>
       <c r="C67" t="s">
-        <v>319</v>
+        <v>193</v>
       </c>
       <c r="D67" t="s">
-        <v>320</v>
-[...5 lines deleted...]
-        <v>322</v>
+        <v>194</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>323</v>
+        <v>195</v>
       </c>
       <c r="B68">
-        <v>346</v>
+        <v>1798</v>
       </c>
       <c r="C68" t="s">
-        <v>68</v>
+        <v>196</v>
       </c>
       <c r="D68" t="s">
-        <v>324</v>
-[...5 lines deleted...]
-        <v>70</v>
+        <v>197</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>325</v>
+        <v>198</v>
       </c>
       <c r="B69">
-        <v>20189</v>
+        <v>346</v>
       </c>
       <c r="C69" t="s">
-        <v>326</v>
+        <v>46</v>
       </c>
       <c r="D69" t="s">
-        <v>327</v>
+        <v>199</v>
       </c>
       <c r="E69" t="s">
-        <v>328</v>
-[...2 lines deleted...]
-        <v>329</v>
+        <v>46</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>330</v>
+        <v>200</v>
       </c>
       <c r="B70">
-        <v>19725</v>
+        <v>20189</v>
       </c>
       <c r="C70" t="s">
-        <v>331</v>
+        <v>201</v>
       </c>
       <c r="D70" t="s">
-        <v>332</v>
-[...5 lines deleted...]
-        <v>334</v>
+        <v>202</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>330</v>
+        <v>203</v>
       </c>
       <c r="B71">
-        <v>19695</v>
+        <v>19725</v>
       </c>
       <c r="C71" t="s">
-        <v>335</v>
+        <v>204</v>
       </c>
       <c r="D71" t="s">
-        <v>336</v>
-[...5 lines deleted...]
-        <v>338</v>
+        <v>205</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>339</v>
+        <v>203</v>
       </c>
       <c r="B72">
-        <v>19524</v>
+        <v>19695</v>
       </c>
       <c r="C72" t="s">
-        <v>68</v>
+        <v>206</v>
       </c>
       <c r="D72" t="s">
-        <v>340</v>
-[...5 lines deleted...]
-        <v>70</v>
+        <v>207</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>341</v>
+        <v>208</v>
       </c>
       <c r="B73">
-        <v>19075</v>
+        <v>19524</v>
       </c>
       <c r="C73" t="s">
-        <v>342</v>
+        <v>46</v>
       </c>
       <c r="D73" t="s">
-        <v>343</v>
+        <v>209</v>
       </c>
       <c r="E73" t="s">
-        <v>344</v>
-[...2 lines deleted...]
-        <v>345</v>
+        <v>46</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>341</v>
+        <v>210</v>
       </c>
       <c r="B74">
-        <v>19071</v>
+        <v>19075</v>
       </c>
       <c r="C74" t="s">
-        <v>346</v>
+        <v>211</v>
       </c>
       <c r="D74" t="s">
-        <v>347</v>
-[...5 lines deleted...]
-        <v>349</v>
+        <v>212</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>341</v>
+        <v>210</v>
       </c>
       <c r="B75">
-        <v>18981</v>
+        <v>19071</v>
       </c>
       <c r="C75" t="s">
-        <v>68</v>
+        <v>213</v>
       </c>
       <c r="D75" t="s">
-        <v>350</v>
-[...5 lines deleted...]
-        <v>70</v>
+        <v>214</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>341</v>
+        <v>210</v>
       </c>
       <c r="B76">
-        <v>16069</v>
+        <v>18981</v>
       </c>
       <c r="C76" t="s">
-        <v>351</v>
+        <v>46</v>
       </c>
       <c r="D76" t="s">
-        <v>352</v>
+        <v>215</v>
       </c>
       <c r="E76" t="s">
-        <v>353</v>
-[...2 lines deleted...]
-        <v>354</v>
+        <v>46</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>355</v>
+        <v>210</v>
       </c>
       <c r="B77">
+        <v>16069</v>
+      </c>
+      <c r="C77" t="s">
+        <v>216</v>
+      </c>
+      <c r="D77" t="s">
+        <v>217</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>218</v>
+      </c>
+      <c r="B78">
         <v>18381</v>
       </c>
-      <c r="C77" t="s">
-[...9 lines deleted...]
-        <v>359</v>
+      <c r="C78" t="s">
+        <v>219</v>
+      </c>
+      <c r="D78" t="s">
+        <v>220</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
+    <hyperlink ref="F16" r:id="rId29"/>
+    <hyperlink ref="E17" r:id="rId30"/>
+    <hyperlink ref="F17" r:id="rId31"/>
+    <hyperlink ref="E18" r:id="rId32"/>
+    <hyperlink ref="F18" r:id="rId33"/>
+    <hyperlink ref="E19" r:id="rId34"/>
+    <hyperlink ref="F19" r:id="rId35"/>
+    <hyperlink ref="E20" r:id="rId36"/>
+    <hyperlink ref="F20" r:id="rId37"/>
+    <hyperlink ref="F21" r:id="rId38"/>
+    <hyperlink ref="E22" r:id="rId39"/>
+    <hyperlink ref="F22" r:id="rId40"/>
+    <hyperlink ref="E23" r:id="rId41"/>
+    <hyperlink ref="F23" r:id="rId42"/>
+    <hyperlink ref="E24" r:id="rId43"/>
+    <hyperlink ref="F24" r:id="rId44"/>
+    <hyperlink ref="E25" r:id="rId45"/>
+    <hyperlink ref="F25" r:id="rId46"/>
+    <hyperlink ref="E26" r:id="rId47"/>
+    <hyperlink ref="F26" r:id="rId48"/>
+    <hyperlink ref="E27" r:id="rId49"/>
+    <hyperlink ref="F27" r:id="rId50"/>
+    <hyperlink ref="E28" r:id="rId51"/>
+    <hyperlink ref="F28" r:id="rId52"/>
+    <hyperlink ref="E29" r:id="rId53"/>
+    <hyperlink ref="F29" r:id="rId54"/>
+    <hyperlink ref="E30" r:id="rId55"/>
+    <hyperlink ref="F30" r:id="rId56"/>
+    <hyperlink ref="E31" r:id="rId57"/>
+    <hyperlink ref="F31" r:id="rId58"/>
+    <hyperlink ref="E32" r:id="rId59"/>
+    <hyperlink ref="F32" r:id="rId60"/>
+    <hyperlink ref="E33" r:id="rId61"/>
+    <hyperlink ref="F33" r:id="rId62"/>
+    <hyperlink ref="E34" r:id="rId63"/>
+    <hyperlink ref="F34" r:id="rId64"/>
+    <hyperlink ref="E35" r:id="rId65"/>
+    <hyperlink ref="F35" r:id="rId66"/>
+    <hyperlink ref="E36" r:id="rId67"/>
+    <hyperlink ref="F36" r:id="rId68"/>
+    <hyperlink ref="E37" r:id="rId69"/>
+    <hyperlink ref="F37" r:id="rId70"/>
+    <hyperlink ref="E38" r:id="rId71"/>
+    <hyperlink ref="F38" r:id="rId72"/>
+    <hyperlink ref="E39" r:id="rId73"/>
+    <hyperlink ref="F39" r:id="rId74"/>
+    <hyperlink ref="E40" r:id="rId75"/>
+    <hyperlink ref="F40" r:id="rId76"/>
+    <hyperlink ref="E41" r:id="rId77"/>
+    <hyperlink ref="F41" r:id="rId78"/>
+    <hyperlink ref="E42" r:id="rId79"/>
+    <hyperlink ref="F42" r:id="rId80"/>
+    <hyperlink ref="E43" r:id="rId81"/>
+    <hyperlink ref="F43" r:id="rId82"/>
+    <hyperlink ref="E44" r:id="rId83"/>
+    <hyperlink ref="F44" r:id="rId84"/>
+    <hyperlink ref="E45" r:id="rId85"/>
+    <hyperlink ref="F45" r:id="rId86"/>
+    <hyperlink ref="E46" r:id="rId87"/>
+    <hyperlink ref="F46" r:id="rId88"/>
+    <hyperlink ref="E47" r:id="rId89"/>
+    <hyperlink ref="F47" r:id="rId90"/>
+    <hyperlink ref="E48" r:id="rId91"/>
+    <hyperlink ref="F48" r:id="rId92"/>
+    <hyperlink ref="E49" r:id="rId93"/>
+    <hyperlink ref="F49" r:id="rId94"/>
+    <hyperlink ref="E50" r:id="rId95"/>
+    <hyperlink ref="F50" r:id="rId96"/>
+    <hyperlink ref="E51" r:id="rId97"/>
+    <hyperlink ref="F51" r:id="rId98"/>
+    <hyperlink ref="E52" r:id="rId99"/>
+    <hyperlink ref="F52" r:id="rId100"/>
+    <hyperlink ref="E53" r:id="rId101"/>
+    <hyperlink ref="F53" r:id="rId102"/>
+    <hyperlink ref="E54" r:id="rId103"/>
+    <hyperlink ref="F54" r:id="rId104"/>
+    <hyperlink ref="E55" r:id="rId105"/>
+    <hyperlink ref="F55" r:id="rId106"/>
+    <hyperlink ref="E56" r:id="rId107"/>
+    <hyperlink ref="F56" r:id="rId108"/>
+    <hyperlink ref="E57" r:id="rId109"/>
+    <hyperlink ref="F57" r:id="rId110"/>
+    <hyperlink ref="E58" r:id="rId111"/>
+    <hyperlink ref="F58" r:id="rId112"/>
+    <hyperlink ref="E59" r:id="rId113"/>
+    <hyperlink ref="F59" r:id="rId114"/>
+    <hyperlink ref="E60" r:id="rId115"/>
+    <hyperlink ref="F60" r:id="rId116"/>
+    <hyperlink ref="E61" r:id="rId117"/>
+    <hyperlink ref="F61" r:id="rId118"/>
+    <hyperlink ref="E62" r:id="rId119"/>
+    <hyperlink ref="F62" r:id="rId120"/>
+    <hyperlink ref="E63" r:id="rId121"/>
+    <hyperlink ref="F63" r:id="rId122"/>
+    <hyperlink ref="E64" r:id="rId123"/>
+    <hyperlink ref="F64" r:id="rId124"/>
+    <hyperlink ref="E65" r:id="rId125"/>
+    <hyperlink ref="F65" r:id="rId126"/>
+    <hyperlink ref="E66" r:id="rId127"/>
+    <hyperlink ref="F66" r:id="rId128"/>
+    <hyperlink ref="E67" r:id="rId129"/>
+    <hyperlink ref="F67" r:id="rId130"/>
+    <hyperlink ref="E68" r:id="rId131"/>
+    <hyperlink ref="F68" r:id="rId132"/>
+    <hyperlink ref="F69" r:id="rId133"/>
+    <hyperlink ref="E70" r:id="rId134"/>
+    <hyperlink ref="F70" r:id="rId135"/>
+    <hyperlink ref="E71" r:id="rId136"/>
+    <hyperlink ref="F71" r:id="rId137"/>
+    <hyperlink ref="E72" r:id="rId138"/>
+    <hyperlink ref="F72" r:id="rId139"/>
+    <hyperlink ref="F73" r:id="rId140"/>
+    <hyperlink ref="E74" r:id="rId141"/>
+    <hyperlink ref="F74" r:id="rId142"/>
+    <hyperlink ref="E75" r:id="rId143"/>
+    <hyperlink ref="F75" r:id="rId144"/>
+    <hyperlink ref="F76" r:id="rId145"/>
+    <hyperlink ref="E77" r:id="rId146"/>
+    <hyperlink ref="F77" r:id="rId147"/>
+    <hyperlink ref="E78" r:id="rId148"/>
+    <hyperlink ref="F78" r:id="rId149"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>