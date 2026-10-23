--- v0 (2026-09-03)
+++ v1 (2026-10-23)
@@ -8,80 +8,176 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="271" uniqueCount="152">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="331" uniqueCount="184">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>09/10/2026</t>
+  </si>
+  <si>
+    <t>BD4E1814F5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto targhe</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>08/10/2026</t>
+  </si>
+  <si>
+    <t>BD492E4548</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - servizi sorveglianza sanitaria</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>BD30B6744C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - servizi internet</t>
+  </si>
+  <si>
+    <t>BD308A802B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto bandiere</t>
+  </si>
+  <si>
+    <t>29/09/2026</t>
+  </si>
+  <si>
+    <t>BD26B1EEC8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - sim telefoniche impianto allarme</t>
+  </si>
+  <si>
+    <t>BD2668B873</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto materiale cancelleria</t>
+  </si>
+  <si>
+    <t>BD26268E87</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto dispositivi digitali</t>
+  </si>
+  <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t>BD21C81F1B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto licenze</t>
+  </si>
+  <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t>BCF8D37C21</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto materiale di pulizia</t>
+  </si>
+  <si>
+    <t>09/09/2026</t>
+  </si>
+  <si>
+    <t>BCEA87BA31</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - servizi di migrazione avanzata per scuole-gestione firma digitale</t>
+  </si>
+  <si>
+    <t>07/09/2026</t>
+  </si>
+  <si>
+    <t>BCE3400AC6</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO SUSSIDI DIDATTICI</t>
+  </si>
+  <si>
+    <t>BCE31ADFC2</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - servizi di consulenza AT</t>
+  </si>
+  <si>
     <t>30/07/2026</t>
   </si>
   <si>
     <t>BC923F2104</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura schede sim</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>10/07/2026</t>
   </si>
   <si>
     <t>BC5CCC0642</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizi di formazione</t>
   </si>
   <si>
     <t>06/07/2026</t>
   </si>
   <si>
     <t>BC468E8F73</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizi fotocopiatori multifunzione</t>
   </si>
   <si>
     <t>17/06/2026</t>
   </si>
   <si>
     <t>BC10B22707</t>
   </si>
@@ -854,1138 +950,1378 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC923F2104" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/cbf7b687-49e2-472b-bc9b-e04e4f76f4c2" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5CCC0642" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/9509f159-e55b-42e1-9d6f-605f5c5df987" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC468E8F73" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/499db576-5192-4a09-b730-fa7770d8f34b" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC10B22707" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/373a7efa-f46c-4fd7-8301-ed1dbad81444" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCE1AE9A7" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/70ead6c4-13d6-4bb6-a1be-fb0bf2390355" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCDDC0B79" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/8124cccd-2737-4a5b-8f7f-2ba3d3ab7adb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB6268021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/b24f371f-2170-4d22-800a-6d951b8a80eb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8F374C5B" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/e9da8fc2-9b44-4e70-8cd3-da9a38bd9ae4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7FBFB3D1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/79339ad4-43f9-4879-91e0-699a25adb401" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7496C9E6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/e541cfc7-0540-4025-a7ea-4c717376b41b" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6FF24D65" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/ebf8a1f4-0579-464c-abc0-438068a45ab1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5DFC472B" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/cf3e1d46-d00a-41e4-b740-721015e3b337" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5DC9569C" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/33b29486-ab54-4916-918c-3b8b3dded33f" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5CB85207" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/fb20bba0-a4c7-4cfe-9617-c090d8189707" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3EC4CA74" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/7694ff5f-68df-474e-b397-ff5bcc4067b5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3E958A95" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/125ea0f9-314b-4df2-809a-4d7ea93663a6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB12B5BE05" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/30867814-89c1-4741-afe0-ae2cc4709bea" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1256B7AF" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/72af0382-1b8e-44c8-ba86-abe9d557cad1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFE6631D3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/e115b2db-4de9-4582-8adc-ac663e1b702c" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF85E0CF3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/14a98f1b-224e-47f3-839d-017cc353f6a2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF860C146" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/beca8128-abc5-4fb5-bf59-acd3783feaed" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF5DA384D" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/c73d44f2-5acf-486a-8d4e-ca1aecd57f49" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE3EC6E2A" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/80635828-abf6-4bb4-b0ae-03cbcc9a77ae" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADE563A85" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/25f1fc9d-fd13-403c-be83-1af96119769a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC3A05DD4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/c0a21296-310f-484f-9e31-7f2072d97f32" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB9C91E9D" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/3acb8e05-b0e0-43f1-a9a3-41fbc4fbacc7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA2C8ED3D" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/be95295d-fd0f-4e10-b7d2-23184f86d1a9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA28129E2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/84913283-4ca2-47ae-aa31-39fe8750437e" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8D37764C" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/a6926c41-3910-4bf0-865a-b8f06b813dd1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA833A315A" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/e80c0c99-a8cc-486a-84c4-c2c537f1a5ae" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA83BDDB44" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/5806e387-256a-4901-b2a7-713f057c9d11" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7E76EE00" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/016a7495-cd14-401b-9f2e-1cd1785173db" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA64694ED2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/5d16db39-c476-4416-accf-f484b83700fa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6404D0B3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/d47e95e4-4dd1-4501-812b-86b2aaaaa277" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5FD4A3F1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/622a6f30-bdaa-464b-afba-0cf45849b21d" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5F6A79E0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/ff4aef67-1e11-4ab6-8255-b1b00068f46b" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA391BF09C" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/e7406131-1842-461c-9f72-29a67e912a9a" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1D7A0709" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/4e3fd666-91c8-4239-9db3-c1c0e8da28c6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1873F25D" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/2bb7bd9b-546e-4ba5-96e2-ff9b27871cd7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F615FCEC" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/8343ffce-e4a0-4fd1-b96b-192527b630dd" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B076EC05" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/5758f4bc-bb92-406e-b584-492bcc4c7036" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99BBA3E23" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/af6145c0-fb90-46a8-a067-ddb5982eb018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98AD49440" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/b2153b81-b381-49e0-bb1a-065efb23367b" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97BAD501F" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/fedcc085-4e2d-4f78-b1a6-399a2abc646d" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97BC006DB" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/dcb9a821-fb48-4b8a-8701-6cb56c00930d" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9278A0345" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/c3f4af29-2b91-4d8b-a4b2-fd991e2e1535" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9265CDA7F" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/208d96e7-6348-42ed-9221-56003ced2b6e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DEBC3CB5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/12a7ca91-31ee-4fb6-91a0-8063df5fa3d0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BEFC682F" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/6c8e3105-75a5-455b-bb17-bef56767160d" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BEA7DBA6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/4fb49245-6700-47e3-b671-03eaecf25ed8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8ADA95950" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/17669229-7cdc-4484-bd52-69cbdd5cc5a6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AB92D7FB" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/4ae4c1dc-71bd-44e1-adc4-7ab36742c8c8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8997EC4D1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/a2f329a4-8e62-4901-a1df-b5196c19ce3c" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4E1814F5" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/786cd3c1-ef77-4880-ae04-2721ea148960" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD492E4548" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/121d180c-f617-4653-b37e-33f8dd0eea22" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD30B6744C" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/b69c4fb8-8cef-418a-ad7c-bf46c9862c8c" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD308A802B" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/9039d258-121f-47e5-b821-5e2b19ec2931" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD26B1EEC8" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/2662fc20-9c96-457c-9eac-dfc683bf7fb1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2668B873" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/e1dce381-0fd6-43b8-a3d3-ae6aee763017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD26268E87" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/99f6b743-936b-4028-8202-24f08142fa91" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD21C81F1B" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/2b8a7efa-bdd5-4dce-b9a9-9dbf33cb2e49" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF8D37C21" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/8611a262-ff89-4be1-90b0-d22fa0501316" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEA87BA31" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/3fefe800-f2f4-4b47-b005-be61f2623ae5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE3400AC6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/65fa8e65-75e5-4c4d-b6f1-859cd540c100" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE31ADFC2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/a0fde6b8-81b8-43d0-8f9a-85f323fb510e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC923F2104" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/cbf7b687-49e2-472b-bc9b-e04e4f76f4c2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5CCC0642" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/9509f159-e55b-42e1-9d6f-605f5c5df987" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC468E8F73" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/499db576-5192-4a09-b730-fa7770d8f34b" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC10B22707" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/373a7efa-f46c-4fd7-8301-ed1dbad81444" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCE1AE9A7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/70ead6c4-13d6-4bb6-a1be-fb0bf2390355" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCDDC0B79" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/8124cccd-2737-4a5b-8f7f-2ba3d3ab7adb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB6268021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/b24f371f-2170-4d22-800a-6d951b8a80eb" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8F374C5B" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/e9da8fc2-9b44-4e70-8cd3-da9a38bd9ae4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7FBFB3D1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/79339ad4-43f9-4879-91e0-699a25adb401" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7496C9E6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/e541cfc7-0540-4025-a7ea-4c717376b41b" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6FF24D65" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/ebf8a1f4-0579-464c-abc0-438068a45ab1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5DFC472B" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/cf3e1d46-d00a-41e4-b740-721015e3b337" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5DC9569C" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/33b29486-ab54-4916-918c-3b8b3dded33f" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5CB85207" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/fb20bba0-a4c7-4cfe-9617-c090d8189707" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3EC4CA74" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/7694ff5f-68df-474e-b397-ff5bcc4067b5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3E958A95" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/125ea0f9-314b-4df2-809a-4d7ea93663a6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB12B5BE05" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/30867814-89c1-4741-afe0-ae2cc4709bea" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1256B7AF" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/72af0382-1b8e-44c8-ba86-abe9d557cad1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFE6631D3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/e115b2db-4de9-4582-8adc-ac663e1b702c" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF85E0CF3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/14a98f1b-224e-47f3-839d-017cc353f6a2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF860C146" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/beca8128-abc5-4fb5-bf59-acd3783feaed" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF5DA384D" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/c73d44f2-5acf-486a-8d4e-ca1aecd57f49" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE3EC6E2A" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/80635828-abf6-4bb4-b0ae-03cbcc9a77ae" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADE563A85" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/25f1fc9d-fd13-403c-be83-1af96119769a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC3A05DD4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/c0a21296-310f-484f-9e31-7f2072d97f32" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB9C91E9D" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/3acb8e05-b0e0-43f1-a9a3-41fbc4fbacc7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA2C8ED3D" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/be95295d-fd0f-4e10-b7d2-23184f86d1a9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA28129E2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/84913283-4ca2-47ae-aa31-39fe8750437e" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8D37764C" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/a6926c41-3910-4bf0-865a-b8f06b813dd1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA833A315A" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/e80c0c99-a8cc-486a-84c4-c2c537f1a5ae" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA83BDDB44" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/5806e387-256a-4901-b2a7-713f057c9d11" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7E76EE00" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/016a7495-cd14-401b-9f2e-1cd1785173db" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA64694ED2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/5d16db39-c476-4416-accf-f484b83700fa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6404D0B3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/d47e95e4-4dd1-4501-812b-86b2aaaaa277" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5FD4A3F1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/622a6f30-bdaa-464b-afba-0cf45849b21d" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5F6A79E0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/ff4aef67-1e11-4ab6-8255-b1b00068f46b" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA391BF09C" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/e7406131-1842-461c-9f72-29a67e912a9a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1D7A0709" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/4e3fd666-91c8-4239-9db3-c1c0e8da28c6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1873F25D" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/2bb7bd9b-546e-4ba5-96e2-ff9b27871cd7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F615FCEC" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/8343ffce-e4a0-4fd1-b96b-192527b630dd" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B076EC05" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/5758f4bc-bb92-406e-b584-492bcc4c7036" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99BBA3E23" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/af6145c0-fb90-46a8-a067-ddb5982eb018" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98AD49440" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/b2153b81-b381-49e0-bb1a-065efb23367b" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97BAD501F" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/fedcc085-4e2d-4f78-b1a6-399a2abc646d" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97BC006DB" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/dcb9a821-fb48-4b8a-8701-6cb56c00930d" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9278A0345" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/c3f4af29-2b91-4d8b-a4b2-fd991e2e1535" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9265CDA7F" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/208d96e7-6348-42ed-9221-56003ced2b6e" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DEBC3CB5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/12a7ca91-31ee-4fb6-91a0-8063df5fa3d0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BEFC682F" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/6c8e3105-75a5-455b-bb17-bef56767160d" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BEA7DBA6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/4fb49245-6700-47e3-b671-03eaecf25ed8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8ADA95950" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/17669229-7cdc-4484-bd52-69cbdd5cc5a6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AB92D7FB" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/4ae4c1dc-71bd-44e1-adc4-7ab36742c8c8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8997EC4D1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86300C/amministrazione-trasparente/atti-amministrazioni-enti/a2f329a4-8e62-4901-a1df-b5196c19ce3c" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F54"/>
+  <dimension ref="A1:F66"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>8450</v>
+        <v>11044</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>8192</v>
+        <v>109999</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4">
-        <v>8075</v>
+        <v>10676</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5">
+        <v>10671</v>
+      </c>
+      <c r="C5" t="s">
         <v>16</v>
       </c>
-      <c r="B5">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6">
+        <v>10496</v>
+      </c>
+      <c r="C6" t="s">
         <v>19</v>
       </c>
-      <c r="B6">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B7">
-        <v>6606</v>
+        <v>10488</v>
       </c>
       <c r="C7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8">
+        <v>10484</v>
+      </c>
+      <c r="C8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D8" t="s">
         <v>24</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9">
+        <v>10417</v>
+      </c>
+      <c r="C9" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9" t="s">
         <v>27</v>
-      </c>
-[...7 lines deleted...]
-        <v>29</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10">
+        <v>9603</v>
+      </c>
+      <c r="C10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D10" t="s">
         <v>30</v>
-      </c>
-[...7 lines deleted...]
-        <v>32</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11">
+        <v>9331</v>
+      </c>
+      <c r="C11" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11" t="s">
         <v>33</v>
-      </c>
-[...7 lines deleted...]
-        <v>35</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12">
+        <v>9156</v>
+      </c>
+      <c r="C12" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12" t="s">
         <v>36</v>
-      </c>
-[...7 lines deleted...]
-        <v>38</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="B13">
-        <v>4909</v>
+        <v>9153</v>
       </c>
       <c r="C13" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14">
-        <v>4901</v>
+        <v>8450</v>
       </c>
       <c r="C14" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D14" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B15">
-        <v>4894</v>
+        <v>8192</v>
       </c>
       <c r="C15" t="s">
+        <v>43</v>
+      </c>
+      <c r="D15" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
+        <v>45</v>
+      </c>
+      <c r="B16">
+        <v>8075</v>
+      </c>
+      <c r="C16" t="s">
         <v>46</v>
       </c>
-      <c r="B16">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B17">
-        <v>4453</v>
+        <v>7418</v>
       </c>
       <c r="C17" t="s">
         <v>49</v>
       </c>
       <c r="D17" t="s">
         <v>50</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>51</v>
       </c>
       <c r="B18">
-        <v>3943</v>
+        <v>6617</v>
       </c>
       <c r="C18" t="s">
         <v>52</v>
       </c>
       <c r="D18" t="s">
         <v>53</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>51</v>
       </c>
       <c r="B19">
-        <v>3934</v>
+        <v>6606</v>
       </c>
       <c r="C19" t="s">
         <v>54</v>
       </c>
       <c r="D19" t="s">
         <v>55</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>56</v>
       </c>
       <c r="B20">
-        <v>3662</v>
+        <v>6264</v>
       </c>
       <c r="C20" t="s">
         <v>57</v>
       </c>
       <c r="D20" t="s">
         <v>58</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>59</v>
       </c>
       <c r="B21">
-        <v>3598</v>
+        <v>5677</v>
       </c>
       <c r="C21" t="s">
         <v>60</v>
       </c>
       <c r="D21" t="s">
         <v>61</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="B22">
-        <v>3595</v>
+        <v>5456</v>
       </c>
       <c r="C22" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D22" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="B23">
-        <v>3588</v>
+        <v>5302</v>
       </c>
       <c r="C23" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D23" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B24">
-        <v>3307</v>
+        <v>5238</v>
       </c>
       <c r="C24" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D24" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B25">
-        <v>3234</v>
+        <v>4909</v>
       </c>
       <c r="C25" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D25" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B26">
-        <v>2823</v>
+        <v>4901</v>
       </c>
       <c r="C26" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D26" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="B27">
-        <v>2641</v>
+        <v>4894</v>
       </c>
       <c r="C27" t="s">
         <v>76</v>
       </c>
       <c r="D27" t="s">
         <v>77</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>78</v>
       </c>
       <c r="B28">
-        <v>2319</v>
+        <v>4458</v>
       </c>
       <c r="C28" t="s">
         <v>79</v>
       </c>
       <c r="D28" t="s">
         <v>80</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>78</v>
       </c>
       <c r="B29">
-        <v>2315</v>
+        <v>4453</v>
       </c>
       <c r="C29" t="s">
         <v>81</v>
       </c>
       <c r="D29" t="s">
         <v>82</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>83</v>
       </c>
       <c r="B30">
-        <v>2001</v>
+        <v>3943</v>
       </c>
       <c r="C30" t="s">
         <v>84</v>
       </c>
       <c r="D30" t="s">
         <v>85</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
+        <v>83</v>
+      </c>
+      <c r="B31">
+        <v>3934</v>
+      </c>
+      <c r="C31" t="s">
         <v>86</v>
       </c>
-      <c r="B31">
-[...2 lines deleted...]
-      <c r="C31" t="s">
+      <c r="D31" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B32">
-        <v>1844</v>
+        <v>3662</v>
       </c>
       <c r="C32" t="s">
         <v>89</v>
       </c>
       <c r="D32" t="s">
         <v>90</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>91</v>
       </c>
       <c r="B33">
-        <v>1808</v>
+        <v>3598</v>
       </c>
       <c r="C33" t="s">
         <v>92</v>
       </c>
       <c r="D33" t="s">
         <v>93</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
+        <v>91</v>
+      </c>
+      <c r="B34">
+        <v>3595</v>
+      </c>
+      <c r="C34" t="s">
         <v>94</v>
       </c>
-      <c r="B34">
-[...2 lines deleted...]
-      <c r="C34" t="s">
+      <c r="D34" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="B35">
-        <v>1446</v>
+        <v>3588</v>
       </c>
       <c r="C35" t="s">
+        <v>96</v>
+      </c>
+      <c r="D35" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
+        <v>98</v>
+      </c>
+      <c r="B36">
+        <v>3307</v>
+      </c>
+      <c r="C36" t="s">
         <v>99</v>
       </c>
-      <c r="B36">
-[...2 lines deleted...]
-      <c r="C36" t="s">
+      <c r="D36" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B37">
-        <v>1379</v>
+        <v>3234</v>
       </c>
       <c r="C37" t="s">
         <v>102</v>
       </c>
       <c r="D37" t="s">
         <v>103</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
         <v>104</v>
       </c>
       <c r="B38">
-        <v>1072</v>
+        <v>2823</v>
       </c>
       <c r="C38" t="s">
         <v>105</v>
       </c>
       <c r="D38" t="s">
         <v>106</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
         <v>107</v>
       </c>
       <c r="B39">
-        <v>732</v>
+        <v>2641</v>
       </c>
       <c r="C39" t="s">
         <v>108</v>
       </c>
       <c r="D39" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>110</v>
       </c>
       <c r="B40">
-        <v>658</v>
+        <v>2319</v>
       </c>
       <c r="C40" t="s">
         <v>111</v>
       </c>
       <c r="D40" t="s">
         <v>112</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
+        <v>110</v>
+      </c>
+      <c r="B41">
+        <v>2315</v>
+      </c>
+      <c r="C41" t="s">
         <v>113</v>
       </c>
-      <c r="B41">
-[...2 lines deleted...]
-      <c r="C41" t="s">
+      <c r="D41" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
+        <v>115</v>
+      </c>
+      <c r="B42">
+        <v>2001</v>
+      </c>
+      <c r="C42" t="s">
         <v>116</v>
       </c>
-      <c r="B42">
-[...2 lines deleted...]
-      <c r="C42" t="s">
+      <c r="D42" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
+        <v>118</v>
+      </c>
+      <c r="B43">
+        <v>1879</v>
+      </c>
+      <c r="C43" t="s">
         <v>119</v>
       </c>
-      <c r="B43">
-[...2 lines deleted...]
-      <c r="C43" t="s">
+      <c r="D43" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
+        <v>118</v>
+      </c>
+      <c r="B44">
+        <v>1844</v>
+      </c>
+      <c r="C44" t="s">
+        <v>121</v>
+      </c>
+      <c r="D44" t="s">
         <v>122</v>
-      </c>
-[...7 lines deleted...]
-        <v>124</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
+        <v>123</v>
+      </c>
+      <c r="B45">
+        <v>1808</v>
+      </c>
+      <c r="C45" t="s">
+        <v>124</v>
+      </c>
+      <c r="D45" t="s">
         <v>125</v>
-      </c>
-[...7 lines deleted...]
-        <v>127</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B46">
-        <v>14269</v>
+        <v>1448</v>
       </c>
       <c r="C46" t="s">
+        <v>127</v>
+      </c>
+      <c r="D46" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
+        <v>126</v>
+      </c>
+      <c r="B47">
+        <v>1446</v>
+      </c>
+      <c r="C47" t="s">
+        <v>129</v>
+      </c>
+      <c r="D47" t="s">
         <v>130</v>
-      </c>
-[...7 lines deleted...]
-        <v>132</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B48">
-        <v>13173</v>
+        <v>1384</v>
       </c>
       <c r="C48" t="s">
+        <v>132</v>
+      </c>
+      <c r="D48" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
+        <v>131</v>
+      </c>
+      <c r="B49">
+        <v>1379</v>
+      </c>
+      <c r="C49" t="s">
+        <v>134</v>
+      </c>
+      <c r="D49" t="s">
         <v>135</v>
-      </c>
-[...7 lines deleted...]
-        <v>137</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
+        <v>136</v>
+      </c>
+      <c r="B50">
+        <v>1072</v>
+      </c>
+      <c r="C50" t="s">
+        <v>137</v>
+      </c>
+      <c r="D50" t="s">
         <v>138</v>
-      </c>
-[...7 lines deleted...]
-        <v>140</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B51">
-        <v>11782</v>
+        <v>732</v>
       </c>
       <c r="C51" t="s">
+        <v>140</v>
+      </c>
+      <c r="D51" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
+        <v>142</v>
+      </c>
+      <c r="B52">
+        <v>658</v>
+      </c>
+      <c r="C52" t="s">
         <v>143</v>
       </c>
-      <c r="B52">
-[...2 lines deleted...]
-      <c r="C52" t="s">
+      <c r="D52" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
+        <v>145</v>
+      </c>
+      <c r="B53">
+        <v>312</v>
+      </c>
+      <c r="C53" t="s">
         <v>146</v>
       </c>
-      <c r="B53">
-[...2 lines deleted...]
-      <c r="C53" t="s">
+      <c r="D53" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
+        <v>148</v>
+      </c>
+      <c r="B54">
+        <v>14748</v>
+      </c>
+      <c r="C54" t="s">
         <v>149</v>
       </c>
-      <c r="B54">
+      <c r="D54" t="s">
+        <v>150</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>151</v>
+      </c>
+      <c r="B55">
+        <v>14576</v>
+      </c>
+      <c r="C55" t="s">
+        <v>152</v>
+      </c>
+      <c r="D55" t="s">
+        <v>153</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>154</v>
+      </c>
+      <c r="B56">
+        <v>14410</v>
+      </c>
+      <c r="C56" t="s">
+        <v>155</v>
+      </c>
+      <c r="D56" t="s">
+        <v>156</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>157</v>
+      </c>
+      <c r="B57">
+        <v>14272</v>
+      </c>
+      <c r="C57" t="s">
+        <v>158</v>
+      </c>
+      <c r="D57" t="s">
+        <v>159</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>157</v>
+      </c>
+      <c r="B58">
+        <v>14269</v>
+      </c>
+      <c r="C58" t="s">
+        <v>160</v>
+      </c>
+      <c r="D58" t="s">
+        <v>161</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>162</v>
+      </c>
+      <c r="B59">
+        <v>13196</v>
+      </c>
+      <c r="C59" t="s">
+        <v>163</v>
+      </c>
+      <c r="D59" t="s">
+        <v>164</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>162</v>
+      </c>
+      <c r="B60">
+        <v>13173</v>
+      </c>
+      <c r="C60" t="s">
+        <v>165</v>
+      </c>
+      <c r="D60" t="s">
+        <v>166</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>167</v>
+      </c>
+      <c r="B61">
+        <v>12201</v>
+      </c>
+      <c r="C61" t="s">
+        <v>168</v>
+      </c>
+      <c r="D61" t="s">
+        <v>169</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>170</v>
+      </c>
+      <c r="B62">
+        <v>11788</v>
+      </c>
+      <c r="C62" t="s">
+        <v>171</v>
+      </c>
+      <c r="D62" t="s">
+        <v>172</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>170</v>
+      </c>
+      <c r="B63">
+        <v>11782</v>
+      </c>
+      <c r="C63" t="s">
+        <v>173</v>
+      </c>
+      <c r="D63" t="s">
+        <v>174</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>175</v>
+      </c>
+      <c r="B64">
+        <v>11491</v>
+      </c>
+      <c r="C64" t="s">
+        <v>176</v>
+      </c>
+      <c r="D64" t="s">
+        <v>177</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>178</v>
+      </c>
+      <c r="B65">
+        <v>11419</v>
+      </c>
+      <c r="C65" t="s">
+        <v>179</v>
+      </c>
+      <c r="D65" t="s">
+        <v>180</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>181</v>
+      </c>
+      <c r="B66">
         <v>11154</v>
       </c>
-      <c r="C54" t="s">
-[...8 lines deleted...]
-      <c r="F54" s="2" t="s">
+      <c r="C66" t="s">
+        <v>182</v>
+      </c>
+      <c r="D66" t="s">
+        <v>183</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
     <hyperlink ref="E6" r:id="rId9"/>
     <hyperlink ref="F6" r:id="rId10"/>
     <hyperlink ref="E7" r:id="rId11"/>
     <hyperlink ref="F7" r:id="rId12"/>
     <hyperlink ref="E8" r:id="rId13"/>
     <hyperlink ref="F8" r:id="rId14"/>
     <hyperlink ref="E9" r:id="rId15"/>
     <hyperlink ref="F9" r:id="rId16"/>
     <hyperlink ref="E10" r:id="rId17"/>
     <hyperlink ref="F10" r:id="rId18"/>
     <hyperlink ref="E11" r:id="rId19"/>
     <hyperlink ref="F11" r:id="rId20"/>
@@ -2053,50 +2389,74 @@
     <hyperlink ref="F42" r:id="rId82"/>
     <hyperlink ref="E43" r:id="rId83"/>
     <hyperlink ref="F43" r:id="rId84"/>
     <hyperlink ref="E44" r:id="rId85"/>
     <hyperlink ref="F44" r:id="rId86"/>
     <hyperlink ref="E45" r:id="rId87"/>
     <hyperlink ref="F45" r:id="rId88"/>
     <hyperlink ref="E46" r:id="rId89"/>
     <hyperlink ref="F46" r:id="rId90"/>
     <hyperlink ref="E47" r:id="rId91"/>
     <hyperlink ref="F47" r:id="rId92"/>
     <hyperlink ref="E48" r:id="rId93"/>
     <hyperlink ref="F48" r:id="rId94"/>
     <hyperlink ref="E49" r:id="rId95"/>
     <hyperlink ref="F49" r:id="rId96"/>
     <hyperlink ref="E50" r:id="rId97"/>
     <hyperlink ref="F50" r:id="rId98"/>
     <hyperlink ref="E51" r:id="rId99"/>
     <hyperlink ref="F51" r:id="rId100"/>
     <hyperlink ref="E52" r:id="rId101"/>
     <hyperlink ref="F52" r:id="rId102"/>
     <hyperlink ref="E53" r:id="rId103"/>
     <hyperlink ref="F53" r:id="rId104"/>
     <hyperlink ref="E54" r:id="rId105"/>
     <hyperlink ref="F54" r:id="rId106"/>
+    <hyperlink ref="E55" r:id="rId107"/>
+    <hyperlink ref="F55" r:id="rId108"/>
+    <hyperlink ref="E56" r:id="rId109"/>
+    <hyperlink ref="F56" r:id="rId110"/>
+    <hyperlink ref="E57" r:id="rId111"/>
+    <hyperlink ref="F57" r:id="rId112"/>
+    <hyperlink ref="E58" r:id="rId113"/>
+    <hyperlink ref="F58" r:id="rId114"/>
+    <hyperlink ref="E59" r:id="rId115"/>
+    <hyperlink ref="F59" r:id="rId116"/>
+    <hyperlink ref="E60" r:id="rId117"/>
+    <hyperlink ref="F60" r:id="rId118"/>
+    <hyperlink ref="E61" r:id="rId119"/>
+    <hyperlink ref="F61" r:id="rId120"/>
+    <hyperlink ref="E62" r:id="rId121"/>
+    <hyperlink ref="F62" r:id="rId122"/>
+    <hyperlink ref="E63" r:id="rId123"/>
+    <hyperlink ref="F63" r:id="rId124"/>
+    <hyperlink ref="E64" r:id="rId125"/>
+    <hyperlink ref="F64" r:id="rId126"/>
+    <hyperlink ref="E65" r:id="rId127"/>
+    <hyperlink ref="F65" r:id="rId128"/>
+    <hyperlink ref="E66" r:id="rId129"/>
+    <hyperlink ref="F66" r:id="rId130"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>