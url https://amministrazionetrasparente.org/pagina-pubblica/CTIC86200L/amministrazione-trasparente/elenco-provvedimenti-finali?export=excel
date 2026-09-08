--- v0 (2026-07-25)
+++ v1 (2026-09-08)
@@ -8,1197 +8,1248 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="381" uniqueCount="364">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="661" uniqueCount="374">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
     <t>11/06/2026</t>
   </si>
   <si>
     <t>BBFE0903B3</t>
   </si>
   <si>
     <t>Decisione a contrarre - l’acquisto di servizi di installazione terminale Kronos e trasferta operatore - Viale Nitta ed. B</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BBFE0903B3</t>
-[...2 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/852d3b0b-7b98-4735-b7fc-297dde70227d</t>
+    <t>Link</t>
   </si>
   <si>
     <t>04/06/2026</t>
   </si>
   <si>
     <t>BBE6B1B3F5</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - noleggio n° 02 pullman per visita didattica presso
 Parco Jurassico di Zafferana Etnea</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BBE6B1B3F5</t>
-[...4 lines deleted...]
-  <si>
     <t>21/05/2026</t>
   </si>
   <si>
     <t>BBC3ADADE4</t>
   </si>
   <si>
     <t>Decisione a contrarre - l’acquisto dei servizi per l'adeguamento al Regolamento UE 679 del 2016 - GDPR Nomina DPO nel triennio 01.06.2026-31.05.2029</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BBC3ADADE4</t>
-[...4 lines deleted...]
-  <si>
     <t>15/05/2026</t>
   </si>
   <si>
     <t>BBABDBCBE2</t>
   </si>
   <si>
     <t>Decisione a contrarre - PESTA Vision – Guardare oltre con l’Intelligenza Artificiale</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BBABDBCBE2</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2026</t>
   </si>
   <si>
     <t>BBA58D35D3</t>
   </si>
   <si>
     <t>Decisione a contrarre - l’acquisto di servizi di derattizzazione e sanificazione – Lab. Prof. IPSEOA Ed. A</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BBA58D35D3</t>
-[...4 lines deleted...]
-  <si>
     <t>08/05/2026</t>
   </si>
   <si>
     <t>BB952687F5</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto del servizio di cassa</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB952687F5</t>
-[...4 lines deleted...]
-  <si>
     <t>BB9301EC1E</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di servizi di formazione mediante OEI su MEPA</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB9301EC1E</t>
-[...4 lines deleted...]
-  <si>
     <t>BB92A7E7CC</t>
   </si>
   <si>
     <t>Decisione a contrarre - l’acquisto di servizi di formazione - corso sugli adempimenti normativi, organizzativi e tecnici per l'introduzione della IA negli Istituti scolastici.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB92A7E7CC</t>
-[...4 lines deleted...]
-  <si>
     <t>06/05/2026</t>
   </si>
   <si>
     <t>BB8B388C5B</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio di n° 01 pullman per visita guidata Monteserra “Casa delle Farfalle “ Viagrande (CT) Ditta Autoservizi CONDORELLI snc</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB8B388C5B</t>
-[...4 lines deleted...]
-  <si>
     <t>BB8B309390</t>
   </si>
   <si>
     <t>Decisione a contrarre - l’acquisto di materiale di facile consumo – Ditta DPS OFFICE SRL</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/dee027ff-e4bd-441b-a8fb-88768ca68e96</t>
   </si>
   <si>
     <t>04/05/2026</t>
   </si>
   <si>
     <t>BB822894CC</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - l’acquisto di
 derrate alimentari O.E. SICIL FOOD S.r.l.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB822894CC</t>
-[...4 lines deleted...]
-  <si>
     <t>23/04/2026</t>
   </si>
   <si>
     <t>BB62556074</t>
   </si>
   <si>
     <t>Decisione a contrarre - l’acquisto di bevande O.E. LP DISTRIBUZIONE BEVANDE DI LO PRESTI DOMENICO &amp; C. SAS</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB62556074</t>
-[...4 lines deleted...]
-  <si>
     <t>22/04/2026</t>
   </si>
   <si>
     <t>BB5D46CAB5</t>
   </si>
   <si>
     <t>Decisione a contrarre - l’acquisto di derrate alimentari – O. E. METRO ITALIA SPA</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB5D46CAB5</t>
-[...4 lines deleted...]
-  <si>
     <t>BB5ADA0691</t>
   </si>
   <si>
     <t>Decisione a contrarre - l’acquisto di attrezzature per il laboratorio caffè letterario – O. E. SAM TECNOLOGIE srls</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/0ba7093e-a91c-43ff-92ce-795430f5043a</t>
   </si>
   <si>
     <t>21/04/2026</t>
   </si>
   <si>
     <t>BB589D08E4</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - noleggio n° 02 pullman per visita didattica presso
 Polarettilandia - Dolfin SPA Riposto</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB589D08E4</t>
-[...4 lines deleted...]
-  <si>
     <t>16/04/2026</t>
   </si>
   <si>
     <t>BB4872FB7E</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di materiale di facile consumo.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB4872FB7E</t>
-[...4 lines deleted...]
-  <si>
     <t>15/04/2026</t>
   </si>
   <si>
     <t>BB41203A03</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto prodotti alimentari SicilFood s.r.l.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB41203A03</t>
-[...4 lines deleted...]
-  <si>
     <t>10/04/2026</t>
   </si>
   <si>
     <t>BB359FDD9B</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di biglietti bus turistico</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB359FDD9B</t>
-[...4 lines deleted...]
-  <si>
     <t>08/04/2026</t>
   </si>
   <si>
     <t>BB2B01DE2C</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto derrate alimentari Metro Italia S.p.A.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB2B01DE2C</t>
-[...4 lines deleted...]
-  <si>
     <t>03/04/2026</t>
   </si>
   <si>
     <t>BB23177AB2</t>
   </si>
   <si>
     <t>Decisione a contrarre - l’acquisto di derrate alimentari</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/6e11c836-d7ac-4d92-8f8e-2b3f40b7d51c</t>
   </si>
   <si>
     <t>BB2309D6CD</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - acquisto di biglietti spettacolo
 “Alice nel paese delle meraviglie” presso il teatro Metropolitan di Catania</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB2309D6CD</t>
-[...4 lines deleted...]
-  <si>
     <t>02/04/2026</t>
   </si>
   <si>
     <t>BB1FAF4EA9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento Diretto fuori MEPA acquisto di materiale di facile consumo.</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/678e9fd2-a9e7-49dd-8569-3755851d4150</t>
   </si>
   <si>
     <t>BB1DE868AC</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - intervento per riparazione e messa
 in sicurezza del cancello carrabile del plesso centrale.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB1DE868AC</t>
-[...4 lines deleted...]
-  <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>BB1B19C839</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto bevande</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB1B19C839</t>
-[...4 lines deleted...]
-  <si>
     <t>27/03/2026</t>
   </si>
   <si>
     <t>BB086878C9</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto biglietti Trenitalia quot. 00079267</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB086878C9</t>
-[...4 lines deleted...]
-  <si>
     <t>23/03/2026</t>
   </si>
   <si>
     <t>BAF6E6D321</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio pestalozzict.it (Dominio con Gestione DNS + Email) - Aruba SpA</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BAF6E6D321</t>
-[...4 lines deleted...]
-  <si>
     <t>20/03/2026</t>
   </si>
   <si>
     <t>BAF171B406</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto OEI MEPA software cloud ARGO SOFTWARE – Argo Magazzino Web - M1C1 PNRR</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BAF171B406</t>
-[...4 lines deleted...]
-  <si>
     <t>19/03/2026</t>
   </si>
   <si>
     <t>BAEB5597E9</t>
   </si>
   <si>
     <t>Decisione a contrarre - l’acquisto di derrate alimentari.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BAEB5597E9</t>
-[...4 lines deleted...]
-  <si>
     <t>10/03/2026</t>
   </si>
   <si>
     <t>BAC52F73BC</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto OEI MEPA software cloud ARGO SOFTWARE - Presenze web e MOF - M1C1 PNRR</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BAC52F73BC</t>
-[...4 lines deleted...]
-  <si>
     <t>BAC4914B14</t>
   </si>
   <si>
     <t>Decisione a contrarre - l’acquisto di schede Sandisk extreme memory card</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/65f32f1f-7485-464e-bd40-281af4518201</t>
   </si>
   <si>
     <t>09/03/2026</t>
   </si>
   <si>
     <t>BABE103A3B</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - acquisto di elettrodi
 adulto/bambino originali per defibrillatore. Nihon Kohden AED 3100 e AED 2100. Elettrodi
 adulto originali Defibtech per Lifeline.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BABE103A3B</t>
-[...4 lines deleted...]
-  <si>
     <t>06/03/2026</t>
   </si>
   <si>
     <t>BABA17CD93</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - intervento di allineamento infissi
 e fornitura, trasporto e posa in opera di una lastra in vetro camera per infisso.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BABA17CD93</t>
-[...4 lines deleted...]
-  <si>
     <t>02/03/2026</t>
   </si>
   <si>
     <t>BAA4BB419B</t>
   </si>
   <si>
     <t>Decisione a contrarre - finalizzata all’assistenza tecnica informatica presso sede centrale.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BAA4BB419B</t>
-[...4 lines deleted...]
-  <si>
     <t>BAA22CE17D</t>
   </si>
   <si>
     <t>Decisione a contrarre - finalizzata all’acquisto di derrate alimentari</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/eaea5476-e241-46ba-b610-728f2f66075a</t>
   </si>
   <si>
     <t>27/02/2026</t>
   </si>
   <si>
     <t>BAA078C30F</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - l’acquisto di materiale
 per piccola manutenzione.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BAA078C30F</t>
-[...4 lines deleted...]
-  <si>
     <t>25/02/2026</t>
   </si>
   <si>
     <t>BA94E1CBEA</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto beni ARGO SOFTWARE</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BA94E1CBEA</t>
-[...4 lines deleted...]
-  <si>
     <t>20/02/2026</t>
   </si>
   <si>
     <t>BA835319C8</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto beni ARGO SOFTWARE.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BA835319C8</t>
-[...4 lines deleted...]
-  <si>
     <t>17/02/2026</t>
   </si>
   <si>
     <t>BA73157A17</t>
   </si>
   <si>
     <t>Decisione a contrarre - all’acquisto di derrate alimentari.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BA73157A17</t>
-[...4 lines deleted...]
-  <si>
     <t>12/02/2026</t>
   </si>
   <si>
     <t>BA63B5CCC6</t>
   </si>
   <si>
     <t>Decisione a contrarre - finalizzata all’acquisto di derrate alimentari.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BA63B5CCC6</t>
-[...4 lines deleted...]
-  <si>
     <t>03/02/2026</t>
   </si>
   <si>
     <t>BA3F4167AB</t>
   </si>
   <si>
     <t>Decisione a contrarre - finalizzata all’acquisto di corsi di formazione sulla sicurezza.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BA3F4167AB</t>
-[...4 lines deleted...]
-  <si>
     <t>12/01/2026</t>
   </si>
   <si>
     <t>B9E803908E</t>
   </si>
   <si>
     <t>Decisione a contrarre - l’acquisto di materiale di pulizia</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B9E803908E</t>
-[...4 lines deleted...]
-  <si>
     <t>B9E7F05262</t>
   </si>
   <si>
     <t>Decisione a contrarre - all’acquisto di derrate alimentari</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B9E7F05262</t>
-[...4 lines deleted...]
-  <si>
     <t>07/01/2026</t>
   </si>
   <si>
     <t>B9DE778216</t>
   </si>
   <si>
     <t>Decisione a contrarre - rinnovo contratto di supporto, manutenzione e canone annuale Argo Software anno 2026.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B9DE778216</t>
-[...4 lines deleted...]
-  <si>
     <t>27/12/2025</t>
   </si>
   <si>
     <t>B9CE1A40D5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Secondo affidamento Diretto OEI MEPA acquisto di materiale pubblicitario – magneti personalizzati</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B9CE1A40D5</t>
-[...4 lines deleted...]
-  <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>B9887190D8</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di materiale pubblicitario – zerbini</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B9887190D8</t>
-[...4 lines deleted...]
-  <si>
     <t>05/12/2025</t>
   </si>
   <si>
     <t>B9819EC897</t>
   </si>
   <si>
     <t>Decisione a contrarre - all’acquisto di derrate alimentari;</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B9819EC897</t>
-[...4 lines deleted...]
-  <si>
     <t>27/11/2025</t>
   </si>
   <si>
     <t>B9437FF1F1</t>
   </si>
   <si>
     <t>Decisione a contrarre - assistenza tecnica informatica presso sede centrale.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B9437FF1F1</t>
-[...4 lines deleted...]
-  <si>
     <t>B943D7A7BA</t>
   </si>
   <si>
     <t>Decisione a contrarre - riparazione dei lavori elettrici presso la nostra sede centrale e succursale</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B943D7A7BA</t>
-[...4 lines deleted...]
-  <si>
     <t>26/11/2025</t>
   </si>
   <si>
     <t>B93CD0F28D</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto e sostituzione di maniglione antipanico</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B93CD0F28D</t>
-[...4 lines deleted...]
-  <si>
     <t>25/11/2025</t>
   </si>
   <si>
     <t>B93A5F9157</t>
   </si>
   <si>
     <t>Decisione a contrarre - all’acquisto di derrate alimentari,</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/a89fe021-cfec-47c6-9f77-5b7b7a4dc166</t>
   </si>
   <si>
     <t>24/11/2025</t>
   </si>
   <si>
     <t>B9345E03F3</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - l’acquisto di materiale
 per laboratori di cucina e sala</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B9345E03F3</t>
-[...4 lines deleted...]
-  <si>
     <t>19/11/2025</t>
   </si>
   <si>
     <t>B92FA59035</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - acquisto di bevande per
 esercitazioni laboratori di sala</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B92FA59035</t>
-[...4 lines deleted...]
-  <si>
     <t>14/11/2025</t>
   </si>
   <si>
     <t>B9342E919B</t>
   </si>
   <si>
     <t>Decisione a contrarre - all’acquisto di derrate alimentari per esercitazioni</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B9342E919B</t>
-[...4 lines deleted...]
-  <si>
     <t>B934721CD6</t>
   </si>
   <si>
     <t>Decisione a contrarre - l’acquisto di derrate alimentari per evento coffe’ break Università</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B934721CD6</t>
-[...4 lines deleted...]
-  <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>B912FBB9B3</t>
   </si>
   <si>
     <t>Decisione a contrarre - l’esecuzione di piccoli lavori edili e di impiantistica elettrica finalizzati all’adeguamento funzionale e al miglioramento tecnologico della Ho.Re.Ca. Area dell’Istituto</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B912FBB9B3</t>
-[...4 lines deleted...]
-  <si>
     <t>04/11/2025</t>
   </si>
   <si>
     <t>B910015798</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di derrate alimentari</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B910015798</t>
-[...4 lines deleted...]
-  <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>B8E756B5AF</t>
   </si>
   <si>
     <t>Decisione a contrarre - l’acquisto di n°11 postazioni informatiche</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/4aaa6f2f-0f6c-4980-8205-2a2111e54cdc</t>
   </si>
   <si>
     <t>B8DC853E41</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - installazione impianto per il
 trattamento dell’acqua con microfiltrazione presso il laboratorio di cucina V.le Nitta</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B8DC853E41</t>
-[...4 lines deleted...]
-  <si>
     <t>B8DCB4A09E</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - acquisto di toner per
 stampanti uffici di segreteria</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B8DCB4A09E</t>
-[...4 lines deleted...]
-  <si>
     <t>B8DCA93997</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - acquisto di materiale di
 cancelleria.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B8DCA93997</t>
-[...4 lines deleted...]
-  <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>B8E01602B2</t>
   </si>
   <si>
     <t>Decisione a contrarre - 'acquisto di derrate alimentari'</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/49d7d07c-8645-4cc7-bb17-0ce2979e1c8a</t>
   </si>
   <si>
     <t>28/10/2025</t>
   </si>
   <si>
     <t>B8CBE757B9</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - acquisto del Kit Google
 Education - 5 Licenze Teaching &amp; Learning Rinnovo 1 Anno Comprensivo di costi di
 attivazione e gestione.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B8CBE757B9</t>
-[...4 lines deleted...]
-  <si>
     <t>24/10/2025</t>
   </si>
   <si>
     <t>B8C983CCE1</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di N. 2 scaffali KALLAX per aule</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B8C983CCE1</t>
-[...4 lines deleted...]
-  <si>
     <t>B8C926E29B</t>
   </si>
   <si>
     <t>Decisione a contrarre - realizzazione di vetri camera composti da due vetri opachi V.le Nitta - Alberghiero;</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B8C926E29B</t>
-[...4 lines deleted...]
-  <si>
     <t>23/10/2025</t>
   </si>
   <si>
     <t>B8C1F16354</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio bus panoramico per tour Acicastello - Acitrezza</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B8C1F16354</t>
-[...4 lines deleted...]
-  <si>
     <t>10/10/2025</t>
   </si>
   <si>
     <t>B8996E9F12</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di materiale elettrico per installazione nuova linea Lan</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B8996E9F12</t>
-[...4 lines deleted...]
-  <si>
     <t>06/10/2025</t>
   </si>
   <si>
     <t>B88452536F</t>
   </si>
   <si>
     <t>Decisione a contrarre - assistenza tecnica informatica</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B88452536F</t>
-[...4 lines deleted...]
-  <si>
     <t>B87B0ACD67</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di carta per fotocopie</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B87B0ACD67</t>
-[...4 lines deleted...]
-  <si>
     <t>03/10/2025</t>
   </si>
   <si>
     <t>B8804D61BD</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di materiale di pulizia</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B8804D61BD</t>
-[...4 lines deleted...]
-  <si>
     <t>B87502988C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti Trenitalia.</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/24f56fd7-7925-4af2-83e5-1f21c8e8edde</t>
   </si>
   <si>
     <t>02/10/2025</t>
   </si>
   <si>
     <t>B8762C0FCA</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - acquisto di materiale di facile
 consumo per la Scuola dell’Infanzia</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B8762C0FCA</t>
-[...4 lines deleted...]
-  <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>B872E3DA48</t>
   </si>
   <si>
     <t>Decisione a contrarre - realizzazione e montaggio cancelletti di protezione in ferro completi di antiruggine.</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/5f7a874c-d036-4636-9a4e-6506ac14f6e0</t>
   </si>
   <si>
     <t>24/09/2025</t>
   </si>
   <si>
     <t>B8598ED0D5</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - acquisto di registri per la
 didattica.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B8598ED0D5</t>
-[...4 lines deleted...]
-  <si>
     <t>11/09/2025</t>
   </si>
   <si>
     <t>B8362DF151</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di materiale di pulizia.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B8362DF151</t>
-[...4 lines deleted...]
-  <si>
     <t>05/09/2025</t>
   </si>
   <si>
     <t>B82547BF26</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di derrate alimentari per il Progetto PESTA ANOTHER CHANGE;</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B82547BF26</t>
-[...2 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/352974f8-17f7-4c97-beae-e4b77452319f</t>
+    <t>26/08/2025</t>
+  </si>
+  <si>
+    <t>B80A9E89FD</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisizione di servizi di viaggio, vitto, alloggio e formazione</t>
+  </si>
+  <si>
+    <t>21/08/2025</t>
+  </si>
+  <si>
+    <t>B8016F991C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisizione di servizi di viaggio, vitto, alloggio e formazione.</t>
+  </si>
+  <si>
+    <t>07/08/2025</t>
+  </si>
+  <si>
+    <t>B7ED77A10D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - noleggio operativo firewall per adeguamento della rete d’Istituto</t>
+  </si>
+  <si>
+    <t>05/08/2025</t>
+  </si>
+  <si>
+    <t>B7E5609F84</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisizione di servizi viaggio, vitto, alloggio e formazione</t>
+  </si>
+  <si>
+    <t>28/07/2025</t>
+  </si>
+  <si>
+    <t>B7CB22D4ED</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto di colori per pittura ripristino locali scuola.</t>
+  </si>
+  <si>
+    <t>23/07/2025</t>
+  </si>
+  <si>
+    <t>B7BD15CEAD</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - realizzazione e montaggio di zanzariere fisse nel locale adibito a Vicepresidenza</t>
+  </si>
+  <si>
+    <t>17/07/2025</t>
+  </si>
+  <si>
+    <t>B7ACFA84DF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - rinnovo firma digitale
+Dirigente Scolastico su portale Argo Software.</t>
+  </si>
+  <si>
+    <t>16/07/2025</t>
+  </si>
+  <si>
+    <t>B7A88B8AC2</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto di colori per pittura ripristino locali scuola</t>
+  </si>
+  <si>
+    <t>10/07/2025</t>
+  </si>
+  <si>
+    <t>B798AF1E4A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - realizzazione e montaggio di zanzariere, fornitura e installazione di serratura e catenacci per porte in ferro</t>
+  </si>
+  <si>
+    <t>08/07/2025</t>
+  </si>
+  <si>
+    <t>B78F86F75E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto materiale piccola manutenzione</t>
+  </si>
+  <si>
+    <t>30/06/2025</t>
+  </si>
+  <si>
+    <t>B777521A32</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto di colori per pittura.</t>
+  </si>
+  <si>
+    <t>B775DC100E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - sostituzione maniglioni antipanico.</t>
+  </si>
+  <si>
+    <t>25/06/2025</t>
+  </si>
+  <si>
+    <t>B767586B86</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura ed installazione Radiocomando e Ricevitore</t>
+  </si>
+  <si>
+    <t>24/06/2025</t>
+  </si>
+  <si>
+    <t>B76575C722</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto di colori per pittura</t>
+  </si>
+  <si>
+    <t>19/06/2025</t>
+  </si>
+  <si>
+    <t>B7510CA894</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto biglietti ingresso Parco Avventura presso l'Associazione Don Bosco 2000 Impresa Sociale.</t>
+  </si>
+  <si>
+    <t>12/06/2025</t>
+  </si>
+  <si>
+    <t>B7405BE8D2</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura, installazione e collaudo impianto di automatizzazione n. 2 porte.</t>
+  </si>
+  <si>
+    <t>06/06/2025</t>
+  </si>
+  <si>
+    <t>B725F369C3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - eliminazione di corto circuito
+presa interbloccata frigo/bar con sostituzione dei cavi bruciati con nuovi e cablaggio. Plesso V.le
+Nitta</t>
+  </si>
+  <si>
+    <t>19/05/2025</t>
+  </si>
+  <si>
+    <t>B6EEAE354E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - l’acquisto di materiale igienico sanitario.</t>
+  </si>
+  <si>
+    <t>17/05/2025</t>
+  </si>
+  <si>
+    <t>B6F881915C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto di materiale pubblicitario – targhe e banner</t>
+  </si>
+  <si>
+    <t>06/05/2025</t>
+  </si>
+  <si>
+    <t>B6E54F39D2</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto di derrate alimentari per Erasmus</t>
+  </si>
+  <si>
+    <t>05/05/2025</t>
+  </si>
+  <si>
+    <t>B6B69436F2</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto di bevande per esercitazioni laboratori sala-bar</t>
+  </si>
+  <si>
+    <t>B6A6B92CA1</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - riparazioni elettriche presso il plesso di V.le Nitta e plesso Vill. S.Agata.</t>
+  </si>
+  <si>
+    <t>30/04/2025</t>
+  </si>
+  <si>
+    <t>B6A6C8A94A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - riparazioni elettriche presso il plesso di V.le Nitta e plesso Vill. S.Agata;</t>
+  </si>
+  <si>
+    <t>24/04/2025</t>
+  </si>
+  <si>
+    <t>B6AF899DC4</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto di derrate alimentari per esercitazione laboratori di cucina e sala.</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
+  </si>
+  <si>
+    <t>B650D9A6E8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - riparazioni elettriche presso il plesso di V.le Nitta e plesso Vill. S.Agata</t>
+  </si>
+  <si>
+    <t>31/03/2025</t>
+  </si>
+  <si>
+    <t>B646330598</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Titolo Progetto: Keep Calm and Enjoy Pestalozzi</t>
+  </si>
+  <si>
+    <t>24/03/2025</t>
+  </si>
+  <si>
+    <t>B649471ADD</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto aula immersiva</t>
+  </si>
+  <si>
+    <t>20/03/2025</t>
+  </si>
+  <si>
+    <t>B677219988</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - &lt; acquisto di derrate alimentari &gt;</t>
+  </si>
+  <si>
+    <t>B62207A459</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto di bevande per esercitazioni laboratori sala-bar.</t>
+  </si>
+  <si>
+    <t>B6225172F1</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto di etichette adesive per inventario – biblioteca scolastica</t>
+  </si>
+  <si>
+    <t>19/03/2025</t>
+  </si>
+  <si>
+    <t>B622DFB926</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto di materiale finalizzato alla realizzazione di uno spazio biblioteca e arredi da ufficio</t>
+  </si>
+  <si>
+    <t>18/03/2025</t>
+  </si>
+  <si>
+    <t>B616F8C28F</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - acquisto di carta A4 per le
+fotocopie.</t>
+  </si>
+  <si>
+    <t>B616EA0FCA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - acquisto di materiale per il
+Primo Soccorso.</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>B60E397388</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto di materiale igienico sanitario.</t>
+  </si>
+  <si>
+    <t>13/03/2025</t>
+  </si>
+  <si>
+    <t>B607BE0CF1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - acquisto di materiale
+didattico.</t>
+  </si>
+  <si>
+    <t>05/03/2025</t>
+  </si>
+  <si>
+    <t>B5E8E85BB6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - SERVIZIO
+DI MEDICO COMPETENTE E SORVEGLIANZA SANITARIA</t>
+  </si>
+  <si>
+    <t>27/02/2025</t>
+  </si>
+  <si>
+    <t>B5D507E9EE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto di bevande per esercitazioni laboratorio sala bar</t>
+  </si>
+  <si>
+    <t>26/02/2025</t>
+  </si>
+  <si>
+    <t>B5CE32E4CF</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto di materiale pubblicitario – Targa</t>
+  </si>
+  <si>
+    <t>25/02/2025</t>
+  </si>
+  <si>
+    <t>B5C87CFDEF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - noleggio di n°1 minibus
+per premiazione contest “Tradizioni carnascialesche” c/o I.I. S. “P. Calleri “Pachino (SR)</t>
+  </si>
+  <si>
+    <t>21/02/2025</t>
+  </si>
+  <si>
+    <t>B5C0394F34</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Programma Erasmus+ - Azione KA1 Progetti di mobilità di breve termine settore scuola</t>
+  </si>
+  <si>
+    <t>17/02/2025</t>
+  </si>
+  <si>
+    <t>B5B8C3F562</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto dei biglietti per la visione dello spettacolo “I promessi sposi” presso il teatro Metropolitan – Catania</t>
+  </si>
+  <si>
+    <t>12/02/2025</t>
+  </si>
+  <si>
+    <t>B59BC8DE15</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Pesta InnovaSkills</t>
+  </si>
+  <si>
+    <t>B59BAA8DD9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Pesta InnovaSkills.</t>
+  </si>
+  <si>
+    <t>B59BE6B88C</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - acquisto di materiale per
+laboratorio scientifico.</t>
+  </si>
+  <si>
+    <t>07/02/2025</t>
+  </si>
+  <si>
+    <t>B58B99CEAB</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - &lt;acquisto di derrate alimentari&gt;</t>
+  </si>
+  <si>
+    <t>28/01/2025</t>
+  </si>
+  <si>
+    <t>B5617BC546</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto di materiale igienico sanitario</t>
+  </si>
+  <si>
+    <t>25/01/2025</t>
+  </si>
+  <si>
+    <t>B559EBCB10</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisizione di servizi di viaggio, vitto, alloggio e tutoraggio</t>
+  </si>
+  <si>
+    <t>23/01/2025</t>
+  </si>
+  <si>
+    <t>B575A34158</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - &lt; acquisto di derrate alimentari</t>
+  </si>
+  <si>
+    <t>22/01/2025</t>
+  </si>
+  <si>
+    <t>B54CAADC03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - acquisto di timbri in gomma
+per gli uffici di segreteria.</t>
+  </si>
+  <si>
+    <t>B54C725205</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - riparazione impianto video citofonico V.le Nitta.</t>
+  </si>
+  <si>
+    <t>B54C05854C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - riparazione elettrica corto circuito c/o V.le Nitta.</t>
+  </si>
+  <si>
+    <t>15/01/2025</t>
+  </si>
+  <si>
+    <t>B535FE39F7</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - servizi di formazione per docenti</t>
+  </si>
+  <si>
+    <t>13/01/2025</t>
+  </si>
+  <si>
+    <t>B53DD8FF22</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Titolo progetto: Pestalozzi Digital Academy</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>B547835DD6</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - &lt;acquisto di derrate alimentari.&gt;</t>
+  </si>
+  <si>
+    <t>09/01/2025</t>
+  </si>
+  <si>
+    <t>B562C7E686</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - realizzazione di laboratori teatrali interattivi</t>
+  </si>
+  <si>
+    <t>08/01/2025</t>
+  </si>
+  <si>
+    <t>B51BD8067A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisizione di servizi di viaggio, vitto, alloggio e tutoraggio.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1496,1579 +1547,2967 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBFE0903B3" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/852d3b0b-7b98-4735-b7fc-297dde70227d" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBE6B1B3F5" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/786116f9-7669-41e2-8577-793645864344" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBC3ADADE4" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/555ec106-f6ec-49ac-9126-9f01ebe02f22" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBABDBCBE2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/d145e9d7-ea43-4dad-9720-636292a7c6cb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBA58D35D3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/0941ab15-a69b-4095-97b4-2a00bb663f14" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB952687F5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/31a46436-a758-4d3a-b41d-30ee8788757e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB9301EC1E" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/e6f2dd0e-dfdd-41e2-8ead-dc8e8f34429d" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB92A7E7CC" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/e03746d7-a426-4b5d-ac41-62df1095ad60" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB8B388C5B" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/e8a61d85-eaea-4f51-8ab3-0bd1cfcec6d2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB8B309390" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/dee027ff-e4bd-441b-a8fb-88768ca68e96" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB822894CC" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/12f4f540-a411-43af-ab75-129fa6eaae96" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB62556074" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/c811577b-fdda-47fc-acd7-de3a9a13a37d" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB5D46CAB5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/4a54f869-1b2c-4790-ba25-eb682ec4fde8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB5ADA0691" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/0ba7093e-a91c-43ff-92ce-795430f5043a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB589D08E4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/ce518106-ee84-432e-9e10-a6bb1c565756" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB4872FB7E" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/587ae7c1-e3a2-43bc-a017-8e6ffe7c66af" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB41203A03" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/d507cba8-31a8-483d-aaa0-3e261cd738af" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB359FDD9B" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/ef6f3089-02dc-4b56-b118-51b411e1fba0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB2B01DE2C" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/6bc3e867-3ecf-431f-bf3b-4ce13e81a61a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB23177AB2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/6e11c836-d7ac-4d92-8f8e-2b3f40b7d51c" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB2309D6CD" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/4d56c61b-40d7-41df-bca4-889284dfcf4b" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB1FAF4EA9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/678e9fd2-a9e7-49dd-8569-3755851d4150" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB1DE868AC" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/b7a9e88e-0182-4d0c-b0fa-bcf8619a7112" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB1B19C839" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/7fce61f7-02c8-4cf3-95f9-72328cbd46ea" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB086878C9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/c4abffaa-a501-4017-b4f2-d86aa6656812" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAF6E6D321" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/83ff1367-c356-4254-b166-b09370a497e0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAF171B406" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/36e8428c-963e-45d4-8c4f-2b88fb8a18d3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAEB5597E9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/92078b37-b55c-474c-8cb4-63307a07fd48" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAC52F73BC" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/a089a1f8-5aa2-4e0d-8866-26416fff1c81" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAC4914B14" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/65f32f1f-7485-464e-bd40-281af4518201" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BABE103A3B" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/01cdb63b-b0a1-4828-b143-23dadcb27753" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BABA17CD93" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/3067c005-6708-4f42-a9fe-5582c339aa91" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAA4BB419B" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/713682d4-f20c-4641-b1ec-bb854496447b" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAA22CE17D" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/eaea5476-e241-46ba-b610-728f2f66075a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAA078C30F" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/03a2adbc-8015-41ce-8dac-7ef79e472b30" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA94E1CBEA" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/31fb432d-813c-4061-89e1-d36effd6743e" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA835319C8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/c25b2021-bc55-4a4c-8bf6-c91f7b3e369c" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA73157A17" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/22b6c220-c966-4fa9-839a-3c07e3ca148a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA63B5CCC6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/e242e9a4-4437-4ea8-b516-f2bdfa885be1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA3F4167AB" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/253d000a-5cef-491a-8c94-8cd021879f98" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9E803908E" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/38c0fb97-fb94-498c-b160-28ce06ced4a3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9E7F05262" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/3502aad3-651c-4a34-8b64-69f8125c244c" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9DE778216" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/c9008616-c3a1-40a9-9974-294090552aa4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9CE1A40D5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/9d5d3189-02b1-414f-b783-2b22fe1745f5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9887190D8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/040889c0-693e-4362-aa08-3de88f8eef24" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9819EC897" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/665b28c9-50ab-404b-9f29-2bde66985392" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9437FF1F1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/ff2167ea-0888-4f3e-84ba-7e92a8ee07b5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B943D7A7BA" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/3a16d992-f93e-4916-b48e-eb0ae48dcad5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B93CD0F28D" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/55035211-d2cd-45ef-b290-6de5fe7ffd90" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B93A5F9157" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/a89fe021-cfec-47c6-9f77-5b7b7a4dc166" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9345E03F3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/fc33fcff-fbdd-4bf5-92de-80ce89e735c4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B92FA59035" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/35ef7fb6-4509-4710-8275-162a8b986597" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9342E919B" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/0b242420-9f20-4be8-904d-f453fd1e2a71" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B934721CD6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/79566b2e-ce82-456b-b150-a0379c32cc0b" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B912FBB9B3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/d31c9c58-b56b-4014-823d-f0c7d998692e" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B910015798" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/59d9e51e-f698-4e8b-823c-16b9285835f6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8E756B5AF" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/4aaa6f2f-0f6c-4980-8205-2a2111e54cdc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8DC853E41" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/bab8ba60-1e12-4d9d-a719-cdca641ae719" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8DCB4A09E" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/9edc2e1f-d18d-4741-b1c7-4ebe59fd2db2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8DCA93997" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/0c0138e9-66bc-4bc9-b6af-1e5a40ac7dbd" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8E01602B2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/49d7d07c-8645-4cc7-bb17-0ce2979e1c8a" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8CBE757B9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/9e0334c4-d4c4-4868-a591-8b837b3b916e" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8C983CCE1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/4e8bb903-0148-412d-80e3-6450a4f29de1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8C926E29B" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/ee0c279c-5cd3-4cc5-877b-d7971861c37b" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8C1F16354" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/9641bfaa-466c-4db3-b86c-a2940361bd72" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8996E9F12" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/be39d77f-8de4-4d3d-a364-db6869645ae3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B88452536F" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/953a2437-2ead-4955-98df-c59d29b00497" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B87B0ACD67" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/afc9f743-fe67-4581-8035-01ccd319fe3d" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8804D61BD" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/480229be-0947-4172-8cb3-44eef713ce7f" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B87502988C" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/24f56fd7-7925-4af2-83e5-1f21c8e8edde" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8762C0FCA" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/06251c8e-c243-4566-a97c-28e9587ff994" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B872E3DA48" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/5f7a874c-d036-4636-9a4e-6506ac14f6e0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8598ED0D5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/a0d9bdc6-01b0-4fc2-9751-a15fed97d9d3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8362DF151" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/434038c4-94b5-44e0-9aa7-8fea0ab60f91" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B82547BF26" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/352974f8-17f7-4c97-beae-e4b77452319f" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B80A9E89FD" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/9bacf5b3-766e-4a10-9c61-3c11ee7f8bc0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8016F991C" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/5c8ef6a5-a28c-4543-aeaa-633aa1c55bb5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7ED77A10D" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/143f6e4e-317f-4fa5-82c3-7d80c6c5113c" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7E5609F84" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/74a87501-5d90-4daa-abea-28e6aea9f55e" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7CB22D4ED" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/1db7dcf2-3799-47d6-bb27-3ee99f8155db" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7BD15CEAD" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/7b62e5fe-852b-451a-b240-17c4c5434116" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7ACFA84DF" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/8f92107b-2e66-418a-acb0-57c296bf3bda" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7A88B8AC2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/6644be55-fe5e-43f7-93de-f1d3c399fb9e" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B798AF1E4A" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/1eb89f68-dbc8-4027-8c02-ad268480dc46" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B78F86F75E" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/be4a3279-a0f8-4c2b-b34b-87528a79262c" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B777521A32" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/ec160432-01a3-4009-adb1-2369aa96fa1b" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B775DC100E" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/2f32722e-1abb-4f04-a966-54ad16c9625d" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B767586B86" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/db456ebe-793c-462e-bc21-5ee30ab02d57" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B76575C722" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/f7a950a2-4382-4a98-bcda-95422df25179" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7510CA894" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/831890d7-f3bf-48cb-8477-bcd32e4227bb" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7405BE8D2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/6decdbbf-eb8f-4aa4-9142-1f2e2fce6f35" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B725F369C3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/01021e58-c0ad-4c24-80b1-4d7117dc2ef0" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B6EEAE354E" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/422881b2-cbc1-4ff7-bca6-64bd13fc874a" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B6F881915C" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/516756f5-2df8-474e-8db6-6a33e080f618" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B6E54F39D2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/73dc36a8-b031-4108-8c0f-519938fb8ae4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B6B69436F2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/6071ec40-322d-43a3-af93-6d7027fe4f48" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B6A6B92CA1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/e3ee98de-aca1-4f6c-a2ef-22688c34f1fa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B6A6C8A94A" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/5589dfba-a9d9-453a-9493-cbff7e7a7791" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B6AF899DC4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/2613802a-946b-49e6-881b-f9f5610a1e01" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B650D9A6E8" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/7a128003-5fcf-48f8-812a-c7a9eedccbc4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B646330598" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/85b1a2a3-7d06-44b1-8e83-8cde283bc116" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B649471ADD" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/e535606b-d063-49b7-b135-a9917473cfe6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B677219988" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/b7242240-bcb4-44cd-baab-6f5097dedc6f" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B62207A459" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/0eb74bae-0890-4bf2-8747-89a4739ddc67" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B6225172F1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/aabf4abe-e5bd-45bd-ba41-1323fb7a1855" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B622DFB926" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/866e7f3f-901d-4df6-b68c-19b7f502f97e" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B616F8C28F" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/f5a91b8d-413e-43f7-9854-8be3c9e09c1a" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B616EA0FCA" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/03fd62b7-605c-498d-b126-4be4fd507bcb" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B60E397388" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/faa99a0d-797b-47ef-9db7-e2dab05a5fcd" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B607BE0CF1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/475be03e-0c8b-40c4-8201-c2b3a9c4ed63" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5E8E85BB6" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/8f173f1e-75aa-4027-9e62-f2fd05b41b48" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5D507E9EE" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/96061661-a215-49ba-98c4-a8486e552f9e" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5CE32E4CF" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/a3dd905e-7f3c-49b9-8725-713abe4535ce" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5C87CFDEF" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/a64ed9fc-b008-40d2-8d1f-1b52938431e0" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5C0394F34" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/b77affdd-3119-4bbe-b952-485acc1936f9" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5B8C3F562" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/81f45ab9-fd32-4255-a534-6a797f0d3fe6" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B59BC8DE15" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/fc90efd8-9734-478b-8980-8dd2ef388dbc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B59BAA8DD9" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/b5a3cd69-650d-4efd-9ce6-78d70a4d0af9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B59BE6B88C" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/4db39e96-b9e5-4243-90e0-159d75f4a954" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B58B99CEAB" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/48cace02-d5d8-4d2b-8655-de27b446bd82" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5617BC546" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/f43eb29c-4374-4660-bbea-687bd486bb97" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B559EBCB10" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/f6a56442-38b7-452b-a1c5-fcc0470d5731" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B575A34158" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/9f595789-b9e6-4205-ba38-241ae2713a56" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B54CAADC03" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/a7c78d93-8392-4122-bc47-13b4baec8236" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B54C725205" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/ec45328c-720b-4e07-b044-5a6c55826d4e" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B54C05854C" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/9dcf4260-e9db-47ee-aae4-20eb7b8832b7" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B535FE39F7" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/c50ce955-c7b5-481f-8cfa-b507a0c53d1c" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B53DD8FF22" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/66084858-0221-4e40-b00c-097c80cc127d" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B547835DD6" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/04f2fd90-f8b7-4554-b927-89649a9eb3ca" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B562C7E686" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/07f8cc7c-a4bd-47bd-b258-7c8ef5ff1733" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B51BD8067A" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC86200L/amministrazione-trasparente/atti-amministrazioni-enti/d9d7885e-2896-4fc6-8df5-720593413953" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F76"/>
+  <dimension ref="A1:F132"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
         <v>8890</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B3">
         <v>8456</v>
       </c>
       <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B4">
         <v>7762</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>15</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="B5">
         <v>7292</v>
       </c>
       <c r="C5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>18</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="B6">
         <v>7129</v>
       </c>
       <c r="C6" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>21</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="B7">
         <v>6802</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="D7" t="s">
-        <v>33</v>
-[...5 lines deleted...]
-        <v>35</v>
+        <v>24</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="B8">
         <v>6785</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>26</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="B9">
         <v>6779</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-        <v>43</v>
+        <v>28</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>29</v>
       </c>
       <c r="B10">
         <v>6617</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>31</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>44</v>
+        <v>29</v>
       </c>
       <c r="B11">
         <v>6613</v>
       </c>
       <c r="C11" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>50</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>33</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
       <c r="B12">
         <v>6427</v>
       </c>
       <c r="C12" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-        <v>57</v>
+        <v>36</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>58</v>
+        <v>37</v>
       </c>
       <c r="B13">
         <v>5886</v>
       </c>
       <c r="C13" t="s">
-        <v>59</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-        <v>62</v>
+        <v>39</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="B14">
         <v>5829</v>
       </c>
       <c r="C14" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-        <v>67</v>
+        <v>42</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="B15">
         <v>5749</v>
       </c>
       <c r="C15" t="s">
-        <v>68</v>
+        <v>43</v>
       </c>
       <c r="D15" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>44</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>72</v>
+        <v>45</v>
       </c>
       <c r="B16">
         <v>5741</v>
       </c>
       <c r="C16" t="s">
-        <v>73</v>
+        <v>46</v>
       </c>
       <c r="D16" t="s">
-        <v>74</v>
-[...5 lines deleted...]
-        <v>76</v>
+        <v>47</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>77</v>
+        <v>48</v>
       </c>
       <c r="B17">
         <v>5508</v>
       </c>
       <c r="C17" t="s">
-        <v>78</v>
+        <v>49</v>
       </c>
       <c r="D17" t="s">
-        <v>79</v>
-[...5 lines deleted...]
-        <v>81</v>
+        <v>50</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>82</v>
+        <v>51</v>
       </c>
       <c r="B18">
         <v>5419</v>
       </c>
       <c r="C18" t="s">
-        <v>83</v>
+        <v>52</v>
       </c>
       <c r="D18" t="s">
-        <v>84</v>
-[...5 lines deleted...]
-        <v>86</v>
+        <v>53</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>87</v>
+        <v>54</v>
       </c>
       <c r="B19">
         <v>5179</v>
       </c>
       <c r="C19" t="s">
-        <v>88</v>
+        <v>55</v>
       </c>
       <c r="D19" t="s">
-        <v>89</v>
-[...5 lines deleted...]
-        <v>91</v>
+        <v>56</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>92</v>
+        <v>57</v>
       </c>
       <c r="B20">
         <v>5007</v>
       </c>
       <c r="C20" t="s">
-        <v>93</v>
+        <v>58</v>
       </c>
       <c r="D20" t="s">
-        <v>94</v>
-[...5 lines deleted...]
-        <v>96</v>
+        <v>59</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>97</v>
+        <v>60</v>
       </c>
       <c r="B21">
         <v>4801</v>
       </c>
       <c r="C21" t="s">
-        <v>98</v>
+        <v>61</v>
       </c>
       <c r="D21" t="s">
-        <v>99</v>
-[...5 lines deleted...]
-        <v>101</v>
+        <v>62</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>60</v>
       </c>
       <c r="B22">
         <v>4799</v>
       </c>
       <c r="C22" t="s">
-        <v>102</v>
+        <v>63</v>
       </c>
       <c r="D22" t="s">
-        <v>103</v>
-[...5 lines deleted...]
-        <v>105</v>
+        <v>64</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>106</v>
+        <v>65</v>
       </c>
       <c r="B23">
         <v>4780</v>
       </c>
       <c r="C23" t="s">
-        <v>107</v>
+        <v>66</v>
       </c>
       <c r="D23" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-        <v>110</v>
+        <v>67</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>106</v>
+        <v>65</v>
       </c>
       <c r="B24">
         <v>4778</v>
       </c>
       <c r="C24" t="s">
-        <v>111</v>
+        <v>68</v>
       </c>
       <c r="D24" t="s">
-        <v>112</v>
-[...5 lines deleted...]
-        <v>114</v>
+        <v>69</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>115</v>
+        <v>70</v>
       </c>
       <c r="B25">
         <v>4729</v>
       </c>
       <c r="C25" t="s">
-        <v>116</v>
+        <v>71</v>
       </c>
       <c r="D25" t="s">
-        <v>117</v>
-[...5 lines deleted...]
-        <v>119</v>
+        <v>72</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>120</v>
+        <v>73</v>
       </c>
       <c r="B26">
         <v>4416</v>
       </c>
       <c r="C26" t="s">
-        <v>121</v>
+        <v>74</v>
       </c>
       <c r="D26" t="s">
-        <v>122</v>
-[...5 lines deleted...]
-        <v>124</v>
+        <v>75</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>76</v>
       </c>
       <c r="B27">
         <v>4121</v>
       </c>
       <c r="C27" t="s">
-        <v>126</v>
+        <v>77</v>
       </c>
       <c r="D27" t="s">
-        <v>127</v>
-[...5 lines deleted...]
-        <v>129</v>
+        <v>78</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>130</v>
+        <v>79</v>
       </c>
       <c r="B28">
         <v>4003</v>
       </c>
       <c r="C28" t="s">
-        <v>131</v>
+        <v>80</v>
       </c>
       <c r="D28" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>134</v>
+        <v>81</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>135</v>
+        <v>82</v>
       </c>
       <c r="B29">
         <v>3920</v>
       </c>
       <c r="C29" t="s">
-        <v>136</v>
+        <v>83</v>
       </c>
       <c r="D29" t="s">
-        <v>137</v>
-[...5 lines deleted...]
-        <v>139</v>
+        <v>84</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>140</v>
+        <v>85</v>
       </c>
       <c r="B30">
         <v>3312</v>
       </c>
       <c r="C30" t="s">
-        <v>141</v>
+        <v>86</v>
       </c>
       <c r="D30" t="s">
-        <v>142</v>
-[...5 lines deleted...]
-        <v>144</v>
+        <v>87</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>140</v>
+        <v>85</v>
       </c>
       <c r="B31">
         <v>3306</v>
       </c>
       <c r="C31" t="s">
-        <v>145</v>
+        <v>88</v>
       </c>
       <c r="D31" t="s">
-        <v>146</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>89</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>149</v>
+        <v>90</v>
       </c>
       <c r="B32">
         <v>3198</v>
       </c>
       <c r="C32" t="s">
-        <v>150</v>
+        <v>91</v>
       </c>
       <c r="D32" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-        <v>153</v>
+        <v>92</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>154</v>
+        <v>93</v>
       </c>
       <c r="B33">
         <v>3125</v>
       </c>
       <c r="C33" t="s">
-        <v>155</v>
+        <v>94</v>
       </c>
       <c r="D33" t="s">
-        <v>156</v>
-[...5 lines deleted...]
-        <v>158</v>
+        <v>95</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>159</v>
+        <v>96</v>
       </c>
       <c r="B34">
         <v>2915</v>
       </c>
       <c r="C34" t="s">
-        <v>160</v>
+        <v>97</v>
       </c>
       <c r="D34" t="s">
-        <v>161</v>
-[...5 lines deleted...]
-        <v>163</v>
+        <v>98</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>159</v>
+        <v>96</v>
       </c>
       <c r="B35">
         <v>2876</v>
       </c>
       <c r="C35" t="s">
-        <v>164</v>
+        <v>99</v>
       </c>
       <c r="D35" t="s">
-        <v>165</v>
-[...5 lines deleted...]
-        <v>167</v>
+        <v>100</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>168</v>
+        <v>101</v>
       </c>
       <c r="B36">
         <v>2834</v>
       </c>
       <c r="C36" t="s">
-        <v>169</v>
+        <v>102</v>
       </c>
       <c r="D36" t="s">
-        <v>170</v>
-[...5 lines deleted...]
-        <v>172</v>
+        <v>103</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>173</v>
+        <v>104</v>
       </c>
       <c r="B37">
         <v>2681</v>
       </c>
       <c r="C37" t="s">
-        <v>174</v>
+        <v>105</v>
       </c>
       <c r="D37" t="s">
-        <v>175</v>
-[...5 lines deleted...]
-        <v>177</v>
+        <v>106</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>178</v>
+        <v>107</v>
       </c>
       <c r="B38">
         <v>2361</v>
       </c>
       <c r="C38" t="s">
-        <v>179</v>
+        <v>108</v>
       </c>
       <c r="D38" t="s">
-        <v>180</v>
-[...5 lines deleted...]
-        <v>182</v>
+        <v>109</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>183</v>
+        <v>110</v>
       </c>
       <c r="B39">
         <v>2175</v>
       </c>
       <c r="C39" t="s">
-        <v>184</v>
+        <v>111</v>
       </c>
       <c r="D39" t="s">
-        <v>185</v>
-[...5 lines deleted...]
-        <v>187</v>
+        <v>112</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>188</v>
+        <v>113</v>
       </c>
       <c r="B40">
         <v>1904</v>
       </c>
       <c r="C40" t="s">
-        <v>189</v>
+        <v>114</v>
       </c>
       <c r="D40" t="s">
-        <v>190</v>
-[...5 lines deleted...]
-        <v>192</v>
+        <v>115</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>193</v>
+        <v>116</v>
       </c>
       <c r="B41">
         <v>1509</v>
       </c>
       <c r="C41" t="s">
-        <v>194</v>
+        <v>117</v>
       </c>
       <c r="D41" t="s">
-        <v>195</v>
-[...5 lines deleted...]
-        <v>197</v>
+        <v>118</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>198</v>
+        <v>119</v>
       </c>
       <c r="B42">
         <v>317</v>
       </c>
       <c r="C42" t="s">
-        <v>199</v>
+        <v>120</v>
       </c>
       <c r="D42" t="s">
-        <v>200</v>
-[...5 lines deleted...]
-        <v>202</v>
+        <v>121</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>198</v>
+        <v>119</v>
       </c>
       <c r="B43">
         <v>290</v>
       </c>
       <c r="C43" t="s">
-        <v>203</v>
+        <v>122</v>
       </c>
       <c r="D43" t="s">
-        <v>204</v>
-[...5 lines deleted...]
-        <v>206</v>
+        <v>123</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>207</v>
+        <v>124</v>
       </c>
       <c r="B44">
         <v>18</v>
       </c>
       <c r="C44" t="s">
-        <v>208</v>
+        <v>125</v>
       </c>
       <c r="D44" t="s">
-        <v>209</v>
-[...5 lines deleted...]
-        <v>211</v>
+        <v>126</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>212</v>
+        <v>127</v>
       </c>
       <c r="B45">
         <v>17756</v>
       </c>
       <c r="C45" t="s">
-        <v>213</v>
+        <v>128</v>
       </c>
       <c r="D45" t="s">
-        <v>214</v>
-[...5 lines deleted...]
-        <v>216</v>
+        <v>129</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>217</v>
+        <v>130</v>
       </c>
       <c r="B46">
         <v>17134</v>
       </c>
       <c r="C46" t="s">
-        <v>218</v>
+        <v>131</v>
       </c>
       <c r="D46" t="s">
-        <v>219</v>
-[...5 lines deleted...]
-        <v>221</v>
+        <v>132</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>222</v>
+        <v>133</v>
       </c>
       <c r="B47">
         <v>16879</v>
       </c>
       <c r="C47" t="s">
-        <v>223</v>
+        <v>134</v>
       </c>
       <c r="D47" t="s">
-        <v>224</v>
-[...5 lines deleted...]
-        <v>226</v>
+        <v>135</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>227</v>
+        <v>136</v>
       </c>
       <c r="B48">
         <v>16527</v>
       </c>
       <c r="C48" t="s">
-        <v>228</v>
+        <v>137</v>
       </c>
       <c r="D48" t="s">
-        <v>229</v>
-[...5 lines deleted...]
-        <v>231</v>
+        <v>138</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>227</v>
+        <v>136</v>
       </c>
       <c r="B49">
         <v>16506</v>
       </c>
       <c r="C49" t="s">
-        <v>232</v>
+        <v>139</v>
       </c>
       <c r="D49" t="s">
-        <v>233</v>
-[...5 lines deleted...]
-        <v>235</v>
+        <v>140</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>236</v>
+        <v>141</v>
       </c>
       <c r="B50">
         <v>16410</v>
       </c>
       <c r="C50" t="s">
-        <v>237</v>
+        <v>142</v>
       </c>
       <c r="D50" t="s">
-        <v>238</v>
-[...5 lines deleted...]
-        <v>240</v>
+        <v>143</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>241</v>
+        <v>144</v>
       </c>
       <c r="B51">
         <v>16333</v>
       </c>
       <c r="C51" t="s">
-        <v>242</v>
+        <v>145</v>
       </c>
       <c r="D51" t="s">
-        <v>243</v>
-[...5 lines deleted...]
-        <v>245</v>
+        <v>146</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>246</v>
+        <v>147</v>
       </c>
       <c r="B52">
         <v>16161</v>
       </c>
       <c r="C52" t="s">
-        <v>247</v>
+        <v>148</v>
       </c>
       <c r="D52" t="s">
-        <v>248</v>
-[...5 lines deleted...]
-        <v>250</v>
+        <v>149</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>251</v>
+        <v>150</v>
       </c>
       <c r="B53">
         <v>15895</v>
       </c>
       <c r="C53" t="s">
-        <v>252</v>
+        <v>151</v>
       </c>
       <c r="D53" t="s">
-        <v>253</v>
-[...5 lines deleted...]
-        <v>255</v>
+        <v>152</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>256</v>
+        <v>153</v>
       </c>
       <c r="B54">
         <v>15633</v>
       </c>
       <c r="C54" t="s">
-        <v>257</v>
+        <v>154</v>
       </c>
       <c r="D54" t="s">
-        <v>258</v>
-[...5 lines deleted...]
-        <v>260</v>
+        <v>155</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>256</v>
+        <v>153</v>
       </c>
       <c r="B55">
         <v>15614</v>
       </c>
       <c r="C55" t="s">
-        <v>261</v>
+        <v>156</v>
       </c>
       <c r="D55" t="s">
-        <v>262</v>
-[...5 lines deleted...]
-        <v>264</v>
+        <v>157</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>265</v>
+        <v>158</v>
       </c>
       <c r="B56">
         <v>15305</v>
       </c>
       <c r="C56" t="s">
-        <v>266</v>
+        <v>159</v>
       </c>
       <c r="D56" t="s">
-        <v>267</v>
-[...5 lines deleted...]
-        <v>269</v>
+        <v>160</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>270</v>
+        <v>161</v>
       </c>
       <c r="B57">
         <v>15140</v>
       </c>
       <c r="C57" t="s">
-        <v>271</v>
+        <v>162</v>
       </c>
       <c r="D57" t="s">
-        <v>272</v>
-[...5 lines deleted...]
-        <v>274</v>
+        <v>163</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>275</v>
+        <v>164</v>
       </c>
       <c r="B58">
         <v>14947</v>
       </c>
       <c r="C58" t="s">
-        <v>276</v>
+        <v>165</v>
       </c>
       <c r="D58" t="s">
-        <v>277</v>
-[...5 lines deleted...]
-        <v>279</v>
+        <v>166</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>275</v>
+        <v>164</v>
       </c>
       <c r="B59">
         <v>14927</v>
       </c>
       <c r="C59" t="s">
-        <v>280</v>
+        <v>167</v>
       </c>
       <c r="D59" t="s">
-        <v>281</v>
-[...5 lines deleted...]
-        <v>283</v>
+        <v>168</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>275</v>
+        <v>164</v>
       </c>
       <c r="B60">
         <v>14919</v>
       </c>
       <c r="C60" t="s">
-        <v>284</v>
+        <v>169</v>
       </c>
       <c r="D60" t="s">
-        <v>285</v>
-[...5 lines deleted...]
-        <v>287</v>
+        <v>170</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>275</v>
+        <v>164</v>
       </c>
       <c r="B61">
         <v>14918</v>
       </c>
       <c r="C61" t="s">
-        <v>288</v>
+        <v>171</v>
       </c>
       <c r="D61" t="s">
-        <v>289</v>
-[...5 lines deleted...]
-        <v>291</v>
+        <v>172</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>292</v>
+        <v>173</v>
       </c>
       <c r="B62">
         <v>14876</v>
       </c>
       <c r="C62" t="s">
-        <v>293</v>
+        <v>174</v>
       </c>
       <c r="D62" t="s">
-        <v>294</v>
-[...5 lines deleted...]
-        <v>296</v>
+        <v>175</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>297</v>
+        <v>176</v>
       </c>
       <c r="B63">
         <v>14603</v>
       </c>
       <c r="C63" t="s">
-        <v>298</v>
+        <v>177</v>
       </c>
       <c r="D63" t="s">
-        <v>299</v>
-[...5 lines deleted...]
-        <v>301</v>
+        <v>178</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>302</v>
+        <v>179</v>
       </c>
       <c r="B64">
         <v>14397</v>
       </c>
       <c r="C64" t="s">
-        <v>303</v>
+        <v>180</v>
       </c>
       <c r="D64" t="s">
-        <v>304</v>
-[...5 lines deleted...]
-        <v>306</v>
+        <v>181</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>302</v>
+        <v>179</v>
       </c>
       <c r="B65">
         <v>14383</v>
       </c>
       <c r="C65" t="s">
-        <v>307</v>
+        <v>182</v>
       </c>
       <c r="D65" t="s">
-        <v>308</v>
-[...5 lines deleted...]
-        <v>310</v>
+        <v>183</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>311</v>
+        <v>184</v>
       </c>
       <c r="B66">
         <v>14321</v>
       </c>
       <c r="C66" t="s">
-        <v>312</v>
+        <v>185</v>
       </c>
       <c r="D66" t="s">
-        <v>313</v>
-[...5 lines deleted...]
-        <v>315</v>
+        <v>186</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>316</v>
+        <v>187</v>
       </c>
       <c r="B67">
         <v>13463</v>
       </c>
       <c r="C67" t="s">
-        <v>317</v>
+        <v>188</v>
       </c>
       <c r="D67" t="s">
-        <v>318</v>
-[...5 lines deleted...]
-        <v>320</v>
+        <v>189</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>321</v>
+        <v>190</v>
       </c>
       <c r="B68">
         <v>13232</v>
       </c>
       <c r="C68" t="s">
-        <v>322</v>
+        <v>191</v>
       </c>
       <c r="D68" t="s">
-        <v>323</v>
-[...5 lines deleted...]
-        <v>325</v>
+        <v>192</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>321</v>
+        <v>190</v>
       </c>
       <c r="B69">
         <v>13211</v>
       </c>
       <c r="C69" t="s">
-        <v>326</v>
+        <v>193</v>
       </c>
       <c r="D69" t="s">
-        <v>327</v>
-[...5 lines deleted...]
-        <v>329</v>
+        <v>194</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>330</v>
+        <v>195</v>
       </c>
       <c r="B70">
         <v>13152</v>
       </c>
       <c r="C70" t="s">
-        <v>331</v>
+        <v>196</v>
       </c>
       <c r="D70" t="s">
-        <v>332</v>
-[...5 lines deleted...]
-        <v>334</v>
+        <v>197</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>330</v>
+        <v>195</v>
       </c>
       <c r="B71">
         <v>13104</v>
       </c>
       <c r="C71" t="s">
-        <v>335</v>
+        <v>198</v>
       </c>
       <c r="D71" t="s">
-        <v>336</v>
-[...5 lines deleted...]
-        <v>338</v>
+        <v>199</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>339</v>
+        <v>200</v>
       </c>
       <c r="B72">
         <v>13073</v>
       </c>
       <c r="C72" t="s">
-        <v>340</v>
+        <v>201</v>
       </c>
       <c r="D72" t="s">
-        <v>341</v>
-[...5 lines deleted...]
-        <v>343</v>
+        <v>202</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>344</v>
+        <v>203</v>
       </c>
       <c r="B73">
         <v>12969</v>
       </c>
       <c r="C73" t="s">
-        <v>345</v>
+        <v>204</v>
       </c>
       <c r="D73" t="s">
-        <v>346</v>
-[...5 lines deleted...]
-        <v>348</v>
+        <v>205</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>349</v>
+        <v>206</v>
       </c>
       <c r="B74">
         <v>12576</v>
       </c>
       <c r="C74" t="s">
-        <v>350</v>
+        <v>207</v>
       </c>
       <c r="D74" t="s">
-        <v>351</v>
-[...5 lines deleted...]
-        <v>353</v>
+        <v>208</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>354</v>
+        <v>209</v>
       </c>
       <c r="B75">
         <v>12003</v>
       </c>
       <c r="C75" t="s">
-        <v>355</v>
+        <v>210</v>
       </c>
       <c r="D75" t="s">
-        <v>356</v>
-[...5 lines deleted...]
-        <v>358</v>
+        <v>211</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>359</v>
+        <v>212</v>
       </c>
       <c r="B76">
         <v>11787</v>
       </c>
       <c r="C76" t="s">
+        <v>213</v>
+      </c>
+      <c r="D76" t="s">
+        <v>214</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>215</v>
+      </c>
+      <c r="B77">
+        <v>10931</v>
+      </c>
+      <c r="C77" t="s">
+        <v>216</v>
+      </c>
+      <c r="D77" t="s">
+        <v>217</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>218</v>
+      </c>
+      <c r="B78">
+        <v>10800</v>
+      </c>
+      <c r="C78" t="s">
+        <v>219</v>
+      </c>
+      <c r="D78" t="s">
+        <v>220</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>221</v>
+      </c>
+      <c r="B79">
+        <v>10619</v>
+      </c>
+      <c r="C79" t="s">
+        <v>222</v>
+      </c>
+      <c r="D79" t="s">
+        <v>223</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>224</v>
+      </c>
+      <c r="B80">
+        <v>10534</v>
+      </c>
+      <c r="C80" t="s">
+        <v>225</v>
+      </c>
+      <c r="D80" t="s">
+        <v>226</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>227</v>
+      </c>
+      <c r="B81">
+        <v>10375</v>
+      </c>
+      <c r="C81" t="s">
+        <v>228</v>
+      </c>
+      <c r="D81" t="s">
+        <v>229</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>230</v>
+      </c>
+      <c r="B82">
+        <v>10302</v>
+      </c>
+      <c r="C82" t="s">
+        <v>231</v>
+      </c>
+      <c r="D82" t="s">
+        <v>232</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>233</v>
+      </c>
+      <c r="B83">
+        <v>10178</v>
+      </c>
+      <c r="C83" t="s">
+        <v>234</v>
+      </c>
+      <c r="D83" t="s">
+        <v>235</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>236</v>
+      </c>
+      <c r="B84">
+        <v>10131</v>
+      </c>
+      <c r="C84" t="s">
+        <v>237</v>
+      </c>
+      <c r="D84" t="s">
+        <v>238</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>239</v>
+      </c>
+      <c r="B85">
+        <v>9996</v>
+      </c>
+      <c r="C85" t="s">
+        <v>240</v>
+      </c>
+      <c r="D85" t="s">
+        <v>241</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>242</v>
+      </c>
+      <c r="B86">
+        <v>9935</v>
+      </c>
+      <c r="C86" t="s">
+        <v>243</v>
+      </c>
+      <c r="D86" t="s">
+        <v>244</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>245</v>
+      </c>
+      <c r="B87">
+        <v>9765</v>
+      </c>
+      <c r="C87" t="s">
+        <v>246</v>
+      </c>
+      <c r="D87" t="s">
+        <v>247</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>245</v>
+      </c>
+      <c r="B88">
+        <v>9754</v>
+      </c>
+      <c r="C88" t="s">
+        <v>248</v>
+      </c>
+      <c r="D88" t="s">
+        <v>249</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>250</v>
+      </c>
+      <c r="B89">
+        <v>9541</v>
+      </c>
+      <c r="C89" t="s">
+        <v>251</v>
+      </c>
+      <c r="D89" t="s">
+        <v>252</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>253</v>
+      </c>
+      <c r="B90">
+        <v>9503</v>
+      </c>
+      <c r="C90" t="s">
+        <v>254</v>
+      </c>
+      <c r="D90" t="s">
+        <v>255</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>256</v>
+      </c>
+      <c r="B91">
+        <v>9117</v>
+      </c>
+      <c r="C91" t="s">
+        <v>257</v>
+      </c>
+      <c r="D91" t="s">
+        <v>258</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>259</v>
+      </c>
+      <c r="B92">
+        <v>8686</v>
+      </c>
+      <c r="C92" t="s">
+        <v>260</v>
+      </c>
+      <c r="D92" t="s">
+        <v>261</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>262</v>
+      </c>
+      <c r="B93">
+        <v>8456</v>
+      </c>
+      <c r="C93" t="s">
+        <v>263</v>
+      </c>
+      <c r="D93" t="s">
+        <v>264</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>265</v>
+      </c>
+      <c r="B94">
+        <v>7417</v>
+      </c>
+      <c r="C94" t="s">
+        <v>266</v>
+      </c>
+      <c r="D94" t="s">
+        <v>267</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>268</v>
+      </c>
+      <c r="B95">
+        <v>7347</v>
+      </c>
+      <c r="C95" t="s">
+        <v>269</v>
+      </c>
+      <c r="D95" t="s">
+        <v>270</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>271</v>
+      </c>
+      <c r="B96">
+        <v>6690</v>
+      </c>
+      <c r="C96" t="s">
+        <v>272</v>
+      </c>
+      <c r="D96" t="s">
+        <v>273</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>274</v>
+      </c>
+      <c r="B97">
+        <v>6654</v>
+      </c>
+      <c r="C97" t="s">
+        <v>275</v>
+      </c>
+      <c r="D97" t="s">
+        <v>276</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>274</v>
+      </c>
+      <c r="B98">
+        <v>6645</v>
+      </c>
+      <c r="C98" t="s">
+        <v>277</v>
+      </c>
+      <c r="D98" t="s">
+        <v>278</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>279</v>
+      </c>
+      <c r="B99">
+        <v>6408</v>
+      </c>
+      <c r="C99" t="s">
+        <v>280</v>
+      </c>
+      <c r="D99" t="s">
+        <v>281</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>282</v>
+      </c>
+      <c r="B100">
+        <v>6217</v>
+      </c>
+      <c r="C100" t="s">
+        <v>283</v>
+      </c>
+      <c r="D100" t="s">
+        <v>284</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>285</v>
+      </c>
+      <c r="B101">
+        <v>5118</v>
+      </c>
+      <c r="C101" t="s">
+        <v>286</v>
+      </c>
+      <c r="D101" t="s">
+        <v>287</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>288</v>
+      </c>
+      <c r="B102">
+        <v>4913</v>
+      </c>
+      <c r="C102" t="s">
+        <v>289</v>
+      </c>
+      <c r="D102" t="s">
+        <v>290</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
+        <v>291</v>
+      </c>
+      <c r="B103">
+        <v>4369</v>
+      </c>
+      <c r="C103" t="s">
+        <v>292</v>
+      </c>
+      <c r="D103" t="s">
+        <v>293</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
+        <v>294</v>
+      </c>
+      <c r="B104">
+        <v>4193</v>
+      </c>
+      <c r="C104" t="s">
+        <v>295</v>
+      </c>
+      <c r="D104" t="s">
+        <v>296</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>294</v>
+      </c>
+      <c r="B105">
+        <v>4183</v>
+      </c>
+      <c r="C105" t="s">
+        <v>297</v>
+      </c>
+      <c r="D105" t="s">
+        <v>298</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
+        <v>294</v>
+      </c>
+      <c r="B106">
+        <v>4182</v>
+      </c>
+      <c r="C106" t="s">
+        <v>299</v>
+      </c>
+      <c r="D106" t="s">
+        <v>300</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A107" t="s">
+        <v>301</v>
+      </c>
+      <c r="B107">
+        <v>4115</v>
+      </c>
+      <c r="C107" t="s">
+        <v>302</v>
+      </c>
+      <c r="D107" t="s">
+        <v>303</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A108" t="s">
+        <v>304</v>
+      </c>
+      <c r="B108">
+        <v>4018</v>
+      </c>
+      <c r="C108" t="s">
+        <v>305</v>
+      </c>
+      <c r="D108" t="s">
+        <v>306</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A109" t="s">
+        <v>304</v>
+      </c>
+      <c r="B109">
+        <v>4017</v>
+      </c>
+      <c r="C109" t="s">
+        <v>307</v>
+      </c>
+      <c r="D109" t="s">
+        <v>308</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A110" t="s">
+        <v>309</v>
+      </c>
+      <c r="B110">
+        <v>3843</v>
+      </c>
+      <c r="C110" t="s">
+        <v>310</v>
+      </c>
+      <c r="D110" t="s">
+        <v>311</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>312</v>
+      </c>
+      <c r="B111">
+        <v>3753</v>
+      </c>
+      <c r="C111" t="s">
+        <v>313</v>
+      </c>
+      <c r="D111" t="s">
+        <v>314</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>315</v>
+      </c>
+      <c r="B112">
+        <v>3217</v>
+      </c>
+      <c r="C112" t="s">
+        <v>316</v>
+      </c>
+      <c r="D112" t="s">
+        <v>317</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>318</v>
+      </c>
+      <c r="B113">
+        <v>2767</v>
+      </c>
+      <c r="C113" t="s">
+        <v>319</v>
+      </c>
+      <c r="D113" t="s">
+        <v>320</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>321</v>
+      </c>
+      <c r="B114">
+        <v>2667</v>
+      </c>
+      <c r="C114" t="s">
+        <v>322</v>
+      </c>
+      <c r="D114" t="s">
+        <v>323</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>324</v>
+      </c>
+      <c r="B115">
+        <v>2592</v>
+      </c>
+      <c r="C115" t="s">
+        <v>325</v>
+      </c>
+      <c r="D115" t="s">
+        <v>326</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>327</v>
+      </c>
+      <c r="B116">
+        <v>2469</v>
+      </c>
+      <c r="C116" t="s">
+        <v>328</v>
+      </c>
+      <c r="D116" t="s">
+        <v>329</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>330</v>
+      </c>
+      <c r="B117">
+        <v>2319</v>
+      </c>
+      <c r="C117" t="s">
+        <v>331</v>
+      </c>
+      <c r="D117" t="s">
+        <v>332</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>333</v>
+      </c>
+      <c r="B118">
+        <v>2060</v>
+      </c>
+      <c r="C118" t="s">
+        <v>334</v>
+      </c>
+      <c r="D118" t="s">
+        <v>335</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>333</v>
+      </c>
+      <c r="B119">
+        <v>2056</v>
+      </c>
+      <c r="C119" t="s">
+        <v>336</v>
+      </c>
+      <c r="D119" t="s">
+        <v>337</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>333</v>
+      </c>
+      <c r="B120">
+        <v>2047</v>
+      </c>
+      <c r="C120" t="s">
+        <v>338</v>
+      </c>
+      <c r="D120" t="s">
+        <v>339</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>340</v>
+      </c>
+      <c r="B121">
+        <v>1807</v>
+      </c>
+      <c r="C121" t="s">
+        <v>341</v>
+      </c>
+      <c r="D121" t="s">
+        <v>342</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>343</v>
+      </c>
+      <c r="B122">
+        <v>1326</v>
+      </c>
+      <c r="C122" t="s">
+        <v>344</v>
+      </c>
+      <c r="D122" t="s">
+        <v>345</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>346</v>
+      </c>
+      <c r="B123">
+        <v>1208</v>
+      </c>
+      <c r="C123" t="s">
+        <v>347</v>
+      </c>
+      <c r="D123" t="s">
+        <v>348</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A124" t="s">
+        <v>349</v>
+      </c>
+      <c r="B124">
+        <v>1144</v>
+      </c>
+      <c r="C124" t="s">
+        <v>350</v>
+      </c>
+      <c r="D124" t="s">
+        <v>351</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
+        <v>352</v>
+      </c>
+      <c r="B125">
+        <v>1076</v>
+      </c>
+      <c r="C125" t="s">
+        <v>353</v>
+      </c>
+      <c r="D125" t="s">
+        <v>354</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>352</v>
+      </c>
+      <c r="B126">
+        <v>1073</v>
+      </c>
+      <c r="C126" t="s">
+        <v>355</v>
+      </c>
+      <c r="D126" t="s">
+        <v>356</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A127" t="s">
+        <v>352</v>
+      </c>
+      <c r="B127">
+        <v>1051</v>
+      </c>
+      <c r="C127" t="s">
+        <v>357</v>
+      </c>
+      <c r="D127" t="s">
+        <v>358</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
+        <v>359</v>
+      </c>
+      <c r="B128">
+        <v>786</v>
+      </c>
+      <c r="C128" t="s">
         <v>360</v>
       </c>
-      <c r="D76" t="s">
+      <c r="D128" t="s">
         <v>361</v>
       </c>
-      <c r="E76" t="s">
+      <c r="E128" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A129" t="s">
         <v>362</v>
       </c>
-      <c r="F76" t="s">
+      <c r="B129">
+        <v>581</v>
+      </c>
+      <c r="C129" t="s">
         <v>363</v>
       </c>
+      <c r="D129" t="s">
+        <v>364</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
+        <v>365</v>
+      </c>
+      <c r="B130">
+        <v>423</v>
+      </c>
+      <c r="C130" t="s">
+        <v>366</v>
+      </c>
+      <c r="D130" t="s">
+        <v>367</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A131" t="s">
+        <v>368</v>
+      </c>
+      <c r="B131">
+        <v>298</v>
+      </c>
+      <c r="C131" t="s">
+        <v>369</v>
+      </c>
+      <c r="D131" t="s">
+        <v>370</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A132" t="s">
+        <v>371</v>
+      </c>
+      <c r="B132">
+        <v>152</v>
+      </c>
+      <c r="C132" t="s">
+        <v>372</v>
+      </c>
+      <c r="D132" t="s">
+        <v>373</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
+      </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
+    <hyperlink ref="E16" r:id="rId29"/>
+    <hyperlink ref="F16" r:id="rId30"/>
+    <hyperlink ref="E17" r:id="rId31"/>
+    <hyperlink ref="F17" r:id="rId32"/>
+    <hyperlink ref="E18" r:id="rId33"/>
+    <hyperlink ref="F18" r:id="rId34"/>
+    <hyperlink ref="E19" r:id="rId35"/>
+    <hyperlink ref="F19" r:id="rId36"/>
+    <hyperlink ref="E20" r:id="rId37"/>
+    <hyperlink ref="F20" r:id="rId38"/>
+    <hyperlink ref="E21" r:id="rId39"/>
+    <hyperlink ref="F21" r:id="rId40"/>
+    <hyperlink ref="E22" r:id="rId41"/>
+    <hyperlink ref="F22" r:id="rId42"/>
+    <hyperlink ref="E23" r:id="rId43"/>
+    <hyperlink ref="F23" r:id="rId44"/>
+    <hyperlink ref="E24" r:id="rId45"/>
+    <hyperlink ref="F24" r:id="rId46"/>
+    <hyperlink ref="E25" r:id="rId47"/>
+    <hyperlink ref="F25" r:id="rId48"/>
+    <hyperlink ref="E26" r:id="rId49"/>
+    <hyperlink ref="F26" r:id="rId50"/>
+    <hyperlink ref="E27" r:id="rId51"/>
+    <hyperlink ref="F27" r:id="rId52"/>
+    <hyperlink ref="E28" r:id="rId53"/>
+    <hyperlink ref="F28" r:id="rId54"/>
+    <hyperlink ref="E29" r:id="rId55"/>
+    <hyperlink ref="F29" r:id="rId56"/>
+    <hyperlink ref="E30" r:id="rId57"/>
+    <hyperlink ref="F30" r:id="rId58"/>
+    <hyperlink ref="E31" r:id="rId59"/>
+    <hyperlink ref="F31" r:id="rId60"/>
+    <hyperlink ref="E32" r:id="rId61"/>
+    <hyperlink ref="F32" r:id="rId62"/>
+    <hyperlink ref="E33" r:id="rId63"/>
+    <hyperlink ref="F33" r:id="rId64"/>
+    <hyperlink ref="E34" r:id="rId65"/>
+    <hyperlink ref="F34" r:id="rId66"/>
+    <hyperlink ref="E35" r:id="rId67"/>
+    <hyperlink ref="F35" r:id="rId68"/>
+    <hyperlink ref="E36" r:id="rId69"/>
+    <hyperlink ref="F36" r:id="rId70"/>
+    <hyperlink ref="E37" r:id="rId71"/>
+    <hyperlink ref="F37" r:id="rId72"/>
+    <hyperlink ref="E38" r:id="rId73"/>
+    <hyperlink ref="F38" r:id="rId74"/>
+    <hyperlink ref="E39" r:id="rId75"/>
+    <hyperlink ref="F39" r:id="rId76"/>
+    <hyperlink ref="E40" r:id="rId77"/>
+    <hyperlink ref="F40" r:id="rId78"/>
+    <hyperlink ref="E41" r:id="rId79"/>
+    <hyperlink ref="F41" r:id="rId80"/>
+    <hyperlink ref="E42" r:id="rId81"/>
+    <hyperlink ref="F42" r:id="rId82"/>
+    <hyperlink ref="E43" r:id="rId83"/>
+    <hyperlink ref="F43" r:id="rId84"/>
+    <hyperlink ref="E44" r:id="rId85"/>
+    <hyperlink ref="F44" r:id="rId86"/>
+    <hyperlink ref="E45" r:id="rId87"/>
+    <hyperlink ref="F45" r:id="rId88"/>
+    <hyperlink ref="E46" r:id="rId89"/>
+    <hyperlink ref="F46" r:id="rId90"/>
+    <hyperlink ref="E47" r:id="rId91"/>
+    <hyperlink ref="F47" r:id="rId92"/>
+    <hyperlink ref="E48" r:id="rId93"/>
+    <hyperlink ref="F48" r:id="rId94"/>
+    <hyperlink ref="E49" r:id="rId95"/>
+    <hyperlink ref="F49" r:id="rId96"/>
+    <hyperlink ref="E50" r:id="rId97"/>
+    <hyperlink ref="F50" r:id="rId98"/>
+    <hyperlink ref="E51" r:id="rId99"/>
+    <hyperlink ref="F51" r:id="rId100"/>
+    <hyperlink ref="E52" r:id="rId101"/>
+    <hyperlink ref="F52" r:id="rId102"/>
+    <hyperlink ref="E53" r:id="rId103"/>
+    <hyperlink ref="F53" r:id="rId104"/>
+    <hyperlink ref="E54" r:id="rId105"/>
+    <hyperlink ref="F54" r:id="rId106"/>
+    <hyperlink ref="E55" r:id="rId107"/>
+    <hyperlink ref="F55" r:id="rId108"/>
+    <hyperlink ref="E56" r:id="rId109"/>
+    <hyperlink ref="F56" r:id="rId110"/>
+    <hyperlink ref="E57" r:id="rId111"/>
+    <hyperlink ref="F57" r:id="rId112"/>
+    <hyperlink ref="E58" r:id="rId113"/>
+    <hyperlink ref="F58" r:id="rId114"/>
+    <hyperlink ref="E59" r:id="rId115"/>
+    <hyperlink ref="F59" r:id="rId116"/>
+    <hyperlink ref="E60" r:id="rId117"/>
+    <hyperlink ref="F60" r:id="rId118"/>
+    <hyperlink ref="E61" r:id="rId119"/>
+    <hyperlink ref="F61" r:id="rId120"/>
+    <hyperlink ref="E62" r:id="rId121"/>
+    <hyperlink ref="F62" r:id="rId122"/>
+    <hyperlink ref="E63" r:id="rId123"/>
+    <hyperlink ref="F63" r:id="rId124"/>
+    <hyperlink ref="E64" r:id="rId125"/>
+    <hyperlink ref="F64" r:id="rId126"/>
+    <hyperlink ref="E65" r:id="rId127"/>
+    <hyperlink ref="F65" r:id="rId128"/>
+    <hyperlink ref="E66" r:id="rId129"/>
+    <hyperlink ref="F66" r:id="rId130"/>
+    <hyperlink ref="E67" r:id="rId131"/>
+    <hyperlink ref="F67" r:id="rId132"/>
+    <hyperlink ref="E68" r:id="rId133"/>
+    <hyperlink ref="F68" r:id="rId134"/>
+    <hyperlink ref="E69" r:id="rId135"/>
+    <hyperlink ref="F69" r:id="rId136"/>
+    <hyperlink ref="E70" r:id="rId137"/>
+    <hyperlink ref="F70" r:id="rId138"/>
+    <hyperlink ref="E71" r:id="rId139"/>
+    <hyperlink ref="F71" r:id="rId140"/>
+    <hyperlink ref="E72" r:id="rId141"/>
+    <hyperlink ref="F72" r:id="rId142"/>
+    <hyperlink ref="E73" r:id="rId143"/>
+    <hyperlink ref="F73" r:id="rId144"/>
+    <hyperlink ref="E74" r:id="rId145"/>
+    <hyperlink ref="F74" r:id="rId146"/>
+    <hyperlink ref="E75" r:id="rId147"/>
+    <hyperlink ref="F75" r:id="rId148"/>
+    <hyperlink ref="E76" r:id="rId149"/>
+    <hyperlink ref="F76" r:id="rId150"/>
+    <hyperlink ref="E77" r:id="rId151"/>
+    <hyperlink ref="F77" r:id="rId152"/>
+    <hyperlink ref="E78" r:id="rId153"/>
+    <hyperlink ref="F78" r:id="rId154"/>
+    <hyperlink ref="E79" r:id="rId155"/>
+    <hyperlink ref="F79" r:id="rId156"/>
+    <hyperlink ref="E80" r:id="rId157"/>
+    <hyperlink ref="F80" r:id="rId158"/>
+    <hyperlink ref="E81" r:id="rId159"/>
+    <hyperlink ref="F81" r:id="rId160"/>
+    <hyperlink ref="E82" r:id="rId161"/>
+    <hyperlink ref="F82" r:id="rId162"/>
+    <hyperlink ref="E83" r:id="rId163"/>
+    <hyperlink ref="F83" r:id="rId164"/>
+    <hyperlink ref="E84" r:id="rId165"/>
+    <hyperlink ref="F84" r:id="rId166"/>
+    <hyperlink ref="E85" r:id="rId167"/>
+    <hyperlink ref="F85" r:id="rId168"/>
+    <hyperlink ref="E86" r:id="rId169"/>
+    <hyperlink ref="F86" r:id="rId170"/>
+    <hyperlink ref="E87" r:id="rId171"/>
+    <hyperlink ref="F87" r:id="rId172"/>
+    <hyperlink ref="E88" r:id="rId173"/>
+    <hyperlink ref="F88" r:id="rId174"/>
+    <hyperlink ref="E89" r:id="rId175"/>
+    <hyperlink ref="F89" r:id="rId176"/>
+    <hyperlink ref="E90" r:id="rId177"/>
+    <hyperlink ref="F90" r:id="rId178"/>
+    <hyperlink ref="E91" r:id="rId179"/>
+    <hyperlink ref="F91" r:id="rId180"/>
+    <hyperlink ref="E92" r:id="rId181"/>
+    <hyperlink ref="F92" r:id="rId182"/>
+    <hyperlink ref="E93" r:id="rId183"/>
+    <hyperlink ref="F93" r:id="rId184"/>
+    <hyperlink ref="E94" r:id="rId185"/>
+    <hyperlink ref="F94" r:id="rId186"/>
+    <hyperlink ref="E95" r:id="rId187"/>
+    <hyperlink ref="F95" r:id="rId188"/>
+    <hyperlink ref="E96" r:id="rId189"/>
+    <hyperlink ref="F96" r:id="rId190"/>
+    <hyperlink ref="E97" r:id="rId191"/>
+    <hyperlink ref="F97" r:id="rId192"/>
+    <hyperlink ref="E98" r:id="rId193"/>
+    <hyperlink ref="F98" r:id="rId194"/>
+    <hyperlink ref="E99" r:id="rId195"/>
+    <hyperlink ref="F99" r:id="rId196"/>
+    <hyperlink ref="E100" r:id="rId197"/>
+    <hyperlink ref="F100" r:id="rId198"/>
+    <hyperlink ref="E101" r:id="rId199"/>
+    <hyperlink ref="F101" r:id="rId200"/>
+    <hyperlink ref="E102" r:id="rId201"/>
+    <hyperlink ref="F102" r:id="rId202"/>
+    <hyperlink ref="E103" r:id="rId203"/>
+    <hyperlink ref="F103" r:id="rId204"/>
+    <hyperlink ref="E104" r:id="rId205"/>
+    <hyperlink ref="F104" r:id="rId206"/>
+    <hyperlink ref="E105" r:id="rId207"/>
+    <hyperlink ref="F105" r:id="rId208"/>
+    <hyperlink ref="E106" r:id="rId209"/>
+    <hyperlink ref="F106" r:id="rId210"/>
+    <hyperlink ref="E107" r:id="rId211"/>
+    <hyperlink ref="F107" r:id="rId212"/>
+    <hyperlink ref="E108" r:id="rId213"/>
+    <hyperlink ref="F108" r:id="rId214"/>
+    <hyperlink ref="E109" r:id="rId215"/>
+    <hyperlink ref="F109" r:id="rId216"/>
+    <hyperlink ref="E110" r:id="rId217"/>
+    <hyperlink ref="F110" r:id="rId218"/>
+    <hyperlink ref="E111" r:id="rId219"/>
+    <hyperlink ref="F111" r:id="rId220"/>
+    <hyperlink ref="E112" r:id="rId221"/>
+    <hyperlink ref="F112" r:id="rId222"/>
+    <hyperlink ref="E113" r:id="rId223"/>
+    <hyperlink ref="F113" r:id="rId224"/>
+    <hyperlink ref="E114" r:id="rId225"/>
+    <hyperlink ref="F114" r:id="rId226"/>
+    <hyperlink ref="E115" r:id="rId227"/>
+    <hyperlink ref="F115" r:id="rId228"/>
+    <hyperlink ref="E116" r:id="rId229"/>
+    <hyperlink ref="F116" r:id="rId230"/>
+    <hyperlink ref="E117" r:id="rId231"/>
+    <hyperlink ref="F117" r:id="rId232"/>
+    <hyperlink ref="E118" r:id="rId233"/>
+    <hyperlink ref="F118" r:id="rId234"/>
+    <hyperlink ref="E119" r:id="rId235"/>
+    <hyperlink ref="F119" r:id="rId236"/>
+    <hyperlink ref="E120" r:id="rId237"/>
+    <hyperlink ref="F120" r:id="rId238"/>
+    <hyperlink ref="E121" r:id="rId239"/>
+    <hyperlink ref="F121" r:id="rId240"/>
+    <hyperlink ref="E122" r:id="rId241"/>
+    <hyperlink ref="F122" r:id="rId242"/>
+    <hyperlink ref="E123" r:id="rId243"/>
+    <hyperlink ref="F123" r:id="rId244"/>
+    <hyperlink ref="E124" r:id="rId245"/>
+    <hyperlink ref="F124" r:id="rId246"/>
+    <hyperlink ref="E125" r:id="rId247"/>
+    <hyperlink ref="F125" r:id="rId248"/>
+    <hyperlink ref="E126" r:id="rId249"/>
+    <hyperlink ref="F126" r:id="rId250"/>
+    <hyperlink ref="E127" r:id="rId251"/>
+    <hyperlink ref="F127" r:id="rId252"/>
+    <hyperlink ref="E128" r:id="rId253"/>
+    <hyperlink ref="F128" r:id="rId254"/>
+    <hyperlink ref="E129" r:id="rId255"/>
+    <hyperlink ref="F129" r:id="rId256"/>
+    <hyperlink ref="E130" r:id="rId257"/>
+    <hyperlink ref="F130" r:id="rId258"/>
+    <hyperlink ref="E131" r:id="rId259"/>
+    <hyperlink ref="F131" r:id="rId260"/>
+    <hyperlink ref="E132" r:id="rId261"/>
+    <hyperlink ref="F132" r:id="rId262"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>