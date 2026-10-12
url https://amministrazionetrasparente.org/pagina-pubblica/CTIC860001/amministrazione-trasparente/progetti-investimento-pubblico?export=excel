--- v0 (2026-08-26)
+++ v1 (2026-10-12)
@@ -8,172 +8,205 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="116">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
+    <t>"SENSI IN ARMONIA: PERCORSI SNOEZELEN AL PLESSO MAGLIA"</t>
+  </si>
+  <si>
+    <t>G12J26000260002</t>
+  </si>
+  <si>
+    <t>€ 55.000,00</t>
+  </si>
+  <si>
+    <t>REGIONE SICILIA</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>Link ai contenuti</t>
+  </si>
+  <si>
+    <t>INSEGNARE, GESTIRE, INNOVARE</t>
+  </si>
+  <si>
+    <t>I17G26000060006</t>
+  </si>
+  <si>
+    <t>€ 20.819,00</t>
+  </si>
+  <si>
+    <t>UNIONE EUROPEA</t>
+  </si>
+  <si>
+    <t>14/09/2026</t>
+  </si>
+  <si>
+    <t>"LIBERI DI SCEGLIERE"</t>
+  </si>
+  <si>
+    <t>G12J26000230002</t>
+  </si>
+  <si>
+    <t>€ 15.000,00</t>
+  </si>
+  <si>
+    <t>07/09/2026</t>
+  </si>
+  <si>
     <t>ERASMUS + 2026-1-IT02-KA121</t>
   </si>
   <si>
     <t>I11I26000150006</t>
   </si>
   <si>
     <t>€ 21.191,00</t>
   </si>
   <si>
     <t>europa</t>
   </si>
   <si>
     <t>09/08/2026</t>
   </si>
   <si>
-    <t>Link ai contenuti</t>
-[...1 lines deleted...]
-  <si>
     <t>68 -  "CENTRI SCOLASTICI DIGITALI"</t>
   </si>
   <si>
     <t>I14D26001470007</t>
   </si>
   <si>
     <t>€ 19.043,00</t>
   </si>
   <si>
     <t>STATO</t>
   </si>
   <si>
     <t>17/07/2026</t>
   </si>
   <si>
     <t>1101 - "SINFONIE DI PAROLE: NOTE, LINGUA E LETTURA PER UNA SCUOLA APERTA ED INCLUSIVA".</t>
   </si>
   <si>
     <t>I14D26002600007</t>
   </si>
   <si>
     <t>€ 79.708,00</t>
   </si>
   <si>
     <t>FSE</t>
   </si>
   <si>
     <t>17/06/2026</t>
   </si>
   <si>
     <t>CIRCOLARE 16 "PAGINE D'ESTATE: VIAGGI OLTRE LE PAROLE"</t>
   </si>
   <si>
     <t>G19I26000530002</t>
   </si>
   <si>
-    <t>€ 15.000,00</t>
-[...4 lines deleted...]
-  <si>
     <t>16/06/2026</t>
   </si>
   <si>
     <t>673 - RADICI ETNEE E ORIZZONTI GLOBALI</t>
   </si>
   <si>
     <t>I14D25003030007</t>
   </si>
   <si>
     <t>€ 149.980,00</t>
   </si>
   <si>
     <t>EUROPA</t>
   </si>
   <si>
     <t>01/06/2026</t>
   </si>
   <si>
     <t>"GIBELLINA CAPITALE ITALIANA DELL'ARTE CONTEMPORANEA 2026"</t>
   </si>
   <si>
     <t>G12J25000030002</t>
   </si>
   <si>
     <t>€ 7.500,00</t>
   </si>
   <si>
     <t>REGIONE SICILIANA</t>
   </si>
   <si>
     <t>13/02/2026</t>
   </si>
   <si>
     <t>"DIDATTICA IMMERSIVA - SECONDA EDIZIONE".</t>
   </si>
   <si>
     <t>G12J25000220002</t>
   </si>
   <si>
-    <t>€ 55.000,00</t>
-[...1 lines deleted...]
-  <si>
     <t>12/02/2026</t>
   </si>
   <si>
     <t>LA GIOIA DI IMPARARE 2</t>
   </si>
   <si>
     <t>H11I25000120006</t>
   </si>
   <si>
     <t>€ 51.912,00</t>
   </si>
   <si>
     <t xml:space="preserve">UNIONE EUROPEA </t>
   </si>
   <si>
     <t>03/12/2025</t>
   </si>
   <si>
     <t>“ALLAKATALLA1… MÌZZICA CHI È? – 2ª EDIZIONE”</t>
   </si>
   <si>
     <t>G19I25001030002</t>
   </si>
   <si>
     <t>€ 5.000,00</t>
@@ -233,53 +266,50 @@
     <t>€ 52.321,00</t>
   </si>
   <si>
     <t>23/07/2025</t>
   </si>
   <si>
     <t>PR FESR 2021-27 OBIETTIVO SPECIFICO RSO4.2</t>
   </si>
   <si>
     <t>H19B24000210002</t>
   </si>
   <si>
     <t>€ 350.000,00</t>
   </si>
   <si>
     <t>18/07/2025</t>
   </si>
   <si>
     <t>ERASMUS+ AZIONE KA122-SCH  "NUOVE COMPETENZE E NUOVI LINGUAGGI"</t>
   </si>
   <si>
     <t>B56E23004900006</t>
   </si>
   <si>
     <t>€ 52.733,00</t>
-  </si>
-[...1 lines deleted...]
-    <t>UNIONE EUROPEA</t>
   </si>
   <si>
     <t>05/06/2025</t>
   </si>
   <si>
     <t>“SCUOLA E CULTURA REGIONALE IN SICILIA–IV EDIZIONE IN ATTUAZIONE DELLA L.R. N. 9/2011–A. S.2025/2026-CUP G11I25000000002</t>
   </si>
   <si>
     <t>G11I25000000002</t>
   </si>
   <si>
     <t>€ 205.000,00</t>
   </si>
   <si>
     <t>28/05/2025</t>
   </si>
   <si>
     <t>PROGETTO "TECNOLOGIE IMMERSIVE PER UN APPRENDIMENTO ATTIVO"</t>
   </si>
   <si>
     <t>G19I24001470002</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
@@ -723,56 +753,56 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/progetto/779c583d-3649-4b2f-b3f1-b83122573f02" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/progetto/221f2f59-c53f-4bbb-96a7-def2c963bd03" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/progetto/82c698fd-1a15-4bdb-9c65-4160844197aa" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/progetto/ee848f7c-b99c-4242-9bbf-bff56a5c3a20" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/progetto/e1ca8e2f-e640-4f1e-87f1-a9e42775f1b6" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/progetto/3ea8c5cb-a190-4a0f-b0e7-afe9499c132e" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/progetto/444cbb74-7c93-432c-96c2-509126e9983a" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/progetto/5c8fc3e2-df61-48cf-b8bd-45f0bf0e2c4c" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/progetto/9feb3a87-1318-4548-9bfc-c3308176f977" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/progetto/6416e151-d1a1-4a4e-93fa-b8537ad01b6d" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/progetto/b005e302-9c35-487b-ae68-b2331955d9de" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/progetto/8dccec0d-1773-43c1-af1f-c140e00c4885" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/progetto/fa9c2375-cf58-4aaa-8386-1847cfed0708" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/progetto/6db7180c-9d19-4294-bcab-47882b3c0d0d" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/progetto/d76a2dd8-f118-49c1-a6a5-609d45d469c1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/progetto/cae19fc1-88c4-47c9-a1c8-38408f0784c4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/progetto/4fd95547-209f-4675-8cb3-2284d8ab76cb" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/progetto/2c641899-8fd0-4a02-8c43-dbe282f774f9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/progetto/ab1895ee-a4ce-433e-bb50-26397c8112c1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/progetto/38a930b6-b113-4767-b57e-cb15f89be78a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/progetto/74b881d1-e065-4773-a513-741d1e4b161a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/progetto/d89181ba-cdf7-4d19-b5ef-b55b06995830" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/progetto/e55cc1e7-6803-486c-9514-6b416362f0aa" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/progetto/9f5db68d-d4a9-49b4-bd33-2850bf8ae726" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/progetto/6dbdd838-207d-4d34-ae40-ce132a81212f" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/progetto/779c583d-3649-4b2f-b3f1-b83122573f02" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/progetto/221f2f59-c53f-4bbb-96a7-def2c963bd03" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/progetto/82c698fd-1a15-4bdb-9c65-4160844197aa" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/progetto/ee848f7c-b99c-4242-9bbf-bff56a5c3a20" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/progetto/e1ca8e2f-e640-4f1e-87f1-a9e42775f1b6" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/progetto/3ea8c5cb-a190-4a0f-b0e7-afe9499c132e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/progetto/444cbb74-7c93-432c-96c2-509126e9983a" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/progetto/5c8fc3e2-df61-48cf-b8bd-45f0bf0e2c4c" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/progetto/9feb3a87-1318-4548-9bfc-c3308176f977" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/progetto/6416e151-d1a1-4a4e-93fa-b8537ad01b6d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/progetto/b005e302-9c35-487b-ae68-b2331955d9de" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/progetto/8dccec0d-1773-43c1-af1f-c140e00c4885" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/progetto/fa9c2375-cf58-4aaa-8386-1847cfed0708" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/progetto/6db7180c-9d19-4294-bcab-47882b3c0d0d" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/progetto/d76a2dd8-f118-49c1-a6a5-609d45d469c1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/progetto/cae19fc1-88c4-47c9-a1c8-38408f0784c4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/progetto/4fd95547-209f-4675-8cb3-2284d8ab76cb" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/progetto/2c641899-8fd0-4a02-8c43-dbe282f774f9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/progetto/ab1895ee-a4ce-433e-bb50-26397c8112c1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/progetto/38a930b6-b113-4767-b57e-cb15f89be78a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/progetto/74b881d1-e065-4773-a513-741d1e4b161a" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/CTIC860001/amministrazione-trasparente/progetto/d89181ba-cdf7-4d19-b5ef-b55b06995830" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F30"/>
+  <dimension ref="A1:F33"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1">
         <v>2026</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
@@ -815,528 +845,591 @@
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5" t="s">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" t="s">
         <v>22</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>23</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>24</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
+        <v>26</v>
+      </c>
+      <c r="B7" t="s">
         <v>27</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>28</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>29</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
+        <v>31</v>
+      </c>
+      <c r="B8" t="s">
         <v>32</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>33</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>34</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E8" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B9" t="s">
         <v>37</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
+        <v>19</v>
+      </c>
+      <c r="D9" t="s">
+        <v>9</v>
+      </c>
+      <c r="E9" t="s">
         <v>38</v>
       </c>
-      <c r="C9" t="s">
+      <c r="F9" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
         <v>39</v>
       </c>
-      <c r="D9" t="s">
-[...2 lines deleted...]
-      <c r="E9" t="s">
+      <c r="B10" t="s">
         <v>40</v>
       </c>
-      <c r="F9" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A11" s="1">
+      <c r="C10" t="s">
+        <v>41</v>
+      </c>
+      <c r="D10" t="s">
+        <v>42</v>
+      </c>
+      <c r="E10" t="s">
+        <v>43</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>44</v>
+      </c>
+      <c r="B11" t="s">
+        <v>45</v>
+      </c>
+      <c r="C11" t="s">
+        <v>46</v>
+      </c>
+      <c r="D11" t="s">
+        <v>47</v>
+      </c>
+      <c r="E11" t="s">
+        <v>48</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" t="s">
+        <v>50</v>
+      </c>
+      <c r="C12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E12" t="s">
+        <v>51</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="1">
         <v>2025</v>
       </c>
-      <c r="B11" s="1"/>
-[...6 lines deleted...]
-      <c r="A12" s="2" t="s">
+      <c r="B14" s="1"/>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1"/>
+      <c r="F14" s="1"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B12" s="2" t="s">
+      <c r="B15" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C12" s="2" t="s">
+      <c r="C15" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D12" s="2" t="s">
+      <c r="D15" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="E15" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F12" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>5</v>
-      </c>
-[...58 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
+        <v>52</v>
+      </c>
+      <c r="B16" t="s">
+        <v>53</v>
+      </c>
+      <c r="C16" t="s">
+        <v>54</v>
+      </c>
+      <c r="D16" t="s">
         <v>55</v>
       </c>
-      <c r="B16" t="s">
+      <c r="E16" t="s">
         <v>56</v>
-      </c>
-[...7 lines deleted...]
-        <v>58</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
+        <v>57</v>
+      </c>
+      <c r="B17" t="s">
+        <v>58</v>
+      </c>
+      <c r="C17" t="s">
         <v>59</v>
       </c>
-      <c r="B17" t="s">
+      <c r="D17" t="s">
+        <v>9</v>
+      </c>
+      <c r="E17" t="s">
         <v>60</v>
-      </c>
-[...7 lines deleted...]
-        <v>63</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
+        <v>61</v>
+      </c>
+      <c r="B18" t="s">
+        <v>62</v>
+      </c>
+      <c r="C18" t="s">
+        <v>63</v>
+      </c>
+      <c r="D18" t="s">
         <v>64</v>
       </c>
-      <c r="B18" t="s">
+      <c r="E18" t="s">
         <v>65</v>
-      </c>
-[...7 lines deleted...]
-        <v>67</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
+        <v>66</v>
+      </c>
+      <c r="B19" t="s">
+        <v>67</v>
+      </c>
+      <c r="C19" t="s">
         <v>68</v>
       </c>
-      <c r="B19" t="s">
+      <c r="D19" t="s">
+        <v>34</v>
+      </c>
+      <c r="E19" t="s">
         <v>69</v>
-      </c>
-[...7 lines deleted...]
-        <v>71</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
+        <v>70</v>
+      </c>
+      <c r="B20" t="s">
+        <v>71</v>
+      </c>
+      <c r="C20" t="s">
         <v>72</v>
       </c>
-      <c r="B20" t="s">
+      <c r="D20" t="s">
         <v>73</v>
       </c>
-      <c r="C20" t="s">
+      <c r="E20" t="s">
         <v>74</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
+        <v>75</v>
+      </c>
+      <c r="B21" t="s">
+        <v>76</v>
+      </c>
+      <c r="C21" t="s">
         <v>77</v>
       </c>
-      <c r="B21" t="s">
+      <c r="D21" t="s">
+        <v>64</v>
+      </c>
+      <c r="E21" t="s">
         <v>78</v>
       </c>
-      <c r="C21" t="s">
+      <c r="F21" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
         <v>79</v>
       </c>
-      <c r="D21" t="s">
-[...2 lines deleted...]
-      <c r="E21" t="s">
+      <c r="B22" t="s">
         <v>80</v>
       </c>
-      <c r="F21" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A23" s="1">
+      <c r="C22" t="s">
+        <v>81</v>
+      </c>
+      <c r="D22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E22" t="s">
+        <v>82</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>83</v>
+      </c>
+      <c r="B23" t="s">
+        <v>84</v>
+      </c>
+      <c r="C23" t="s">
+        <v>85</v>
+      </c>
+      <c r="D23" t="s">
+        <v>15</v>
+      </c>
+      <c r="E23" t="s">
+        <v>86</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>87</v>
+      </c>
+      <c r="B24" t="s">
+        <v>88</v>
+      </c>
+      <c r="C24" t="s">
+        <v>89</v>
+      </c>
+      <c r="D24" t="s">
+        <v>9</v>
+      </c>
+      <c r="E24" t="s">
+        <v>90</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="1">
         <v>2024</v>
       </c>
-      <c r="B23" s="1"/>
-[...6 lines deleted...]
-      <c r="A24" s="2" t="s">
+      <c r="B26" s="1"/>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1"/>
+      <c r="F26" s="1"/>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B24" s="2" t="s">
+      <c r="B27" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C24" s="2" t="s">
+      <c r="C27" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D24" s="2" t="s">
+      <c r="D27" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E24" s="2" t="s">
+      <c r="E27" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F24" s="2" t="s">
+      <c r="F27" s="2" t="s">
         <v>5</v>
-      </c>
-[...58 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
+        <v>91</v>
+      </c>
+      <c r="B28" t="s">
+        <v>92</v>
+      </c>
+      <c r="C28" t="s">
+        <v>8</v>
+      </c>
+      <c r="D28" t="s">
+        <v>9</v>
+      </c>
+      <c r="E28" t="s">
         <v>93</v>
-      </c>
-[...10 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
+        <v>94</v>
+      </c>
+      <c r="B29" t="s">
+        <v>95</v>
+      </c>
+      <c r="C29" t="s">
+        <v>96</v>
+      </c>
+      <c r="D29" t="s">
         <v>97</v>
       </c>
-      <c r="B29" t="s">
+      <c r="E29" t="s">
         <v>98</v>
-      </c>
-[...7 lines deleted...]
-        <v>101</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
+        <v>99</v>
+      </c>
+      <c r="B30" t="s">
+        <v>100</v>
+      </c>
+      <c r="C30" t="s">
+        <v>101</v>
+      </c>
+      <c r="D30" t="s">
+        <v>97</v>
+      </c>
+      <c r="E30" t="s">
         <v>102</v>
       </c>
-      <c r="B30" t="s">
+      <c r="F30" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
         <v>103</v>
       </c>
-      <c r="C30" t="s">
+      <c r="B31" t="s">
         <v>104</v>
       </c>
-      <c r="D30" t="s">
-[...2 lines deleted...]
-      <c r="E30" t="s">
+      <c r="C31" t="s">
         <v>105</v>
       </c>
-      <c r="F30" s="3" t="s">
+      <c r="D31" t="s">
+        <v>9</v>
+      </c>
+      <c r="E31" t="s">
+        <v>106</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>107</v>
+      </c>
+      <c r="B32" t="s">
+        <v>108</v>
+      </c>
+      <c r="C32" t="s">
+        <v>109</v>
+      </c>
+      <c r="D32" t="s">
+        <v>110</v>
+      </c>
+      <c r="E32" t="s">
+        <v>111</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>112</v>
+      </c>
+      <c r="B33" t="s">
+        <v>113</v>
+      </c>
+      <c r="C33" t="s">
+        <v>114</v>
+      </c>
+      <c r="D33" t="s">
+        <v>97</v>
+      </c>
+      <c r="E33" t="s">
+        <v>115</v>
+      </c>
+      <c r="F33" s="3" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:F1"/>
-    <mergeCell ref="A11:F11"/>
-    <mergeCell ref="A23:F23"/>
+    <mergeCell ref="A14:F14"/>
+    <mergeCell ref="A26:F26"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F3" r:id="rId1"/>
     <hyperlink ref="F4" r:id="rId2"/>
     <hyperlink ref="F5" r:id="rId3"/>
     <hyperlink ref="F6" r:id="rId4"/>
     <hyperlink ref="F7" r:id="rId5"/>
     <hyperlink ref="F8" r:id="rId6"/>
     <hyperlink ref="F9" r:id="rId7"/>
-    <hyperlink ref="F13" r:id="rId8"/>
-[...1 lines deleted...]
-    <hyperlink ref="F15" r:id="rId10"/>
+    <hyperlink ref="F10" r:id="rId8"/>
+    <hyperlink ref="F11" r:id="rId9"/>
+    <hyperlink ref="F12" r:id="rId10"/>
     <hyperlink ref="F16" r:id="rId11"/>
     <hyperlink ref="F17" r:id="rId12"/>
     <hyperlink ref="F18" r:id="rId13"/>
     <hyperlink ref="F19" r:id="rId14"/>
     <hyperlink ref="F20" r:id="rId15"/>
     <hyperlink ref="F21" r:id="rId16"/>
-    <hyperlink ref="F25" r:id="rId17"/>
-[...1 lines deleted...]
-    <hyperlink ref="F27" r:id="rId19"/>
+    <hyperlink ref="F22" r:id="rId17"/>
+    <hyperlink ref="F23" r:id="rId18"/>
+    <hyperlink ref="F24" r:id="rId19"/>
     <hyperlink ref="F28" r:id="rId20"/>
     <hyperlink ref="F29" r:id="rId21"/>
     <hyperlink ref="F30" r:id="rId22"/>
+    <hyperlink ref="F31" r:id="rId23"/>
+    <hyperlink ref="F32" r:id="rId24"/>
+    <hyperlink ref="F33" r:id="rId25"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>